--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -7,73 +7,73 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" tabRatio="905"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" tabRatio="905" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="1" r:id="rId1"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="2" r:id="rId2"/>
     <sheet name="Метаданные 163213" sheetId="3" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="4" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="5" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="6" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId7"/>
     <sheet name="Показатель 163206,163213" sheetId="8" r:id="rId8"/>
     <sheet name="Показатель 163206 ИЖС, 16321301" sheetId="9" r:id="rId9"/>
     <sheet name="Показатель 163201,163221" sheetId="10" r:id="rId10"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="84">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>метр квадратный</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
@@ -107,53 +107,50 @@
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
-  </si>
-[...1 lines deleted...]
-    <t>18.08.2026г.</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>163206 (кфс 16)</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий населением</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>%</t>
   </si>
@@ -271,78 +268,77 @@
   <si>
     <t>Отрарский район</t>
   </si>
   <si>
     <t>Сайрамский район</t>
   </si>
   <si>
     <t>Сарыагашский район</t>
   </si>
   <si>
     <t>Район Сауран</t>
   </si>
   <si>
     <t>Сузакский район</t>
   </si>
   <si>
     <t>Толебийский район</t>
   </si>
   <si>
     <t>Тюлькубасский район</t>
   </si>
   <si>
     <t>Шардаринский район</t>
   </si>
   <si>
-    <t>-</t>
-[...7 lines deleted...]
-  <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
-    <t>(Январь-июль 2026г.)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Жанзакова Айгерім Жеңісқызы</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>(Январь-август 2026г.)</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -447,54 +443,59 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <u/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -593,87 +594,84 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -687,121 +685,136 @@
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="166" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1105,89 +1118,89 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
     <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
     <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
@@ -1374,519 +1387,520 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="62" t="s">
+      <c r="A14" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="64" t="s">
-        <v>84</v>
+      <c r="B14" s="43" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="15"/>
+      <c r="B17" s="62" t="s">
+        <v>83</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>26</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B19" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="M19" s="15"/>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>28</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="M21" s="15"/>
+      <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
-      <c r="B22" s="17"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="15"/>
+      <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="14"/>
+      <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M26" s="14"/>
+      <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="34" customWidth="1"/>
+    <col min="1" max="1" width="23.7109375" style="33" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="25"/>
+      <c r="A1" s="63" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="66" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="25"/>
+      <c r="A2" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="24"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="74"/>
-[...2 lines deleted...]
-      <c r="D3" s="25"/>
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="24"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A4" s="68"/>
-[...6 lines deleted...]
-      <c r="D4" s="25"/>
+      <c r="A4" s="66"/>
+      <c r="B4" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="67" t="s">
+        <v>55</v>
+      </c>
+      <c r="D4" s="24"/>
     </row>
     <row r="5" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-[...2 lines deleted...]
-      <c r="D5" s="25"/>
+      <c r="A5" s="66"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="24"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="56">
+        <v>4450</v>
+      </c>
+      <c r="C6" s="57">
+        <v>101.3</v>
+      </c>
+      <c r="D6" s="24"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="29"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="45">
-[...13 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="B7" s="58">
+        <v>2195</v>
+      </c>
+      <c r="C7" s="59">
+        <v>98.5</v>
+      </c>
+      <c r="D7" s="24"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="29"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="46">
-[...13 lines deleted...]
-      <c r="A8" s="41" t="s">
+      <c r="B8" s="58">
+        <v>116</v>
+      </c>
+      <c r="C8" s="59">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="D8" s="24"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="29"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="46">
+      <c r="B9" s="58">
+        <v>156</v>
+      </c>
+      <c r="C9" s="59">
+        <v>103.3</v>
+      </c>
+      <c r="D9" s="24"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="29"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="58">
+        <v>76</v>
+      </c>
+      <c r="C10" s="59">
+        <v>97.4</v>
+      </c>
+      <c r="D10" s="24"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="29"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="58">
+        <v>54</v>
+      </c>
+      <c r="C11" s="59">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="E11" s="29"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="29"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="58">
+        <v>179</v>
+      </c>
+      <c r="C12" s="59">
+        <v>150.4</v>
+      </c>
+      <c r="E12" s="29"/>
+      <c r="F12" s="30"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="29"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="58">
+        <v>98</v>
+      </c>
+      <c r="C13" s="59">
+        <v>85.2</v>
+      </c>
+      <c r="E13" s="29"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="29"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="58">
+        <v>123</v>
+      </c>
+      <c r="C14" s="59">
+        <v>87.2</v>
+      </c>
+      <c r="E14" s="29"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="29"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="58">
+        <v>99</v>
+      </c>
+      <c r="C15" s="59">
+        <v>105.3</v>
+      </c>
+      <c r="E15" s="29"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="29"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="58">
+        <v>93</v>
+      </c>
+      <c r="C16" s="59">
+        <v>94.9</v>
+      </c>
+      <c r="E16" s="29"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="29"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="58">
+        <v>403</v>
+      </c>
+      <c r="C17" s="59">
+        <v>94.6</v>
+      </c>
+      <c r="E17" s="29"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="29"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="58">
+        <v>171</v>
+      </c>
+      <c r="C18" s="59">
+        <v>96.1</v>
+      </c>
+      <c r="E18" s="29"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="29"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="58">
+        <v>218</v>
+      </c>
+      <c r="C19" s="59">
         <v>100</v>
       </c>
-      <c r="C8" s="49">
-[...76 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="E19" s="29"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="30"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="29"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="58">
+        <v>120</v>
+      </c>
+      <c r="C20" s="59">
+        <v>111.1</v>
+      </c>
+      <c r="E20" s="29"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="29"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="58">
+        <v>222</v>
+      </c>
+      <c r="C21" s="59">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="E21" s="29"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="29"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="58">
+        <v>59</v>
+      </c>
+      <c r="C22" s="59">
+        <v>89.4</v>
+      </c>
+      <c r="E22" s="29"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="29"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="39" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="60">
         <v>68</v>
       </c>
-      <c r="B13" s="46">
-[...47 lines deleted...]
-      <c r="B16" s="46">
+      <c r="C23" s="61">
         <v>80</v>
       </c>
-      <c r="C16" s="49">
-[...118 lines deleted...]
-      <c r="I23" s="30"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
     <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
     <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
@@ -1980,75 +1994,75 @@
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
@@ -2073,160 +2087,160 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="62" t="s">
+      <c r="A14" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="64" t="s">
-        <v>84</v>
+      <c r="B14" s="43" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="15"/>
+      <c r="B17" s="62" t="s">
+        <v>83</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>26</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B19" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="M19" s="15"/>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>28</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="M21" s="15"/>
+      <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
-      <c r="B22" s="17"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="15"/>
+      <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="14"/>
+      <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M26" s="14"/>
+      <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
     <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
     <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
@@ -2328,83 +2342,83 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
@@ -2413,160 +2427,160 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="62" t="s">
+      <c r="A14" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="64" t="s">
-        <v>84</v>
+      <c r="B14" s="43" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="15"/>
+      <c r="B17" s="62" t="s">
+        <v>83</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>26</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B19" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="M19" s="15"/>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>28</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="M21" s="15"/>
+      <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
-      <c r="B22" s="17"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="15"/>
+      <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="14"/>
+      <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M26" s="14"/>
+      <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
     <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
     <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
@@ -2668,245 +2682,245 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>16321301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="62" t="s">
+      <c r="A14" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="64" t="s">
-        <v>84</v>
+      <c r="B14" s="43" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="15"/>
+      <c r="B17" s="62" t="s">
+        <v>83</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>26</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B19" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="47" t="s">
         <v>80</v>
       </c>
-      <c r="M19" s="15"/>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>28</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="M21" s="15"/>
+      <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
-      <c r="B22" s="17"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="15"/>
+      <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="14"/>
+      <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M26" s="14"/>
+      <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
     <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
     <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
@@ -3008,83 +3022,83 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="19" t="s">
-        <v>43</v>
+      <c r="B7" s="18" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
@@ -3093,160 +3107,160 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="62" t="s">
+      <c r="A14" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="64" t="s">
-        <v>84</v>
+      <c r="B14" s="43" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="15"/>
+      <c r="B17" s="62" t="s">
+        <v>83</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>26</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B19" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="47" t="s">
         <v>80</v>
       </c>
-      <c r="M19" s="15"/>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>28</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="M21" s="15"/>
+      <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
-      <c r="B22" s="17"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="15"/>
+      <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="14"/>
+      <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M26" s="14"/>
+      <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
     <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
     <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
@@ -3348,83 +3362,83 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
@@ -3433,1124 +3447,1124 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="62" t="s">
+      <c r="A14" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="64" t="s">
-        <v>84</v>
+      <c r="B14" s="43" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="15"/>
+      <c r="B17" s="62" t="s">
+        <v>83</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>26</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B19" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="47" t="s">
         <v>80</v>
       </c>
-      <c r="M19" s="15"/>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>28</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="M21" s="15"/>
+      <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
-      <c r="B22" s="17"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="15"/>
+      <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="14"/>
+      <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M26" s="14"/>
+      <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="20"/>
+    <col min="257" max="257" width="4.42578125" style="20" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="20" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="20"/>
+    <col min="513" max="513" width="4.42578125" style="20" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="20" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="20"/>
+    <col min="769" max="769" width="4.42578125" style="20" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="20" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="20"/>
+    <col min="1025" max="1025" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="20" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="20"/>
+    <col min="1281" max="1281" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="20" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="20"/>
+    <col min="1537" max="1537" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="20" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="20"/>
+    <col min="1793" max="1793" width="4.42578125" style="20" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="20" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="20"/>
+    <col min="2049" max="2049" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="20" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="20"/>
+    <col min="2305" max="2305" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="20" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="20"/>
+    <col min="2561" max="2561" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="20" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="20"/>
+    <col min="2817" max="2817" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="20" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="20"/>
+    <col min="3073" max="3073" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="20"/>
+    <col min="3329" max="3329" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="20"/>
+    <col min="3585" max="3585" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="20"/>
+    <col min="3841" max="3841" width="4.42578125" style="20" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="20"/>
+    <col min="4097" max="4097" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="20" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="20"/>
+    <col min="4353" max="4353" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="20" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="20"/>
+    <col min="4609" max="4609" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="20" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="20"/>
+    <col min="4865" max="4865" width="4.42578125" style="20" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="20" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="20"/>
+    <col min="5121" max="5121" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="20" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="20"/>
+    <col min="5377" max="5377" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="20" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="20"/>
+    <col min="5633" max="5633" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="20" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="20"/>
+    <col min="5889" max="5889" width="4.42578125" style="20" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="20" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="20"/>
+    <col min="6145" max="6145" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="20" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="20"/>
+    <col min="6401" max="6401" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="20" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="20"/>
+    <col min="6657" max="6657" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="20" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="20"/>
+    <col min="6913" max="6913" width="4.42578125" style="20" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="20" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="20"/>
+    <col min="7169" max="7169" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="20" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="20"/>
+    <col min="7425" max="7425" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="20" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="20"/>
+    <col min="7681" max="7681" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="20" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="20"/>
+    <col min="7937" max="7937" width="4.42578125" style="20" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="20" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="20"/>
+    <col min="8193" max="8193" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="20" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="20"/>
+    <col min="8449" max="8449" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="20" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="20"/>
+    <col min="8705" max="8705" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="20" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="20"/>
+    <col min="8961" max="8961" width="4.42578125" style="20" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="20" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="20"/>
+    <col min="9217" max="9217" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="20" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="20"/>
+    <col min="9473" max="9473" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="20" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="20"/>
+    <col min="9729" max="9729" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="20" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="20"/>
+    <col min="9985" max="9985" width="4.42578125" style="20" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="20" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="20"/>
+    <col min="10241" max="10241" width="4.42578125" style="20" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="20" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="20"/>
+    <col min="10497" max="10497" width="4.42578125" style="20" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="20" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="20"/>
+    <col min="10753" max="10753" width="4.42578125" style="20" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="20" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="20"/>
+    <col min="11009" max="11009" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="20" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="20"/>
+    <col min="11265" max="11265" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="20" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="20"/>
+    <col min="11521" max="11521" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="20" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="20"/>
+    <col min="11777" max="11777" width="4.42578125" style="20" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="20" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="20"/>
+    <col min="12033" max="12033" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="20" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="20"/>
+    <col min="12289" max="12289" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="20" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="20"/>
+    <col min="12545" max="12545" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="20" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="20"/>
+    <col min="12801" max="12801" width="4.42578125" style="20" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="20" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="20"/>
+    <col min="13057" max="13057" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="20" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="20"/>
+    <col min="13313" max="13313" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="20" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="20"/>
+    <col min="13569" max="13569" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="20" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="20"/>
+    <col min="13825" max="13825" width="4.42578125" style="20" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="20" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="20"/>
+    <col min="14081" max="14081" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="20" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="20"/>
+    <col min="14337" max="14337" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="20" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="20"/>
+    <col min="14593" max="14593" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="20" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="20"/>
+    <col min="14849" max="14849" width="4.42578125" style="20" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="20" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="20"/>
+    <col min="15105" max="15105" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="20" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="20"/>
+    <col min="15361" max="15361" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="20" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="20"/>
+    <col min="15617" max="15617" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="20" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="20"/>
+    <col min="15873" max="15873" width="4.42578125" style="20" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="20" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="20"/>
+    <col min="16129" max="16129" width="4.42578125" style="20" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="20" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="20"/>
+      <c r="B2" s="19"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="21" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="21" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="22" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="21" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="22" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="21" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="22" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="21" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="22" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="21"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="22" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="21"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="21"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="23" t="s">
         <v>52</v>
-      </c>
-[...9 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L23"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="34" customWidth="1"/>
+    <col min="1" max="1" width="19.85546875" style="33" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="24"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A2" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" s="65"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A4" s="66"/>
+      <c r="B4" s="67" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="65"/>
-[...21 lines deleted...]
-      <c r="B4" s="69" t="s">
+      <c r="C4" s="68" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="70" t="s">
-[...3 lines deleted...]
-      <c r="E4" s="25"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
     </row>
     <row r="5" spans="1:12" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-[...3 lines deleted...]
-      <c r="E5" s="25"/>
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="50">
+        <v>718760</v>
+      </c>
+      <c r="C6" s="51">
+        <v>107.4</v>
+      </c>
+      <c r="D6" s="25"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="29"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="35">
-[...16 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B7" s="52">
+        <v>277215</v>
+      </c>
+      <c r="C7" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="D7" s="25"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="29"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="35">
-[...16 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="B8" s="52">
+        <v>13139</v>
+      </c>
+      <c r="C8" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="D8" s="25"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="29"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="35">
-[...16 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="B9" s="52">
+        <v>27268</v>
+      </c>
+      <c r="C9" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="D9" s="25"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="29"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="35">
-[...16 lines deleted...]
-      <c r="A10" s="41" t="s">
+      <c r="B10" s="52">
+        <v>16929</v>
+      </c>
+      <c r="C10" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="D10" s="25"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="29"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="35">
-[...16 lines deleted...]
-      <c r="A11" s="41" t="s">
+      <c r="B11" s="52">
+        <v>11844</v>
+      </c>
+      <c r="C11" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="D11" s="25"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="29"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="35">
-[...16 lines deleted...]
-      <c r="A12" s="41" t="s">
+      <c r="B12" s="52">
+        <v>18904</v>
+      </c>
+      <c r="C12" s="53">
+        <v>103.5</v>
+      </c>
+      <c r="D12" s="25"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="30"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="29"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="35">
-[...16 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="B13" s="52">
+        <v>22282</v>
+      </c>
+      <c r="C13" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="D13" s="25"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="29"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="35">
-[...2 lines deleted...]
-      <c r="C13" s="36">
+      <c r="B14" s="52">
+        <v>20012</v>
+      </c>
+      <c r="C14" s="53">
         <v>101.2</v>
       </c>
-      <c r="D13" s="26"/>
-[...10 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="D14" s="25"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="29"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="35">
-[...16 lines deleted...]
-      <c r="A15" s="41" t="s">
+      <c r="B15" s="52">
+        <v>36106</v>
+      </c>
+      <c r="C15" s="53">
+        <v>116.6</v>
+      </c>
+      <c r="D15" s="25"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="29"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="35">
-[...16 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="B16" s="52">
+        <v>14470</v>
+      </c>
+      <c r="C16" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="E16" s="24"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="35">
-[...8 lines deleted...]
-      <c r="A17" s="41" t="s">
+      <c r="B17" s="52">
+        <v>76088</v>
+      </c>
+      <c r="C17" s="53">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="35">
-[...7 lines deleted...]
-      <c r="A18" s="41" t="s">
+      <c r="B18" s="52">
+        <v>43635</v>
+      </c>
+      <c r="C18" s="53">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="35">
-[...7 lines deleted...]
-      <c r="A19" s="41" t="s">
+      <c r="B19" s="52">
+        <v>38039</v>
+      </c>
+      <c r="C19" s="53">
+        <v>115.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="26">
-[...7 lines deleted...]
-      <c r="A20" s="41" t="s">
+      <c r="B20" s="52">
+        <v>19000</v>
+      </c>
+      <c r="C20" s="53">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="38" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="54">
-[...7 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="B21" s="52">
+        <v>30952</v>
+      </c>
+      <c r="C21" s="53">
+        <v>125.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="54">
-[...7 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="B22" s="52">
+        <v>17057</v>
+      </c>
+      <c r="C22" s="53">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="55">
-[...14 lines deleted...]
-        <v>104.7</v>
+      <c r="B23" s="54">
+        <v>35820</v>
+      </c>
+      <c r="C23" s="55">
+        <v>108.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L23"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="34" customWidth="1"/>
+    <col min="1" max="1" width="22.7109375" style="33" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="25"/>
+      <c r="A1" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="66" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="25"/>
+      <c r="A2" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="72"/>
-[...3 lines deleted...]
-      <c r="E3" s="25"/>
+      <c r="A3" s="70"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="68"/>
-      <c r="B4" s="69" t="s">
+      <c r="A4" s="66"/>
+      <c r="B4" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" s="68" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="70" t="s">
-[...3 lines deleted...]
-      <c r="E4" s="25"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
     </row>
     <row r="5" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
-[...3 lines deleted...]
-      <c r="E5" s="25"/>
+      <c r="A5" s="66"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="50">
+        <v>544317</v>
+      </c>
+      <c r="C6" s="51">
+        <v>116.1</v>
+      </c>
+      <c r="D6" s="24"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="29"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="35">
-[...16 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B7" s="52">
+        <v>115493</v>
+      </c>
+      <c r="C7" s="53">
+        <v>166</v>
+      </c>
+      <c r="D7" s="24"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="29"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="35">
-[...16 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="B8" s="52">
+        <v>13139</v>
+      </c>
+      <c r="C8" s="53">
+        <v>106.6</v>
+      </c>
+      <c r="D8" s="24"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="29"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="35">
-[...16 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="B9" s="52">
+        <v>27268</v>
+      </c>
+      <c r="C9" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="E9" s="35"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="29"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="35">
-[...15 lines deleted...]
-      <c r="A10" s="41" t="s">
+      <c r="B10" s="52">
+        <v>16929</v>
+      </c>
+      <c r="C10" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="E10" s="35"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="29"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="35">
-[...15 lines deleted...]
-      <c r="A11" s="41" t="s">
+      <c r="B11" s="52">
+        <v>11844</v>
+      </c>
+      <c r="C11" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="E11" s="35"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="29"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="35">
-[...15 lines deleted...]
-      <c r="A12" s="41" t="s">
+      <c r="B12" s="52">
+        <v>12639</v>
+      </c>
+      <c r="C12" s="53">
+        <v>69.2</v>
+      </c>
+      <c r="E12" s="35"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="30"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="29"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="35">
-[...15 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="B13" s="52">
+        <v>22282</v>
+      </c>
+      <c r="C13" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="E13" s="35"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="30"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="29"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="35">
-[...2 lines deleted...]
-      <c r="C13" s="36">
+      <c r="B14" s="52">
+        <v>20012</v>
+      </c>
+      <c r="C14" s="53">
         <v>101.2</v>
       </c>
-      <c r="E13" s="38"/>
-[...9 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="E14" s="35"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="29"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="35">
-[...15 lines deleted...]
-      <c r="A15" s="41" t="s">
+      <c r="B15" s="52">
+        <v>36106</v>
+      </c>
+      <c r="C15" s="53">
+        <v>116.6</v>
+      </c>
+      <c r="E15" s="35"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="29"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="35">
-[...15 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="B16" s="52">
+        <v>14470</v>
+      </c>
+      <c r="C16" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="E16" s="35"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="29"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="35">
-[...15 lines deleted...]
-      <c r="A17" s="41" t="s">
+      <c r="B17" s="52">
+        <v>76088</v>
+      </c>
+      <c r="C17" s="53">
+        <v>112</v>
+      </c>
+      <c r="E17" s="35"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="29"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A18" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="35">
-[...15 lines deleted...]
-      <c r="A18" s="41" t="s">
+      <c r="B18" s="52">
+        <v>43635</v>
+      </c>
+      <c r="C18" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="E18" s="35"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="30"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="29"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A19" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="35">
-[...15 lines deleted...]
-      <c r="A19" s="41" t="s">
+      <c r="B19" s="52">
+        <v>38039</v>
+      </c>
+      <c r="C19" s="53">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A20" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="26">
-[...7 lines deleted...]
-      <c r="A20" s="41" t="s">
+      <c r="B20" s="52">
+        <v>19000</v>
+      </c>
+      <c r="C20" s="53">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" s="38" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="54">
-[...7 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="B21" s="52">
+        <v>24496</v>
+      </c>
+      <c r="C21" s="53">
+        <v>125.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="55">
-[...7 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="B22" s="52">
+        <v>17057</v>
+      </c>
+      <c r="C22" s="53">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="55">
-[...14 lines deleted...]
-        <v>104.7</v>
+      <c r="B23" s="54">
+        <v>35820</v>
+      </c>
+      <c r="C23" s="55">
+        <v>108.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>