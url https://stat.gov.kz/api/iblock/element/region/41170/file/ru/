--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="13725" yWindow="330" windowWidth="14340" windowHeight="8400"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163502" sheetId="11" r:id="rId1"/>
     <sheet name="Метаданные 163504" sheetId="13" r:id="rId2"/>
     <sheet name="Метаданные 163506" sheetId="15" r:id="rId3"/>
     <sheet name="Метаданные 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId5"/>
     <sheet name="КСП_163502,163504,163503,163508" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="66">
   <si>
     <t>мест</t>
   </si>
   <si>
     <t>коек</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
@@ -203,69 +203,69 @@
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>Общеобразовательные школы</t>
   </si>
   <si>
     <t>Дошкольные организации</t>
   </si>
   <si>
     <t>Больницы</t>
   </si>
   <si>
     <t>Амбулаторно-поликлинические организации</t>
   </si>
   <si>
     <t>ученических мест</t>
   </si>
   <si>
     <t>посещений в смену</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>16.10.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516697/file/ru/</t>
-[...4 lines deleted...]
-  <si>
     <t>Оспанова Д.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701975?keyword=</t>
   </si>
   <si>
-    <t>Январь - август 2026 года</t>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>Январь - сентябрь 2026 года</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519597/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -901,53 +901,55 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -1037,255 +1039,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163502</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>35</v>
-      </c>
-[...6 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>49</v>
-      </c>
-[...6 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="51">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="51">
+      <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>64</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="37" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>24</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="17"/>
+      <c r="B22" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="16"/>
+      <c r="B23" s="17"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -1375,255 +1379,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>2</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163504</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>0</v>
-      </c>
-[...6 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>49</v>
-      </c>
-[...6 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="51">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="51">
+      <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>64</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="37" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>24</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="17"/>
+      <c r="B22" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="16"/>
+      <c r="B23" s="17"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -1713,255 +1719,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>2</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163506</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>1</v>
-      </c>
-[...6 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>49</v>
-      </c>
-[...6 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="51">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="51">
+      <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>64</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>24</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="17"/>
+      <c r="B22" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="16"/>
+      <c r="B23" s="17"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -2051,254 +2059,254 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>2</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163508</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>47</v>
-      </c>
-[...6 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="51">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="51">
+      <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>64</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>51</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>24</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="17"/>
+      <c r="B22" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="16"/>
+      <c r="B23" s="17"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="20"/>
     <col min="257" max="257" width="4.42578125" style="20" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="20" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="20"/>
     <col min="513" max="513" width="4.42578125" style="20" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="20" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="20"/>
     <col min="769" max="769" width="4.42578125" style="20" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="20" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="20"/>
     <col min="1025" max="1025" width="4.42578125" style="20" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="20" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="20"/>
     <col min="1281" max="1281" width="4.42578125" style="20" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="20" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="20"/>
     <col min="1537" max="1537" width="4.42578125" style="20" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="20" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="20"/>
     <col min="1793" max="1793" width="4.42578125" style="20" customWidth="1"/>
@@ -2509,51 +2517,51 @@
       <c r="B12" s="22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="21"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="23" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F6"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" style="20" customWidth="1"/>
     <col min="3" max="3" width="22.140625" style="20" customWidth="1"/>
     <col min="4" max="4" width="21.28515625" style="20" customWidth="1"/>
     <col min="5" max="5" width="23.42578125" style="20" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="27"/>
     <col min="7" max="252" width="8.85546875" style="20"/>
     <col min="253" max="253" width="17.42578125" style="20" customWidth="1"/>
     <col min="254" max="261" width="15.5703125" style="20" customWidth="1"/>
     <col min="262" max="508" width="8.85546875" style="20"/>
     <col min="509" max="509" width="17.42578125" style="20" customWidth="1"/>
     <col min="510" max="517" width="15.5703125" style="20" customWidth="1"/>
     <col min="518" max="764" width="8.85546875" style="20"/>
     <col min="765" max="765" width="17.42578125" style="20" customWidth="1"/>
     <col min="766" max="773" width="15.5703125" style="20" customWidth="1"/>
     <col min="774" max="1020" width="8.85546875" style="20"/>
     <col min="1021" max="1021" width="17.42578125" style="20" customWidth="1"/>
     <col min="1022" max="1029" width="15.5703125" style="20" customWidth="1"/>
     <col min="1030" max="1276" width="8.85546875" style="20"/>
     <col min="1277" max="1277" width="17.42578125" style="20" customWidth="1"/>
@@ -2754,51 +2762,51 @@
       </c>
       <c r="D2" s="38" t="s">
         <v>54</v>
       </c>
       <c r="E2" s="39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="42"/>
       <c r="B3" s="28" t="s">
         <v>56</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="33" customFormat="1" ht="21.75" customHeight="1">
       <c r="A4" s="30" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B4" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>58</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>58</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>58</v>
       </c>
       <c r="F4" s="32"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="34"/>
       <c r="B5" s="34"/>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="35"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="27"/>