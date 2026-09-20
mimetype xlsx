--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -9,78 +9,78 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="656"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 163206 (ИЖС)" sheetId="11" r:id="rId2"/>
     <sheet name="Метадеректер163213" sheetId="6" r:id="rId3"/>
     <sheet name="Метадеректер16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Метадеректер 163201" sheetId="5" r:id="rId5"/>
     <sheet name="Метадеректер 163221" sheetId="9" r:id="rId6"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId7"/>
     <sheet name="көрсеткіш 163206,163213" sheetId="1" r:id="rId8"/>
     <sheet name="көрсеткіш 163206 ИЖС,16321301" sheetId="10" r:id="rId9"/>
     <sheet name="көрсеткіш 163201,163221" sheetId="4" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'көрсеткіш 163201,163221'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'көрсеткіш 163206 ИЖС,16321301'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'көрсеткіш 163206,163213'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="91">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Тұрғын жайлардың жалпы алаңы – бұл барлық тұрғын жайлардың және барлық тұрғын емес жайлар алаңдарының пайдалы аудандардың, сондай-ақ жалпы меншігі болып табылатын тұрғын үй бөліктері аудандарының сомасы.</t>
   </si>
   <si>
@@ -236,56 +236,50 @@
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын үйлер</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы, шаршы метр</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
   </si>
   <si>
     <t>163206 (КФС 16)</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Мәліметтерді жергілікті атқарушы органдарының сәулет және қала құрылысы саласында функцияларын атқаратын құрылымдық бөлімшелер,шаруа немесе фермер қожалықтары ұсынады.</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті кезеңге  %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>Рахмонова Малика Аслидиновна</t>
-[...4 lines deleted...]
-  <si>
     <t>Туркестанская область</t>
   </si>
   <si>
     <t xml:space="preserve">г. Туркестан </t>
   </si>
   <si>
     <t xml:space="preserve">г.а. Арысь </t>
   </si>
   <si>
     <t>г.а. Кентау</t>
   </si>
   <si>
     <t>Район Байдибека</t>
   </si>
   <si>
     <t>Жетысайский район</t>
   </si>
   <si>
     <t>Келесский район</t>
   </si>
   <si>
     <t>Казыгуртский район</t>
   </si>
   <si>
     <t>Мактааральский район</t>
@@ -296,81 +290,84 @@
   <si>
     <t>Отрарский район</t>
   </si>
   <si>
     <t>Сайрамский район</t>
   </si>
   <si>
     <t>Сарыагашский район</t>
   </si>
   <si>
     <t>Район Сауран</t>
   </si>
   <si>
     <t>Сузакский район</t>
   </si>
   <si>
     <t>Толебийский район</t>
   </si>
   <si>
     <t>Тюлькубасский район</t>
   </si>
   <si>
     <t>Шардаринский район</t>
   </si>
   <si>
-    <t>-</t>
-[...4 lines deleted...]
-  <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
     <t>+7  7252 39-01-78</t>
   </si>
   <si>
-    <t xml:space="preserve"> M.Rakhmonova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/region/turkestan/spreadsheets/?industry=4492&amp;year=2024&amp;name=12884&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Жанзакова Айгерім Жеңісқызы</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-тамыз)</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -466,60 +463,71 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <color rgb="FF0000FF"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -550,61 +558,62 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -639,132 +648,151 @@
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 5" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1025,95 +1053,95 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...26 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1291,476 +1319,478 @@
         <v>10</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="35" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="53" t="s">
+      <c r="B13" s="36" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="54" t="s">
-        <v>91</v>
+      <c r="B14" s="37" t="s">
+        <v>86</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="53" t="s">
+      <c r="B15" s="36" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="39" t="s">
-        <v>86</v>
+      <c r="B16" s="60" t="s">
+        <v>83</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="39" t="s">
-        <v>87</v>
+      <c r="B17" s="60" t="s">
+        <v>90</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>88</v>
+      <c r="B18" s="33" t="s">
+        <v>84</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="41" t="s">
-        <v>65</v>
+      <c r="B19" s="38" t="s">
+        <v>87</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>89</v>
+      <c r="B20" s="39" t="s">
+        <v>85</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>90</v>
+      <c r="B21" s="40" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
     </row>
     <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="47"/>
+      <c r="A2" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="24"/>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="48"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="49" t="s">
+      <c r="C4" s="58" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="25"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="48"/>
-[...1 lines deleted...]
-      <c r="C5" s="50"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="26" t="s">
-        <v>67</v>
-[...8 lines deleted...]
-      <c r="F6" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="B6" s="47">
+        <v>4450</v>
+      </c>
+      <c r="C6" s="48">
+        <v>101.3</v>
+      </c>
+      <c r="E6" s="30"/>
+      <c r="F6" s="31"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-      <c r="F7" s="37"/>
+        <v>66</v>
+      </c>
+      <c r="B7" s="49">
+        <v>2195</v>
+      </c>
+      <c r="C7" s="50">
+        <v>98.5</v>
+      </c>
+      <c r="E7" s="30"/>
+      <c r="F7" s="31"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
-        <v>69</v>
-[...8 lines deleted...]
-      <c r="F8" s="37"/>
+        <v>67</v>
+      </c>
+      <c r="B8" s="49">
+        <v>116</v>
+      </c>
+      <c r="C8" s="50">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="E8" s="30"/>
+      <c r="F8" s="31"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-      <c r="F9" s="37"/>
+        <v>68</v>
+      </c>
+      <c r="B9" s="49">
+        <v>156</v>
+      </c>
+      <c r="C9" s="50">
+        <v>103.3</v>
+      </c>
+      <c r="E9" s="30"/>
+      <c r="F9" s="31"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
-        <v>71</v>
-[...8 lines deleted...]
-      <c r="F10" s="37"/>
+        <v>69</v>
+      </c>
+      <c r="B10" s="49">
+        <v>76</v>
+      </c>
+      <c r="C10" s="50">
+        <v>97.4</v>
+      </c>
+      <c r="E10" s="30"/>
+      <c r="F10" s="31"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-      <c r="F11" s="37"/>
+        <v>70</v>
+      </c>
+      <c r="B11" s="49">
+        <v>54</v>
+      </c>
+      <c r="C11" s="50">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="E11" s="30"/>
+      <c r="F11" s="31"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-      <c r="F12" s="37"/>
+        <v>71</v>
+      </c>
+      <c r="B12" s="49">
+        <v>179</v>
+      </c>
+      <c r="C12" s="50">
+        <v>150.4</v>
+      </c>
+      <c r="E12" s="30"/>
+      <c r="F12" s="31"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
-        <v>74</v>
-[...8 lines deleted...]
-      <c r="F13" s="37"/>
+        <v>72</v>
+      </c>
+      <c r="B13" s="49">
+        <v>98</v>
+      </c>
+      <c r="C13" s="50">
+        <v>85.2</v>
+      </c>
+      <c r="E13" s="30"/>
+      <c r="F13" s="31"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="F14" s="37"/>
+        <v>73</v>
+      </c>
+      <c r="B14" s="49">
+        <v>123</v>
+      </c>
+      <c r="C14" s="50">
+        <v>87.2</v>
+      </c>
+      <c r="E14" s="30"/>
+      <c r="F14" s="31"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
-        <v>76</v>
-[...8 lines deleted...]
-      <c r="F15" s="37"/>
+        <v>74</v>
+      </c>
+      <c r="B15" s="49">
+        <v>99</v>
+      </c>
+      <c r="C15" s="50">
+        <v>105.3</v>
+      </c>
+      <c r="E15" s="30"/>
+      <c r="F15" s="31"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-      <c r="F16" s="37"/>
+        <v>75</v>
+      </c>
+      <c r="B16" s="49">
+        <v>93</v>
+      </c>
+      <c r="C16" s="50">
+        <v>94.9</v>
+      </c>
+      <c r="E16" s="30"/>
+      <c r="F16" s="31"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
-        <v>78</v>
-[...8 lines deleted...]
-      <c r="F17" s="37"/>
+        <v>76</v>
+      </c>
+      <c r="B17" s="49">
+        <v>403</v>
+      </c>
+      <c r="C17" s="50">
+        <v>94.6</v>
+      </c>
+      <c r="E17" s="30"/>
+      <c r="F17" s="31"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-      <c r="F18" s="37"/>
+        <v>77</v>
+      </c>
+      <c r="B18" s="49">
+        <v>171</v>
+      </c>
+      <c r="C18" s="50">
+        <v>96.1</v>
+      </c>
+      <c r="E18" s="30"/>
+      <c r="F18" s="31"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
-        <v>80</v>
-[...8 lines deleted...]
-      <c r="F19" s="37"/>
+        <v>78</v>
+      </c>
+      <c r="B19" s="49">
+        <v>218</v>
+      </c>
+      <c r="C19" s="50">
+        <v>100</v>
+      </c>
+      <c r="E19" s="30"/>
+      <c r="F19" s="31"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-      <c r="F20" s="37"/>
+        <v>79</v>
+      </c>
+      <c r="B20" s="49">
+        <v>120</v>
+      </c>
+      <c r="C20" s="50">
+        <v>111.1</v>
+      </c>
+      <c r="E20" s="30"/>
+      <c r="F20" s="31"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
-        <v>82</v>
-[...8 lines deleted...]
-      <c r="F21" s="37"/>
+        <v>80</v>
+      </c>
+      <c r="B21" s="49">
+        <v>222</v>
+      </c>
+      <c r="C21" s="50">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="E21" s="30"/>
+      <c r="F21" s="31"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
-        <v>83</v>
-[...8 lines deleted...]
-      <c r="F22" s="38"/>
+        <v>81</v>
+      </c>
+      <c r="B22" s="49">
+        <v>59</v>
+      </c>
+      <c r="C22" s="50">
+        <v>89.4</v>
+      </c>
+      <c r="E22" s="30"/>
+      <c r="F22" s="32"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="28" t="s">
-        <v>84</v>
-[...8 lines deleted...]
-      <c r="F23" s="37"/>
+        <v>82</v>
+      </c>
+      <c r="B23" s="51">
+        <v>68</v>
+      </c>
+      <c r="C23" s="52">
+        <v>80</v>
+      </c>
+      <c r="E23" s="30"/>
+      <c r="F23" s="31"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1956,150 +1986,151 @@
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>91</v>
+      <c r="B14" s="34" t="s">
+        <v>86</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="39" t="s">
-        <v>86</v>
+      <c r="B16" s="60" t="s">
+        <v>83</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="39" t="s">
-        <v>87</v>
+      <c r="B17" s="60" t="s">
+        <v>90</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>88</v>
+      <c r="B18" s="33" t="s">
+        <v>84</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="41" t="s">
-        <v>65</v>
+      <c r="B19" s="38" t="s">
+        <v>87</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>89</v>
+      <c r="B20" s="39" t="s">
+        <v>85</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>90</v>
+      <c r="B21" s="40" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="77.5703125" style="17" customWidth="1"/>
     <col min="257" max="257" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1026" max="1026" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1281" max="1281" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1282" max="1282" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1537" max="1537" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1538" max="1538" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1793" max="1793" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1794" max="1794" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2049" max="2049" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2050" max="2050" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2305" max="2305" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2306" max="2306" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2561" max="2561" width="34.7109375" bestFit="1" customWidth="1"/>
@@ -2295,150 +2326,151 @@
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>91</v>
+      <c r="B14" s="34" t="s">
+        <v>86</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="39" t="s">
-        <v>86</v>
+      <c r="B16" s="60" t="s">
+        <v>83</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="39" t="s">
-        <v>87</v>
+      <c r="B17" s="60" t="s">
+        <v>90</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>88</v>
+      <c r="B18" s="33" t="s">
+        <v>84</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="41" t="s">
-        <v>65</v>
+      <c r="B19" s="38" t="s">
+        <v>87</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>89</v>
+      <c r="B20" s="39" t="s">
+        <v>85</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>90</v>
+      <c r="B21" s="40" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="75.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1026" max="1026" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1281" max="1281" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1282" max="1282" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1537" max="1537" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1538" max="1538" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1793" max="1793" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1794" max="1794" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2049" max="2049" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2050" max="2050" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2305" max="2305" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2306" max="2306" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2561" max="2561" width="34.7109375" bestFit="1" customWidth="1"/>
@@ -2634,150 +2666,151 @@
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>91</v>
+      <c r="B14" s="34" t="s">
+        <v>86</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="39" t="s">
-        <v>86</v>
+      <c r="B16" s="60" t="s">
+        <v>83</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="39" t="s">
-        <v>87</v>
+      <c r="B17" s="60" t="s">
+        <v>90</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>88</v>
+      <c r="B18" s="33" t="s">
+        <v>84</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="41" t="s">
-        <v>65</v>
+      <c r="B19" s="38" t="s">
+        <v>87</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>89</v>
+      <c r="B20" s="39" t="s">
+        <v>85</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>90</v>
+      <c r="B21" s="40" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2973,150 +3006,151 @@
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>91</v>
+      <c r="B14" s="34" t="s">
+        <v>86</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="39" t="s">
-        <v>86</v>
+      <c r="B16" s="60" t="s">
+        <v>83</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="39" t="s">
-        <v>87</v>
+      <c r="B17" s="60" t="s">
+        <v>90</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>88</v>
+      <c r="B18" s="33" t="s">
+        <v>84</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="41" t="s">
-        <v>65</v>
+      <c r="B19" s="38" t="s">
+        <v>87</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>89</v>
+      <c r="B20" s="39" t="s">
+        <v>85</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>90</v>
+      <c r="B21" s="40" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3312,141 +3346,143 @@
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>91</v>
+      <c r="B14" s="34" t="s">
+        <v>86</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="39" t="s">
-        <v>86</v>
+      <c r="B16" s="60" t="s">
+        <v>83</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="39" t="s">
-        <v>87</v>
+      <c r="B17" s="60" t="s">
+        <v>90</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="40" t="s">
-        <v>88</v>
+      <c r="B18" s="33" t="s">
+        <v>84</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="41" t="s">
-        <v>65</v>
+      <c r="B19" s="38" t="s">
+        <v>87</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="42" t="s">
-        <v>89</v>
+      <c r="B20" s="39" t="s">
+        <v>85</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B21" s="43" t="s">
-        <v>90</v>
+      <c r="B21" s="40" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="19" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="19" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="19"/>
     <col min="257" max="257" width="4.42578125" style="19" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="19" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="19"/>
     <col min="513" max="513" width="4.42578125" style="19" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="19" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="19"/>
     <col min="769" max="769" width="4.42578125" style="19" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="19" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="19"/>
@@ -3688,638 +3724,638 @@
       <c r="C9" s="20"/>
     </row>
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="18"/>
       <c r="B10" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="20"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="18"/>
       <c r="B11" s="18"/>
       <c r="C11" s="20"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="18"/>
       <c r="B12" s="18"/>
       <c r="C12" s="20"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="18"/>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
     </row>
     <row r="14" spans="1:3" ht="15" x14ac:dyDescent="0.25">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="45"/>
-      <c r="C14" s="45"/>
+      <c r="B14" s="54"/>
+      <c r="C14" s="54"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="18"/>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="18"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="18"/>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B18" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="47"/>
+      <c r="A2" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="24"/>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="48"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="C4" s="49" t="s">
+      <c r="C4" s="58" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="48"/>
-[...1 lines deleted...]
-      <c r="C5" s="50"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="26" t="s">
-        <v>67</v>
-[...8 lines deleted...]
-      <c r="F6" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="B6" s="41">
+        <v>718760</v>
+      </c>
+      <c r="C6" s="42">
+        <v>107.4</v>
+      </c>
+      <c r="E6" s="30"/>
+      <c r="F6" s="31"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-      <c r="F7" s="37"/>
+        <v>66</v>
+      </c>
+      <c r="B7" s="43">
+        <v>277215</v>
+      </c>
+      <c r="C7" s="44">
+        <v>106.2</v>
+      </c>
+      <c r="E7" s="30"/>
+      <c r="F7" s="31"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
-        <v>69</v>
-[...8 lines deleted...]
-      <c r="F8" s="37"/>
+        <v>67</v>
+      </c>
+      <c r="B8" s="43">
+        <v>13139</v>
+      </c>
+      <c r="C8" s="44">
+        <v>106.6</v>
+      </c>
+      <c r="E8" s="30"/>
+      <c r="F8" s="31"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-      <c r="F9" s="37"/>
+        <v>68</v>
+      </c>
+      <c r="B9" s="43">
+        <v>27268</v>
+      </c>
+      <c r="C9" s="44">
+        <v>102.2</v>
+      </c>
+      <c r="E9" s="30"/>
+      <c r="F9" s="31"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
-        <v>71</v>
-[...8 lines deleted...]
-      <c r="F10" s="37"/>
+        <v>69</v>
+      </c>
+      <c r="B10" s="43">
+        <v>16929</v>
+      </c>
+      <c r="C10" s="44">
+        <v>102.5</v>
+      </c>
+      <c r="E10" s="30"/>
+      <c r="F10" s="31"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
-        <v>72</v>
-[...8 lines deleted...]
-      <c r="F11" s="37"/>
+        <v>70</v>
+      </c>
+      <c r="B11" s="43">
+        <v>11844</v>
+      </c>
+      <c r="C11" s="44">
+        <v>102.1</v>
+      </c>
+      <c r="E11" s="30"/>
+      <c r="F11" s="31"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-      <c r="F12" s="37"/>
+        <v>71</v>
+      </c>
+      <c r="B12" s="43">
+        <v>18904</v>
+      </c>
+      <c r="C12" s="44">
+        <v>103.5</v>
+      </c>
+      <c r="E12" s="30"/>
+      <c r="F12" s="31"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
-        <v>74</v>
-[...8 lines deleted...]
-      <c r="F13" s="37"/>
+        <v>72</v>
+      </c>
+      <c r="B13" s="43">
+        <v>22282</v>
+      </c>
+      <c r="C13" s="44">
+        <v>101.5</v>
+      </c>
+      <c r="E13" s="30"/>
+      <c r="F13" s="31"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="F14" s="37"/>
+        <v>73</v>
+      </c>
+      <c r="B14" s="43">
+        <v>20012</v>
+      </c>
+      <c r="C14" s="44">
+        <v>101.2</v>
+      </c>
+      <c r="E14" s="30"/>
+      <c r="F14" s="31"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
-        <v>76</v>
-[...8 lines deleted...]
-      <c r="F15" s="37"/>
+        <v>74</v>
+      </c>
+      <c r="B15" s="43">
+        <v>36106</v>
+      </c>
+      <c r="C15" s="44">
+        <v>116.6</v>
+      </c>
+      <c r="E15" s="30"/>
+      <c r="F15" s="31"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-      <c r="F16" s="37"/>
+        <v>75</v>
+      </c>
+      <c r="B16" s="43">
+        <v>14470</v>
+      </c>
+      <c r="C16" s="44">
+        <v>102.3</v>
+      </c>
+      <c r="E16" s="30"/>
+      <c r="F16" s="31"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
-        <v>78</v>
-[...8 lines deleted...]
-      <c r="F17" s="37"/>
+        <v>76</v>
+      </c>
+      <c r="B17" s="43">
+        <v>76088</v>
+      </c>
+      <c r="C17" s="44">
+        <v>112</v>
+      </c>
+      <c r="E17" s="30"/>
+      <c r="F17" s="31"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-      <c r="F18" s="37"/>
+        <v>77</v>
+      </c>
+      <c r="B18" s="43">
+        <v>43635</v>
+      </c>
+      <c r="C18" s="44">
+        <v>102.6</v>
+      </c>
+      <c r="E18" s="30"/>
+      <c r="F18" s="31"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
-        <v>80</v>
-[...8 lines deleted...]
-      <c r="F19" s="37"/>
+        <v>78</v>
+      </c>
+      <c r="B19" s="43">
+        <v>38039</v>
+      </c>
+      <c r="C19" s="44">
+        <v>115.4</v>
+      </c>
+      <c r="E19" s="30"/>
+      <c r="F19" s="31"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-      <c r="F20" s="37"/>
+        <v>79</v>
+      </c>
+      <c r="B20" s="43">
+        <v>19000</v>
+      </c>
+      <c r="C20" s="44">
+        <v>100.8</v>
+      </c>
+      <c r="E20" s="30"/>
+      <c r="F20" s="31"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
-        <v>82</v>
-[...8 lines deleted...]
-      <c r="F21" s="37"/>
+        <v>80</v>
+      </c>
+      <c r="B21" s="43">
+        <v>30952</v>
+      </c>
+      <c r="C21" s="44">
+        <v>125.4</v>
+      </c>
+      <c r="E21" s="30"/>
+      <c r="F21" s="31"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
-        <v>83</v>
-[...8 lines deleted...]
-      <c r="F22" s="37"/>
+        <v>81</v>
+      </c>
+      <c r="B22" s="43">
+        <v>17057</v>
+      </c>
+      <c r="C22" s="44">
+        <v>105.5</v>
+      </c>
+      <c r="E22" s="30"/>
+      <c r="F22" s="31"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="28" t="s">
-        <v>84</v>
-[...8 lines deleted...]
-      <c r="F23" s="37"/>
+        <v>82</v>
+      </c>
+      <c r="B23" s="45">
+        <v>35820</v>
+      </c>
+      <c r="C23" s="46">
+        <v>108.6</v>
+      </c>
+      <c r="E23" s="30"/>
+      <c r="F23" s="31"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.140625" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="55" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
     </row>
     <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="47"/>
+      <c r="A2" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="24"/>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
     </row>
     <row r="4" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="48"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="49" t="s">
+      <c r="C4" s="58" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="48"/>
-[...1 lines deleted...]
-      <c r="C5" s="50"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="26" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>65</v>
+      </c>
+      <c r="B6" s="41">
+        <v>544317</v>
+      </c>
+      <c r="C6" s="42">
+        <v>116.1</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>66</v>
+      </c>
+      <c r="B7" s="43">
+        <v>115493</v>
+      </c>
+      <c r="C7" s="44">
+        <v>166</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>103.7</v>
+        <v>67</v>
+      </c>
+      <c r="B8" s="43">
+        <v>13139</v>
+      </c>
+      <c r="C8" s="44">
+        <v>106.6</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>68</v>
+      </c>
+      <c r="B9" s="43">
+        <v>27268</v>
+      </c>
+      <c r="C9" s="44">
+        <v>102.2</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>106.9</v>
+        <v>69</v>
+      </c>
+      <c r="B10" s="43">
+        <v>16929</v>
+      </c>
+      <c r="C10" s="44">
+        <v>102.5</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>101.9</v>
+        <v>70</v>
+      </c>
+      <c r="B11" s="43">
+        <v>11844</v>
+      </c>
+      <c r="C11" s="44">
+        <v>102.1</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B12" s="30">
+        <v>71</v>
+      </c>
+      <c r="B12" s="43">
         <v>12639</v>
       </c>
-      <c r="C12" s="31">
-        <v>81.5</v>
+      <c r="C12" s="44">
+        <v>69.2</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>101.2</v>
+        <v>72</v>
+      </c>
+      <c r="B13" s="43">
+        <v>22282</v>
+      </c>
+      <c r="C13" s="44">
+        <v>101.5</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>101.4</v>
+        <v>73</v>
+      </c>
+      <c r="B14" s="43">
+        <v>20012</v>
+      </c>
+      <c r="C14" s="44">
+        <v>101.2</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>115.9</v>
+        <v>74</v>
+      </c>
+      <c r="B15" s="43">
+        <v>36106</v>
+      </c>
+      <c r="C15" s="44">
+        <v>116.6</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>103.2</v>
+        <v>75</v>
+      </c>
+      <c r="B16" s="43">
+        <v>14470</v>
+      </c>
+      <c r="C16" s="44">
+        <v>102.3</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>107.2</v>
+        <v>76</v>
+      </c>
+      <c r="B17" s="43">
+        <v>76088</v>
+      </c>
+      <c r="C17" s="44">
+        <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>102.3</v>
+        <v>77</v>
+      </c>
+      <c r="B18" s="43">
+        <v>43635</v>
+      </c>
+      <c r="C18" s="44">
+        <v>102.6</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>112.2</v>
+        <v>78</v>
+      </c>
+      <c r="B19" s="43">
+        <v>38039</v>
+      </c>
+      <c r="C19" s="44">
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>100.7</v>
+        <v>79</v>
+      </c>
+      <c r="B20" s="43">
+        <v>19000</v>
+      </c>
+      <c r="C20" s="44">
+        <v>100.8</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>132.6</v>
+        <v>80</v>
+      </c>
+      <c r="B21" s="43">
+        <v>24496</v>
+      </c>
+      <c r="C21" s="44">
+        <v>125.6</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>106.2</v>
+        <v>81</v>
+      </c>
+      <c r="B22" s="43">
+        <v>17057</v>
+      </c>
+      <c r="C22" s="44">
+        <v>105.5</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" s="28" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>104.7</v>
+        <v>82</v>
+      </c>
+      <c r="B23" s="45">
+        <v>35820</v>
+      </c>
+      <c r="C23" s="46">
+        <v>108.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>