--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="695"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="10365" tabRatio="695"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="5" r:id="rId2"/>
     <sheet name="Метаданные 163213" sheetId="6" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="7" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="8" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="11" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId7"/>
     <sheet name="Показатель 163206,163213" sheetId="4" r:id="rId8"/>
     <sheet name="Показатель 163206 ИЖС,16321301" sheetId="10" r:id="rId9"/>
     <sheet name="Показатель 163201,163221" sheetId="9" r:id="rId10"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="83">
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
@@ -211,53 +211,50 @@
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Общее число построенных квартир включает квартиры в жилых домах квартирного типа и общежитиях, построенных в городских поселениях и сельской местности предприятиями и организациями всех форм собственности, а также индивидуальными застройщиками.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Индекс физического объема введенных в эксплуатацию квартир</t>
   </si>
   <si>
     <t>Определяется как отношение общего числа построенных квартир в жилых домах анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>16.10.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
     <t>г.Петропавловск</t>
   </si>
   <si>
     <t>Айыртауский район</t>
   </si>
   <si>
     <t>Акжарский район</t>
   </si>
   <si>
     <t>район Магжана Жумабаева</t>
   </si>
   <si>
     <t>Есильский район</t>
   </si>
   <si>
     <t>Жамбылский район</t>
@@ -265,82 +262,83 @@
   <si>
     <t>Кызылжарский район</t>
   </si>
   <si>
     <t>Мамлютский район</t>
   </si>
   <si>
     <t>район Шал Акына</t>
   </si>
   <si>
     <t>Аккайынский район</t>
   </si>
   <si>
     <t>Тайыншинский район</t>
   </si>
   <si>
     <t>Тимирязевский район</t>
   </si>
   <si>
     <t>Уалихановский район</t>
   </si>
   <si>
     <t>район им.Габита Мусрепова</t>
   </si>
   <si>
-    <t>(Январь-август 2026г.)</t>
-[...1 lines deleted...]
-  <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
+    <t>Оспанова Д.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939?keyword=</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-сентябрь 2026г.)</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516697/file/ru/</t>
-[...8 lines deleted...]
-    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939?keyword=</t>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519597/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
-    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -444,56 +442,50 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -598,51 +590,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -701,125 +693,104 @@
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1167,53 +1138,55 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.5703125" style="19" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -1303,629 +1276,638 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>31</v>
-      </c>
-[...6 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="63.75">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="63.75">
+      <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>34</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="18"/>
+      <c r="B22" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="17"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L21"/>
+  <dimension ref="A1:L23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="34" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="63"/>
-      <c r="C1" s="63"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="25"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="64" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="64"/>
+      <c r="A2" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="72"/>
-[...1 lines deleted...]
-      <c r="C3" s="73"/>
+      <c r="A3" s="65"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="66"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="74"/>
-      <c r="B4" s="69" t="s">
+      <c r="A4" s="67"/>
+      <c r="B4" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="76" t="s">
+      <c r="C4" s="69" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
     </row>
     <row r="5" spans="1:12" ht="35.25" customHeight="1">
-      <c r="A5" s="74"/>
-[...1 lines deleted...]
-      <c r="C5" s="76"/>
+      <c r="A5" s="67"/>
+      <c r="B5" s="68"/>
+      <c r="C5" s="69"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
     </row>
     <row r="6" spans="1:12" ht="22.5">
-      <c r="A6" s="44" t="s">
-[...6 lines deleted...]
-        <v>114.6</v>
+      <c r="A6" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="47">
+        <v>1434</v>
+      </c>
+      <c r="C6" s="48">
+        <v>112.7</v>
       </c>
       <c r="D6" s="25"/>
       <c r="E6" s="36"/>
       <c r="F6" s="37"/>
       <c r="G6" s="28"/>
-      <c r="H6" s="29"/>
+      <c r="H6" s="47"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="29"/>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="42" t="s">
-[...6 lines deleted...]
-        <v>148.9</v>
+      <c r="A7" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="47">
+        <v>1074</v>
+      </c>
+      <c r="C7" s="48">
+        <v>126.1</v>
       </c>
       <c r="D7" s="25"/>
       <c r="E7" s="36"/>
       <c r="F7" s="37"/>
       <c r="G7" s="31"/>
-      <c r="H7" s="29"/>
+      <c r="H7" s="47"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="29"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="42" t="s">
-[...6 lines deleted...]
-        <v>114.3</v>
+      <c r="A8" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="47">
+        <v>39</v>
+      </c>
+      <c r="C8" s="48">
+        <v>125.8</v>
       </c>
       <c r="D8" s="25"/>
       <c r="E8" s="36"/>
       <c r="F8" s="37"/>
       <c r="G8" s="31"/>
-      <c r="H8" s="29"/>
+      <c r="H8" s="47"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="29"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="42" t="s">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="A9" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="47">
+        <v>3</v>
+      </c>
+      <c r="C9" s="48">
+        <v>75</v>
       </c>
       <c r="D9" s="25"/>
       <c r="E9" s="36"/>
       <c r="F9" s="37"/>
       <c r="G9" s="28"/>
-      <c r="H9" s="29"/>
+      <c r="H9" s="47"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="29"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="51">
+      <c r="A10" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="47">
         <v>7</v>
       </c>
-      <c r="C10" s="59">
-        <v>350</v>
+      <c r="C10" s="48">
+        <v>233.3</v>
       </c>
       <c r="D10" s="25"/>
       <c r="E10" s="36"/>
       <c r="F10" s="37"/>
       <c r="G10" s="28"/>
-      <c r="H10" s="29"/>
+      <c r="H10" s="47"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="29"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="42" t="s">
-[...6 lines deleted...]
-        <v>88.9</v>
+      <c r="A11" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="47">
+        <v>35</v>
+      </c>
+      <c r="C11" s="48">
+        <v>134.6</v>
       </c>
       <c r="E11" s="36"/>
       <c r="F11" s="37"/>
       <c r="G11" s="28"/>
-      <c r="H11" s="29"/>
+      <c r="H11" s="54"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="29"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="52">
+      <c r="A12" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="47">
         <v>1</v>
       </c>
-      <c r="C12" s="59">
-        <v>2.9</v>
+      <c r="C12" s="48">
+        <v>2.8</v>
       </c>
       <c r="E12" s="36"/>
       <c r="F12" s="37"/>
       <c r="G12" s="28"/>
-      <c r="H12" s="29"/>
+      <c r="H12" s="54"/>
       <c r="I12" s="30"/>
       <c r="J12" s="30"/>
       <c r="K12" s="30"/>
       <c r="L12" s="29"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="42" t="s">
-[...6 lines deleted...]
-        <v>55.2</v>
+      <c r="A13" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="47">
+        <v>85</v>
+      </c>
+      <c r="C13" s="48">
+        <v>54.1</v>
       </c>
       <c r="E13" s="36"/>
       <c r="F13" s="37"/>
       <c r="G13" s="28"/>
-      <c r="H13" s="29"/>
+      <c r="H13" s="47"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
       <c r="L13" s="29"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="42" t="s">
-[...6 lines deleted...]
-        <v>175</v>
+      <c r="A14" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="47">
+        <v>14</v>
+      </c>
+      <c r="C14" s="48">
+        <v>350</v>
       </c>
       <c r="E14" s="36"/>
       <c r="F14" s="37"/>
       <c r="G14" s="28"/>
-      <c r="H14" s="29"/>
+      <c r="H14" s="47"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="29"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="52">
+      <c r="A15" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="54">
         <v>10</v>
       </c>
-      <c r="C15" s="59">
+      <c r="C15" s="48">
         <v>142.9</v>
       </c>
       <c r="E15" s="36"/>
       <c r="F15" s="37"/>
       <c r="G15" s="28"/>
-      <c r="H15" s="29"/>
+      <c r="H15" s="54"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="29"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="42" t="s">
-[...6 lines deleted...]
-        <v>121.2</v>
+      <c r="A16" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="47">
+        <v>41</v>
+      </c>
+      <c r="C16" s="48">
+        <v>124.2</v>
       </c>
       <c r="E16" s="36"/>
       <c r="F16" s="37"/>
       <c r="G16" s="28"/>
-      <c r="H16" s="29"/>
+      <c r="H16" s="47"/>
       <c r="I16" s="30"/>
       <c r="J16" s="30"/>
       <c r="K16" s="30"/>
       <c r="L16" s="29"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="42" t="s">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="A17" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="47">
+        <v>57</v>
+      </c>
+      <c r="C17" s="48">
+        <v>211.1</v>
       </c>
       <c r="E17" s="36"/>
       <c r="F17" s="37"/>
       <c r="G17" s="28"/>
-      <c r="H17" s="29"/>
+      <c r="H17" s="47"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="29"/>
     </row>
     <row r="18" spans="1:12" ht="15">
-      <c r="A18" s="42" t="s">
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="A18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="55" t="s">
+        <v>80</v>
       </c>
       <c r="E18" s="36"/>
       <c r="F18" s="37"/>
       <c r="G18" s="28"/>
-      <c r="H18" s="29"/>
+      <c r="H18" s="55"/>
       <c r="I18" s="33"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="29"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="42" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="59">
+      <c r="A19" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="47">
+        <v>4</v>
+      </c>
+      <c r="C19" s="48">
         <v>100</v>
       </c>
       <c r="E19" s="36"/>
       <c r="F19" s="37"/>
       <c r="G19" s="28"/>
-      <c r="H19" s="29"/>
+      <c r="H19" s="47"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="29"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="43" t="s">
-[...6 lines deleted...]
-        <v>37.299999999999997</v>
+      <c r="A20" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="50">
+        <v>64</v>
+      </c>
+      <c r="C20" s="51">
+        <v>74.400000000000006</v>
       </c>
       <c r="E20" s="36"/>
       <c r="F20" s="37"/>
       <c r="G20" s="28"/>
-      <c r="H20" s="29"/>
+      <c r="H20" s="47"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="30"/>
       <c r="L20" s="29"/>
     </row>
     <row r="21" spans="1:12">
-      <c r="A21" s="42"/>
+      <c r="A21" s="40"/>
       <c r="B21" s="36"/>
       <c r="C21" s="37"/>
       <c r="E21" s="36"/>
       <c r="F21" s="37"/>
       <c r="G21" s="28"/>
-      <c r="H21" s="29"/>
+      <c r="H21" s="47"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="29"/>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="H22" s="47"/>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="H23" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.5703125" style="19" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -2015,255 +1997,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>31</v>
-      </c>
-[...6 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="63.75">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="63.75">
+      <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>34</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="18"/>
+      <c r="B22" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="17"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="19" customWidth="1"/>
     <col min="2" max="2" width="88" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -2353,255 +2337,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163213</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>44</v>
-      </c>
-[...6 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="63.75">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="63.75">
+      <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>34</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>82</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13">
-[...6 lines deleted...]
-      <c r="M16" s="14"/>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="18"/>
+      <c r="B22" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="17"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="19" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -2691,255 +2677,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B3" s="3">
         <v>16321301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A3" s="2" t="s">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B4" s="8" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1">
-      <c r="A4" s="2" t="s">
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A5" s="6" t="s">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A6" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B6" s="8" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1">
-      <c r="A6" s="6" t="s">
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="53.25" customHeight="1">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B9" s="5" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="44.25" customHeight="1">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>33</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>81</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="18"/>
+      <c r="B22" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="17"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -3029,255 +3017,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B3" s="3">
         <v>163201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A3" s="41" t="s">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A4" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B4" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1">
-      <c r="A4" s="2" t="s">
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>50</v>
-      </c>
-[...6 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="35" t="s">
+      <c r="B8" s="35" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="63.75">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="63.75">
+      <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>34</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="13" t="s">
+      <c r="B18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13" ht="25.5">
+      <c r="A19" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="M17" s="15"/>
-[...17 lines deleted...]
-      <c r="M19" s="15"/>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="18"/>
+      <c r="B22" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="17"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="19" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -3367,258 +3357,256 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B3" s="3">
         <v>163221</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A3" s="41" t="s">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A4" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B4" s="3" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1">
-      <c r="A4" s="2" t="s">
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>44</v>
-      </c>
-[...6 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="63.75">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="63.75">
+      <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>34</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B13" s="10" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="M15" s="9"/>
-[...8 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="13" t="s">
+      <c r="B18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13" ht="25.5">
+      <c r="A19" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="M17" s="15"/>
-[...17 lines deleted...]
-      <c r="M19" s="15"/>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="18"/>
+      <c r="B22" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="17"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="21" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="21"/>
     <col min="257" max="257" width="4.42578125" style="21" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="21" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="21"/>
     <col min="513" max="513" width="4.42578125" style="21" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="21" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="21"/>
     <col min="769" max="769" width="4.42578125" style="21" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="21" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="21"/>
     <col min="1025" max="1025" width="4.42578125" style="21" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="21" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="21"/>
     <col min="1281" max="1281" width="4.42578125" style="21" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="21" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="21"/>
     <col min="1537" max="1537" width="4.42578125" style="21" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="21" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="21"/>
     <col min="1793" max="1793" width="4.42578125" style="21" customWidth="1"/>
@@ -3829,756 +3817,756 @@
       <c r="B12" s="23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="22"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="22"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="24" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L23"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28" style="34" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="63"/>
-      <c r="C1" s="63"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="25"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="64" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="64"/>
+      <c r="A2" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="65"/>
-[...1 lines deleted...]
-      <c r="C3" s="65"/>
+      <c r="A3" s="58"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="66"/>
-      <c r="B4" s="68" t="s">
+      <c r="A4" s="59"/>
+      <c r="B4" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="70" t="s">
+      <c r="C4" s="63" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
-      <c r="A5" s="67"/>
-[...1 lines deleted...]
-      <c r="C5" s="71"/>
+      <c r="A5" s="60"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="64"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
     </row>
     <row r="6" spans="1:12" ht="12" customHeight="1">
-      <c r="A6" s="44" t="s">
-[...6 lines deleted...]
-        <v>100.8</v>
+      <c r="A6" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="52">
+        <v>173323</v>
+      </c>
+      <c r="C6" s="53">
+        <v>102.9</v>
       </c>
       <c r="D6" s="36"/>
       <c r="E6" s="37"/>
       <c r="F6" s="27"/>
       <c r="G6" s="28"/>
       <c r="H6" s="29"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="29"/>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="42" t="s">
-[...6 lines deleted...]
-        <v>130.30000000000001</v>
+      <c r="A7" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="47">
+        <v>104623</v>
+      </c>
+      <c r="C7" s="48">
+        <v>114.6</v>
       </c>
       <c r="D7" s="36"/>
       <c r="E7" s="37"/>
       <c r="F7" s="27"/>
       <c r="G7" s="31"/>
       <c r="H7" s="29"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="29"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="42" t="s">
-[...6 lines deleted...]
-        <v>90.7</v>
+      <c r="A8" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="47">
+        <v>7521</v>
+      </c>
+      <c r="C8" s="48">
+        <v>100.6</v>
       </c>
       <c r="D8" s="36"/>
       <c r="E8" s="37"/>
       <c r="F8" s="27"/>
       <c r="G8" s="31"/>
       <c r="H8" s="29"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="29"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="42" t="s">
-[...6 lines deleted...]
-        <v>71.900000000000006</v>
+      <c r="A9" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="47">
+        <v>2454</v>
+      </c>
+      <c r="C9" s="48">
+        <v>100.1</v>
       </c>
       <c r="D9" s="36"/>
       <c r="E9" s="37"/>
       <c r="F9" s="27"/>
       <c r="G9" s="28"/>
       <c r="H9" s="29"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="29"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="42" t="s">
-[...6 lines deleted...]
-        <v>44.3</v>
+      <c r="A10" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="47">
+        <v>4729</v>
+      </c>
+      <c r="C10" s="48">
+        <v>55.6</v>
       </c>
       <c r="D10" s="36"/>
       <c r="E10" s="37"/>
       <c r="F10" s="27"/>
       <c r="G10" s="28"/>
       <c r="H10" s="29"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="29"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="42" t="s">
-[...6 lines deleted...]
-        <v>101.4</v>
+      <c r="A11" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="47">
+        <v>4673</v>
+      </c>
+      <c r="C11" s="48">
+        <v>104.9</v>
       </c>
       <c r="D11" s="36"/>
       <c r="E11" s="37"/>
       <c r="F11" s="27"/>
       <c r="G11" s="28"/>
       <c r="H11" s="29"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="29"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="42" t="s">
-[...6 lines deleted...]
-        <v>80.8</v>
+      <c r="A12" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="47">
+        <v>3336</v>
+      </c>
+      <c r="C12" s="48">
+        <v>100.5</v>
       </c>
       <c r="D12" s="36"/>
       <c r="E12" s="37"/>
       <c r="F12" s="27"/>
       <c r="G12" s="28"/>
       <c r="H12" s="29"/>
       <c r="I12" s="30"/>
       <c r="J12" s="30"/>
       <c r="K12" s="30"/>
       <c r="L12" s="29"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="42" t="s">
-[...6 lines deleted...]
-        <v>77.400000000000006</v>
+      <c r="A13" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="47">
+        <v>11796</v>
+      </c>
+      <c r="C13" s="48">
+        <v>73.7</v>
       </c>
       <c r="D13" s="36"/>
       <c r="E13" s="37"/>
       <c r="F13" s="27"/>
       <c r="G13" s="28"/>
       <c r="H13" s="29"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
       <c r="L13" s="29"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="42" t="s">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="A14" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="47">
+        <v>2392</v>
+      </c>
+      <c r="C14" s="48">
+        <v>105.8</v>
       </c>
       <c r="D14" s="36"/>
       <c r="E14" s="37"/>
       <c r="F14" s="27"/>
       <c r="G14" s="28"/>
       <c r="H14" s="29"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="29"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="49">
+      <c r="A15" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="47">
         <v>5485</v>
       </c>
-      <c r="C15" s="57">
+      <c r="C15" s="48">
         <v>107.2</v>
       </c>
       <c r="D15" s="36"/>
       <c r="E15" s="37"/>
       <c r="F15" s="27"/>
       <c r="G15" s="28"/>
       <c r="H15" s="29"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="29"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="42" t="s">
-[...6 lines deleted...]
-        <v>100.9</v>
+      <c r="A16" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="47">
+        <v>4051</v>
+      </c>
+      <c r="C16" s="48">
+        <v>105</v>
       </c>
       <c r="D16" s="36"/>
       <c r="E16" s="37"/>
       <c r="F16" s="27"/>
       <c r="G16" s="28"/>
       <c r="H16" s="29"/>
       <c r="I16" s="30"/>
       <c r="J16" s="30"/>
       <c r="K16" s="30"/>
       <c r="L16" s="29"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="42" t="s">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A17" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="47">
+        <v>6351</v>
+      </c>
+      <c r="C17" s="48">
+        <v>72.900000000000006</v>
       </c>
       <c r="D17" s="36"/>
       <c r="E17" s="37"/>
       <c r="F17" s="27"/>
       <c r="G17" s="28"/>
       <c r="H17" s="29"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="29"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="42" t="s">
-[...6 lines deleted...]
-        <v>130.80000000000001</v>
+      <c r="A18" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="47">
+        <v>1895</v>
+      </c>
+      <c r="C18" s="48">
+        <v>143.30000000000001</v>
       </c>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="27"/>
       <c r="G18" s="28"/>
       <c r="H18" s="29"/>
       <c r="I18" s="33"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="29"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="42" t="s">
-[...6 lines deleted...]
-        <v>108.3</v>
+      <c r="A19" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="47">
+        <v>1054</v>
+      </c>
+      <c r="C19" s="48">
+        <v>100.3</v>
       </c>
       <c r="D19" s="36"/>
       <c r="E19" s="37"/>
       <c r="F19" s="27"/>
       <c r="G19" s="28"/>
       <c r="H19" s="29"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="29"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="43" t="s">
-[...6 lines deleted...]
-        <v>44.8</v>
+      <c r="A20" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="50">
+        <v>12963</v>
+      </c>
+      <c r="C20" s="51">
+        <v>103.6</v>
       </c>
       <c r="D20" s="36"/>
       <c r="E20" s="37"/>
       <c r="F20" s="27"/>
       <c r="G20" s="28"/>
       <c r="H20" s="29"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="30"/>
       <c r="L20" s="29"/>
     </row>
     <row r="21" spans="1:12">
       <c r="E21" s="25"/>
     </row>
     <row r="22" spans="1:12">
       <c r="E22" s="25"/>
     </row>
     <row r="23" spans="1:12">
       <c r="E23" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="34" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="28.5" customHeight="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="63"/>
-      <c r="C1" s="63"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="25"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="64" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="64"/>
+      <c r="A2" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="65"/>
-[...1 lines deleted...]
-      <c r="C3" s="65"/>
+      <c r="A3" s="58"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
     </row>
     <row r="4" spans="1:12" ht="55.5" customHeight="1">
-      <c r="A4" s="45"/>
-      <c r="B4" s="46" t="s">
+      <c r="A4" s="43"/>
+      <c r="B4" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="47" t="s">
+      <c r="C4" s="45" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
-      <c r="A5" s="44" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="A5" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" s="47">
+        <v>91466</v>
+      </c>
+      <c r="C5" s="48">
+        <v>92.8</v>
       </c>
       <c r="D5" s="25"/>
       <c r="E5" s="26"/>
       <c r="F5" s="27"/>
       <c r="G5" s="28"/>
       <c r="H5" s="29"/>
       <c r="I5" s="30"/>
       <c r="J5" s="30"/>
       <c r="K5" s="30"/>
       <c r="L5" s="29"/>
     </row>
     <row r="6" spans="1:12">
-      <c r="A6" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="49">
+      <c r="A6" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="47">
         <v>25163</v>
       </c>
-      <c r="C6" s="60">
-        <v>84.2</v>
+      <c r="C6" s="48">
+        <v>80</v>
       </c>
       <c r="D6" s="25"/>
       <c r="E6" s="26"/>
       <c r="F6" s="27"/>
       <c r="G6" s="31"/>
       <c r="H6" s="29"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="29"/>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="42" t="s">
-[...6 lines deleted...]
-        <v>90.7</v>
+      <c r="A7" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="47">
+        <v>7521</v>
+      </c>
+      <c r="C7" s="48">
+        <v>100.6</v>
       </c>
       <c r="D7" s="25"/>
       <c r="E7" s="32"/>
       <c r="F7" s="27"/>
       <c r="G7" s="31"/>
       <c r="H7" s="29"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="29"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="42" t="s">
-[...6 lines deleted...]
-        <v>71.900000000000006</v>
+      <c r="A8" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="47">
+        <v>2454</v>
+      </c>
+      <c r="C8" s="48">
+        <v>100.1</v>
       </c>
       <c r="D8" s="25"/>
       <c r="E8" s="32"/>
       <c r="F8" s="27"/>
       <c r="G8" s="28"/>
       <c r="H8" s="29"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="29"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="42" t="s">
-[...6 lines deleted...]
-        <v>44.3</v>
+      <c r="A9" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="47">
+        <v>4729</v>
+      </c>
+      <c r="C9" s="48">
+        <v>55.6</v>
       </c>
       <c r="D9" s="25"/>
       <c r="E9" s="32"/>
       <c r="F9" s="27"/>
       <c r="G9" s="28"/>
       <c r="H9" s="29"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="29"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="42" t="s">
-[...6 lines deleted...]
-        <v>120.3</v>
+      <c r="A10" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="47">
+        <v>4442</v>
+      </c>
+      <c r="C10" s="48">
+        <v>114.2</v>
       </c>
       <c r="E10" s="32"/>
       <c r="F10" s="27"/>
       <c r="G10" s="28"/>
       <c r="H10" s="29"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="29"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="42" t="s">
-[...6 lines deleted...]
-        <v>80.8</v>
+      <c r="A11" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="47">
+        <v>3336</v>
+      </c>
+      <c r="C11" s="48">
+        <v>100.5</v>
       </c>
       <c r="E11" s="32"/>
       <c r="F11" s="27"/>
       <c r="G11" s="28"/>
       <c r="H11" s="29"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="29"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="42" t="s">
-[...6 lines deleted...]
-        <v>110.9</v>
+      <c r="A12" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="47">
+        <v>11045</v>
+      </c>
+      <c r="C12" s="48">
+        <v>100.5</v>
       </c>
       <c r="E12" s="32"/>
       <c r="F12" s="27"/>
       <c r="G12" s="28"/>
       <c r="H12" s="29"/>
       <c r="I12" s="30"/>
       <c r="J12" s="30"/>
       <c r="K12" s="30"/>
       <c r="L12" s="29"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="42" t="s">
-[...6 lines deleted...]
-        <v>33.1</v>
+      <c r="A13" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="47">
+        <v>1332</v>
+      </c>
+      <c r="C13" s="48">
+        <v>61.5</v>
       </c>
       <c r="E13" s="32"/>
       <c r="F13" s="27"/>
       <c r="G13" s="28"/>
       <c r="H13" s="29"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
       <c r="L13" s="29"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="49">
+      <c r="A14" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="47">
         <v>5485</v>
       </c>
-      <c r="C14" s="60">
+      <c r="C14" s="48">
         <v>107.2</v>
       </c>
       <c r="E14" s="32"/>
       <c r="F14" s="27"/>
       <c r="G14" s="28"/>
       <c r="H14" s="29"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="29"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="42" t="s">
-[...6 lines deleted...]
-        <v>100.9</v>
+      <c r="A15" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="47">
+        <v>4051</v>
+      </c>
+      <c r="C15" s="48">
+        <v>105</v>
       </c>
       <c r="E15" s="32"/>
       <c r="F15" s="27"/>
       <c r="G15" s="28"/>
       <c r="H15" s="29"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="29"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="42" t="s">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A16" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="47">
+        <v>6351</v>
+      </c>
+      <c r="C16" s="48">
+        <v>72.900000000000006</v>
       </c>
       <c r="E16" s="32"/>
       <c r="F16" s="27"/>
       <c r="G16" s="28"/>
       <c r="H16" s="29"/>
       <c r="I16" s="30"/>
       <c r="J16" s="30"/>
       <c r="K16" s="30"/>
       <c r="L16" s="29"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="42" t="s">
-[...6 lines deleted...]
-        <v>130.80000000000001</v>
+      <c r="A17" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="47">
+        <v>1895</v>
+      </c>
+      <c r="C17" s="48">
+        <v>143.30000000000001</v>
       </c>
       <c r="E17" s="32"/>
       <c r="F17" s="27"/>
       <c r="G17" s="28"/>
       <c r="H17" s="29"/>
       <c r="I17" s="33"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="29"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="42" t="s">
-[...6 lines deleted...]
-        <v>108.3</v>
+      <c r="A18" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="47">
+        <v>1054</v>
+      </c>
+      <c r="C18" s="48">
+        <v>100.3</v>
       </c>
       <c r="E18" s="32"/>
       <c r="F18" s="27"/>
       <c r="G18" s="28"/>
       <c r="H18" s="29"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="29"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="43" t="s">
-[...6 lines deleted...]
-        <v>65.099999999999994</v>
+      <c r="A19" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="50">
+        <v>12608</v>
+      </c>
+      <c r="C19" s="51">
+        <v>152.69999999999999</v>
       </c>
       <c r="E19" s="32"/>
       <c r="F19" s="27"/>
       <c r="G19" s="28"/>
       <c r="H19" s="29"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 