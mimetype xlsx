--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="9915" tabRatio="783"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="9915" tabRatio="783" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="1" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="2" r:id="rId2"/>
     <sheet name="Условные значения" sheetId="3" r:id="rId3"/>
     <sheet name="Показатель 163206" sheetId="4" r:id="rId4"/>
     <sheet name="Показатель 163213" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="69">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Единица измерения</t>
@@ -99,53 +99,50 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Определяется как отношение общей площади всех введенных в эксплуатацию жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
@@ -216,76 +213,79 @@
   <si>
     <t>Ввод в эксплуатацию жилых зданий, тыс.кв.м. общей площади</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>Управление строительства и инвестиций</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7252 39-01-78</t>
   </si>
   <si>
-    <t>Рахмонова Малика Аслидиновна</t>
-[...4 lines deleted...]
-  <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Жанзакова Айгерім Жеңісқызы</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -367,50 +367,56 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -471,51 +477,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
@@ -586,67 +592,70 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
@@ -926,67 +935,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1050,1028 +1059,1034 @@
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A14" s="47" t="s">
+      <c r="A14" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>68</v>
+      <c r="B14" s="49" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B18" s="45" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>27</v>
+      </c>
+      <c r="B19" s="50" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>28</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>29</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44" style="18" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="11" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="11" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="11" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="12"/>
     </row>
     <row r="12" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="11" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="47" t="s">
+      <c r="A14" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>68</v>
+      <c r="B14" s="49" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B18" s="45" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>27</v>
+      </c>
+      <c r="B19" s="50" t="s">
+        <v>66</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>28</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>63</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>29</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>67</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="20" customWidth="1"/>
     <col min="2" max="2" width="44.5703125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="19"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="21" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="21" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="21"/>
     </row>
     <row r="12" spans="2:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="21"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="A1" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
     </row>
     <row r="2" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="P2" s="25"/>
     </row>
     <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="26"/>
       <c r="B3" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="D3" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="E3" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="E3" s="27" t="s">
+      <c r="F3" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="G3" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="G3" s="27" t="s">
+      <c r="H3" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="H3" s="27" t="s">
+      <c r="I3" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="I3" s="27" t="s">
+      <c r="J3" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="K3" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="K3" s="27" t="s">
+      <c r="L3" s="27" t="s">
         <v>54</v>
       </c>
-      <c r="L3" s="27" t="s">
+      <c r="M3" s="27" t="s">
         <v>55</v>
       </c>
-      <c r="M3" s="27" t="s">
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A4" s="54" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="53" t="s">
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5" s="48" t="s">
         <v>57</v>
-      </c>
-[...15 lines deleted...]
-        <v>58</v>
       </c>
       <c r="B5" s="40">
         <v>32.299999999999997</v>
       </c>
       <c r="C5" s="41">
         <v>53.6</v>
       </c>
       <c r="D5" s="42">
         <v>64.400000000000006</v>
       </c>
       <c r="E5" s="42">
         <v>50.1</v>
       </c>
       <c r="F5" s="42">
         <v>43.5</v>
       </c>
       <c r="G5" s="43">
         <v>127</v>
       </c>
       <c r="H5" s="41">
         <v>90</v>
       </c>
       <c r="I5" s="42">
         <v>123.7</v>
       </c>
       <c r="J5" s="42">
         <v>203.6</v>
       </c>
       <c r="K5" s="42">
         <v>56.5</v>
       </c>
       <c r="L5" s="42">
         <v>190.3</v>
       </c>
       <c r="M5" s="44">
         <v>118.3</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A6" s="49" t="s">
-        <v>59</v>
+      <c r="A6" s="48" t="s">
+        <v>58</v>
       </c>
       <c r="B6" s="40">
         <v>33.700000000000003</v>
       </c>
       <c r="C6" s="41">
         <v>51.1</v>
       </c>
       <c r="D6" s="42">
         <v>74.3</v>
       </c>
       <c r="E6" s="41">
         <v>67</v>
       </c>
       <c r="F6" s="42">
         <v>79.900000000000006</v>
       </c>
       <c r="G6" s="43">
         <v>132.4</v>
       </c>
       <c r="H6" s="41">
         <v>89.8</v>
       </c>
       <c r="I6" s="42">
         <v>141.1</v>
       </c>
       <c r="J6" s="42">
         <v>184.9</v>
       </c>
       <c r="K6" s="42">
         <v>76.7</v>
       </c>
       <c r="L6" s="42">
         <v>161.30000000000001</v>
       </c>
       <c r="M6" s="44">
         <v>143.5</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A7" s="49" t="s">
-        <v>60</v>
+      <c r="A7" s="48" t="s">
+        <v>59</v>
       </c>
       <c r="B7" s="41">
         <v>47</v>
       </c>
       <c r="C7" s="41">
         <v>53.4</v>
       </c>
       <c r="D7" s="42">
         <v>76.8</v>
       </c>
       <c r="E7" s="41">
         <v>61.6</v>
       </c>
       <c r="F7" s="42">
         <v>114.9</v>
       </c>
       <c r="G7" s="43">
         <v>121.1</v>
       </c>
       <c r="H7" s="41">
         <v>79</v>
       </c>
-      <c r="I7" s="42"/>
+      <c r="I7" s="41">
+        <v>164.8</v>
+      </c>
       <c r="J7" s="42"/>
       <c r="K7" s="42"/>
       <c r="L7" s="42"/>
       <c r="M7" s="44"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="F11" s="28"/>
       <c r="G11" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P21"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="A1" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
     </row>
     <row r="2" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="P2" s="25"/>
     </row>
     <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="26"/>
       <c r="B3" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="D3" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="E3" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="E3" s="27" t="s">
+      <c r="F3" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="G3" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="G3" s="27" t="s">
+      <c r="H3" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="H3" s="27" t="s">
+      <c r="I3" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="I3" s="27" t="s">
+      <c r="J3" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="K3" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="K3" s="27" t="s">
+      <c r="L3" s="27" t="s">
         <v>54</v>
       </c>
-      <c r="L3" s="27" t="s">
+      <c r="M3" s="27" t="s">
         <v>55</v>
       </c>
-      <c r="M3" s="27" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="54" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="A4" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="55" t="s">
-[...13 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="A5" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A6" s="49" t="s">
-        <v>58</v>
+      <c r="A6" s="48" t="s">
+        <v>57</v>
       </c>
       <c r="B6" s="30">
         <v>70.900000000000006</v>
       </c>
       <c r="C6" s="30">
         <v>165.9</v>
       </c>
       <c r="D6" s="30">
         <v>120.1</v>
       </c>
       <c r="E6" s="30">
         <v>77.8</v>
       </c>
       <c r="F6" s="30">
         <v>86.7</v>
       </c>
       <c r="G6" s="31">
         <v>292</v>
       </c>
       <c r="H6" s="31">
         <v>70.900000000000006</v>
       </c>
       <c r="I6" s="31">
         <v>137.4</v>
       </c>
       <c r="J6" s="30">
         <v>164.6</v>
       </c>
       <c r="K6" s="32">
         <v>27.7</v>
       </c>
       <c r="L6" s="30">
         <v>337.1</v>
       </c>
       <c r="M6" s="30">
         <v>62.2</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A7" s="49" t="s">
-        <v>59</v>
+      <c r="A7" s="48" t="s">
+        <v>58</v>
       </c>
       <c r="B7" s="30">
         <v>28.5</v>
       </c>
       <c r="C7" s="31">
         <v>151.30000000000001</v>
       </c>
       <c r="D7" s="30">
         <v>145.5</v>
       </c>
       <c r="E7" s="31">
         <v>90.1</v>
       </c>
       <c r="F7" s="30">
         <v>119.4</v>
       </c>
       <c r="G7" s="33">
         <v>165.6</v>
       </c>
       <c r="H7" s="31">
         <v>67.8</v>
       </c>
       <c r="I7" s="31">
         <v>157</v>
       </c>
       <c r="J7" s="30">
         <v>131.1</v>
       </c>
       <c r="K7" s="32">
         <v>41.5</v>
       </c>
       <c r="L7" s="34">
         <v>210</v>
       </c>
       <c r="M7" s="30">
         <v>88.9</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A8" s="49" t="s">
-        <v>60</v>
+      <c r="A8" s="48" t="s">
+        <v>59</v>
       </c>
       <c r="B8" s="30">
         <v>32.700000000000003</v>
       </c>
       <c r="C8" s="35">
         <v>113.6</v>
       </c>
       <c r="D8" s="30">
         <v>143.80000000000001</v>
       </c>
       <c r="E8" s="31">
         <v>80.099999999999994</v>
       </c>
       <c r="F8" s="30">
         <v>186.6</v>
       </c>
       <c r="G8" s="33">
         <v>105.3</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="47">
         <v>65.3</v>
       </c>
-      <c r="I8" s="31"/>
+      <c r="I8" s="31">
+        <v>208.5</v>
+      </c>
       <c r="J8" s="30"/>
       <c r="K8" s="32"/>
       <c r="L8" s="34"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="56" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="56"/>
+      <c r="A9" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
+      <c r="I9" s="57"/>
+      <c r="J9" s="57"/>
+      <c r="K9" s="57"/>
+      <c r="L9" s="57"/>
+      <c r="M9" s="57"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A10" s="55" t="s">
-[...13 lines deleted...]
-      <c r="M10" s="55"/>
+      <c r="A10" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="56"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="56"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="56"/>
+      <c r="H10" s="56"/>
+      <c r="I10" s="56"/>
+      <c r="J10" s="56"/>
+      <c r="K10" s="56"/>
+      <c r="L10" s="56"/>
+      <c r="M10" s="56"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A11" s="49" t="s">
-        <v>58</v>
+      <c r="A11" s="48" t="s">
+        <v>57</v>
       </c>
       <c r="B11" s="36">
         <v>83.4</v>
       </c>
       <c r="C11" s="36">
         <v>133.6</v>
       </c>
       <c r="D11" s="36">
         <v>155.6</v>
       </c>
       <c r="E11" s="36">
         <v>112.7</v>
       </c>
       <c r="F11" s="36">
         <v>119.1</v>
       </c>
       <c r="G11" s="36">
         <v>120.2</v>
       </c>
       <c r="H11" s="36">
         <v>87.9</v>
       </c>
       <c r="I11" s="36">
         <v>107.9</v>
       </c>
       <c r="J11" s="36">
         <v>141.6</v>
       </c>
       <c r="K11" s="36">
         <v>49.4</v>
       </c>
       <c r="L11" s="36">
         <v>273.3</v>
       </c>
       <c r="M11" s="36">
         <v>259.89999999999998</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A12" s="49" t="s">
-        <v>59</v>
+      <c r="A12" s="48" t="s">
+        <v>58</v>
       </c>
       <c r="B12" s="36">
         <v>104.6</v>
       </c>
       <c r="C12" s="36">
         <v>95.4</v>
       </c>
       <c r="D12" s="36">
         <v>115.4</v>
       </c>
       <c r="E12" s="36">
         <v>133.6</v>
       </c>
       <c r="F12" s="36">
         <v>183.8</v>
       </c>
       <c r="G12" s="36">
         <v>104.3</v>
       </c>
       <c r="H12" s="33">
         <v>99.8</v>
       </c>
       <c r="I12" s="36">
         <v>114.1</v>
       </c>
       <c r="J12" s="36">
         <v>90.8</v>
       </c>
       <c r="K12" s="33">
         <v>136</v>
       </c>
       <c r="L12" s="34">
         <v>84.7</v>
       </c>
       <c r="M12" s="34">
         <v>121.3</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="49" t="s">
-        <v>60</v>
+      <c r="A13" s="48" t="s">
+        <v>59</v>
       </c>
       <c r="B13" s="36">
         <v>139.19999999999999</v>
       </c>
       <c r="C13" s="37">
         <v>104.6</v>
       </c>
       <c r="D13" s="36">
         <v>103.4</v>
       </c>
       <c r="E13" s="36">
         <v>92</v>
       </c>
       <c r="F13" s="36">
         <v>143.80000000000001</v>
       </c>
       <c r="G13" s="36">
         <v>91.5</v>
       </c>
       <c r="H13" s="33">
         <v>88</v>
       </c>
-      <c r="I13" s="36"/>
+      <c r="I13" s="36">
+        <v>116.8</v>
+      </c>
       <c r="J13" s="36"/>
       <c r="K13" s="33"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" s="39"/>
       <c r="B15" s="39"/>
       <c r="C15" s="39"/>
       <c r="D15" s="39"/>
       <c r="E15" s="39"/>
       <c r="F15" s="39"/>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39"/>
       <c r="J15" s="39"/>
       <c r="K15" s="39"/>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
     </row>