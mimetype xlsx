--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3015" yWindow="2235" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="13875" yWindow="-75" windowWidth="14340" windowHeight="11670"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные значения" sheetId="7" r:id="rId3"/>
     <sheet name="Показатель 163206" sheetId="3" r:id="rId4"/>
     <sheet name="Показатель 163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="69">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
@@ -207,72 +207,72 @@
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
-    <t>16.10.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516697/file/ru/</t>
-[...4 lines deleted...]
-  <si>
     <t>Оспанова Д.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939?keyword=</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519597/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -452,51 +452,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -601,50 +601,54 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -940,430 +944,470 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:B21"/>
+  <dimension ref="A2:C22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A2" s="67"/>
+      <c r="B2" s="67"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>18</v>
+      </c>
+      <c r="B3" s="7">
+        <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B6" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" s="10" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B7" s="7" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="10" t="s">
+    <row r="8" spans="1:2" ht="38.25">
+      <c r="A8" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B8" s="12" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-      <c r="A8" s="6" t="s">
+    <row r="9" spans="1:2">
+      <c r="A9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B9" s="11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="51">
-      <c r="A9" s="6" t="s">
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="12" t="s">
+      <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="76.5">
-      <c r="A10" s="6" t="s">
+    <row r="11" spans="1:2" ht="76.5">
+      <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="B11" s="11" t="s">
         <v>49</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="11"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="11"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="14" t="s">
+      <c r="B13" s="14" t="s">
         <v>34</v>
-      </c>
-[...6 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="16" t="s">
+      <c r="B16" s="16" t="s">
         <v>50</v>
-      </c>
-[...6 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B17" s="17" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>40</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>41</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>42</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="21" t="s">
-        <v>64</v>
+      <c r="B22" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M25"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="24" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="8" customFormat="1">
-[...13 lines deleted...]
-      </c>
+    <row r="1" spans="1:13">
+      <c r="A1" s="64"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="3"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="64"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:13" s="8" customFormat="1">
       <c r="A3" s="6" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B3" s="7">
+        <v>163213</v>
+      </c>
+      <c r="C3" s="66"/>
     </row>
     <row r="4" spans="1:13" s="8" customFormat="1">
-      <c r="A4" s="10" t="s">
-        <v>23</v>
+      <c r="A4" s="6" t="s">
+        <v>19</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>20</v>
       </c>
+      <c r="C4" s="66"/>
     </row>
     <row r="5" spans="1:13" s="8" customFormat="1">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="66"/>
+    </row>
+    <row r="6" spans="1:13" s="8" customFormat="1">
+      <c r="A6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="66"/>
+    </row>
+    <row r="7" spans="1:13" s="8" customFormat="1">
+      <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B7" s="7" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="C7" s="66"/>
+    </row>
+    <row r="8" spans="1:13" s="8" customFormat="1" ht="42" customHeight="1">
+      <c r="A8" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="C8" s="66"/>
+    </row>
+    <row r="9" spans="1:13" s="8" customFormat="1">
+      <c r="A9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B9" s="9" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="C9" s="66"/>
+    </row>
+    <row r="10" spans="1:13" s="8" customFormat="1" ht="38.25">
+      <c r="A10" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B10" s="11" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="C10" s="66"/>
+    </row>
+    <row r="11" spans="1:13" s="8" customFormat="1" ht="51.75" customHeight="1">
+      <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="11" t="s">
+      <c r="B11" s="11" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="C11" s="66"/>
+    </row>
+    <row r="12" spans="1:13" s="8" customFormat="1">
+      <c r="A12" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="12"/>
-[...3 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="B12" s="12"/>
+      <c r="C12" s="66"/>
+      <c r="M12" s="13"/>
+    </row>
+    <row r="13" spans="1:13" s="8" customFormat="1">
+      <c r="A13" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="14" t="s">
+      <c r="B13" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="M11" s="13"/>
-[...16 lines deleted...]
-      </c>
+      <c r="C13" s="66"/>
       <c r="M13" s="13"/>
     </row>
     <row r="14" spans="1:13" s="8" customFormat="1">
       <c r="A14" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="66"/>
+      <c r="M14" s="13"/>
+    </row>
+    <row r="15" spans="1:13" s="8" customFormat="1">
+      <c r="A15" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="M15" s="13"/>
+    </row>
+    <row r="16" spans="1:13" s="8" customFormat="1">
+      <c r="A16" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="16" t="s">
-[...20 lines deleted...]
-      <c r="M16" s="19"/>
+      <c r="B16" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="66"/>
+      <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="6" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="3"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="6" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="3"/>
       <c r="M18" s="19"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="6" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="3"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="M20" s="19"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="M21" s="18"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="21" t="s">
-[...8 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="B22" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="3"/>
       <c r="M22" s="19"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="18"/>
+      <c r="A23" s="22"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="3"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="19"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="18"/>
     </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="19"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="18"/>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B11" r:id="rId1"/>
-    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="44.5703125" style="25" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="26"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
         <v>51</v>
@@ -1396,76 +1440,76 @@
       <c r="B12" s="28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="27"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="29" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P12"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="13" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="64"/>
-[...10 lines deleted...]
-      <c r="M1" s="64"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
       <c r="P2" s="5"/>
     </row>
     <row r="3" spans="1:16" ht="25.5" customHeight="1">
       <c r="A3" s="57"/>
       <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>2</v>
       </c>
@@ -1479,65 +1523,65 @@
         <v>5</v>
       </c>
       <c r="G3" s="32" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="32" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="32" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="32" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="32" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="32" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A4" s="65" t="s">
+      <c r="A4" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="65"/>
-[...10 lines deleted...]
-      <c r="M4" s="65"/>
+      <c r="B4" s="69"/>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="36">
         <v>2587</v>
       </c>
       <c r="C5" s="36">
         <v>8840</v>
       </c>
       <c r="D5" s="36">
         <v>17081</v>
       </c>
       <c r="E5" s="36">
         <v>12404</v>
       </c>
       <c r="F5" s="36">
         <v>10589</v>
       </c>
       <c r="G5" s="36">
         <v>38944</v>
       </c>
       <c r="H5" s="34">
         <v>12294</v>
@@ -1605,51 +1649,53 @@
       </c>
       <c r="B7" s="38">
         <v>3177</v>
       </c>
       <c r="C7" s="38">
         <v>10201</v>
       </c>
       <c r="D7" s="39">
         <v>17962</v>
       </c>
       <c r="E7" s="39">
         <v>14980</v>
       </c>
       <c r="F7" s="39">
         <v>7607</v>
       </c>
       <c r="G7" s="38">
         <v>48854</v>
       </c>
       <c r="H7" s="34">
         <v>13870</v>
       </c>
       <c r="I7" s="41">
         <v>15444</v>
       </c>
-      <c r="J7" s="41"/>
+      <c r="J7" s="41">
+        <v>41228</v>
+      </c>
       <c r="K7" s="42"/>
       <c r="L7" s="39"/>
       <c r="M7" s="40"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="3"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="58"/>
       <c r="B9" s="58"/>
       <c r="C9" s="58"/>
       <c r="D9" s="58"/>
       <c r="E9" s="58"/>
@@ -1660,86 +1706,86 @@
       <c r="J9" s="58"/>
       <c r="K9" s="58"/>
       <c r="L9" s="58"/>
       <c r="M9" s="58"/>
     </row>
     <row r="12" spans="1:16">
       <c r="F12" s="1"/>
       <c r="G12" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P21"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="66"/>
-[...10 lines deleted...]
-      <c r="M1" s="66"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1">
       <c r="A2" s="59"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
       <c r="P2" s="5"/>
     </row>
     <row r="3" spans="1:16" ht="33" customHeight="1">
       <c r="A3" s="62"/>
       <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>2</v>
       </c>
@@ -1753,82 +1799,82 @@
         <v>5</v>
       </c>
       <c r="G3" s="32" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="32" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="32" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="32" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="32" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="32" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" thickBot="1">
-      <c r="A4" s="67" t="s">
+      <c r="A4" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="67"/>
-[...10 lines deleted...]
-      <c r="M4" s="67"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="68" t="s">
+      <c r="A5" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="68"/>
-[...10 lines deleted...]
-      <c r="M5" s="68"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="63" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="44">
         <v>3.9</v>
       </c>
       <c r="C6" s="44">
         <v>341.7</v>
       </c>
       <c r="D6" s="44">
         <v>193.2</v>
       </c>
       <c r="E6" s="44">
         <v>72.599999999999994</v>
       </c>
       <c r="F6" s="44">
         <v>85.4</v>
       </c>
       <c r="G6" s="44">
         <v>367.8</v>
       </c>
       <c r="H6" s="44">
         <v>31.6</v>
@@ -1896,88 +1942,90 @@
       </c>
       <c r="B8" s="44">
         <v>3.9</v>
       </c>
       <c r="C8" s="44">
         <v>321.10000000000002</v>
       </c>
       <c r="D8" s="44">
         <v>176.1</v>
       </c>
       <c r="E8" s="44">
         <v>82.7</v>
       </c>
       <c r="F8" s="44">
         <v>50.8</v>
       </c>
       <c r="G8" s="44">
         <v>642.20000000000005</v>
       </c>
       <c r="H8" s="44">
         <v>28.4</v>
       </c>
       <c r="I8" s="45">
         <v>111.3</v>
       </c>
-      <c r="J8" s="44"/>
+      <c r="J8" s="44">
+        <v>266.89999999999998</v>
+      </c>
       <c r="K8" s="46"/>
       <c r="L8" s="44"/>
       <c r="M8" s="45"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A9" s="67" t="s">
+      <c r="A9" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="67"/>
-[...10 lines deleted...]
-      <c r="M9" s="67"/>
+      <c r="B9" s="71"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="71"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="71"/>
+      <c r="K9" s="71"/>
+      <c r="L9" s="71"/>
+      <c r="M9" s="71"/>
     </row>
     <row r="10" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A10" s="68" t="s">
+      <c r="A10" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="68"/>
-[...10 lines deleted...]
-      <c r="M10" s="68"/>
+      <c r="B10" s="72"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="72"/>
+      <c r="J10" s="72"/>
+      <c r="K10" s="72"/>
+      <c r="L10" s="72"/>
+      <c r="M10" s="72"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="63" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="44">
         <v>136.69999999999999</v>
       </c>
       <c r="C11" s="47">
         <v>112.1</v>
       </c>
       <c r="D11" s="44">
         <v>122.2</v>
       </c>
       <c r="E11" s="44">
         <v>104.5</v>
       </c>
       <c r="F11" s="48">
         <v>123.3</v>
       </c>
       <c r="G11" s="49">
         <v>122.3</v>
       </c>
       <c r="H11" s="49">
         <v>59.7</v>
@@ -2045,51 +2093,53 @@
       </c>
       <c r="B13" s="47">
         <v>123</v>
       </c>
       <c r="C13" s="44">
         <v>98.4</v>
       </c>
       <c r="D13" s="31">
         <v>101.9</v>
       </c>
       <c r="E13" s="31">
         <v>111.5</v>
       </c>
       <c r="F13" s="51">
         <v>58.7</v>
       </c>
       <c r="G13" s="54">
         <v>121</v>
       </c>
       <c r="H13" s="44">
         <v>112.2</v>
       </c>
       <c r="I13" s="52">
         <v>72.2</v>
       </c>
-      <c r="J13" s="51"/>
+      <c r="J13" s="51">
+        <v>110.6</v>
+      </c>
       <c r="K13" s="46"/>
       <c r="L13" s="51"/>
       <c r="M13" s="53"/>
     </row>
     <row r="14" spans="1:16" ht="13.5" thickBot="1">
       <c r="A14" s="60"/>
       <c r="B14" s="61"/>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
       <c r="E14" s="60"/>
       <c r="F14" s="60"/>
       <c r="G14" s="60"/>
       <c r="H14" s="60"/>
       <c r="I14" s="60"/>
       <c r="J14" s="60"/>
       <c r="K14" s="60"/>
       <c r="L14" s="60"/>
       <c r="M14" s="60"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
@@ -2140,53 +2190,56 @@
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2195,85 +2248,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE20C7F-EDC3-44EE-BE07-49C4AA2F478B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE20C7F-EDC3-44EE-BE07-49C4AA2F478B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 163206</vt:lpstr>
       <vt:lpstr>Метаданные 163213</vt:lpstr>
       <vt:lpstr>Условные значения</vt:lpstr>
       <vt:lpstr>Показатель 163206</vt:lpstr>