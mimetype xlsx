--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="5" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
     <sheet name="көрсеткіш163206" sheetId="3" r:id="rId4"/>
     <sheet name="көрсеткіш163213" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="73">
   <si>
     <t>Тұрғын үйлерді пайдалануға беру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
@@ -223,69 +223,69 @@
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады       
 </t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>Тұрғын үйлерді пайдалануға беру, жалпы алаңы мың шаршы метр</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
-    <t>Рахмонова Малика Аслидиновна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7  7252 39-01-78</t>
   </si>
   <si>
-    <t xml:space="preserve"> M.Rakhmonova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/region/turkestan/spreadsheets/?industry=4492&amp;year=2024&amp;name=12884&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Жанзакова Айгерім Жеңісқызы</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -384,51 +384,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <color rgb="FF0000FF"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -468,51 +467,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -526,146 +525,145 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -931,73 +929,73 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="27" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="66.42578125" style="27" customWidth="1"/>
+    <col min="1" max="1" width="34.7109375" style="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.42578125" style="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="12">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>20</v>
@@ -1061,183 +1059,185 @@
       <c r="B11" s="14"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>34</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="13" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="55" t="s">
-        <v>72</v>
+      <c r="B14" s="43" t="s">
+        <v>69</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="M16" s="22"/>
+      <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="21" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="23"/>
+      <c r="B17" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="39" t="s">
-[...2 lines deleted...]
-      <c r="M18" s="22"/>
+      <c r="B18" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="21"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="36" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="23"/>
+      <c r="B19" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="37" t="s">
-[...2 lines deleted...]
-      <c r="M20" s="22"/>
+      <c r="B20" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="46" t="s">
         <v>71</v>
       </c>
-      <c r="M21" s="23"/>
+      <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="25"/>
-      <c r="B22" s="26"/>
+      <c r="A22" s="24"/>
+      <c r="B22" s="25"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="23"/>
+      <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="22"/>
+      <c r="M24" s="21"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="23"/>
+      <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="22"/>
+      <c r="M26" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="27" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="75.28515625" style="27" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="34.7109375" style="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="75.28515625" style="26" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="12">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="13" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>48</v>
@@ -1274,274 +1274,275 @@
       <c r="B11" s="14"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>34</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="13" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="55" t="s">
-        <v>72</v>
+      <c r="B14" s="43" t="s">
+        <v>69</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="M16" s="22"/>
+      <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="21" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="23"/>
+      <c r="B17" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="39" t="s">
-[...2 lines deleted...]
-      <c r="M18" s="22"/>
+      <c r="B18" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="21"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="36" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="23"/>
+      <c r="B19" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="37" t="s">
-[...2 lines deleted...]
-      <c r="M20" s="22"/>
+      <c r="B20" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="46" t="s">
         <v>71</v>
       </c>
-      <c r="M21" s="23"/>
+      <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="25"/>
-      <c r="B22" s="26"/>
+      <c r="A22" s="24"/>
+      <c r="B22" s="25"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="23"/>
+      <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="22"/>
+      <c r="M24" s="21"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="23"/>
+      <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="22"/>
+      <c r="M26" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:C13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="67" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="28"/>
-      <c r="B3" s="29" t="s">
+      <c r="A3" s="27"/>
+      <c r="B3" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="C3" s="30"/>
+      <c r="C3" s="29"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="28"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="27"/>
+      <c r="B4" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="30"/>
+      <c r="C4" s="29"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="28"/>
-      <c r="B5" s="29" t="s">
+      <c r="A5" s="27"/>
+      <c r="B5" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="30"/>
+      <c r="C5" s="29"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="28"/>
-      <c r="B6" s="29" t="s">
+      <c r="A6" s="27"/>
+      <c r="B6" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="C6" s="30"/>
+      <c r="C6" s="29"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="28"/>
-      <c r="B7" s="29" t="s">
+      <c r="A7" s="27"/>
+      <c r="B7" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="30"/>
+      <c r="C7" s="29"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="28"/>
-[...1 lines deleted...]
-      <c r="C8" s="30"/>
+      <c r="A8" s="27"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="29"/>
     </row>
     <row r="9" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="28"/>
-      <c r="B9" s="31" t="s">
+      <c r="A9" s="27"/>
+      <c r="B9" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C9" s="30"/>
+      <c r="C9" s="29"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="28"/>
-[...1 lines deleted...]
-      <c r="C10" s="30"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="27"/>
+      <c r="C10" s="29"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="28"/>
-[...1 lines deleted...]
-      <c r="C11" s="30"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="27"/>
+      <c r="C11" s="29"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="28"/>
-[...1 lines deleted...]
-      <c r="C12" s="28"/>
+      <c r="A12" s="27"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
     </row>
     <row r="13" spans="1:3" ht="15" x14ac:dyDescent="0.25">
-      <c r="A13" s="48" t="s">
+      <c r="A13" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="49"/>
-      <c r="C13" s="49"/>
+      <c r="B13" s="48"/>
+      <c r="C13" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="12" width="8.42578125" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...10 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -1554,230 +1555,232 @@
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B4" s="51"/>
-[...3 lines deleted...]
-      <c r="F4" s="51"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="46" t="s">
+      <c r="A5" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="8">
         <v>32.299999999999997</v>
       </c>
       <c r="C5" s="8">
         <v>53.6</v>
       </c>
       <c r="D5" s="8">
         <v>64.400000000000006</v>
       </c>
       <c r="E5" s="8">
         <v>50.1</v>
       </c>
       <c r="F5" s="8">
         <v>43.5</v>
       </c>
       <c r="G5" s="8">
         <v>127</v>
       </c>
       <c r="H5" s="8">
         <v>90</v>
       </c>
       <c r="I5" s="8">
         <v>123.7</v>
       </c>
       <c r="J5" s="8">
         <v>203.6</v>
       </c>
       <c r="K5" s="8">
         <v>56.5</v>
       </c>
       <c r="L5" s="8">
         <v>190.3</v>
       </c>
       <c r="M5" s="8">
         <v>118.3</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="8">
         <v>33.700000000000003</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="36">
         <v>51.1</v>
       </c>
       <c r="D6" s="8">
         <v>74.3</v>
       </c>
       <c r="E6" s="8">
         <v>67</v>
       </c>
       <c r="F6" s="8">
         <v>79.900000000000006</v>
       </c>
       <c r="G6" s="8">
         <v>132.4</v>
       </c>
       <c r="H6" s="8">
         <v>89.8</v>
       </c>
       <c r="I6" s="8">
         <v>141.1</v>
       </c>
-      <c r="J6" s="41">
+      <c r="J6" s="37">
         <v>184.9</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="37">
         <v>76.7</v>
       </c>
-      <c r="L6" s="42">
+      <c r="L6" s="38">
         <v>161.30000000000001</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="38">
         <v>143.5</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="38">
         <v>47</v>
       </c>
       <c r="C7" s="8">
         <v>53.4</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="38">
         <v>76.8</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="38">
         <v>61.6</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="39">
         <v>114.9</v>
       </c>
       <c r="G7" s="8">
         <v>121.1</v>
       </c>
-      <c r="H7" s="44">
+      <c r="H7" s="40">
         <v>79</v>
       </c>
-      <c r="I7" s="45"/>
-[...3 lines deleted...]
-      <c r="M7" s="45"/>
+      <c r="I7" s="40">
+        <v>164.8</v>
+      </c>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="12" width="8.42578125" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="50"/>
-[...10 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -1790,338 +1793,342 @@
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="53"/>
-[...9 lines deleted...]
-      <c r="L4" s="54"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="53"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="51" t="s">
+      <c r="A5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="51"/>
-      <c r="C5" s="51"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="7">
         <v>70.900000000000006</v>
       </c>
       <c r="C6" s="7">
         <v>165.9</v>
       </c>
       <c r="D6" s="7">
         <v>120.1</v>
       </c>
       <c r="E6" s="7">
         <v>77.8</v>
       </c>
       <c r="F6" s="7">
         <v>86.7</v>
       </c>
       <c r="G6" s="6">
         <v>292</v>
       </c>
       <c r="H6" s="6">
         <v>70.900000000000006</v>
       </c>
       <c r="I6" s="6">
         <v>137.4</v>
       </c>
       <c r="J6" s="6">
         <v>164.6</v>
       </c>
       <c r="K6" s="8">
         <v>27.7</v>
       </c>
       <c r="L6" s="7">
         <v>337.1</v>
       </c>
       <c r="M6" s="7">
         <v>62.2</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="7">
         <v>28.5</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="32">
         <v>151.30000000000001</v>
       </c>
       <c r="D7" s="7">
         <v>145.5</v>
       </c>
       <c r="E7" s="7">
         <v>90.1</v>
       </c>
       <c r="F7" s="7">
         <v>119.4</v>
       </c>
       <c r="G7" s="9">
         <v>165.6</v>
       </c>
-      <c r="H7" s="33">
+      <c r="H7" s="32">
         <v>67.8</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="32">
         <v>157</v>
       </c>
       <c r="J7" s="7">
         <v>131.1</v>
       </c>
       <c r="K7" s="8">
         <v>41.5</v>
       </c>
-      <c r="L7" s="32">
+      <c r="L7" s="31">
         <v>210</v>
       </c>
       <c r="M7" s="7">
         <v>88.9</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="41" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="7">
         <v>32.700000000000003</v>
       </c>
-      <c r="C8" s="34">
+      <c r="C8" s="33">
         <v>113.6</v>
       </c>
       <c r="D8" s="7">
         <v>143.80000000000001</v>
       </c>
       <c r="E8" s="7">
         <v>80.099999999999994</v>
       </c>
       <c r="F8" s="7">
         <v>186.6</v>
       </c>
       <c r="G8" s="9">
         <v>105.3</v>
       </c>
-      <c r="H8" s="47">
+      <c r="H8" s="42">
         <v>65.3</v>
       </c>
-      <c r="I8" s="33"/>
+      <c r="I8" s="32">
+        <v>208.5</v>
+      </c>
       <c r="J8" s="7"/>
       <c r="K8" s="8"/>
-      <c r="L8" s="32"/>
+      <c r="L8" s="31"/>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="52" t="s">
+      <c r="A9" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="53"/>
-[...9 lines deleted...]
-      <c r="L9" s="54"/>
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="53"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="51" t="s">
+      <c r="A10" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="51"/>
-      <c r="C10" s="51"/>
+      <c r="B10" s="50"/>
+      <c r="C10" s="50"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="46" t="s">
+      <c r="A11" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="6">
         <v>83.4</v>
       </c>
       <c r="C11" s="6">
         <v>133.6</v>
       </c>
       <c r="D11" s="6">
         <v>155.6</v>
       </c>
       <c r="E11" s="6">
         <v>112.7</v>
       </c>
       <c r="F11" s="6">
         <v>119.1</v>
       </c>
       <c r="G11" s="6">
         <v>120.2</v>
       </c>
       <c r="H11" s="6">
         <v>87.9</v>
       </c>
       <c r="I11" s="6">
         <v>107.9</v>
       </c>
       <c r="J11" s="6">
         <v>141.6</v>
       </c>
       <c r="K11" s="6">
         <v>49.4</v>
       </c>
       <c r="L11" s="6">
         <v>273.3</v>
       </c>
       <c r="M11" s="6">
         <v>259.89999999999998</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="6">
         <v>104.6</v>
       </c>
       <c r="C12" s="6">
         <v>95.4</v>
       </c>
       <c r="D12" s="6">
         <v>115.4</v>
       </c>
       <c r="E12" s="6">
         <v>133.6</v>
       </c>
       <c r="F12" s="6">
         <v>183.8</v>
       </c>
       <c r="G12" s="6">
         <v>104.3</v>
       </c>
       <c r="H12" s="9">
         <v>99.8</v>
       </c>
       <c r="I12" s="6">
         <v>114.1</v>
       </c>
       <c r="J12" s="6">
         <v>90.8</v>
       </c>
       <c r="K12" s="9">
         <v>136</v>
       </c>
-      <c r="L12" s="32">
+      <c r="L12" s="31">
         <v>84.7</v>
       </c>
-      <c r="M12" s="32">
+      <c r="M12" s="31">
         <v>121.3</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="46" t="s">
+      <c r="A13" s="41" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="6">
         <v>139.19999999999999</v>
       </c>
-      <c r="C13" s="35">
+      <c r="C13" s="34">
         <v>104.6</v>
       </c>
       <c r="D13" s="6">
         <v>103.4</v>
       </c>
       <c r="E13" s="6">
         <v>92</v>
       </c>
       <c r="F13" s="6">
         <v>143.80000000000001</v>
       </c>
       <c r="G13" s="6">
         <v>91.5</v>
       </c>
       <c r="H13" s="6">
         <v>88</v>
       </c>
-      <c r="I13" s="6"/>
+      <c r="I13" s="6">
+        <v>116.8</v>
+      </c>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A9:L9"/>
     <mergeCell ref="A10:C10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 