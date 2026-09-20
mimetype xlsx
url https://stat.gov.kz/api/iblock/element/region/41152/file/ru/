--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -2,63 +2,63 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" tabRatio="772"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="1" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="2" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="4" r:id="rId4"/>
     <sheet name="Показатель 162107" sheetId="5" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="70">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
@@ -99,53 +99,50 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
@@ -216,78 +213,81 @@
   <si>
     <t>Сарыагашский район</t>
   </si>
   <si>
     <t>Район Сауран</t>
   </si>
   <si>
     <t>Сузакский район</t>
   </si>
   <si>
     <t>Толебийский район</t>
   </si>
   <si>
     <t>Тюлькубасский район</t>
   </si>
   <si>
     <t>Шардаринский район</t>
   </si>
   <si>
     <t>Управление строительства и инвестиций</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7252 39-01-78</t>
   </si>
   <si>
-    <t>Рахмонова Малика Аслидиновна</t>
-[...4 lines deleted...]
-  <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
-    <t>(Январь-июль 2026г.)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Жанзакова Айгерім Жеңісқызы</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>(Январь-август 2026г.)</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="0.000"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -393,50 +393,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -482,90 +488,87 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -613,64 +616,70 @@
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -943,69 +952,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
@@ -1051,935 +1060,935 @@
         <v>12</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="39.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="53" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A13" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="57" t="s">
+      <c r="B13" s="54" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A14" s="52" t="s">
+      <c r="A14" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="58" t="s">
-        <v>69</v>
+      <c r="B14" s="55" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="57" t="s">
+      <c r="B15" s="54" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="B16" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="16"/>
+      <c r="B17" s="59" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+        <v>26</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="M19" s="16"/>
+        <v>27</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="M20" s="15"/>
+        <v>28</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="M21" s="16"/>
+        <v>29</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="17"/>
-      <c r="B22" s="18"/>
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="16"/>
+      <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="15"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="16"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="15"/>
+      <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="51">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A13" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A14" s="52" t="s">
+      <c r="A14" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="58" t="s">
-        <v>69</v>
+      <c r="B14" s="55" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="B16" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="16"/>
+      <c r="B17" s="59" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+        <v>26</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="M19" s="16"/>
+        <v>27</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="M20" s="15"/>
+        <v>28</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="M21" s="16"/>
+        <v>29</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="17"/>
-      <c r="B22" s="18"/>
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="16"/>
+      <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="15"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="16"/>
+      <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="15"/>
+      <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="20"/>
+      <c r="B2" s="19"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="21" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="21" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="22" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="21" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="22" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="21" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="22" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="21" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-      <c r="B10" s="22" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="21"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="22" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+    <row r="13" spans="2:2">
+      <c r="B13" s="21"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="21"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="23" t="s">
         <v>42</v>
-      </c>
-[...9 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+      <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="59"/>
+      <c r="B1" s="60"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="60"/>
+      <c r="B2" s="61"/>
     </row>
     <row r="3" spans="1:9" ht="12" customHeight="1">
-      <c r="A3" s="25"/>
-      <c r="B3" s="25"/>
+      <c r="A3" s="24"/>
+      <c r="B3" s="24"/>
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
-      <c r="A4" s="26"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="28"/>
-[...2 lines deleted...]
-      <c r="F4" s="28"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="39">
+        <v>403837.2</v>
+      </c>
+      <c r="C5" s="29"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="30"/>
+      <c r="I5" s="30"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="40">
-[...10 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B6" s="40">
+        <v>175879.364</v>
+      </c>
+      <c r="C6" s="29"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="41">
-[...11 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B7" s="40">
+        <v>5034.6610000000001</v>
+      </c>
+      <c r="C7" s="29"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="41">
-[...11 lines deleted...]
-      <c r="A8" s="38" t="s">
+      <c r="B8" s="40">
+        <v>9040.9</v>
+      </c>
+      <c r="C8" s="29"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="41">
-[...11 lines deleted...]
-      <c r="A9" s="38" t="s">
+      <c r="B9" s="40">
+        <v>16570</v>
+      </c>
+      <c r="C9" s="29"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="41">
-[...11 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="B10" s="40">
+        <v>8832.8410000000003</v>
+      </c>
+      <c r="C10" s="29"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="30"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="41">
-[...11 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="B11" s="40">
+        <v>15806.453</v>
+      </c>
+      <c r="C11" s="29"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="41">
-[...11 lines deleted...]
-      <c r="A12" s="38" t="s">
+      <c r="B12" s="40">
+        <v>8077.4279999999999</v>
+      </c>
+      <c r="C12" s="29"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="30"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="41">
-[...11 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="B13" s="40">
+        <v>8600.2420000000002</v>
+      </c>
+      <c r="C13" s="29"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="30"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="41">
-[...11 lines deleted...]
-      <c r="A14" s="38" t="s">
+      <c r="B14" s="40">
+        <v>13958</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="30"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="41">
-[...11 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="B15" s="40">
+        <v>9894.9150000000009</v>
+      </c>
+      <c r="D15" s="27"/>
+      <c r="G15" s="30"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="41">
-[...6 lines deleted...]
-      <c r="A16" s="38" t="s">
+      <c r="B16" s="40">
+        <v>25512.462</v>
+      </c>
+      <c r="G16" s="30"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B16" s="41">
-[...5 lines deleted...]
-      <c r="A17" s="38" t="s">
+      <c r="B17" s="40">
+        <v>30631.864000000001</v>
+      </c>
+      <c r="G17" s="30"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="41">
-[...5 lines deleted...]
-      <c r="A18" s="38" t="s">
+      <c r="B18" s="43">
+        <v>9647.6540000000005</v>
+      </c>
+      <c r="G18" s="30"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="44">
-[...5 lines deleted...]
-      <c r="A19" s="38" t="s">
+      <c r="B19" s="44">
+        <v>29091.81</v>
+      </c>
+      <c r="G19" s="30"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="45">
-[...5 lines deleted...]
-      <c r="A20" s="38" t="s">
+      <c r="B20" s="45">
+        <v>9139.4159999999993</v>
+      </c>
+      <c r="G20" s="30"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="46">
-[...5 lines deleted...]
-      <c r="A21" s="38" t="s">
+      <c r="B21" s="45">
+        <v>8665.5480000000007</v>
+      </c>
+      <c r="G21" s="30"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="46">
-[...11 lines deleted...]
-      <c r="G22" s="31"/>
+      <c r="B22" s="46">
+        <v>19453.642</v>
+      </c>
+      <c r="G22" s="30"/>
     </row>
     <row r="23" spans="1:7">
-      <c r="B23" s="32"/>
-      <c r="G23" s="31"/>
+      <c r="B23" s="31"/>
+      <c r="G23" s="30"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="G24" s="31"/>
+      <c r="G24" s="30"/>
     </row>
     <row r="25" spans="1:7">
-      <c r="G25" s="31"/>
+      <c r="G25" s="30"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="B26" s="32"/>
-      <c r="G26" s="31"/>
+      <c r="B26" s="31"/>
+      <c r="G26" s="30"/>
     </row>
     <row r="27" spans="1:7">
-      <c r="G27" s="31"/>
+      <c r="G27" s="30"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="G28" s="31"/>
+      <c r="G28" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.7109375" customWidth="1"/>
     <col min="2" max="2" width="24.5703125" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="19.5" customHeight="1">
-      <c r="A1" s="59" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="59"/>
+      <c r="A1" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="60"/>
     </row>
     <row r="2" spans="1:5" ht="18" customHeight="1">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="60"/>
+      <c r="B2" s="61"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="25"/>
-      <c r="B3" s="25"/>
+      <c r="A3" s="24"/>
+      <c r="B3" s="24"/>
     </row>
     <row r="4" spans="1:5" ht="24" customHeight="1">
-      <c r="A4" s="26"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="32" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="34" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="B5" s="41">
+        <v>123.5</v>
+      </c>
+      <c r="E5" s="33"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="42">
-[...5 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B6" s="42">
+        <v>125.4</v>
+      </c>
+      <c r="E6" s="33"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="43">
-[...5 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B7" s="42">
+        <v>165.5</v>
+      </c>
+      <c r="E7" s="33"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="43">
-[...5 lines deleted...]
-      <c r="A8" s="38" t="s">
+      <c r="B8" s="42">
+        <v>138.5</v>
+      </c>
+      <c r="E8" s="33"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="43">
-[...5 lines deleted...]
-      <c r="A9" s="38" t="s">
+      <c r="B9" s="42">
+        <v>140.6</v>
+      </c>
+      <c r="E9" s="33"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="43">
-[...5 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="B10" s="42">
+        <v>110.9</v>
+      </c>
+      <c r="E10" s="33"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="43">
-[...5 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="B11" s="42">
+        <v>115.8</v>
+      </c>
+      <c r="E11" s="33"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="43">
-[...5 lines deleted...]
-      <c r="A12" s="38" t="s">
+      <c r="B12" s="42">
+        <v>104.8</v>
+      </c>
+      <c r="E12" s="33"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="43">
-[...5 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="B13" s="42">
+        <v>126.9</v>
+      </c>
+      <c r="E13" s="33"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="43">
-[...5 lines deleted...]
-      <c r="A14" s="38" t="s">
+      <c r="B14" s="42">
+        <v>118.5</v>
+      </c>
+      <c r="C14" s="27"/>
+      <c r="E14" s="33"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="43">
-[...6 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="B15" s="42">
+        <v>176</v>
+      </c>
+      <c r="E15" s="33"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="43">
-[...5 lines deleted...]
-      <c r="A16" s="38" t="s">
+      <c r="B16" s="42">
+        <v>177.4</v>
+      </c>
+      <c r="E16" s="33"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B16" s="43">
-[...5 lines deleted...]
-      <c r="A17" s="38" t="s">
+      <c r="B17" s="42">
+        <v>104.5</v>
+      </c>
+      <c r="E17" s="33"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="43">
-[...5 lines deleted...]
-      <c r="A18" s="38" t="s">
+      <c r="B18" s="47">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="48">
-[...4 lines deleted...]
-      <c r="A19" s="38" t="s">
+      <c r="B19" s="48">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="49">
-[...4 lines deleted...]
-      <c r="A20" s="38" t="s">
+      <c r="B20" s="49">
+        <v>119.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="50">
-[...4 lines deleted...]
-      <c r="A21" s="38" t="s">
+      <c r="B21" s="49">
+        <v>123.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="50">
-[...8 lines deleted...]
-        <v>113.1</v>
+      <c r="B22" s="50">
+        <v>114.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>