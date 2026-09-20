--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 162107" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="72">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
@@ -162,65 +162,56 @@
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге                                       %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
-    <t>Рахмонова Малика Аслидиновна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7  7252 39-01-78</t>
   </si>
   <si>
-    <t xml:space="preserve"> M.Rakhmonova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
     <t>Туркестанская область</t>
   </si>
   <si>
     <t xml:space="preserve">г. Туркестан </t>
   </si>
   <si>
     <t xml:space="preserve">г.а. Арысь </t>
   </si>
   <si>
     <t>г.а. Кентау</t>
   </si>
   <si>
     <t>Район Байдибека</t>
   </si>
   <si>
     <t>Жетысайский район</t>
   </si>
   <si>
     <t>Келесский район</t>
   </si>
   <si>
     <t>Казыгуртский район</t>
@@ -234,66 +225,75 @@
   <si>
     <t>Отрарский район</t>
   </si>
   <si>
     <t>Сайрамский район</t>
   </si>
   <si>
     <t>Сарыагашский район</t>
   </si>
   <si>
     <t>Район Сауран</t>
   </si>
   <si>
     <t>Сузакский район</t>
   </si>
   <si>
     <t>Толебийский район</t>
   </si>
   <si>
     <t>Тюлькубасский район</t>
   </si>
   <si>
     <t>Шардаринский район</t>
   </si>
   <si>
-    <t>(2026 жылғы қаңтар-шілде)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/region/turkestan/spreadsheets/?industry=4492&amp;year=2024&amp;name=12884&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Жанзакова Айгерім Жеңісқызы</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-тамыз)</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -329,56 +329,50 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -419,51 +413,62 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -489,203 +494,216 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-    </xf>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
@@ -953,1137 +971,1139 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="15.75" customHeight="1">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="18.75" customHeight="1">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="54.75" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="39.75" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="41.25" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="52" t="s">
-        <v>71</v>
+      <c r="B14" s="40" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="14" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="B16" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="B17" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="47" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B18" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="44" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B19" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="45" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B20" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="46" t="s">
-[...15 lines deleted...]
-      <c r="B25" s="19" t="s">
+      <c r="B21" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="15"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B25" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="M25" s="16"/>
-[...2 lines deleted...]
-      <c r="M26" s="15"/>
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="19" customWidth="1"/>
-    <col min="2" max="2" width="79.5703125" style="19" customWidth="1"/>
+    <col min="1" max="1" width="43.140625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" style="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="18.75" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="54" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15.75" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="54" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="41.25" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1">
+    <row r="11" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="10"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="10"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="28.5" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="52" t="s">
-        <v>71</v>
+      <c r="B14" s="40" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="10"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="10"/>
     </row>
-    <row r="16" spans="1:13" ht="13.5" customHeight="1">
+    <row r="16" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="14" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="13.5" customHeight="1">
+      <c r="B16" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" ht="18" customHeight="1">
+      <c r="B17" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="M17" s="15"/>
+    </row>
+    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="47" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="16.5" customHeight="1">
+      <c r="B18" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="44" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="14.25" customHeight="1">
+      <c r="B19" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="45" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" ht="15.75" customHeight="1">
+      <c r="B20" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="46" t="s">
-[...15 lines deleted...]
-      <c r="B25" s="19" t="s">
+      <c r="B21" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="15"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B25" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="M25" s="16"/>
-[...2 lines deleted...]
-      <c r="M26" s="15"/>
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-[...16 lines deleted...]
-      <c r="B4" s="23" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="19"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="19"/>
+      <c r="B4" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="C4" s="22"/>
-[...3 lines deleted...]
-      <c r="B5" s="23" t="s">
+      <c r="C4" s="21"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="19"/>
+      <c r="B5" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="C5" s="22"/>
-[...3 lines deleted...]
-      <c r="B6" s="23" t="s">
+      <c r="C5" s="21"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="19"/>
+      <c r="B6" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="22"/>
-[...3 lines deleted...]
-      <c r="B7" s="23" t="s">
+      <c r="C6" s="21"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="19"/>
+      <c r="B7" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C7" s="22"/>
-[...3 lines deleted...]
-      <c r="B8" s="23" t="s">
+      <c r="C7" s="21"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="19"/>
+      <c r="B8" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="22"/>
-[...8 lines deleted...]
-      <c r="B10" s="24" t="s">
+      <c r="C8" s="21"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="19"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="21"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="19"/>
+      <c r="B10" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="C10" s="22"/>
-[...17 lines deleted...]
-      <c r="A14" s="48" t="s">
+      <c r="C10" s="21"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="19"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="21"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="19"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="21"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="19"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+    </row>
+    <row r="14" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="49"/>
-[...18 lines deleted...]
-      <c r="B18" s="25"/>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="19"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="19"/>
+      <c r="B17" s="19"/>
+      <c r="C17" s="19"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+    <sheetView zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="26" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="22.7109375" style="25" customWidth="1"/>
+    <col min="2" max="2" width="19.5703125" style="25" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" style="25" customWidth="1"/>
+    <col min="5" max="5" width="17" style="25" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...2 lines deleted...]
-      <c r="A2" s="51" t="s">
+      <c r="B1" s="54"/>
+    </row>
+    <row r="2" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="55" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="51"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:7" ht="12" customHeight="1">
+      <c r="B2" s="55"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
-      <c r="C3" s="27"/>
-[...4 lines deleted...]
-      <c r="B4" s="37" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+    </row>
+    <row r="4" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="27"/>
-[...3 lines deleted...]
-      <c r="A5" s="29" t="s">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="47">
+        <v>403837.2</v>
+      </c>
+      <c r="C5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="G5" s="31"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="44">
+        <v>175879.364</v>
+      </c>
+      <c r="C6" s="29"/>
+      <c r="D6" s="30"/>
+      <c r="G6" s="31"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="44">
+        <v>5034.6610000000001</v>
+      </c>
+      <c r="C7" s="29"/>
+      <c r="D7" s="30"/>
+      <c r="G7" s="31"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="42">
-[...7 lines deleted...]
-      <c r="A6" s="33" t="s">
+      <c r="B8" s="44">
+        <v>9040.9</v>
+      </c>
+      <c r="C8" s="29"/>
+      <c r="D8" s="30"/>
+      <c r="G8" s="31"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="42">
-[...7 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="B9" s="44">
+        <v>16570</v>
+      </c>
+      <c r="C9" s="29"/>
+      <c r="D9" s="30"/>
+      <c r="G9" s="31"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="42">
-[...7 lines deleted...]
-      <c r="A8" s="33" t="s">
+      <c r="B10" s="44">
+        <v>8832.8410000000003</v>
+      </c>
+      <c r="C10" s="29"/>
+      <c r="D10" s="30"/>
+      <c r="G10" s="31"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="42">
-[...7 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="B11" s="44">
+        <v>15806.453</v>
+      </c>
+      <c r="C11" s="29"/>
+      <c r="D11" s="30"/>
+      <c r="G11" s="31"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="42">
-[...7 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="B12" s="44">
+        <v>8077.4279999999999</v>
+      </c>
+      <c r="C12" s="29"/>
+      <c r="D12" s="30"/>
+      <c r="G12" s="31"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="42">
-[...7 lines deleted...]
-      <c r="A11" s="33" t="s">
+      <c r="B13" s="44">
+        <v>8600.2420000000002</v>
+      </c>
+      <c r="C13" s="29"/>
+      <c r="D13" s="30"/>
+      <c r="G13" s="31"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="42">
-[...7 lines deleted...]
-      <c r="A12" s="33" t="s">
+      <c r="B14" s="44">
+        <v>13958</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="30"/>
+      <c r="G14" s="31"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="42">
-[...7 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="B15" s="44">
+        <v>9894.9150000000009</v>
+      </c>
+      <c r="C15" s="33"/>
+      <c r="D15" s="31"/>
+      <c r="G15" s="31"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="42">
-[...7 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="B16" s="44">
+        <v>25512.462</v>
+      </c>
+      <c r="C16" s="33"/>
+      <c r="D16" s="31"/>
+      <c r="G16" s="31"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A17" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="42">
-[...7 lines deleted...]
-      <c r="A15" s="33" t="s">
+      <c r="B17" s="44">
+        <v>30631.864000000001</v>
+      </c>
+      <c r="C17" s="33"/>
+      <c r="D17" s="31"/>
+      <c r="G17" s="31"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A18" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="42">
-[...7 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="B18" s="44">
+        <v>9647.6540000000005</v>
+      </c>
+      <c r="C18" s="33"/>
+      <c r="D18" s="31"/>
+      <c r="G18" s="31"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A19" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="42">
-[...7 lines deleted...]
-      <c r="A17" s="33" t="s">
+      <c r="B19" s="45">
+        <v>29091.81</v>
+      </c>
+      <c r="C19" s="33"/>
+      <c r="D19" s="31"/>
+      <c r="G19" s="31"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="42">
-[...7 lines deleted...]
-      <c r="A18" s="33" t="s">
+      <c r="B20" s="45">
+        <v>9139.4159999999993</v>
+      </c>
+      <c r="C20" s="33"/>
+      <c r="D20" s="31"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A21" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="42">
-[...7 lines deleted...]
-      <c r="A19" s="33" t="s">
+      <c r="B21" s="45">
+        <v>8665.5480000000007</v>
+      </c>
+      <c r="C21" s="33"/>
+      <c r="D21" s="31"/>
+      <c r="G21" s="31"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A22" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="B19" s="42">
-[...38 lines deleted...]
-      <c r="I22" s="35"/>
+      <c r="B22" s="46">
+        <v>19453.642</v>
+      </c>
+      <c r="C22" s="29"/>
+      <c r="D22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="I22" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+    <sheetView topLeftCell="A2" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="26" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="22.7109375" style="25" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" style="25" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="25" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" style="25" customWidth="1"/>
+    <col min="5" max="5" width="17" style="25" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="50"/>
-[...2 lines deleted...]
-      <c r="A2" s="51" t="s">
+      <c r="B1" s="54"/>
+    </row>
+    <row r="2" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="55" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="51"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:7" ht="12" customHeight="1">
+      <c r="B2" s="55"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
-      <c r="C3" s="27"/>
-[...4 lines deleted...]
-      <c r="B4" s="37" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+    </row>
+    <row r="4" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="C4" s="27"/>
-[...3 lines deleted...]
-      <c r="A5" s="39" t="s">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="51">
+        <v>123.5</v>
+      </c>
+      <c r="C5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="G5" s="31"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="48">
+        <v>125.4</v>
+      </c>
+      <c r="C6" s="29"/>
+      <c r="D6" s="30"/>
+      <c r="G6" s="31"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="48">
+        <v>165.5</v>
+      </c>
+      <c r="C7" s="29"/>
+      <c r="D7" s="30"/>
+      <c r="G7" s="31"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="41">
-[...7 lines deleted...]
-      <c r="A6" s="40" t="s">
+      <c r="B8" s="48">
+        <v>138.5</v>
+      </c>
+      <c r="C8" s="29"/>
+      <c r="D8" s="30"/>
+      <c r="G8" s="31"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="41">
-[...7 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B9" s="48">
+        <v>140.6</v>
+      </c>
+      <c r="C9" s="29"/>
+      <c r="D9" s="30"/>
+      <c r="G9" s="31"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="41">
-[...7 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="B10" s="48">
+        <v>110.9</v>
+      </c>
+      <c r="C10" s="29"/>
+      <c r="D10" s="30"/>
+      <c r="G10" s="31"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="41">
-[...7 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="B11" s="48">
+        <v>115.8</v>
+      </c>
+      <c r="C11" s="29"/>
+      <c r="D11" s="30"/>
+      <c r="G11" s="31"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="41">
-[...7 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="B12" s="48">
+        <v>104.8</v>
+      </c>
+      <c r="C12" s="29"/>
+      <c r="D12" s="30"/>
+      <c r="G12" s="31"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="41">
-[...7 lines deleted...]
-      <c r="A11" s="40" t="s">
+      <c r="B13" s="48">
+        <v>126.9</v>
+      </c>
+      <c r="C13" s="29"/>
+      <c r="D13" s="30"/>
+      <c r="G13" s="31"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="41">
-[...7 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="B14" s="48">
+        <v>118.5</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="30"/>
+      <c r="G14" s="31"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="38" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="41">
-[...7 lines deleted...]
-      <c r="A13" s="40" t="s">
+      <c r="B15" s="48">
+        <v>176</v>
+      </c>
+      <c r="C15" s="33"/>
+      <c r="D15" s="31"/>
+      <c r="G15" s="31"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="41">
-[...7 lines deleted...]
-      <c r="A14" s="40" t="s">
+      <c r="B16" s="48">
+        <v>177.4</v>
+      </c>
+      <c r="C16" s="33"/>
+      <c r="D16" s="31"/>
+      <c r="G16" s="31"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A17" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="41">
-[...7 lines deleted...]
-      <c r="A15" s="40" t="s">
+      <c r="B17" s="48">
+        <v>104.5</v>
+      </c>
+      <c r="C17" s="33"/>
+      <c r="D17" s="31"/>
+      <c r="G17" s="31"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A18" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="41">
-[...7 lines deleted...]
-      <c r="A16" s="40" t="s">
+      <c r="B18" s="48">
+        <v>110.6</v>
+      </c>
+      <c r="C18" s="33"/>
+      <c r="D18" s="31"/>
+      <c r="G18" s="31"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A19" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="41">
-[...7 lines deleted...]
-      <c r="A17" s="40" t="s">
+      <c r="B19" s="49">
+        <v>105.1</v>
+      </c>
+      <c r="C19" s="33"/>
+      <c r="D19" s="31"/>
+      <c r="G19" s="31"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="41">
-[...7 lines deleted...]
-      <c r="A18" s="40" t="s">
+      <c r="B20" s="49">
+        <v>119.4</v>
+      </c>
+      <c r="C20" s="33"/>
+      <c r="D20" s="31"/>
+      <c r="G20" s="31"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A21" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="41">
-[...7 lines deleted...]
-      <c r="A19" s="40" t="s">
+      <c r="B21" s="49">
+        <v>123.4</v>
+      </c>
+      <c r="C21" s="33"/>
+      <c r="D21" s="31"/>
+      <c r="G21" s="31"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A22" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="B19" s="41">
-[...44 lines deleted...]
-      <c r="F40" s="27"/>
+      <c r="B22" s="50">
+        <v>114.2</v>
+      </c>
+      <c r="C22" s="29"/>
+      <c r="D22" s="30"/>
+      <c r="G22" s="31"/>
+      <c r="I22" s="34"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B29" s="26"/>
+    </row>
+    <row r="40" spans="6:6" x14ac:dyDescent="0.2">
+      <c r="F40" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">