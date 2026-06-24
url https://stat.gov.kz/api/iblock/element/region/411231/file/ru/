--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6360" windowWidth="28860" windowHeight="6420"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15990" windowHeight="10050"/>
   </bookViews>
   <sheets>
     <sheet name="8" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="21">
   <si>
     <t>Объем реализованной инновационной продукции (товаров, услуг)</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
@@ -71,114 +71,111 @@
     <t xml:space="preserve">Павлодарский </t>
   </si>
   <si>
     <t xml:space="preserve">Иртышский </t>
   </si>
   <si>
     <t xml:space="preserve">Майский </t>
   </si>
   <si>
     <t xml:space="preserve">Железинский </t>
   </si>
   <si>
     <t>Щербакты</t>
   </si>
   <si>
     <t>Успенский</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...3 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
@@ -237,150 +234,149 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 4 2 3" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -646,480 +642,524 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J18"/>
+  <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="5" width="12" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="3" customWidth="1"/>
     <col min="7" max="8" width="12.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="3" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1">
       <c r="F2" s="4"/>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.75" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7">
         <v>2017</v>
       </c>
       <c r="C3" s="8">
         <v>2018</v>
       </c>
       <c r="D3" s="8">
         <v>2019</v>
       </c>
       <c r="E3" s="8">
         <v>2020</v>
       </c>
       <c r="F3" s="9">
         <v>2021</v>
       </c>
       <c r="G3" s="9">
         <v>2022</v>
       </c>
       <c r="H3" s="9">
         <v>2023</v>
       </c>
-      <c r="I3" s="22">
+      <c r="I3" s="21">
         <v>2024</v>
+      </c>
+      <c r="J3" s="21">
+        <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12.75" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="11">
         <v>220993.5</v>
       </c>
       <c r="C4" s="11">
         <v>244569.5</v>
       </c>
       <c r="D4" s="11">
         <v>44247.1</v>
       </c>
       <c r="E4" s="12">
         <v>94861.9</v>
       </c>
       <c r="F4" s="1">
         <v>96534.9</v>
       </c>
       <c r="G4" s="1">
         <v>98336.9</v>
       </c>
       <c r="H4" s="1">
         <v>122696.7</v>
       </c>
       <c r="I4" s="1">
         <v>124581.5</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="16">
+        <v>21525.5</v>
+      </c>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="14" t="s">
+      <c r="A5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="1">
         <v>8614.9</v>
       </c>
       <c r="C5" s="1">
         <v>13682.4</v>
       </c>
       <c r="D5" s="1">
         <v>1752.3</v>
       </c>
       <c r="E5" s="1">
         <v>29496.400000000001</v>
       </c>
-      <c r="F5" s="23">
+      <c r="F5" s="22">
         <v>24119.5</v>
       </c>
-      <c r="G5" s="19">
+      <c r="G5" s="18">
         <v>17191.8</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="16">
         <v>12920.1</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="16">
         <v>15418.2</v>
       </c>
+      <c r="J5" s="16">
+        <v>667.9</v>
+      </c>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="14" t="s">
+      <c r="A6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="1">
         <v>9529.2999999999993</v>
       </c>
       <c r="C6" s="1">
         <v>13336.8</v>
       </c>
       <c r="D6" s="1">
         <v>36194.1</v>
       </c>
-      <c r="E6" s="24" t="s">
+      <c r="E6" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="F6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="H6" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="18" t="s">
+      <c r="I6" s="17" t="s">
         <v>3</v>
       </c>
+      <c r="J6" s="17" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="14" t="s">
+      <c r="A7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
         <v>202663.6</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="24" t="s">
+      <c r="D7" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="1">
         <v>56717.8</v>
       </c>
-      <c r="F7" s="23">
+      <c r="F7" s="22">
         <v>72403.600000000006</v>
       </c>
-      <c r="G7" s="19" t="s">
+      <c r="G7" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="16">
         <v>86027.6</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="16">
         <v>83260.2</v>
       </c>
+      <c r="J7" s="17" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
-      <c r="D8" s="30"/>
-[...4 lines deleted...]
-      <c r="I8" s="19"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="16" t="s">
+      <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H9" s="17">
+      <c r="B9" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="G9" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="H9" s="16">
         <v>347.6</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="19">
         <v>465</v>
       </c>
+      <c r="J9" s="18" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="26" t="s">
+      <c r="A10" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="19" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="19">
+      <c r="B10" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="G10" s="18">
         <v>62.5</v>
       </c>
-      <c r="H10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="19" t="s">
+      <c r="H10" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="I10" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="J10" s="18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="16" t="s">
+      <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="19" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="19">
+      <c r="B11" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="G11" s="18">
         <v>813.5</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="16">
         <v>673.1</v>
       </c>
-      <c r="I11" s="19" t="s">
+      <c r="I11" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="J11" s="18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" s="16" t="s">
+      <c r="A12" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1">
         <v>25.6</v>
       </c>
-      <c r="C12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="19" t="s">
+      <c r="C12" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="1">
         <v>57.9</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F12" s="22">
         <v>11.2</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="18">
         <v>32</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="16">
         <v>33</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="19">
         <v>165.5</v>
       </c>
+      <c r="J12" s="18" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="16" t="s">
+      <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="1">
         <v>56.4</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D13" s="19" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="27">
+      <c r="D13" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F13" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="G13" s="26">
         <v>100.2</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="16">
         <v>47.8</v>
       </c>
-      <c r="I13" s="20"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="18" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="21" t="s">
+      <c r="A14" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H14" s="20">
+      <c r="B14" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F14" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="G14" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H14" s="19">
         <v>143.30000000000001</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="19">
         <v>376.6</v>
       </c>
+      <c r="J14" s="19">
+        <v>172.4</v>
+      </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="21" t="s">
+      <c r="A15" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="1">
         <v>102.3</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="1">
         <v>209.1</v>
       </c>
-      <c r="E15" s="19" t="s">
-[...11 lines deleted...]
-      <c r="I15" s="19" t="s">
+      <c r="E15" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F15" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="G15" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="I15" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="J15" s="18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>1.2</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="2">
         <v>6</v>
       </c>
       <c r="E16" s="2">
         <v>12.2</v>
       </c>
-      <c r="F16" s="29" t="s">
-[...8 lines deleted...]
-      <c r="I16" s="29" t="s">
+      <c r="F16" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="I16" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="J16" s="28" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:1">
-      <c r="A18" s="32" t="s">
+      <c r="A18" s="30" t="s">
         <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
+      <c r="A19" s="30" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>