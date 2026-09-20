--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="225" windowWidth="14805" windowHeight="9825" tabRatio="872"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="1" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="2" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="4" r:id="rId4"/>
     <sheet name="Показатель 162107" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="71">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ</t>
@@ -99,53 +99,50 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
@@ -225,69 +222,72 @@
   <si>
     <t>2026</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ </t>
   </si>
   <si>
     <t>в % к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t>Объем строительных работ</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>Управление строительства и инвестиций</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7252 39-01-78</t>
   </si>
   <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
-    <t>Рахмонова Малика Аслидиновна</t>
-[...4 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Жанзакова Айгерім Жеңісқызы</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -376,50 +376,56 @@
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -427,90 +433,87 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -538,73 +541,79 @@
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -881,69 +890,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/25/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/25/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
@@ -1004,1204 +1013,1210 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>70</v>
+      <c r="B14" s="48" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="B16" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="16"/>
+      <c r="B17" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A18" s="42" t="s">
+      <c r="A18" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B19" s="49" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="M18" s="15"/>
-[...11 lines deleted...]
-      <c r="A20" s="42" t="s">
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="50" t="s">
-[...8 lines deleted...]
-      <c r="B21" s="44" t="s">
+      <c r="B21" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="M21" s="16"/>
+      <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="17"/>
-      <c r="B22" s="18"/>
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="16"/>
+      <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="16"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M25" s="15"/>
+      <c r="M25" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="46" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="47" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="51" t="s">
-        <v>70</v>
+      <c r="B14" s="48" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="49" t="s">
-        <v>36</v>
+      <c r="B15" s="47" t="s">
+        <v>35</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="B16" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="16"/>
+      <c r="B17" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+        <v>26</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B19" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="M19" s="16"/>
+      <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B20" s="50" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="M20" s="15"/>
+        <v>65</v>
+      </c>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="M21" s="16"/>
+      <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="17"/>
-      <c r="B22" s="18"/>
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="16"/>
+      <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="15"/>
+      <c r="M24" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-[...1 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="20"/>
+      <c r="B2" s="19"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="21" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="21" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="22" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="21" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="22" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="21" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="22" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="21" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="22" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="21"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="22" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="21"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="21"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="23" t="s">
         <v>42</v>
-      </c>
-[...9 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O14"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
-    <col min="6" max="6" width="10.28515625" style="36" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="35" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="25" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="24" customWidth="1"/>
     <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="17" max="17" width="13.140625" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+    </row>
+    <row r="3" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="26"/>
+      <c r="B3" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="52"/>
-[...29 lines deleted...]
-      <c r="B3" s="28" t="s">
+      <c r="C3" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="D3" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="D3" s="28" t="s">
+      <c r="E3" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="F3" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="F3" s="28" t="s">
+      <c r="G3" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="G3" s="28" t="s">
+      <c r="H3" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="H3" s="28" t="s">
+      <c r="I3" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="I3" s="28" t="s">
+      <c r="J3" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="J3" s="28" t="s">
+      <c r="K3" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="K3" s="28" t="s">
+      <c r="L3" s="27" t="s">
         <v>54</v>
       </c>
-      <c r="L3" s="28" t="s">
+      <c r="M3" s="27" t="s">
         <v>55</v>
       </c>
-      <c r="M3" s="28" t="s">
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A4" s="54" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="53" t="s">
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="B4" s="53"/>
-[...13 lines deleted...]
-      <c r="A5" s="47" t="s">
+      <c r="B5" s="28">
+        <v>2713</v>
+      </c>
+      <c r="C5" s="28">
+        <v>13446</v>
+      </c>
+      <c r="D5" s="28">
+        <v>20508</v>
+      </c>
+      <c r="E5" s="28">
+        <v>17003</v>
+      </c>
+      <c r="F5" s="28">
+        <v>25073</v>
+      </c>
+      <c r="G5" s="28">
+        <v>102310</v>
+      </c>
+      <c r="H5" s="28">
+        <v>17453.5</v>
+      </c>
+      <c r="I5" s="28">
+        <v>46621</v>
+      </c>
+      <c r="J5" s="28">
+        <v>75037.7</v>
+      </c>
+      <c r="K5" s="28">
+        <v>23145</v>
+      </c>
+      <c r="L5" s="28">
+        <v>35860.400000000001</v>
+      </c>
+      <c r="M5" s="28">
+        <v>156981.20000000001</v>
+      </c>
+      <c r="N5" s="29"/>
+      <c r="O5" s="30"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A6" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="B5" s="29">
-[...39 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="B6" s="28">
+        <v>2637.1</v>
+      </c>
+      <c r="C6" s="28">
+        <v>16608</v>
+      </c>
+      <c r="D6" s="28">
+        <v>39323.300000000003</v>
+      </c>
+      <c r="E6" s="28">
+        <v>24295</v>
+      </c>
+      <c r="F6" s="28">
+        <v>34570.5</v>
+      </c>
+      <c r="G6" s="28">
+        <v>112892.5</v>
+      </c>
+      <c r="H6" s="28">
+        <v>40407.300000000003</v>
+      </c>
+      <c r="I6" s="28">
+        <v>40816.6</v>
+      </c>
+      <c r="J6" s="28">
+        <v>100427</v>
+      </c>
+      <c r="K6" s="31">
+        <v>38641.9</v>
+      </c>
+      <c r="L6" s="28">
+        <v>42542.9</v>
+      </c>
+      <c r="M6" s="28">
+        <v>152094.39999999999</v>
+      </c>
+      <c r="N6" s="29"/>
+      <c r="O6" s="30"/>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A7" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="B6" s="29">
-[...42 lines deleted...]
-      <c r="B7" s="29">
+      <c r="B7" s="28">
         <v>3840</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="28">
         <v>23186.6</v>
       </c>
-      <c r="D7" s="29">
+      <c r="D7" s="28">
         <v>45080</v>
       </c>
-      <c r="E7" s="29">
+      <c r="E7" s="28">
         <v>23730</v>
       </c>
-      <c r="F7" s="29">
+      <c r="F7" s="28">
         <v>38371.4</v>
       </c>
-      <c r="G7" s="29">
+      <c r="G7" s="28">
         <v>172530.7</v>
       </c>
-      <c r="H7" s="45">
+      <c r="H7" s="43">
         <v>55118</v>
       </c>
-      <c r="I7" s="29"/>
-[...7 lines deleted...]
-    <row r="8" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="I7" s="28">
+        <v>41979.9</v>
+      </c>
+      <c r="J7" s="28"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="28"/>
+      <c r="N7" s="29"/>
+      <c r="O7" s="30"/>
+    </row>
+    <row r="8" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8"/>
-      <c r="B8" s="33"/>
-[...10 lines deleted...]
-      <c r="M8" s="33"/>
+      <c r="B8" s="32"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
       <c r="O8"/>
     </row>
-    <row r="9" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9"/>
-      <c r="B9" s="33"/>
-[...10 lines deleted...]
-      <c r="M9" s="33"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="32"/>
       <c r="O9"/>
     </row>
-    <row r="10" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10"/>
-      <c r="B10" s="33"/>
-[...10 lines deleted...]
-      <c r="M10" s="33"/>
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="32"/>
       <c r="O10"/>
     </row>
-    <row r="11" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
-      <c r="B11" s="33"/>
-[...10 lines deleted...]
-      <c r="M11" s="33"/>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="32"/>
       <c r="O11"/>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="H14" s="31"/>
+      <c r="H14" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
-    <col min="6" max="6" width="10.28515625" style="36" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="35" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="25" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="24" customWidth="1"/>
     <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="17" max="17" width="13.140625" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+    </row>
+    <row r="3" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="26"/>
+      <c r="B3" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="G3" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="H3" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="I3" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="J3" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="K3" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="L3" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="M3" s="27" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="55" t="s">
         <v>61</v>
       </c>
-      <c r="B1" s="52"/>
-[...50 lines deleted...]
-      <c r="I3" s="28" t="s">
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="O4" s="30"/>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="O5" s="30"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A6" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="36">
+        <v>2.1</v>
+      </c>
+      <c r="C6" s="36">
+        <v>497.1</v>
+      </c>
+      <c r="D6" s="36">
+        <v>152.4</v>
+      </c>
+      <c r="E6" s="36">
+        <v>82.8</v>
+      </c>
+      <c r="F6" s="36">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="G6" s="39">
+        <v>407.6</v>
+      </c>
+      <c r="H6" s="36">
+        <v>17</v>
+      </c>
+      <c r="I6" s="39">
+        <v>266.8</v>
+      </c>
+      <c r="J6" s="36">
+        <v>161</v>
+      </c>
+      <c r="K6" s="36">
+        <v>30.8</v>
+      </c>
+      <c r="L6" s="36">
+        <v>153.9</v>
+      </c>
+      <c r="M6" s="36">
+        <v>437.8</v>
+      </c>
+      <c r="O6" s="30"/>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A7" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="36">
+        <v>1.7</v>
+      </c>
+      <c r="C7" s="36">
+        <v>631</v>
+      </c>
+      <c r="D7" s="36">
+        <v>235.6</v>
+      </c>
+      <c r="E7" s="36">
+        <v>61.4</v>
+      </c>
+      <c r="F7" s="36">
+        <v>142.9</v>
+      </c>
+      <c r="G7" s="39">
+        <v>325.3</v>
+      </c>
+      <c r="H7" s="36">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="I7" s="39">
+        <v>101</v>
+      </c>
+      <c r="J7" s="36">
+        <v>245.8</v>
+      </c>
+      <c r="K7" s="37">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="L7" s="36">
+        <v>110</v>
+      </c>
+      <c r="M7" s="36">
+        <v>357.9</v>
+      </c>
+      <c r="O7" s="30"/>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A8" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="36">
+        <v>2.4</v>
+      </c>
+      <c r="C8" s="36">
+        <v>133.9</v>
+      </c>
+      <c r="D8" s="38">
+        <v>194</v>
+      </c>
+      <c r="E8" s="36">
         <v>52</v>
       </c>
-      <c r="J3" s="28" t="s">
-[...13 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="F8" s="36">
+        <v>157</v>
+      </c>
+      <c r="G8" s="39">
+        <v>443.9</v>
+      </c>
+      <c r="H8" s="44">
+        <v>32.1</v>
+      </c>
+      <c r="I8" s="36">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="J8" s="36"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="36"/>
+      <c r="O8" s="30"/>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="56"/>
+      <c r="C9" s="56"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="56"/>
+      <c r="F9" s="56"/>
+      <c r="G9" s="56"/>
+      <c r="H9" s="56"/>
+      <c r="I9" s="56"/>
+      <c r="J9" s="56"/>
+      <c r="K9" s="56"/>
+      <c r="L9" s="56"/>
+      <c r="M9" s="56"/>
+      <c r="O9" s="30"/>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A10" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="54"/>
-[...32 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="B10" s="54"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="54"/>
+      <c r="F10" s="54"/>
+      <c r="G10" s="54"/>
+      <c r="H10" s="54"/>
+      <c r="I10" s="54"/>
+      <c r="J10" s="54"/>
+      <c r="K10" s="54"/>
+      <c r="L10" s="54"/>
+      <c r="M10" s="54"/>
+      <c r="O10" s="30"/>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A11" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="36">
+        <v>87</v>
+      </c>
+      <c r="C11" s="36">
+        <v>104.3</v>
+      </c>
+      <c r="D11" s="36">
+        <v>116</v>
+      </c>
+      <c r="E11" s="36">
+        <v>103.3</v>
+      </c>
+      <c r="F11" s="36">
+        <v>125.9</v>
+      </c>
+      <c r="G11" s="36">
+        <v>137.5</v>
+      </c>
+      <c r="H11" s="36">
+        <v>84.2</v>
+      </c>
+      <c r="I11" s="36">
+        <v>196.6</v>
+      </c>
+      <c r="J11" s="36">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="K11" s="36">
+        <v>116.3</v>
+      </c>
+      <c r="L11" s="36">
+        <v>127.6</v>
+      </c>
+      <c r="M11" s="36">
+        <v>118.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="B6" s="37">
-[...38 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="B12" s="36">
+        <v>96</v>
+      </c>
+      <c r="C12" s="36">
+        <v>121.8</v>
+      </c>
+      <c r="D12" s="36">
+        <v>188.4</v>
+      </c>
+      <c r="E12" s="36">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="F12" s="37">
+        <v>135.6</v>
+      </c>
+      <c r="G12" s="36">
+        <v>108.2</v>
+      </c>
+      <c r="H12" s="36">
+        <v>241.1</v>
+      </c>
+      <c r="I12" s="36">
+        <v>92.6</v>
+      </c>
+      <c r="J12" s="36">
+        <v>120.9</v>
+      </c>
+      <c r="K12" s="36">
+        <v>173.8</v>
+      </c>
+      <c r="L12" s="37">
+        <v>120.2</v>
+      </c>
+      <c r="M12" s="36">
+        <v>93.1</v>
+      </c>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="B7" s="37">
-[...192 lines deleted...]
-      <c r="B13" s="37">
+      <c r="B13" s="36">
         <v>136.69999999999999</v>
       </c>
-      <c r="C13" s="37">
+      <c r="C13" s="36">
         <v>617.4</v>
       </c>
-      <c r="D13" s="39">
+      <c r="D13" s="38">
         <v>110.2</v>
       </c>
-      <c r="E13" s="37">
+      <c r="E13" s="36">
         <v>93.3</v>
       </c>
-      <c r="F13" s="38">
+      <c r="F13" s="37">
         <v>102.6</v>
       </c>
-      <c r="G13" s="37">
+      <c r="G13" s="36">
         <v>140.1</v>
       </c>
-      <c r="H13" s="46">
+      <c r="H13" s="44">
         <v>126.6</v>
       </c>
-      <c r="I13" s="37"/>
-[...3 lines deleted...]
-      <c r="M13" s="37"/>
+      <c r="I13" s="36">
+        <v>108.1</v>
+      </c>
+      <c r="J13" s="36"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="36"/>
       <c r="O13"/>
     </row>
-    <row r="14" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14"/>
-      <c r="B14" s="33"/>
-[...10 lines deleted...]
-      <c r="M14" s="33"/>
+      <c r="B14" s="32"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="32"/>
+      <c r="M14" s="32"/>
       <c r="O14"/>
     </row>
-    <row r="15" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15"/>
-      <c r="B15" s="33"/>
-[...10 lines deleted...]
-      <c r="M15" s="33"/>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
       <c r="O15"/>
     </row>
-    <row r="16" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16"/>
-      <c r="B16" s="33"/>
-[...10 lines deleted...]
-      <c r="M16" s="33"/>
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="32"/>
       <c r="O16"/>
     </row>
-    <row r="17" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
-      <c r="B17" s="33"/>
-[...10 lines deleted...]
-      <c r="M17" s="33"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
       <c r="O17"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>