--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 162107" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="71">
   <si>
     <t>ағымдағы жылдың өткен айына %-бен</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -213,69 +213,72 @@
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>18.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
-    <t>Рахмонова Малика Аслидиновна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7  7252 39-01-78</t>
   </si>
   <si>
-    <t xml:space="preserve"> M.Rakhmonova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/turkestan/spreadsheets/?industry=4492&amp;year=2024&amp;name=12884&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/206/</t>
+  </si>
+  <si>
+    <t>Жанзакова Айгерім Жеңісқызы</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -385,51 +388,50 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <color rgb="FF0000FF"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -536,97 +538,97 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -893,72 +895,72 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="29" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="15">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="16" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="15" t="s">
@@ -1020,162 +1022,162 @@
       <c r="B10" s="19" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:13" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="M12" s="21"/>
     </row>
     <row r="13" spans="1:13" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="M13" s="21"/>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="52" t="s">
-        <v>69</v>
+      <c r="B14" s="42" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="21"/>
     </row>
     <row r="15" spans="1:13" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="39" t="s">
+      <c r="B16" s="52" t="s">
         <v>63</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="39" t="s">
-        <v>64</v>
+      <c r="B17" s="52" t="s">
+        <v>70</v>
       </c>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="43" t="s">
-        <v>68</v>
+      <c r="B18" s="39" t="s">
+        <v>65</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="40" t="s">
-        <v>65</v>
+      <c r="B19" s="43" t="s">
+        <v>68</v>
       </c>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="38" t="s">
-        <v>66</v>
+      <c r="B20" s="44" t="s">
+        <v>64</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="37" t="s">
-        <v>67</v>
+      <c r="B21" s="45" t="s">
+        <v>69</v>
       </c>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="27"/>
       <c r="B22" s="28"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="29" t="s">
         <v>48</v>
       </c>
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="29" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:13" s="16" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="15">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="15" t="s">
@@ -1245,142 +1247,143 @@
       <c r="B11" s="20"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:13" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>36</v>
       </c>
       <c r="M12" s="21"/>
     </row>
     <row r="13" spans="1:13" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>38</v>
       </c>
       <c r="M13" s="21"/>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="52" t="s">
-        <v>69</v>
+      <c r="B14" s="42" t="s">
+        <v>66</v>
       </c>
       <c r="M14" s="21"/>
     </row>
     <row r="15" spans="1:13" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="39" t="s">
+      <c r="B16" s="52" t="s">
         <v>63</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="39" t="s">
-        <v>64</v>
+      <c r="B17" s="52" t="s">
+        <v>70</v>
       </c>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="43" t="s">
-        <v>68</v>
+      <c r="B18" s="39" t="s">
+        <v>65</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="40" t="s">
-        <v>65</v>
+      <c r="B19" s="43" t="s">
+        <v>68</v>
       </c>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="38" t="s">
-        <v>66</v>
+      <c r="B20" s="44" t="s">
+        <v>64</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="37" t="s">
-        <v>67</v>
+      <c r="B21" s="45" t="s">
+        <v>69</v>
       </c>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="27"/>
       <c r="B22" s="28"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="29" t="s">
         <v>48</v>
       </c>
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="31" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="31" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="30"/>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
@@ -1474,51 +1477,51 @@
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="30"/>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B18" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R11"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="49" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
@@ -1593,159 +1596,161 @@
       </c>
       <c r="M3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="48" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="48"/>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A5" s="44" t="s">
+      <c r="A5" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="6">
         <v>2713</v>
       </c>
       <c r="C5" s="6">
         <v>13446</v>
       </c>
       <c r="D5" s="6">
         <v>20508</v>
       </c>
       <c r="E5" s="6">
         <v>17003</v>
       </c>
       <c r="F5" s="6">
         <v>25073</v>
       </c>
       <c r="G5" s="6">
         <v>102310</v>
       </c>
       <c r="H5" s="6">
         <v>17453.5</v>
       </c>
       <c r="I5" s="6">
         <v>46621</v>
       </c>
       <c r="J5" s="6">
         <v>75037.7</v>
       </c>
       <c r="K5" s="6">
         <v>23145</v>
       </c>
       <c r="L5" s="6">
         <v>35860.400000000001</v>
       </c>
       <c r="M5" s="6">
         <v>156981.20000000001</v>
       </c>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="6">
         <v>2637.1</v>
       </c>
       <c r="C6" s="6">
         <v>16608</v>
       </c>
       <c r="D6" s="6">
         <v>39323.300000000003</v>
       </c>
       <c r="E6" s="6">
         <v>24295</v>
       </c>
       <c r="F6" s="6">
         <v>34570.5</v>
       </c>
       <c r="G6" s="6">
         <v>112892.5</v>
       </c>
       <c r="H6" s="6">
         <v>40407.300000000003</v>
       </c>
       <c r="I6" s="6">
         <v>40816.6</v>
       </c>
       <c r="J6" s="6">
         <v>100427</v>
       </c>
       <c r="K6" s="11">
         <v>38641.9</v>
       </c>
       <c r="L6" s="6">
         <v>42542.9</v>
       </c>
       <c r="M6" s="6">
         <v>152094.39999999999</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="40" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="6">
         <v>3840</v>
       </c>
       <c r="C7" s="6">
         <v>23186.6</v>
       </c>
       <c r="D7" s="6">
         <v>45080</v>
       </c>
       <c r="E7" s="6">
         <v>23730</v>
       </c>
       <c r="F7" s="6">
         <v>38371.4</v>
       </c>
       <c r="G7" s="6">
         <v>172530.7</v>
       </c>
       <c r="H7" s="6">
         <v>55118</v>
       </c>
-      <c r="I7" s="6"/>
+      <c r="I7" s="6">
+        <v>41980</v>
+      </c>
       <c r="J7" s="6"/>
       <c r="K7" s="11"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="2"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
@@ -1789,51 +1794,51 @@
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="49" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
@@ -1908,293 +1913,297 @@
       </c>
       <c r="M3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="51"/>
       <c r="C4" s="51"/>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A5" s="44" t="s">
+      <c r="A5" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="7">
         <v>2.1</v>
       </c>
       <c r="C5" s="7">
         <v>497.1</v>
       </c>
       <c r="D5" s="7">
         <v>152.4</v>
       </c>
       <c r="E5" s="7">
         <v>82.8</v>
       </c>
       <c r="F5" s="7">
         <v>147.19999999999999</v>
       </c>
-      <c r="G5" s="41">
+      <c r="G5" s="37">
         <v>407.6</v>
       </c>
       <c r="H5" s="7">
         <v>17</v>
       </c>
-      <c r="I5" s="41">
+      <c r="I5" s="37">
         <v>266.8</v>
       </c>
       <c r="J5" s="7">
         <v>161</v>
       </c>
       <c r="K5" s="7">
         <v>30.8</v>
       </c>
       <c r="L5" s="7">
         <v>153.9</v>
       </c>
       <c r="M5" s="7">
         <v>437.8</v>
       </c>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="7">
         <v>1.7</v>
       </c>
       <c r="C6" s="7">
         <v>631</v>
       </c>
       <c r="D6" s="7">
         <v>235.6</v>
       </c>
       <c r="E6" s="7">
         <v>61.4</v>
       </c>
       <c r="F6" s="7">
         <v>142.9</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="37">
         <v>325.3</v>
       </c>
       <c r="H6" s="7">
         <v>35.799999999999997</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="37">
         <v>101</v>
       </c>
       <c r="J6" s="7">
         <v>245.8</v>
       </c>
       <c r="K6" s="12">
         <v>38.299999999999997</v>
       </c>
       <c r="L6" s="7">
         <v>110</v>
       </c>
       <c r="M6" s="7">
         <v>357.9</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="40" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="7">
         <v>2.4</v>
       </c>
       <c r="C7" s="7">
         <v>133.9</v>
       </c>
       <c r="D7" s="36">
         <v>194</v>
       </c>
       <c r="E7" s="7">
         <v>52</v>
       </c>
       <c r="F7" s="7">
         <v>157</v>
       </c>
-      <c r="G7" s="41">
+      <c r="G7" s="37">
         <v>443.9</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="38">
         <v>32.1</v>
       </c>
-      <c r="I7" s="7"/>
+      <c r="I7" s="7">
+        <v>74.900000000000006</v>
+      </c>
       <c r="J7" s="7"/>
       <c r="K7" s="12"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="51"/>
       <c r="C8" s="51"/>
       <c r="D8" s="51"/>
       <c r="E8" s="51"/>
       <c r="F8" s="51"/>
       <c r="G8" s="51"/>
       <c r="H8" s="51"/>
       <c r="I8" s="51"/>
       <c r="J8" s="51"/>
       <c r="K8" s="51"/>
       <c r="L8" s="51"/>
       <c r="M8" s="51"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="7">
         <v>87</v>
       </c>
       <c r="C9" s="7">
         <v>104.3</v>
       </c>
       <c r="D9" s="7">
         <v>116</v>
       </c>
       <c r="E9" s="7">
         <v>103.3</v>
       </c>
       <c r="F9" s="7">
         <v>125.9</v>
       </c>
       <c r="G9" s="7">
         <v>137.5</v>
       </c>
       <c r="H9" s="7">
         <v>84.2</v>
       </c>
       <c r="I9" s="7">
         <v>196.6</v>
       </c>
       <c r="J9" s="7">
         <v>149.30000000000001</v>
       </c>
       <c r="K9" s="7">
         <v>116.3</v>
       </c>
       <c r="L9" s="7">
         <v>127.6</v>
       </c>
       <c r="M9" s="7">
         <v>118.6</v>
       </c>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="7">
         <v>96</v>
       </c>
       <c r="C10" s="7">
         <v>121.8</v>
       </c>
       <c r="D10" s="7">
         <v>188.4</v>
       </c>
       <c r="E10" s="7">
         <v>139.69999999999999</v>
       </c>
       <c r="F10" s="12">
         <v>135.6</v>
       </c>
       <c r="G10" s="7">
         <v>108.2</v>
       </c>
       <c r="H10" s="7">
         <v>241.1</v>
       </c>
       <c r="I10" s="7">
         <v>92.6</v>
       </c>
       <c r="J10" s="7">
         <v>120.9</v>
       </c>
       <c r="K10" s="7">
         <v>173.8</v>
       </c>
       <c r="L10" s="12">
         <v>120.2</v>
       </c>
       <c r="M10" s="7">
         <v>93.1</v>
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="40" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="7">
         <v>136.69999999999999</v>
       </c>
       <c r="C11" s="7">
         <v>617.4</v>
       </c>
       <c r="D11" s="36">
         <v>110.2</v>
       </c>
       <c r="E11" s="7">
         <v>93.3</v>
       </c>
       <c r="F11" s="12">
         <v>102.6</v>
       </c>
       <c r="G11" s="7">
         <v>140.1</v>
       </c>
       <c r="H11" s="7">
         <v>126.6</v>
       </c>
-      <c r="I11" s="7"/>
+      <c r="I11" s="7">
+        <v>108.1</v>
+      </c>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="12"/>
       <c r="M11" s="7"/>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="4"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
@@ -2260,140 +2269,140 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101</vt:lpstr>