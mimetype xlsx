--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,106 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-75" windowWidth="14325" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген ажырасулар саны" sheetId="4" r:id="rId1"/>
     <sheet name="Жалпы ажырасу коэффициенті" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="23">
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>1000 адамға</t>
-  </si>
-[...21 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>Абай облысы тіркелген ажырасулар саны</t>
   </si>
   <si>
     <t>Абай облысы</t>
   </si>
   <si>
     <t>Семей қалалық әкімшілігі</t>
   </si>
@@ -118,116 +95,128 @@
   </si>
   <si>
     <t>Бесқарағай ауданы</t>
   </si>
   <si>
     <t>Бородулиха ауданы</t>
   </si>
   <si>
     <t>Жаңасемей ауданы</t>
   </si>
   <si>
     <t>Жарма ауданы</t>
   </si>
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>Абай облысы жалпы ажырасу коэффициенті</t>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -377,50 +366,77 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -650,408 +666,463 @@
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="31" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
     <cellStyle name="Обычный 3 2" xfId="28"/>
     <cellStyle name="Обычный 4" xfId="27"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>57149</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>142874</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="2552700" cy="716915"/>
+          <a:off x="19050" y="57149"/>
+          <a:ext cx="2495550" cy="847725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>66674</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>351367</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:colOff>581024</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2647950" cy="716915"/>
+          <a:off x="66674" y="38100"/>
+          <a:ext cx="2809875" cy="933450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1310,3785 +1381,3984 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q46"/>
+  <dimension ref="A1:R47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A164" sqref="A164"/>
-      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="5" customWidth="1"/>
     <col min="11" max="15" width="9.42578125" style="2" customWidth="1"/>
-    <col min="16" max="16" width="9.140625" style="25"/>
+    <col min="16" max="16" width="9.140625" style="20"/>
     <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="36" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="67" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+    </row>
+    <row r="6" spans="1:18" s="73" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J6" s="74"/>
+      <c r="P6" s="75"/>
+      <c r="R6" s="75" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="10">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="10">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="10">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="10">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="10">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="10">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="12">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="11">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="10">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="10">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="3">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="3">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="13">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="3">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="69"/>
+      <c r="C8" s="69"/>
+      <c r="D8" s="69"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="69"/>
+      <c r="P8" s="69"/>
+      <c r="Q8" s="69"/>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="36"/>
-[...35 lines deleted...]
-      <c r="B6" s="31" t="s">
+      <c r="B9" s="58">
+        <v>1555</v>
+      </c>
+      <c r="C9" s="58">
+        <v>1655</v>
+      </c>
+      <c r="D9" s="58">
+        <v>1673</v>
+      </c>
+      <c r="E9" s="58">
+        <v>1838</v>
+      </c>
+      <c r="F9" s="58">
+        <v>2031</v>
+      </c>
+      <c r="G9" s="58">
+        <v>1947</v>
+      </c>
+      <c r="H9" s="58">
+        <v>2081</v>
+      </c>
+      <c r="I9" s="58">
+        <v>2042</v>
+      </c>
+      <c r="J9" s="59">
+        <v>2056</v>
+      </c>
+      <c r="K9" s="60">
+        <v>1847</v>
+      </c>
+      <c r="L9" s="59">
+        <v>1872</v>
+      </c>
+      <c r="M9" s="60">
+        <v>1621</v>
+      </c>
+      <c r="N9" s="61">
+        <v>1650</v>
+      </c>
+      <c r="O9" s="61">
+        <v>1432</v>
+      </c>
+      <c r="P9" s="62">
+        <v>1514</v>
+      </c>
+      <c r="Q9" s="63">
+        <v>1598</v>
+      </c>
+      <c r="R9" s="52">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="30">
+        <v>998</v>
+      </c>
+      <c r="C10" s="30">
+        <v>1057</v>
+      </c>
+      <c r="D10" s="30">
+        <v>1029</v>
+      </c>
+      <c r="E10" s="30">
+        <v>1196</v>
+      </c>
+      <c r="F10" s="30">
+        <v>1272</v>
+      </c>
+      <c r="G10" s="30">
+        <v>1262</v>
+      </c>
+      <c r="H10" s="30">
+        <v>1426</v>
+      </c>
+      <c r="I10" s="30">
+        <v>1389</v>
+      </c>
+      <c r="J10" s="30">
+        <v>1402</v>
+      </c>
+      <c r="K10" s="30">
+        <v>1223</v>
+      </c>
+      <c r="L10" s="30">
+        <v>1144</v>
+      </c>
+      <c r="M10" s="30">
+        <v>978</v>
+      </c>
+      <c r="N10" s="30">
+        <v>990</v>
+      </c>
+      <c r="O10" s="30">
+        <v>960</v>
+      </c>
+      <c r="P10" s="30">
+        <v>996</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>1104</v>
+      </c>
+      <c r="R10" s="52">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="30">
+        <v>32</v>
+      </c>
+      <c r="C11" s="30">
+        <v>41</v>
+      </c>
+      <c r="D11" s="30">
+        <v>51</v>
+      </c>
+      <c r="E11" s="30">
+        <v>39</v>
+      </c>
+      <c r="F11" s="30">
+        <v>53</v>
+      </c>
+      <c r="G11" s="30">
+        <v>52</v>
+      </c>
+      <c r="H11" s="30">
+        <v>39</v>
+      </c>
+      <c r="I11" s="30">
+        <v>45</v>
+      </c>
+      <c r="J11" s="30">
+        <v>46</v>
+      </c>
+      <c r="K11" s="30">
+        <v>40</v>
+      </c>
+      <c r="L11" s="30">
+        <v>36</v>
+      </c>
+      <c r="M11" s="30">
+        <v>47</v>
+      </c>
+      <c r="N11" s="30">
+        <v>46</v>
+      </c>
+      <c r="O11" s="30">
+        <v>30</v>
+      </c>
+      <c r="P11" s="30">
+        <v>36</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>32</v>
+      </c>
+      <c r="R11" s="52">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="30">
+        <v>17</v>
+      </c>
+      <c r="C12" s="30">
+        <v>11</v>
+      </c>
+      <c r="D12" s="30">
+        <v>21</v>
+      </c>
+      <c r="E12" s="30">
+        <v>14</v>
+      </c>
+      <c r="F12" s="30">
+        <v>16</v>
+      </c>
+      <c r="G12" s="30">
+        <v>23</v>
+      </c>
+      <c r="H12" s="30">
+        <v>22</v>
+      </c>
+      <c r="I12" s="30">
+        <v>19</v>
+      </c>
+      <c r="J12" s="30">
+        <v>17</v>
+      </c>
+      <c r="K12" s="30">
+        <v>16</v>
+      </c>
+      <c r="L12" s="30">
+        <v>22</v>
+      </c>
+      <c r="M12" s="30">
+        <v>20</v>
+      </c>
+      <c r="N12" s="30">
+        <v>17</v>
+      </c>
+      <c r="O12" s="30">
+        <v>11</v>
+      </c>
+      <c r="P12" s="30">
+        <v>11</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>16</v>
+      </c>
+      <c r="R12" s="52">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="30">
+        <v>29</v>
+      </c>
+      <c r="C13" s="30">
+        <v>26</v>
+      </c>
+      <c r="D13" s="30">
+        <v>26</v>
+      </c>
+      <c r="E13" s="30">
+        <v>24</v>
+      </c>
+      <c r="F13" s="30">
+        <v>45</v>
+      </c>
+      <c r="G13" s="30">
+        <v>44</v>
+      </c>
+      <c r="H13" s="30">
+        <v>26</v>
+      </c>
+      <c r="I13" s="30">
+        <v>32</v>
+      </c>
+      <c r="J13" s="30">
+        <v>23</v>
+      </c>
+      <c r="K13" s="30">
+        <v>30</v>
+      </c>
+      <c r="L13" s="30">
+        <v>46</v>
+      </c>
+      <c r="M13" s="30">
+        <v>34</v>
+      </c>
+      <c r="N13" s="30">
+        <v>44</v>
+      </c>
+      <c r="O13" s="30">
+        <v>27</v>
+      </c>
+      <c r="P13" s="30">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="31">
         <v>7</v>
       </c>
-      <c r="C6" s="10">
-[...67 lines deleted...]
-      <c r="A8" s="43" t="s">
+      <c r="R13" s="52">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="30">
+        <v>120</v>
+      </c>
+      <c r="C14" s="30">
+        <v>111</v>
+      </c>
+      <c r="D14" s="30">
+        <v>142</v>
+      </c>
+      <c r="E14" s="30">
+        <v>153</v>
+      </c>
+      <c r="F14" s="30">
+        <v>179</v>
+      </c>
+      <c r="G14" s="30">
+        <v>135</v>
+      </c>
+      <c r="H14" s="30">
+        <v>157</v>
+      </c>
+      <c r="I14" s="30">
+        <v>161</v>
+      </c>
+      <c r="J14" s="30">
+        <v>164</v>
+      </c>
+      <c r="K14" s="30">
+        <v>151</v>
+      </c>
+      <c r="L14" s="30">
+        <v>178</v>
+      </c>
+      <c r="M14" s="30">
+        <v>147</v>
+      </c>
+      <c r="N14" s="30">
+        <v>167</v>
+      </c>
+      <c r="O14" s="30">
+        <v>137</v>
+      </c>
+      <c r="P14" s="30">
+        <v>128</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>122</v>
+      </c>
+      <c r="R14" s="52">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="30">
+        <v>46</v>
+      </c>
+      <c r="C15" s="30">
+        <v>41</v>
+      </c>
+      <c r="D15" s="30">
+        <v>38</v>
+      </c>
+      <c r="E15" s="30">
+        <v>42</v>
+      </c>
+      <c r="F15" s="30">
+        <v>52</v>
+      </c>
+      <c r="G15" s="30">
+        <v>52</v>
+      </c>
+      <c r="H15" s="30">
+        <v>40</v>
+      </c>
+      <c r="I15" s="30">
+        <v>38</v>
+      </c>
+      <c r="J15" s="30">
+        <v>48</v>
+      </c>
+      <c r="K15" s="30">
+        <v>49</v>
+      </c>
+      <c r="L15" s="30">
+        <v>54</v>
+      </c>
+      <c r="M15" s="30">
+        <v>43</v>
+      </c>
+      <c r="N15" s="30">
+        <v>49</v>
+      </c>
+      <c r="O15" s="30">
+        <v>35</v>
+      </c>
+      <c r="P15" s="30">
+        <v>32</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>38</v>
+      </c>
+      <c r="R15" s="52">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="30">
+        <v>113</v>
+      </c>
+      <c r="C16" s="30">
+        <v>111</v>
+      </c>
+      <c r="D16" s="30">
+        <v>120</v>
+      </c>
+      <c r="E16" s="30">
+        <v>129</v>
+      </c>
+      <c r="F16" s="30">
+        <v>119</v>
+      </c>
+      <c r="G16" s="30">
+        <v>105</v>
+      </c>
+      <c r="H16" s="30">
+        <v>124</v>
+      </c>
+      <c r="I16" s="30">
+        <v>114</v>
+      </c>
+      <c r="J16" s="30">
+        <v>121</v>
+      </c>
+      <c r="K16" s="30">
+        <v>93</v>
+      </c>
+      <c r="L16" s="30">
+        <v>121</v>
+      </c>
+      <c r="M16" s="30">
+        <v>105</v>
+      </c>
+      <c r="N16" s="30">
+        <v>106</v>
+      </c>
+      <c r="O16" s="30">
+        <v>66</v>
+      </c>
+      <c r="P16" s="30">
+        <v>86</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>60</v>
+      </c>
+      <c r="R16" s="52">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="O17" s="30">
+        <v>26</v>
+      </c>
+      <c r="P17" s="30">
+        <v>26</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>41</v>
+      </c>
+      <c r="R17" s="52">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="30">
+        <v>70</v>
+      </c>
+      <c r="C18" s="30">
+        <v>85</v>
+      </c>
+      <c r="D18" s="30">
+        <v>86</v>
+      </c>
+      <c r="E18" s="30">
+        <v>77</v>
+      </c>
+      <c r="F18" s="30">
+        <v>112</v>
+      </c>
+      <c r="G18" s="30">
+        <v>87</v>
+      </c>
+      <c r="H18" s="30">
+        <v>91</v>
+      </c>
+      <c r="I18" s="30">
+        <v>84</v>
+      </c>
+      <c r="J18" s="30">
+        <v>77</v>
+      </c>
+      <c r="K18" s="30">
+        <v>78</v>
+      </c>
+      <c r="L18" s="30">
+        <v>87</v>
+      </c>
+      <c r="M18" s="30">
+        <v>70</v>
+      </c>
+      <c r="N18" s="30">
+        <v>95</v>
+      </c>
+      <c r="O18" s="30">
+        <v>48</v>
+      </c>
+      <c r="P18" s="30">
+        <v>60</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>64</v>
+      </c>
+      <c r="R18" s="52">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="30">
+        <v>34</v>
+      </c>
+      <c r="C19" s="30">
+        <v>39</v>
+      </c>
+      <c r="D19" s="30">
+        <v>39</v>
+      </c>
+      <c r="E19" s="30">
+        <v>40</v>
+      </c>
+      <c r="F19" s="30">
+        <v>44</v>
+      </c>
+      <c r="G19" s="30">
+        <v>54</v>
+      </c>
+      <c r="H19" s="30">
+        <v>30</v>
+      </c>
+      <c r="I19" s="30">
+        <v>33</v>
+      </c>
+      <c r="J19" s="30">
+        <v>36</v>
+      </c>
+      <c r="K19" s="30">
+        <v>32</v>
+      </c>
+      <c r="L19" s="30">
+        <v>34</v>
+      </c>
+      <c r="M19" s="30">
+        <v>42</v>
+      </c>
+      <c r="N19" s="30">
+        <v>18</v>
+      </c>
+      <c r="O19" s="30">
+        <v>17</v>
+      </c>
+      <c r="P19" s="30">
+        <v>21</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>20</v>
+      </c>
+      <c r="R19" s="52">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="M20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="N20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="O20" s="30">
+        <v>23</v>
+      </c>
+      <c r="P20" s="30">
+        <v>39</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>20</v>
+      </c>
+      <c r="R20" s="52">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="30">
+        <v>96</v>
+      </c>
+      <c r="C21" s="30">
+        <v>133</v>
+      </c>
+      <c r="D21" s="30">
+        <v>121</v>
+      </c>
+      <c r="E21" s="30">
+        <v>124</v>
+      </c>
+      <c r="F21" s="30">
+        <v>139</v>
+      </c>
+      <c r="G21" s="30">
+        <v>133</v>
+      </c>
+      <c r="H21" s="30">
+        <v>126</v>
+      </c>
+      <c r="I21" s="30">
+        <v>127</v>
+      </c>
+      <c r="J21" s="30">
+        <v>122</v>
+      </c>
+      <c r="K21" s="30">
+        <v>135</v>
+      </c>
+      <c r="L21" s="30">
+        <v>150</v>
+      </c>
+      <c r="M21" s="30">
+        <v>135</v>
+      </c>
+      <c r="N21" s="30">
+        <v>118</v>
+      </c>
+      <c r="O21" s="30">
+        <v>52</v>
+      </c>
+      <c r="P21" s="30">
+        <v>62</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>74</v>
+      </c>
+      <c r="R21" s="52">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+    </row>
+    <row r="23" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="58">
+        <v>1110</v>
+      </c>
+      <c r="C23" s="58">
+        <v>1169</v>
+      </c>
+      <c r="D23" s="58">
+        <v>1188</v>
+      </c>
+      <c r="E23" s="58">
+        <v>1335</v>
+      </c>
+      <c r="F23" s="58">
+        <v>1463</v>
+      </c>
+      <c r="G23" s="58">
+        <v>1410</v>
+      </c>
+      <c r="H23" s="58">
+        <v>1562</v>
+      </c>
+      <c r="I23" s="58">
+        <v>1525</v>
+      </c>
+      <c r="J23" s="59">
+        <v>1560</v>
+      </c>
+      <c r="K23" s="60">
+        <v>1370</v>
+      </c>
+      <c r="L23" s="59">
+        <v>1309</v>
+      </c>
+      <c r="M23" s="60">
+        <v>1119</v>
+      </c>
+      <c r="N23" s="61">
+        <v>1153</v>
+      </c>
+      <c r="O23" s="61">
+        <v>1116</v>
+      </c>
+      <c r="P23" s="62">
+        <v>1148</v>
+      </c>
+      <c r="Q23" s="63">
+        <v>1242</v>
+      </c>
+      <c r="R23" s="52">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="17">
-[...49 lines deleted...]
-      <c r="A9" s="44" t="s">
+      <c r="B24" s="30">
+        <v>974</v>
+      </c>
+      <c r="C24" s="30">
+        <v>1038</v>
+      </c>
+      <c r="D24" s="30">
+        <v>1007</v>
+      </c>
+      <c r="E24" s="30">
+        <v>1165</v>
+      </c>
+      <c r="F24" s="30">
+        <v>1241</v>
+      </c>
+      <c r="G24" s="30">
+        <v>1237</v>
+      </c>
+      <c r="H24" s="30">
+        <v>1385</v>
+      </c>
+      <c r="I24" s="30">
+        <v>1332</v>
+      </c>
+      <c r="J24" s="30">
+        <v>1370</v>
+      </c>
+      <c r="K24" s="30">
+        <v>1191</v>
+      </c>
+      <c r="L24" s="30">
+        <v>1117</v>
+      </c>
+      <c r="M24" s="30">
+        <v>942</v>
+      </c>
+      <c r="N24" s="30">
+        <v>958</v>
+      </c>
+      <c r="O24" s="30">
+        <v>960</v>
+      </c>
+      <c r="P24" s="30">
+        <v>996</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>1104</v>
+      </c>
+      <c r="R24" s="52">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="46">
-[...49 lines deleted...]
-      <c r="A10" s="44" t="s">
+      <c r="B25" s="30">
+        <v>32</v>
+      </c>
+      <c r="C25" s="30">
+        <v>41</v>
+      </c>
+      <c r="D25" s="30">
+        <v>51</v>
+      </c>
+      <c r="E25" s="30">
+        <v>39</v>
+      </c>
+      <c r="F25" s="30">
+        <v>53</v>
+      </c>
+      <c r="G25" s="30">
+        <v>52</v>
+      </c>
+      <c r="H25" s="30">
+        <v>39</v>
+      </c>
+      <c r="I25" s="30">
+        <v>45</v>
+      </c>
+      <c r="J25" s="30">
+        <v>46</v>
+      </c>
+      <c r="K25" s="30">
+        <v>40</v>
+      </c>
+      <c r="L25" s="30">
+        <v>36</v>
+      </c>
+      <c r="M25" s="30">
+        <v>47</v>
+      </c>
+      <c r="N25" s="30">
+        <v>46</v>
+      </c>
+      <c r="O25" s="30">
+        <v>30</v>
+      </c>
+      <c r="P25" s="30">
+        <v>36</v>
+      </c>
+      <c r="Q25" s="31">
+        <v>32</v>
+      </c>
+      <c r="R25" s="52">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="30">
+        <v>93</v>
+      </c>
+      <c r="C26" s="30">
+        <v>78</v>
+      </c>
+      <c r="D26" s="30">
+        <v>104</v>
+      </c>
+      <c r="E26" s="30">
+        <v>116</v>
+      </c>
+      <c r="F26" s="30">
+        <v>141</v>
+      </c>
+      <c r="G26" s="30">
+        <v>109</v>
+      </c>
+      <c r="H26" s="30">
+        <v>126</v>
+      </c>
+      <c r="I26" s="30">
+        <v>129</v>
+      </c>
+      <c r="J26" s="30">
+        <v>128</v>
+      </c>
+      <c r="K26" s="30">
+        <v>122</v>
+      </c>
+      <c r="L26" s="30">
+        <v>139</v>
+      </c>
+      <c r="M26" s="30">
+        <v>114</v>
+      </c>
+      <c r="N26" s="30">
+        <v>126</v>
+      </c>
+      <c r="O26" s="30">
+        <v>110</v>
+      </c>
+      <c r="P26" s="30">
+        <v>93</v>
+      </c>
+      <c r="Q26" s="31">
+        <v>86</v>
+      </c>
+      <c r="R26" s="52">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="L27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="M27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="N27" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="O27" s="30">
+        <v>6</v>
+      </c>
+      <c r="P27" s="30">
         <v>11</v>
       </c>
-      <c r="B10" s="46">
+      <c r="Q27" s="31">
+        <v>12</v>
+      </c>
+      <c r="R27" s="52">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="30">
+        <v>11</v>
+      </c>
+      <c r="C28" s="30">
+        <v>12</v>
+      </c>
+      <c r="D28" s="30">
+        <v>26</v>
+      </c>
+      <c r="E28" s="30">
+        <v>15</v>
+      </c>
+      <c r="F28" s="30">
+        <v>28</v>
+      </c>
+      <c r="G28" s="30">
+        <v>12</v>
+      </c>
+      <c r="H28" s="30">
+        <v>12</v>
+      </c>
+      <c r="I28" s="30">
+        <v>19</v>
+      </c>
+      <c r="J28" s="30">
+        <v>16</v>
+      </c>
+      <c r="K28" s="30">
+        <v>17</v>
+      </c>
+      <c r="L28" s="30">
+        <v>17</v>
+      </c>
+      <c r="M28" s="30">
+        <v>16</v>
+      </c>
+      <c r="N28" s="30">
+        <v>23</v>
+      </c>
+      <c r="O28" s="30">
+        <v>10</v>
+      </c>
+      <c r="P28" s="30">
+        <v>12</v>
+      </c>
+      <c r="Q28" s="31">
+        <v>8</v>
+      </c>
+      <c r="R28" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="68"/>
+      <c r="C29" s="68"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="68"/>
+      <c r="F29" s="68"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="68"/>
+      <c r="I29" s="68"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68"/>
+      <c r="N29" s="68"/>
+      <c r="O29" s="68"/>
+      <c r="P29" s="68"/>
+      <c r="Q29" s="68"/>
+    </row>
+    <row r="30" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="58">
+        <v>445</v>
+      </c>
+      <c r="C30" s="58">
+        <v>486</v>
+      </c>
+      <c r="D30" s="58">
+        <v>485</v>
+      </c>
+      <c r="E30" s="58">
+        <v>503</v>
+      </c>
+      <c r="F30" s="58">
+        <v>568</v>
+      </c>
+      <c r="G30" s="58">
+        <v>537</v>
+      </c>
+      <c r="H30" s="58">
+        <v>519</v>
+      </c>
+      <c r="I30" s="58">
+        <v>517</v>
+      </c>
+      <c r="J30" s="59">
+        <v>496</v>
+      </c>
+      <c r="K30" s="60">
+        <v>477</v>
+      </c>
+      <c r="L30" s="59">
+        <v>563</v>
+      </c>
+      <c r="M30" s="60">
+        <v>502</v>
+      </c>
+      <c r="N30" s="61">
+        <v>497</v>
+      </c>
+      <c r="O30" s="61">
+        <v>316</v>
+      </c>
+      <c r="P30" s="62">
+        <v>366</v>
+      </c>
+      <c r="Q30" s="63">
+        <v>356</v>
+      </c>
+      <c r="R30" s="53">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="32">
+        <v>24</v>
+      </c>
+      <c r="C31" s="32">
+        <v>19</v>
+      </c>
+      <c r="D31" s="32">
+        <v>22</v>
+      </c>
+      <c r="E31" s="32">
+        <v>31</v>
+      </c>
+      <c r="F31" s="32">
+        <v>31</v>
+      </c>
+      <c r="G31" s="32">
+        <v>25</v>
+      </c>
+      <c r="H31" s="32">
+        <v>41</v>
+      </c>
+      <c r="I31" s="32">
+        <v>57</v>
+      </c>
+      <c r="J31" s="32">
         <v>32</v>
       </c>
-      <c r="C10" s="46">
+      <c r="K31" s="32">
+        <v>32</v>
+      </c>
+      <c r="L31" s="32">
+        <v>27</v>
+      </c>
+      <c r="M31" s="32">
+        <v>36</v>
+      </c>
+      <c r="N31" s="32">
+        <v>32</v>
+      </c>
+      <c r="O31" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="P31" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q31" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="R31" s="33" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="32">
+        <v>17</v>
+      </c>
+      <c r="C32" s="32">
+        <v>11</v>
+      </c>
+      <c r="D32" s="32">
+        <v>21</v>
+      </c>
+      <c r="E32" s="32">
+        <v>14</v>
+      </c>
+      <c r="F32" s="32">
+        <v>16</v>
+      </c>
+      <c r="G32" s="32">
+        <v>23</v>
+      </c>
+      <c r="H32" s="32">
+        <v>22</v>
+      </c>
+      <c r="I32" s="32">
+        <v>19</v>
+      </c>
+      <c r="J32" s="32">
+        <v>17</v>
+      </c>
+      <c r="K32" s="32">
+        <v>16</v>
+      </c>
+      <c r="L32" s="32">
+        <v>22</v>
+      </c>
+      <c r="M32" s="32">
+        <v>20</v>
+      </c>
+      <c r="N32" s="32">
+        <v>17</v>
+      </c>
+      <c r="O32" s="32">
+        <v>11</v>
+      </c>
+      <c r="P32" s="32">
+        <v>11</v>
+      </c>
+      <c r="Q32" s="35">
+        <v>16</v>
+      </c>
+      <c r="R32" s="53">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="32">
+        <v>29</v>
+      </c>
+      <c r="C33" s="32">
+        <v>26</v>
+      </c>
+      <c r="D33" s="32">
+        <v>26</v>
+      </c>
+      <c r="E33" s="32">
+        <v>24</v>
+      </c>
+      <c r="F33" s="32">
+        <v>45</v>
+      </c>
+      <c r="G33" s="32">
+        <v>44</v>
+      </c>
+      <c r="H33" s="32">
+        <v>26</v>
+      </c>
+      <c r="I33" s="32">
+        <v>32</v>
+      </c>
+      <c r="J33" s="32">
+        <v>23</v>
+      </c>
+      <c r="K33" s="32">
+        <v>30</v>
+      </c>
+      <c r="L33" s="32">
+        <v>46</v>
+      </c>
+      <c r="M33" s="32">
+        <v>34</v>
+      </c>
+      <c r="N33" s="32">
+        <v>44</v>
+      </c>
+      <c r="O33" s="32">
+        <v>27</v>
+      </c>
+      <c r="P33" s="32">
+        <v>17</v>
+      </c>
+      <c r="Q33" s="35">
+        <v>7</v>
+      </c>
+      <c r="R33" s="53">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="32">
+        <v>27</v>
+      </c>
+      <c r="C34" s="32">
+        <v>33</v>
+      </c>
+      <c r="D34" s="32">
+        <v>38</v>
+      </c>
+      <c r="E34" s="32">
+        <v>37</v>
+      </c>
+      <c r="F34" s="32">
+        <v>38</v>
+      </c>
+      <c r="G34" s="32">
+        <v>26</v>
+      </c>
+      <c r="H34" s="32">
+        <v>31</v>
+      </c>
+      <c r="I34" s="32">
+        <v>32</v>
+      </c>
+      <c r="J34" s="32">
+        <v>36</v>
+      </c>
+      <c r="K34" s="32">
+        <v>29</v>
+      </c>
+      <c r="L34" s="32">
+        <v>39</v>
+      </c>
+      <c r="M34" s="32">
+        <v>33</v>
+      </c>
+      <c r="N34" s="32">
         <v>41</v>
       </c>
-      <c r="D10" s="46">
-[...2 lines deleted...]
-      <c r="E10" s="46">
+      <c r="O34" s="32">
+        <v>27</v>
+      </c>
+      <c r="P34" s="32">
+        <v>35</v>
+      </c>
+      <c r="Q34" s="35">
+        <v>36</v>
+      </c>
+      <c r="R34" s="53">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="32">
+        <v>46</v>
+      </c>
+      <c r="C35" s="32">
+        <v>41</v>
+      </c>
+      <c r="D35" s="32">
+        <v>38</v>
+      </c>
+      <c r="E35" s="32">
+        <v>42</v>
+      </c>
+      <c r="F35" s="32">
+        <v>52</v>
+      </c>
+      <c r="G35" s="32">
+        <v>52</v>
+      </c>
+      <c r="H35" s="32">
+        <v>40</v>
+      </c>
+      <c r="I35" s="32">
+        <v>38</v>
+      </c>
+      <c r="J35" s="32">
+        <v>48</v>
+      </c>
+      <c r="K35" s="32">
+        <v>49</v>
+      </c>
+      <c r="L35" s="32">
+        <v>54</v>
+      </c>
+      <c r="M35" s="32">
+        <v>43</v>
+      </c>
+      <c r="N35" s="32">
+        <v>49</v>
+      </c>
+      <c r="O35" s="32">
+        <v>35</v>
+      </c>
+      <c r="P35" s="32">
+        <v>32</v>
+      </c>
+      <c r="Q35" s="35">
+        <v>38</v>
+      </c>
+      <c r="R35" s="53">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="32">
+        <v>113</v>
+      </c>
+      <c r="C36" s="32">
+        <v>111</v>
+      </c>
+      <c r="D36" s="32">
+        <v>120</v>
+      </c>
+      <c r="E36" s="32">
+        <v>129</v>
+      </c>
+      <c r="F36" s="32">
+        <v>119</v>
+      </c>
+      <c r="G36" s="32">
+        <v>105</v>
+      </c>
+      <c r="H36" s="32">
+        <v>124</v>
+      </c>
+      <c r="I36" s="32">
+        <v>114</v>
+      </c>
+      <c r="J36" s="32">
+        <v>121</v>
+      </c>
+      <c r="K36" s="32">
+        <v>93</v>
+      </c>
+      <c r="L36" s="32">
+        <v>121</v>
+      </c>
+      <c r="M36" s="32">
+        <v>105</v>
+      </c>
+      <c r="N36" s="32">
+        <v>106</v>
+      </c>
+      <c r="O36" s="32">
+        <v>66</v>
+      </c>
+      <c r="P36" s="32">
+        <v>86</v>
+      </c>
+      <c r="Q36" s="35">
+        <v>60</v>
+      </c>
+      <c r="R36" s="53">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="E37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="F37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="G37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="H37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="I37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="J37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="K37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="L37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="M37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="N37" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="O37" s="32">
+        <v>20</v>
+      </c>
+      <c r="P37" s="32">
+        <v>15</v>
+      </c>
+      <c r="Q37" s="35">
+        <v>29</v>
+      </c>
+      <c r="R37" s="53">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="32">
+        <v>59</v>
+      </c>
+      <c r="C38" s="32">
+        <v>73</v>
+      </c>
+      <c r="D38" s="32">
+        <v>60</v>
+      </c>
+      <c r="E38" s="32">
+        <v>62</v>
+      </c>
+      <c r="F38" s="32">
+        <v>84</v>
+      </c>
+      <c r="G38" s="32">
+        <v>75</v>
+      </c>
+      <c r="H38" s="32">
+        <v>79</v>
+      </c>
+      <c r="I38" s="32">
+        <v>65</v>
+      </c>
+      <c r="J38" s="32">
+        <v>61</v>
+      </c>
+      <c r="K38" s="32">
+        <v>61</v>
+      </c>
+      <c r="L38" s="32">
+        <v>70</v>
+      </c>
+      <c r="M38" s="32">
+        <v>54</v>
+      </c>
+      <c r="N38" s="32">
+        <v>72</v>
+      </c>
+      <c r="O38" s="32">
+        <v>38</v>
+      </c>
+      <c r="P38" s="32">
+        <v>48</v>
+      </c>
+      <c r="Q38" s="35">
+        <v>56</v>
+      </c>
+      <c r="R38" s="53">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="32">
+        <v>34</v>
+      </c>
+      <c r="C39" s="32">
         <v>39</v>
       </c>
-      <c r="F10" s="46">
-[...2 lines deleted...]
-      <c r="G10" s="46">
+      <c r="D39" s="32">
+        <v>39</v>
+      </c>
+      <c r="E39" s="32">
+        <v>40</v>
+      </c>
+      <c r="F39" s="32">
+        <v>44</v>
+      </c>
+      <c r="G39" s="32">
+        <v>54</v>
+      </c>
+      <c r="H39" s="32">
+        <v>30</v>
+      </c>
+      <c r="I39" s="32">
+        <v>33</v>
+      </c>
+      <c r="J39" s="32">
+        <v>36</v>
+      </c>
+      <c r="K39" s="32">
+        <v>32</v>
+      </c>
+      <c r="L39" s="32">
+        <v>34</v>
+      </c>
+      <c r="M39" s="32">
+        <v>42</v>
+      </c>
+      <c r="N39" s="32">
+        <v>18</v>
+      </c>
+      <c r="O39" s="32">
+        <v>17</v>
+      </c>
+      <c r="P39" s="32">
+        <v>21</v>
+      </c>
+      <c r="Q39" s="35">
+        <v>20</v>
+      </c>
+      <c r="R39" s="53">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="C40" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="E40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="G40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="I40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="J40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="K40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="L40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="M40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="N40" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="O40" s="32">
+        <v>23</v>
+      </c>
+      <c r="P40" s="32">
+        <v>39</v>
+      </c>
+      <c r="Q40" s="35">
+        <v>20</v>
+      </c>
+      <c r="R40" s="53">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="34">
+        <v>96</v>
+      </c>
+      <c r="C41" s="34">
+        <v>133</v>
+      </c>
+      <c r="D41" s="34">
+        <v>121</v>
+      </c>
+      <c r="E41" s="34">
+        <v>124</v>
+      </c>
+      <c r="F41" s="34">
+        <v>139</v>
+      </c>
+      <c r="G41" s="34">
+        <v>133</v>
+      </c>
+      <c r="H41" s="34">
+        <v>126</v>
+      </c>
+      <c r="I41" s="34">
+        <v>127</v>
+      </c>
+      <c r="J41" s="34">
+        <v>122</v>
+      </c>
+      <c r="K41" s="34">
+        <v>135</v>
+      </c>
+      <c r="L41" s="34">
+        <v>150</v>
+      </c>
+      <c r="M41" s="34">
+        <v>135</v>
+      </c>
+      <c r="N41" s="34">
+        <v>118</v>
+      </c>
+      <c r="O41" s="34">
         <v>52</v>
       </c>
-      <c r="H10" s="46">
-[...52 lines deleted...]
-      <c r="H11" s="46">
+      <c r="P41" s="34">
+        <v>62</v>
+      </c>
+      <c r="Q41" s="36">
+        <v>74</v>
+      </c>
+      <c r="R41" s="54">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="I11" s="46">
-[...1560 lines deleted...]
-      <c r="L46" s="18"/>
+      <c r="B42" s="70"/>
+      <c r="C42" s="70"/>
+      <c r="D42" s="70"/>
+      <c r="E42" s="70"/>
+      <c r="F42" s="70"/>
+      <c r="G42" s="70"/>
+      <c r="H42" s="70"/>
+      <c r="I42" s="70"/>
+      <c r="J42" s="70"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="23"/>
+      <c r="N42" s="23"/>
+      <c r="O42" s="23"/>
+      <c r="P42" s="20"/>
+    </row>
+    <row r="43" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="26"/>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="B46" s="14"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="B47" s="14"/>
+      <c r="C47" s="14"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="A28:Q28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A41:J41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:J42"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q42"/>
+  <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.42578125" style="5" customWidth="1"/>
     <col min="2" max="12" width="9.28515625" style="5" customWidth="1"/>
     <col min="13" max="15" width="9.28515625" style="2" customWidth="1"/>
-    <col min="16" max="16" width="9.140625" style="27"/>
+    <col min="16" max="16" width="9.140625" style="21"/>
     <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="80" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="80"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
+      <c r="N3" s="80"/>
+      <c r="O3" s="80"/>
+      <c r="P3" s="80"/>
+      <c r="Q3" s="80"/>
+      <c r="R3" s="80"/>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5" s="15"/>
+    </row>
+    <row r="6" spans="1:18" s="65" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="79"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="79"/>
+      <c r="J6" s="79"/>
+      <c r="K6" s="79"/>
+      <c r="L6" s="79"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="77"/>
+      <c r="P6" s="78"/>
+      <c r="R6" s="78" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="17"/>
+      <c r="B7" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="11">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="11">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="11">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="11">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="11">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="18">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="11">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="11">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="18">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="19">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="22">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="72"/>
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="72"/>
+      <c r="N8" s="72"/>
+      <c r="O8" s="72"/>
+      <c r="P8" s="72"/>
+      <c r="Q8" s="72"/>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="38">
+        <v>2.38</v>
+      </c>
+      <c r="C9" s="38">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="D9" s="38">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="E9" s="38">
+        <v>2.81</v>
+      </c>
+      <c r="F9" s="38">
+        <v>3.1</v>
+      </c>
+      <c r="G9" s="38">
+        <v>2.97</v>
+      </c>
+      <c r="H9" s="38">
+        <v>3.17</v>
+      </c>
+      <c r="I9" s="38">
+        <v>3.12</v>
+      </c>
+      <c r="J9" s="39">
+        <v>3.16</v>
+      </c>
+      <c r="K9" s="38">
+        <v>2.85</v>
+      </c>
+      <c r="L9" s="39">
+        <v>2.91</v>
+      </c>
+      <c r="M9" s="38">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="N9" s="40">
+        <v>2.59</v>
+      </c>
+      <c r="O9" s="40">
+        <v>2.34</v>
+      </c>
+      <c r="P9" s="41">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>2.64</v>
+      </c>
+      <c r="R9" s="55">
+        <v>2.61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="43">
+        <v>3.06</v>
+      </c>
+      <c r="C10" s="43">
+        <v>3.22</v>
+      </c>
+      <c r="D10" s="43">
+        <v>3.11</v>
+      </c>
+      <c r="E10" s="43">
+        <v>3.58</v>
+      </c>
+      <c r="F10" s="43">
+        <v>3.78</v>
+      </c>
+      <c r="G10" s="43">
+        <v>3.72</v>
+      </c>
+      <c r="H10" s="43">
+        <v>4.17</v>
+      </c>
+      <c r="I10" s="43">
+        <v>4.03</v>
+      </c>
+      <c r="J10" s="43">
+        <v>4.05</v>
+      </c>
+      <c r="K10" s="43">
+        <v>3.51</v>
+      </c>
+      <c r="L10" s="43">
+        <v>3.27</v>
+      </c>
+      <c r="M10" s="43">
+        <v>2.79</v>
+      </c>
+      <c r="N10" s="43">
+        <v>2.82</v>
+      </c>
+      <c r="O10" s="43">
+        <v>3.13</v>
+      </c>
+      <c r="P10" s="43">
+        <v>3.22</v>
+      </c>
+      <c r="Q10" s="44">
+        <v>3.4299999999999984</v>
+      </c>
+      <c r="R10" s="55">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="43">
+        <v>3.11</v>
+      </c>
+      <c r="C11" s="43">
+        <v>3.81</v>
+      </c>
+      <c r="D11" s="43">
+        <v>4.55</v>
+      </c>
+      <c r="E11" s="43">
+        <v>3.41</v>
+      </c>
+      <c r="F11" s="43">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="G11" s="43">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="H11" s="43">
+        <v>3.19</v>
+      </c>
+      <c r="I11" s="43">
+        <v>3.64</v>
+      </c>
+      <c r="J11" s="43">
+        <v>3.7</v>
+      </c>
+      <c r="K11" s="43">
+        <v>3.22</v>
+      </c>
+      <c r="L11" s="43">
+        <v>2.9</v>
+      </c>
+      <c r="M11" s="43">
+        <v>3.79</v>
+      </c>
+      <c r="N11" s="43">
+        <v>3.71</v>
+      </c>
+      <c r="O11" s="43">
+        <v>2.87</v>
+      </c>
+      <c r="P11" s="43">
+        <v>3.46</v>
+      </c>
+      <c r="Q11" s="44">
+        <v>3.1399999999999988</v>
+      </c>
+      <c r="R11" s="55">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="43">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="C12" s="43">
+        <v>0.72</v>
+      </c>
+      <c r="D12" s="43">
+        <v>1.37</v>
+      </c>
+      <c r="E12" s="43">
+        <v>0.92</v>
+      </c>
+      <c r="F12" s="43">
+        <v>1.05</v>
+      </c>
+      <c r="G12" s="43">
+        <v>1.5</v>
+      </c>
+      <c r="H12" s="43">
+        <v>1.44</v>
+      </c>
+      <c r="I12" s="43">
+        <v>1.26</v>
+      </c>
+      <c r="J12" s="43">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="K12" s="43">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="L12" s="43">
+        <v>1.54</v>
+      </c>
+      <c r="M12" s="43">
+        <v>1.42</v>
+      </c>
+      <c r="N12" s="43">
+        <v>1.22</v>
+      </c>
+      <c r="O12" s="43">
+        <v>0.78</v>
+      </c>
+      <c r="P12" s="43">
+        <v>0.79</v>
+      </c>
+      <c r="Q12" s="44">
+        <v>1.1699999999999995</v>
+      </c>
+      <c r="R12" s="55">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="43">
+        <v>1.38</v>
+      </c>
+      <c r="C13" s="43">
+        <v>1.25</v>
+      </c>
+      <c r="D13" s="43">
+        <v>1.27</v>
+      </c>
+      <c r="E13" s="43">
+        <v>1.19</v>
+      </c>
+      <c r="F13" s="43">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="G13" s="43">
+        <v>2.23</v>
+      </c>
+      <c r="H13" s="43">
+        <v>1.34</v>
+      </c>
+      <c r="I13" s="43">
+        <v>1.71</v>
+      </c>
+      <c r="J13" s="43">
+        <v>1.27</v>
+      </c>
+      <c r="K13" s="43">
+        <v>1.71</v>
+      </c>
+      <c r="L13" s="43">
+        <v>2.66</v>
+      </c>
+      <c r="M13" s="43">
+        <v>1.98</v>
+      </c>
+      <c r="N13" s="43">
+        <v>2.59</v>
+      </c>
+      <c r="O13" s="43">
+        <v>1.36</v>
+      </c>
+      <c r="P13" s="43">
+        <v>0.87</v>
+      </c>
+      <c r="Q13" s="44">
+        <v>0.36999999999999983</v>
+      </c>
+      <c r="R13" s="55">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="43">
+        <v>1.61</v>
+      </c>
+      <c r="C14" s="43">
+        <v>1.49</v>
+      </c>
+      <c r="D14" s="43">
+        <v>1.92</v>
+      </c>
+      <c r="E14" s="43">
+        <v>2.08</v>
+      </c>
+      <c r="F14" s="43">
+        <v>2.44</v>
+      </c>
+      <c r="G14" s="43">
+        <v>1.83</v>
+      </c>
+      <c r="H14" s="43">
+        <v>2.12</v>
+      </c>
+      <c r="I14" s="43">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="J14" s="43">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="K14" s="43">
+        <v>2.08</v>
+      </c>
+      <c r="L14" s="43">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="M14" s="43">
+        <v>2.06</v>
+      </c>
+      <c r="N14" s="43">
+        <v>2.35</v>
+      </c>
+      <c r="O14" s="43">
+        <v>2.06</v>
+      </c>
+      <c r="P14" s="43">
+        <v>1.94</v>
+      </c>
+      <c r="Q14" s="44">
+        <v>1.8899999999999992</v>
+      </c>
+      <c r="R14" s="55">
+        <v>2.0299999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="43">
+        <v>2.08</v>
+      </c>
+      <c r="C15" s="43">
+        <v>1.88</v>
+      </c>
+      <c r="D15" s="43">
+        <v>1.77</v>
+      </c>
+      <c r="E15" s="43">
+        <v>1.98</v>
+      </c>
+      <c r="F15" s="43">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="G15" s="43">
+        <v>2.52</v>
+      </c>
+      <c r="H15" s="43">
+        <v>1.97</v>
+      </c>
+      <c r="I15" s="43">
+        <v>1.92</v>
+      </c>
+      <c r="J15" s="43">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="K15" s="43">
+        <v>2.6</v>
+      </c>
+      <c r="L15" s="43">
+        <v>2.93</v>
+      </c>
+      <c r="M15" s="43">
+        <v>2.38</v>
+      </c>
+      <c r="N15" s="43">
+        <v>2.76</v>
+      </c>
+      <c r="O15" s="43">
+        <v>1.94</v>
+      </c>
+      <c r="P15" s="43">
+        <v>1.8</v>
+      </c>
+      <c r="Q15" s="44">
+        <v>2.1899999999999991</v>
+      </c>
+      <c r="R15" s="55">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="43">
+        <v>2.83</v>
+      </c>
+      <c r="C16" s="43">
+        <v>2.82</v>
+      </c>
+      <c r="D16" s="43">
+        <v>3.1</v>
+      </c>
+      <c r="E16" s="43">
+        <v>3.38</v>
+      </c>
+      <c r="F16" s="43">
+        <v>3.17</v>
+      </c>
+      <c r="G16" s="43">
+        <v>2.82</v>
+      </c>
+      <c r="H16" s="43">
+        <v>3.35</v>
+      </c>
+      <c r="I16" s="43">
+        <v>3.11</v>
+      </c>
+      <c r="J16" s="43">
+        <v>3.32</v>
+      </c>
+      <c r="K16" s="43">
+        <v>2.58</v>
+      </c>
+      <c r="L16" s="43">
+        <v>3.4</v>
+      </c>
+      <c r="M16" s="43">
+        <v>2.99</v>
+      </c>
+      <c r="N16" s="43">
+        <v>3.06</v>
+      </c>
+      <c r="O16" s="43">
+        <v>1.97</v>
+      </c>
+      <c r="P16" s="43">
+        <v>2.61</v>
+      </c>
+      <c r="Q16" s="44">
+        <v>1.8499999999999992</v>
+      </c>
+      <c r="R16" s="55">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="C17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="G17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="H17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="I17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="J17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="K17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="L17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="M17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="N17" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="O17" s="43">
+        <v>1.25</v>
+      </c>
+      <c r="P17" s="43">
+        <v>1.27</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>4.1699999999999982</v>
+      </c>
+      <c r="R17" s="55">
+        <v>2.21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="43">
+        <v>1.57</v>
+      </c>
+      <c r="C18" s="43">
+        <v>1.91</v>
+      </c>
+      <c r="D18" s="43">
+        <v>1.95</v>
+      </c>
+      <c r="E18" s="43">
+        <v>1.78</v>
+      </c>
+      <c r="F18" s="43">
+        <v>2.64</v>
+      </c>
+      <c r="G18" s="43">
+        <v>2.08</v>
+      </c>
+      <c r="H18" s="43">
+        <v>2.21</v>
+      </c>
+      <c r="I18" s="43">
+        <v>2.09</v>
+      </c>
+      <c r="J18" s="43">
+        <v>1.98</v>
+      </c>
+      <c r="K18" s="43">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="L18" s="43">
+        <v>2.33</v>
+      </c>
+      <c r="M18" s="43">
+        <v>1.92</v>
+      </c>
+      <c r="N18" s="43">
+        <v>2.64</v>
+      </c>
+      <c r="O18" s="43">
+        <v>1.3</v>
+      </c>
+      <c r="P18" s="43">
+        <v>1.66</v>
+      </c>
+      <c r="Q18" s="44">
+        <v>1.8299999999999992</v>
+      </c>
+      <c r="R18" s="55">
+        <v>1.58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="43">
+        <v>1.87</v>
+      </c>
+      <c r="C19" s="43">
+        <v>2.19</v>
+      </c>
+      <c r="D19" s="43">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="E19" s="43">
+        <v>2.38</v>
+      </c>
+      <c r="F19" s="43">
+        <v>2.66</v>
+      </c>
+      <c r="G19" s="43">
+        <v>3.3</v>
+      </c>
+      <c r="H19" s="43">
+        <v>1.86</v>
+      </c>
+      <c r="I19" s="43">
+        <v>2.11</v>
+      </c>
+      <c r="J19" s="43">
+        <v>2.39</v>
+      </c>
+      <c r="K19" s="43">
+        <v>2.19</v>
+      </c>
+      <c r="L19" s="43">
+        <v>2.39</v>
+      </c>
+      <c r="M19" s="43">
+        <v>3.01</v>
+      </c>
+      <c r="N19" s="43">
+        <v>1.31</v>
+      </c>
+      <c r="O19" s="43">
+        <v>1.24</v>
+      </c>
+      <c r="P19" s="43">
+        <v>1.55</v>
+      </c>
+      <c r="Q19" s="44">
+        <v>1.5099999999999993</v>
+      </c>
+      <c r="R19" s="55">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="F20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="G20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="H20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="I20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="J20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="K20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="L20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="M20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="N20" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="O20" s="43">
+        <v>0.85</v>
+      </c>
+      <c r="P20" s="43">
+        <v>1.46</v>
+      </c>
+      <c r="Q20" s="44">
+        <v>1.5599999999999994</v>
+      </c>
+      <c r="R20" s="55">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="43">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="C21" s="43">
+        <v>1.62</v>
+      </c>
+      <c r="D21" s="43">
+        <v>1.48</v>
+      </c>
+      <c r="E21" s="43">
+        <v>1.53</v>
+      </c>
+      <c r="F21" s="43">
+        <v>1.73</v>
+      </c>
+      <c r="G21" s="43">
+        <v>1.67</v>
+      </c>
+      <c r="H21" s="43">
+        <v>1.6</v>
+      </c>
+      <c r="I21" s="43">
+        <v>1.64</v>
+      </c>
+      <c r="J21" s="43">
+        <v>1.61</v>
+      </c>
+      <c r="K21" s="43">
+        <v>1.83</v>
+      </c>
+      <c r="L21" s="43">
+        <v>2.06</v>
+      </c>
+      <c r="M21" s="43">
+        <v>1.88</v>
+      </c>
+      <c r="N21" s="43">
+        <v>1.66</v>
+      </c>
+      <c r="O21" s="43">
+        <v>1.21</v>
+      </c>
+      <c r="P21" s="43">
+        <v>1.46</v>
+      </c>
+      <c r="Q21" s="44">
+        <v>1.3499999999999994</v>
+      </c>
+      <c r="R21" s="55">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="71"/>
+      <c r="C22" s="71"/>
+      <c r="D22" s="71"/>
+      <c r="E22" s="71"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="71"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="71"/>
+      <c r="K22" s="71"/>
+      <c r="L22" s="71"/>
+      <c r="M22" s="71"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="71"/>
+      <c r="P22" s="71"/>
+      <c r="Q22" s="71"/>
+    </row>
+    <row r="23" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="38">
+        <v>3.08</v>
+      </c>
+      <c r="C23" s="38">
+        <v>3.22</v>
+      </c>
+      <c r="D23" s="38">
+        <v>3.25</v>
+      </c>
+      <c r="E23" s="38">
+        <v>3.62</v>
+      </c>
+      <c r="F23" s="38">
+        <v>3.94</v>
+      </c>
+      <c r="G23" s="38">
+        <v>3.77</v>
+      </c>
+      <c r="H23" s="38">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="I23" s="38">
+        <v>4.01</v>
+      </c>
+      <c r="J23" s="39">
+        <v>4.08</v>
+      </c>
+      <c r="K23" s="38">
+        <v>3.57</v>
+      </c>
+      <c r="L23" s="39">
+        <v>3.4</v>
+      </c>
+      <c r="M23" s="38">
+        <v>2.9</v>
+      </c>
+      <c r="N23" s="40">
+        <v>2.98</v>
+      </c>
+      <c r="O23" s="40">
+        <v>3.02</v>
+      </c>
+      <c r="P23" s="46">
+        <v>3.09</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>3.33</v>
+      </c>
+      <c r="R23" s="55">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="43">
+        <v>3.2</v>
+      </c>
+      <c r="C24" s="43">
+        <v>3.39</v>
+      </c>
+      <c r="D24" s="43">
+        <v>3.26</v>
+      </c>
+      <c r="E24" s="43">
+        <v>3.74</v>
+      </c>
+      <c r="F24" s="43">
+        <v>3.94</v>
+      </c>
+      <c r="G24" s="43">
+        <v>3.9</v>
+      </c>
+      <c r="H24" s="43">
+        <v>4.33</v>
+      </c>
+      <c r="I24" s="43">
+        <v>4.13</v>
+      </c>
+      <c r="J24" s="43">
+        <v>4.22</v>
+      </c>
+      <c r="K24" s="43">
+        <v>3.65</v>
+      </c>
+      <c r="L24" s="43">
+        <v>3.41</v>
+      </c>
+      <c r="M24" s="43">
+        <v>2.87</v>
+      </c>
+      <c r="N24" s="43">
+        <v>2.91</v>
+      </c>
+      <c r="O24" s="43">
+        <v>3.13</v>
+      </c>
+      <c r="P24" s="43">
+        <v>3.22</v>
+      </c>
+      <c r="Q24" s="44">
+        <v>3.5199999999999987</v>
+      </c>
+      <c r="R24" s="55">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="43">
+        <v>3.11</v>
+      </c>
+      <c r="C25" s="43">
+        <v>3.81</v>
+      </c>
+      <c r="D25" s="43">
+        <v>4.55</v>
+      </c>
+      <c r="E25" s="43">
+        <v>3.41</v>
+      </c>
+      <c r="F25" s="43">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="G25" s="43">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="H25" s="43">
+        <v>3.19</v>
+      </c>
+      <c r="I25" s="43">
+        <v>3.64</v>
+      </c>
+      <c r="J25" s="43">
+        <v>3.7</v>
+      </c>
+      <c r="K25" s="43">
+        <v>3.22</v>
+      </c>
+      <c r="L25" s="43">
+        <v>2.9</v>
+      </c>
+      <c r="M25" s="43">
+        <v>3.79</v>
+      </c>
+      <c r="N25" s="43">
+        <v>3.71</v>
+      </c>
+      <c r="O25" s="43">
+        <v>2.87</v>
+      </c>
+      <c r="P25" s="43">
+        <v>3.46</v>
+      </c>
+      <c r="Q25" s="44">
+        <v>3.1399999999999988</v>
+      </c>
+      <c r="R25" s="55">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="43">
+        <v>2.48</v>
+      </c>
+      <c r="C26" s="43">
+        <v>2.08</v>
+      </c>
+      <c r="D26" s="43">
+        <v>2.78</v>
+      </c>
+      <c r="E26" s="43">
+        <v>3.12</v>
+      </c>
+      <c r="F26" s="43">
+        <v>3.8</v>
+      </c>
+      <c r="G26" s="43">
+        <v>2.92</v>
+      </c>
+      <c r="H26" s="43">
+        <v>3.34</v>
+      </c>
+      <c r="I26" s="43">
+        <v>3.38</v>
+      </c>
+      <c r="J26" s="43">
+        <v>3.35</v>
+      </c>
+      <c r="K26" s="43">
+        <v>3.19</v>
+      </c>
+      <c r="L26" s="43">
+        <v>3.63</v>
+      </c>
+      <c r="M26" s="43">
+        <v>2.98</v>
+      </c>
+      <c r="N26" s="43">
+        <v>3.28</v>
+      </c>
+      <c r="O26" s="43">
+        <v>2.6</v>
+      </c>
+      <c r="P26" s="43">
+        <v>2.21</v>
+      </c>
+      <c r="Q26" s="44">
+        <v>2.069999999999999</v>
+      </c>
+      <c r="R26" s="55">
+        <v>2.38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="E27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="H27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="I27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="J27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="K27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="L27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="M27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="N27" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="O27" s="43">
+        <v>1.79</v>
+      </c>
+      <c r="P27" s="43">
+        <v>3.31</v>
+      </c>
+      <c r="Q27" s="44">
+        <v>7.349999999999997</v>
+      </c>
+      <c r="R27" s="55">
+        <v>3.36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="43">
+        <v>1.35</v>
+      </c>
+      <c r="C28" s="43">
+        <v>1.49</v>
+      </c>
+      <c r="D28" s="43">
+        <v>3.28</v>
+      </c>
+      <c r="E28" s="43">
+        <v>1.91</v>
+      </c>
+      <c r="F28" s="43">
+        <v>3.62</v>
+      </c>
+      <c r="G28" s="43">
+        <v>1.57</v>
+      </c>
+      <c r="H28" s="43">
+        <v>1.6</v>
+      </c>
+      <c r="I28" s="43">
+        <v>2.62</v>
+      </c>
+      <c r="J28" s="43">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K28" s="43">
+        <v>2.5</v>
+      </c>
+      <c r="L28" s="43">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="M28" s="43">
+        <v>2.46</v>
+      </c>
+      <c r="N28" s="43">
+        <v>3.58</v>
+      </c>
+      <c r="O28" s="43">
+        <v>1.51</v>
+      </c>
+      <c r="P28" s="43">
+        <v>1.85</v>
+      </c>
+      <c r="Q28" s="44">
+        <v>1.2799999999999994</v>
+      </c>
+      <c r="R28" s="55">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+    </row>
+    <row r="30" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="38">
+        <v>1.51</v>
+      </c>
+      <c r="C30" s="38">
+        <v>1.66</v>
+      </c>
+      <c r="D30" s="38">
+        <v>1.67</v>
+      </c>
+      <c r="E30" s="38">
+        <v>1.76</v>
+      </c>
+      <c r="F30" s="38">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="G30" s="38">
+        <v>1.91</v>
+      </c>
+      <c r="H30" s="38">
+        <v>1.86</v>
+      </c>
+      <c r="I30" s="38">
+        <v>1.89</v>
+      </c>
+      <c r="J30" s="39">
+        <v>1.85</v>
+      </c>
+      <c r="K30" s="38">
+        <v>1.81</v>
+      </c>
+      <c r="L30" s="39">
+        <v>2.17</v>
+      </c>
+      <c r="M30" s="38">
+        <v>1.97</v>
+      </c>
+      <c r="N30" s="40">
+        <v>1.97</v>
+      </c>
+      <c r="O30" s="40">
+        <v>1.31</v>
+      </c>
+      <c r="P30" s="46">
+        <v>1.54</v>
+      </c>
+      <c r="Q30" s="42">
+        <v>1.54</v>
+      </c>
+      <c r="R30" s="56">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="47">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="C31" s="47">
+        <v>0.87</v>
+      </c>
+      <c r="D31" s="47">
+        <v>1.01</v>
+      </c>
+      <c r="E31" s="47">
+        <v>1.42</v>
+      </c>
+      <c r="F31" s="47">
+        <v>1.42</v>
+      </c>
+      <c r="G31" s="47">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="H31" s="47">
+        <v>1.88</v>
+      </c>
+      <c r="I31" s="47">
+        <v>2.62</v>
+      </c>
+      <c r="J31" s="47">
+        <v>1.47</v>
+      </c>
+      <c r="K31" s="47">
+        <v>1.47</v>
+      </c>
+      <c r="L31" s="47">
+        <v>1.23</v>
+      </c>
+      <c r="M31" s="47">
+        <v>1.64</v>
+      </c>
+      <c r="N31" s="47">
+        <v>1.47</v>
+      </c>
+      <c r="O31" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="P31" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q31" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="R31" s="48" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="47">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="C32" s="47">
+        <v>0.72</v>
+      </c>
+      <c r="D32" s="47">
+        <v>1.37</v>
+      </c>
+      <c r="E32" s="47">
+        <v>0.92</v>
+      </c>
+      <c r="F32" s="47">
+        <v>1.05</v>
+      </c>
+      <c r="G32" s="47">
+        <v>1.5</v>
+      </c>
+      <c r="H32" s="47">
+        <v>1.44</v>
+      </c>
+      <c r="I32" s="47">
+        <v>1.26</v>
+      </c>
+      <c r="J32" s="47">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="K32" s="47">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="L32" s="47">
+        <v>1.54</v>
+      </c>
+      <c r="M32" s="47">
+        <v>1.42</v>
+      </c>
+      <c r="N32" s="47">
+        <v>1.22</v>
+      </c>
+      <c r="O32" s="47">
+        <v>0.78</v>
+      </c>
+      <c r="P32" s="47">
+        <v>0.79</v>
+      </c>
+      <c r="Q32" s="49">
+        <v>1.1699999999999995</v>
+      </c>
+      <c r="R32" s="56">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="47">
+        <v>1.38</v>
+      </c>
+      <c r="C33" s="47">
+        <v>1.25</v>
+      </c>
+      <c r="D33" s="47">
+        <v>1.27</v>
+      </c>
+      <c r="E33" s="47">
+        <v>1.19</v>
+      </c>
+      <c r="F33" s="47">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="G33" s="47">
+        <v>2.23</v>
+      </c>
+      <c r="H33" s="47">
+        <v>1.34</v>
+      </c>
+      <c r="I33" s="47">
+        <v>1.71</v>
+      </c>
+      <c r="J33" s="47">
+        <v>1.27</v>
+      </c>
+      <c r="K33" s="47">
+        <v>1.71</v>
+      </c>
+      <c r="L33" s="47">
+        <v>2.66</v>
+      </c>
+      <c r="M33" s="47">
+        <v>1.98</v>
+      </c>
+      <c r="N33" s="47">
+        <v>2.59</v>
+      </c>
+      <c r="O33" s="47">
+        <v>1.36</v>
+      </c>
+      <c r="P33" s="47">
+        <v>0.87</v>
+      </c>
+      <c r="Q33" s="49">
+        <v>0.36999999999999983</v>
+      </c>
+      <c r="R33" s="56">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="47">
+        <v>0.73</v>
+      </c>
+      <c r="C34" s="47">
+        <v>0.9</v>
+      </c>
+      <c r="D34" s="47">
+        <v>1.04</v>
+      </c>
+      <c r="E34" s="47">
+        <v>1.02</v>
+      </c>
+      <c r="F34" s="47">
+        <v>1.05</v>
+      </c>
+      <c r="G34" s="47">
+        <v>0.72</v>
+      </c>
+      <c r="H34" s="47">
+        <v>0.86</v>
+      </c>
+      <c r="I34" s="47">
+        <v>0.9</v>
+      </c>
+      <c r="J34" s="47">
+        <v>1.03</v>
+      </c>
+      <c r="K34" s="47">
+        <v>0.84</v>
+      </c>
+      <c r="L34" s="47">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="M34" s="47">
+        <v>1</v>
+      </c>
+      <c r="N34" s="47">
+        <v>1.26</v>
+      </c>
+      <c r="O34" s="47">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="P34" s="47">
+        <v>1.48</v>
+      </c>
+      <c r="Q34" s="49">
+        <v>1.5599999999999994</v>
+      </c>
+      <c r="R34" s="56">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="47">
+        <v>2.08</v>
+      </c>
+      <c r="C35" s="47">
+        <v>1.88</v>
+      </c>
+      <c r="D35" s="47">
+        <v>1.77</v>
+      </c>
+      <c r="E35" s="47">
+        <v>1.98</v>
+      </c>
+      <c r="F35" s="47">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="G35" s="47">
+        <v>2.52</v>
+      </c>
+      <c r="H35" s="47">
+        <v>1.97</v>
+      </c>
+      <c r="I35" s="47">
+        <v>1.92</v>
+      </c>
+      <c r="J35" s="47">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="K35" s="47">
+        <v>2.6</v>
+      </c>
+      <c r="L35" s="47">
+        <v>2.93</v>
+      </c>
+      <c r="M35" s="47">
+        <v>2.38</v>
+      </c>
+      <c r="N35" s="47">
+        <v>2.76</v>
+      </c>
+      <c r="O35" s="47">
+        <v>1.94</v>
+      </c>
+      <c r="P35" s="47">
+        <v>1.8</v>
+      </c>
+      <c r="Q35" s="49">
+        <v>2.1899999999999991</v>
+      </c>
+      <c r="R35" s="56">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="47">
+        <v>2.83</v>
+      </c>
+      <c r="C36" s="47">
+        <v>2.82</v>
+      </c>
+      <c r="D36" s="47">
+        <v>3.1</v>
+      </c>
+      <c r="E36" s="47">
+        <v>3.38</v>
+      </c>
+      <c r="F36" s="47">
+        <v>3.17</v>
+      </c>
+      <c r="G36" s="47">
+        <v>2.82</v>
+      </c>
+      <c r="H36" s="47">
+        <v>3.35</v>
+      </c>
+      <c r="I36" s="47">
+        <v>3.11</v>
+      </c>
+      <c r="J36" s="47">
+        <v>3.32</v>
+      </c>
+      <c r="K36" s="47">
+        <v>2.58</v>
+      </c>
+      <c r="L36" s="47">
+        <v>3.4</v>
+      </c>
+      <c r="M36" s="47">
+        <v>2.99</v>
+      </c>
+      <c r="N36" s="47">
+        <v>3.06</v>
+      </c>
+      <c r="O36" s="47">
+        <v>1.97</v>
+      </c>
+      <c r="P36" s="47">
+        <v>2.61</v>
+      </c>
+      <c r="Q36" s="49">
+        <v>1.8499999999999992</v>
+      </c>
+      <c r="R36" s="56">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="E37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="F37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="G37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="H37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="I37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="J37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="K37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="L37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="M37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="N37" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="O37" s="47">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="P37" s="47">
+        <v>0.87</v>
+      </c>
+      <c r="Q37" s="49">
+        <v>3.5399999999999987</v>
+      </c>
+      <c r="R37" s="56">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="47">
+        <v>1.62</v>
+      </c>
+      <c r="C38" s="47">
+        <v>2</v>
+      </c>
+      <c r="D38" s="47">
+        <v>1.66</v>
+      </c>
+      <c r="E38" s="47">
+        <v>1.75</v>
+      </c>
+      <c r="F38" s="47">
+        <v>2.42</v>
+      </c>
+      <c r="G38" s="47">
+        <v>2.19</v>
+      </c>
+      <c r="H38" s="47">
+        <v>2.34</v>
+      </c>
+      <c r="I38" s="47">
+        <v>1.98</v>
+      </c>
+      <c r="J38" s="47">
+        <v>1.91</v>
+      </c>
+      <c r="K38" s="47">
+        <v>1.95</v>
+      </c>
+      <c r="L38" s="47">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="M38" s="47">
+        <v>1.8</v>
+      </c>
+      <c r="N38" s="47">
+        <v>2.44</v>
+      </c>
+      <c r="O38" s="47">
+        <v>1.25</v>
+      </c>
+      <c r="P38" s="47">
+        <v>1.62</v>
+      </c>
+      <c r="Q38" s="49">
+        <v>1.9499999999999991</v>
+      </c>
+      <c r="R38" s="56">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="47">
+        <v>1.87</v>
+      </c>
+      <c r="C39" s="47">
+        <v>2.19</v>
+      </c>
+      <c r="D39" s="47">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="E39" s="47">
+        <v>2.38</v>
+      </c>
+      <c r="F39" s="47">
+        <v>2.66</v>
+      </c>
+      <c r="G39" s="47">
+        <v>3.3</v>
+      </c>
+      <c r="H39" s="47">
+        <v>1.86</v>
+      </c>
+      <c r="I39" s="47">
+        <v>2.11</v>
+      </c>
+      <c r="J39" s="47">
+        <v>2.39</v>
+      </c>
+      <c r="K39" s="47">
+        <v>2.19</v>
+      </c>
+      <c r="L39" s="47">
+        <v>2.39</v>
+      </c>
+      <c r="M39" s="47">
+        <v>3.01</v>
+      </c>
+      <c r="N39" s="47">
+        <v>1.31</v>
+      </c>
+      <c r="O39" s="47">
+        <v>1.24</v>
+      </c>
+      <c r="P39" s="47">
+        <v>1.55</v>
+      </c>
+      <c r="Q39" s="49">
+        <v>1.5099999999999993</v>
+      </c>
+      <c r="R39" s="56">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="E40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="G40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="I40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="J40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="K40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="L40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="M40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="N40" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="O40" s="47">
+        <v>0.85</v>
+      </c>
+      <c r="P40" s="47">
+        <v>1.46</v>
+      </c>
+      <c r="Q40" s="49">
+        <v>1.5599999999999994</v>
+      </c>
+      <c r="R40" s="56">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="6" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="50">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="C41" s="50">
+        <v>1.62</v>
+      </c>
+      <c r="D41" s="50">
+        <v>1.48</v>
+      </c>
+      <c r="E41" s="50">
+        <v>1.53</v>
+      </c>
+      <c r="F41" s="50">
+        <v>1.73</v>
+      </c>
+      <c r="G41" s="50">
+        <v>1.67</v>
+      </c>
+      <c r="H41" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="I41" s="50">
+        <v>1.64</v>
+      </c>
+      <c r="J41" s="50">
+        <v>1.61</v>
+      </c>
+      <c r="K41" s="50">
+        <v>1.83</v>
+      </c>
+      <c r="L41" s="50">
+        <v>2.06</v>
+      </c>
+      <c r="M41" s="50">
+        <v>1.88</v>
+      </c>
+      <c r="N41" s="50">
+        <v>1.66</v>
+      </c>
+      <c r="O41" s="50">
+        <v>1.21</v>
+      </c>
+      <c r="P41" s="50">
+        <v>1.46</v>
+      </c>
+      <c r="Q41" s="51">
+        <v>1.3499999999999994</v>
+      </c>
+      <c r="R41" s="57">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="66" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="40"/>
-[...1813 lines deleted...]
-      <c r="A42" s="35"/>
+      <c r="B42" s="70"/>
+      <c r="C42" s="70"/>
+      <c r="D42" s="70"/>
+      <c r="E42" s="70"/>
+      <c r="F42" s="70"/>
+      <c r="G42" s="70"/>
+      <c r="H42" s="70"/>
+      <c r="I42" s="70"/>
+      <c r="J42" s="70"/>
+      <c r="K42" s="70"/>
+      <c r="L42" s="70"/>
+      <c r="M42" s="64"/>
+      <c r="N42" s="64"/>
+      <c r="O42" s="64"/>
+      <c r="P42" s="65"/>
+    </row>
+    <row r="43" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:L41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:L42"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Тіркелген ажырасулар саны</vt:lpstr>