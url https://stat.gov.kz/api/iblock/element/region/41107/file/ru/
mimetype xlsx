--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="585" windowWidth="14805" windowHeight="8010" firstSheet="3" activeTab="3"/>
+    <workbookView xWindow="120" yWindow="585" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163502" sheetId="1" r:id="rId1"/>
     <sheet name="Метаданные 163504" sheetId="2" r:id="rId2"/>
     <sheet name="Метаданные 163506" sheetId="3" r:id="rId3"/>
     <sheet name="Метаданные 163508" sheetId="4" r:id="rId4"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId5"/>
     <sheet name="Показатель_163502,163504,163503" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="64">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Количество ученических мест во введенных в эксплуатацию образовательных школах</t>
   </si>
   <si>
@@ -100,53 +101,50 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Количество мест во введенных в эксплуатацию дошкольных организациях</t>
   </si>
   <si>
     <t>мест</t>
   </si>
   <si>
     <t>Количество введенных в эксплуатацию дошкольных организаций</t>
   </si>
   <si>
     <t>Общее количество мест во введенных в эксплуатацию дошкольных учреждениях</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701971?keyword=</t>
@@ -199,73 +197,76 @@
   <si>
     <t xml:space="preserve"> Ввод в эксплуатацию объектов социальной сферы</t>
   </si>
   <si>
     <t>Общеобразовательные школы, ученических мест</t>
   </si>
   <si>
     <t>Дошкольные организации, мест</t>
   </si>
   <si>
     <t>Больниц, коек</t>
   </si>
   <si>
     <t>Амбулаторно-поликлинические организации, посещений в смену</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Управление строительства и инвестиций</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 7252 39-01-78</t>
   </si>
   <si>
-    <t>Рахмонова Малика Аслидиновна</t>
-[...4 lines deleted...]
-  <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
-    <t>Январь-июль 2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Жанзакова Айгерім Жеңісқызы</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Январь-август 2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -334,92 +335,125 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -454,80 +488,92 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -794,71 +840,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Rakhmonova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701974?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/spreadsheets/?industry=1499&amp;year=2024&amp;name=12859&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701974?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Zhanzakova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1051,154 +1101,154 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="40" t="s">
-        <v>63</v>
+      <c r="B14" s="36" t="s">
+        <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>26</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>56</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>27</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>60</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>28</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>29</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>61</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1306,83 +1356,83 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
@@ -1391,154 +1441,154 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="40" t="s">
-        <v>63</v>
+      <c r="B14" s="36" t="s">
+        <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>26</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>56</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>27</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>28</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>57</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>29</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>61</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1646,83 +1696,83 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
@@ -1731,154 +1781,154 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="40" t="s">
-        <v>63</v>
+      <c r="B14" s="36" t="s">
+        <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>26</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>56</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>27</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>28</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>57</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>29</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>61</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1986,83 +2036,83 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
@@ -2071,154 +2121,154 @@
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="40" t="s">
-        <v>63</v>
+      <c r="B14" s="36" t="s">
+        <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>26</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>56</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>27</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>28</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>57</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>29</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>61</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="20"/>
     <col min="257" max="257" width="4.42578125" style="20" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="20" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="20"/>
     <col min="513" max="513" width="4.42578125" style="20" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="20" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="20"/>
     <col min="769" max="769" width="4.42578125" style="20" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="20" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="20"/>
     <col min="1025" max="1025" width="4.42578125" style="20" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="20" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="20"/>
     <col min="1281" max="1281" width="4.42578125" style="20" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="20" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="20"/>
     <col min="1537" max="1537" width="4.42578125" style="20" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="20" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="20"/>
@@ -2378,90 +2428,90 @@
     <col min="14849" max="14849" width="4.42578125" style="20" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="20" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="20"/>
     <col min="15105" max="15105" width="4.42578125" style="20" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="20" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="20"/>
     <col min="15361" max="15361" width="4.42578125" style="20" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="20" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="20"/>
     <col min="15617" max="15617" width="4.42578125" style="20" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="20" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="20"/>
     <col min="15873" max="15873" width="4.42578125" style="20" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="20" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="20"/>
     <col min="16129" max="16129" width="4.42578125" style="20" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="20" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="19"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="21" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="21" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="21"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="21"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="23" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.5703125" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" customWidth="1"/>
     <col min="5" max="5" width="28" bestFit="1" customWidth="1"/>
     <col min="250" max="250" width="23.5703125" customWidth="1"/>
     <col min="251" max="251" width="14.85546875" customWidth="1"/>
     <col min="252" max="252" width="17.28515625" customWidth="1"/>
@@ -3010,110 +3060,111 @@
     <col min="15615" max="15615" width="14.85546875" customWidth="1"/>
     <col min="15616" max="15616" width="17.140625" customWidth="1"/>
     <col min="15617" max="15617" width="14.7109375" customWidth="1"/>
     <col min="15618" max="15618" width="16.85546875" customWidth="1"/>
     <col min="15866" max="15866" width="23.5703125" customWidth="1"/>
     <col min="15867" max="15867" width="14.85546875" customWidth="1"/>
     <col min="15868" max="15868" width="17.28515625" customWidth="1"/>
     <col min="15869" max="15869" width="14.42578125" customWidth="1"/>
     <col min="15870" max="15870" width="17.28515625" customWidth="1"/>
     <col min="15871" max="15871" width="14.85546875" customWidth="1"/>
     <col min="15872" max="15872" width="17.140625" customWidth="1"/>
     <col min="15873" max="15873" width="14.7109375" customWidth="1"/>
     <col min="15874" max="15874" width="16.85546875" customWidth="1"/>
     <col min="16122" max="16122" width="23.5703125" customWidth="1"/>
     <col min="16123" max="16123" width="14.85546875" customWidth="1"/>
     <col min="16124" max="16124" width="17.28515625" customWidth="1"/>
     <col min="16125" max="16125" width="14.42578125" customWidth="1"/>
     <col min="16126" max="16126" width="17.28515625" customWidth="1"/>
     <col min="16127" max="16127" width="14.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="17.140625" customWidth="1"/>
     <col min="16129" max="16129" width="14.7109375" customWidth="1"/>
     <col min="16130" max="16130" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="41"/>
+      <c r="A1" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
     </row>
     <row r="3" spans="1:5" ht="36" x14ac:dyDescent="0.25">
       <c r="A3" s="26"/>
       <c r="B3" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="D3" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="D3" s="28" t="s">
+      <c r="E3" s="28" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="34">
-[...9 lines deleted...]
-        <v>56</v>
+      <c r="B4" s="43">
+        <v>1220</v>
+      </c>
+      <c r="C4" s="44">
+        <v>1640</v>
+      </c>
+      <c r="D4" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4" s="33" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B5" s="31"/>
+      <c r="B5" s="30"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B6" s="32"/>
-[...2 lines deleted...]
-      <c r="E6" s="32"/>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные 163502</vt:lpstr>
       <vt:lpstr>Метаданные 163504</vt:lpstr>
       <vt:lpstr>Метаданные 163506</vt:lpstr>
       <vt:lpstr>Метаданные 163508</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>