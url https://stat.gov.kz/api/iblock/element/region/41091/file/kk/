--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,69 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\НА САЙТ САЖАТЬ\дин ряды строй\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динам ряды строй август\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13425" windowHeight="12480"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13425" windowHeight="12480" tabRatio="837"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер 162101" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер 162107" sheetId="2" r:id="rId2"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId3"/>
+    <sheet name="Көрсеткіш 162101" sheetId="4" r:id="rId4"/>
+    <sheet name="Көрсеткіш 162107" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="69">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Ақжайық </t>
   </si>
   <si>
     <t xml:space="preserve">Бөкей ордасы </t>
   </si>
   <si>
     <t xml:space="preserve">Бөрлі </t>
   </si>
   <si>
     <t xml:space="preserve">Жаңақала </t>
   </si>
   <si>
     <t xml:space="preserve">Жәнібек </t>
   </si>
   <si>
     <t>Бәйтерек</t>
   </si>
   <si>
@@ -72,63 +80,217 @@
   <si>
     <t xml:space="preserve">Қаратөбе </t>
   </si>
   <si>
     <t xml:space="preserve">Сырым </t>
   </si>
   <si>
     <t xml:space="preserve">Тасқала </t>
   </si>
   <si>
     <t xml:space="preserve">Теректі </t>
   </si>
   <si>
     <t xml:space="preserve">Шыңғырлау </t>
   </si>
   <si>
     <t>Орал қ.ә.</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге                                       %-бен</t>
   </si>
   <si>
-    <t>(2026 ж. Қаңтар-шілде)</t>
+    <t>(2026 ж. Қаңтар-тамыз)</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Орындаған құрылыс жұмыстарының коды</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Орындаған құрылыс жұмыстарының көлемі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құрылыс жұмыстарының көлеміне заңды тұлғалар,олардың құрылымдық және оқшауланған бөлімшелері, сондай - ақ жеке кәсіпкерлер шарттық тәртіппен орындаған құрылыс жұмыстарының құны жатады. Бұған жаңа нысандарды салу , күрделі және ағымдағы жөндеу, қайта жаңарту, тұрғын және тұрғын емес ғимараттарды инженерлік құрылыстарды жаңғырту кіреді. </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының көлемі негізгі және қосалқы экономикалық қызмет түрлерінің 41-43 "Құрылыс" коды бойынша ірі,орта және шағын кәсіпорындардың бастапқы статистикалық деректерінен қалыптастырады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ақпараттық база болып негізгі және қосалқы экономикалық қызмет түрлерінің 41-43  "Құрылыс" кодтары бойынша,ірі,орта және шағын кәсіпорындарға қатысты жалпы мемлекеттік статистикалық бақылаудың бастапқы деректері табылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Пайыз</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>17.09.2026ж.</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>Өндіріс статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Уразова Динара</t>
+  </si>
+  <si>
+    <t>+7 711 2 51 00 38</t>
+  </si>
+  <si>
+    <t>d.urazova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/spreadsheets/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -330,50 +492,130 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="27">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
@@ -468,51 +710,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -634,61 +876,52 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="12570">
+  <cellStyleXfs count="12572">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1455,51 +1688,51 @@
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -13221,88 +13454,169 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="12570" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="12570" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="37" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="12571" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="12571" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="12571" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="12" xfId="2340" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="2340" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="12" xfId="2340" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="12571" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="12570">
+  <cellStyles count="12572">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% — акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="23"/>
     <cellStyle name="20% - Акцент1 3" xfId="24"/>
     <cellStyle name="20% - Акцент1 4" xfId="25"/>
@@ -14060,50 +14374,51 @@
     <cellStyle name="Вычисление 14" xfId="777"/>
     <cellStyle name="Вычисление 15" xfId="778"/>
     <cellStyle name="Вычисление 16" xfId="779"/>
     <cellStyle name="Вычисление 2" xfId="780"/>
     <cellStyle name="Вычисление 2 10" xfId="781"/>
     <cellStyle name="Вычисление 2 11" xfId="782"/>
     <cellStyle name="Вычисление 2 12" xfId="783"/>
     <cellStyle name="Вычисление 2 13" xfId="784"/>
     <cellStyle name="Вычисление 2 14" xfId="785"/>
     <cellStyle name="Вычисление 2 15" xfId="786"/>
     <cellStyle name="Вычисление 2 2" xfId="787"/>
     <cellStyle name="Вычисление 2 3" xfId="788"/>
     <cellStyle name="Вычисление 2 4" xfId="789"/>
     <cellStyle name="Вычисление 2 5" xfId="790"/>
     <cellStyle name="Вычисление 2 6" xfId="791"/>
     <cellStyle name="Вычисление 2 7" xfId="792"/>
     <cellStyle name="Вычисление 2 8" xfId="793"/>
     <cellStyle name="Вычисление 2 9" xfId="794"/>
     <cellStyle name="Вычисление 3" xfId="795"/>
     <cellStyle name="Вычисление 4" xfId="796"/>
     <cellStyle name="Вычисление 5" xfId="797"/>
     <cellStyle name="Вычисление 6" xfId="798"/>
     <cellStyle name="Вычисление 7" xfId="799"/>
     <cellStyle name="Вычисление 8" xfId="800"/>
     <cellStyle name="Вычисление 9" xfId="801"/>
+    <cellStyle name="Гиперссылка" xfId="12570" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="802"/>
     <cellStyle name="Гиперссылка 3" xfId="803"/>
     <cellStyle name="Денежный 2" xfId="804"/>
     <cellStyle name="Заголовок 1 10" xfId="805"/>
     <cellStyle name="Заголовок 1 11" xfId="806"/>
     <cellStyle name="Заголовок 1 12" xfId="807"/>
     <cellStyle name="Заголовок 1 13" xfId="808"/>
     <cellStyle name="Заголовок 1 14" xfId="809"/>
     <cellStyle name="Заголовок 1 15" xfId="810"/>
     <cellStyle name="Заголовок 1 16" xfId="811"/>
     <cellStyle name="Заголовок 1 2" xfId="812"/>
     <cellStyle name="Заголовок 1 2 10" xfId="813"/>
     <cellStyle name="Заголовок 1 2 11" xfId="814"/>
     <cellStyle name="Заголовок 1 2 12" xfId="815"/>
     <cellStyle name="Заголовок 1 2 13" xfId="816"/>
     <cellStyle name="Заголовок 1 2 14" xfId="817"/>
     <cellStyle name="Заголовок 1 2 15" xfId="818"/>
     <cellStyle name="Заголовок 1 2 2" xfId="819"/>
     <cellStyle name="Заголовок 1 2 3" xfId="820"/>
     <cellStyle name="Заголовок 1 2 4" xfId="821"/>
     <cellStyle name="Заголовок 1 2 5" xfId="822"/>
     <cellStyle name="Заголовок 1 2 6" xfId="823"/>
     <cellStyle name="Заголовок 1 2 7" xfId="824"/>
     <cellStyle name="Заголовок 1 2 8" xfId="825"/>
     <cellStyle name="Заголовок 1 2 9" xfId="826"/>
@@ -14520,50 +14835,51 @@
     <cellStyle name="Обычный 18" xfId="1236"/>
     <cellStyle name="Обычный 180" xfId="1237"/>
     <cellStyle name="Обычный 181" xfId="1238"/>
     <cellStyle name="Обычный 182" xfId="1239"/>
     <cellStyle name="Обычный 183" xfId="1240"/>
     <cellStyle name="Обычный 184" xfId="1241"/>
     <cellStyle name="Обычный 185" xfId="1242"/>
     <cellStyle name="Обычный 186" xfId="1243"/>
     <cellStyle name="Обычный 187" xfId="1244"/>
     <cellStyle name="Обычный 188" xfId="1245"/>
     <cellStyle name="Обычный 189" xfId="1246"/>
     <cellStyle name="Обычный 19" xfId="1247"/>
     <cellStyle name="Обычный 190" xfId="1248"/>
     <cellStyle name="Обычный 191" xfId="1249"/>
     <cellStyle name="Обычный 192" xfId="1250"/>
     <cellStyle name="Обычный 193" xfId="1251"/>
     <cellStyle name="Обычный 194" xfId="1252"/>
     <cellStyle name="Обычный 195" xfId="1253"/>
     <cellStyle name="Обычный 196" xfId="1254"/>
     <cellStyle name="Обычный 196 2" xfId="1255"/>
     <cellStyle name="Обычный 196 3" xfId="1256"/>
     <cellStyle name="Обычный 196 4" xfId="1257"/>
     <cellStyle name="Обычный 197" xfId="1258"/>
     <cellStyle name="Обычный 198" xfId="1259"/>
     <cellStyle name="Обычный 199" xfId="1260"/>
+    <cellStyle name="Обычный 2" xfId="12571"/>
     <cellStyle name="Обычный 2 10" xfId="1261"/>
     <cellStyle name="Обычный 2 10 2" xfId="1262"/>
     <cellStyle name="Обычный 2 10 3" xfId="1263"/>
     <cellStyle name="Обычный 2 10 4" xfId="1264"/>
     <cellStyle name="Обычный 2 10 5" xfId="1265"/>
     <cellStyle name="Обычный 2 10 6" xfId="1266"/>
     <cellStyle name="Обычный 2 10 60" xfId="1267"/>
     <cellStyle name="Обычный 2 11" xfId="1268"/>
     <cellStyle name="Обычный 2 11 2" xfId="1269"/>
     <cellStyle name="Обычный 2 11 3" xfId="1270"/>
     <cellStyle name="Обычный 2 11 4" xfId="1271"/>
     <cellStyle name="Обычный 2 11 5" xfId="1272"/>
     <cellStyle name="Обычный 2 11 6" xfId="1273"/>
     <cellStyle name="Обычный 2 12" xfId="1274"/>
     <cellStyle name="Обычный 2 12 2" xfId="1275"/>
     <cellStyle name="Обычный 2 12 3" xfId="1276"/>
     <cellStyle name="Обычный 2 12 4" xfId="1277"/>
     <cellStyle name="Обычный 2 12 5" xfId="1278"/>
     <cellStyle name="Обычный 2 12 6" xfId="1279"/>
     <cellStyle name="Обычный 2 13" xfId="1280"/>
     <cellStyle name="Обычный 2 13 2" xfId="1281"/>
     <cellStyle name="Обычный 2 13 3" xfId="1282"/>
     <cellStyle name="Обычный 2 13 4" xfId="1283"/>
     <cellStyle name="Обычный 2 13 5" xfId="1284"/>
     <cellStyle name="Обычный 2 13 6" xfId="1285"/>
@@ -25844,51 +26160,51 @@
     <cellStyle name="Хороший 2 7" xfId="12560"/>
     <cellStyle name="Хороший 2 8" xfId="12561"/>
     <cellStyle name="Хороший 2 9" xfId="12562"/>
     <cellStyle name="Хороший 3" xfId="12563"/>
     <cellStyle name="Хороший 4" xfId="12564"/>
     <cellStyle name="Хороший 5" xfId="12565"/>
     <cellStyle name="Хороший 6" xfId="12566"/>
     <cellStyle name="Хороший 7" xfId="12567"/>
     <cellStyle name="Хороший 8" xfId="12568"/>
     <cellStyle name="Хороший 9" xfId="12569"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -26133,290 +26449,963 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="9"/>
+      <c r="B1" s="9"/>
+    </row>
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="11">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="M11" s="17"/>
+    </row>
+    <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="17"/>
+    </row>
+    <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="17"/>
+    </row>
+    <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="M16" s="22"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" s="23"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="22"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="23"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="22"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="23"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="24"/>
+      <c r="B22" s="25"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="23"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="22"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B25" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="M25" s="23"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="22"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="43.140625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" style="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="9"/>
+      <c r="B1" s="9"/>
+    </row>
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="11">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="M11" s="17"/>
+    </row>
+    <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="17"/>
+    </row>
+    <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="17"/>
+    </row>
+    <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="M16" s="22"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="M17" s="23"/>
+    </row>
+    <row r="18" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="22"/>
+    </row>
+    <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="23"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="22"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="23"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="24"/>
+      <c r="B22" s="25"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="23"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="22"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B25" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="M25" s="23"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="22"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="28" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="28" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="27"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="27"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="29"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="27"/>
+      <c r="B5" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="29"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="27"/>
+      <c r="B6" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" s="29"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="27"/>
+      <c r="B7" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" s="29"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="27"/>
+      <c r="B8" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="29"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="27"/>
+      <c r="B9" s="27"/>
+      <c r="C9" s="29"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="27"/>
+      <c r="B10" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="29"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="27"/>
+      <c r="B11" s="27"/>
+      <c r="C11" s="29"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="27"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="29"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="27"/>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+    </row>
+    <row r="14" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="27"/>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="27"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="27"/>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" customWidth="1"/>
-    <col min="3" max="3" width="19.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="17" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" customWidth="1"/>
+    <col min="5" max="5" width="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9"/>
-      <c r="C1" s="9"/>
+      <c r="B1" s="42"/>
     </row>
-    <row r="2" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="9" t="s">
+    <row r="2" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="9"/>
-      <c r="C2" s="9"/>
+      <c r="B2" s="42"/>
     </row>
-    <row r="3" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
-      <c r="C3" s="1"/>
     </row>
-    <row r="4" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="3"/>
+      <c r="C4" s="3"/>
     </row>
-    <row r="5" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="10">
-[...3 lines deleted...]
-        <v>117.3</v>
+      <c r="B5" s="36">
+        <v>218348217</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="12">
-[...3 lines deleted...]
-        <v>125.7</v>
+      <c r="B6" s="36">
+        <v>15673571</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="36">
         <v>532811</v>
       </c>
-      <c r="C7" s="13">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="12">
-[...3 lines deleted...]
-        <v>78.400000000000006</v>
+      <c r="B8" s="36">
+        <v>59841243</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="12">
-[...3 lines deleted...]
-        <v>204.4</v>
+      <c r="B9" s="36">
+        <v>37445212</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="36">
         <v>5782868</v>
       </c>
-      <c r="C10" s="13">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="12">
-[...3 lines deleted...]
-        <v>101.7</v>
+      <c r="B11" s="36">
+        <v>9234791</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="12">
-[...3 lines deleted...]
-        <v>40.799999999999997</v>
+      <c r="B12" s="36">
+        <v>1746382</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="36">
         <v>2598556</v>
       </c>
-      <c r="C13" s="13">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="12">
-[...3 lines deleted...]
-        <v>897.4</v>
+      <c r="B14" s="36">
+        <v>7397014</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="12">
+      <c r="B15" s="36">
         <v>1065981</v>
       </c>
-      <c r="C15" s="13">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="12">
-[...3 lines deleted...]
-        <v>60.5</v>
+      <c r="B16" s="36">
+        <v>8273404</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="12">
+      <c r="B17" s="36">
         <v>606681</v>
       </c>
-      <c r="C17" s="13">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="14">
-[...3 lines deleted...]
-        <v>153.80000000000001</v>
+      <c r="B18" s="37">
+        <v>68149703</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
-      <c r="C19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A35" sqref="A35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="22.7109375" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" customWidth="1"/>
+    <col min="5" max="5" width="17" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="43"/>
+    </row>
+    <row r="2" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="42"/>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="2"/>
+      <c r="B4" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="3"/>
+    </row>
+    <row r="5" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="38">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="38">
+        <v>203.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="38">
+        <v>19.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="38">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="38">
+        <v>162.30000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="38">
+        <v>218.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="38">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="38">
+        <v>48.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="38">
+        <v>225.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="38">
+        <v>874.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="38">
+        <v>89.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="38">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="38">
+        <v>29.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="39">
+        <v>154.30000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -26425,104 +27414,111 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622A79B9-17AE-48BF-856F-2E37DE20B65B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73AFAC6A-C2C4-4856-BE80-6CE42D3A3E0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C9F92D9-AE55-4516-97AC-34F4E50302CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73AFAC6A-C2C4-4856-BE80-6CE42D3A3E0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622A79B9-17AE-48BF-856F-2E37DE20B65B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер 162101</vt:lpstr>
+      <vt:lpstr>Метадеректер 162107</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 162101</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 162107</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>