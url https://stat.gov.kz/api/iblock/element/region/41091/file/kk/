--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динам ряды строй август\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динам ряды строй сентябрь\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13425" windowHeight="12480" tabRatio="837"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="1" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="2" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101" sheetId="4" r:id="rId4"/>
     <sheet name="Көрсеткіш 162107" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="69">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысы</t>
   </si>
   <si>
@@ -78,53 +78,50 @@
     <t>Казталов</t>
   </si>
   <si>
     <t xml:space="preserve">Қаратөбе </t>
   </si>
   <si>
     <t xml:space="preserve">Сырым </t>
   </si>
   <si>
     <t xml:space="preserve">Тасқала </t>
   </si>
   <si>
     <t xml:space="preserve">Теректі </t>
   </si>
   <si>
     <t xml:space="preserve">Шыңғырлау </t>
   </si>
   <si>
     <t>Орал қ.ә.</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге                                       %-бен</t>
-  </si>
-[...1 lines deleted...]
-    <t>(2026 ж. Қаңтар-тамыз)</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының коды</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының көлемі</t>
   </si>
@@ -215,69 +212,72 @@
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>17.09.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026ж.</t>
   </si>
   <si>
     <t>Өндіріс статистикасы басқармасы</t>
   </si>
   <si>
     <t>Уразова Динара</t>
   </si>
   <si>
     <t>+7 711 2 51 00 38</t>
   </si>
   <si>
     <t>d.urazova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/zko/spreadsheets/</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
+  </si>
+  <si>
+    <t>(2026 ж. Қаңтар-қыркүйек)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -26461,951 +26461,952 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B2" s="11">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B4" s="13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B6" s="11" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B7" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B9" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B10" s="15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B11" s="16"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B13" s="20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="23"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M20" s="22"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M21" s="23"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="24"/>
       <c r="B22" s="25"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="22"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M25" s="23"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="22"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="26" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B2" s="11">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B4" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B6" s="11" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B7" s="15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B9" s="15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B10" s="15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B11" s="16"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B13" s="20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="23"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B20" s="35" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M20" s="22"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M21" s="23"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="24"/>
       <c r="B22" s="25"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="23"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="22"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M25" s="23"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="22"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="28" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="28" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="27"/>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="27"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="30" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C4" s="29"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="27"/>
       <c r="B5" s="30" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C5" s="29"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="27"/>
       <c r="B6" s="30" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C6" s="29"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="27"/>
       <c r="B7" s="30" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C7" s="29"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="27"/>
       <c r="B8" s="30" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C8" s="29"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="27"/>
       <c r="B9" s="27"/>
       <c r="C9" s="29"/>
     </row>
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="27"/>
       <c r="B10" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C10" s="29"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="27"/>
       <c r="B11" s="27"/>
       <c r="C11" s="29"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="27"/>
       <c r="B12" s="27"/>
       <c r="C12" s="29"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="27"/>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
     </row>
     <row r="14" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="27"/>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="27"/>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="27"/>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B18" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42"/>
     </row>
     <row r="2" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="B2" s="42"/>
     </row>
     <row r="3" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="36">
-        <v>218348217</v>
+        <v>264684653</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="36">
-        <v>15673571</v>
+        <v>18867016</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="36">
-        <v>532811</v>
+        <v>772693</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="36">
-        <v>59841243</v>
+        <v>68019561</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="36">
-        <v>37445212</v>
+        <v>42460040</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="36">
-        <v>5782868</v>
+        <v>7832677</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="36">
-        <v>9234791</v>
+        <v>11385621</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="36">
-        <v>1746382</v>
+        <v>2717285</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="36">
-        <v>2598556</v>
+        <v>3028317</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="36">
-        <v>7397014</v>
+        <v>8976486</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="36">
-        <v>1065981</v>
+        <v>2337805</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="36">
-        <v>8273404</v>
+        <v>11291010</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="36">
-        <v>606681</v>
+        <v>1185374</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="37">
-        <v>68149703</v>
+        <v>85810768</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B1" s="43"/>
     </row>
     <row r="2" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="B2" s="42"/>
     </row>
     <row r="3" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="38">
-        <v>113.4</v>
+        <v>107</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="38">
-        <v>203.7</v>
+        <v>207.3</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="38">
-        <v>19.2</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="38">
-        <v>73.5</v>
+        <v>70.3</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="38">
-        <v>162.30000000000001</v>
+        <v>154.80000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="38">
-        <v>218.9</v>
+        <v>181.6</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="38">
-        <v>113.1</v>
+        <v>95.6</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="38">
-        <v>48.7</v>
+        <v>53.2</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="38">
-        <v>225.4</v>
+        <v>184.3</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="38">
-        <v>874.8</v>
+        <v>682.8</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="38">
-        <v>89.6</v>
+        <v>185</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="38">
-        <v>60</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="38">
-        <v>29.1</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="39">
-        <v>154.30000000000001</v>
+        <v>137.1</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -27414,92 +27415,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73AFAC6A-C2C4-4856-BE80-6CE42D3A3E0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622A79B9-17AE-48BF-856F-2E37DE20B65B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C9F92D9-AE55-4516-97AC-34F4E50302CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622A79B9-17AE-48BF-856F-2E37DE20B65B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73AFAC6A-C2C4-4856-BE80-6CE42D3A3E0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101</vt:lpstr>