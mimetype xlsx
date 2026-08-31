--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динам ряды строй июнь\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\НА САЙТ САЖАТЬ\дин ряды строй\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13425" windowHeight="12480"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Ақжайық </t>
   </si>
   <si>
     <t xml:space="preserve">Бөкей ордасы </t>
@@ -72,61 +72,61 @@
   <si>
     <t xml:space="preserve">Қаратөбе </t>
   </si>
   <si>
     <t xml:space="preserve">Сырым </t>
   </si>
   <si>
     <t xml:space="preserve">Тасқала </t>
   </si>
   <si>
     <t xml:space="preserve">Теректі </t>
   </si>
   <si>
     <t xml:space="preserve">Шыңғырлау </t>
   </si>
   <si>
     <t>Орал қ.ә.</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге                                       %-бен</t>
   </si>
   <si>
-    <t>(2026 ж. Қаңтар-маусым)</t>
+    <t>(2026 ж. Қаңтар-шілде)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -333,51 +333,50 @@
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="27">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
@@ -469,51 +468,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -633,50 +632,59 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12570">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1447,51 +1455,51 @@
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -13214,77 +13222,83 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12570">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% — акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="21"/>
@@ -26127,358 +26141,358 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-      <c r="C1" s="1"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="1"/>
-      <c r="C2" s="1"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
     </row>
     <row r="3" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="2"/>
-[...1 lines deleted...]
-      <c r="C3" s="2"/>
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="3"/>
-      <c r="B4" s="6" t="s">
+      <c r="A4" s="2"/>
+      <c r="B4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="4"/>
+      <c r="D4" s="3"/>
     </row>
     <row r="5" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="10">
-        <v>143550750</v>
+        <v>178767345</v>
       </c>
       <c r="C5" s="11">
-        <v>117.1</v>
+        <v>117.3</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="10">
-        <v>5569501</v>
+      <c r="B6" s="12">
+        <v>6739074</v>
       </c>
-      <c r="C6" s="11">
-        <v>228.6</v>
+      <c r="C6" s="13">
+        <v>125.7</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="12">
         <v>532811</v>
       </c>
-      <c r="C7" s="11">
-        <v>41.3</v>
+      <c r="C7" s="13">
+        <v>39.9</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="10">
-        <v>46527305</v>
+      <c r="B8" s="12">
+        <v>52090222</v>
       </c>
-      <c r="C8" s="11">
-        <v>80.3</v>
+      <c r="C8" s="13">
+        <v>78.400000000000006</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="10">
-        <v>28249826</v>
+      <c r="B9" s="12">
+        <v>33342247</v>
       </c>
-      <c r="C9" s="11">
-        <v>286.60000000000002</v>
+      <c r="C9" s="13">
+        <v>204.4</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="10">
-        <v>5282868</v>
+      <c r="B10" s="12">
+        <v>5782868</v>
       </c>
-      <c r="C10" s="11">
-        <v>230.7</v>
+      <c r="C10" s="13">
+        <v>242.7</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="10">
-        <v>3089038</v>
+      <c r="B11" s="12">
+        <v>6827672</v>
       </c>
-      <c r="C11" s="11">
-        <v>52.7</v>
+      <c r="C11" s="13">
+        <v>101.7</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="10">
-        <v>952252</v>
+      <c r="B12" s="12">
+        <v>1247584</v>
       </c>
-      <c r="C12" s="11">
-        <v>39.200000000000003</v>
+      <c r="C12" s="13">
+        <v>40.799999999999997</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="12">
         <v>2598556</v>
       </c>
-      <c r="C13" s="11">
-        <v>409.5</v>
+      <c r="C13" s="13">
+        <v>391.3</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="10">
-        <v>6232036</v>
+      <c r="B14" s="12">
+        <v>6956794</v>
       </c>
-      <c r="C14" s="11">
-        <v>1925.8</v>
+      <c r="C14" s="13">
+        <v>897.4</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="12">
         <v>1065981</v>
       </c>
-      <c r="C15" s="11">
-        <v>92.3</v>
+      <c r="C15" s="13">
+        <v>90.4</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="10">
-        <v>4395977</v>
+      <c r="B16" s="12">
+        <v>6750915</v>
       </c>
-      <c r="C16" s="11">
-        <v>47.8</v>
+      <c r="C16" s="13">
+        <v>60.5</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B17" s="12">
         <v>606681</v>
       </c>
-      <c r="C17" s="11">
-        <v>34.4</v>
+      <c r="C17" s="13">
+        <v>34.299999999999997</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="12">
-        <v>38447918</v>
+      <c r="B18" s="14">
+        <v>54225940</v>
       </c>
-      <c r="C18" s="13">
-        <v>140.5</v>
+      <c r="C18" s="15">
+        <v>153.80000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A19" s="2"/>
-[...1 lines deleted...]
-      <c r="C19" s="2"/>
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622A79B9-17AE-48BF-856F-2E37DE20B65B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C9F92D9-AE55-4516-97AC-34F4E50302CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73AFAC6A-C2C4-4856-BE80-6CE42D3A3E0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>