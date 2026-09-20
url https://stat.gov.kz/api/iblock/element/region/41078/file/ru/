--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,134 +1,289 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\НА САЙТ САЖАТЬ\дин ряды строй\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динам ряды строй август\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13425" windowHeight="12480"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13425" windowHeight="12480" tabRatio="887"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные 162101" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные 162107" sheetId="3" r:id="rId2"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId3"/>
+    <sheet name="Показатель 162101" sheetId="5" r:id="rId4"/>
+    <sheet name="Показатель 162107" sheetId="1" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="67">
   <si>
     <t>Западно-Казахстанская область</t>
   </si>
   <si>
     <t>Акжаикский</t>
   </si>
   <si>
     <t>Бокейординский</t>
   </si>
   <si>
     <t>Бурлинский</t>
   </si>
   <si>
     <t>Жангалинский</t>
   </si>
   <si>
     <t>Жанибекский</t>
   </si>
   <si>
     <t>Бәйтерек</t>
   </si>
   <si>
     <t xml:space="preserve">Казталовский </t>
   </si>
   <si>
     <t>Каратобинский</t>
   </si>
   <si>
     <t>Сырымский</t>
   </si>
   <si>
     <t>Таскалинский</t>
   </si>
   <si>
     <t>Теректинский</t>
   </si>
   <si>
     <t>Чингирлауский</t>
   </si>
   <si>
     <t>г.Уральск</t>
   </si>
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>в % к соответствующему периоду прошлого года</t>
   </si>
   <si>
-    <t>(Январь-июль 2026 г.)</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн. тенге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января 2026 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информационной базой являются первичные данные общегосударственных статистических наблюдений, по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/25/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Индекс физического объема строительных работ</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
+  </si>
+  <si>
+    <t>Расчет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>(Январь-август 2026 г.)</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>Управление статистики производства</t>
+  </si>
+  <si>
+    <t>Уразова Динара</t>
+  </si>
+  <si>
+    <t>+7 711 2 51 00 38</t>
+  </si>
+  <si>
+    <t>d.urazova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="47" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -330,53 +485,128 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="27">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
@@ -468,51 +698,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -634,61 +864,52 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="12571">
+  <cellStyleXfs count="12572">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1459,51 +1680,51 @@
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -13225,87 +13446,161 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="31" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="12571" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="12571" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="44" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="2341" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="12" xfId="2341" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="12" xfId="803" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="12571">
+  <cellStyles count="12572">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% — акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="23"/>
     <cellStyle name="20% - Акцент1 3" xfId="24"/>
     <cellStyle name="20% - Акцент1 4" xfId="25"/>
@@ -14063,50 +14358,51 @@
     <cellStyle name="Вычисление 14" xfId="777"/>
     <cellStyle name="Вычисление 15" xfId="778"/>
     <cellStyle name="Вычисление 16" xfId="779"/>
     <cellStyle name="Вычисление 2" xfId="780"/>
     <cellStyle name="Вычисление 2 10" xfId="781"/>
     <cellStyle name="Вычисление 2 11" xfId="782"/>
     <cellStyle name="Вычисление 2 12" xfId="783"/>
     <cellStyle name="Вычисление 2 13" xfId="784"/>
     <cellStyle name="Вычисление 2 14" xfId="785"/>
     <cellStyle name="Вычисление 2 15" xfId="786"/>
     <cellStyle name="Вычисление 2 2" xfId="787"/>
     <cellStyle name="Вычисление 2 3" xfId="788"/>
     <cellStyle name="Вычисление 2 4" xfId="789"/>
     <cellStyle name="Вычисление 2 5" xfId="790"/>
     <cellStyle name="Вычисление 2 6" xfId="791"/>
     <cellStyle name="Вычисление 2 7" xfId="792"/>
     <cellStyle name="Вычисление 2 8" xfId="793"/>
     <cellStyle name="Вычисление 2 9" xfId="794"/>
     <cellStyle name="Вычисление 3" xfId="795"/>
     <cellStyle name="Вычисление 4" xfId="796"/>
     <cellStyle name="Вычисление 5" xfId="797"/>
     <cellStyle name="Вычисление 6" xfId="798"/>
     <cellStyle name="Вычисление 7" xfId="799"/>
     <cellStyle name="Вычисление 8" xfId="800"/>
     <cellStyle name="Вычисление 9" xfId="801"/>
+    <cellStyle name="Гиперссылка" xfId="12571" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="802"/>
     <cellStyle name="Гиперссылка 3" xfId="803"/>
     <cellStyle name="Гиперссылка 4" xfId="804"/>
     <cellStyle name="Денежный 2" xfId="805"/>
     <cellStyle name="Заголовок 1 10" xfId="806"/>
     <cellStyle name="Заголовок 1 11" xfId="807"/>
     <cellStyle name="Заголовок 1 12" xfId="808"/>
     <cellStyle name="Заголовок 1 13" xfId="809"/>
     <cellStyle name="Заголовок 1 14" xfId="810"/>
     <cellStyle name="Заголовок 1 15" xfId="811"/>
     <cellStyle name="Заголовок 1 16" xfId="812"/>
     <cellStyle name="Заголовок 1 2" xfId="813"/>
     <cellStyle name="Заголовок 1 2 10" xfId="814"/>
     <cellStyle name="Заголовок 1 2 11" xfId="815"/>
     <cellStyle name="Заголовок 1 2 12" xfId="816"/>
     <cellStyle name="Заголовок 1 2 13" xfId="817"/>
     <cellStyle name="Заголовок 1 2 14" xfId="818"/>
     <cellStyle name="Заголовок 1 2 15" xfId="819"/>
     <cellStyle name="Заголовок 1 2 2" xfId="820"/>
     <cellStyle name="Заголовок 1 2 3" xfId="821"/>
     <cellStyle name="Заголовок 1 2 4" xfId="822"/>
     <cellStyle name="Заголовок 1 2 5" xfId="823"/>
     <cellStyle name="Заголовок 1 2 6" xfId="824"/>
     <cellStyle name="Заголовок 1 2 7" xfId="825"/>
     <cellStyle name="Заголовок 1 2 8" xfId="826"/>
@@ -25848,51 +26144,51 @@
     <cellStyle name="Хороший 2 7" xfId="12561"/>
     <cellStyle name="Хороший 2 8" xfId="12562"/>
     <cellStyle name="Хороший 2 9" xfId="12563"/>
     <cellStyle name="Хороший 3" xfId="12564"/>
     <cellStyle name="Хороший 4" xfId="12565"/>
     <cellStyle name="Хороший 5" xfId="12566"/>
     <cellStyle name="Хороший 6" xfId="12567"/>
     <cellStyle name="Хороший 7" xfId="12568"/>
     <cellStyle name="Хороший 8" xfId="12569"/>
     <cellStyle name="Хороший 9" xfId="12570"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -26137,389 +26433,1004 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="9">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="10" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="10" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="10" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="10" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="10" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="M11" s="16"/>
+    </row>
+    <row r="12" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="M12" s="16"/>
+    </row>
+    <row r="13" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" s="16"/>
+    </row>
+    <row r="14" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" s="16"/>
+    </row>
+    <row r="15" spans="1:13" s="10" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="M15" s="16"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="M17" s="22"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="21"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="22"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="21"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" s="22"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="22"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="22"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="21"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E17" sqref="E17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="9">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="10" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="10" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="10" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="10" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="10" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="M11" s="16"/>
+    </row>
+    <row r="12" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="M12" s="16"/>
+    </row>
+    <row r="13" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" s="16"/>
+    </row>
+    <row r="14" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" s="16"/>
+    </row>
+    <row r="15" spans="1:13" s="10" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="M15" s="16"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="M17" s="22"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="21"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="22"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="21"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" s="22"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="22"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="22"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="21"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="27" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="26"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="28" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="28" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="28" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="28"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="28"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="28"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="30" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
-    <col min="3" max="3" width="24.85546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.5703125" customWidth="1"/>
+    <col min="4" max="4" width="15.28515625" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" customWidth="1"/>
+    <col min="6" max="6" width="11" customWidth="1"/>
+    <col min="8" max="8" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="39"/>
+    </row>
+    <row r="2" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="39"/>
+    </row>
+    <row r="3" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="2"/>
+      <c r="B4" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="1"/>
+    </row>
+    <row r="5" spans="1:3" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-      <c r="C1" s="8"/>
+      <c r="B5" s="32">
+        <v>218348217</v>
+      </c>
     </row>
-    <row r="2" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="A5" s="5" t="s">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="9">
-[...3 lines deleted...]
-        <v>117.3</v>
+      <c r="B6" s="32">
+        <v>15673571</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="3" t="s">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="11">
-[...3 lines deleted...]
-        <v>125.7</v>
+      <c r="B7" s="32">
+        <v>532811</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="3" t="s">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="11">
-[...3 lines deleted...]
-        <v>39.9</v>
+      <c r="B8" s="32">
+        <v>59841243</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="3" t="s">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="11">
-[...3 lines deleted...]
-        <v>78.400000000000006</v>
+      <c r="B9" s="32">
+        <v>37445212</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A9" s="3" t="s">
+    <row r="10" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="11">
-[...3 lines deleted...]
-        <v>204.4</v>
+      <c r="B10" s="32">
+        <v>5782868</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="3" t="s">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="11">
-[...3 lines deleted...]
-        <v>242.7</v>
+      <c r="B11" s="32">
+        <v>9234791</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A11" s="3" t="s">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="11">
-[...3 lines deleted...]
-        <v>101.7</v>
+      <c r="B12" s="32">
+        <v>1746382</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="3" t="s">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="11">
-[...3 lines deleted...]
-        <v>40.799999999999997</v>
+      <c r="B13" s="32">
+        <v>2598556</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="3" t="s">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="11">
-[...3 lines deleted...]
-        <v>391.3</v>
+      <c r="B14" s="32">
+        <v>7397014</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A14" s="3" t="s">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="11">
-[...3 lines deleted...]
-        <v>897.4</v>
+      <c r="B15" s="32">
+        <v>1065981</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A15" s="3" t="s">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="11">
-[...3 lines deleted...]
-        <v>90.4</v>
+      <c r="B16" s="32">
+        <v>8273404</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A16" s="3" t="s">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="11">
-[...3 lines deleted...]
-        <v>60.5</v>
+      <c r="B17" s="32">
+        <v>606681</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A17" s="3" t="s">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="11">
-[...14 lines deleted...]
-        <v>153.80000000000001</v>
+      <c r="B18" s="33">
+        <v>68149703</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="26" customWidth="1"/>
+    <col min="2" max="2" width="24.85546875" customWidth="1"/>
+    <col min="3" max="3" width="18.5703125" customWidth="1"/>
+    <col min="4" max="4" width="15.28515625" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" customWidth="1"/>
+    <col min="6" max="6" width="11" customWidth="1"/>
+    <col min="8" max="8" width="10" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" s="40"/>
+    </row>
+    <row r="2" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="39"/>
+    </row>
+    <row r="3" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="2"/>
+      <c r="B4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="1"/>
+    </row>
+    <row r="5" spans="1:3" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="34">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="34">
+        <v>203.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="34">
+        <v>19.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="34">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="34">
+        <v>162.30000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="34">
+        <v>218.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="34">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="34">
+        <v>48.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="34">
+        <v>225.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="34">
+        <v>874.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="34">
+        <v>89.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="34">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="34">
+        <v>29.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="35">
+        <v>154.30000000000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11C4224C-6DEB-45A2-BD2C-652D42749261}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{165F4A12-2BAC-467A-BD5A-92B4C098FE66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B20F92BE-38E7-4AB0-986F-60023B63E8D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные 162101</vt:lpstr>
+      <vt:lpstr>Метаданные 162107</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель 162101</vt:lpstr>
+      <vt:lpstr>Показатель 162107</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>