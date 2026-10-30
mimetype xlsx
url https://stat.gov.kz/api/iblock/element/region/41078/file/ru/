--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динам ряды строй август\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.urazova\Desktop\итоги и динамика\динамика\динам ряды строй сентябрь\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13425" windowHeight="12480" tabRatio="887"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="3" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="5" r:id="rId4"/>
     <sheet name="Показатель 162107" sheetId="1" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="67">
   <si>
     <t>Западно-Казахстанская область</t>
   </si>
   <si>
     <t>Акжаикский</t>
   </si>
   <si>
@@ -155,53 +155,50 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
@@ -209,69 +206,72 @@
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>(Январь-август 2026 г.)</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026г.</t>
   </si>
   <si>
     <t>Управление статистики производства</t>
   </si>
   <si>
     <t>Уразова Динара</t>
   </si>
   <si>
     <t>+7 711 2 51 00 38</t>
   </si>
   <si>
     <t>d.urazova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/zko/spreadsheets/</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-сентябрь 2026 г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="47" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -26449,51 +26449,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="7"/>
       <c r="B1" s="7"/>
     </row>
     <row r="2" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -26564,854 +26564,854 @@
       <c r="M11" s="16"/>
     </row>
     <row r="12" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="M12" s="16"/>
     </row>
     <row r="13" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:13" s="10" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B18" s="36" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M18" s="21"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="24"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="21"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="7"/>
       <c r="B1" s="7"/>
     </row>
     <row r="2" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="10" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="10" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="10" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="10" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="10" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="15"/>
       <c r="M11" s="16"/>
     </row>
     <row r="12" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="M12" s="16"/>
     </row>
     <row r="13" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:13" s="10" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B18" s="36" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M18" s="21"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="24"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="21"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="27" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="26"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="28" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="28"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="29" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="28"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="30" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="8" max="8" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="39" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="39"/>
     </row>
     <row r="2" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B2" s="39"/>
     </row>
     <row r="3" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="1"/>
     </row>
     <row r="5" spans="1:3" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="32">
-        <v>218348217</v>
+        <v>264684653</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="32">
-        <v>15673571</v>
+        <v>18867016</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="32">
-        <v>532811</v>
+        <v>772693</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="32">
-        <v>59841243</v>
+        <v>68019561</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="32">
-        <v>37445212</v>
+        <v>42460040</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="32">
-        <v>5782868</v>
+        <v>7832677</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="32">
-        <v>9234791</v>
+        <v>11385621</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="32">
-        <v>1746382</v>
+        <v>2717285</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="32">
-        <v>2598556</v>
+        <v>3028317</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="32">
-        <v>7397014</v>
+        <v>8976486</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="32">
-        <v>1065981</v>
+        <v>2337805</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="32">
-        <v>8273404</v>
+        <v>11291010</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="32">
-        <v>606681</v>
+        <v>1185374</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="33">
-        <v>68149703</v>
+        <v>85810768</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C29" sqref="C29"/>
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="8" max="8" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B1" s="40"/>
     </row>
     <row r="2" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B2" s="39"/>
     </row>
     <row r="3" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1"/>
     </row>
     <row r="5" spans="1:3" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="34">
-        <v>113.4</v>
+        <v>107</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="34">
-        <v>203.7</v>
+        <v>207.3</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="34">
-        <v>19.2</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="34">
-        <v>73.5</v>
+        <v>70.3</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="34">
-        <v>162.30000000000001</v>
+        <v>154.80000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="34">
-        <v>218.9</v>
+        <v>181.6</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="34">
-        <v>113.1</v>
+        <v>95.6</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="34">
-        <v>48.7</v>
+        <v>53.2</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="34">
-        <v>225.4</v>
+        <v>184.3</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="34">
-        <v>874.8</v>
+        <v>682.8</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="34">
-        <v>89.6</v>
+        <v>185</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="34">
-        <v>60</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="34">
-        <v>29.1</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="35">
-        <v>154.30000000000001</v>
+        <v>137.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11C4224C-6DEB-45A2-BD2C-652D42749261}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B20F92BE-38E7-4AB0-986F-60023B63E8D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{165F4A12-2BAC-467A-BD5A-92B4C098FE66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B20F92BE-38E7-4AB0-986F-60023B63E8D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11C4224C-6DEB-45A2-BD2C-652D42749261}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 162101</vt:lpstr>
       <vt:lpstr>Метаданные 162107</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель 162101</vt:lpstr>