--- v0 (2026-04-14)
+++ v1 (2026-07-02)
@@ -1,190 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.pernebayeva\Desktop\образование ТО-2026год\Послевузовское\послевузовское анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-60" windowWidth="29040" windowHeight="15780"/>
+    <workbookView xWindow="-120" yWindow="-60" windowWidth="29040" windowHeight="15780" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Total" sheetId="1" r:id="rId1"/>
     <sheet name="Women" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Total!$A:$A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Total!$A$3:$K$11</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="13">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Graduate students</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>Maktaaral</t>
   </si>
   <si>
     <t>"x" - the data is confidential</t>
   </si>
   <si>
     <t>"…" - there are no data</t>
   </si>
   <si>
     <t>Turkistan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...12 lines deleted...]
-      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...21 lines deleted...]
-      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
@@ -291,98 +259,142 @@
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <name val="Arial Cyr"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="9"/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="15">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -408,50 +420,56 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -579,173 +597,228 @@
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="15" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="32" fillId="15" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 4 2" xfId="25"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
@@ -793,86 +866,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1045,746 +1118,787 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:Q12"/>
+  <dimension ref="A3:R16"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23:D24"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="3" customWidth="1"/>
     <col min="2" max="10" width="8.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="8" style="3" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="15" width="7.85546875" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="15" customHeight="1">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="38"/>
-[...11 lines deleted...]
-      <c r="N3" s="38"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
     </row>
-    <row r="4" spans="1:17" ht="15" customHeight="1">
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
-      <c r="E4" s="7"/>
-[...2 lines deleted...]
-      <c r="H4" s="7"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
     </row>
-    <row r="5" spans="1:17" ht="15" customHeight="1">
-      <c r="A5" s="38" t="s">
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="38"/>
-[...11 lines deleted...]
-      <c r="N5" s="38"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
     </row>
-    <row r="6" spans="1:17">
-[...1 lines deleted...]
-      <c r="Q6" s="8" t="s">
+    <row r="6" spans="1:18" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="6">
+    <row r="7" spans="1:18" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="10"/>
+      <c r="B7" s="11">
         <v>2009</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="11">
         <v>2010</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="11">
         <v>2011</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="11">
         <v>2012</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="11">
         <v>2013</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="11">
         <v>2014</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="11">
         <v>2015</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="11">
         <v>2016</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="11">
         <v>2017</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="11">
         <v>2018</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="11">
         <v>2019</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M7" s="11">
         <v>2020</v>
       </c>
-      <c r="N7" s="6">
+      <c r="N7" s="11">
         <v>2021</v>
       </c>
-      <c r="O7" s="6">
+      <c r="O7" s="11">
         <v>2022</v>
       </c>
-      <c r="P7" s="26">
+      <c r="P7" s="12">
         <v>2023</v>
       </c>
-      <c r="Q7" s="25">
+      <c r="Q7" s="13">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="27" t="s">
+      <c r="R7" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="14">
         <v>74</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="14">
         <v>118</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="14">
         <v>114</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="14">
         <v>163</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="14">
         <v>145</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="14">
         <v>210</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="14">
         <v>144</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="14">
         <v>174</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="14">
         <v>143</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="14">
         <v>164</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="14">
         <v>167</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="14">
         <v>415</v>
       </c>
-      <c r="N8" s="10">
+      <c r="N8" s="14">
         <v>339</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="15">
         <v>273</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="16">
         <v>184</v>
       </c>
-      <c r="Q8" s="14">
+      <c r="Q8" s="17">
         <v>144</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="R8" s="18">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="14">
         <v>65</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="14">
         <v>106</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="14">
         <v>106</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="14">
         <v>141</v>
       </c>
-      <c r="F9" s="15" t="s">
+      <c r="F9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="G9" s="15" t="s">
+      <c r="G9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="15" t="s">
+      <c r="H9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="I9" s="15" t="s">
+      <c r="I9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="20">
         <v>87</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="20">
         <v>94</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="21">
         <v>89</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="21">
         <v>318</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="15">
         <v>161</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="15">
         <v>195</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="16">
         <v>184</v>
       </c>
-      <c r="Q9" s="18">
+      <c r="Q9" s="22">
         <v>144</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="28" t="s">
+      <c r="R9" s="23">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="19" t="s">
-[...26 lines deleted...]
-      <c r="K10" s="16">
+      <c r="B10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="I10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="K10" s="20">
         <v>70</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="21">
         <v>78</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="21">
         <v>97</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="15">
         <v>178</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O10" s="15">
         <v>78</v>
       </c>
-      <c r="P10" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="29" t="s">
+      <c r="P10" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q10" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="R10" s="25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="26">
         <v>9</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="26">
         <v>12</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="26">
         <v>8</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="26">
         <v>22</v>
       </c>
-      <c r="F11" s="21" t="s">
+      <c r="F11" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="21" t="s">
+      <c r="G11" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="H11" s="21" t="s">
+      <c r="H11" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="I11" s="21" t="s">
+      <c r="I11" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="J11" s="22">
+      <c r="J11" s="28">
         <v>56</v>
       </c>
-      <c r="K11" s="23" t="s">
-[...19 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="K11" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="L11" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="M11" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="N11" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="O11" s="26"/>
+      <c r="P11" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q11" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="R11" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="31"/>
       <c r="C12" s="32"/>
+    </row>
+    <row r="13" spans="1:18" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="F16" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q11"/>
+  <dimension ref="A2:R16"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17">
-      <c r="A2" s="38" t="s">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A2" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="38"/>
-[...11 lines deleted...]
-      <c r="N2" s="38"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
       <c r="O2" s="1"/>
     </row>
-    <row r="4" spans="1:17">
-      <c r="A4" s="39" t="s">
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="39"/>
-[...16 lines deleted...]
-      <c r="Q5" s="8" t="s">
+      <c r="B4" s="60"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+    </row>
+    <row r="5" spans="1:18" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="L5" s="37"/>
+      <c r="N5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
-[...1 lines deleted...]
-      <c r="B6" s="4">
+    <row r="6" spans="1:18" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="39"/>
+      <c r="B6" s="40">
         <v>2009</v>
       </c>
-      <c r="C6" s="4">
+      <c r="C6" s="40">
         <v>2010</v>
       </c>
-      <c r="D6" s="4">
+      <c r="D6" s="40">
         <v>2011</v>
       </c>
-      <c r="E6" s="4">
+      <c r="E6" s="40">
         <v>2012</v>
       </c>
-      <c r="F6" s="4">
+      <c r="F6" s="40">
         <v>2013</v>
       </c>
-      <c r="G6" s="4">
+      <c r="G6" s="40">
         <v>2014</v>
       </c>
-      <c r="H6" s="4">
+      <c r="H6" s="40">
         <v>2015</v>
       </c>
-      <c r="I6" s="4">
+      <c r="I6" s="40">
         <v>2016</v>
       </c>
-      <c r="J6" s="4">
+      <c r="J6" s="40">
         <v>2017</v>
       </c>
-      <c r="K6" s="4">
+      <c r="K6" s="40">
         <v>2018</v>
       </c>
-      <c r="L6" s="4">
+      <c r="L6" s="40">
         <v>2019</v>
       </c>
-      <c r="M6" s="4">
+      <c r="M6" s="40">
         <v>2020</v>
       </c>
-      <c r="N6" s="6">
+      <c r="N6" s="41">
         <v>2021</v>
       </c>
-      <c r="O6" s="6">
+      <c r="O6" s="41">
         <v>2022</v>
       </c>
-      <c r="P6" s="26">
+      <c r="P6" s="42">
         <v>2023</v>
       </c>
-      <c r="Q6" s="25">
+      <c r="Q6" s="43">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="27" t="s">
+      <c r="R6" s="43">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="44">
         <v>48</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="44">
         <v>83</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="44">
         <v>84</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="44">
         <v>118</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="44">
         <v>95</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="44">
         <v>144</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H7" s="44">
         <v>106</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="44">
         <v>118</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="44">
         <v>92</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="44">
         <v>114</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="44">
         <v>109</v>
       </c>
-      <c r="M7" s="15">
+      <c r="M7" s="44">
         <v>273</v>
       </c>
-      <c r="N7" s="15">
+      <c r="N7" s="44">
         <v>269</v>
       </c>
-      <c r="O7" s="33">
+      <c r="O7" s="45">
         <v>229</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P7" s="46">
         <v>138</v>
       </c>
-      <c r="Q7" s="34">
+      <c r="Q7" s="47">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="R7" s="48">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="15" t="s">
-[...23 lines deleted...]
-      <c r="J8" s="16">
+      <c r="B8" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="H8" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="49">
         <v>56</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="49">
         <v>63</v>
       </c>
-      <c r="L8" s="17">
+      <c r="L8" s="50">
         <v>60</v>
       </c>
-      <c r="M8" s="17">
+      <c r="M8" s="50">
         <v>206</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="45">
         <v>113</v>
       </c>
-      <c r="O8" s="33">
+      <c r="O8" s="45">
         <v>155</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="46">
         <v>138</v>
       </c>
-      <c r="Q8" s="35">
+      <c r="Q8" s="51">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="R8" s="52">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="15" t="s">
-[...26 lines deleted...]
-      <c r="K9" s="16">
+      <c r="B9" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="H9" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="I9" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="K9" s="49">
         <v>51</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="50">
         <v>49</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="50">
         <v>67</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="45">
         <v>156</v>
       </c>
-      <c r="O9" s="33">
+      <c r="O9" s="45">
         <v>74</v>
       </c>
-      <c r="P9" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="P9" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q9" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="R9" s="37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="21" t="s">
-[...23 lines deleted...]
-      <c r="J10" s="22">
+      <c r="B10" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="H10" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="J10" s="55">
         <v>36</v>
       </c>
-      <c r="K10" s="23" t="s">
-[...22 lines deleted...]
-      <c r="A11" s="36" t="s">
+      <c r="K10" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="L10" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="M10" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="N10" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="O10" s="54" t="s">
+        <v>6</v>
+      </c>
+      <c r="P10" s="54" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q10" s="54" t="s">
+        <v>6</v>
+      </c>
+      <c r="R10" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="37"/>
-      <c r="C11" s="37"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+    </row>
+    <row r="12" spans="1:18" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:18" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="C16" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>