--- v0 (2026-04-14)
+++ v1 (2026-07-02)
@@ -1,218 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.pernebayeva\Desktop\образование ТО-2025\Послевузовское\послевузовское анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-60" windowWidth="29040" windowHeight="15780"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Total" sheetId="1" r:id="rId1"/>
     <sheet name="Women" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Total!$A:$A</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Total!$A$2:$K$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Total!$A$2:$E$8</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="6">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
-    <t>Admission of doctoral students</t>
-[...1 lines deleted...]
-  <si>
     <t>person</t>
   </si>
   <si>
-    <t>...</t>
-[...2 lines deleted...]
-    <t>..</t>
+    <t>Admission to residency</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
-    <t>«...» - no data available</t>
-[...1 lines deleted...]
-  <si>
     <t>Turkistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...11 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...34 lines deleted...]
-      <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -226,169 +154,129 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...99 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -406,86 +294,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -658,546 +546,398 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q8"/>
+  <dimension ref="A2:L10"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14:I15"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="25" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+    </row>
+    <row r="3" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+    </row>
+    <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+    </row>
+    <row r="5" spans="1:12" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="F5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="41"/>
-[...72 lines deleted...]
-      <c r="H6" s="43">
+    </row>
+    <row r="6" spans="1:12" s="21" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7"/>
+      <c r="B6" s="8">
         <v>2015</v>
       </c>
-      <c r="I6" s="43">
+      <c r="C6" s="8">
         <v>2016</v>
       </c>
-      <c r="J6" s="43">
+      <c r="D6" s="8">
         <v>2017</v>
       </c>
-      <c r="K6" s="43">
+      <c r="E6" s="8">
         <v>2018</v>
       </c>
-      <c r="L6" s="43">
+      <c r="F6" s="8">
         <v>2019</v>
       </c>
-      <c r="M6" s="43">
+      <c r="G6" s="8">
         <v>2020</v>
       </c>
-      <c r="N6" s="44">
+      <c r="H6" s="9">
         <v>2021</v>
       </c>
-      <c r="O6" s="44">
+      <c r="I6" s="9">
         <v>2022</v>
       </c>
-      <c r="P6" s="45">
+      <c r="J6" s="8">
         <v>2023</v>
       </c>
-      <c r="Q6" s="45">
+      <c r="K6" s="9">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="5">
+      <c r="L6" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="21" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="22">
+        <v>10</v>
+      </c>
+      <c r="C7" s="22">
+        <v>33</v>
+      </c>
+      <c r="D7" s="22">
+        <v>60</v>
+      </c>
+      <c r="E7" s="23">
+        <v>53</v>
+      </c>
+      <c r="F7" s="24">
+        <v>117</v>
+      </c>
+      <c r="G7" s="25">
+        <v>120</v>
+      </c>
+      <c r="H7" s="25">
+        <v>19</v>
+      </c>
+      <c r="I7" s="26">
+        <v>92</v>
+      </c>
+      <c r="J7" s="26">
+        <v>79</v>
+      </c>
+      <c r="K7" s="26">
+        <v>438</v>
+      </c>
+      <c r="L7" s="26">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="21" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="5">
+      <c r="B8" s="27">
+        <v>10</v>
+      </c>
+      <c r="C8" s="27">
+        <v>33</v>
+      </c>
+      <c r="D8" s="27">
+        <v>60</v>
+      </c>
+      <c r="E8" s="28">
+        <v>53</v>
+      </c>
+      <c r="F8" s="29">
+        <v>117</v>
+      </c>
+      <c r="G8" s="29">
+        <v>120</v>
+      </c>
+      <c r="H8" s="29">
         <v>19</v>
       </c>
-      <c r="D7" s="6">
-[...94 lines deleted...]
-    </row>
+      <c r="I8" s="30">
+        <v>92</v>
+      </c>
+      <c r="J8" s="30">
+        <v>79</v>
+      </c>
+      <c r="K8" s="30">
+        <v>438</v>
+      </c>
+      <c r="L8" s="30">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:12" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:H4"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <colBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q9"/>
+  <dimension ref="A2:L10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A2" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+    </row>
+    <row r="5" spans="1:12" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="41"/>
-[...69 lines deleted...]
-      <c r="H6" s="20">
+    </row>
+    <row r="6" spans="1:12" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="7"/>
+      <c r="B6" s="8">
         <v>2015</v>
       </c>
-      <c r="I6" s="20">
+      <c r="C6" s="8">
         <v>2016</v>
       </c>
-      <c r="J6" s="20">
+      <c r="D6" s="8">
         <v>2017</v>
       </c>
-      <c r="K6" s="20">
+      <c r="E6" s="8">
         <v>2018</v>
       </c>
-      <c r="L6" s="20">
+      <c r="F6" s="8">
         <v>2019</v>
       </c>
-      <c r="M6" s="20">
+      <c r="G6" s="8">
         <v>2020</v>
       </c>
-      <c r="N6" s="21">
+      <c r="H6" s="9">
         <v>2021</v>
       </c>
-      <c r="O6" s="21">
+      <c r="I6" s="9">
         <v>2022</v>
       </c>
-      <c r="P6" s="20">
+      <c r="J6" s="9">
         <v>2023</v>
       </c>
-      <c r="Q6" s="21">
+      <c r="K6" s="9">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="22" t="s">
+      <c r="L6" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="22" t="s">
+      <c r="B7" s="11">
+        <v>9</v>
+      </c>
+      <c r="C7" s="12">
+        <v>26</v>
+      </c>
+      <c r="D7" s="12">
+        <v>50</v>
+      </c>
+      <c r="E7" s="13">
+        <v>37</v>
+      </c>
+      <c r="F7" s="14">
+        <v>69</v>
+      </c>
+      <c r="G7" s="14">
+        <v>65</v>
+      </c>
+      <c r="H7" s="15">
+        <v>13</v>
+      </c>
+      <c r="I7" s="16">
+        <v>49</v>
+      </c>
+      <c r="J7" s="16">
+        <v>48</v>
+      </c>
+      <c r="K7" s="16">
+        <v>302</v>
+      </c>
+      <c r="L7" s="16">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="22" t="s">
-[...115 lines deleted...]
-    </row>
+      <c r="B8" s="17">
+        <v>9</v>
+      </c>
+      <c r="C8" s="18">
+        <v>26</v>
+      </c>
+      <c r="D8" s="18">
+        <v>50</v>
+      </c>
+      <c r="E8" s="19">
+        <v>37</v>
+      </c>
+      <c r="F8" s="20">
+        <v>69</v>
+      </c>
+      <c r="G8" s="20">
+        <v>65</v>
+      </c>
+      <c r="H8" s="20">
+        <v>13</v>
+      </c>
+      <c r="I8" s="17">
+        <v>49</v>
+      </c>
+      <c r="J8" s="17">
+        <v>48</v>
+      </c>
+      <c r="K8" s="17">
+        <v>302</v>
+      </c>
+      <c r="L8" s="17">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:12" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>