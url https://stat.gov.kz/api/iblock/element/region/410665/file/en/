--- v0 (2026-04-14)
+++ v1 (2026-07-02)
@@ -1,76 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.pernebayeva\Desktop\образование ТО-2025\высшее образование\высшее англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-60" windowWidth="29040" windowHeight="15780" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="total" sheetId="1" r:id="rId1"/>
     <sheet name="Women" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">total!$A:$A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">total!$A$5:$T$15</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="17">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>The number of teaching staff of higher education organizations</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Turkistan region</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Kentau c.a.</t>
   </si>
   <si>
@@ -82,51 +87,51 @@
   <si>
     <t>Saryagash</t>
   </si>
   <si>
     <t>Tulkibas</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Sairam</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -215,124 +220,130 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -406,50 +417,63 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -472,86 +496,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -720,1439 +744,1483 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:Z17"/>
+  <dimension ref="A3:AA17"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q29" sqref="Q29"/>
+    <sheetView topLeftCell="H1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AD22" sqref="AD22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" customWidth="1"/>
     <col min="5" max="6" width="8.28515625" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" customWidth="1"/>
     <col min="8" max="9" width="8" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="4"/>
-[...20 lines deleted...]
-      <c r="W3" s="4"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A5" s="4" t="s">
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A5" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="4"/>
-[...20 lines deleted...]
-      <c r="W5" s="4"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="52"/>
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="52"/>
+      <c r="U5" s="52"/>
+      <c r="V5" s="52"/>
+      <c r="W5" s="52"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="Z6" s="28" t="s">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15"/>
+      <c r="O6" s="15"/>
+      <c r="P6" s="15"/>
+      <c r="Q6" s="15"/>
+      <c r="R6" s="15"/>
+      <c r="S6" s="15"/>
+      <c r="T6" s="15"/>
+      <c r="U6" s="15"/>
+      <c r="V6" s="15"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="15"/>
+      <c r="Y6" s="15"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="32">
+    <row r="7" spans="1:27" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="28"/>
+      <c r="B7" s="29">
         <v>2000</v>
       </c>
-      <c r="C7" s="32">
+      <c r="C7" s="29">
         <v>2001</v>
       </c>
-      <c r="D7" s="32">
+      <c r="D7" s="29">
         <v>2002</v>
       </c>
-      <c r="E7" s="32">
+      <c r="E7" s="29">
         <v>2003</v>
       </c>
-      <c r="F7" s="32">
+      <c r="F7" s="29">
         <v>2004</v>
       </c>
-      <c r="G7" s="32">
+      <c r="G7" s="29">
         <v>2005</v>
       </c>
-      <c r="H7" s="32">
+      <c r="H7" s="29">
         <v>2006</v>
       </c>
-      <c r="I7" s="32">
+      <c r="I7" s="29">
         <v>2007</v>
       </c>
-      <c r="J7" s="32">
+      <c r="J7" s="29">
         <v>2008</v>
       </c>
-      <c r="K7" s="32">
+      <c r="K7" s="29">
         <v>2009</v>
       </c>
-      <c r="L7" s="32">
+      <c r="L7" s="29">
         <v>2010</v>
       </c>
-      <c r="M7" s="32">
+      <c r="M7" s="29">
         <v>2011</v>
       </c>
-      <c r="N7" s="32">
+      <c r="N7" s="29">
         <v>2012</v>
       </c>
-      <c r="O7" s="32">
+      <c r="O7" s="29">
         <v>2013</v>
       </c>
-      <c r="P7" s="32">
+      <c r="P7" s="29">
         <v>2014</v>
       </c>
-      <c r="Q7" s="32">
+      <c r="Q7" s="29">
         <v>2015</v>
       </c>
-      <c r="R7" s="32">
+      <c r="R7" s="29">
         <v>2016</v>
       </c>
-      <c r="S7" s="32">
+      <c r="S7" s="29">
         <v>2017</v>
       </c>
-      <c r="T7" s="32">
+      <c r="T7" s="29">
         <v>2018</v>
       </c>
-      <c r="U7" s="32">
+      <c r="U7" s="29">
         <v>2019</v>
       </c>
-      <c r="V7" s="32">
+      <c r="V7" s="29">
         <v>2020</v>
       </c>
-      <c r="W7" s="32">
+      <c r="W7" s="29">
         <v>2021</v>
       </c>
-      <c r="X7" s="32">
+      <c r="X7" s="29">
         <v>2022</v>
       </c>
-      <c r="Y7" s="32">
+      <c r="Y7" s="29">
         <v>2023</v>
       </c>
-      <c r="Z7" s="32">
+      <c r="Z7" s="56">
         <v>2024</v>
       </c>
+      <c r="AA7" s="56">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="8" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="33" t="s">
+    <row r="8" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="34">
+      <c r="B8" s="31">
         <v>683</v>
       </c>
-      <c r="C8" s="34">
+      <c r="C8" s="31">
         <v>779</v>
       </c>
-      <c r="D8" s="34">
+      <c r="D8" s="31">
         <v>984</v>
       </c>
-      <c r="E8" s="34">
+      <c r="E8" s="31">
         <v>1046</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="31">
         <v>1185</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="31">
         <v>1213</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="31">
         <v>1235</v>
       </c>
-      <c r="I8" s="34">
+      <c r="I8" s="31">
         <v>1018</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="31">
         <v>1030</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="31">
         <v>1707</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="31">
         <v>1796</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="31">
         <v>1342</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="31">
         <v>1196</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="31">
         <v>1232</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="31">
         <v>1143</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="31">
         <v>1105</v>
       </c>
-      <c r="R8" s="34">
+      <c r="R8" s="31">
         <v>1184</v>
       </c>
-      <c r="S8" s="34">
+      <c r="S8" s="31">
         <v>1172</v>
       </c>
-      <c r="T8" s="35">
+      <c r="T8" s="32">
         <v>1128</v>
       </c>
-      <c r="U8" s="36">
+      <c r="U8" s="33">
         <v>1292</v>
       </c>
-      <c r="V8" s="36">
+      <c r="V8" s="33">
         <v>1143</v>
       </c>
-      <c r="W8" s="35">
+      <c r="W8" s="32">
         <v>1147</v>
       </c>
-      <c r="X8" s="37">
+      <c r="X8" s="34">
         <v>983</v>
       </c>
-      <c r="Y8" s="37">
+      <c r="Y8" s="34">
         <v>882</v>
       </c>
-      <c r="Z8" s="37">
+      <c r="Z8" s="34">
         <v>897</v>
       </c>
+      <c r="AA8" s="34">
+        <v>958</v>
+      </c>
     </row>
-    <row r="9" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="38" t="s">
+    <row r="9" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="34">
+      <c r="B9" s="31">
         <v>338</v>
       </c>
-      <c r="C9" s="34">
+      <c r="C9" s="31">
         <v>431</v>
       </c>
-      <c r="D9" s="34">
+      <c r="D9" s="31">
         <v>593</v>
       </c>
-      <c r="E9" s="34">
+      <c r="E9" s="31">
         <v>605</v>
       </c>
-      <c r="F9" s="34">
+      <c r="F9" s="31">
         <v>771</v>
       </c>
-      <c r="G9" s="34">
+      <c r="G9" s="31">
         <v>786</v>
       </c>
-      <c r="H9" s="34">
+      <c r="H9" s="31">
         <v>802</v>
       </c>
-      <c r="I9" s="34">
+      <c r="I9" s="31">
         <v>823</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="36">
         <v>850</v>
       </c>
-      <c r="K9" s="40">
+      <c r="K9" s="37">
         <v>1527</v>
       </c>
-      <c r="L9" s="41">
+      <c r="L9" s="38">
         <v>1628</v>
       </c>
-      <c r="M9" s="41">
+      <c r="M9" s="38">
         <v>1152</v>
       </c>
-      <c r="N9" s="42" t="s">
-[...17 lines deleted...]
-      <c r="T9" s="43">
+      <c r="N9" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="O9" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="P9" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q9" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="S9" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="T9" s="40">
         <v>957</v>
       </c>
-      <c r="U9" s="36">
+      <c r="U9" s="33">
         <v>1035</v>
       </c>
-      <c r="V9" s="44">
+      <c r="V9" s="41">
         <v>981</v>
       </c>
-      <c r="W9" s="35">
+      <c r="W9" s="32">
         <v>957</v>
       </c>
-      <c r="X9" s="37">
+      <c r="X9" s="34">
         <v>983</v>
       </c>
-      <c r="Y9" s="37">
+      <c r="Y9" s="34">
         <v>882</v>
       </c>
-      <c r="Z9" s="37">
+      <c r="Z9" s="34">
         <v>897</v>
       </c>
+      <c r="AA9" s="34">
+        <v>958</v>
+      </c>
     </row>
-    <row r="10" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="38" t="s">
+    <row r="10" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="34">
+      <c r="B10" s="31">
         <v>72</v>
       </c>
-      <c r="C10" s="34">
+      <c r="C10" s="31">
         <v>92</v>
       </c>
-      <c r="D10" s="34">
+      <c r="D10" s="31">
         <v>127</v>
       </c>
-      <c r="E10" s="34">
+      <c r="E10" s="31">
         <v>168</v>
       </c>
-      <c r="F10" s="34">
+      <c r="F10" s="31">
         <v>238</v>
       </c>
-      <c r="G10" s="34">
+      <c r="G10" s="31">
         <v>174</v>
       </c>
-      <c r="H10" s="34">
+      <c r="H10" s="31">
         <v>190</v>
       </c>
-      <c r="I10" s="45" t="s">
-[...50 lines deleted...]
-      <c r="Z10" s="45" t="s">
+      <c r="I10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="M10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="N10" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="R10" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="U10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="V10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="W10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA10" s="42" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="38" t="s">
+    <row r="11" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="45" t="s">
-[...53 lines deleted...]
-      <c r="T11" s="43">
+      <c r="B11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="M11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="N11" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="O11" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="R11" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="S11" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="40">
         <v>171</v>
       </c>
-      <c r="U11" s="36">
+      <c r="U11" s="33">
         <v>257</v>
       </c>
-      <c r="V11" s="44">
+      <c r="V11" s="41">
         <v>162</v>
       </c>
-      <c r="W11" s="35">
+      <c r="W11" s="32">
         <v>190</v>
       </c>
-      <c r="X11" s="46" t="s">
-[...5 lines deleted...]
-      <c r="Z11" s="45" t="s">
+      <c r="X11" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="42" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="38" t="s">
+    <row r="12" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="34">
+      <c r="B12" s="31">
         <v>169</v>
       </c>
-      <c r="C12" s="34">
+      <c r="C12" s="31">
         <v>168</v>
       </c>
-      <c r="D12" s="34">
+      <c r="D12" s="31">
         <v>160</v>
       </c>
-      <c r="E12" s="34">
+      <c r="E12" s="31">
         <v>176</v>
       </c>
-      <c r="F12" s="34">
+      <c r="F12" s="31">
         <v>176</v>
       </c>
-      <c r="G12" s="34">
+      <c r="G12" s="31">
         <v>181</v>
       </c>
-      <c r="H12" s="34">
+      <c r="H12" s="31">
         <v>180</v>
       </c>
-      <c r="I12" s="34">
+      <c r="I12" s="31">
         <v>195</v>
       </c>
-      <c r="J12" s="47">
+      <c r="J12" s="44">
         <v>180</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="44">
         <v>180</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="44">
         <v>168</v>
       </c>
-      <c r="M12" s="47">
+      <c r="M12" s="44">
         <v>190</v>
       </c>
-      <c r="N12" s="42" t="s">
-[...35 lines deleted...]
-      <c r="Z12" s="45" t="s">
+      <c r="N12" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q12" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="R12" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="S12" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="T12" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="U12" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="V12" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="W12" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="X12" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="42" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="38" t="s">
+    <row r="13" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="45" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="34">
+      <c r="B13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="31">
         <v>72</v>
       </c>
-      <c r="H13" s="34">
+      <c r="H13" s="31">
         <v>63</v>
       </c>
-      <c r="I13" s="45" t="s">
-[...50 lines deleted...]
-      <c r="Z13" s="45" t="s">
+      <c r="I13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="O13" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="T13" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="X13" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="42" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="38" t="s">
+    <row r="14" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="34">
+      <c r="B14" s="31">
         <v>79</v>
       </c>
-      <c r="C14" s="34">
+      <c r="C14" s="31">
         <v>69</v>
       </c>
-      <c r="D14" s="34">
+      <c r="D14" s="31">
         <v>79</v>
       </c>
-      <c r="E14" s="34">
+      <c r="E14" s="31">
         <v>75</v>
       </c>
-      <c r="F14" s="45" t="s">
-[...59 lines deleted...]
-      <c r="Z14" s="45" t="s">
+      <c r="F14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="M14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="N14" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="P14" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="T14" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="U14" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="V14" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="W14" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="X14" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="42" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="49" t="s">
+    <row r="15" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="50">
+      <c r="B15" s="47">
         <v>25</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="47">
         <v>19</v>
       </c>
-      <c r="D15" s="50">
+      <c r="D15" s="47">
         <v>25</v>
       </c>
-      <c r="E15" s="50">
+      <c r="E15" s="47">
         <v>22</v>
       </c>
-      <c r="F15" s="51" t="s">
-[...59 lines deleted...]
-      <c r="Z15" s="51" t="s">
+      <c r="F15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="M15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="N15" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="O15" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="R15" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="S15" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="T15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="U15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="V15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="W15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="48" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A16" s="53" t="s">
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="18"/>
-[...23 lines deleted...]
-      <c r="Z16" s="18"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+      <c r="Q16" s="27"/>
+      <c r="R16" s="27"/>
+      <c r="S16" s="27"/>
+      <c r="T16" s="15"/>
+      <c r="U16" s="15"/>
+      <c r="V16" s="15"/>
+      <c r="W16" s="15"/>
+      <c r="X16" s="15"/>
+      <c r="Y16" s="15"/>
+      <c r="Z16" s="15"/>
     </row>
     <row r="17" spans="12:19" x14ac:dyDescent="0.25">
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="A5:W5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:Z12"/>
+  <dimension ref="A3:AA12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="T28" sqref="T28"/>
+    <sheetView tabSelected="1" topLeftCell="H1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:W5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="4"/>
-[...20 lines deleted...]
-      <c r="W3" s="4"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A5" s="4" t="s">
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A5" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="4"/>
-[...20 lines deleted...]
-      <c r="W5" s="4"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="52"/>
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="52"/>
+      <c r="U5" s="52"/>
+      <c r="V5" s="52"/>
+      <c r="W5" s="52"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="Z6" s="28" t="s">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15"/>
+      <c r="O6" s="15"/>
+      <c r="P6" s="15"/>
+      <c r="Q6" s="15"/>
+      <c r="R6" s="15"/>
+      <c r="S6" s="15"/>
+      <c r="T6" s="15"/>
+      <c r="U6" s="15"/>
+      <c r="V6" s="15"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="15"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B7" s="7">
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" s="26"/>
+      <c r="B7" s="6">
         <v>2000</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="6">
         <v>2001</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="6">
         <v>2002</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="6">
         <v>2003</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F7" s="6">
         <v>2004</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="6">
         <v>2005</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="6">
         <v>2006</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="6">
         <v>2007</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J7" s="6">
         <v>2008</v>
       </c>
-      <c r="K7" s="7">
+      <c r="K7" s="6">
         <v>2009</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="6">
         <v>2010</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M7" s="6">
         <v>2011</v>
       </c>
-      <c r="N7" s="7">
+      <c r="N7" s="6">
         <v>2012</v>
       </c>
-      <c r="O7" s="7">
+      <c r="O7" s="6">
         <v>2013</v>
       </c>
-      <c r="P7" s="7">
+      <c r="P7" s="6">
         <v>2014</v>
       </c>
-      <c r="Q7" s="7">
+      <c r="Q7" s="6">
         <v>2015</v>
       </c>
-      <c r="R7" s="7">
+      <c r="R7" s="6">
         <v>2016</v>
       </c>
-      <c r="S7" s="7">
+      <c r="S7" s="6">
         <v>2017</v>
       </c>
-      <c r="T7" s="7">
+      <c r="T7" s="6">
         <v>2018</v>
       </c>
-      <c r="U7" s="7">
+      <c r="U7" s="6">
         <v>2019</v>
       </c>
-      <c r="V7" s="7">
+      <c r="V7" s="6">
         <v>2020</v>
       </c>
-      <c r="W7" s="7">
+      <c r="W7" s="6">
         <v>2021</v>
       </c>
-      <c r="X7" s="7">
+      <c r="X7" s="6">
         <v>2022</v>
       </c>
-      <c r="Y7" s="7">
+      <c r="Y7" s="6">
         <v>2023</v>
       </c>
-      <c r="Z7" s="7">
+      <c r="Z7" s="55">
         <v>2024</v>
       </c>
+      <c r="AA7" s="55">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A8" s="5" t="s">
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="23">
         <v>312</v>
       </c>
-      <c r="C8" s="26">
+      <c r="C8" s="23">
         <v>393</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="23">
         <v>426</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="23">
         <v>480</v>
       </c>
-      <c r="F8" s="26">
+      <c r="F8" s="23">
         <v>578</v>
       </c>
-      <c r="G8" s="26">
+      <c r="G8" s="23">
         <v>643</v>
       </c>
-      <c r="H8" s="26">
+      <c r="H8" s="23">
         <v>705</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="9">
         <v>484</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="9">
         <v>515</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="9">
         <v>912</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="9">
         <v>796</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="9">
         <v>804</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="9">
         <v>724</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="9">
         <v>662</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="9">
         <v>591</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="9">
         <v>560</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="9">
         <v>602</v>
       </c>
-      <c r="S8" s="12">
+      <c r="S8" s="9">
         <v>648</v>
       </c>
-      <c r="T8" s="13">
+      <c r="T8" s="10">
         <v>635</v>
       </c>
-      <c r="U8" s="14">
+      <c r="U8" s="11">
         <v>682</v>
       </c>
-      <c r="V8" s="14">
+      <c r="V8" s="11">
         <v>660</v>
       </c>
-      <c r="W8" s="14">
+      <c r="W8" s="11">
         <v>652</v>
       </c>
-      <c r="X8" s="14">
+      <c r="X8" s="11">
         <v>554</v>
       </c>
-      <c r="Y8" s="14">
+      <c r="Y8" s="11">
         <v>501</v>
       </c>
-      <c r="Z8" s="14">
+      <c r="Z8" s="11">
         <v>520</v>
       </c>
+      <c r="AA8" s="11">
+        <v>560</v>
+      </c>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="26" t="s">
+      <c r="C9" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="15" t="s">
+      <c r="D9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="15" t="s">
+      <c r="E9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="15" t="s">
+      <c r="F9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="15" t="s">
+      <c r="G9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H9" s="15" t="s">
+      <c r="H9" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="9">
         <v>417</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="13">
         <v>452</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="14">
         <v>842</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="14">
         <v>736</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="13">
         <v>726</v>
       </c>
-      <c r="N9" s="26" t="s">
-[...17 lines deleted...]
-      <c r="T9" s="8">
+      <c r="N9" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O9" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P9" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q9" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S9" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T9" s="7">
         <v>547</v>
       </c>
-      <c r="U9" s="13">
+      <c r="U9" s="10">
         <v>546</v>
       </c>
-      <c r="V9" s="9">
+      <c r="V9" s="8">
         <v>577</v>
       </c>
-      <c r="W9" s="13">
+      <c r="W9" s="10">
         <v>558</v>
       </c>
-      <c r="X9" s="18">
+      <c r="X9" s="15">
         <v>554</v>
       </c>
-      <c r="Y9" s="18">
+      <c r="Y9" s="15">
         <v>501</v>
       </c>
-      <c r="Z9" s="18">
+      <c r="Z9" s="15">
         <v>520</v>
       </c>
+      <c r="AA9" s="15">
+        <v>560</v>
+      </c>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A10" s="6" t="s">
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="26" t="s">
+      <c r="B10" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="26" t="s">
+      <c r="C10" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="D10" s="15" t="s">
+      <c r="D10" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="15" t="s">
+      <c r="E10" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F10" s="15" t="s">
+      <c r="F10" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="G10" s="15" t="s">
+      <c r="G10" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="H10" s="15" t="s">
+      <c r="H10" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="I10" s="19" t="s">
-[...32 lines deleted...]
-      <c r="T10" s="8">
+      <c r="I10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="L10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="M10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="N10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="7">
         <v>88</v>
       </c>
-      <c r="U10" s="13">
+      <c r="U10" s="10">
         <v>136</v>
       </c>
-      <c r="V10" s="9">
+      <c r="V10" s="8">
         <v>83</v>
       </c>
-      <c r="W10" s="13">
+      <c r="W10" s="10">
         <v>94</v>
       </c>
-      <c r="X10" s="19" t="s">
-[...5 lines deleted...]
-      <c r="Z10" s="20" t="s">
+      <c r="X10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y10" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z10" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA10" s="17" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A11" s="6" t="s">
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="27" t="s">
+      <c r="B11" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="27" t="s">
+      <c r="C11" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="21" t="s">
+      <c r="D11" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E11" s="21" t="s">
+      <c r="E11" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="21" t="s">
+      <c r="F11" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="G11" s="21" t="s">
+      <c r="G11" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="H11" s="21" t="s">
+      <c r="H11" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="19">
         <v>67</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="20">
         <v>63</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="20">
         <v>70</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="20">
         <v>60</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="20">
         <v>78</v>
       </c>
-      <c r="N11" s="26" t="s">
-[...35 lines deleted...]
-      <c r="Z11" s="25" t="s">
+      <c r="N11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R11" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="S11" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="U11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="V11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="W11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="X11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z11" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="22" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A12" s="11" t="s">
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A12" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10"/>
-[...14 lines deleted...]
-      <c r="Q12" s="10"/>
+      <c r="B12" s="54"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54"/>
+      <c r="G12" s="54"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="54"/>
+      <c r="K12" s="54"/>
+      <c r="L12" s="54"/>
+      <c r="M12" s="54"/>
+      <c r="N12" s="54"/>
+      <c r="O12" s="54"/>
+      <c r="P12" s="54"/>
+      <c r="Q12" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="A5:W5"/>
     <mergeCell ref="A12:Q12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>