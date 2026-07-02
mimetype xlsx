--- v0 (2026-04-14)
+++ v1 (2026-07-02)
@@ -1,126 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.pernebayeva\Desktop\образование ТО-2025\высшее образование\высшее англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-60" windowWidth="29040" windowHeight="15780" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="total" sheetId="1" r:id="rId1"/>
     <sheet name="women" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">total!$A:$A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">total!$A$2:$T$14</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="15">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t xml:space="preserve">Graduation of students in higher education institutions </t>
   </si>
   <si>
     <t>Turkistan region</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Kentau c.a.</t>
   </si>
   <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>Maktaaral</t>
   </si>
   <si>
     <t>Saryagash</t>
   </si>
   <si>
     <t>Tulkibas</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -345,60 +350,50 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -439,50 +434,60 @@
     <xf numFmtId="3" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 5" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -505,86 +510,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -753,803 +758,827 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z25"/>
+  <dimension ref="A2:AA25"/>
   <sheetViews>
-    <sheetView zoomScale="178" zoomScaleNormal="178" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+    <sheetView topLeftCell="F1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Y16" sqref="Y16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.85546875" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" customWidth="1"/>
     <col min="8" max="8" width="8.140625" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="13" width="8.140625" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="16" width="7.7109375" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" customWidth="1"/>
     <col min="19" max="19" width="7.85546875" customWidth="1"/>
     <col min="20" max="20" width="8.140625" customWidth="1"/>
     <col min="21" max="21" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="22"/>
-[...24 lines deleted...]
-      <c r="A4" s="23" t="s">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+    </row>
+    <row r="3" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="23"/>
-[...23 lines deleted...]
-      <c r="Z5" s="12" t="s">
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53"/>
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53"/>
+      <c r="W4" s="53"/>
+    </row>
+    <row r="5" spans="1:27" s="12" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA5" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:27" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13"/>
-      <c r="B6" s="26">
+      <c r="B6" s="22">
         <v>2000</v>
       </c>
-      <c r="C6" s="27">
+      <c r="C6" s="23">
         <v>2001</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="23">
         <v>2002</v>
       </c>
-      <c r="E6" s="27">
+      <c r="E6" s="23">
         <v>2003</v>
       </c>
-      <c r="F6" s="27">
+      <c r="F6" s="23">
         <v>2004</v>
       </c>
-      <c r="G6" s="27">
+      <c r="G6" s="23">
         <v>2005</v>
       </c>
-      <c r="H6" s="27">
+      <c r="H6" s="23">
         <v>2006</v>
       </c>
-      <c r="I6" s="27">
+      <c r="I6" s="23">
         <v>2007</v>
       </c>
-      <c r="J6" s="27">
+      <c r="J6" s="23">
         <v>2008</v>
       </c>
-      <c r="K6" s="27">
+      <c r="K6" s="23">
         <v>2009</v>
       </c>
-      <c r="L6" s="27">
+      <c r="L6" s="23">
         <v>2010</v>
       </c>
-      <c r="M6" s="27">
+      <c r="M6" s="23">
         <v>2011</v>
       </c>
-      <c r="N6" s="27">
+      <c r="N6" s="23">
         <v>2012</v>
       </c>
-      <c r="O6" s="27">
+      <c r="O6" s="23">
         <v>2013</v>
       </c>
-      <c r="P6" s="27">
+      <c r="P6" s="23">
         <v>2014</v>
       </c>
-      <c r="Q6" s="27">
+      <c r="Q6" s="23">
         <v>2015</v>
       </c>
-      <c r="R6" s="27">
+      <c r="R6" s="23">
         <v>2016</v>
       </c>
-      <c r="S6" s="27">
+      <c r="S6" s="23">
         <v>2017</v>
       </c>
-      <c r="T6" s="27">
+      <c r="T6" s="23">
         <v>2018</v>
       </c>
-      <c r="U6" s="27">
+      <c r="U6" s="23">
         <v>2019</v>
       </c>
-      <c r="V6" s="27">
+      <c r="V6" s="23">
         <v>2020</v>
       </c>
-      <c r="W6" s="28">
+      <c r="W6" s="24">
         <v>2021</v>
       </c>
-      <c r="X6" s="28">
+      <c r="X6" s="24">
         <v>2022</v>
       </c>
-      <c r="Y6" s="27">
+      <c r="Y6" s="23">
         <v>2023</v>
       </c>
-      <c r="Z6" s="27">
+      <c r="Z6" s="24">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA6" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="25">
         <v>1513</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="25">
         <v>2043</v>
       </c>
-      <c r="D7" s="29">
+      <c r="D7" s="25">
         <v>1709</v>
       </c>
-      <c r="E7" s="29">
+      <c r="E7" s="25">
         <v>1906</v>
       </c>
-      <c r="F7" s="29">
+      <c r="F7" s="25">
         <v>2765</v>
       </c>
-      <c r="G7" s="29">
+      <c r="G7" s="25">
         <v>3618</v>
       </c>
-      <c r="H7" s="29">
+      <c r="H7" s="25">
         <v>3839</v>
       </c>
-      <c r="I7" s="29">
+      <c r="I7" s="25">
         <v>3277</v>
       </c>
-      <c r="J7" s="29">
+      <c r="J7" s="25">
         <v>3864</v>
       </c>
-      <c r="K7" s="29">
+      <c r="K7" s="25">
         <v>3446</v>
       </c>
-      <c r="L7" s="29">
+      <c r="L7" s="25">
         <v>3874</v>
       </c>
-      <c r="M7" s="29">
+      <c r="M7" s="25">
         <v>5717</v>
       </c>
-      <c r="N7" s="29">
+      <c r="N7" s="25">
         <v>4659</v>
       </c>
-      <c r="O7" s="29">
+      <c r="O7" s="25">
         <v>3493</v>
       </c>
-      <c r="P7" s="29">
+      <c r="P7" s="25">
         <v>2916</v>
       </c>
-      <c r="Q7" s="29">
+      <c r="Q7" s="25">
         <v>2539</v>
       </c>
-      <c r="R7" s="29">
+      <c r="R7" s="25">
         <v>2459</v>
       </c>
-      <c r="S7" s="29">
+      <c r="S7" s="25">
         <v>1695</v>
       </c>
-      <c r="T7" s="30">
+      <c r="T7" s="26">
         <v>1705</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U7" s="27">
         <v>1915</v>
       </c>
-      <c r="V7" s="31">
+      <c r="V7" s="27">
         <v>2273</v>
       </c>
-      <c r="W7" s="32">
+      <c r="W7" s="28">
         <v>2477</v>
       </c>
-      <c r="X7" s="33">
+      <c r="X7" s="29">
         <v>2555</v>
       </c>
-      <c r="Y7" s="34">
+      <c r="Y7" s="30">
         <v>1949</v>
       </c>
-      <c r="Z7" s="35">
+      <c r="Z7" s="31">
         <v>2071</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA7" s="31">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B8" s="32">
         <v>1266</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="32">
         <v>1555</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="32">
         <v>1393</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="32">
         <v>1209</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="32">
         <v>1980</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="32">
         <v>2708</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="32">
         <v>3019</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="32">
         <v>2478</v>
       </c>
-      <c r="J8" s="37">
+      <c r="J8" s="33">
         <v>2945</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="34">
         <v>2597</v>
       </c>
-      <c r="L8" s="37">
+      <c r="L8" s="33">
         <v>3068</v>
       </c>
-      <c r="M8" s="38">
+      <c r="M8" s="34">
         <v>4956</v>
       </c>
       <c r="N8" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O8" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P8" s="20" t="s">
         <v>13</v>
       </c>
       <c r="Q8" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R8" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="S8" s="39">
+      <c r="S8" s="35">
         <v>975</v>
       </c>
-      <c r="T8" s="40">
+      <c r="T8" s="36">
         <v>996</v>
       </c>
-      <c r="U8" s="31">
+      <c r="U8" s="27">
         <v>1209</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V8" s="37">
         <v>1451</v>
       </c>
-      <c r="W8" s="32">
+      <c r="W8" s="28">
         <v>1585</v>
       </c>
-      <c r="X8" s="33">
+      <c r="X8" s="29">
         <v>1730</v>
       </c>
-      <c r="Y8" s="42">
+      <c r="Y8" s="38">
         <v>1949</v>
       </c>
-      <c r="Z8" s="35">
+      <c r="Z8" s="31">
         <v>2071</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA8" s="31">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="43" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="36">
+      <c r="B9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="32">
         <v>31</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="32">
         <v>53</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="32">
         <v>68</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="32">
         <v>153</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="32">
         <v>233</v>
       </c>
-      <c r="I9" s="43" t="s">
-[...11 lines deleted...]
-      <c r="M9" s="43" t="s">
+      <c r="I9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="L9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="M9" s="39" t="s">
         <v>12</v>
       </c>
       <c r="N9" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O9" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="20" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="S9" s="43" t="s">
-[...24 lines deleted...]
-    <row r="10" spans="1:26" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="T9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="U9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="V9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="W9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="X9" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y9" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z9" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA9" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="43" t="s">
-[...32 lines deleted...]
-      <c r="M10" s="43" t="s">
+      <c r="B10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="J10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="K10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="L10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="M10" s="39" t="s">
         <v>12</v>
       </c>
       <c r="N10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="Q10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R10" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="S10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="T10" s="40">
+      <c r="S10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="T10" s="36">
         <v>709</v>
       </c>
-      <c r="U10" s="31">
+      <c r="U10" s="27">
         <v>706</v>
       </c>
-      <c r="V10" s="41">
+      <c r="V10" s="37">
         <v>822</v>
       </c>
-      <c r="W10" s="32">
+      <c r="W10" s="28">
         <v>892</v>
       </c>
-      <c r="X10" s="33">
+      <c r="X10" s="29">
         <v>825</v>
       </c>
-      <c r="Y10" s="44" t="s">
-[...6 lines deleted...]
-    <row r="11" spans="1:26" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y10" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z10" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA10" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="36">
+      <c r="B11" s="32">
         <v>209</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="32">
         <v>418</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="32">
         <v>214</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="32">
         <v>278</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="32">
         <v>717</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="32">
         <v>757</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="32">
         <v>587</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="32">
         <v>799</v>
       </c>
-      <c r="J11" s="45">
+      <c r="J11" s="41">
         <v>919</v>
       </c>
-      <c r="K11" s="45">
+      <c r="K11" s="41">
         <v>849</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="41">
         <v>806</v>
       </c>
-      <c r="M11" s="45">
+      <c r="M11" s="41">
         <v>761</v>
       </c>
       <c r="N11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="Q11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R11" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="S11" s="46">
+      <c r="S11" s="42">
         <v>720</v>
       </c>
-      <c r="T11" s="43" t="s">
-[...21 lines deleted...]
-    <row r="12" spans="1:26" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T11" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="U11" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="V11" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="W11" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="X11" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA11" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="36">
+      <c r="B12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="32">
         <v>9</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="32">
         <v>299</v>
       </c>
-      <c r="F12" s="43" t="s">
-[...20 lines deleted...]
-      <c r="M12" s="43" t="s">
+      <c r="F12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="J12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="K12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="L12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="M12" s="39" t="s">
         <v>12</v>
       </c>
       <c r="N12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="Q12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R12" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="S12" s="43" t="s">
-[...24 lines deleted...]
-    <row r="13" spans="1:26" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="T12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="U12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="V12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="W12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="X12" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA12" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="47">
+      <c r="B13" s="43">
         <v>38</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="43">
         <v>70</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="43">
         <v>62</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="43">
         <v>67</v>
       </c>
-      <c r="F13" s="48" t="s">
-[...20 lines deleted...]
-      <c r="M13" s="48" t="s">
+      <c r="F13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="L13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="M13" s="44" t="s">
         <v>12</v>
       </c>
       <c r="N13" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O13" s="21" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="21" t="s">
         <v>13</v>
       </c>
       <c r="R13" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="S13" s="48" t="s">
-[...25 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="S13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="T13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="U13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="V13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="W13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="X13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA13" s="44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="25"/>
-[...14 lines deleted...]
-      <c r="Q14" s="25"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
+      <c r="N14" s="55"/>
+      <c r="O14" s="55"/>
+      <c r="P14" s="55"/>
+      <c r="Q14" s="55"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="6"/>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A16" s="7"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="8"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="8"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="8"/>
     </row>
@@ -1560,633 +1589,652 @@
       <c r="A22" s="8"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="8"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A14:Q14"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A4:Z14"/>
+  <dimension ref="A4:AA14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O22" sqref="O22"/>
+    <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="Q31" sqref="Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A4" s="22" t="s">
+    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A4" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="22"/>
-[...22 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="11"/>
       <c r="H5" s="1"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A6" s="23" t="s">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A6" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="23"/>
-[...23 lines deleted...]
-      <c r="Z7" s="10" t="s">
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
-      <c r="B8" s="27">
+      <c r="B8" s="23">
         <v>2000</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="23">
         <v>2001</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="23">
         <v>2002</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="23">
         <v>2003</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="23">
         <v>2004</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="23">
         <v>2005</v>
       </c>
-      <c r="H8" s="27">
+      <c r="H8" s="23">
         <v>2006</v>
       </c>
-      <c r="I8" s="27">
+      <c r="I8" s="23">
         <v>2007</v>
       </c>
-      <c r="J8" s="27">
+      <c r="J8" s="23">
         <v>2008</v>
       </c>
-      <c r="K8" s="27">
+      <c r="K8" s="23">
         <v>2009</v>
       </c>
-      <c r="L8" s="27">
+      <c r="L8" s="23">
         <v>2010</v>
       </c>
-      <c r="M8" s="27">
+      <c r="M8" s="23">
         <v>2011</v>
       </c>
-      <c r="N8" s="49">
+      <c r="N8" s="45">
         <v>2012</v>
       </c>
-      <c r="O8" s="49">
+      <c r="O8" s="45">
         <v>2013</v>
       </c>
-      <c r="P8" s="49">
+      <c r="P8" s="45">
         <v>2014</v>
       </c>
-      <c r="Q8" s="49">
+      <c r="Q8" s="45">
         <v>2015</v>
       </c>
-      <c r="R8" s="49">
+      <c r="R8" s="45">
         <v>2016</v>
       </c>
-      <c r="S8" s="27">
+      <c r="S8" s="23">
         <v>2017</v>
       </c>
-      <c r="T8" s="27">
+      <c r="T8" s="23">
         <v>2018</v>
       </c>
-      <c r="U8" s="27">
+      <c r="U8" s="23">
         <v>2019</v>
       </c>
-      <c r="V8" s="28">
+      <c r="V8" s="24">
         <v>2020</v>
       </c>
-      <c r="W8" s="28">
+      <c r="W8" s="24">
         <v>2021</v>
       </c>
-      <c r="X8" s="28">
+      <c r="X8" s="24">
         <v>2022</v>
       </c>
-      <c r="Y8" s="27">
+      <c r="Y8" s="23">
         <v>2023</v>
       </c>
-      <c r="Z8" s="27">
+      <c r="Z8" s="24">
         <v>2024</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="AA8" s="24">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="25">
         <v>575</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="25">
         <v>879</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="25">
         <v>934</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="25">
         <v>971</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="25">
         <v>1490</v>
       </c>
-      <c r="G9" s="29">
+      <c r="G9" s="25">
         <v>2173</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="25">
         <v>2279</v>
       </c>
-      <c r="I9" s="29">
+      <c r="I9" s="25">
         <v>2074</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="25">
         <v>2357</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="25">
         <v>2150</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L9" s="25">
         <v>2452</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="25">
         <v>3024</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="25">
         <v>2822</v>
       </c>
-      <c r="O9" s="29">
+      <c r="O9" s="25">
         <v>2109</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="25">
         <v>1593</v>
       </c>
-      <c r="Q9" s="29">
+      <c r="Q9" s="25">
         <v>1480</v>
       </c>
-      <c r="R9" s="29">
+      <c r="R9" s="25">
         <v>1338</v>
       </c>
-      <c r="S9" s="29">
+      <c r="S9" s="25">
         <v>966</v>
       </c>
-      <c r="T9" s="30">
+      <c r="T9" s="26">
         <v>999</v>
       </c>
-      <c r="U9" s="31">
+      <c r="U9" s="27">
         <v>1079</v>
       </c>
-      <c r="V9" s="31">
+      <c r="V9" s="27">
         <v>1339</v>
       </c>
-      <c r="W9" s="31">
+      <c r="W9" s="27">
         <v>1454</v>
       </c>
-      <c r="X9" s="31">
+      <c r="X9" s="27">
         <v>1588</v>
       </c>
-      <c r="Y9" s="34">
+      <c r="Y9" s="30">
         <v>1138</v>
       </c>
-      <c r="Z9" s="50">
+      <c r="Z9" s="46">
         <v>1293</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="AA9" s="46">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="44" t="s">
-[...17 lines deleted...]
-      <c r="H10" s="36">
+      <c r="B10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="32">
         <v>1731</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="32">
         <v>1529</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="33">
         <v>1763</v>
       </c>
-      <c r="K10" s="38">
+      <c r="K10" s="34">
         <v>1571</v>
       </c>
-      <c r="L10" s="38">
+      <c r="L10" s="34">
         <v>1926</v>
       </c>
-      <c r="M10" s="38">
+      <c r="M10" s="34">
         <v>2555</v>
       </c>
       <c r="N10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="Q10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R10" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="S10" s="46">
+      <c r="S10" s="42">
         <v>513</v>
       </c>
-      <c r="T10" s="51">
+      <c r="T10" s="47">
         <v>580</v>
       </c>
-      <c r="U10" s="31">
+      <c r="U10" s="27">
         <v>655</v>
       </c>
-      <c r="V10" s="41">
+      <c r="V10" s="37">
         <v>788</v>
       </c>
-      <c r="W10" s="31">
+      <c r="W10" s="27">
         <v>862</v>
       </c>
-      <c r="X10" s="52">
+      <c r="X10" s="48">
         <v>1069</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="38">
         <v>1138</v>
       </c>
-      <c r="Z10" s="53">
+      <c r="Z10" s="49">
         <v>1293</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="AA10" s="49">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A11" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="44" t="s">
-[...17 lines deleted...]
-      <c r="H11" s="36">
+      <c r="B11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="32">
         <v>153</v>
       </c>
-      <c r="I11" s="44" t="s">
-[...11 lines deleted...]
-      <c r="M11" s="44" t="s">
+      <c r="I11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="J11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="L11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="M11" s="40" t="s">
         <v>12</v>
       </c>
       <c r="N11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="Q11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R11" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="S11" s="44" t="s">
-[...24 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="S11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="T11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="U11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="V11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="W11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="X11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z11" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA11" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="44" t="s">
-[...32 lines deleted...]
-      <c r="M12" s="44" t="s">
+      <c r="B12" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="J12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="K12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="L12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="M12" s="40" t="s">
         <v>12</v>
       </c>
       <c r="N12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="Q12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R12" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="S12" s="44" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="51">
+      <c r="S12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="T12" s="47">
         <v>419</v>
       </c>
-      <c r="U12" s="31">
+      <c r="U12" s="27">
         <v>424</v>
       </c>
-      <c r="V12" s="41">
+      <c r="V12" s="37">
         <v>551</v>
       </c>
-      <c r="W12" s="31">
+      <c r="W12" s="27">
         <v>592</v>
       </c>
-      <c r="X12" s="52">
+      <c r="X12" s="48">
         <v>519</v>
       </c>
-      <c r="Y12" s="44" t="s">
-[...6 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="Y12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z12" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA12" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="48" t="s">
-[...17 lines deleted...]
-      <c r="H13" s="47">
+      <c r="B13" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" s="43">
         <v>395</v>
       </c>
-      <c r="I13" s="47">
+      <c r="I13" s="43">
         <v>545</v>
       </c>
-      <c r="J13" s="54">
+      <c r="J13" s="50">
         <v>594</v>
       </c>
-      <c r="K13" s="54">
+      <c r="K13" s="50">
         <v>579</v>
       </c>
-      <c r="L13" s="54">
+      <c r="L13" s="50">
         <v>526</v>
       </c>
-      <c r="M13" s="54">
+      <c r="M13" s="50">
         <v>469</v>
       </c>
       <c r="N13" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O13" s="21" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="21" t="s">
         <v>13</v>
       </c>
       <c r="R13" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="S13" s="55">
+      <c r="S13" s="51">
         <v>453</v>
       </c>
-      <c r="T13" s="48" t="s">
-[...22 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="T13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="U13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="V13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="W13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="X13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z13" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA13" s="44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A14" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="25"/>
-[...14 lines deleted...]
-      <c r="Q14" s="25"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
+      <c r="N14" s="55"/>
+      <c r="O14" s="55"/>
+      <c r="P14" s="55"/>
+      <c r="Q14" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:W6"/>
     <mergeCell ref="A14:Q14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>