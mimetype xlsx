--- v0 (2026-04-14)
+++ v1 (2026-07-02)
@@ -1,67 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.pernebayeva\Desktop\образование ТО-2025\высшее образование\высшее англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="total" sheetId="1" r:id="rId1"/>
     <sheet name="women" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">total!$A:$A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">total!$A$6:$T$17</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="16">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Admission of students of higher education organizations</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Turkistan region</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
@@ -70,51 +75,51 @@
   <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>Maktaaral</t>
   </si>
   <si>
     <t>Sairam</t>
   </si>
   <si>
     <t>Saryagash</t>
   </si>
   <si>
     <t>Tulkibas</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -264,51 +269,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -349,111 +354,118 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 5" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -478,86 +490,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -726,135 +738,136 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A4:Z19"/>
+  <dimension ref="A4:AA19"/>
   <sheetViews>
-    <sheetView zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+    <sheetView topLeftCell="B1" zoomScale="89" zoomScaleNormal="89" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="X27" sqref="X27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" style="1" customWidth="1"/>
     <col min="8" max="9" width="8" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="1" customWidth="1"/>
     <col min="15" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="8.85546875" style="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:26" ht="15" x14ac:dyDescent="0.2">
-      <c r="A4" s="36" t="s">
+    <row r="4" spans="1:27" ht="15" x14ac:dyDescent="0.2">
+      <c r="A4" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="36"/>
-[...23 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="55"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="55"/>
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+    </row>
+    <row r="6" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="37"/>
-[...22 lines deleted...]
-    <row r="7" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="56"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+    </row>
+    <row r="7" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W7" s="5"/>
-      <c r="Z7" s="5" t="s">
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:27" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6"/>
       <c r="B8" s="33">
         <v>2000</v>
       </c>
       <c r="C8" s="34">
         <v>2001</v>
       </c>
       <c r="D8" s="34">
         <v>2002</v>
       </c>
       <c r="E8" s="34">
         <v>2003</v>
       </c>
       <c r="F8" s="34">
         <v>2004</v>
       </c>
       <c r="G8" s="34">
         <v>2005</v>
       </c>
       <c r="H8" s="34">
         <v>2006</v>
       </c>
       <c r="I8" s="34">
         <v>2007</v>
       </c>
@@ -884,827 +897,855 @@
       </c>
       <c r="R8" s="34">
         <v>2016</v>
       </c>
       <c r="S8" s="34">
         <v>2017</v>
       </c>
       <c r="T8" s="34">
         <v>2018</v>
       </c>
       <c r="U8" s="34">
         <v>2019</v>
       </c>
       <c r="V8" s="34">
         <v>2020</v>
       </c>
       <c r="W8" s="34">
         <v>2021</v>
       </c>
       <c r="X8" s="34">
         <v>2022</v>
       </c>
       <c r="Y8" s="34">
         <v>2023</v>
       </c>
-      <c r="Z8" s="34">
+      <c r="Z8" s="35">
         <v>2024</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA8" s="35">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="42">
+      <c r="B9" s="36">
         <v>3777</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="36">
         <v>3944</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="36">
         <v>4795</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="36">
         <v>5080</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="36">
         <v>5794</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="36">
         <v>5281</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="36">
         <v>5214</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="36">
         <v>3387</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="36">
         <v>3615</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="36">
         <v>3783</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="36">
         <v>3962</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="36">
         <v>3147</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="36">
         <v>2006</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="36">
         <v>1903</v>
       </c>
-      <c r="P9" s="42">
+      <c r="P9" s="36">
         <v>1828</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="36">
         <v>2134</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="36">
         <v>2417</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="36">
         <v>2293</v>
       </c>
-      <c r="T9" s="43">
+      <c r="T9" s="37">
         <v>2884</v>
       </c>
-      <c r="U9" s="44">
+      <c r="U9" s="38">
         <v>3322</v>
       </c>
-      <c r="V9" s="44">
+      <c r="V9" s="38">
         <v>3257</v>
       </c>
-      <c r="W9" s="44">
+      <c r="W9" s="38">
         <v>3931</v>
       </c>
-      <c r="X9" s="45">
+      <c r="X9" s="39">
         <v>2610</v>
       </c>
-      <c r="Y9" s="46">
+      <c r="Y9" s="40">
         <v>3063</v>
       </c>
-      <c r="Z9" s="47">
+      <c r="Z9" s="41">
         <v>2851</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA9" s="61">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="42">
+      <c r="B10" s="36">
         <v>1877</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="36">
         <v>2613</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="36">
         <v>3213</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="36">
         <v>3821</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="36">
         <v>3690</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="36">
         <v>3290</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="36">
         <v>2975</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="36">
         <v>2342</v>
       </c>
-      <c r="J10" s="48">
+      <c r="J10" s="42">
         <v>2573</v>
       </c>
-      <c r="K10" s="48">
+      <c r="K10" s="42">
         <v>2698</v>
       </c>
-      <c r="L10" s="49">
+      <c r="L10" s="43">
         <v>2816</v>
       </c>
-      <c r="M10" s="49">
+      <c r="M10" s="43">
         <v>2583</v>
       </c>
-      <c r="N10" s="50" t="s">
-[...14 lines deleted...]
-      <c r="S10" s="51">
+      <c r="N10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="O10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="P10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="R10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="S10" s="45">
         <v>1625</v>
       </c>
-      <c r="T10" s="52">
+      <c r="T10" s="46">
         <v>1989</v>
       </c>
-      <c r="U10" s="44">
+      <c r="U10" s="38">
         <v>2258</v>
       </c>
-      <c r="V10" s="53">
+      <c r="V10" s="47">
         <v>2451</v>
       </c>
-      <c r="W10" s="53">
+      <c r="W10" s="47">
         <v>2850</v>
       </c>
-      <c r="X10" s="45">
+      <c r="X10" s="39">
         <v>2610</v>
       </c>
-      <c r="Y10" s="54">
+      <c r="Y10" s="48">
         <v>3063</v>
       </c>
-      <c r="Z10" s="47">
+      <c r="Z10" s="41">
         <v>2851</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA10" s="61">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="36">
         <v>342</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="36">
         <v>613</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="36">
         <v>856</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="36">
         <v>463</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="36">
         <v>329</v>
       </c>
       <c r="I11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="K11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="L11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="N11" s="50" t="s">
-[...11 lines deleted...]
-      <c r="R11" s="50" t="s">
+      <c r="N11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="O11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="P11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="R11" s="44" t="s">
         <v>14</v>
       </c>
       <c r="S11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="T11" s="31" t="s">
         <v>5</v>
       </c>
       <c r="U11" s="31" t="s">
         <v>5</v>
       </c>
       <c r="V11" s="31" t="s">
         <v>5</v>
       </c>
       <c r="W11" s="31" t="s">
         <v>5</v>
       </c>
       <c r="X11" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Y11" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Z11" s="31" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA11" s="31" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="D12" s="42"/>
+      <c r="D12" s="36"/>
       <c r="E12" s="30" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>5</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="30" t="s">
         <v>5</v>
       </c>
       <c r="I12" s="30" t="s">
         <v>5</v>
       </c>
       <c r="J12" s="30" t="s">
         <v>5</v>
       </c>
       <c r="K12" s="30" t="s">
         <v>5</v>
       </c>
       <c r="L12" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="N12" s="50" t="s">
-[...11 lines deleted...]
-      <c r="R12" s="50" t="s">
+      <c r="N12" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="O12" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="P12" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q12" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="R12" s="44" t="s">
         <v>14</v>
       </c>
       <c r="S12" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="T12" s="52">
+      <c r="T12" s="46">
         <v>895</v>
       </c>
-      <c r="U12" s="44">
+      <c r="U12" s="38">
         <v>1064</v>
       </c>
-      <c r="V12" s="53">
+      <c r="V12" s="47">
         <v>806</v>
       </c>
-      <c r="W12" s="53">
+      <c r="W12" s="47">
         <v>1081</v>
       </c>
-      <c r="X12" s="45"/>
+      <c r="X12" s="39"/>
       <c r="Y12" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Z12" s="31" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA12" s="31" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="42">
+      <c r="B13" s="36">
         <v>778</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="36">
         <v>818</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="36">
         <v>631</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="36">
         <v>629</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="36">
         <v>1248</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="36">
         <v>1041</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="36">
         <v>1414</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="36">
         <v>1045</v>
       </c>
-      <c r="J13" s="49">
+      <c r="J13" s="43">
         <v>1042</v>
       </c>
-      <c r="K13" s="49">
+      <c r="K13" s="43">
         <v>1085</v>
       </c>
-      <c r="L13" s="49">
+      <c r="L13" s="43">
         <v>1146</v>
       </c>
-      <c r="M13" s="55">
+      <c r="M13" s="49">
         <v>564</v>
       </c>
-      <c r="N13" s="50" t="s">
-[...14 lines deleted...]
-      <c r="S13" s="56">
+      <c r="N13" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="O13" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="P13" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="R13" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="S13" s="50">
         <v>668</v>
       </c>
       <c r="T13" s="31" t="s">
         <v>5</v>
       </c>
       <c r="U13" s="31" t="s">
         <v>5</v>
       </c>
       <c r="V13" s="31" t="s">
         <v>5</v>
       </c>
       <c r="W13" s="31" t="s">
         <v>5</v>
       </c>
       <c r="X13" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Y13" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Z13" s="31" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA13" s="31" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="42">
+      <c r="B14" s="36">
         <v>1058</v>
       </c>
-      <c r="C14" s="42">
+      <c r="C14" s="36">
         <v>479</v>
       </c>
-      <c r="D14" s="42">
+      <c r="D14" s="36">
         <v>512</v>
       </c>
       <c r="E14" s="30" t="s">
         <v>5</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>5</v>
       </c>
       <c r="G14" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H14" s="30" t="s">
         <v>5</v>
       </c>
       <c r="I14" s="30" t="s">
         <v>5</v>
       </c>
       <c r="J14" s="30" t="s">
         <v>5</v>
       </c>
       <c r="K14" s="30" t="s">
         <v>5</v>
       </c>
       <c r="L14" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M14" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="N14" s="50" t="s">
-[...11 lines deleted...]
-      <c r="R14" s="50" t="s">
+      <c r="N14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="O14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="P14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="R14" s="44" t="s">
         <v>14</v>
       </c>
       <c r="S14" s="31" t="s">
         <v>5</v>
       </c>
       <c r="T14" s="31" t="s">
         <v>5</v>
       </c>
       <c r="U14" s="31" t="s">
         <v>5</v>
       </c>
       <c r="V14" s="31" t="s">
         <v>5</v>
       </c>
       <c r="W14" s="31" t="s">
         <v>5</v>
       </c>
       <c r="X14" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Y14" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Z14" s="31" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA14" s="31" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="30" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="30" t="s">
         <v>5</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="36">
         <v>487</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="36">
         <v>496</v>
       </c>
       <c r="I15" s="30" t="s">
         <v>5</v>
       </c>
       <c r="J15" s="30" t="s">
         <v>5</v>
       </c>
       <c r="K15" s="30" t="s">
         <v>5</v>
       </c>
       <c r="L15" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M15" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="N15" s="50" t="s">
-[...11 lines deleted...]
-      <c r="R15" s="50" t="s">
+      <c r="N15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="O15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="P15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="R15" s="44" t="s">
         <v>14</v>
       </c>
       <c r="S15" s="31" t="s">
         <v>5</v>
       </c>
       <c r="T15" s="31" t="s">
         <v>5</v>
       </c>
       <c r="U15" s="31" t="s">
         <v>5</v>
       </c>
       <c r="V15" s="31" t="s">
         <v>5</v>
       </c>
       <c r="W15" s="31" t="s">
         <v>5</v>
       </c>
       <c r="X15" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Y15" s="31" t="s">
         <v>5</v>
       </c>
       <c r="Z15" s="31" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA15" s="31" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="57">
+      <c r="B16" s="51">
         <v>64</v>
       </c>
-      <c r="C16" s="57">
+      <c r="C16" s="51">
         <v>34</v>
       </c>
-      <c r="D16" s="57">
+      <c r="D16" s="51">
         <v>97</v>
       </c>
-      <c r="E16" s="57">
+      <c r="E16" s="51">
         <v>17</v>
       </c>
       <c r="F16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="G16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="J16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="K16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="L16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="M16" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="N16" s="58" t="s">
-[...11 lines deleted...]
-      <c r="R16" s="58" t="s">
+      <c r="N16" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="O16" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="P16" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q16" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="R16" s="52" t="s">
         <v>14</v>
       </c>
       <c r="S16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="T16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="V16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="W16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="X16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="Y16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="Z16" s="32" t="s">
         <v>5</v>
       </c>
+      <c r="AA16" s="32" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="17" spans="1:20" s="29" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="39"/>
-[...14 lines deleted...]
-      <c r="Q17" s="39"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="58"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="58"/>
+      <c r="F17" s="58"/>
+      <c r="G17" s="58"/>
+      <c r="H17" s="58"/>
+      <c r="I17" s="58"/>
+      <c r="J17" s="58"/>
+      <c r="K17" s="58"/>
+      <c r="L17" s="58"/>
+      <c r="M17" s="58"/>
+      <c r="N17" s="58"/>
+      <c r="O17" s="58"/>
+      <c r="P17" s="58"/>
+      <c r="Q17" s="58"/>
       <c r="R17" s="27"/>
       <c r="S17" s="27"/>
       <c r="T17" s="28"/>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:W6"/>
     <mergeCell ref="A17:Q17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z13"/>
+  <dimension ref="A2:AA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+    <sheetView tabSelected="1" topLeftCell="F1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+      <selection activeCell="Z16" sqref="Z16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A2" s="36" t="s">
+    <row r="2" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A2" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="36"/>
-[...23 lines deleted...]
-      <c r="A4" s="37" t="s">
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+    </row>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="37"/>
-[...22 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="W5" s="5"/>
-      <c r="Z5" s="5" t="s">
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
       <c r="B6" s="33">
         <v>2000</v>
       </c>
       <c r="C6" s="34">
         <v>2001</v>
       </c>
       <c r="D6" s="33">
         <v>2002</v>
       </c>
       <c r="E6" s="34">
         <v>2003</v>
       </c>
       <c r="F6" s="33">
         <v>2004</v>
       </c>
       <c r="G6" s="34">
         <v>2005</v>
       </c>
       <c r="H6" s="33">
         <v>2006</v>
       </c>
       <c r="I6" s="34">
         <v>2007</v>
       </c>
@@ -1734,55 +1775,58 @@
       </c>
       <c r="R6" s="34">
         <v>2016</v>
       </c>
       <c r="S6" s="34">
         <v>2017</v>
       </c>
       <c r="T6" s="33">
         <v>2018</v>
       </c>
       <c r="U6" s="34">
         <v>2019</v>
       </c>
       <c r="V6" s="33">
         <v>2020</v>
       </c>
       <c r="W6" s="35">
         <v>2021</v>
       </c>
       <c r="X6" s="35">
         <v>2022</v>
       </c>
       <c r="Y6" s="34">
         <v>2023</v>
       </c>
-      <c r="Z6" s="34">
+      <c r="Z6" s="35">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="AA6" s="35">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8">
         <v>2052</v>
       </c>
       <c r="C7" s="8">
         <v>2338</v>
       </c>
       <c r="D7" s="8">
         <v>2636</v>
       </c>
       <c r="E7" s="8">
         <v>2878</v>
       </c>
       <c r="F7" s="8">
         <v>3696</v>
       </c>
       <c r="G7" s="8">
         <v>3131</v>
       </c>
       <c r="H7" s="8">
         <v>3178</v>
       </c>
       <c r="I7" s="8">
@@ -1817,471 +1861,489 @@
       </c>
       <c r="S7" s="8">
         <v>1247</v>
       </c>
       <c r="T7" s="9">
         <v>1671</v>
       </c>
       <c r="U7" s="10">
         <v>1849</v>
       </c>
       <c r="V7" s="10">
         <v>1930</v>
       </c>
       <c r="W7" s="8">
         <v>2222</v>
       </c>
       <c r="X7" s="9">
         <v>1551</v>
       </c>
       <c r="Y7" s="11">
         <v>2018</v>
       </c>
       <c r="Z7" s="9">
         <v>1773</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="AA7" s="62">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A8" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H8" s="13">
         <v>1856</v>
       </c>
       <c r="I8" s="13">
         <v>1419</v>
       </c>
       <c r="J8" s="14">
         <v>1465</v>
       </c>
       <c r="K8" s="14">
         <v>1521</v>
       </c>
       <c r="L8" s="14">
         <v>1561</v>
       </c>
       <c r="M8" s="14">
         <v>1382</v>
       </c>
-      <c r="N8" s="59" t="s">
-[...11 lines deleted...]
-      <c r="R8" s="59" t="s">
+      <c r="N8" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="O8" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="R8" s="53" t="s">
         <v>14</v>
       </c>
       <c r="S8" s="15">
         <v>863</v>
       </c>
       <c r="T8" s="16">
         <v>1210</v>
       </c>
       <c r="U8" s="17">
         <v>1241</v>
       </c>
       <c r="V8" s="18">
         <v>1489</v>
       </c>
       <c r="W8" s="18">
         <v>1647</v>
       </c>
       <c r="X8" s="19">
         <v>1551</v>
       </c>
       <c r="Y8" s="7">
         <v>2018</v>
       </c>
       <c r="Z8" s="20">
         <v>1773</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="AA8" s="63">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A9" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H9" s="13">
         <v>139</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="L9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="N9" s="59" t="s">
-[...11 lines deleted...]
-      <c r="R9" s="59" t="s">
+      <c r="N9" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="O9" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="P9" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q9" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="R9" s="53" t="s">
         <v>14</v>
       </c>
       <c r="S9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="T9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="U9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="V9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="W9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="X9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="Y9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="Z9" s="12" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="AA9" s="12" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A10" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="K10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="M10" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="N10" s="59" t="s">
-[...11 lines deleted...]
-      <c r="R10" s="59" t="s">
+      <c r="N10" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="O10" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="P10" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="R10" s="53" t="s">
         <v>14</v>
       </c>
       <c r="S10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="T10" s="16">
         <v>461</v>
       </c>
       <c r="U10" s="17">
         <v>608</v>
       </c>
       <c r="V10" s="18">
         <v>441</v>
       </c>
       <c r="W10" s="18">
         <v>575</v>
       </c>
       <c r="X10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="Y10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="Z10" s="12" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="AA10" s="12" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A11" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="13">
         <v>879</v>
       </c>
       <c r="I11" s="13">
         <v>653</v>
       </c>
       <c r="J11" s="21">
         <v>623</v>
       </c>
       <c r="K11" s="21">
         <v>623</v>
       </c>
       <c r="L11" s="21">
         <v>667</v>
       </c>
       <c r="M11" s="21">
         <v>325</v>
       </c>
-      <c r="N11" s="59" t="s">
-[...11 lines deleted...]
-      <c r="R11" s="59" t="s">
+      <c r="N11" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="O11" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="P11" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q11" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="R11" s="53" t="s">
         <v>14</v>
       </c>
       <c r="S11" s="15">
         <v>384</v>
       </c>
       <c r="T11" s="12" t="s">
         <v>5</v>
       </c>
       <c r="U11" s="12" t="s">
         <v>5</v>
       </c>
       <c r="V11" s="12" t="s">
         <v>5</v>
       </c>
       <c r="W11" s="12" t="s">
         <v>5</v>
       </c>
       <c r="X11" s="12" t="s">
         <v>5</v>
       </c>
       <c r="Y11" s="12" t="s">
         <v>5</v>
       </c>
       <c r="Z11" s="12" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="AA11" s="12" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>4</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F12" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G12" s="22" t="s">
         <v>4</v>
       </c>
       <c r="H12" s="23">
         <v>304</v>
       </c>
       <c r="I12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="J12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="K12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="L12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="N12" s="60" t="s">
-[...11 lines deleted...]
-      <c r="R12" s="60" t="s">
+      <c r="N12" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="O12" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="P12" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q12" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="R12" s="54" t="s">
         <v>14</v>
       </c>
       <c r="S12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="T12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="U12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="V12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="W12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="X12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Y12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Z12" s="22" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="40" t="s">
+      <c r="AA12" s="22" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A13" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="41"/>
-[...14 lines deleted...]
-      <c r="Q13" s="41"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="60"/>
+      <c r="P13" s="60"/>
+      <c r="Q13" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A13:Q13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>