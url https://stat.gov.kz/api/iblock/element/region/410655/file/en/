--- v0 (2026-04-14)
+++ v1 (2026-07-02)
@@ -1,76 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.pernebayeva\Desktop\образование ТО-2025\высшее образование\высшее англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="total" sheetId="1" r:id="rId1"/>
     <sheet name="women" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">total!$A:$A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">total!$A$6:$T$16</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="17">
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Number of students of organizations of higher education organization</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Turkistan region</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Kentau c.a.</t>
   </si>
   <si>
@@ -82,51 +87,51 @@
   <si>
     <t>Tulkibas</t>
   </si>
   <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Sairam</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -388,67 +393,67 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 5" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -471,86 +476,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -725,140 +730,141 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:AA17"/>
   <sheetViews>
-    <sheetView zoomScale="88" zoomScaleNormal="88" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:XFD17"/>
+    <sheetView topLeftCell="D1" zoomScale="88" zoomScaleNormal="88" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Q24" sqref="Q24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="8.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:26" ht="15" x14ac:dyDescent="0.2">
-      <c r="A4" s="40" t="s">
+    <row r="4" spans="1:27" ht="15" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="40"/>
-[...22 lines deleted...]
-    <row r="5" spans="1:26" ht="15" x14ac:dyDescent="0.25">
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+    </row>
+    <row r="5" spans="1:27" ht="15" x14ac:dyDescent="0.25">
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
     </row>
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="40" t="s">
+    <row r="6" spans="1:27" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="40"/>
-[...22 lines deleted...]
-    <row r="7" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+      <c r="W6" s="47"/>
+    </row>
+    <row r="7" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W7" s="5"/>
-      <c r="Z7" s="5" t="s">
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:27" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6"/>
       <c r="B8" s="38">
         <v>2000</v>
       </c>
       <c r="C8" s="37">
         <v>2001</v>
       </c>
       <c r="D8" s="37">
         <v>2002</v>
       </c>
       <c r="E8" s="37">
         <v>2003</v>
       </c>
       <c r="F8" s="37">
         <v>2004</v>
       </c>
       <c r="G8" s="37">
         <v>2005</v>
       </c>
       <c r="H8" s="37">
         <v>2006</v>
       </c>
       <c r="I8" s="37">
         <v>2007</v>
       </c>
@@ -888,55 +894,58 @@
       </c>
       <c r="R8" s="37">
         <v>2016</v>
       </c>
       <c r="S8" s="37">
         <v>2017</v>
       </c>
       <c r="T8" s="37">
         <v>2018</v>
       </c>
       <c r="U8" s="37">
         <v>2019</v>
       </c>
       <c r="V8" s="37">
         <v>2020</v>
       </c>
       <c r="W8" s="37">
         <v>2021</v>
       </c>
       <c r="X8" s="38">
         <v>2022</v>
       </c>
       <c r="Y8" s="37">
         <v>2023</v>
       </c>
-      <c r="Z8" s="37">
+      <c r="Z8" s="38">
         <v>2024</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA8" s="38">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="16">
         <v>10866</v>
       </c>
       <c r="C9" s="16">
         <v>12100</v>
       </c>
       <c r="D9" s="16">
         <v>16204</v>
       </c>
       <c r="E9" s="16">
         <v>18323</v>
       </c>
       <c r="F9" s="16">
         <v>19728</v>
       </c>
       <c r="G9" s="16">
         <v>19670</v>
       </c>
       <c r="H9" s="16">
         <v>19805</v>
       </c>
       <c r="I9" s="16">
@@ -971,725 +980,750 @@
       </c>
       <c r="S9" s="16">
         <v>8603</v>
       </c>
       <c r="T9" s="17">
         <v>9673</v>
       </c>
       <c r="U9" s="18">
         <v>11614</v>
       </c>
       <c r="V9" s="19">
         <v>12043</v>
       </c>
       <c r="W9" s="19">
         <v>13173</v>
       </c>
       <c r="X9" s="20">
         <v>10042</v>
       </c>
       <c r="Y9" s="11">
         <v>10787</v>
       </c>
       <c r="Z9" s="12">
         <v>10910</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA9" s="12">
+        <v>11423</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="16">
         <v>6101</v>
       </c>
       <c r="C10" s="16">
         <v>7689</v>
       </c>
       <c r="D10" s="16">
         <v>9921</v>
       </c>
       <c r="E10" s="16">
         <v>11117</v>
       </c>
       <c r="F10" s="16">
         <v>13472</v>
       </c>
       <c r="G10" s="16">
         <v>12620</v>
       </c>
       <c r="H10" s="16">
         <v>12733</v>
       </c>
       <c r="I10" s="21">
         <v>11324</v>
       </c>
       <c r="J10" s="22">
         <v>10360</v>
       </c>
       <c r="K10" s="22">
         <v>11138</v>
       </c>
       <c r="L10" s="23">
         <v>10610</v>
       </c>
       <c r="M10" s="23">
         <v>11218</v>
       </c>
-      <c r="N10" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R10" s="42" t="s">
+      <c r="N10" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O10" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P10" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q10" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R10" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S10" s="25">
         <v>6045</v>
       </c>
       <c r="T10" s="26">
         <v>6854</v>
       </c>
       <c r="U10" s="18">
         <v>7784</v>
       </c>
       <c r="V10" s="27">
         <v>8555</v>
       </c>
       <c r="W10" s="19">
         <v>9677</v>
       </c>
       <c r="X10" s="20">
         <v>10042</v>
       </c>
       <c r="Y10" s="13">
         <v>10787</v>
       </c>
       <c r="Z10" s="12">
         <v>10910</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA10" s="12">
+        <v>11423</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="16">
         <v>982</v>
       </c>
       <c r="E11" s="16">
         <v>1596</v>
       </c>
       <c r="F11" s="16">
         <v>2197</v>
       </c>
       <c r="G11" s="16">
         <v>2185</v>
       </c>
       <c r="H11" s="16">
         <v>1783</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="L11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M11" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N11" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R11" s="42" t="s">
+      <c r="N11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R11" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="T11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="U11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="V11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="W11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="X11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z11" s="14" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA11" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="L12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N12" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R12" s="42" t="s">
+      <c r="N12" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O12" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P12" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q12" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R12" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="T12" s="26">
         <v>2819</v>
       </c>
       <c r="U12" s="19">
         <v>3830</v>
       </c>
       <c r="V12" s="28">
         <v>3488</v>
       </c>
       <c r="W12" s="19">
         <v>3496</v>
       </c>
       <c r="X12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z12" s="14" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA12" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="16">
         <v>2545</v>
       </c>
       <c r="C13" s="16">
         <v>2683</v>
       </c>
       <c r="D13" s="16">
         <v>2402</v>
       </c>
       <c r="E13" s="16">
         <v>3789</v>
       </c>
       <c r="F13" s="16">
         <v>4059</v>
       </c>
       <c r="G13" s="16">
         <v>3732</v>
       </c>
       <c r="H13" s="16">
         <v>4419</v>
       </c>
       <c r="I13" s="29">
         <v>4300</v>
       </c>
       <c r="J13" s="23">
         <v>3873</v>
       </c>
       <c r="K13" s="23">
         <v>3425</v>
       </c>
       <c r="L13" s="23">
         <v>3434</v>
       </c>
       <c r="M13" s="23">
         <v>2952</v>
       </c>
-      <c r="N13" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R13" s="42" t="s">
+      <c r="N13" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O13" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P13" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R13" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S13" s="25">
         <v>2558</v>
       </c>
       <c r="T13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="U13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="V13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="W13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="X13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z13" s="14" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA13" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="16">
         <v>1133</v>
       </c>
       <c r="H14" s="16">
         <v>870</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="L14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M14" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N14" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R14" s="42" t="s">
+      <c r="N14" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O14" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P14" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q14" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R14" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="T14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="U14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="V14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="W14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="X14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z14" s="14" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA14" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="16">
         <v>1910</v>
       </c>
       <c r="C15" s="16">
         <v>1467</v>
       </c>
       <c r="D15" s="16">
         <v>2604</v>
       </c>
       <c r="E15" s="16">
         <v>1595</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="J15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="L15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M15" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N15" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R15" s="42" t="s">
+      <c r="N15" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O15" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P15" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q15" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R15" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="T15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="U15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="V15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="W15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="X15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z15" s="14" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA15" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="30">
         <v>310</v>
       </c>
       <c r="C16" s="30">
         <v>261</v>
       </c>
       <c r="D16" s="30">
         <v>295</v>
       </c>
       <c r="E16" s="30">
         <v>226</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="K16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="L16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="M16" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="N16" s="43" t="s">
-[...11 lines deleted...]
-      <c r="R16" s="43" t="s">
+      <c r="N16" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="O16" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="P16" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q16" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="R16" s="41" t="s">
         <v>15</v>
       </c>
       <c r="S16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="T16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="U16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="V16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="W16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="X16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="Y16" s="15" t="s">
         <v>12</v>
       </c>
       <c r="Z16" s="15" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="46" t="s">
+      <c r="AA16" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="Y17" s="45"/>
-[...1 lines deleted...]
-      <c r="AA17" s="45"/>
+      <c r="Y17" s="43"/>
+      <c r="Z17" s="43"/>
+      <c r="AA17" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:W6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="8" max="1048575" man="1"/>
     <brk id="15" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA15"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" zoomScale="166" zoomScaleNormal="166" workbookViewId="0">
-      <selection activeCell="Y24" sqref="Y24"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Y25" sqref="Y25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="41"/>
-[...20 lines deleted...]
-      <c r="W2" s="41"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
     </row>
     <row r="3" spans="1:27" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:27" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="41"/>
-[...20 lines deleted...]
-      <c r="W4" s="41"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
     </row>
     <row r="5" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="W5" s="35"/>
-      <c r="Z5" s="35" t="s">
+      <c r="Z5" s="35"/>
+      <c r="AA5" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="36"/>
       <c r="B6" s="37">
         <v>2000</v>
       </c>
       <c r="C6" s="37">
         <v>2001</v>
       </c>
       <c r="D6" s="37">
         <v>2002</v>
       </c>
       <c r="E6" s="37">
         <v>2003</v>
       </c>
       <c r="F6" s="37">
         <v>2004</v>
       </c>
       <c r="G6" s="37">
         <v>2005</v>
       </c>
       <c r="H6" s="37">
         <v>2006</v>
@@ -1723,52 +1757,55 @@
       </c>
       <c r="R6" s="37">
         <v>2016</v>
       </c>
       <c r="S6" s="37">
         <v>2017</v>
       </c>
       <c r="T6" s="37">
         <v>2018</v>
       </c>
       <c r="U6" s="37">
         <v>2019</v>
       </c>
       <c r="V6" s="37">
         <v>2020</v>
       </c>
       <c r="W6" s="38">
         <v>2021</v>
       </c>
       <c r="X6" s="38">
         <v>2022</v>
       </c>
       <c r="Y6" s="37">
         <v>2023</v>
       </c>
-      <c r="Z6" s="37">
+      <c r="Z6" s="38">
         <v>2024</v>
+      </c>
+      <c r="AA6" s="38">
+        <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="16">
         <v>5242</v>
       </c>
       <c r="C7" s="16">
         <v>6749</v>
       </c>
       <c r="D7" s="16">
         <v>9213</v>
       </c>
       <c r="E7" s="16">
         <v>10831</v>
       </c>
       <c r="F7" s="16">
         <v>12200</v>
       </c>
       <c r="G7" s="16">
         <v>12067</v>
       </c>
       <c r="H7" s="16">
@@ -1806,618 +1843,642 @@
       </c>
       <c r="S7" s="16">
         <v>4771</v>
       </c>
       <c r="T7" s="17">
         <v>5422</v>
       </c>
       <c r="U7" s="18">
         <v>6495</v>
       </c>
       <c r="V7" s="18">
         <v>6788</v>
       </c>
       <c r="W7" s="18">
         <v>7437</v>
       </c>
       <c r="X7" s="18">
         <v>5935</v>
       </c>
       <c r="Y7" s="11">
         <v>6620</v>
       </c>
       <c r="Z7" s="18">
         <v>6825</v>
       </c>
+      <c r="AA7" s="18">
+        <v>7221</v>
+      </c>
     </row>
     <row r="8" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="42" t="s">
+      <c r="B8" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="42" t="s">
+      <c r="C8" s="40" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H8" s="16">
         <v>7836</v>
       </c>
       <c r="I8" s="21">
         <v>6831</v>
       </c>
       <c r="J8" s="23">
         <v>6252</v>
       </c>
       <c r="K8" s="22">
         <v>6469</v>
       </c>
       <c r="L8" s="23">
         <v>5952</v>
       </c>
       <c r="M8" s="23">
         <v>6324</v>
       </c>
-      <c r="N8" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R8" s="42" t="s">
+      <c r="N8" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O8" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P8" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S8" s="32">
         <v>3285</v>
       </c>
       <c r="T8" s="26">
         <v>3855</v>
       </c>
       <c r="U8" s="19">
         <v>4383</v>
       </c>
       <c r="V8" s="27">
         <v>4933</v>
       </c>
       <c r="W8" s="19">
         <v>5657</v>
       </c>
-      <c r="X8" s="47">
+      <c r="X8" s="45">
         <v>5935</v>
       </c>
       <c r="Y8" s="13">
         <v>6620</v>
       </c>
-      <c r="Z8" s="48">
+      <c r="Z8" s="46">
         <v>6825</v>
+      </c>
+      <c r="AA8" s="46">
+        <v>7221</v>
       </c>
     </row>
     <row r="9" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="42" t="s">
+      <c r="B9" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="42" t="s">
+      <c r="C9" s="40" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H9" s="16">
         <v>1033</v>
       </c>
       <c r="I9" s="34" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="34" t="s">
         <v>12</v>
       </c>
       <c r="K9" s="34" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="34" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="N9" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R9" s="42" t="s">
+      <c r="N9" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O9" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P9" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q9" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R9" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S9" s="34" t="s">
         <v>12</v>
       </c>
       <c r="T9" s="34" t="s">
         <v>12</v>
       </c>
       <c r="U9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="V9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="W9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="X9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA9" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="42" t="s">
+      <c r="B10" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="42" t="s">
+      <c r="C10" s="40" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="34" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="34" t="s">
         <v>12</v>
       </c>
       <c r="J10" s="34" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="34" t="s">
         <v>12</v>
       </c>
       <c r="L10" s="34" t="s">
         <v>12</v>
       </c>
       <c r="M10" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="N10" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R10" s="42" t="s">
+      <c r="N10" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O10" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P10" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q10" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R10" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S10" s="34" t="s">
         <v>12</v>
       </c>
       <c r="T10" s="26">
         <v>1567</v>
       </c>
       <c r="U10" s="19">
         <v>2112</v>
       </c>
       <c r="V10" s="27">
         <v>1855</v>
       </c>
       <c r="W10" s="19">
         <v>1780</v>
       </c>
       <c r="X10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA10" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="42" t="s">
+      <c r="B11" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="42" t="s">
+      <c r="C11" s="40" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G11" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="16">
         <v>2869</v>
       </c>
       <c r="I11" s="29">
         <v>2776</v>
       </c>
       <c r="J11" s="23">
         <v>2469</v>
       </c>
       <c r="K11" s="23">
         <v>1989</v>
       </c>
       <c r="L11" s="23">
         <v>2078</v>
       </c>
       <c r="M11" s="23">
         <v>1746</v>
       </c>
-      <c r="N11" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R11" s="42" t="s">
+      <c r="N11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R11" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S11" s="25">
         <v>1486</v>
       </c>
       <c r="T11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="U11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="V11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="W11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="X11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA11" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="42" t="s">
+      <c r="B12" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="42" t="s">
+      <c r="C12" s="40" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H12" s="16">
         <v>559</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="L12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N12" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R12" s="42" t="s">
+      <c r="N12" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O12" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P12" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q12" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R12" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="T12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="U12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="V12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="W12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="X12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z12" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA12" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="42" t="s">
+      <c r="B13" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="42" t="s">
+      <c r="C13" s="40" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F13" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="24" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="34" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="34" t="s">
         <v>12</v>
       </c>
       <c r="J13" s="34" t="s">
         <v>12</v>
       </c>
       <c r="K13" s="34" t="s">
         <v>12</v>
       </c>
       <c r="L13" s="34" t="s">
         <v>12</v>
       </c>
       <c r="M13" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="N13" s="42" t="s">
-[...11 lines deleted...]
-      <c r="R13" s="42" t="s">
+      <c r="N13" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="O13" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="P13" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q13" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R13" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S13" s="34" t="s">
         <v>12</v>
       </c>
       <c r="T13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="U13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="V13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="W13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="X13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Y13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="Z13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA13" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:27" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B14" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="43" t="s">
+      <c r="C14" s="41" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="31" t="s">
         <v>4</v>
       </c>
       <c r="E14" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F14" s="31" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="31" t="s">
         <v>4</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="K14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="L14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="M14" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="N14" s="43" t="s">
-[...11 lines deleted...]
-      <c r="R14" s="43" t="s">
+      <c r="N14" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="O14" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="P14" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q14" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="R14" s="41" t="s">
         <v>15</v>
       </c>
       <c r="S14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="T14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="U14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="V14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="W14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="X14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="Y14" s="15" t="s">
         <v>12</v>
       </c>
       <c r="Z14" s="15" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="46" t="s">
+      <c r="AA14" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="42" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="Y15" s="45"/>
-[...1 lines deleted...]
-      <c r="AA15" s="45"/>
+      <c r="Y15" s="43"/>
+      <c r="Z15" s="43"/>
+      <c r="AA15" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="A4:W4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>