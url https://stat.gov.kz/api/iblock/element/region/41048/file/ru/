--- v0 (2026-04-22)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="225" windowWidth="15120" windowHeight="7890"/>
   </bookViews>
   <sheets>
     <sheet name="8" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="46">
   <si>
     <t>Объем реализованной инновационной продукции (товаров, услуг)</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қостанай қаласы</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t>Алтынсарин</t>
   </si>
   <si>
@@ -159,51 +159,51 @@
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>Беймбета Майлина</t>
   </si>
   <si>
     <t xml:space="preserve">г. Костанай </t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -213,50 +213,59 @@
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -279,51 +288,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -356,62 +365,67 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -677,956 +691,1026 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="6" width="14.5703125" style="1" customWidth="1"/>
-    <col min="7" max="7" width="14.5703125" customWidth="1"/>
-    <col min="8" max="8" width="13" customWidth="1"/>
+    <col min="7" max="8" width="14.5703125" customWidth="1"/>
     <col min="9" max="9" width="33.42578125" hidden="1" customWidth="1"/>
     <col min="10" max="11" width="0" hidden="1" customWidth="1"/>
-    <col min="12" max="12" width="12.5703125" customWidth="1"/>
+    <col min="12" max="12" width="14.5703125" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:14" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...11 lines deleted...]
-    <row r="2" spans="1:13" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+    </row>
+    <row r="2" spans="1:14" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
-      <c r="L2" s="30" t="s">
+      <c r="L2" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="M2" s="30"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+    </row>
+    <row r="3" spans="1:14" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="11"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
     </row>
-    <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
-      <c r="B4" s="28">
+      <c r="B4" s="31">
         <v>2017</v>
       </c>
-      <c r="C4" s="28">
+      <c r="C4" s="31">
         <v>2018</v>
       </c>
-      <c r="D4" s="28">
+      <c r="D4" s="31">
         <v>2019</v>
       </c>
-      <c r="E4" s="28">
+      <c r="E4" s="31">
         <v>2020</v>
       </c>
-      <c r="F4" s="28">
+      <c r="F4" s="31">
         <v>2021</v>
       </c>
-      <c r="G4" s="28">
+      <c r="G4" s="31">
         <v>2022</v>
       </c>
-      <c r="H4" s="29">
+      <c r="H4" s="32">
         <v>2023</v>
       </c>
-      <c r="I4" s="10"/>
-[...2 lines deleted...]
-      <c r="L4" s="29">
+      <c r="I4" s="33"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="31">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M4" s="34"/>
+      <c r="N4" s="32">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="14">
         <v>85127.8</v>
       </c>
       <c r="C5" s="14">
         <v>121176.1</v>
       </c>
       <c r="D5" s="14">
         <v>192019.6</v>
       </c>
       <c r="E5" s="15">
         <v>355435.2</v>
       </c>
       <c r="F5" s="16">
         <v>377444.1</v>
       </c>
       <c r="G5" s="16">
         <v>488361.1</v>
       </c>
       <c r="H5" s="16">
         <v>899155.6</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="2">
         <v>349012.4</v>
       </c>
       <c r="K5" s="2">
         <v>355435.2</v>
       </c>
       <c r="L5" s="16">
         <v>511912.7</v>
       </c>
-    </row>
-    <row r="6" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N5" s="16">
+        <v>808345.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="16">
         <v>84457.7</v>
       </c>
       <c r="C6" s="16">
         <v>119839.6</v>
       </c>
       <c r="D6" s="16">
         <v>187709</v>
       </c>
       <c r="E6" s="16">
         <v>350873.8</v>
       </c>
       <c r="F6" s="16">
         <v>376112.9</v>
       </c>
       <c r="G6" s="16">
         <v>485891.5</v>
       </c>
       <c r="H6" s="16">
         <v>888638.4</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="6">
         <v>345517.2</v>
       </c>
       <c r="K6" s="2">
         <v>350873.8</v>
       </c>
       <c r="L6" s="16">
         <v>503137.1</v>
       </c>
-    </row>
-    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N6" s="16">
+        <v>798928</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="18"/>
       <c r="J7" s="6"/>
       <c r="K7" s="2"/>
       <c r="L7" s="19" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N7" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="19">
         <v>5.5</v>
       </c>
       <c r="E8" s="19">
         <v>418.3</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="J8" s="3">
         <v>421.6</v>
       </c>
       <c r="K8" s="4">
         <v>418.3</v>
       </c>
       <c r="L8" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N8" s="16">
+        <v>216.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="16">
         <v>332.2</v>
       </c>
       <c r="C9" s="16">
         <v>864.7</v>
       </c>
       <c r="D9" s="16">
         <v>3651.4</v>
       </c>
       <c r="E9" s="16">
         <v>4034.6</v>
       </c>
       <c r="F9" s="16">
         <v>1223.5</v>
       </c>
       <c r="G9" s="16">
         <v>2364.9</v>
       </c>
       <c r="H9" s="16">
         <v>6357.2</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>6</v>
       </c>
       <c r="J9" s="6">
         <v>2965.9</v>
       </c>
       <c r="K9" s="2">
         <v>4034.6</v>
       </c>
       <c r="L9" s="16">
         <v>2439.3000000000002</v>
       </c>
-    </row>
-    <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N9" s="16">
+        <v>2267.1999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L10" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N10" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L11" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N11" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L12" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N12" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G13" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>10</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L13" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N13" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G14" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H14" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I14" s="18" t="s">
         <v>11</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L14" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N14" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="16">
         <v>65.400000000000006</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="19">
         <v>7.9</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>12</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>2</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L15" s="19" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N15" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L16" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N16" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="16">
         <v>12.2</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="19">
         <v>71.3</v>
       </c>
       <c r="E17" s="19">
         <v>83.6</v>
       </c>
       <c r="F17" s="19">
         <v>98.1</v>
       </c>
       <c r="G17" s="16">
         <v>104.6</v>
       </c>
       <c r="H17" s="16">
         <v>0.7</v>
       </c>
       <c r="I17" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J17" s="6">
         <v>83.6</v>
       </c>
       <c r="K17" s="4">
         <v>83.6</v>
       </c>
       <c r="L17" s="16">
         <v>64.7</v>
       </c>
-    </row>
-    <row r="18" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N17" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G18" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H18" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I18" s="18" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L18" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N18" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="16">
         <v>185.7</v>
       </c>
       <c r="C19" s="16">
         <v>183.3</v>
       </c>
       <c r="D19" s="16">
         <v>6.4</v>
       </c>
       <c r="E19" s="16">
         <v>25</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H19" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I19" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="6">
         <v>24.1</v>
       </c>
       <c r="K19" s="2">
         <v>25</v>
       </c>
       <c r="L19" s="16">
         <v>36.799999999999997</v>
       </c>
-    </row>
-    <row r="20" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N19" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I20" s="18" t="s">
         <v>17</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L20" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="21" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N20" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I21" s="18" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L21" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N21" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I22" s="18" t="s">
         <v>19</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L22" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N22" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I23" s="18" t="s">
         <v>20</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L23" s="16">
         <v>656.3</v>
       </c>
-    </row>
-    <row r="24" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N23" s="16">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>2</v>
       </c>
       <c r="H24" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I24" s="18" t="s">
         <v>21</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L24" s="16" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="25" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N24" s="19" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="24">
         <v>28.8</v>
       </c>
       <c r="C25" s="24">
         <v>22.2</v>
       </c>
       <c r="D25" s="24">
         <v>568.1</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I25" s="23" t="s">
         <v>22</v>
       </c>
       <c r="J25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="L25" s="24" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:12" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N25" s="28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="25"/>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="27"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="10"/>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="L2:M2"/>
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>8</vt:lpstr>
     </vt:vector>