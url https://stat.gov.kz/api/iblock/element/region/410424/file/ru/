--- v0 (2026-04-30)
+++ v1 (2026-07-09)
@@ -2,5668 +2,5027 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.smetova\Desktop\каталог,2-услуги 1кв 2026г\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.smetova\Desktop\2-услуги кв за 2 кваратал 2026год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="240" yWindow="570" windowWidth="28455" windowHeight="11955"/>
   </bookViews>
   <sheets>
-    <sheet name="каталог за 1 кв 2026 года" sheetId="1" r:id="rId1"/>
+    <sheet name="каталог за 2 кв 2026 года" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'каталог за 1 кв 2026 года'!$A$1:$F$558</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'каталог за 2 кв 2026 года'!$A$4:$C$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'каталог за 2 кв 2026 года'!$A$1:$F$557</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2790" uniqueCount="1867">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2472" uniqueCount="1653">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>БИН/ИИН</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>791910000</t>
   </si>
   <si>
     <t>791110000</t>
   </si>
   <si>
     <t>791710000</t>
   </si>
   <si>
     <t>791510000</t>
   </si>
   <si>
     <t>791310000</t>
   </si>
   <si>
-    <t>990741001647</t>
-[...1 lines deleted...]
-  <si>
     <t>160340013668</t>
   </si>
   <si>
     <t>991040002786</t>
   </si>
   <si>
     <t>101240005516</t>
   </si>
   <si>
     <t>140840011804</t>
   </si>
   <si>
     <t>131240002735</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОРОДСКАЯ НАУЧНО-УНИВЕРСАЛЬНАЯ БИБЛИОТЕКА ИМЕНИ АЛЬ-ФАРАБИ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>161140017854</t>
   </si>
   <si>
     <t>111240012848</t>
   </si>
   <si>
-    <t>220840013302</t>
-[...1 lines deleted...]
-  <si>
     <t>170640003366</t>
   </si>
   <si>
     <t>950740000061</t>
   </si>
   <si>
     <t>930640000649</t>
   </si>
   <si>
     <t>170540013657</t>
   </si>
   <si>
     <t>941240000410</t>
   </si>
   <si>
     <t>020440007014</t>
   </si>
   <si>
     <t>210740007868</t>
   </si>
   <si>
     <t>170840017879</t>
   </si>
   <si>
     <t>220840041299</t>
   </si>
   <si>
     <t>180640031908</t>
   </si>
   <si>
     <t>100940009115</t>
   </si>
   <si>
     <t>050340009647</t>
   </si>
   <si>
     <t>020140008498</t>
   </si>
   <si>
     <t>210840029129</t>
   </si>
   <si>
     <t>200142036591</t>
   </si>
   <si>
     <t>150240024300</t>
   </si>
   <si>
+    <t>120241011666</t>
+  </si>
+  <si>
+    <t>160840011065</t>
+  </si>
+  <si>
+    <t>220540029803</t>
+  </si>
+  <si>
+    <t>021040005581</t>
+  </si>
+  <si>
+    <t>190341011840</t>
+  </si>
+  <si>
+    <t>180240038683</t>
+  </si>
+  <si>
+    <t>120540018507</t>
+  </si>
+  <si>
+    <t>140940014001</t>
+  </si>
+  <si>
+    <t>211240026938</t>
+  </si>
+  <si>
+    <t>081041015416</t>
+  </si>
+  <si>
+    <t>091040016420</t>
+  </si>
+  <si>
+    <t>220140027416</t>
+  </si>
+  <si>
+    <t>190240030144</t>
+  </si>
+  <si>
+    <t>120740015186</t>
+  </si>
+  <si>
+    <t>220540045607</t>
+  </si>
+  <si>
+    <t>070940006549</t>
+  </si>
+  <si>
+    <t>990940000859</t>
+  </si>
+  <si>
+    <t>130140004507</t>
+  </si>
+  <si>
+    <t>080440013228</t>
+  </si>
+  <si>
+    <t>110140014491</t>
+  </si>
+  <si>
+    <t>151140017604</t>
+  </si>
+  <si>
+    <t>181140029108</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FALCON LOGISTICS"</t>
+  </si>
+  <si>
+    <t>180141035175</t>
+  </si>
+  <si>
+    <t>980940003465</t>
+  </si>
+  <si>
+    <t>200741019875</t>
+  </si>
+  <si>
+    <t>090440009599</t>
+  </si>
+  <si>
+    <t>200240020419</t>
+  </si>
+  <si>
+    <t>150540020953</t>
+  </si>
+  <si>
+    <t>111140010005</t>
+  </si>
+  <si>
+    <t>180140020449</t>
+  </si>
+  <si>
+    <t>010341001878</t>
+  </si>
+  <si>
+    <t>190140011749</t>
+  </si>
+  <si>
+    <t>190440011165</t>
+  </si>
+  <si>
+    <t>120140008290</t>
+  </si>
+  <si>
+    <t>980540000496</t>
+  </si>
+  <si>
+    <t>160340010524</t>
+  </si>
+  <si>
+    <t>100740014104</t>
+  </si>
+  <si>
+    <t>091240010885</t>
+  </si>
+  <si>
+    <t>220640009406</t>
+  </si>
+  <si>
+    <t>070240010234</t>
+  </si>
+  <si>
+    <t>200140017247</t>
+  </si>
+  <si>
+    <t>201240004497</t>
+  </si>
+  <si>
+    <t>080240015732</t>
+  </si>
+  <si>
+    <t>070440007519</t>
+  </si>
+  <si>
+    <t>140240026276</t>
+  </si>
+  <si>
+    <t>031040002638</t>
+  </si>
+  <si>
+    <t>991040003407</t>
+  </si>
+  <si>
+    <t>170240032563</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перечень предприятий, представляющих  статистическую </t>
+  </si>
+  <si>
+    <t>ЮЖНО-КАЗАХСТАНСКИЙ РЕГИОНАЛЬНЫЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "РЕСПУБЛИКАНСКАЯ ВЕТЕРИНАРНАЯ ЛАБОРАТОРИЯ" КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ-ЖЕМIС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОМЕГА ХХІ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕЛЕРАДИОКОМПАНИЯ "АЙҒАК"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУ АРНАСЫ-5С"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗНИИХИМПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>060140005103</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ КҮРДЕЛІ ҚҰРЫЛЫС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЫКУРТ-ЮГ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ ТЕАТР ОПЕРЫ И БАЛЕТА" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ПРОФЕССИОНАЛЬНЫЙ ФУТБОЛЬНЫЙ КЛУБ "ОРДАБАСЫ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TASSAY HUB"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ ТЕАТР САТИРЫ И ЮМОРА" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭГИДА ДРУЖИНА" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОСУДАРСТВЕННЫЙ ДЕНДРОЛОГИЧЕСКИЙ ПАРК ИМЕНИ АСАНБАЯ АСКАРОВА" УПРАВЛЕНИЯ РАЗВИТИЯ КОМФОРТНОЙ ГОРОДСКОЙ СРЕДЫ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУРКЕСТАН RETAIL"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙҒАҚ" МЕДИА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗИЯSHYMСЕРВИС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ФОГЕЛЬ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНДУСТРИАЛЬНАЯ ЗОНА ОРДАБАСЫ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНФОРМАЦИОННЫЙ ЦЕНТР ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТ-ЦИРК" УПРАВЛЕНИЯ КУЛЬТУРЫ,РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TIME SECURITY"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭВРИКА СЕРВИС"</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KOKZHAL ANALYTICS"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AMC COST"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРЕСТИЖ-ОЦЕНКА"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ "HEADWAY INCORPORATED"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЦЕНТР ОБЫЧАЕВ И ОБРЯДОВ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SANTIM-TRADE"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰР-ҒАЖАЙЫП"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖИЛСТРОЙ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮГВЕТСЕРВИС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAZ-MEDIA"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРУППА ИНТЕКО"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРЕНДОДАТЕЛЬ KZ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СМАРТЕР КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ШЫМКЕНТ ЭЛИТ КОМ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНСТВО ПО ВЗЫСКАНИЮ ДОЛГОВ "НУР КОМИТЕТ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KASPINET"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО HARD"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "SENIM GUARD" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OMG KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ECOCENTRE-CONSULTING"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР НАУЧНЫХ ИССЛЕДОВАНИЙ И ЭКОЛОГИЧЕСКОЙ ЭКСПЕРТИЗЫ "KAZECOHOLDING"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MBA CONSULTING"</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "СПЕКТР ФИНАНС" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "5-ЭЛЕМЕНТ АСЦ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "APL KZ"</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "ДЕПАРТАМЕНТ ВЗЫСКАНИЯ ДОЛГОВ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SIRT"</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАСЫЛ ЖЕР"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BOLASHAK TRADE SYSTEM"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРАНСПОРТЁРКЗ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EFFECTIVE APPRAISAL"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШКОЛА ИСКУССТВ И ТАНЦА "АЙКЕРІМ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAN AUTO"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART SYSTEM SOLUTIONS"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАСЫЛ-ЖЕР ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JUMPTECH"</t>
+  </si>
+  <si>
+    <t>220740041969</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BRANSON INTERNATIONAL RECRUITMENT"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАН FINANCE"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНАТ-1"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОБКОР"</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ШЫМКЕНТ МУНАЙ ОНІМДЕРІ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗИЯ-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАМШЫРАК"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ ТЕАТР КУКОЛ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ РУССКИЙ ДРАМАТИЧЕСКИЙ ТЕАТР" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ АКАДЕМИЧЕСКИЙ КАЗАХСКИЙ ДРАМАТИЧЕСКИЙ ТЕАТР ИМЕНИ ЖУМАТА ШАНИНА" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180240041049</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХАН TRADE SERVICE"</t>
+  </si>
+  <si>
+    <t>210540007543</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ETALON-XXI"</t>
+  </si>
+  <si>
+    <t>200440007121</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "POSITRON"</t>
+  </si>
+  <si>
+    <t>130240032060</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВС PRO"</t>
+  </si>
+  <si>
+    <t>010840001266</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕДАКЦИЯ РАБАТА"</t>
+  </si>
+  <si>
+    <t>150640019646</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "7 GROUP"</t>
+  </si>
+  <si>
+    <t>150240012169</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SOPHOS"</t>
+  </si>
+  <si>
+    <t>200640007882</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DREAM TRANSLATIONS"</t>
+  </si>
+  <si>
+    <t>060640009957</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DALA PRODUCTION" </t>
+  </si>
+  <si>
+    <t>230940033510</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФПРОМБЕЗ"</t>
+  </si>
+  <si>
+    <t>081240016802</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САТЕЛИТ-А"</t>
+  </si>
+  <si>
+    <t>230640034260</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУРАН СЕРВИС КО"</t>
+  </si>
+  <si>
+    <t>211040037847</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASYL - A SECURITY"</t>
+  </si>
+  <si>
+    <t>131140027320</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕПЛОКОМ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>060240004684</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮЖКАЗЭКОПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>151141017759</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZ PROTECTION GROUP" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230940026627</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SQ GROUP GAMES"</t>
+  </si>
+  <si>
+    <t>180540035441</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗСТРОИИНЖИНИРИНГ"</t>
+  </si>
+  <si>
+    <t>231040037751</t>
+  </si>
+  <si>
+    <t>ТОО "35 HEALTH CLUBS KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>200340024910</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНСАЛТИНГСОФТ"</t>
+  </si>
+  <si>
+    <t>190140026529</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EXPERT KORPORATSIIASY"</t>
+  </si>
+  <si>
+    <t>130940026983</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AT SERVICE PLUS"</t>
+  </si>
+  <si>
+    <t>010340005706</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕҢ ДАЛА LTD"</t>
+  </si>
+  <si>
+    <t>230840042115</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДАЛ К-SERVICE"</t>
+  </si>
+  <si>
+    <t>220840009760</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SPORT CLUB REKORD"</t>
+  </si>
+  <si>
+    <t>190240013194</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZMUNAIDIAGNOSTICA"</t>
+  </si>
+  <si>
+    <t>221040044534</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AUZHAN KTL"</t>
+  </si>
+  <si>
+    <t>240840009497</t>
+  </si>
+  <si>
+    <t>ТОО "NT ZAMAN CO"</t>
+  </si>
+  <si>
+    <t>190340016192</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZ EMPIRE GROUP"</t>
+  </si>
+  <si>
+    <t>210140027880</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZSCRAPMETAL"</t>
+  </si>
+  <si>
+    <t>211140023335</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕКЛАМНОЕ АГЕНТСТВО"NEXT""</t>
+  </si>
+  <si>
+    <t>221240040826</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BI CLIENTS SERVICE 20"</t>
+  </si>
+  <si>
+    <t>221040008598</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ITCONSULT (АЙТИКОНСАЛТ)"</t>
+  </si>
+  <si>
+    <t>040140006821</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАРИМБАЕВ LTD"</t>
+  </si>
+  <si>
+    <t>080740001265</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RИННОВАЦИЯ"</t>
+  </si>
+  <si>
+    <t>110340002930</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИЗНЕССОФТЮГ"</t>
+  </si>
+  <si>
+    <t>180840027500</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МНОГОФУНКЦИОНАЛЬНАЯ ЭЛЕКТРОННАЯ ПЛОЩАДКА"</t>
+  </si>
+  <si>
+    <t>220740015642</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОАЗИС МЕДИА"</t>
+  </si>
+  <si>
+    <t>151040010564</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДМ САМРАД"</t>
+  </si>
+  <si>
+    <t>040840004028</t>
+  </si>
+  <si>
+    <t>161140020001</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "ФИНАНСОВАЯ ЮРИДИЧЕСКАЯ СЛУЖБА БЕЗОПАСНОСТИ"</t>
+  </si>
+  <si>
+    <t>041240002240</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ БАСТАУ"</t>
+  </si>
+  <si>
+    <t>171140013774</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛУЖБА ОХРАНЫ ШЫҢ АЛЕМ"</t>
+  </si>
+  <si>
+    <t>201040031172</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУРАН 2023"</t>
+  </si>
+  <si>
+    <t>031040006958</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МВК-STUDIO"</t>
+  </si>
+  <si>
+    <t>200640020255</t>
+  </si>
+  <si>
+    <t>УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "АДАЛ ГРУПП"</t>
+  </si>
+  <si>
+    <t>231040004283</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CREDIT CONSULT GROUP"</t>
+  </si>
+  <si>
+    <t>110440001738</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОСЕРВИС ЮГ"</t>
+  </si>
+  <si>
+    <t>161140013881</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INNOVTECHPRODUCT"</t>
+  </si>
+  <si>
+    <t>181040037214</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HAPPY KIDS LTD"</t>
+  </si>
+  <si>
+    <t>200640008987</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРО КОНСАЛТ ЭДЮКЕЙШН"</t>
+  </si>
+  <si>
+    <t>240840026134</t>
+  </si>
+  <si>
+    <t>ТОО "TRIUMPH SHYMKENT"</t>
+  </si>
+  <si>
+    <t>180340025714</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕГИОНАЛЬНОЕ КОЛЛЕКТОРСКОЕ АГЕНТСТВО"</t>
+  </si>
+  <si>
+    <t>160240033936</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА ВЫСШЕГО СПОРТИВНОГО МАСТЕРСТВА ГОРОДА ШЫМКЕНТ" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>160440023262</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KARDESLER"</t>
+  </si>
+  <si>
+    <t>230840042704</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ECOSCIENSEGROUP"</t>
+  </si>
+  <si>
+    <t>181240027214</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL TRACKING LINK"</t>
+  </si>
+  <si>
+    <t>140540024766</t>
+  </si>
+  <si>
+    <t>230740025542</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ZAGRANEASY»</t>
+  </si>
+  <si>
+    <t>070740010103</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬТАИР-D.C."</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТ ЖАСТАР ТЕАТРЫ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230640034419</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BCMG"</t>
+  </si>
+  <si>
+    <t>221040025389</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BBS SECURITY"</t>
+  </si>
+  <si>
+    <t>150340019127</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TLPRO"</t>
+  </si>
+  <si>
+    <t>000840002589</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОСУДАРСТВЕННЫЙ ЗООЛОГИЧЕСКИЙ ПАРК" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>001140003397</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМЕТА ПЛЮС ЛТД"</t>
+  </si>
+  <si>
+    <t>001140004880</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛИНА ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>010141002561</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "АЗИМУТ ЭНЕРДЖИ СЕРВИСЕЗ" В ГОРОДЕ ШЫМКЕНТ "ГЕОТЕХНИКА"</t>
+  </si>
+  <si>
+    <t>010240002034</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛМАЗ"</t>
+  </si>
+  <si>
+    <t>020341004923</t>
+  </si>
+  <si>
+    <t>ТУРКЕСТАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВОЕНИЗИРОВАННАЯ ЖЕЛЕЗНОДОРОЖНАЯ ОХРАНА"</t>
+  </si>
+  <si>
+    <t>030440004775</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ УЗБЕКСКИЙ ДРАМАТИЧЕСКИЙ ТЕАТР" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>030540000895</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮГСТРОЙДЕТАЛЬ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VISTAGRAD"</t>
+  </si>
+  <si>
+    <t>050740005659</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТО НУР МАХ"</t>
+  </si>
+  <si>
+    <t>050841004500</t>
+  </si>
+  <si>
+    <t>ЮЖНО-КАЗАХСТАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОЧЕРНЯЯ ОРГАНИЗАЦИЯ НАРОДНОГО БАНКА КАЗАХСТАНА "HALYK ИНКАССАЦИЯ"</t>
+  </si>
+  <si>
+    <t>060240011815</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "САЙРАМ-УГАМСКИЙ ГОСУДАРСТВЕННЫЙ НАЦИОНАЛЬНЫЙ ПРИРОДНЫЙ ПАРК" КОМИТЕТА ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>060340016334</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ТУРЕЦКОГО ЯЗЫКА"</t>
+  </si>
+  <si>
+    <t>060640010326</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "OIL SECURITIES"</t>
+  </si>
+  <si>
+    <t>060740005531</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОЕКТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ ШЫМКЕНТЖИЛСТРОЙ"</t>
+  </si>
+  <si>
+    <t>060940011513</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAVICOM SECURITY"</t>
+  </si>
+  <si>
+    <t>061140012486</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РИА "GOLD РЕК"</t>
+  </si>
+  <si>
+    <t>070240009736</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДВОРЕЦ СПОРТА" ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>070340016633</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КӨРКЕМ НҰР МК"</t>
+  </si>
+  <si>
+    <t>070440005730</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KIM CHI GROUP"</t>
+  </si>
+  <si>
+    <t>070940017099</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "АЛТЫН РОЗА"</t>
+  </si>
+  <si>
+    <t>071040008585</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IT-INGENER"</t>
+  </si>
+  <si>
+    <t>071240004272</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ПРОФЕССИОНАЛЬНОЙ ОЦЕНКИ"</t>
+  </si>
+  <si>
+    <t>080641018618</t>
+  </si>
+  <si>
+    <t>ТУРКЕСТАНСКИЙ ФИЛИАЛ НЕКОММЕРЧЕСКОГО АКЦИОНЕРНОГО ОБЩЕСТВА "РЕСПУБЛИКАНСКАЯ НАУЧНО-ТЕХНИЧЕСКАЯ БИБЛИОТЕКА"</t>
+  </si>
+  <si>
+    <t>080740013030</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DIGITAL SYSTEMS"</t>
+  </si>
+  <si>
+    <t>081040009139</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDIA-TIME"</t>
+  </si>
+  <si>
+    <t>090440019922</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ANDASANDA-PRODUCTION"</t>
+  </si>
+  <si>
+    <t>090740013479</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ДЕЛЬТА SECURITY"</t>
+  </si>
+  <si>
+    <t>090940010114</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IL-NET"</t>
+  </si>
+  <si>
+    <t>090940016501</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "S.V.U.GROUP"</t>
+  </si>
+  <si>
+    <t>091040002906</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САПАЛЫ ӨНІМ"</t>
+  </si>
+  <si>
+    <t>091240000471</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЦЕНТР СТЕРИЛИЗАЦИИ" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>101140000026</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЛАНС СЕРВИС"</t>
+  </si>
+  <si>
+    <t>101240006782</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТАНДАРТ "ТРАНСОЙЛ"</t>
+  </si>
+  <si>
+    <t>110840003421</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИСАР-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>111040012602</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДИРЕКЦИЯ СПОРТИВНЫХ СООРУЖЕНИЙ ГОРОДА ШЫМКЕНТ" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>111240003303</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ТҰЙҒЫН"</t>
+  </si>
+  <si>
+    <t>120140018159</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРИА ПАРТНЕР"</t>
+  </si>
+  <si>
+    <t>120140019345</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZITSERVICE"</t>
+  </si>
+  <si>
+    <t>120240013260</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PUMPEN &amp; TECHNOLOGIEN"</t>
+  </si>
+  <si>
+    <t>120640002261</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЧЕБНЫЙ НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР "АЛЬТАИР"</t>
+  </si>
+  <si>
+    <t>120640012722</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ІСКЕР"</t>
+  </si>
+  <si>
+    <t>120841014682</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КАЗГИДРОМЕТ" МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН ПО ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>130340013672</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MUNTAZ SERVICE"</t>
+  </si>
+  <si>
+    <t>130340025100</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "УПРАВЛЯЮЩАЯ КОМПАНИЯ СПЕЦИАЛЬНОЙ ЭКОНОМИЧЕСКОЙ ЗОНЫ "ОҢТҮСТІК"</t>
+  </si>
+  <si>
+    <t>130640013653</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРТ ТЕХНОЛОГИЯ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ACCOUNTING &amp; BUSINESS CONSULTANTS COMMUNITY"</t>
+  </si>
+  <si>
+    <t>140940005040</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРНАЙЫ ТЕХНИКА-КРАН"</t>
+  </si>
+  <si>
+    <t>141140017276</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚҰРЫЛЫС СЕРВИС 2014"</t>
+  </si>
+  <si>
+    <t>141240024044</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DANI-NAN MANAGEMENT"</t>
+  </si>
+  <si>
+    <t>150840008737</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРНАДО ЮГ SECURITY"</t>
+  </si>
+  <si>
+    <t>151140015529</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CASPIAN CONSULTING SERVICES"</t>
+  </si>
+  <si>
+    <t>151240003509</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУР-007"</t>
+  </si>
+  <si>
+    <t>151240005476</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УПРАВЛЯЮЩАЯ КОМПАНИЯ "БАСПАНА-КОМФОРТ"</t>
+  </si>
+  <si>
+    <t>151240019258</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "С-ПРЕМИУМ"</t>
+  </si>
+  <si>
+    <t>160240009051</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮЖКАЗЭКСПЕРТ"</t>
+  </si>
+  <si>
+    <t>160440024121</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОИТЕЛЬНАЯ КОМПАНИЯ WLS"</t>
+  </si>
+  <si>
+    <t>160540019436</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "2ГИС-ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>160640012482</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БУКВАДЕЛ"</t>
+  </si>
+  <si>
+    <t>160740003279</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ТЕХНИЧЕСКИЙ ЦЕНТР PROSAFETY"</t>
+  </si>
+  <si>
+    <t>160940012592</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEGA TRANS GROUP"</t>
+  </si>
+  <si>
+    <t>160940016703</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ROYALCOMPANY"</t>
+  </si>
+  <si>
+    <t>161040024104</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALGORITHM &amp; CO"</t>
+  </si>
+  <si>
+    <t>161140001818</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KONTRA"</t>
+  </si>
+  <si>
+    <t>170140016111</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРЛИНГ KZ"</t>
+  </si>
+  <si>
+    <t>170740001056</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MY CONSULTING"</t>
+  </si>
+  <si>
+    <t>171040013750</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTAIR DEVELOPMENT"</t>
+  </si>
+  <si>
+    <t>171140038442</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN SERVICE DEVELOPMENT"</t>
+  </si>
+  <si>
+    <t>180240019409</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТҰРАН ҚҰРЫЛЫС-1"</t>
+  </si>
+  <si>
+    <t>180240040734</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКСПЕРТ АУДИТ KZ"</t>
+  </si>
+  <si>
+    <t>180440006266</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""TURAN SPORT GROUP""</t>
+  </si>
+  <si>
+    <t>180440043538</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАНКИ ТАУН ЮГ ПЛЮС"</t>
+  </si>
+  <si>
+    <t>190140007354</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ШЫМКЕНТ-ТАЗА ӘЛЕМ"</t>
+  </si>
+  <si>
+    <t>190440037307</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ETL-KUAT SARAPTAMA"</t>
+  </si>
+  <si>
+    <t>190740013414</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAN&amp;DEZ KLINING"</t>
+  </si>
+  <si>
+    <t>191040002342</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JC_DESIGN_STUDIO"</t>
+  </si>
+  <si>
+    <t>191240011379</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAP GO"</t>
+  </si>
+  <si>
+    <t>200240024680</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MP ESTATE"</t>
+  </si>
+  <si>
+    <t>200540011551</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALMA-ZHAS"</t>
+  </si>
+  <si>
+    <t>200940034553</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАФЕ СОФТ ЮГ"</t>
+  </si>
+  <si>
+    <t>210240005219</t>
+  </si>
+  <si>
+    <t>ТОО "КОНСАЛТИНГ ДИЗАЙН"</t>
+  </si>
+  <si>
+    <t>210440000433</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "GALLUS FINANCE"</t>
+  </si>
+  <si>
+    <t>210440027346</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EA-SOFT"</t>
+  </si>
+  <si>
+    <t>210640008021</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАКОН ГРУПП"</t>
+  </si>
+  <si>
+    <t>210840032931</t>
+  </si>
+  <si>
+    <t>210940034025</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COMMUNICATION BRIDGE"</t>
+  </si>
+  <si>
+    <t>211040015767</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОРОДСКАЯ УНИВЕРСАЛЬНАЯ БИБЛИОТЕКА ИМЕНИ А.ПУШКИНА" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>220440038958</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHYMSERVICE"</t>
+  </si>
+  <si>
+    <t>220840020642</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОКОВАНОВ И КО"</t>
+  </si>
+  <si>
+    <t>220840023131</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIG NETWORK (БИГ НЕТВОРК)"</t>
+  </si>
+  <si>
+    <t>221040005028</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CLINIC TRAVEL AGENCY"</t>
+  </si>
+  <si>
+    <t>221140053933</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROJECT EXPERTISE XIII"</t>
+  </si>
+  <si>
+    <t>221240031054</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LADY GYM"</t>
+  </si>
+  <si>
+    <t>230240029765</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRODEZ &amp; PROCLEAR"</t>
+  </si>
+  <si>
+    <t>230840012633</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКАЯ ПРОТИВОЧУМНАЯ СТАНЦИЯ» КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>230840024111</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФЛЕКС ЭМБЕДДЕД СОЛЮШЕНЗ"</t>
+  </si>
+  <si>
+    <t>231140017999</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "REGION ADVERTISING"</t>
+  </si>
+  <si>
+    <t>240440042147</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КОНЦЕРТНАЯ ОРГАНИЗАЦИЯ «ШЫМКЕНТ КОНЦЕРТ» (ФИЛАРМОНИЯ) УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>960540000185</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОММУНАЛЬНИК"</t>
+  </si>
+  <si>
+    <t>960740000465</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮМАКС"</t>
+  </si>
+  <si>
+    <t>960840001104</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФЛОППИ СИСТЕМС"</t>
+  </si>
+  <si>
+    <t>971241003095</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "РЕСПУБЛИКАНСКАЯ ТЕЛЕРАДИОКОРПОРАЦИЯ "КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>080640021107</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ЕР-НҰР"</t>
+  </si>
+  <si>
+    <t>120340009187</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ВЕТЕРИНАРНАЯ СЛУЖБА" УПРАВЛЕНИИ СЕЛЬСКОГО ХОЗЯЙСТВА И ВЕТЕРИНАРИИ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>140840009020</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЙЗА SECURITY"</t>
+  </si>
+  <si>
+    <t>180140037205</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AUTO LOGISTICS PRODUCT"</t>
+  </si>
+  <si>
+    <t>210440037958</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAYRAM PLANETA HOLDING"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORTA SMART"</t>
+  </si>
+  <si>
+    <t>211140016491</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QURYLYS EXPERTIZA"</t>
+  </si>
+  <si>
+    <t>150441023583</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ ФИЛИАЛ ШЫМКЕНТ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQGAZ ONIMDERI"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KOLIK JU"</t>
+  </si>
+  <si>
+    <t>201140000710</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KEMEL TRANS"</t>
+  </si>
+  <si>
+    <t>220440018180</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОСТАФ РК"</t>
+  </si>
+  <si>
+    <t>240140011423</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART MOBILITY"</t>
+  </si>
+  <si>
+    <t>250242007977</t>
+  </si>
+  <si>
+    <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО В ГОРОДЕ ШЫМКЕНТ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "ПЕРВОЕ КОЛЛЕКТОРСКОЕ БЮРО"</t>
+  </si>
+  <si>
+    <t>120640019254</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "STILET"</t>
+  </si>
+  <si>
+    <t>040340006630</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DALA-TRANS"</t>
+  </si>
+  <si>
+    <t>070340009016</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ " АТТРАКЦИОННЫ КЕНБАБА"</t>
+  </si>
+  <si>
+    <t>130240011018</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASB CONSTRUCTION"</t>
+  </si>
+  <si>
+    <t>250940021372</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TNK SERVICES"</t>
+  </si>
+  <si>
+    <t>161240017697</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WELLNESS PARK"</t>
+  </si>
+  <si>
+    <t>031140015930</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗПРОЕКТ LTD"</t>
+  </si>
+  <si>
+    <t>190241031693</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "НЕЗАВИСИМАЯ ОЦЕНОЧНАЯ КОМПАНИЯ "GARANT" В Г.ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>081240007090</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COMPANY SK-GROUP"</t>
+  </si>
+  <si>
+    <t>100140016862</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARCHI PRO"</t>
+  </si>
+  <si>
+    <t>020340005867</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГЕНТСТВО "АСЫЛ АСЕТ"</t>
+  </si>
+  <si>
+    <t>240240023391</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AXM INC"</t>
+  </si>
+  <si>
+    <t>200540022476</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAMSHY 2020"</t>
+  </si>
+  <si>
+    <t>190840000025</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАСТАЙ"</t>
+  </si>
+  <si>
+    <t>020740009983</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИЗЫСКАТЕЛЬ-НС"</t>
+  </si>
+  <si>
+    <t>230740037328</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИЗНЕСХАБ"</t>
+  </si>
+  <si>
+    <t>010440011378</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗИНСПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>020940006718</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСЫЛ ОЙ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>130440020679</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХ СТРОЙ BEST KZ"</t>
+  </si>
+  <si>
+    <t>120240019755</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕЗИНФЕКЦИОННАЯ СТАНЦИЯ "ОҢТҮСТІК"</t>
+  </si>
+  <si>
+    <t>230140005566</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KATELEA (КАТЕЛЕА)"</t>
+  </si>
+  <si>
+    <t>201140018545</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОНИТОРИНГ ТЕХНОЛОГИЙ"</t>
+  </si>
+  <si>
+    <t>251140015527</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YESSEN CAPITAL"</t>
+  </si>
+  <si>
+    <t>241240014751</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KEREGE BUSINESS"</t>
+  </si>
+  <si>
+    <t>170540014516</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОҢТҮСТІК МҰНАЙГАЗ LTD"</t>
+  </si>
+  <si>
+    <t>191140007456</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZ GRAND LIDER"</t>
+  </si>
+  <si>
+    <t>231240006223</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALLIANCE - L.T.D."</t>
+  </si>
+  <si>
+    <t>220940037175</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SPORT MOTIVATE"</t>
+  </si>
+  <si>
+    <t>151040002216</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ ДОСТЫК 777"</t>
+  </si>
+  <si>
+    <t>210540002295</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZEINUR-KZ"</t>
+  </si>
+  <si>
+    <t>050240017288</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НИМЭКС СЕКЬЮРИТИ"</t>
+  </si>
+  <si>
+    <t>000640000229</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТИАРА"</t>
+  </si>
+  <si>
+    <t>070240011867</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ҚАСИЕТ"</t>
+  </si>
+  <si>
+    <t>180940018043</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "СОЦИАЛЬНО-ПРЕДПРИНИМАТЕЛЬСКАЯ КОРПОРАЦИЯ "SHYMKENT"</t>
+  </si>
+  <si>
+    <t>210440016727</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DK SOLUTIONS GROUP"</t>
+  </si>
+  <si>
+    <t>180340018937</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАРАНТ-ЛИДЕРСТРОЙ"</t>
+  </si>
+  <si>
+    <t>210340034652</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASU BELES-1"</t>
+  </si>
+  <si>
+    <t>171040005640</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PREMIUMGOLD"</t>
+  </si>
+  <si>
+    <t>030240003135</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКАРОННАЯ ФАБРИКА "КОРОНА"</t>
+  </si>
+  <si>
+    <t>080540010138</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "НУРСАБ"</t>
+  </si>
+  <si>
+    <t>220740023504</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "SAMMLER"</t>
+  </si>
+  <si>
+    <t>170140029044</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALINUR_007"</t>
+  </si>
+  <si>
+    <t>130740014194</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКСПЕРТ CERT"</t>
+  </si>
+  <si>
+    <t>190240022044</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LEGALADVICE SOLUTION"</t>
+  </si>
+  <si>
+    <t>200940028777</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "СЛУЖБА УРЕГУЛИРОВАНИЯ ДОЛГОВ"</t>
+  </si>
+  <si>
+    <t>250240029570</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКСПЕРТ КОНТРОЛЬ"</t>
+  </si>
+  <si>
+    <t>230740000081</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SBT STROY ROAD"</t>
+  </si>
+  <si>
+    <t>230340033043</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "1С ПРОФБУХ"</t>
+  </si>
+  <si>
+    <t>160340011146</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮКО КОНСАЛТИНГ"</t>
+  </si>
+  <si>
+    <t>181240012721</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROFF-EXPERT"</t>
+  </si>
+  <si>
+    <t>220940032987</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART MAX"</t>
+  </si>
+  <si>
+    <t>160940001943</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AILUNA GLOBAL"</t>
+  </si>
+  <si>
+    <t>220240026580</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YES.CO"</t>
+  </si>
+  <si>
+    <t>060240002475</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРТПРОЕКТИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>120540011196</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ''AI-GRUP"</t>
+  </si>
+  <si>
+    <t>130840016754</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗТЕХНИКАС"</t>
+  </si>
+  <si>
+    <t>231240010093</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHYM_GROUP.KZ"</t>
+  </si>
+  <si>
+    <t>030240004420</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРХ.СТРОЙ СЕРВИС-А"</t>
+  </si>
+  <si>
+    <t>240240038022</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WORLD CARS TRADING"</t>
+  </si>
+  <si>
+    <t>181240021443</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭТАЛОН&amp;STRONG"</t>
+  </si>
+  <si>
+    <t>190140039647</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDSYSTEMS LTD"</t>
+  </si>
+  <si>
+    <t>160240019960</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "КАПИТАЛ ПОЗИТИВ"</t>
+  </si>
+  <si>
+    <t>230240016109</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EXPERT CONSTRUCTION 01"</t>
+  </si>
+  <si>
+    <t>170840007831</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RESORT INVESTMENTS"</t>
+  </si>
+  <si>
+    <t>170140024221</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГНА-ЮГ"</t>
+  </si>
+  <si>
+    <t>250740009613</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A-STAR PRO LTD"</t>
+  </si>
+  <si>
+    <t>230140008888</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZOR SECURITY"</t>
+  </si>
+  <si>
+    <t>170940009990</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТУДИЯ АТМОСФЕРА"</t>
+  </si>
+  <si>
+    <t>220740028357</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIG MACHINERY"</t>
+  </si>
+  <si>
+    <t>040640005940</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АҚ ЖАРАС"</t>
+  </si>
+  <si>
+    <t>201040038289</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAULET-BAI INVEST"</t>
+  </si>
+  <si>
+    <t>211040014719</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""Б.А.М. И К""</t>
+  </si>
+  <si>
+    <t>180140027535</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХЭКОСЕРВИС"</t>
+  </si>
+  <si>
+    <t>211040000789</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BI SERVICE SHYMKENT"</t>
+  </si>
+  <si>
+    <t>200140027600</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR-MAX ПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>230240038150</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БНС-ТРАНС СЕРВИС"</t>
+  </si>
+  <si>
+    <t>230140004062</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAKENZII"</t>
+  </si>
+  <si>
+    <t>180240040675</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARAFAT ӨНЕР ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>210140007618</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛПАМЫС-А"</t>
+  </si>
+  <si>
+    <t>200640025464</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZTRACKER"</t>
+  </si>
+  <si>
+    <t>190840010726</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STEKLO-STROY.KZ"</t>
+  </si>
+  <si>
+    <t>220340002933</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZKORGEO"</t>
+  </si>
+  <si>
+    <t>230540038795</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕЦТЕХНИКИ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>110840000863</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬФА СПОРТ PRO-FIT"</t>
+  </si>
+  <si>
+    <t>040340007513</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛАСТИК LTD"</t>
+  </si>
+  <si>
+    <t>130840000123</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TIMUR-SECURITY"</t>
+  </si>
+  <si>
+    <t>210840029347</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BUSINESS CENTER "BAQYT"</t>
+  </si>
+  <si>
+    <t>090140015394</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SARAP-TAU"</t>
+  </si>
+  <si>
+    <t>180440018041</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KOZMODROM"</t>
+  </si>
+  <si>
+    <t>120440016768</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОБТИО"</t>
+  </si>
+  <si>
+    <t>240940002999</t>
+  </si>
+  <si>
+    <t>ТОО "INVA AVTO GROUP"</t>
+  </si>
+  <si>
+    <t>241240003240</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ТРАНСПОРТНАЯ КОМПАНИЯ "BARS"""</t>
+  </si>
+  <si>
+    <t>140440005568</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAMRUK MULTIMEDIA"</t>
+  </si>
+  <si>
+    <t>030440004399</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАПИТАЛ АУДИТ"</t>
+  </si>
+  <si>
+    <t>200340011929</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MANDARIN PICTURES"</t>
+  </si>
+  <si>
+    <t>230640032809</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕРЕКЕ-ПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>080540003422</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРТКАСКАДСЕРВИС"</t>
+  </si>
+  <si>
+    <t>201040001804</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN KOPIR KZ"</t>
+  </si>
+  <si>
+    <t>230840002804</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TWO - PARTNERS GROUP"</t>
+  </si>
+  <si>
+    <t>200740006630</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АХМЕТ КАЗСТРОЙ"</t>
+  </si>
+  <si>
+    <t>000440003226</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚАРАЖАТ-CONSULTING"</t>
+  </si>
+  <si>
+    <t>250940022033</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LUNA-2025"</t>
+  </si>
+  <si>
+    <t>170340025178</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОСКЕНАЛИ КАПИТАЛ"</t>
+  </si>
+  <si>
+    <t>001040003442</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ-ДЕЗИНФЕКЦИЯ"</t>
+  </si>
+  <si>
+    <t>220740028733</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "BINS-GARD"</t>
+  </si>
+  <si>
+    <t>151040019376</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL CAPITAL-S"</t>
+  </si>
+  <si>
+    <t>130240030575</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОҢТҮСТІК ГЕОДЕЗИЯ"</t>
+  </si>
+  <si>
+    <t>240141023501</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ГОСУДАРСТВЕННЫЙ ИНСТИТУТ ПРОВЕДЕНИЯ РАБОТ ПО ОБСЛЕДОВАНИЮ ЗЕМЕЛЬ» КОМИТЕТА ПО УПРАВЛЕНИЮ ЗЕМЕЛЬНЫМИ РЕСУРСАМИ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН ПО ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>090140006098</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕКЛАМНОЕ АГЕНТСТВО "МЕГА МЕДИА"</t>
+  </si>
+  <si>
+    <t>241240004388</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOSSTAR AGENCY"</t>
+  </si>
+  <si>
+    <t>210740031206</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN PETROL"</t>
+  </si>
+  <si>
+    <t>140640026381</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЕМ ТРАНС КОМПАНИ"</t>
+  </si>
+  <si>
+    <t>160441034194</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "ЮГ" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ӘСКЕРИ ҚҰРЫЛЫС АСТАНА"</t>
+  </si>
+  <si>
+    <t>240140004232</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕКЛАМНОЕ АГЕНСТВО "SALEM PRINT""</t>
+  </si>
+  <si>
+    <t>221240014391</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PLATINUM AS"</t>
+  </si>
+  <si>
+    <t>110340001952</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРАНССТРОЙ СЕРВИС KZ"</t>
+  </si>
+  <si>
+    <t>030740005010</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ СИСТЕМА МАССОВЫХ БИБЛИОТЕК ГОРОДА ШЫМКЕНТ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>151040014923</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UNIVERSAL HOLDING GROUP"</t>
+  </si>
+  <si>
+    <t>220640033568</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАФЕ СОФТ ВКО"</t>
+  </si>
+  <si>
+    <t>161040018511</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SOUTH INVEST GROUP"</t>
+  </si>
+  <si>
+    <t>140140017293</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YESI INSAAT VE TURIZM" (ЙЕСИ ИНШААТ ВЕ ТУРИЗМ)</t>
+  </si>
+  <si>
+    <t>230240037210</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗAҢҒАР ХОЛДИНГ "БК"</t>
+  </si>
+  <si>
+    <t>061040008682</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИМСАР-АСТАНА"</t>
+  </si>
+  <si>
+    <t>200240030545</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR SAFA GROUP"</t>
+  </si>
+  <si>
+    <t>210640014113</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАГЕРЬ "ЗЕРЕ""</t>
+  </si>
+  <si>
+    <t>050940016631</t>
+  </si>
+  <si>
+    <t>021040004167</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WATERSALE"</t>
+  </si>
+  <si>
+    <t>040940007462</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ-СЕРТИФИКАЦИЯ"</t>
+  </si>
+  <si>
+    <t>120240001534</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙРУС ГРУПП"</t>
+  </si>
+  <si>
+    <t>240740037200</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QUMARBEK GROUP"</t>
+  </si>
+  <si>
+    <t>201140023333</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР НЕЗАВИСИМОЙ ОЦЕНКИ ADAPARTNERS"</t>
+  </si>
+  <si>
+    <t>231040015205</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KUB GROUP"</t>
+  </si>
+  <si>
+    <t>180940016122</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНОИНЖИНИРИНГ-М"</t>
+  </si>
+  <si>
+    <t>250740024974</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НОМАД ГРУП"</t>
+  </si>
+  <si>
+    <t>221240042416</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIBAR GROUP KZ"</t>
+  </si>
+  <si>
+    <t>931240001467</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСПИК ЛТД"</t>
+  </si>
+  <si>
+    <t>130340013523</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ABC PRODUCTION"</t>
+  </si>
+  <si>
+    <t>220940035416</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ONE FITNESS"</t>
+  </si>
+  <si>
+    <t>240640011302</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПЬЮТЕРНЫЕ РЕСУРСЫ"</t>
+  </si>
+  <si>
+    <t>230140041156</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NM PRO"</t>
+  </si>
+  <si>
+    <t>070840004905</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "D QUARTO.KZ"</t>
+  </si>
+  <si>
+    <t>250640006635</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORNEKPROJECT"</t>
+  </si>
+  <si>
+    <t>230140018372</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛУЖБА ЭКСТРЕННОЙ ПОМОЩИ ЧС ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>210940047091</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПОРТ КЛУБ "ОТЫРАР"</t>
+  </si>
+  <si>
+    <t>180940025022</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TNB-GROUP"</t>
+  </si>
+  <si>
+    <t>950840000194</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЕЙКФИЛД ИНСПЕКШЕН СЕРВИСЕС КАЗАХСТАН ЛТД"</t>
+  </si>
+  <si>
+    <t>170240030567</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗ ХОЛДИНГ ТРИУМФ"</t>
+  </si>
+  <si>
+    <t>250140003964</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BBQ-CONSULTING"</t>
+  </si>
+  <si>
+    <t>190540020316</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FURKAT &amp; COMPANY"</t>
+  </si>
+  <si>
+    <t>120640002170</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЦЕНТРАЛЬНЫЙ ВОДНО-СПОРТИВНЫЙ КОМПЛЕКС" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>070740008111</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ЮГ АКВА-ПРОЕКТ</t>
+  </si>
+  <si>
+    <t>990440008063</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕКЛАМБЮРО"</t>
+  </si>
+  <si>
+    <t>120640018741</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ПРЕДУПРЕЖДЕНИЯ ПОЖАРОВ И ЧРЕЗВЫЧАЙНЫХ СИТУАЦИЙ"</t>
+  </si>
+  <si>
+    <t>250440034207</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KADE PROJECT"</t>
+  </si>
+  <si>
+    <t>200940004928</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PPS-QAZIQURT"</t>
+  </si>
+  <si>
+    <t>240140007950</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN-TAU BUILD"</t>
+  </si>
+  <si>
+    <t>030340001221</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЗЕРКЕ-С"</t>
+  </si>
+  <si>
+    <t>111240003650</t>
+  </si>
+  <si>
+    <t>ТОО "DELTA OIL"</t>
+  </si>
+  <si>
+    <t>171040001846</t>
+  </si>
+  <si>
+    <t>ТОО "ТАЛШЫН ЭЛИТ"</t>
+  </si>
+  <si>
+    <t>091241008640</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚАСҚЫР SECURITY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>170340001379</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEREKE. CY"</t>
+  </si>
+  <si>
+    <t>110840016166</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҮШ АҒАЙЫН"</t>
+  </si>
+  <si>
+    <t>210640004146</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN BEST"</t>
+  </si>
+  <si>
+    <t>030340004741</t>
+  </si>
+  <si>
+    <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "РОЛАН И К"</t>
+  </si>
+  <si>
+    <t>100940007911</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛҒА ПОВЕРОЧНАЯ ЛАБОРАТОРИЯ"</t>
+  </si>
+  <si>
+    <t>130140000346</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СИЛЬМАРИОН"</t>
+  </si>
+  <si>
+    <t>140440030579</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRIME CONSULTING CENTRE"</t>
+  </si>
+  <si>
+    <t>030540001675</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО БИИК СЕКЬЮРИТИ"</t>
+  </si>
+  <si>
+    <t>060440004017</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САЙРАМ ҚҰРЫЛЫС"</t>
+  </si>
+  <si>
+    <t>221240029012</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TRG PARTNERS"</t>
+  </si>
+  <si>
+    <t>150240026258</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУРАН-САТ ЛТД"</t>
+  </si>
+  <si>
+    <t>041140017856</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИК-100"</t>
+  </si>
+  <si>
+    <t>161240003674</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEGA INDUSTRY GROUP"</t>
+  </si>
+  <si>
+    <t>230640005297</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UNITBIT"</t>
+  </si>
+  <si>
+    <t>201040013411</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KOMFORT-SG"</t>
+  </si>
+  <si>
+    <t>980540002680</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БКД-КПБ"</t>
+  </si>
+  <si>
+    <t>060840002362</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ПРИВЛЕЧЕНИЯ ИНВЕСТИЦИЙ И ПОДДЕРЖКИ ИНВЕСТОРОВ "SHYMKENT INVEST - FRONT OFFICE"</t>
+  </si>
+  <si>
+    <t>980540003768</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ"АТАМУРА"</t>
+  </si>
+  <si>
+    <t>070140001211</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CITY ENGINEERING" (СИТИ ИНЖИНИРИНГ)</t>
+  </si>
+  <si>
+    <t>240940006119</t>
+  </si>
+  <si>
+    <t>ТОО "BI CLIENTS SERVICE 34"</t>
+  </si>
+  <si>
+    <t>181140003184</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК КОРГАН ЭКСПЕРТ"</t>
+  </si>
+  <si>
+    <t>190440003683</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ART STAND"</t>
+  </si>
+  <si>
+    <t>111240021272</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ITS-ИНТЕЛЛЕКТУАЛЬНЫЕ СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
+  </si>
+  <si>
+    <t>180640021544</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРТ И СТ"</t>
+  </si>
+  <si>
+    <t>161240021093</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALLIANCE ORDA FINANCE"</t>
+  </si>
+  <si>
+    <t>100840001493</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Т.А. И М"</t>
+  </si>
+  <si>
+    <t>260240023912</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УК ТАЗА УЙ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>211240010832</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПОРТИВНЫЙ КЛУБ "АЙДАР"</t>
+  </si>
+  <si>
+    <t>181240020821</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BASKET KIDS"</t>
+  </si>
+  <si>
+    <t>220940035258</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NURLY FITNESS"</t>
+  </si>
+  <si>
+    <t>161140023581</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ТЕПЛОСЕРВИС"</t>
+  </si>
+  <si>
+    <t>180840013957</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VERUM CONSULTING"</t>
+  </si>
+  <si>
+    <t>150640004777</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САПАР ЮГ-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>190540021865</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HALYQNEWS"</t>
+  </si>
+  <si>
+    <t>200240008231</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАЗАНТИП"</t>
+  </si>
+  <si>
+    <t>230640000870</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПЯТЬ К"</t>
+  </si>
+  <si>
+    <t>100340007622</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САҚ-ДАЛА"</t>
+  </si>
+  <si>
+    <t>110840017624</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДАНЧ РЕАЛ.А"</t>
+  </si>
+  <si>
+    <t>210540016215</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NOVA BALANCE"</t>
+  </si>
+  <si>
+    <t>231140019519</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАРАТ AQUATECH"</t>
+  </si>
+  <si>
+    <t>010440001767</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAD И С LTD"</t>
+  </si>
+  <si>
+    <t>060340011482</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAITAU ARCHITECTS"</t>
+  </si>
+  <si>
+    <t>160240028246</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БРАБУС И К"</t>
+  </si>
+  <si>
+    <t>220740014763</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЭБТРОН"</t>
+  </si>
+  <si>
+    <t>161240025026</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРАНДЕР"</t>
+  </si>
+  <si>
+    <t>160740010757</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZIMUT SERVICE"</t>
+  </si>
+  <si>
+    <t>211040016319</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KUNGEY"</t>
+  </si>
+  <si>
+    <t>101140005265</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АППАҚ ЖОБА ҚҰРЫЛЫС"</t>
+  </si>
+  <si>
+    <t>150340000892</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LALE"</t>
+  </si>
+  <si>
+    <t>160940011247</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕКТР-C"</t>
+  </si>
+  <si>
+    <t>100240013108</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDINA MOTORS"</t>
+  </si>
+  <si>
+    <t>220741022581</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CENTER SECURITY SERVICE" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>091140000854</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕНСКИЙ ФУТБОЛЬНЫЙ КЛУБ "БИІК-ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>210940047226</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ART-STEP"</t>
+  </si>
+  <si>
+    <t>231240022651</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DELTA FORCE"</t>
+  </si>
+  <si>
+    <t>190640010898</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CIS GLOBAL MEDICAL EDUCATION LLP (СИАЙЭС ГЛОБАЛ МЕДИКАЛ ЕДУКЕЙШН ЛЛП)"</t>
+  </si>
+  <si>
+    <t>200240037819</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Т.О.Б"</t>
+  </si>
+  <si>
+    <t>121240000112</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛУЖБА GRU SECURITY"</t>
+  </si>
+  <si>
+    <t>120440005198</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ЛУЧ"</t>
+  </si>
+  <si>
+    <t>250840005327</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEIRAM WIN"</t>
+  </si>
+  <si>
+    <t>230940026131</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALI AGRO LTD"</t>
+  </si>
+  <si>
+    <t>081040016459</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADALSTAFF"</t>
+  </si>
+  <si>
+    <t>150340007275</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИРИСЛОМ"</t>
+  </si>
+  <si>
+    <t>050540001094</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАШАТ-СТРОЙ"</t>
+  </si>
+  <si>
+    <t>220140015918</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕРЕМЕТ ЭНЕРГО СЕРВИС"</t>
+  </si>
+  <si>
+    <t>110340007951</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ RETAIL 17"</t>
+  </si>
+  <si>
+    <t>230740025473</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНОСТРОЙ ЛТД"</t>
+  </si>
+  <si>
+    <t>241140018007</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАТОК ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>060940003106</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНЖТЕПЛОСЕРВИС"</t>
+  </si>
+  <si>
+    <t>191240009068</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL GROUP 2050"</t>
+  </si>
+  <si>
+    <t>231140026889</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЭЗ-SHAHRISTAN"</t>
+  </si>
+  <si>
+    <t>070640008267</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АТОМЕК"</t>
+  </si>
+  <si>
+    <t>100441005000</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASIA GROUP SECURITY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>160840005269</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПОЖЛАБСЕРВИС ЛТД"</t>
+  </si>
+  <si>
+    <t>931140000297</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМАНГЕЛЬДЫ"</t>
+  </si>
+  <si>
+    <t>251240030547</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RC ПАРК"</t>
+  </si>
+  <si>
+    <t>211040011982</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМФОРТ СЕРВИС КО"</t>
+  </si>
+  <si>
+    <t>080940006510</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮГТЕХКОНТРОЛЬ"</t>
+  </si>
+  <si>
+    <t>160440016438</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕЛАСАРФАРМ"</t>
+  </si>
+  <si>
+    <t>160240008549</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SUMATO ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>091140001585</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ТЕМІР-ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>250740019715</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART ORDA TECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>200540025659</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "13-17"</t>
+  </si>
+  <si>
+    <t>971241003773</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРУПП ЧЕТЫРЕ"</t>
+  </si>
+  <si>
+    <t>101140009278</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РИЗА-CARD"</t>
+  </si>
+  <si>
+    <t>100940007446</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOMINANTA CONSTRUCTION"</t>
+  </si>
+  <si>
+    <t>070142011051</t>
+  </si>
+  <si>
+    <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНСТВО "ТАЙМ ИНВЕСТ" В ГОРОДЕ ШЫМКЕНТ ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>240940004241</t>
+  </si>
+  <si>
+    <t>ТОО "ST TRANS ASIA"</t>
+  </si>
+  <si>
+    <t>080740006256</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ОТПАНТАУ"</t>
+  </si>
+  <si>
+    <t>120240005458</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАНКИ ТАУН ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>240540023253</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ABM-APP"</t>
+  </si>
+  <si>
+    <t>220540002891</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "24-ААА"</t>
+  </si>
+  <si>
+    <t>170440018029</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТГЕОЛОГИЯ"</t>
+  </si>
+  <si>
+    <t>060940006408</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОРСТРОЙПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>131140005240</t>
+  </si>
+  <si>
+    <t>ТОО "EL-ARYS GROUP"</t>
+  </si>
+  <si>
+    <t>171040026257</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ART MILLENIUM"</t>
+  </si>
+  <si>
+    <t>250140016258</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОПРОВОЖДЕНИЕ КОНСАЛТИНГ"</t>
+  </si>
+  <si>
+    <t>090640017923</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ СИСТЕМА ДЕТСКИХ БИБЛИОТЕК ГОРОДА ШЫМКЕНТ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>020240001612</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВМТ"</t>
+  </si>
+  <si>
+    <t>020840003600</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАТА &amp; GR"</t>
+  </si>
+  <si>
+    <t>130540003771</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INVEST WORK GROUP"</t>
+  </si>
+  <si>
+    <t>240240022393</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРАНСПОРТ ИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>170940030601</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SECURITY КГБ SHYMKENT"</t>
+  </si>
+  <si>
+    <t>060940006656</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "АРСЕНАЛ"</t>
+  </si>
+  <si>
+    <t>160340001228</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАТЫС САПА ИНЖИНИРИНГ"</t>
+  </si>
+  <si>
+    <t>180340015549</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО ЮЖНЫЙ КОРПУС"</t>
+  </si>
+  <si>
+    <t>190140012221</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TV-РАДИО XXI"</t>
+  </si>
+  <si>
+    <t>990740005327</t>
+  </si>
+  <si>
+    <t>УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "ӘДIЛЕТ"</t>
+  </si>
+  <si>
+    <t>130540004879</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚАЗАҚЛИФТТЕХНОЛОГИЯСЫ"</t>
+  </si>
+  <si>
+    <t>180240038069</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PLAY PARK"</t>
+  </si>
+  <si>
+    <t>200740004396</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АУРРЕКС АППЭР ХАУЗЭС"</t>
+  </si>
+  <si>
+    <t>060640005598</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИРЛЕСУ СЕКЬЮРИТИ"</t>
+  </si>
+  <si>
+    <t>220340008774</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ ДЕТСКИЙ САД "АЛАМАН"</t>
+  </si>
+  <si>
+    <t>220140008457</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TRADE SERVICE CO"</t>
+  </si>
+  <si>
+    <t>220540012889</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕЙБАРЫС-2022"</t>
+  </si>
+  <si>
+    <t>190940017797</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLDEN SKY KZ"</t>
+  </si>
+  <si>
+    <t>170440014710</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕКЕШ"</t>
+  </si>
+  <si>
+    <t>160840025085</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CIFR ON"</t>
+  </si>
+  <si>
+    <t>171140005476</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРОСС АУДИТ"</t>
+  </si>
+  <si>
+    <t>231040000980</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MY GARDEN PLUS"</t>
+  </si>
+  <si>
+    <t>191040017221</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CAMPING OASIS"</t>
+  </si>
+  <si>
+    <t>160540005008</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALI WEB AD TRADE "</t>
+  </si>
+  <si>
+    <t>130540017711</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕМЕЦКИЕ ТЕХНОЛОГИИ"</t>
+  </si>
+  <si>
+    <t>101240004974</t>
+  </si>
+  <si>
+    <t>ТОО "FIRKAN RETAIL GROUP"</t>
+  </si>
+  <si>
+    <t>230640025300</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASG KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>240140012868</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛУЖБА БЕЗОПАСНОСТИ ПАТРУЛЬ"</t>
+  </si>
+  <si>
+    <t>180440018537</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЭЛЛИС"</t>
+  </si>
+  <si>
+    <t>080340018562</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФИ-УЧЕТ"</t>
+  </si>
+  <si>
+    <t>241140004473</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MY FIT"</t>
+  </si>
+  <si>
+    <t>110640020513</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAXSOUTH &amp; SERVIS"</t>
+  </si>
+  <si>
+    <t>130940003855</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖИЛКОМХОЗ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>221140000407</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖОБА СТРОЙ ЛТД"</t>
+  </si>
+  <si>
+    <t>230840031491</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALLDIMED"</t>
+  </si>
+  <si>
+    <t>210440038817</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SATTY QURYLYS"</t>
+  </si>
+  <si>
+    <t>130640017011</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОМСТРОЙПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>231040015864</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR DESING GROUP"</t>
+  </si>
+  <si>
+    <t>981240003958</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ДИДАР"</t>
+  </si>
+  <si>
+    <t>040640004724</t>
+  </si>
+  <si>
+    <t>ТОО "ARGUS LTD"</t>
+  </si>
+  <si>
+    <t>240340000504</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SISTEM-TEKS"</t>
+  </si>
+  <si>
+    <t>110140015271</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРАВОВЕД"</t>
+  </si>
+  <si>
+    <t>230340023978</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КИКШЕРИНГ КЗ"</t>
+  </si>
+  <si>
+    <t>120740001979</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SERVET"</t>
+  </si>
+  <si>
+    <t>141240018337</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ENRG"</t>
+  </si>
+  <si>
+    <t>170740004972</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "МИР-КРОЛЬ"</t>
+  </si>
+  <si>
+    <t>210140014294</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JASYL ONIR"</t>
+  </si>
+  <si>
+    <t>231240012367</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FOUNDATION FINANCIAL CONSULTING"</t>
+  </si>
+  <si>
+    <t>161140001858</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УПРАВЛЯЮЩАЯ КОМПАНИЯ "УПРАВЛЕНИЕ ДОМАМИ ЮКО""</t>
+  </si>
+  <si>
+    <t>201240000030</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARGYMAQ TURAN SERVICE"</t>
+  </si>
+  <si>
+    <t>140340026696</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZAMAT CAPITAL"</t>
+  </si>
+  <si>
+    <t>230740039453</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN-BUS"</t>
+  </si>
+  <si>
+    <t>130940008093</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АПМ ПРОЕКТ +"</t>
+  </si>
+  <si>
+    <t>150840018724</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОМХИМЗАЩИТА - STS"</t>
+  </si>
+  <si>
+    <t>240640031812</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARM SECURITY"</t>
+  </si>
+  <si>
+    <t>241140003594</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAISA HOLDING"</t>
+  </si>
+  <si>
+    <t>170840006427</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GRAND TRUST"</t>
+  </si>
+  <si>
+    <t>240540025498</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NOBLE MEDIA"</t>
+  </si>
+  <si>
+    <t>180440030269</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NURTAUSERVICE"</t>
+  </si>
+  <si>
+    <t>021140005119</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРМА "НАЗАР-1"</t>
+  </si>
+  <si>
+    <t>990240007701</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАЙЛАУ"</t>
+  </si>
+  <si>
+    <t>171040008625</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORKIN SHYMKENT"</t>
+  </si>
+  <si>
+    <t>151240003915</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TIME PRO"</t>
+  </si>
+  <si>
+    <t>010640000409</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНТЕГРАЦИЯ-ТБ"</t>
+  </si>
+  <si>
+    <t>251040001378</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LUXDRIVE"</t>
+  </si>
+  <si>
+    <t>241040001683</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHAMSHYRAQ LTD"</t>
+  </si>
+  <si>
+    <t>201040010873</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAMADA GROUP"</t>
+  </si>
+  <si>
+    <t>170640001687</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL ENGINEERING GROUP-KZ"</t>
+  </si>
+  <si>
+    <t>090740011948</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАЗЕТА КЫЗМЕТ"</t>
+  </si>
+  <si>
+    <t>120240018182</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРАБ ҚҰРЫЛЫС"</t>
+  </si>
+  <si>
+    <t>220340033537</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SPUTNIK.VISION (СПУТНИК.ВИЖН)"</t>
+  </si>
+  <si>
+    <t>100440001439</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕКЛАМА ЦЕНТР КОЛОР"</t>
+  </si>
+  <si>
+    <t>220240019301</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZPRICE GROUP"</t>
+  </si>
+  <si>
+    <t>220940043105</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VR SERVICE KZ"</t>
+  </si>
+  <si>
+    <t>230640020706</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OLGUN INSAAT"</t>
+  </si>
+  <si>
+    <t>081040010475</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕЙТИНГ MEDIA"</t>
+  </si>
+  <si>
+    <t>200140017960</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""DEZ-GARANT" GROUP"</t>
+  </si>
+  <si>
+    <t>220440017737</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IKSA KZ (ИКСА КЗ)"</t>
+  </si>
+  <si>
+    <t>030740006465</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛМАТ-ҚҰРЫЛЫС"</t>
+  </si>
+  <si>
+    <t>180640029564</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НОК EXPERT PLUS"</t>
+  </si>
+  <si>
+    <t>131040011985</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALIM INCOME GROUP"</t>
+  </si>
+  <si>
+    <t>200340013846</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AMINA CLEANING"</t>
+  </si>
+  <si>
+    <t>120640004682</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРХСТРОЙ РЕНЕССАНС"</t>
+  </si>
+  <si>
+    <t>140240014778</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕМИРХАН АВТО"</t>
+  </si>
+  <si>
+    <t>240540020665</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CПЕЦЭНЕРГОСЕРВИС"</t>
+  </si>
+  <si>
+    <t>180340029579</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KUANISH GROUP (КУАНЫШ ГРУПП)"</t>
+  </si>
+  <si>
+    <t>240340032186</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KEREGE HOME"</t>
+  </si>
+  <si>
+    <t>181240014649</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНВЕКОН ИНЖИНИРИНГ"</t>
+  </si>
+  <si>
+    <t>240740032903</t>
+  </si>
+  <si>
+    <t>ТОО "FAST TECHNOLOGY CO"</t>
+  </si>
+  <si>
+    <t>060440007814</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОПЧС-СТРОЙ"</t>
+  </si>
+  <si>
+    <t>190940010036</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OUR GROUP"</t>
+  </si>
+  <si>
+    <t>210940026485</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФРОНТ - ЛАЙН GROUP"</t>
+  </si>
+  <si>
+    <t>240240017139</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DМК&amp;К"</t>
+  </si>
+  <si>
+    <t>220240019697</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZR PROJECT XIII"</t>
+  </si>
+  <si>
+    <t>110140007934</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMARTS STROY GROUP"</t>
+  </si>
+  <si>
+    <t>180840017800</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEST TENDER.KZ"</t>
+  </si>
+  <si>
+    <t>130740025462</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "А-ДА ТЕХОСМОТР"</t>
+  </si>
+  <si>
+    <t>250940004015</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SLON MACHINERY"</t>
+  </si>
+  <si>
+    <t>250740024855</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «NOVITEH» (НОВИТЕХ)</t>
+  </si>
+  <si>
+    <t>030240004966</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИГМА СЕРВИС LTD 1"</t>
+  </si>
+  <si>
+    <t>171040023301</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНСАЛТ-РАЗВИТИЕ"</t>
+  </si>
+  <si>
+    <t>241240004030</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BBB.MEDIA"</t>
+  </si>
+  <si>
+    <t>170840032793</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АНАЙ-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>181040038202</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ-ТАЗАЛЫҚ"</t>
+  </si>
+  <si>
+    <t>250540021179</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "35 FITNESS AND HEALTH"</t>
+  </si>
+  <si>
+    <t>250140012979</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIBAR-C"</t>
+  </si>
+  <si>
+    <t>220440048201</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "MINFIN"</t>
+  </si>
+  <si>
+    <t>220840008702</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MY CONSTRUCTION"</t>
+  </si>
+  <si>
+    <t>220940039904</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "17-РЕГИОН"</t>
+  </si>
+  <si>
+    <t>240440039761</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MARS SECURITY"</t>
+  </si>
+  <si>
+    <t>131240012049</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНЖЕНЕРНО-ТЕХНИЧЕСКИЙ ЦЕНТР ПРОМЫШЛЕННОЙ БЕЗОПАСНОСТИ"</t>
+  </si>
+  <si>
+    <t>220540003037</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BARAKAT RAHYM"</t>
+  </si>
+  <si>
+    <t>240340002322</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗ КУРЫЛЫС КОНСТРАКШН"</t>
+  </si>
+  <si>
+    <t>240140016305</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EFAE"</t>
+  </si>
+  <si>
+    <t>200140009929</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕР-НУР SECURITY"</t>
+  </si>
+  <si>
+    <t>040540004037</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚУАТСАРАПТАМА"</t>
+  </si>
+  <si>
+    <t>220240001961</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "FREEDOM TM"</t>
+  </si>
+  <si>
+    <t>170240027266</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКО ИМПУЛЬС KZ"</t>
+  </si>
+  <si>
+    <t>080340014639</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНСТРУКТОР-80"</t>
+  </si>
+  <si>
+    <t>080340011129</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАМЕГА"</t>
+  </si>
+  <si>
+    <t>170140018861</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEYINFOTECH"</t>
+  </si>
+  <si>
+    <t>210340019857</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SERVICEPRO CONSULTING"</t>
+  </si>
+  <si>
+    <t>240840019652</t>
+  </si>
+  <si>
+    <t>ТОО "МАГНАТ СТРОЙ №1"</t>
+  </si>
+  <si>
+    <t>250340009679</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "А K N GROUP"</t>
+  </si>
+  <si>
+    <t>250540026874</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ПК "ТЕРЕКЗАР""</t>
+  </si>
+  <si>
+    <t>141140024922</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALOMAR"</t>
+  </si>
+  <si>
+    <t>180140042162</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SINVEST"</t>
+  </si>
+  <si>
+    <t>240740028668</t>
+  </si>
+  <si>
+    <t>ТОО "ТЕМИР ШЕБЕР"</t>
+  </si>
+  <si>
+    <t>210340027223</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZADABEK"</t>
+  </si>
+  <si>
+    <t>120240012351</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ФЕНИКС-ГРУПП"</t>
+  </si>
+  <si>
+    <t>211140032896</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARNA PROFIT GROUP"</t>
+  </si>
+  <si>
+    <t>231240000125</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAUMAN COMPANY"</t>
+  </si>
+  <si>
+    <t>190340020140</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROMEXPERTISE"</t>
+  </si>
+  <si>
+    <t>180640033429</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «SAMGAU SERVICE KZ»</t>
+  </si>
+  <si>
+    <t>220640006005</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИЗАЙНЕРСКАЯ СТУДИЯ CREATOR"</t>
+  </si>
+  <si>
+    <t>250240029550</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RENT A CAR COMPANY"</t>
+  </si>
+  <si>
+    <t>180140021655</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛИКВИД GROUP"</t>
+  </si>
+  <si>
+    <t>240240025180</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Q-SAIMAN SERVICE"</t>
+  </si>
+  <si>
+    <t>210640031679</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARCLINE (АРКЛАЙН)"</t>
+  </si>
+  <si>
+    <t>180840006092</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "M-TARGET"</t>
+  </si>
+  <si>
+    <t>160940032091</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ЭКО ТЕХНО ИНЖИНИРИНГ""</t>
+  </si>
+  <si>
+    <t>060141020281</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕДЕЛ КУЗЕТ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>200240021328</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRIME BB"</t>
+  </si>
+  <si>
+    <t>160940022044</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНИЧЕСКИЙНАДЗОР"</t>
+  </si>
+  <si>
+    <t>170640026692</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BASTAUORDA"</t>
+  </si>
+  <si>
+    <t>210640032756</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ÖTEBAY GAZ"</t>
+  </si>
+  <si>
+    <t>230640004090</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CLOUD PROJECT"</t>
+  </si>
+  <si>
+    <t>210940033140</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOCLIFEPLUS"</t>
+  </si>
+  <si>
+    <t>180840031271</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАЛАНТ ЖАНГЫРУ"</t>
+  </si>
+  <si>
+    <t>121140000505</t>
+  </si>
+  <si>
+    <t>180440016858</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DA&amp;RU ART IT"</t>
+  </si>
+  <si>
+    <t>201140014572</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BILIM.APP"</t>
+  </si>
+  <si>
+    <t>210540005061</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МК ЕВРО STANDART"</t>
+  </si>
+  <si>
+    <t>090240007614</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗ СТРОЙ-АЛЬЯНС"</t>
+  </si>
+  <si>
+    <t>200940025504</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙТУМАР ЛОГИСТИК"</t>
+  </si>
+  <si>
+    <t>000740001161</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПОСТСКРИПТУМ"</t>
+  </si>
+  <si>
+    <t>130340023848</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФИ ЛИДЕР"</t>
+  </si>
+  <si>
+    <t>040740007386</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "T.A.S."</t>
+  </si>
+  <si>
+    <t>080640012603</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК ИНВЕСТ КОММЕРЦ"</t>
+  </si>
+  <si>
+    <t>140740015040</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KEREGE-7"</t>
+  </si>
+  <si>
+    <t>230841036379</t>
+  </si>
+  <si>
+    <t>РЕГИОНАЛЬНЫЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЮ "ВЫСШЕГО КОЛЛЕДЖА "АРЫСТАНБАБ"</t>
+  </si>
+  <si>
+    <t>160940013550</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROCOFFEE"</t>
+  </si>
+  <si>
+    <t>170240025729</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STELS KUZET"</t>
+  </si>
+  <si>
+    <t>020740003131</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ ГОСУДАРСТВЕННЫЙ АРХИВ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>000640013657</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОБИРНАЯ ОЦЕНОЧНАЯ ПАЛАТА "STANDARD"</t>
+  </si>
+  <si>
+    <t>191040032909</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEREKE SECURITY"</t>
+  </si>
+  <si>
+    <t>220140023453</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ATMIK"</t>
+  </si>
+  <si>
+    <t>100840004418</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОНТҮСТІК ЛОГИСТИК"</t>
+  </si>
+  <si>
+    <t>140240003049</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "D.A.J. - GROUP"</t>
+  </si>
+  <si>
+    <t>160340011433</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР НУРСАТ АСАН"</t>
+  </si>
+  <si>
+    <t>981240003353</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ КАЛААРАЛЫК АВТОВОКЗАЛ"</t>
+  </si>
+  <si>
+    <t>081140016244</t>
+  </si>
+  <si>
+    <t>ТОО "CIVIL INDUSTRIAL PROJECT GROUP (CIP GROUP)"</t>
+  </si>
+  <si>
+    <t>940640001361</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕЙРАС"</t>
+  </si>
+  <si>
+    <t>240440030301</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "K M GROUP"</t>
+  </si>
+  <si>
+    <t>151040002870</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ZANGAR-10"</t>
+  </si>
+  <si>
+    <t>170840031488</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OLYMPIC.KZ"</t>
+  </si>
+  <si>
+    <t>240140012342</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР СОФТ KZ"</t>
+  </si>
+  <si>
+    <t>200140020564</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAMADAN-CITY"</t>
+  </si>
+  <si>
+    <t>240740005738</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADG SERVICE"</t>
+  </si>
+  <si>
+    <t>240440010981</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""КЛИРИНГОВЫЙ ЦЕНТР "ЖИБЕК ЖОЛЫ""</t>
+  </si>
+  <si>
+    <t>941140000556</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТСАУДА"</t>
+  </si>
+  <si>
+    <t>980440003754</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕГА"</t>
+  </si>
+  <si>
+    <t>220540031766</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADEMI UYA"</t>
+  </si>
+  <si>
+    <t>160240005069</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР АТТЕСТАЦИИ ИНЖЕНЕРНО-ТЕХНИЧЕСКИХ РАБОТНИКОВ ПО ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>190640026091</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SPORTKOMPLEKS SAYRAM"</t>
+  </si>
+  <si>
+    <t>230740025780</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГОЛД ЛАЙН ГРУПП"</t>
+  </si>
+  <si>
+    <t>221140053755</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК АЛАТАУ ПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>151140011020</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕИТКАЗЫ-БЕК"</t>
+  </si>
+  <si>
+    <t>170241005086</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗ ГАЗ АЙМАК-СЕРВИС" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>200740009466</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARCHTECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>040440016720</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ФИРКАН СЕКЬЮРИТИ"</t>
+  </si>
+  <si>
+    <t>230740016820</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RA SERVICE"</t>
+  </si>
+  <si>
+    <t>220840033298</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FAM OUTSOURCING"</t>
+  </si>
+  <si>
+    <t>170340022341</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TARTAN"</t>
+  </si>
+  <si>
+    <t>231240020596</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛУЖБА СПАСЕНИЯ ЧС 17 РЕГИОН"</t>
+  </si>
+  <si>
+    <t>240940029554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХАН СТАНДАРТ"</t>
+  </si>
+  <si>
+    <t>230740008681</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЧОП ARMADA-KZ"</t>
+  </si>
+  <si>
+    <t>210840035480</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HAWAII SHYMKENT"</t>
+  </si>
+  <si>
+    <t>151240003925</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MS ONE"</t>
+  </si>
+  <si>
+    <t>230240031441</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MM SECURITY"</t>
+  </si>
+  <si>
+    <t>210540032871</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CBR SHYMKENT"</t>
+  </si>
+  <si>
+    <t>041140004174</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰРАН"</t>
+  </si>
+  <si>
+    <t>050340011163</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕКЛАМНОЕ АГЕНТСТВО "ЭЛЬДОРАДО"</t>
+  </si>
+  <si>
+    <t>200240003141</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IMSH"</t>
+  </si>
+  <si>
+    <t>220140004655</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELEMENT-PART"</t>
+  </si>
+  <si>
+    <t>220540041038</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SILK WAYS"</t>
+  </si>
+  <si>
+    <t>030740004726</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ОБЩЕСТВЕННО-ПОЛИТИЧЕСКОЙ ИСТОРИИ ТУРКЕСТАНСКОЙ ОБЛАСТИ" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ, ОКАЗАНИЯ ГОСУДАРСТВЕННЫХ УСЛУГ И АРХИВОВ ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>041140008206</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНВЕСТИЦИОННАЯ КОНСАЛТИНГОВАЯ ГРУППА "COSMOS ART"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "D&amp;C ENGINEERING"</t>
+  </si>
+  <si>
+    <t>070940015984</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮГО-ЗАПАДНЫЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ ЖИВОТНОВОДСТВА И РАСТЕНИЕВОДСТВА"</t>
+  </si>
+  <si>
+    <t>080740008847</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮПЭКС"</t>
+  </si>
+  <si>
+    <t>100940010456</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JAIDARMAN PRODUCTION"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DNB-GROUP PROJECT"</t>
+  </si>
+  <si>
+    <t>161140007788</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AMANAT ECO GROUP"</t>
+  </si>
+  <si>
+    <t>180440033709</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО СБ ФИНАНС"</t>
+  </si>
+  <si>
+    <t>210840025057</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАДРОВОЕ АГЕНТСТВО БЕРЕКЕ"</t>
+  </si>
+  <si>
+    <t>221240030630</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОП "LEGION""</t>
+  </si>
+  <si>
+    <t>230140037148</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕМИРЛАН-А ОХРАНА"</t>
+  </si>
+  <si>
+    <t>форму  2-услуги "Отчет об объеме оказанных услуг" за 2 квартал 2026 года</t>
+  </si>
+  <si>
+    <t>Срок представления - до 27 июля (включительно) 2026 года</t>
+  </si>
+  <si>
+    <t>010341002261</t>
+  </si>
+  <si>
+    <t>ЮЖНО-КАЗАХСТАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KMG-SECURITY"</t>
+  </si>
+  <si>
+    <t>010540003261</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАВОД МОДУЛЬ"</t>
+  </si>
+  <si>
+    <t>030140002490</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "СК КОМЕТА"</t>
+  </si>
+  <si>
+    <t>030840005906</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮГ ТЕХСЕРВИС"</t>
+  </si>
+  <si>
+    <t>030940000463</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АР-КРЕДИТ"</t>
+  </si>
+  <si>
+    <t>031140004310</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ДОСТЫҚ"</t>
+  </si>
+  <si>
+    <t>051140012791</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ҚАЙТПАС-1"</t>
+  </si>
+  <si>
+    <t>060740007131</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЕМ-СТРОЙ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>061140008468</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РИЭЛТОРСКАЯ КОМПАНИЯ "ШЫМКЕНТ-SITY"</t>
+  </si>
+  <si>
+    <t>080440021695</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IT-BASIC"</t>
+  </si>
+  <si>
+    <t>090540013302</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭПИКУР СЕРВИС"</t>
+  </si>
+  <si>
+    <t>090940010312</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСВЕННОСТЬЮ "САБО-СУГИР"</t>
+  </si>
+  <si>
+    <t>100440011035</t>
+  </si>
+  <si>
+    <t>ТОО "СТРОЙ МАСТЕР ДОМОФОНЫ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>100640002533</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМИР ТРЕЙД СЕРВИС"</t>
+  </si>
+  <si>
+    <t>100740006014</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TOTAL INDUSTRY"</t>
+  </si>
+  <si>
+    <t>110240007958</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРЖАУСЫН-ХХІ"</t>
+  </si>
+  <si>
+    <t>110340005172</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ "ASYL ARMAN"</t>
+  </si>
+  <si>
+    <t>111240004034</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OTAY CONSTRUCTION"</t>
+  </si>
+  <si>
     <t>120441026423</t>
   </si>
   <si>
-    <t>120241011666</t>
-[...92 lines deleted...]
-    <t>180140020449</t>
+    <t>ЮЖНЫЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЭНЕРГОИНФОРМ"</t>
+  </si>
+  <si>
+    <t>130840020762</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FIBONACCI"</t>
+  </si>
+  <si>
+    <t>131140014418</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SERIKTES MANAGEMENT"</t>
+  </si>
+  <si>
+    <t>140440024683</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SURAYA UNIFORM SERVICES"</t>
+  </si>
+  <si>
+    <t>140940009599</t>
+  </si>
+  <si>
+    <t>ТОО "NTS COMPANY"</t>
+  </si>
+  <si>
+    <t>150840003895</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗПРОМ ЭНЕРДЖИ"</t>
+  </si>
+  <si>
+    <t>150940016903</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕВРАЗИЯ БИЗНЕС ГРУП"</t>
+  </si>
+  <si>
+    <t>160140021898</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОҢТҮСТІК САРАПТАМА"</t>
+  </si>
+  <si>
+    <t>160240022554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ITCOM.KZ"</t>
+  </si>
+  <si>
+    <t>160340005845</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BUSINESS PARTNER GROUP"</t>
+  </si>
+  <si>
+    <t>161141014469</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСВЕННОСТЬЮ "CINEMA OPERATION"</t>
+  </si>
+  <si>
+    <t>170140008286</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BBS SERVICE"</t>
+  </si>
+  <si>
+    <t>170440025022</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРАНД ЭКСПЕРТ"</t>
+  </si>
+  <si>
+    <t>170640027006</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЦКУ-ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>171140012855</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО NUR COLLECTOR KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>180140024709</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASIA SERVICE TECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>180141011029</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OMEGA SC" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180240012382</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БІЛІМ САНАТЫ"</t>
+  </si>
+  <si>
+    <t>180240024603</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AISA ALEM"</t>
+  </si>
+  <si>
+    <t>180240024673</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN STROY"</t>
+  </si>
+  <si>
+    <t>180241009119</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TV COMMERCE" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180540035530</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NURAY" MEDIA GROUP"</t>
+  </si>
+  <si>
+    <t>180640008933</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МБ-ГРУПП"</t>
+  </si>
+  <si>
+    <t>180740023306</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DESIGN AND ENGINEERING PARTNERS"</t>
+  </si>
+  <si>
+    <t>180840029309</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ SMARTTRANS"</t>
+  </si>
+  <si>
+    <t>181040025706</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL SECURITY SYSTEMS"</t>
+  </si>
+  <si>
+    <t>181240021846</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ PETRO STATIONS"</t>
+  </si>
+  <si>
+    <t>190240021889</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕОЛОГО-ГЕОДЕЗИЧЕСКАЯ ГРУППА"</t>
+  </si>
+  <si>
+    <t>190340028136</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНСАЛТИНГОВАЯ КОМПАНИЯ "SMART LEGAL GROUP"</t>
+  </si>
+  <si>
+    <t>190540027294</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RADIOACTIVE"</t>
+  </si>
+  <si>
+    <t>191140025305</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "G-SERVICE CO"</t>
+  </si>
+  <si>
+    <t>200340002979</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MASAL (МАСАЛ)"</t>
+  </si>
+  <si>
+    <t>200540001423</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STAR STROY 2020"</t>
+  </si>
+  <si>
+    <t>201040021016</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AGATAI GROUP"</t>
+  </si>
+  <si>
+    <t>201040029903</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORGANIC PHARMACY"</t>
+  </si>
+  <si>
+    <t>210140008824</t>
+  </si>
+  <si>
+    <t>ОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ABL CONSULTING"</t>
+  </si>
+  <si>
+    <t>210140014442</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AMIR-KHAN GROUP"</t>
+  </si>
+  <si>
+    <t>210140015222</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SANA SYSTEMS"</t>
+  </si>
+  <si>
+    <t>210340035294</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКМ АГРО-СТРОЙ"</t>
+  </si>
+  <si>
+    <t>210840006506</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ZED DEVELOPMENT»</t>
+  </si>
+  <si>
+    <t>210840033256</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL QURILIS"</t>
+  </si>
+  <si>
+    <t>210940019006</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ EXPERT SERVICE"</t>
+  </si>
+  <si>
+    <t>220140015948</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗГРУП2023"</t>
+  </si>
+  <si>
+    <t>220440025173</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКБАЯН КП"</t>
+  </si>
+  <si>
+    <t>220440028415</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНАДЗОР ЭКСПЕРТ"</t>
+  </si>
+  <si>
+    <t>220440054068</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ПОДХОЗ 777»</t>
+  </si>
+  <si>
+    <t>220441035017</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННАЯ ОРГАНИЗАЦИЯ "АРЫС-ТАН" ПО ГОРОДУ ШЫМКЕНТ И ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>220640013276</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ABDURAHMAN SERVICE"</t>
+  </si>
+  <si>
+    <t>220840013273</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASIAGROUP CONSULTING NS"</t>
   </si>
   <si>
     <t>220840051771</t>
   </si>
   <si>
-    <t>010341001878</t>
-[...274 lines deleted...]
-  <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТКК ЛОКОМОТИВ"</t>
   </si>
   <si>
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНАТ-1"</t>
-[...104 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RP SHYMKENT"</t>
+    <t>220940037274</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PREMIUM SALES"</t>
+  </si>
+  <si>
+    <t>221040020408</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ММХ БАРЛАУ"</t>
+  </si>
+  <si>
+    <t>221040037353</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VENUES"</t>
+  </si>
+  <si>
+    <t>221241011045</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО ЧИНГИС-ХАН" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230140008603</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PANA SMART OFFICE"</t>
+  </si>
+  <si>
+    <t>230240002119</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OTBASY SATU"</t>
   </si>
   <si>
     <t>230240034414</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JOCELYN (ДЖОСЕЛИН)"</t>
   </si>
   <si>
-    <t>230640034260</t>
-[...1004 lines deleted...]
-    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "РЕСПУБЛИКАНСКАЯ ТЕЛЕРАДИОКОРПОРАЦИЯ "КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
+    <t>230340029808</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""SHOES SERVICE""</t>
+  </si>
+  <si>
+    <t>230440010711</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STAR GROUP (СТАР ГРУП)"</t>
+  </si>
+  <si>
+    <t>230540012058</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "T.A.S. РЕКЛАМА"</t>
+  </si>
+  <si>
+    <t>230540035890</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""GOLDEN SHOVEL""</t>
+  </si>
+  <si>
+    <t>230740030856</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IT TIM STROY"</t>
+  </si>
+  <si>
+    <t>230940029730</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STAR CRYSTAL"</t>
+  </si>
+  <si>
+    <t>231240005077</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EDUCLOUD"</t>
+  </si>
+  <si>
+    <t>240140035689</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MASTER AVTO TRANS"</t>
+  </si>
+  <si>
+    <t>240240037014</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАУ-КАЗЫНА"</t>
+  </si>
+  <si>
+    <t>240340007938</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR ADL"</t>
+  </si>
+  <si>
+    <t>240340017102</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TEMIR TULPAR AUTOMARKET"</t>
+  </si>
+  <si>
+    <t>240540030971</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНСАЛТИНГОВАЯ ГРУППА STATUS"</t>
+  </si>
+  <si>
+    <t>240640022764</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COMPANY TC"</t>
+  </si>
+  <si>
+    <t>240940016849</t>
+  </si>
+  <si>
+    <t>ТОО "GLOBAL STAR GROUP"</t>
+  </si>
+  <si>
+    <t>241040011115</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНСТВО "СПЕЦИАЛЬНАЯ ГРАЖДАНСКАЯ БЕЗОПАСНОСТЬ""</t>
+  </si>
+  <si>
+    <t>241040023337</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""SPA EMBUSU""</t>
+  </si>
+  <si>
+    <t>250141023662</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗТЕЛЕРАДИО" "ЮЖНЫЙ"</t>
+  </si>
+  <si>
+    <t>250240023571</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛПАМЫС ИГІЛІК"</t>
+  </si>
+  <si>
+    <t>250340001841</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAIM GROUP KZ"</t>
+  </si>
+  <si>
+    <t>250540025300</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BS CAPITAL COMPANY"</t>
+  </si>
+  <si>
+    <t>250540034904</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MOLYAR PRO"</t>
+  </si>
+  <si>
+    <t>250740031648</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MALİMA GROUP"</t>
+  </si>
+  <si>
+    <t>250840015979</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SEE KZ"</t>
+  </si>
+  <si>
+    <t>250840022614</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRO STROY EXPERT"</t>
   </si>
   <si>
     <t>991240004869</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕКЛАМНОЕ АГЕНТСТВО "APRIL"</t>
-  </si>
-[...3988 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ПОДХОЗ 777»</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -5672,84 +5031,151 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -6023,10332 +5449,9167 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C932"/>
+  <dimension ref="A1:C826"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:C932"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="19.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="20" style="1" customWidth="1"/>
     <col min="3" max="3" width="39" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+    </row>
+    <row r="3" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+    </row>
+    <row r="4" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="101.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C101" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B1" s="4"/>
-[...28 lines deleted...]
-      <c r="A5" s="3" t="s">
+    </row>
+    <row r="102" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B102" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A111" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A115" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A126" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A129" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A138" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A139" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="67.5" x14ac:dyDescent="0.25">
+      <c r="A142" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A144" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A147" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A150" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A153" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A155" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A161" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A162" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A164" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A165" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A167" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A169" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A171" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A172" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A173" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A174" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A175" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>990</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A178" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A179" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A180" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A182" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A184" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A185" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A186" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A188" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A189" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A190" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A191" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A192" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A194" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A195" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A200" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A201" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A202" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A203" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A210" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A211" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A212" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A213" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A214" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A216" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A217" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A218" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A220" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A222" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A223" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" ht="67.5" x14ac:dyDescent="0.25">
+      <c r="A224" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A225" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A226" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A227" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A228" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A229" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A230" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A231" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A232" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A233" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A234" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A235" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A236" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A237" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A238" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A239" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A240" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A241" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A242" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A243" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A244" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A245" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A246" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A247" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A248" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A249" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A250" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C250" s="2" t="s">
         <v>1179</v>
       </c>
-      <c r="C5" s="3" t="s">
+    </row>
+    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A251" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A252" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A253" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A254" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A255" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A256" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A257" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A258" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A259" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A260" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A261" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A262" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A263" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A264" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A265" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A266" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A267" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A268" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A269" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A270" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A271" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A272" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A273" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A274" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A275" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A276" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A277" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A278" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A279" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A280" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A281" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A282" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A283" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A284" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A285" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A286" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A287" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A289" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A290" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A291" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A292" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A293" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A294" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A295" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A296" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A297" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A298" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A299" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A300" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A301" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A302" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A304" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A305" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A306" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A307" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A308" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A309" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A310" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A311" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A312" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A313" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A317" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A319" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A323" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A324" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A325" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A326" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A327" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A328" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A329" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A330" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A331" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A332" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A333" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A334" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A335" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A336" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A337" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A338" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A339" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A340" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A341" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A343" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A344" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A345" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A346" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A347" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A348" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A349" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A350" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A351" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A352" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A353" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A354" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A355" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A356" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A357" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A358" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A359" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A360" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A361" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A362" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A363" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A364" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A365" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A366" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A367" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A368" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A369" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A370" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A371" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A372" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C372" s="2" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A373" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C373" s="2" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A374" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A375" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C375" s="2" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A376" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="C376" s="2" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A377" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C377" s="2" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A378" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C378" s="2" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A379" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C379" s="2" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A380" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="C380" s="2" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A381" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C381" s="2" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A382" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="C382" s="2" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A383" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="C383" s="2" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A384" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C384" s="2" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A385" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C385" s="2" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A386" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C386" s="2" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A387" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C387" s="2" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A388" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C388" s="2" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A389" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C389" s="2" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A390" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C390" s="2" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A391" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C391" s="2" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A392" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C392" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A393" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B393" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C393" s="2" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A394" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C394" s="2" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A395" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="C395" s="2" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A396" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="C396" s="2" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A397" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A398" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C398" s="2" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A399" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C399" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A400" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C400" s="2" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A401" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="C401" s="2" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A402" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C402" s="2" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A403" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C403" s="2" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A404" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C404" s="2" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A405" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C405" s="2" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A406" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="C406" s="2" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A407" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C407" s="2" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A408" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C408" s="2" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A409" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C409" s="2" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A410" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C410" s="2" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A411" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="C411" s="2" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A412" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C412" s="2" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A413" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C413" s="2" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A414" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C414" s="2" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A415" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C415" s="2" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A416" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="C416" s="2" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A417" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C417" s="2" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A418" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C418" s="2" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A419" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C419" s="2" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A420" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="C420" s="2" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A421" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C421" s="2" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A422" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C422" s="2" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A423" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C423" s="2" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A424" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="C424" s="2" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A425" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C425" s="2" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A426" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B426" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C426" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A427" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C427" s="2" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A428" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C428" s="2" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A429" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C429" s="2" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A430" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B430" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="C430" s="2" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A431" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B431" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C431" s="2" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A432" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C432" s="2" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A433" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C433" s="2" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A434" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C434" s="2" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A435" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="C435" s="2" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A436" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B436" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="C436" s="2" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A437" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="C437" s="2" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A438" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B438" s="2" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C438" s="2" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A439" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B439" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="C439" s="2" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A440" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C440" s="2" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A441" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B441" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="C441" s="2" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A442" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C442" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A443" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B443" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="C443" s="2" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A444" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B444" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C444" s="2" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A445" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B445" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="C445" s="2" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A446" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B446" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="C446" s="2" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A447" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B447" s="2" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C447" s="2" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A448" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B448" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C448" s="2" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A449" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B449" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C449" s="2" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A450" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B450" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C450" s="2" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A451" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C451" s="2" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A452" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B452" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C452" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A453" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B453" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="C453" s="2" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A454" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B454" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C454" s="2" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A455" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B455" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C455" s="2" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A456" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B456" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="C456" s="2" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A457" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B457" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C457" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A458" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B458" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C458" s="2" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A459" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B459" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C459" s="2" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A460" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B460" s="2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C460" s="2" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A461" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B461" s="2" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C461" s="2" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A462" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B462" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C462" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A463" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B463" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="C463" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A464" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B464" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C464" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A465" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B465" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="C465" s="2" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A466" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B466" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="C466" s="2" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A467" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B467" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="C467" s="2" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A468" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B468" s="2" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C468" s="2" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A469" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B469" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="C469" s="2" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A470" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C470" s="2" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A471" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B471" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="C471" s="2" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A472" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B472" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C472" s="2" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A473" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B473" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="C473" s="2" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A474" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B474" s="2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C474" s="2" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A475" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B475" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C475" s="2" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A476" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B476" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C476" s="2" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A477" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B477" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C477" s="2" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A478" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B478" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C478" s="2" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A479" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B479" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C479" s="2" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A480" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B480" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C480" s="2" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A481" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B481" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="C481" s="2" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A482" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B482" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="C482" s="2" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A483" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C483" s="2" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A484" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C484" s="2" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A485" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B485" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C485" s="2" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A486" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B486" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C486" s="2" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A487" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B487" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="C487" s="2" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A488" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B488" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C488" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A489" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C489" s="2" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A490" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="C490" s="2" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A491" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C491" s="2" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A492" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C492" s="2" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A493" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B493" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C493" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A494" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B494" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="C494" s="2" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A495" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B495" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="C495" s="2" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A496" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B496" s="2" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C496" s="2" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A497" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B497" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="C497" s="2" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A498" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B498" s="2" t="s">
         <v>1180</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="3" t="s">
+      <c r="C498" s="2" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A499" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B499" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C499" s="2" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A500" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B500" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C500" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A501" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B501" s="2" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C501" s="2" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A502" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B502" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C502" s="2" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A503" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B503" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C503" s="2" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A504" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B504" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="C504" s="2" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A505" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B505" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C505" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A506" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B506" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C506" s="2" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A507" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B507" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C507" s="2" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A508" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B508" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="C508" s="2" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A509" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B509" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C509" s="2" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A510" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B510" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="C510" s="2" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A511" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B511" s="2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C511" s="2" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A512" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B512" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C512" s="2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A513" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B513" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="C513" s="2" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A514" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B514" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C514" s="2" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A515" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B515" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="C515" s="2" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A516" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B516" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C516" s="2" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A517" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B517" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="C517" s="2" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A518" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B518" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C518" s="2" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A519" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B519" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="C519" s="2" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A520" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B520" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C520" s="2" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A521" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B521" s="2" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C521" s="2" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A522" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B522" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C522" s="2" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A523" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B523" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="C523" s="2" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A524" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B524" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="C524" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A525" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B525" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C525" s="2" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A526" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B526" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="C526" s="2" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A527" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B527" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="C527" s="2" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A528" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B528" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C528" s="2" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A529" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B529" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C529" s="2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A530" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B530" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C530" s="2" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A531" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B531" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C531" s="2" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A532" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B532" s="2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C532" s="2" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A533" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B533" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C533" s="2" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A534" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B534" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C534" s="2" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A535" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B535" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C535" s="2" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A536" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B536" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C536" s="2" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A537" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B537" s="2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C537" s="2" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A538" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B538" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C538" s="2" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A539" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B539" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C539" s="2" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A540" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B540" s="2" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C540" s="2" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A541" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B541" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C541" s="2" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A542" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B542" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="C542" s="2" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A543" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B543" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C543" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A544" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B544" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C544" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A545" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B545" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C545" s="2" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A546" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B546" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="C546" s="2" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A547" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B547" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C547" s="2" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A548" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B548" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C548" s="2" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A549" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B549" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="C549" s="2" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A550" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B550" s="2" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C550" s="2" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A551" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B551" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="C551" s="2" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A552" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B552" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="C552" s="2" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A553" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B553" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="C553" s="2" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A554" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B554" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C554" s="2" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A555" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B555" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C555" s="2" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A556" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B556" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C556" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A557" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B557" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="C557" s="2" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A558" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B558" s="2" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C558" s="2" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A559" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B559" s="2" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C559" s="2" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A560" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B560" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C560" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A561" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B561" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="C561" s="2" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A562" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B562" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C562" s="2" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A563" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B563" s="2" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C563" s="2" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A564" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B564" s="2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C564" s="2" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A565" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B565" s="2" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C565" s="2" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A566" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B566" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C566" s="2" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A567" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B567" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C567" s="2" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A568" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B568" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="C568" s="2" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A569" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B569" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="C569" s="2" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A570" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B570" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="C570" s="2" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A571" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B571" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="C571" s="2" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A572" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B572" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="C572" s="2" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A573" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B573" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="C573" s="2" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A574" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B574" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="C574" s="2" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A575" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B575" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="C575" s="2" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A576" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B576" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="C576" s="2" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A577" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B577" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C577" s="2" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A578" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B578" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="C578" s="2" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A579" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B579" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C579" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A580" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B580" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C580" s="2" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A581" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B581" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="C581" s="2" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A582" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B582" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C582" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A583" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B583" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C583" s="2" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A584" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B584" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C584" s="2" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A585" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B585" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="C585" s="2" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A586" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B586" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C586" s="2" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A587" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B587" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C587" s="2" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A588" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B588" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C588" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A589" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B589" s="2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C589" s="2" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A590" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B590" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C590" s="2" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A591" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B591" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C591" s="2" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A592" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B592" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C592" s="2" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A593" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B593" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="C593" s="2" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A594" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B594" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C594" s="2" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A595" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B595" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C595" s="2" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A596" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B596" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C596" s="2" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A597" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B597" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="C597" s="2" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A598" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B598" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C598" s="2" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A599" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B599" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C599" s="2" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A600" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B600" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="C600" s="2" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A601" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B601" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C601" s="2" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A602" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B602" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C602" s="2" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A603" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B603" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C603" s="2" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A604" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B604" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C604" s="2" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A605" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B605" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C605" s="2" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A606" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B606" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C606" s="2" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A607" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B607" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C607" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A608" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B608" s="2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C608" s="2" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A609" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B609" s="2" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C609" s="2" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A610" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B610" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C610" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A611" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B611" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C611" s="2" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A612" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B612" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C612" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A613" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B613" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C613" s="2" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A614" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B614" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="C614" s="2" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A615" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B615" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="C615" s="2" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A616" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B616" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C616" s="2" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A617" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B617" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="C617" s="2" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A618" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B618" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="C618" s="2" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A619" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B619" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="C619" s="2" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A620" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B620" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C620" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A621" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B621" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="C621" s="2" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A622" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B622" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C622" s="2" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A623" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B623" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C623" s="2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A624" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B624" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C624" s="2" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A625" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B625" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="C625" s="2" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A626" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B626" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="C626" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A627" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B627" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C627" s="2" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A628" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B628" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C628" s="2" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A629" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B629" s="2" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C629" s="2" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A630" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B630" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C630" s="2" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A631" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B631" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="C631" s="2" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A632" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B632" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="C632" s="2" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A633" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B633" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C633" s="2" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A634" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B634" s="2" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C634" s="2" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A635" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B635" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C635" s="2" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A636" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B636" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C636" s="2" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A637" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B637" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="C637" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A638" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B638" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C638" s="2" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A639" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B639" s="2" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C639" s="2" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A640" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B640" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C640" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A641" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B641" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C641" s="2" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A642" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B642" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C642" s="2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A643" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B643" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C643" s="2" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A644" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B644" s="2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C644" s="2" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A645" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B645" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C645" s="2" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A646" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B646" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="C646" s="2" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A647" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B647" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="C647" s="2" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A648" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B648" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C648" s="2" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A649" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B649" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C649" s="2" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A650" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B650" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C650" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A651" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B651" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="C651" s="2" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A652" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B652" s="2" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C652" s="2" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A653" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B653" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="C653" s="2" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A654" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B654" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C654" s="2" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A655" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B655" s="2" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C655" s="2" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A656" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B656" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="C656" s="2" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A657" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B657" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="C657" s="2" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A658" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B658" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C658" s="2" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A659" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B659" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="C659" s="2" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A660" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B660" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C660" s="2" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A661" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B661" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="C661" s="2" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A662" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B662" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C662" s="2" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A663" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B663" s="2" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C663" s="2" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A664" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B664" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C664" s="2" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A665" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B665" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="C665" s="2" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A666" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B666" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="C666" s="2" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A667" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B667" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C667" s="2" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A668" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B668" s="2" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C668" s="2" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A669" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B669" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="C669" s="2" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A670" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B670" s="2" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C670" s="2" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A671" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B671" s="2" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C671" s="2" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A672" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B672" s="2" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C672" s="2" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A673" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B673" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="C673" s="2" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A674" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B674" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="C674" s="2" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A675" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B675" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C675" s="2" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A676" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B676" s="2" t="s">
         <v>848</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="C676" s="2" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A677" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B677" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C677" s="2" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A678" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B678" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C678" s="2" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A679" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B679" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="C679" s="2" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A680" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B680" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C680" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A681" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B681" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C681" s="2" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A682" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B682" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="C682" s="2" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A683" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B683" s="2" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C683" s="2" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A684" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B684" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C684" s="2" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A685" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B685" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="C685" s="2" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A686" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B686" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C686" s="2" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A687" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...18 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="B687" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C687" s="2" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A688" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B688" s="2" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C688" s="2" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A689" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="B689" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C689" s="2" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A690" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B690" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C690" s="2" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A691" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B691" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="C691" s="2" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3" ht="67.5" x14ac:dyDescent="0.25">
+      <c r="A692" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="B692" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C692" s="2" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A693" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B693" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="C693" s="2" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A694" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B694" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C694" s="2" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A695" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B695" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C695" s="2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A696" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B696" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C696" s="2" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A697" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B697" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C697" s="2" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A698" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B12" s="3" t="s">
+      <c r="B698" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="C698" s="2" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A699" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B699" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C699" s="2" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A700" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B700" s="2" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C700" s="2" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A701" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B701" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C701" s="2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A702" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B702" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C702" s="2" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A703" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B703" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C703" s="2" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A704" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B704" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="C704" s="2" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A705" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B705" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C705" s="2" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A706" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B706" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C706" s="2" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A707" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B707" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="C707" s="2" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A708" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B708" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="C708" s="2" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A709" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B709" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="C709" s="2" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A710" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B710" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C710" s="2" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A711" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B711" s="2" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C711" s="2" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A712" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B712" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="C712" s="2" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A713" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B713" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="C713" s="2" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A714" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B714" s="2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C714" s="2" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A715" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B715" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C715" s="2" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A716" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B716" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="C716" s="2" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A717" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B717" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="C717" s="2" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A718" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B718" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="C718" s="2" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A719" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B719" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C719" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A720" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B720" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C720" s="2" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A721" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B721" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C721" s="2" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A722" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B722" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C722" s="2" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A723" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B723" s="2" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C723" s="2" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3" ht="101.25" x14ac:dyDescent="0.25">
+      <c r="A724" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B724" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="C724" s="2" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A725" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B725" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C725" s="2" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A726" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B726" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C726" s="2" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A727" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B727" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C727" s="2" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A728" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B728" s="2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C728" s="2" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A729" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B729" s="2" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C729" s="2" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A730" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B730" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C730" s="2" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A731" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B731" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C731" s="2" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A732" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B732" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C732" s="2" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A733" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B733" s="2" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C733" s="2" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A734" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B734" s="2" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C734" s="2" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A735" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B735" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C735" s="2" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A736" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B736" s="2" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C736" s="2" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A737" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B737" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C737" s="2" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A738" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B738" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C738" s="2" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A739" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B739" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C739" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A740" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B740" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C740" s="2" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A741" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B741" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C741" s="2" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A742" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B742" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C742" s="2" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A743" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B743" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C743" s="2" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A744" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B744" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="C744" s="2" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A745" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B745" s="2" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C745" s="2" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A746" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B746" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C746" s="2" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A747" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B747" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C747" s="2" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A748" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B748" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C748" s="2" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A749" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B749" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C749" s="2" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A750" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B750" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="C750" s="2" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A751" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B751" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C751" s="2" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A752" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B752" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C752" s="2" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A753" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B753" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C753" s="2" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A754" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B754" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="C754" s="2" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A755" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B755" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="C755" s="2" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A756" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B756" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="C756" s="2" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A757" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B757" s="2" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C757" s="2" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="758" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A758" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B758" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C758" s="2" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="759" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A759" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B759" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C759" s="2" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A760" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B760" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C760" s="2" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="761" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A761" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B761" s="2" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C761" s="2" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A762" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B762" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C762" s="2" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A763" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B763" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C763" s="2" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="764" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A764" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B764" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="C764" s="2" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="765" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A765" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B765" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="C765" s="2" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A766" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B766" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C766" s="2" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A767" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B767" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="C767" s="2" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A768" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B768" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C768" s="2" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A769" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B769" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="C769" s="2" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A770" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B770" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C770" s="2" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A771" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B771" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C771" s="2" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A772" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B772" s="2" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C772" s="2" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A773" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B773" s="2" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C773" s="2" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A774" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B774" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C774" s="2" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A775" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B775" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C775" s="2" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A776" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B776" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C776" s="2" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A777" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B777" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C777" s="2" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="778" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A778" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B778" s="2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C778" s="2" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A779" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B779" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="C779" s="2" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A780" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B780" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C780" s="2" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A781" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B781" s="2" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C781" s="2" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="782" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A782" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B782" s="2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C782" s="2" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="783" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A783" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B783" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C783" s="2" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="784" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A784" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B784" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="C784" s="2" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="785" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A785" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B785" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="C785" s="2" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A786" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B786" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="C786" s="2" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A787" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B787" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C787" s="2" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A788" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B788" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="C788" s="2" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A789" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B789" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C789" s="2" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="790" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A790" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B790" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="C790" s="2" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A791" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B791" s="2" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C791" s="2" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="792" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A792" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B792" s="2" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C792" s="2" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A793" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B793" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C793" s="2" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="794" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A794" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B794" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C794" s="2" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="795" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A795" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B795" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="C795" s="2" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="796" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A796" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B796" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C796" s="2" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="797" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A797" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B797" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="C797" s="2" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="798" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A798" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B798" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="C798" s="2" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="799" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A799" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B799" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="C799" s="2" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="800" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A800" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B800" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C800" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="801" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A801" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B801" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="C801" s="2" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="802" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A802" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B802" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="C802" s="2" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="803" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A803" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B803" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C803" s="2" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="804" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A804" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B804" s="2" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C804" s="2" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A805" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B805" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C805" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="806" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A806" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B806" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C806" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A807" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B807" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="C807" s="2" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A808" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B808" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="C808" s="2" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="809" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A809" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B809" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C809" s="2" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A810" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B810" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="C810" s="2" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="811" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A811" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B811" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C811" s="2" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A812" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B812" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="C812" s="2" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A813" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B813" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C813" s="2" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A814" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B814" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C814" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A815" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B815" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="C815" s="2" t="s">
         <v>853</v>
       </c>
-      <c r="C12" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="3" t="s">
+    </row>
+    <row r="816" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A816" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B816" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="C816" s="2" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A817" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...139 lines deleted...]
-      <c r="A26" s="3" t="s">
+      <c r="B817" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C817" s="2" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A818" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B818" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C818" s="2" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A819" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B819" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C819" s="2" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="820" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A820" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="3" t="s">
+      <c r="B820" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C820" s="2" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A821" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B821" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="C821" s="2" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="822" spans="1:3" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A822" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B822" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C822" s="2" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="823" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A823" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B823" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C823" s="2" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="824" spans="1:3" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A824" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B824" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" s="2" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="825" spans="1:3" ht="67.5" x14ac:dyDescent="0.25">
+      <c r="A825" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B825" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C825" s="2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="826" spans="1:3" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A826" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...4883 lines deleted...]
-      <c r="B471" s="3" t="s">
+      <c r="B826" s="2" t="s">
         <v>1651</v>
       </c>
-      <c r="C471" s="3" t="s">
+      <c r="C826" s="2" t="s">
         <v>1652</v>
-      </c>
-[...5069 lines deleted...]
-        <v>536</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>каталог за 1 кв 2026 года</vt:lpstr>
-      <vt:lpstr>'каталог за 1 кв 2026 года'!Область_печати</vt:lpstr>
+      <vt:lpstr>каталог за 2 кв 2026 года</vt:lpstr>
+      <vt:lpstr>'каталог за 2 кв 2026 года'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>