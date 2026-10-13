--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1500" yWindow="120" windowWidth="27390" windowHeight="12645"/>
+    <workbookView xWindow="-1500" yWindow="120" windowWidth="23256" windowHeight="12648"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Әйелдер" sheetId="6" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="Барлық халық" sheetId="4" r:id="rId3"/>
+    <sheet name="Ерлер" sheetId="5" r:id="rId4"/>
+    <sheet name="Әйелдер" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="68">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Айыртау ауданы</t>
   </si>
   <si>
     <t>Ақжар ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
     <t>Мағжан Жұмабаев ауданы</t>
   </si>
   <si>
     <t>Қызылжар ауданы</t>
   </si>
   <si>
@@ -126,56 +130,182 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>кезең басына халық саны</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>адам</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Белгілі бір кезеңде осы аумақта тұратын адамдар саны</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Жылдың басына ағымдағы бағалар жыл сайын туылғандар мен сол аумаққа келгендер саны қосылатын жəне өлгендер мен сол аумақтан кеткендердің саны алып тасталатын соңғы халық санағы қорытындыларының негізінде есептеледі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Елдің және оның өңірлерінің халық саны туралы ақпараттың негізгі дереккөздері ұлттық санақтар өткізудің қорытындылары бойынша алынған деректер болып табылады, санақ аралығындағы кезеңде елдің және оның өңірлерінің халық саны табиғи (туғандар және өлгендер туралы деректер) және көші-қон (тұрақты тіркелген жері бойынша келгендер және кеткендер туралы деректер) өсімі (кемуі) есебінен өзгереді</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=37298&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -227,66 +357,135 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -296,68 +495,83 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="14">
+  <cellStyleXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="11" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -481,89 +695,182 @@
     <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="14" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="14" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="14" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="14" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="1" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="14">
+  <cellStyles count="17">
+    <cellStyle name="Гиперссылка" xfId="16" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 26" xfId="3"/>
     <cellStyle name="Обычный 2 27" xfId="4"/>
     <cellStyle name="Обычный 2 28" xfId="5"/>
     <cellStyle name="Обычный 2 29" xfId="6"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 2 4" xfId="8"/>
     <cellStyle name="Обычный 2 5" xfId="9"/>
     <cellStyle name="Обычный 2 6" xfId="10"/>
+    <cellStyle name="Обычный 3" xfId="14"/>
+    <cellStyle name="Обычный 4 2" xfId="15"/>
     <cellStyle name="Обычный_Динамика демографических показателей май 2009" xfId="11"/>
     <cellStyle name="Обычный_Лист1" xfId="12"/>
     <cellStyle name="Обычный_Лист1_1" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -806,129 +1113,1021 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=37298&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C28"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="44.33203125" style="81" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="81" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="81"/>
+    <col min="257" max="257" width="44.33203125" style="81" customWidth="1"/>
+    <col min="258" max="258" width="94.6640625" style="81" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="81"/>
+    <col min="513" max="513" width="44.33203125" style="81" customWidth="1"/>
+    <col min="514" max="514" width="94.6640625" style="81" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="81"/>
+    <col min="769" max="769" width="44.33203125" style="81" customWidth="1"/>
+    <col min="770" max="770" width="94.6640625" style="81" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="81"/>
+    <col min="1025" max="1025" width="44.33203125" style="81" customWidth="1"/>
+    <col min="1026" max="1026" width="94.6640625" style="81" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="81"/>
+    <col min="1281" max="1281" width="44.33203125" style="81" customWidth="1"/>
+    <col min="1282" max="1282" width="94.6640625" style="81" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="81"/>
+    <col min="1537" max="1537" width="44.33203125" style="81" customWidth="1"/>
+    <col min="1538" max="1538" width="94.6640625" style="81" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="81"/>
+    <col min="1793" max="1793" width="44.33203125" style="81" customWidth="1"/>
+    <col min="1794" max="1794" width="94.6640625" style="81" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="81"/>
+    <col min="2049" max="2049" width="44.33203125" style="81" customWidth="1"/>
+    <col min="2050" max="2050" width="94.6640625" style="81" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="81"/>
+    <col min="2305" max="2305" width="44.33203125" style="81" customWidth="1"/>
+    <col min="2306" max="2306" width="94.6640625" style="81" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="81"/>
+    <col min="2561" max="2561" width="44.33203125" style="81" customWidth="1"/>
+    <col min="2562" max="2562" width="94.6640625" style="81" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="81"/>
+    <col min="2817" max="2817" width="44.33203125" style="81" customWidth="1"/>
+    <col min="2818" max="2818" width="94.6640625" style="81" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="81"/>
+    <col min="3073" max="3073" width="44.33203125" style="81" customWidth="1"/>
+    <col min="3074" max="3074" width="94.6640625" style="81" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="81"/>
+    <col min="3329" max="3329" width="44.33203125" style="81" customWidth="1"/>
+    <col min="3330" max="3330" width="94.6640625" style="81" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="81"/>
+    <col min="3585" max="3585" width="44.33203125" style="81" customWidth="1"/>
+    <col min="3586" max="3586" width="94.6640625" style="81" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="81"/>
+    <col min="3841" max="3841" width="44.33203125" style="81" customWidth="1"/>
+    <col min="3842" max="3842" width="94.6640625" style="81" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="81"/>
+    <col min="4097" max="4097" width="44.33203125" style="81" customWidth="1"/>
+    <col min="4098" max="4098" width="94.6640625" style="81" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="81"/>
+    <col min="4353" max="4353" width="44.33203125" style="81" customWidth="1"/>
+    <col min="4354" max="4354" width="94.6640625" style="81" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="81"/>
+    <col min="4609" max="4609" width="44.33203125" style="81" customWidth="1"/>
+    <col min="4610" max="4610" width="94.6640625" style="81" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="81"/>
+    <col min="4865" max="4865" width="44.33203125" style="81" customWidth="1"/>
+    <col min="4866" max="4866" width="94.6640625" style="81" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="81"/>
+    <col min="5121" max="5121" width="44.33203125" style="81" customWidth="1"/>
+    <col min="5122" max="5122" width="94.6640625" style="81" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="81"/>
+    <col min="5377" max="5377" width="44.33203125" style="81" customWidth="1"/>
+    <col min="5378" max="5378" width="94.6640625" style="81" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="81"/>
+    <col min="5633" max="5633" width="44.33203125" style="81" customWidth="1"/>
+    <col min="5634" max="5634" width="94.6640625" style="81" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="81"/>
+    <col min="5889" max="5889" width="44.33203125" style="81" customWidth="1"/>
+    <col min="5890" max="5890" width="94.6640625" style="81" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="81"/>
+    <col min="6145" max="6145" width="44.33203125" style="81" customWidth="1"/>
+    <col min="6146" max="6146" width="94.6640625" style="81" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="81"/>
+    <col min="6401" max="6401" width="44.33203125" style="81" customWidth="1"/>
+    <col min="6402" max="6402" width="94.6640625" style="81" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="81"/>
+    <col min="6657" max="6657" width="44.33203125" style="81" customWidth="1"/>
+    <col min="6658" max="6658" width="94.6640625" style="81" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="81"/>
+    <col min="6913" max="6913" width="44.33203125" style="81" customWidth="1"/>
+    <col min="6914" max="6914" width="94.6640625" style="81" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="81"/>
+    <col min="7169" max="7169" width="44.33203125" style="81" customWidth="1"/>
+    <col min="7170" max="7170" width="94.6640625" style="81" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="81"/>
+    <col min="7425" max="7425" width="44.33203125" style="81" customWidth="1"/>
+    <col min="7426" max="7426" width="94.6640625" style="81" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="81"/>
+    <col min="7681" max="7681" width="44.33203125" style="81" customWidth="1"/>
+    <col min="7682" max="7682" width="94.6640625" style="81" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="81"/>
+    <col min="7937" max="7937" width="44.33203125" style="81" customWidth="1"/>
+    <col min="7938" max="7938" width="94.6640625" style="81" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="81"/>
+    <col min="8193" max="8193" width="44.33203125" style="81" customWidth="1"/>
+    <col min="8194" max="8194" width="94.6640625" style="81" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="81"/>
+    <col min="8449" max="8449" width="44.33203125" style="81" customWidth="1"/>
+    <col min="8450" max="8450" width="94.6640625" style="81" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="81"/>
+    <col min="8705" max="8705" width="44.33203125" style="81" customWidth="1"/>
+    <col min="8706" max="8706" width="94.6640625" style="81" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="81"/>
+    <col min="8961" max="8961" width="44.33203125" style="81" customWidth="1"/>
+    <col min="8962" max="8962" width="94.6640625" style="81" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="81"/>
+    <col min="9217" max="9217" width="44.33203125" style="81" customWidth="1"/>
+    <col min="9218" max="9218" width="94.6640625" style="81" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="81"/>
+    <col min="9473" max="9473" width="44.33203125" style="81" customWidth="1"/>
+    <col min="9474" max="9474" width="94.6640625" style="81" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="81"/>
+    <col min="9729" max="9729" width="44.33203125" style="81" customWidth="1"/>
+    <col min="9730" max="9730" width="94.6640625" style="81" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="81"/>
+    <col min="9985" max="9985" width="44.33203125" style="81" customWidth="1"/>
+    <col min="9986" max="9986" width="94.6640625" style="81" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="81"/>
+    <col min="10241" max="10241" width="44.33203125" style="81" customWidth="1"/>
+    <col min="10242" max="10242" width="94.6640625" style="81" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="81"/>
+    <col min="10497" max="10497" width="44.33203125" style="81" customWidth="1"/>
+    <col min="10498" max="10498" width="94.6640625" style="81" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="81"/>
+    <col min="10753" max="10753" width="44.33203125" style="81" customWidth="1"/>
+    <col min="10754" max="10754" width="94.6640625" style="81" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="81"/>
+    <col min="11009" max="11009" width="44.33203125" style="81" customWidth="1"/>
+    <col min="11010" max="11010" width="94.6640625" style="81" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="81"/>
+    <col min="11265" max="11265" width="44.33203125" style="81" customWidth="1"/>
+    <col min="11266" max="11266" width="94.6640625" style="81" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="81"/>
+    <col min="11521" max="11521" width="44.33203125" style="81" customWidth="1"/>
+    <col min="11522" max="11522" width="94.6640625" style="81" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="81"/>
+    <col min="11777" max="11777" width="44.33203125" style="81" customWidth="1"/>
+    <col min="11778" max="11778" width="94.6640625" style="81" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="81"/>
+    <col min="12033" max="12033" width="44.33203125" style="81" customWidth="1"/>
+    <col min="12034" max="12034" width="94.6640625" style="81" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="81"/>
+    <col min="12289" max="12289" width="44.33203125" style="81" customWidth="1"/>
+    <col min="12290" max="12290" width="94.6640625" style="81" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="81"/>
+    <col min="12545" max="12545" width="44.33203125" style="81" customWidth="1"/>
+    <col min="12546" max="12546" width="94.6640625" style="81" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="81"/>
+    <col min="12801" max="12801" width="44.33203125" style="81" customWidth="1"/>
+    <col min="12802" max="12802" width="94.6640625" style="81" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="81"/>
+    <col min="13057" max="13057" width="44.33203125" style="81" customWidth="1"/>
+    <col min="13058" max="13058" width="94.6640625" style="81" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="81"/>
+    <col min="13313" max="13313" width="44.33203125" style="81" customWidth="1"/>
+    <col min="13314" max="13314" width="94.6640625" style="81" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="81"/>
+    <col min="13569" max="13569" width="44.33203125" style="81" customWidth="1"/>
+    <col min="13570" max="13570" width="94.6640625" style="81" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="81"/>
+    <col min="13825" max="13825" width="44.33203125" style="81" customWidth="1"/>
+    <col min="13826" max="13826" width="94.6640625" style="81" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="81"/>
+    <col min="14081" max="14081" width="44.33203125" style="81" customWidth="1"/>
+    <col min="14082" max="14082" width="94.6640625" style="81" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="81"/>
+    <col min="14337" max="14337" width="44.33203125" style="81" customWidth="1"/>
+    <col min="14338" max="14338" width="94.6640625" style="81" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="81"/>
+    <col min="14593" max="14593" width="44.33203125" style="81" customWidth="1"/>
+    <col min="14594" max="14594" width="94.6640625" style="81" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="81"/>
+    <col min="14849" max="14849" width="44.33203125" style="81" customWidth="1"/>
+    <col min="14850" max="14850" width="94.6640625" style="81" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="81"/>
+    <col min="15105" max="15105" width="44.33203125" style="81" customWidth="1"/>
+    <col min="15106" max="15106" width="94.6640625" style="81" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="81"/>
+    <col min="15361" max="15361" width="44.33203125" style="81" customWidth="1"/>
+    <col min="15362" max="15362" width="94.6640625" style="81" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="81"/>
+    <col min="15617" max="15617" width="44.33203125" style="81" customWidth="1"/>
+    <col min="15618" max="15618" width="94.6640625" style="81" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="81"/>
+    <col min="15873" max="15873" width="44.33203125" style="81" customWidth="1"/>
+    <col min="15874" max="15874" width="94.6640625" style="81" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="81"/>
+    <col min="16129" max="16129" width="44.33203125" style="81" customWidth="1"/>
+    <col min="16130" max="16130" width="94.6640625" style="81" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="81"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A1" s="103"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="80"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1">
+      <c r="A2" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="83">
+        <v>611101</v>
+      </c>
+      <c r="C2" s="80"/>
+    </row>
+    <row r="3" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A3" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="84" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="80"/>
+    </row>
+    <row r="4" spans="1:3" ht="15" customHeight="1">
+      <c r="A4" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="85" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="80"/>
+    </row>
+    <row r="5" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A5" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="84" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="80"/>
+    </row>
+    <row r="6" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A6" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="87" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" s="80"/>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1">
+      <c r="A7" s="86" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="97" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="80"/>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A8" s="82" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="83" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="80"/>
+    </row>
+    <row r="9" spans="1:3" ht="39.6">
+      <c r="A9" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="88" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="80"/>
+    </row>
+    <row r="10" spans="1:3" ht="67.5" customHeight="1">
+      <c r="A10" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="88" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="80"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="89"/>
+      <c r="C11" s="80"/>
+    </row>
+    <row r="12" spans="1:3" ht="21" customHeight="1">
+      <c r="A12" s="82" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="99" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="80"/>
+    </row>
+    <row r="13" spans="1:3" ht="31.2" customHeight="1">
+      <c r="A13" s="90" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="102"/>
+    </row>
+    <row r="14" spans="1:3" ht="21" customHeight="1">
+      <c r="A14" s="90" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="101" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="80"/>
+    </row>
+    <row r="15" spans="1:3" ht="21" customHeight="1">
+      <c r="A15" s="90" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="91" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="21" customHeight="1">
+      <c r="A16" s="82" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="92">
+        <v>45777</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="21" customHeight="1">
+      <c r="A17" s="82" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="92">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="21" customHeight="1">
+      <c r="A18" s="82" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="94" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="21" customHeight="1">
+      <c r="A19" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="95" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="21" customHeight="1">
+      <c r="A20" s="82" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="96" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="21" customHeight="1">
+      <c r="A21" s="82" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="98" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="93"/>
+      <c r="B22" s="93"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="93"/>
+      <c r="B23" s="93"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="93"/>
+      <c r="B24" s="93"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="93"/>
+      <c r="B25" s="93"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="93"/>
+      <c r="B26" s="93"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="93"/>
+      <c r="B27" s="93"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="93"/>
+      <c r="B28" s="93"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="4.5546875" style="68" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" style="68" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="68"/>
+    <col min="4" max="4" width="51.6640625" style="68" customWidth="1"/>
+    <col min="5" max="256" width="8.88671875" style="69"/>
+    <col min="257" max="257" width="4.5546875" style="69" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="69" customWidth="1"/>
+    <col min="259" max="259" width="8.88671875" style="69"/>
+    <col min="260" max="260" width="51.6640625" style="69" customWidth="1"/>
+    <col min="261" max="512" width="8.88671875" style="69"/>
+    <col min="513" max="513" width="4.5546875" style="69" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="69" customWidth="1"/>
+    <col min="515" max="515" width="8.88671875" style="69"/>
+    <col min="516" max="516" width="51.6640625" style="69" customWidth="1"/>
+    <col min="517" max="768" width="8.88671875" style="69"/>
+    <col min="769" max="769" width="4.5546875" style="69" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="69" customWidth="1"/>
+    <col min="771" max="771" width="8.88671875" style="69"/>
+    <col min="772" max="772" width="51.6640625" style="69" customWidth="1"/>
+    <col min="773" max="1024" width="8.88671875" style="69"/>
+    <col min="1025" max="1025" width="4.5546875" style="69" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="69" customWidth="1"/>
+    <col min="1027" max="1027" width="8.88671875" style="69"/>
+    <col min="1028" max="1028" width="51.6640625" style="69" customWidth="1"/>
+    <col min="1029" max="1280" width="8.88671875" style="69"/>
+    <col min="1281" max="1281" width="4.5546875" style="69" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="69" customWidth="1"/>
+    <col min="1283" max="1283" width="8.88671875" style="69"/>
+    <col min="1284" max="1284" width="51.6640625" style="69" customWidth="1"/>
+    <col min="1285" max="1536" width="8.88671875" style="69"/>
+    <col min="1537" max="1537" width="4.5546875" style="69" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="69" customWidth="1"/>
+    <col min="1539" max="1539" width="8.88671875" style="69"/>
+    <col min="1540" max="1540" width="51.6640625" style="69" customWidth="1"/>
+    <col min="1541" max="1792" width="8.88671875" style="69"/>
+    <col min="1793" max="1793" width="4.5546875" style="69" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="69" customWidth="1"/>
+    <col min="1795" max="1795" width="8.88671875" style="69"/>
+    <col min="1796" max="1796" width="51.6640625" style="69" customWidth="1"/>
+    <col min="1797" max="2048" width="8.88671875" style="69"/>
+    <col min="2049" max="2049" width="4.5546875" style="69" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="69" customWidth="1"/>
+    <col min="2051" max="2051" width="8.88671875" style="69"/>
+    <col min="2052" max="2052" width="51.6640625" style="69" customWidth="1"/>
+    <col min="2053" max="2304" width="8.88671875" style="69"/>
+    <col min="2305" max="2305" width="4.5546875" style="69" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="69" customWidth="1"/>
+    <col min="2307" max="2307" width="8.88671875" style="69"/>
+    <col min="2308" max="2308" width="51.6640625" style="69" customWidth="1"/>
+    <col min="2309" max="2560" width="8.88671875" style="69"/>
+    <col min="2561" max="2561" width="4.5546875" style="69" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="69" customWidth="1"/>
+    <col min="2563" max="2563" width="8.88671875" style="69"/>
+    <col min="2564" max="2564" width="51.6640625" style="69" customWidth="1"/>
+    <col min="2565" max="2816" width="8.88671875" style="69"/>
+    <col min="2817" max="2817" width="4.5546875" style="69" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="69" customWidth="1"/>
+    <col min="2819" max="2819" width="8.88671875" style="69"/>
+    <col min="2820" max="2820" width="51.6640625" style="69" customWidth="1"/>
+    <col min="2821" max="3072" width="8.88671875" style="69"/>
+    <col min="3073" max="3073" width="4.5546875" style="69" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="69" customWidth="1"/>
+    <col min="3075" max="3075" width="8.88671875" style="69"/>
+    <col min="3076" max="3076" width="51.6640625" style="69" customWidth="1"/>
+    <col min="3077" max="3328" width="8.88671875" style="69"/>
+    <col min="3329" max="3329" width="4.5546875" style="69" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="69" customWidth="1"/>
+    <col min="3331" max="3331" width="8.88671875" style="69"/>
+    <col min="3332" max="3332" width="51.6640625" style="69" customWidth="1"/>
+    <col min="3333" max="3584" width="8.88671875" style="69"/>
+    <col min="3585" max="3585" width="4.5546875" style="69" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="69" customWidth="1"/>
+    <col min="3587" max="3587" width="8.88671875" style="69"/>
+    <col min="3588" max="3588" width="51.6640625" style="69" customWidth="1"/>
+    <col min="3589" max="3840" width="8.88671875" style="69"/>
+    <col min="3841" max="3841" width="4.5546875" style="69" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="69" customWidth="1"/>
+    <col min="3843" max="3843" width="8.88671875" style="69"/>
+    <col min="3844" max="3844" width="51.6640625" style="69" customWidth="1"/>
+    <col min="3845" max="4096" width="8.88671875" style="69"/>
+    <col min="4097" max="4097" width="4.5546875" style="69" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="69" customWidth="1"/>
+    <col min="4099" max="4099" width="8.88671875" style="69"/>
+    <col min="4100" max="4100" width="51.6640625" style="69" customWidth="1"/>
+    <col min="4101" max="4352" width="8.88671875" style="69"/>
+    <col min="4353" max="4353" width="4.5546875" style="69" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="69" customWidth="1"/>
+    <col min="4355" max="4355" width="8.88671875" style="69"/>
+    <col min="4356" max="4356" width="51.6640625" style="69" customWidth="1"/>
+    <col min="4357" max="4608" width="8.88671875" style="69"/>
+    <col min="4609" max="4609" width="4.5546875" style="69" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="69" customWidth="1"/>
+    <col min="4611" max="4611" width="8.88671875" style="69"/>
+    <col min="4612" max="4612" width="51.6640625" style="69" customWidth="1"/>
+    <col min="4613" max="4864" width="8.88671875" style="69"/>
+    <col min="4865" max="4865" width="4.5546875" style="69" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="69" customWidth="1"/>
+    <col min="4867" max="4867" width="8.88671875" style="69"/>
+    <col min="4868" max="4868" width="51.6640625" style="69" customWidth="1"/>
+    <col min="4869" max="5120" width="8.88671875" style="69"/>
+    <col min="5121" max="5121" width="4.5546875" style="69" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="69" customWidth="1"/>
+    <col min="5123" max="5123" width="8.88671875" style="69"/>
+    <col min="5124" max="5124" width="51.6640625" style="69" customWidth="1"/>
+    <col min="5125" max="5376" width="8.88671875" style="69"/>
+    <col min="5377" max="5377" width="4.5546875" style="69" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="69" customWidth="1"/>
+    <col min="5379" max="5379" width="8.88671875" style="69"/>
+    <col min="5380" max="5380" width="51.6640625" style="69" customWidth="1"/>
+    <col min="5381" max="5632" width="8.88671875" style="69"/>
+    <col min="5633" max="5633" width="4.5546875" style="69" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="69" customWidth="1"/>
+    <col min="5635" max="5635" width="8.88671875" style="69"/>
+    <col min="5636" max="5636" width="51.6640625" style="69" customWidth="1"/>
+    <col min="5637" max="5888" width="8.88671875" style="69"/>
+    <col min="5889" max="5889" width="4.5546875" style="69" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="69" customWidth="1"/>
+    <col min="5891" max="5891" width="8.88671875" style="69"/>
+    <col min="5892" max="5892" width="51.6640625" style="69" customWidth="1"/>
+    <col min="5893" max="6144" width="8.88671875" style="69"/>
+    <col min="6145" max="6145" width="4.5546875" style="69" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="69" customWidth="1"/>
+    <col min="6147" max="6147" width="8.88671875" style="69"/>
+    <col min="6148" max="6148" width="51.6640625" style="69" customWidth="1"/>
+    <col min="6149" max="6400" width="8.88671875" style="69"/>
+    <col min="6401" max="6401" width="4.5546875" style="69" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="69" customWidth="1"/>
+    <col min="6403" max="6403" width="8.88671875" style="69"/>
+    <col min="6404" max="6404" width="51.6640625" style="69" customWidth="1"/>
+    <col min="6405" max="6656" width="8.88671875" style="69"/>
+    <col min="6657" max="6657" width="4.5546875" style="69" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="69" customWidth="1"/>
+    <col min="6659" max="6659" width="8.88671875" style="69"/>
+    <col min="6660" max="6660" width="51.6640625" style="69" customWidth="1"/>
+    <col min="6661" max="6912" width="8.88671875" style="69"/>
+    <col min="6913" max="6913" width="4.5546875" style="69" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="69" customWidth="1"/>
+    <col min="6915" max="6915" width="8.88671875" style="69"/>
+    <col min="6916" max="6916" width="51.6640625" style="69" customWidth="1"/>
+    <col min="6917" max="7168" width="8.88671875" style="69"/>
+    <col min="7169" max="7169" width="4.5546875" style="69" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="69" customWidth="1"/>
+    <col min="7171" max="7171" width="8.88671875" style="69"/>
+    <col min="7172" max="7172" width="51.6640625" style="69" customWidth="1"/>
+    <col min="7173" max="7424" width="8.88671875" style="69"/>
+    <col min="7425" max="7425" width="4.5546875" style="69" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="69" customWidth="1"/>
+    <col min="7427" max="7427" width="8.88671875" style="69"/>
+    <col min="7428" max="7428" width="51.6640625" style="69" customWidth="1"/>
+    <col min="7429" max="7680" width="8.88671875" style="69"/>
+    <col min="7681" max="7681" width="4.5546875" style="69" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="69" customWidth="1"/>
+    <col min="7683" max="7683" width="8.88671875" style="69"/>
+    <col min="7684" max="7684" width="51.6640625" style="69" customWidth="1"/>
+    <col min="7685" max="7936" width="8.88671875" style="69"/>
+    <col min="7937" max="7937" width="4.5546875" style="69" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="69" customWidth="1"/>
+    <col min="7939" max="7939" width="8.88671875" style="69"/>
+    <col min="7940" max="7940" width="51.6640625" style="69" customWidth="1"/>
+    <col min="7941" max="8192" width="8.88671875" style="69"/>
+    <col min="8193" max="8193" width="4.5546875" style="69" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="69" customWidth="1"/>
+    <col min="8195" max="8195" width="8.88671875" style="69"/>
+    <col min="8196" max="8196" width="51.6640625" style="69" customWidth="1"/>
+    <col min="8197" max="8448" width="8.88671875" style="69"/>
+    <col min="8449" max="8449" width="4.5546875" style="69" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="69" customWidth="1"/>
+    <col min="8451" max="8451" width="8.88671875" style="69"/>
+    <col min="8452" max="8452" width="51.6640625" style="69" customWidth="1"/>
+    <col min="8453" max="8704" width="8.88671875" style="69"/>
+    <col min="8705" max="8705" width="4.5546875" style="69" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="69" customWidth="1"/>
+    <col min="8707" max="8707" width="8.88671875" style="69"/>
+    <col min="8708" max="8708" width="51.6640625" style="69" customWidth="1"/>
+    <col min="8709" max="8960" width="8.88671875" style="69"/>
+    <col min="8961" max="8961" width="4.5546875" style="69" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="69" customWidth="1"/>
+    <col min="8963" max="8963" width="8.88671875" style="69"/>
+    <col min="8964" max="8964" width="51.6640625" style="69" customWidth="1"/>
+    <col min="8965" max="9216" width="8.88671875" style="69"/>
+    <col min="9217" max="9217" width="4.5546875" style="69" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="69" customWidth="1"/>
+    <col min="9219" max="9219" width="8.88671875" style="69"/>
+    <col min="9220" max="9220" width="51.6640625" style="69" customWidth="1"/>
+    <col min="9221" max="9472" width="8.88671875" style="69"/>
+    <col min="9473" max="9473" width="4.5546875" style="69" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="69" customWidth="1"/>
+    <col min="9475" max="9475" width="8.88671875" style="69"/>
+    <col min="9476" max="9476" width="51.6640625" style="69" customWidth="1"/>
+    <col min="9477" max="9728" width="8.88671875" style="69"/>
+    <col min="9729" max="9729" width="4.5546875" style="69" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="69" customWidth="1"/>
+    <col min="9731" max="9731" width="8.88671875" style="69"/>
+    <col min="9732" max="9732" width="51.6640625" style="69" customWidth="1"/>
+    <col min="9733" max="9984" width="8.88671875" style="69"/>
+    <col min="9985" max="9985" width="4.5546875" style="69" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="69" customWidth="1"/>
+    <col min="9987" max="9987" width="8.88671875" style="69"/>
+    <col min="9988" max="9988" width="51.6640625" style="69" customWidth="1"/>
+    <col min="9989" max="10240" width="8.88671875" style="69"/>
+    <col min="10241" max="10241" width="4.5546875" style="69" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="69" customWidth="1"/>
+    <col min="10243" max="10243" width="8.88671875" style="69"/>
+    <col min="10244" max="10244" width="51.6640625" style="69" customWidth="1"/>
+    <col min="10245" max="10496" width="8.88671875" style="69"/>
+    <col min="10497" max="10497" width="4.5546875" style="69" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="69" customWidth="1"/>
+    <col min="10499" max="10499" width="8.88671875" style="69"/>
+    <col min="10500" max="10500" width="51.6640625" style="69" customWidth="1"/>
+    <col min="10501" max="10752" width="8.88671875" style="69"/>
+    <col min="10753" max="10753" width="4.5546875" style="69" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="69" customWidth="1"/>
+    <col min="10755" max="10755" width="8.88671875" style="69"/>
+    <col min="10756" max="10756" width="51.6640625" style="69" customWidth="1"/>
+    <col min="10757" max="11008" width="8.88671875" style="69"/>
+    <col min="11009" max="11009" width="4.5546875" style="69" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="69" customWidth="1"/>
+    <col min="11011" max="11011" width="8.88671875" style="69"/>
+    <col min="11012" max="11012" width="51.6640625" style="69" customWidth="1"/>
+    <col min="11013" max="11264" width="8.88671875" style="69"/>
+    <col min="11265" max="11265" width="4.5546875" style="69" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="69" customWidth="1"/>
+    <col min="11267" max="11267" width="8.88671875" style="69"/>
+    <col min="11268" max="11268" width="51.6640625" style="69" customWidth="1"/>
+    <col min="11269" max="11520" width="8.88671875" style="69"/>
+    <col min="11521" max="11521" width="4.5546875" style="69" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="69" customWidth="1"/>
+    <col min="11523" max="11523" width="8.88671875" style="69"/>
+    <col min="11524" max="11524" width="51.6640625" style="69" customWidth="1"/>
+    <col min="11525" max="11776" width="8.88671875" style="69"/>
+    <col min="11777" max="11777" width="4.5546875" style="69" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="69" customWidth="1"/>
+    <col min="11779" max="11779" width="8.88671875" style="69"/>
+    <col min="11780" max="11780" width="51.6640625" style="69" customWidth="1"/>
+    <col min="11781" max="12032" width="8.88671875" style="69"/>
+    <col min="12033" max="12033" width="4.5546875" style="69" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="69" customWidth="1"/>
+    <col min="12035" max="12035" width="8.88671875" style="69"/>
+    <col min="12036" max="12036" width="51.6640625" style="69" customWidth="1"/>
+    <col min="12037" max="12288" width="8.88671875" style="69"/>
+    <col min="12289" max="12289" width="4.5546875" style="69" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="69" customWidth="1"/>
+    <col min="12291" max="12291" width="8.88671875" style="69"/>
+    <col min="12292" max="12292" width="51.6640625" style="69" customWidth="1"/>
+    <col min="12293" max="12544" width="8.88671875" style="69"/>
+    <col min="12545" max="12545" width="4.5546875" style="69" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="69" customWidth="1"/>
+    <col min="12547" max="12547" width="8.88671875" style="69"/>
+    <col min="12548" max="12548" width="51.6640625" style="69" customWidth="1"/>
+    <col min="12549" max="12800" width="8.88671875" style="69"/>
+    <col min="12801" max="12801" width="4.5546875" style="69" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="69" customWidth="1"/>
+    <col min="12803" max="12803" width="8.88671875" style="69"/>
+    <col min="12804" max="12804" width="51.6640625" style="69" customWidth="1"/>
+    <col min="12805" max="13056" width="8.88671875" style="69"/>
+    <col min="13057" max="13057" width="4.5546875" style="69" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="69" customWidth="1"/>
+    <col min="13059" max="13059" width="8.88671875" style="69"/>
+    <col min="13060" max="13060" width="51.6640625" style="69" customWidth="1"/>
+    <col min="13061" max="13312" width="8.88671875" style="69"/>
+    <col min="13313" max="13313" width="4.5546875" style="69" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="69" customWidth="1"/>
+    <col min="13315" max="13315" width="8.88671875" style="69"/>
+    <col min="13316" max="13316" width="51.6640625" style="69" customWidth="1"/>
+    <col min="13317" max="13568" width="8.88671875" style="69"/>
+    <col min="13569" max="13569" width="4.5546875" style="69" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="69" customWidth="1"/>
+    <col min="13571" max="13571" width="8.88671875" style="69"/>
+    <col min="13572" max="13572" width="51.6640625" style="69" customWidth="1"/>
+    <col min="13573" max="13824" width="8.88671875" style="69"/>
+    <col min="13825" max="13825" width="4.5546875" style="69" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="69" customWidth="1"/>
+    <col min="13827" max="13827" width="8.88671875" style="69"/>
+    <col min="13828" max="13828" width="51.6640625" style="69" customWidth="1"/>
+    <col min="13829" max="14080" width="8.88671875" style="69"/>
+    <col min="14081" max="14081" width="4.5546875" style="69" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="69" customWidth="1"/>
+    <col min="14083" max="14083" width="8.88671875" style="69"/>
+    <col min="14084" max="14084" width="51.6640625" style="69" customWidth="1"/>
+    <col min="14085" max="14336" width="8.88671875" style="69"/>
+    <col min="14337" max="14337" width="4.5546875" style="69" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="69" customWidth="1"/>
+    <col min="14339" max="14339" width="8.88671875" style="69"/>
+    <col min="14340" max="14340" width="51.6640625" style="69" customWidth="1"/>
+    <col min="14341" max="14592" width="8.88671875" style="69"/>
+    <col min="14593" max="14593" width="4.5546875" style="69" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="69" customWidth="1"/>
+    <col min="14595" max="14595" width="8.88671875" style="69"/>
+    <col min="14596" max="14596" width="51.6640625" style="69" customWidth="1"/>
+    <col min="14597" max="14848" width="8.88671875" style="69"/>
+    <col min="14849" max="14849" width="4.5546875" style="69" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="69" customWidth="1"/>
+    <col min="14851" max="14851" width="8.88671875" style="69"/>
+    <col min="14852" max="14852" width="51.6640625" style="69" customWidth="1"/>
+    <col min="14853" max="15104" width="8.88671875" style="69"/>
+    <col min="15105" max="15105" width="4.5546875" style="69" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="69" customWidth="1"/>
+    <col min="15107" max="15107" width="8.88671875" style="69"/>
+    <col min="15108" max="15108" width="51.6640625" style="69" customWidth="1"/>
+    <col min="15109" max="15360" width="8.88671875" style="69"/>
+    <col min="15361" max="15361" width="4.5546875" style="69" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="69" customWidth="1"/>
+    <col min="15363" max="15363" width="8.88671875" style="69"/>
+    <col min="15364" max="15364" width="51.6640625" style="69" customWidth="1"/>
+    <col min="15365" max="15616" width="8.88671875" style="69"/>
+    <col min="15617" max="15617" width="4.5546875" style="69" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="69" customWidth="1"/>
+    <col min="15619" max="15619" width="8.88671875" style="69"/>
+    <col min="15620" max="15620" width="51.6640625" style="69" customWidth="1"/>
+    <col min="15621" max="15872" width="8.88671875" style="69"/>
+    <col min="15873" max="15873" width="4.5546875" style="69" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="69" customWidth="1"/>
+    <col min="15875" max="15875" width="8.88671875" style="69"/>
+    <col min="15876" max="15876" width="51.6640625" style="69" customWidth="1"/>
+    <col min="15877" max="16128" width="8.88671875" style="69"/>
+    <col min="16129" max="16129" width="4.5546875" style="69" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="69" customWidth="1"/>
+    <col min="16131" max="16131" width="8.88671875" style="69"/>
+    <col min="16132" max="16132" width="51.6640625" style="69" customWidth="1"/>
+    <col min="16133" max="16384" width="8.88671875" style="69"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" s="67"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="70"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="72"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="73"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="70"/>
+      <c r="B5" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="71"/>
+      <c r="D5" s="72"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="70"/>
+      <c r="B6" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="71"/>
+      <c r="D6" s="72"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="70"/>
+      <c r="B7" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="71"/>
+      <c r="D7" s="72"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="70"/>
+      <c r="B8" s="74" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="71"/>
+      <c r="D8" s="72"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="70"/>
+      <c r="B9" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="71"/>
+      <c r="D9" s="72"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="70"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="75"/>
+    </row>
+    <row r="11" spans="1:24" ht="53.4">
+      <c r="A11" s="70"/>
+      <c r="B11" s="76" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="71"/>
+      <c r="D11" s="75"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="70"/>
+      <c r="B12" s="70"/>
+      <c r="C12" s="71"/>
+      <c r="D12" s="75"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="70"/>
+      <c r="B13" s="70"/>
+      <c r="C13" s="70"/>
+      <c r="D13" s="75"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="B14" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="78"/>
+      <c r="D14" s="78"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="72"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="72"/>
+      <c r="D15" s="73"/>
+      <c r="X15" s="79"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="72"/>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="72"/>
+      <c r="B17" s="72"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="72"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="72"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="104"/>
+      <c r="B19" s="104"/>
+      <c r="C19" s="104"/>
+      <c r="D19" s="104"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="19" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="25" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="12.75">
-      <c r="A1" s="68" t="s">
+    <row r="1" spans="1:27" ht="13.2">
+      <c r="A1" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="68"/>
-[...24 lines deleted...]
-      <c r="AA1" s="68"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
+      <c r="J1" s="106"/>
+      <c r="K1" s="106"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
+      <c r="N1" s="106"/>
+      <c r="O1" s="106"/>
+      <c r="P1" s="106"/>
+      <c r="Q1" s="106"/>
+      <c r="R1" s="106"/>
+      <c r="S1" s="106"/>
+      <c r="T1" s="106"/>
+      <c r="U1" s="106"/>
+      <c r="V1" s="106"/>
+      <c r="W1" s="106"/>
+      <c r="X1" s="106"/>
+      <c r="Y1" s="106"/>
+      <c r="Z1" s="106"/>
+      <c r="AA1" s="106"/>
     </row>
     <row r="2" spans="1:27">
       <c r="T2" s="1"/>
       <c r="V2" s="1"/>
     </row>
     <row r="3" spans="1:27">
       <c r="U3" s="3"/>
-      <c r="V3" s="67" t="s">
+      <c r="V3" s="105" t="s">
         <v>18</v>
       </c>
-      <c r="W3" s="67"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="105"/>
+      <c r="X3" s="105"/>
+      <c r="Y3" s="105"/>
+      <c r="Z3" s="105"/>
+      <c r="AA3" s="105"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="22"/>
       <c r="B4" s="58">
         <v>2000</v>
       </c>
       <c r="C4" s="58">
         <v>2001</v>
       </c>
       <c r="D4" s="58">
         <v>2002</v>
       </c>
       <c r="E4" s="58">
         <v>2003</v>
       </c>
       <c r="F4" s="58">
         <v>2004</v>
       </c>
       <c r="G4" s="58">
         <v>2005</v>
       </c>
       <c r="H4" s="58">
         <v>2006</v>
       </c>
       <c r="I4" s="58">
         <v>2007</v>
       </c>
@@ -966,79 +2165,79 @@
         <v>2018</v>
       </c>
       <c r="U4" s="61">
         <v>2019</v>
       </c>
       <c r="V4" s="61">
         <v>2020</v>
       </c>
       <c r="W4" s="61">
         <v>2021</v>
       </c>
       <c r="X4" s="61">
         <v>2022</v>
       </c>
       <c r="Y4" s="61">
         <v>2023</v>
       </c>
       <c r="Z4" s="62">
         <v>2024</v>
       </c>
       <c r="AA4" s="62">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="2" customFormat="1">
-      <c r="A5" s="70" t="s">
+      <c r="A5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="70"/>
-[...24 lines deleted...]
-      <c r="AA5" s="70"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="108"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108"/>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108"/>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108"/>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108"/>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108"/>
+      <c r="T5" s="108"/>
+      <c r="U5" s="108"/>
+      <c r="V5" s="108"/>
+      <c r="W5" s="108"/>
+      <c r="X5" s="108"/>
+      <c r="Y5" s="108"/>
+      <c r="Z5" s="108"/>
+      <c r="AA5" s="108"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="7">
         <v>713628</v>
       </c>
       <c r="C6" s="7">
         <v>702623</v>
       </c>
       <c r="D6" s="7">
         <v>691263</v>
       </c>
       <c r="E6" s="7">
         <v>682148</v>
       </c>
       <c r="F6" s="7">
         <v>674497</v>
       </c>
       <c r="G6" s="7">
         <v>665936</v>
       </c>
       <c r="H6" s="7">
         <v>663126</v>
@@ -2242,79 +3441,79 @@
         <v>41120</v>
       </c>
       <c r="U20" s="8">
         <v>40778</v>
       </c>
       <c r="V20" s="8">
         <v>40179</v>
       </c>
       <c r="W20" s="8">
         <v>39589</v>
       </c>
       <c r="X20" s="8">
         <v>36378</v>
       </c>
       <c r="Y20" s="9">
         <v>35732</v>
       </c>
       <c r="Z20" s="9">
         <v>35126</v>
       </c>
       <c r="AA20" s="9">
         <v>34560</v>
       </c>
     </row>
     <row r="21" spans="1:27" s="2" customFormat="1">
-      <c r="A21" s="69" t="s">
+      <c r="A21" s="107" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="69"/>
-[...24 lines deleted...]
-      <c r="AA21" s="69"/>
+      <c r="B21" s="107"/>
+      <c r="C21" s="107"/>
+      <c r="D21" s="107"/>
+      <c r="E21" s="107"/>
+      <c r="F21" s="107"/>
+      <c r="G21" s="107"/>
+      <c r="H21" s="107"/>
+      <c r="I21" s="107"/>
+      <c r="J21" s="107"/>
+      <c r="K21" s="107"/>
+      <c r="L21" s="107"/>
+      <c r="M21" s="107"/>
+      <c r="N21" s="107"/>
+      <c r="O21" s="107"/>
+      <c r="P21" s="107"/>
+      <c r="Q21" s="107"/>
+      <c r="R21" s="107"/>
+      <c r="S21" s="107"/>
+      <c r="T21" s="107"/>
+      <c r="U21" s="107"/>
+      <c r="V21" s="107"/>
+      <c r="W21" s="107"/>
+      <c r="X21" s="107"/>
+      <c r="Y21" s="107"/>
+      <c r="Z21" s="107"/>
+      <c r="AA21" s="107"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="55">
         <v>270378</v>
       </c>
       <c r="C22" s="12">
         <v>266296</v>
       </c>
       <c r="D22" s="12">
         <v>261721</v>
       </c>
       <c r="E22" s="12">
         <v>255396</v>
       </c>
       <c r="F22" s="12">
         <v>246936</v>
       </c>
       <c r="G22" s="12">
         <v>227440</v>
       </c>
       <c r="H22" s="12">
         <v>227747</v>
@@ -3103,79 +4302,79 @@
         <v>0</v>
       </c>
       <c r="U31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27" s="2" customFormat="1">
-      <c r="A32" s="69" t="s">
+      <c r="A32" s="107" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="69"/>
-[...24 lines deleted...]
-      <c r="AA32" s="69"/>
+      <c r="B32" s="107"/>
+      <c r="C32" s="107"/>
+      <c r="D32" s="107"/>
+      <c r="E32" s="107"/>
+      <c r="F32" s="107"/>
+      <c r="G32" s="107"/>
+      <c r="H32" s="107"/>
+      <c r="I32" s="107"/>
+      <c r="J32" s="107"/>
+      <c r="K32" s="107"/>
+      <c r="L32" s="107"/>
+      <c r="M32" s="107"/>
+      <c r="N32" s="107"/>
+      <c r="O32" s="107"/>
+      <c r="P32" s="107"/>
+      <c r="Q32" s="107"/>
+      <c r="R32" s="107"/>
+      <c r="S32" s="107"/>
+      <c r="T32" s="107"/>
+      <c r="U32" s="107"/>
+      <c r="V32" s="107"/>
+      <c r="W32" s="107"/>
+      <c r="X32" s="107"/>
+      <c r="Y32" s="107"/>
+      <c r="Z32" s="107"/>
+      <c r="AA32" s="107"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="7">
         <v>443250</v>
       </c>
       <c r="C33" s="7">
         <v>436327</v>
       </c>
       <c r="D33" s="7">
         <v>429542</v>
       </c>
       <c r="E33" s="7">
         <v>426752</v>
       </c>
       <c r="F33" s="7">
         <v>427561</v>
       </c>
       <c r="G33" s="7">
         <v>438496</v>
       </c>
       <c r="H33" s="7">
         <v>435379</v>
@@ -4378,154 +5577,154 @@
       <c r="T47" s="49">
         <v>41120</v>
       </c>
       <c r="U47" s="49">
         <v>40778</v>
       </c>
       <c r="V47" s="43">
         <v>40179</v>
       </c>
       <c r="W47" s="43">
         <v>39589</v>
       </c>
       <c r="X47" s="43">
         <v>36378</v>
       </c>
       <c r="Y47" s="24">
         <v>35732</v>
       </c>
       <c r="Z47" s="24">
         <v>35126</v>
       </c>
       <c r="AA47" s="41">
         <v>34560</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="21"/>
       <c r="C48" s="21"/>
       <c r="D48" s="21"/>
       <c r="E48" s="21"/>
       <c r="F48" s="21"/>
       <c r="G48" s="21"/>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="21"/>
       <c r="Z48" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="V3:AA3"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="A32:AA32"/>
     <mergeCell ref="A5:AA5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A48" sqref="A48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="50" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="50"/>
+    <col min="1" max="1" width="23.88671875" style="50" bestFit="1" customWidth="1"/>
+    <col min="2" max="27" width="6.5546875" style="50" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="106" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="68"/>
-[...24 lines deleted...]
-      <c r="AA1" s="68"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
+      <c r="J1" s="106"/>
+      <c r="K1" s="106"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
+      <c r="N1" s="106"/>
+      <c r="O1" s="106"/>
+      <c r="P1" s="106"/>
+      <c r="Q1" s="106"/>
+      <c r="R1" s="106"/>
+      <c r="S1" s="106"/>
+      <c r="T1" s="106"/>
+      <c r="U1" s="106"/>
+      <c r="V1" s="106"/>
+      <c r="W1" s="106"/>
+      <c r="X1" s="106"/>
+      <c r="Y1" s="106"/>
+      <c r="Z1" s="106"/>
+      <c r="AA1" s="106"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="51"/>
       <c r="B2" s="51"/>
       <c r="C2" s="51"/>
       <c r="D2" s="51"/>
       <c r="I2" s="52"/>
     </row>
     <row r="3" spans="1:27" s="2" customFormat="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="71"/>
-      <c r="C3" s="71"/>
+      <c r="B3" s="109"/>
+      <c r="C3" s="109"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="U3" s="3"/>
-      <c r="V3" s="67" t="s">
+      <c r="V3" s="105" t="s">
         <v>18</v>
       </c>
-      <c r="W3" s="67"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" s="2" customFormat="1" ht="12.75">
+      <c r="W3" s="105"/>
+      <c r="X3" s="105"/>
+      <c r="Y3" s="105"/>
+      <c r="Z3" s="105"/>
+      <c r="AA3" s="105"/>
+    </row>
+    <row r="4" spans="1:27" s="2" customFormat="1" ht="12">
       <c r="A4" s="28"/>
       <c r="B4" s="61">
         <v>2000</v>
       </c>
       <c r="C4" s="61">
         <v>2001</v>
       </c>
       <c r="D4" s="61">
         <v>2002</v>
       </c>
       <c r="E4" s="61">
         <v>2003</v>
       </c>
       <c r="F4" s="61">
         <v>2004</v>
       </c>
       <c r="G4" s="61">
         <v>2005</v>
       </c>
       <c r="H4" s="61">
         <v>2006</v>
       </c>
       <c r="I4" s="61">
         <v>2007</v>
       </c>
@@ -4563,79 +5762,79 @@
         <v>2018</v>
       </c>
       <c r="U4" s="61">
         <v>2019</v>
       </c>
       <c r="V4" s="61">
         <v>2020</v>
       </c>
       <c r="W4" s="61">
         <v>2021</v>
       </c>
       <c r="X4" s="61">
         <v>2022</v>
       </c>
       <c r="Y4" s="61">
         <v>2023</v>
       </c>
       <c r="Z4" s="62">
         <v>2024</v>
       </c>
       <c r="AA4" s="62">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="2" customFormat="1">
-      <c r="A5" s="70" t="s">
+      <c r="A5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="70"/>
-[...24 lines deleted...]
-      <c r="AA5" s="70"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="108"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108"/>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108"/>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108"/>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108"/>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108"/>
+      <c r="T5" s="108"/>
+      <c r="U5" s="108"/>
+      <c r="V5" s="108"/>
+      <c r="W5" s="108"/>
+      <c r="X5" s="108"/>
+      <c r="Y5" s="108"/>
+      <c r="Z5" s="108"/>
+      <c r="AA5" s="108"/>
     </row>
     <row r="6" spans="1:27" s="2" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="55">
         <v>343954</v>
       </c>
       <c r="C6" s="19">
         <v>338284</v>
       </c>
       <c r="D6" s="19">
         <v>332562</v>
       </c>
       <c r="E6" s="19">
         <v>327898</v>
       </c>
       <c r="F6" s="19">
         <v>324010</v>
       </c>
       <c r="G6" s="19">
         <v>319794</v>
       </c>
       <c r="H6" s="55">
         <v>318324</v>
@@ -5839,79 +7038,79 @@
         <v>20066</v>
       </c>
       <c r="U20" s="30">
         <v>19902</v>
       </c>
       <c r="V20" s="31">
         <v>19671</v>
       </c>
       <c r="W20" s="31">
         <v>19360</v>
       </c>
       <c r="X20" s="9">
         <v>17988</v>
       </c>
       <c r="Y20" s="19">
         <v>17660</v>
       </c>
       <c r="Z20" s="19">
         <v>17354</v>
       </c>
       <c r="AA20" s="19">
         <v>17045</v>
       </c>
     </row>
     <row r="21" spans="1:27" s="2" customFormat="1">
-      <c r="A21" s="69" t="s">
+      <c r="A21" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="69"/>
-[...24 lines deleted...]
-      <c r="AA21" s="69"/>
+      <c r="B21" s="107"/>
+      <c r="C21" s="107"/>
+      <c r="D21" s="107"/>
+      <c r="E21" s="107"/>
+      <c r="F21" s="107"/>
+      <c r="G21" s="107"/>
+      <c r="H21" s="107"/>
+      <c r="I21" s="107"/>
+      <c r="J21" s="107"/>
+      <c r="K21" s="107"/>
+      <c r="L21" s="107"/>
+      <c r="M21" s="107"/>
+      <c r="N21" s="107"/>
+      <c r="O21" s="107"/>
+      <c r="P21" s="107"/>
+      <c r="Q21" s="107"/>
+      <c r="R21" s="107"/>
+      <c r="S21" s="107"/>
+      <c r="T21" s="107"/>
+      <c r="U21" s="107"/>
+      <c r="V21" s="107"/>
+      <c r="W21" s="107"/>
+      <c r="X21" s="107"/>
+      <c r="Y21" s="107"/>
+      <c r="Z21" s="107"/>
+      <c r="AA21" s="107"/>
     </row>
     <row r="22" spans="1:27" s="2" customFormat="1">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="55">
         <v>125046</v>
       </c>
       <c r="C22" s="12">
         <v>122909</v>
       </c>
       <c r="D22" s="12">
         <v>120525</v>
       </c>
       <c r="E22" s="12">
         <v>117315</v>
       </c>
       <c r="F22" s="12">
         <v>113019</v>
       </c>
       <c r="G22" s="12">
         <v>103442</v>
       </c>
       <c r="H22" s="12">
         <v>103471</v>
@@ -6700,79 +7899,79 @@
         <v>0</v>
       </c>
       <c r="U31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:27" s="2" customFormat="1">
-      <c r="A32" s="69" t="s">
+      <c r="A32" s="107" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="69"/>
-[...24 lines deleted...]
-      <c r="AA32" s="69"/>
+      <c r="B32" s="107"/>
+      <c r="C32" s="107"/>
+      <c r="D32" s="107"/>
+      <c r="E32" s="107"/>
+      <c r="F32" s="107"/>
+      <c r="G32" s="107"/>
+      <c r="H32" s="107"/>
+      <c r="I32" s="107"/>
+      <c r="J32" s="107"/>
+      <c r="K32" s="107"/>
+      <c r="L32" s="107"/>
+      <c r="M32" s="107"/>
+      <c r="N32" s="107"/>
+      <c r="O32" s="107"/>
+      <c r="P32" s="107"/>
+      <c r="Q32" s="107"/>
+      <c r="R32" s="107"/>
+      <c r="S32" s="107"/>
+      <c r="T32" s="107"/>
+      <c r="U32" s="107"/>
+      <c r="V32" s="107"/>
+      <c r="W32" s="107"/>
+      <c r="X32" s="107"/>
+      <c r="Y32" s="107"/>
+      <c r="Z32" s="107"/>
+      <c r="AA32" s="107"/>
     </row>
     <row r="33" spans="1:27" s="2" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="7">
         <v>218908</v>
       </c>
       <c r="C33" s="55">
         <v>215375</v>
       </c>
       <c r="D33" s="55">
         <v>212037</v>
       </c>
       <c r="E33" s="55">
         <v>210583</v>
       </c>
       <c r="F33" s="55">
         <v>210991</v>
       </c>
       <c r="G33" s="55">
         <v>216352</v>
       </c>
       <c r="H33" s="55">
         <v>214853</v>
@@ -7975,140 +9174,140 @@
       <c r="T47" s="45">
         <v>20066</v>
       </c>
       <c r="U47" s="45">
         <v>19902</v>
       </c>
       <c r="V47" s="26">
         <v>19671</v>
       </c>
       <c r="W47" s="26">
         <v>19360</v>
       </c>
       <c r="X47" s="41">
         <v>17988</v>
       </c>
       <c r="Y47" s="41">
         <v>17660</v>
       </c>
       <c r="Z47" s="26">
         <v>17354</v>
       </c>
       <c r="AA47" s="26">
         <v>17045</v>
       </c>
     </row>
-    <row r="48" spans="1:27" ht="12.75">
+    <row r="48" spans="1:27" ht="12">
       <c r="A48" s="66" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A32:AA32"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="V3:AA3"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A5:AA5"/>
-    <mergeCell ref="A32:AA32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA48"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A48" sqref="A48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="27" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="23.88671875" style="27" bestFit="1" customWidth="1"/>
+    <col min="2" max="26" width="6.5546875" style="27" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="106" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="68"/>
-[...24 lines deleted...]
-      <c r="AA1" s="68"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
+      <c r="J1" s="106"/>
+      <c r="K1" s="106"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
+      <c r="N1" s="106"/>
+      <c r="O1" s="106"/>
+      <c r="P1" s="106"/>
+      <c r="Q1" s="106"/>
+      <c r="R1" s="106"/>
+      <c r="S1" s="106"/>
+      <c r="T1" s="106"/>
+      <c r="U1" s="106"/>
+      <c r="V1" s="106"/>
+      <c r="W1" s="106"/>
+      <c r="X1" s="106"/>
+      <c r="Y1" s="106"/>
+      <c r="Z1" s="106"/>
+      <c r="AA1" s="106"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="35"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="35"/>
     </row>
-    <row r="3" spans="1:27" s="2" customFormat="1" ht="11.25">
-[...2 lines deleted...]
-      <c r="V3" s="67" t="s">
+    <row r="3" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="109"/>
+      <c r="C3" s="109"/>
+      <c r="V3" s="105" t="s">
         <v>18</v>
       </c>
-      <c r="W3" s="67"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" s="2" customFormat="1">
+      <c r="W3" s="105"/>
+      <c r="X3" s="105"/>
+      <c r="Y3" s="105"/>
+      <c r="Z3" s="105"/>
+      <c r="AA3" s="105"/>
+    </row>
+    <row r="4" spans="1:27" s="2" customFormat="1" ht="12">
       <c r="A4" s="28"/>
       <c r="B4" s="61">
         <v>2000</v>
       </c>
       <c r="C4" s="61">
         <v>2001</v>
       </c>
       <c r="D4" s="61">
         <v>2002</v>
       </c>
       <c r="E4" s="61">
         <v>2003</v>
       </c>
       <c r="F4" s="61">
         <v>2004</v>
       </c>
       <c r="G4" s="61">
         <v>2005</v>
       </c>
       <c r="H4" s="61">
         <v>2006</v>
       </c>
       <c r="I4" s="61">
         <v>2007</v>
       </c>
@@ -8145,82 +9344,82 @@
       <c r="T4" s="61">
         <v>2018</v>
       </c>
       <c r="U4" s="61">
         <v>2019</v>
       </c>
       <c r="V4" s="61">
         <v>2020</v>
       </c>
       <c r="W4" s="61">
         <v>2021</v>
       </c>
       <c r="X4" s="61">
         <v>2022</v>
       </c>
       <c r="Y4" s="61">
         <v>2023</v>
       </c>
       <c r="Z4" s="62">
         <v>2024</v>
       </c>
       <c r="AA4" s="62">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:27" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="70" t="s">
+    <row r="5" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="70"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27" s="2" customFormat="1" ht="11.25">
+      <c r="B5" s="108"/>
+      <c r="C5" s="108"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108"/>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108"/>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108"/>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108"/>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108"/>
+      <c r="T5" s="108"/>
+      <c r="U5" s="108"/>
+      <c r="V5" s="108"/>
+      <c r="W5" s="108"/>
+      <c r="X5" s="108"/>
+      <c r="Y5" s="108"/>
+      <c r="Z5" s="108"/>
+      <c r="AA5" s="108"/>
+    </row>
+    <row r="6" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="55">
         <v>369674</v>
       </c>
       <c r="C6" s="55">
         <v>364339</v>
       </c>
       <c r="D6" s="55">
         <v>358701</v>
       </c>
       <c r="E6" s="55">
         <v>354250</v>
       </c>
       <c r="F6" s="55">
         <v>350487</v>
       </c>
       <c r="G6" s="55">
         <v>346142</v>
       </c>
       <c r="H6" s="55">
         <v>344802</v>
       </c>
       <c r="I6" s="55">
@@ -8259,51 +9458,51 @@
       <c r="T6" s="13">
         <v>291313</v>
       </c>
       <c r="U6" s="13">
         <v>288935</v>
       </c>
       <c r="V6" s="13">
         <v>285839</v>
       </c>
       <c r="W6" s="13">
         <v>283309</v>
       </c>
       <c r="X6" s="9">
         <v>278919</v>
       </c>
       <c r="Y6" s="19">
         <v>276099</v>
       </c>
       <c r="Z6" s="19">
         <v>273950</v>
       </c>
       <c r="AA6" s="19">
         <v>269863</v>
       </c>
     </row>
-    <row r="7" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="7" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="7">
         <v>110063</v>
       </c>
       <c r="C7" s="7">
         <v>108799</v>
       </c>
       <c r="D7" s="7">
         <v>107399</v>
       </c>
       <c r="E7" s="7">
         <v>106513</v>
       </c>
       <c r="F7" s="7">
         <v>106398</v>
       </c>
       <c r="G7" s="7">
         <v>105121</v>
       </c>
       <c r="H7" s="7">
         <v>105430</v>
       </c>
       <c r="I7" s="7">
@@ -8342,51 +9541,51 @@
       <c r="T7" s="13">
         <v>119946</v>
       </c>
       <c r="U7" s="13">
         <v>120400</v>
       </c>
       <c r="V7" s="13">
         <v>120527</v>
       </c>
       <c r="W7" s="13">
         <v>120892</v>
       </c>
       <c r="X7" s="13">
         <v>119769</v>
       </c>
       <c r="Y7" s="19">
         <v>119558</v>
       </c>
       <c r="Z7" s="9">
         <v>119746</v>
       </c>
       <c r="AA7" s="9">
         <v>119286</v>
       </c>
     </row>
-    <row r="8" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="8" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="7">
         <v>29077</v>
       </c>
       <c r="C8" s="7">
         <v>28416</v>
       </c>
       <c r="D8" s="7">
         <v>27810</v>
       </c>
       <c r="E8" s="7">
         <v>27239</v>
       </c>
       <c r="F8" s="7">
         <v>26639</v>
       </c>
       <c r="G8" s="7">
         <v>26057</v>
       </c>
       <c r="H8" s="7">
         <v>25726</v>
       </c>
       <c r="I8" s="7">
@@ -8425,51 +9624,51 @@
       <c r="T8" s="13">
         <v>18834</v>
       </c>
       <c r="U8" s="13">
         <v>18677</v>
       </c>
       <c r="V8" s="13">
         <v>18430</v>
       </c>
       <c r="W8" s="13">
         <v>18141</v>
       </c>
       <c r="X8" s="13">
         <v>16813</v>
       </c>
       <c r="Y8" s="19">
         <v>16363</v>
       </c>
       <c r="Z8" s="9">
         <v>15998</v>
       </c>
       <c r="AA8" s="9">
         <v>15449</v>
       </c>
     </row>
-    <row r="9" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="9" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>13120</v>
       </c>
       <c r="C9" s="7">
         <v>12735</v>
       </c>
       <c r="D9" s="7">
         <v>12315</v>
       </c>
       <c r="E9" s="7">
         <v>11994</v>
       </c>
       <c r="F9" s="7">
         <v>11654</v>
       </c>
       <c r="G9" s="7">
         <v>11274</v>
       </c>
       <c r="H9" s="7">
         <v>10949</v>
       </c>
       <c r="I9" s="7">
@@ -8508,51 +9707,51 @@
       <c r="T9" s="13">
         <v>7887</v>
       </c>
       <c r="U9" s="13">
         <v>7780</v>
       </c>
       <c r="V9" s="13">
         <v>7580</v>
       </c>
       <c r="W9" s="13">
         <v>7370</v>
       </c>
       <c r="X9" s="13">
         <v>6713</v>
       </c>
       <c r="Y9" s="19">
         <v>6564</v>
       </c>
       <c r="Z9" s="9">
         <v>6446</v>
       </c>
       <c r="AA9" s="9">
         <v>6217</v>
       </c>
     </row>
-    <row r="10" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="10" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>25063</v>
       </c>
       <c r="C10" s="7">
         <v>24808</v>
       </c>
       <c r="D10" s="7">
         <v>24497</v>
       </c>
       <c r="E10" s="7">
         <v>24125</v>
       </c>
       <c r="F10" s="7">
         <v>23773</v>
       </c>
       <c r="G10" s="7">
         <v>23450</v>
       </c>
       <c r="H10" s="7">
         <v>23299</v>
       </c>
       <c r="I10" s="7">
@@ -8591,51 +9790,51 @@
       <c r="T10" s="13">
         <v>15270</v>
       </c>
       <c r="U10" s="13">
         <v>15023</v>
       </c>
       <c r="V10" s="13">
         <v>14566</v>
       </c>
       <c r="W10" s="13">
         <v>14217</v>
       </c>
       <c r="X10" s="13">
         <v>14076</v>
       </c>
       <c r="Y10" s="19">
         <v>13825</v>
       </c>
       <c r="Z10" s="9">
         <v>13541</v>
       </c>
       <c r="AA10" s="9">
         <v>13306</v>
       </c>
     </row>
-    <row r="11" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="11" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>18945</v>
       </c>
       <c r="C11" s="7">
         <v>18682</v>
       </c>
       <c r="D11" s="7">
         <v>18461</v>
       </c>
       <c r="E11" s="7">
         <v>18206</v>
       </c>
       <c r="F11" s="7">
         <v>18088</v>
       </c>
       <c r="G11" s="7">
         <v>17874</v>
       </c>
       <c r="H11" s="7">
         <v>17830</v>
       </c>
       <c r="I11" s="7">
@@ -8674,51 +9873,51 @@
       <c r="T11" s="13">
         <v>11726</v>
       </c>
       <c r="U11" s="13">
         <v>11292</v>
       </c>
       <c r="V11" s="13">
         <v>11041</v>
       </c>
       <c r="W11" s="13">
         <v>10787</v>
       </c>
       <c r="X11" s="13">
         <v>10843</v>
       </c>
       <c r="Y11" s="19">
         <v>10590</v>
       </c>
       <c r="Z11" s="9">
         <v>10456</v>
       </c>
       <c r="AA11" s="9">
         <v>10235</v>
       </c>
     </row>
-    <row r="12" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="12" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="7">
         <v>18252</v>
       </c>
       <c r="C12" s="7">
         <v>18065</v>
       </c>
       <c r="D12" s="7">
         <v>17803</v>
       </c>
       <c r="E12" s="7">
         <v>17661</v>
       </c>
       <c r="F12" s="7">
         <v>17455</v>
       </c>
       <c r="G12" s="7">
         <v>17272</v>
       </c>
       <c r="H12" s="7">
         <v>16907</v>
       </c>
       <c r="I12" s="7">
@@ -8757,51 +9956,51 @@
       <c r="T12" s="13">
         <v>9912</v>
       </c>
       <c r="U12" s="13">
         <v>9687</v>
       </c>
       <c r="V12" s="13">
         <v>9339</v>
       </c>
       <c r="W12" s="13">
         <v>9006</v>
       </c>
       <c r="X12" s="13">
         <v>9195</v>
       </c>
       <c r="Y12" s="19">
         <v>9058</v>
       </c>
       <c r="Z12" s="9">
         <v>8896</v>
       </c>
       <c r="AA12" s="9">
         <v>8577</v>
       </c>
     </row>
-    <row r="13" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="13" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="7">
         <v>25675</v>
       </c>
       <c r="C13" s="7">
         <v>25570</v>
       </c>
       <c r="D13" s="7">
         <v>25511</v>
       </c>
       <c r="E13" s="7">
         <v>25327</v>
       </c>
       <c r="F13" s="7">
         <v>25117</v>
       </c>
       <c r="G13" s="7">
         <v>25667</v>
       </c>
       <c r="H13" s="7">
         <v>25903</v>
       </c>
       <c r="I13" s="7">
@@ -8840,51 +10039,51 @@
       <c r="T13" s="13">
         <v>22399</v>
       </c>
       <c r="U13" s="13">
         <v>22241</v>
       </c>
       <c r="V13" s="13">
         <v>22173</v>
       </c>
       <c r="W13" s="13">
         <v>22307</v>
       </c>
       <c r="X13" s="13">
         <v>23356</v>
       </c>
       <c r="Y13" s="19">
         <v>23375</v>
       </c>
       <c r="Z13" s="9">
         <v>23377</v>
       </c>
       <c r="AA13" s="9">
         <v>23342</v>
       </c>
     </row>
-    <row r="14" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="14" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="7">
         <v>14547</v>
       </c>
       <c r="C14" s="7">
         <v>14419</v>
       </c>
       <c r="D14" s="7">
         <v>14265</v>
       </c>
       <c r="E14" s="7">
         <v>14167</v>
       </c>
       <c r="F14" s="7">
         <v>14029</v>
       </c>
       <c r="G14" s="7">
         <v>13734</v>
       </c>
       <c r="H14" s="7">
         <v>13636</v>
       </c>
       <c r="I14" s="7">
@@ -8923,51 +10122,51 @@
       <c r="T14" s="13">
         <v>9054</v>
       </c>
       <c r="U14" s="13">
         <v>8870</v>
       </c>
       <c r="V14" s="13">
         <v>8697</v>
       </c>
       <c r="W14" s="13">
         <v>8479</v>
       </c>
       <c r="X14" s="13">
         <v>8933</v>
       </c>
       <c r="Y14" s="19">
         <v>8813</v>
       </c>
       <c r="Z14" s="9">
         <v>8664</v>
       </c>
       <c r="AA14" s="9">
         <v>8466</v>
       </c>
     </row>
-    <row r="15" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="15" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="7">
         <v>16166</v>
       </c>
       <c r="C15" s="7">
         <v>15863</v>
       </c>
       <c r="D15" s="7">
         <v>15473</v>
       </c>
       <c r="E15" s="7">
         <v>15155</v>
       </c>
       <c r="F15" s="7">
         <v>14827</v>
       </c>
       <c r="G15" s="7">
         <v>14458</v>
       </c>
       <c r="H15" s="7">
         <v>14184</v>
       </c>
       <c r="I15" s="7">
@@ -9006,51 +10205,51 @@
       <c r="T15" s="13">
         <v>9503</v>
       </c>
       <c r="U15" s="13">
         <v>9269</v>
       </c>
       <c r="V15" s="13">
         <v>9013</v>
       </c>
       <c r="W15" s="13">
         <v>8803</v>
       </c>
       <c r="X15" s="13">
         <v>9174</v>
       </c>
       <c r="Y15" s="19">
         <v>9008</v>
       </c>
       <c r="Z15" s="9">
         <v>8907</v>
       </c>
       <c r="AA15" s="9">
         <v>8653</v>
       </c>
     </row>
-    <row r="16" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="16" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="7">
         <v>16007</v>
       </c>
       <c r="C16" s="7">
         <v>15726</v>
       </c>
       <c r="D16" s="7">
         <v>15391</v>
       </c>
       <c r="E16" s="7">
         <v>15078</v>
       </c>
       <c r="F16" s="7">
         <v>14894</v>
       </c>
       <c r="G16" s="7">
         <v>14634</v>
       </c>
       <c r="H16" s="7">
         <v>14539</v>
       </c>
       <c r="I16" s="7">
@@ -9089,51 +10288,51 @@
       <c r="T16" s="13">
         <v>9715</v>
       </c>
       <c r="U16" s="13">
         <v>9475</v>
       </c>
       <c r="V16" s="13">
         <v>9342</v>
       </c>
       <c r="W16" s="13">
         <v>9151</v>
       </c>
       <c r="X16" s="13">
         <v>9251</v>
       </c>
       <c r="Y16" s="19">
         <v>9104</v>
       </c>
       <c r="Z16" s="9">
         <v>8949</v>
       </c>
       <c r="AA16" s="9">
         <v>8767</v>
       </c>
     </row>
-    <row r="17" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="17" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="7">
         <v>33092</v>
       </c>
       <c r="C17" s="7">
         <v>32307</v>
       </c>
       <c r="D17" s="7">
         <v>31580</v>
       </c>
       <c r="E17" s="7">
         <v>31135</v>
       </c>
       <c r="F17" s="7">
         <v>30668</v>
       </c>
       <c r="G17" s="7">
         <v>30210</v>
       </c>
       <c r="H17" s="7">
         <v>29895</v>
       </c>
       <c r="I17" s="7">
@@ -9172,51 +10371,51 @@
       <c r="T17" s="13">
         <v>22167</v>
       </c>
       <c r="U17" s="13">
         <v>21726</v>
       </c>
       <c r="V17" s="13">
         <v>21247</v>
       </c>
       <c r="W17" s="13">
         <v>20882</v>
       </c>
       <c r="X17" s="13">
         <v>20748</v>
       </c>
       <c r="Y17" s="19">
         <v>20404</v>
       </c>
       <c r="Z17" s="9">
         <v>20060</v>
       </c>
       <c r="AA17" s="9">
         <v>19414</v>
       </c>
     </row>
-    <row r="18" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="18" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="7">
         <v>9947</v>
       </c>
       <c r="C18" s="7">
         <v>9786</v>
       </c>
       <c r="D18" s="7">
         <v>9604</v>
       </c>
       <c r="E18" s="7">
         <v>9430</v>
       </c>
       <c r="F18" s="7">
         <v>9166</v>
       </c>
       <c r="G18" s="7">
         <v>8889</v>
       </c>
       <c r="H18" s="7">
         <v>9023</v>
       </c>
       <c r="I18" s="7">
@@ -9255,51 +10454,51 @@
       <c r="T18" s="13">
         <v>5676</v>
       </c>
       <c r="U18" s="13">
         <v>5544</v>
       </c>
       <c r="V18" s="13">
         <v>5357</v>
       </c>
       <c r="W18" s="13">
         <v>5187</v>
       </c>
       <c r="X18" s="13">
         <v>5014</v>
       </c>
       <c r="Y18" s="19">
         <v>4878</v>
       </c>
       <c r="Z18" s="9">
         <v>4776</v>
       </c>
       <c r="AA18" s="9">
         <v>4635</v>
       </c>
     </row>
-    <row r="19" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="19" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="7">
         <v>12498</v>
       </c>
       <c r="C19" s="7">
         <v>12320</v>
       </c>
       <c r="D19" s="7">
         <v>12240</v>
       </c>
       <c r="E19" s="7">
         <v>12062</v>
       </c>
       <c r="F19" s="7">
         <v>11898</v>
       </c>
       <c r="G19" s="7">
         <v>11874</v>
       </c>
       <c r="H19" s="7">
         <v>11845</v>
       </c>
       <c r="I19" s="7">
@@ -9338,51 +10537,51 @@
       <c r="T19" s="13">
         <v>8170</v>
       </c>
       <c r="U19" s="13">
         <v>8075</v>
       </c>
       <c r="V19" s="13">
         <v>8019</v>
       </c>
       <c r="W19" s="13">
         <v>7858</v>
       </c>
       <c r="X19" s="13">
         <v>6644</v>
       </c>
       <c r="Y19" s="19">
         <v>6487</v>
       </c>
       <c r="Z19" s="9">
         <v>6362</v>
       </c>
       <c r="AA19" s="9">
         <v>6001</v>
       </c>
     </row>
-    <row r="20" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="20" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="7">
         <v>27222</v>
       </c>
       <c r="C20" s="7">
         <v>26843</v>
       </c>
       <c r="D20" s="7">
         <v>26352</v>
       </c>
       <c r="E20" s="7">
         <v>26158</v>
       </c>
       <c r="F20" s="7">
         <v>25881</v>
       </c>
       <c r="G20" s="7">
         <v>25628</v>
       </c>
       <c r="H20" s="7">
         <v>25636</v>
       </c>
       <c r="I20" s="7">
@@ -9421,82 +10620,82 @@
       <c r="T20" s="13">
         <v>21054</v>
       </c>
       <c r="U20" s="13">
         <v>20876</v>
       </c>
       <c r="V20" s="13">
         <v>20508</v>
       </c>
       <c r="W20" s="13">
         <v>20229</v>
       </c>
       <c r="X20" s="13">
         <v>18390</v>
       </c>
       <c r="Y20" s="19">
         <v>18072</v>
       </c>
       <c r="Z20" s="19">
         <v>17772</v>
       </c>
       <c r="AA20" s="19">
         <v>17515</v>
       </c>
     </row>
-    <row r="21" spans="1:27" s="2" customFormat="1" ht="11.25">
-      <c r="A21" s="69" t="s">
+    <row r="21" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="69"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:27" s="2" customFormat="1" ht="11.25">
+      <c r="B21" s="107"/>
+      <c r="C21" s="107"/>
+      <c r="D21" s="107"/>
+      <c r="E21" s="107"/>
+      <c r="F21" s="107"/>
+      <c r="G21" s="107"/>
+      <c r="H21" s="107"/>
+      <c r="I21" s="107"/>
+      <c r="J21" s="107"/>
+      <c r="K21" s="107"/>
+      <c r="L21" s="107"/>
+      <c r="M21" s="107"/>
+      <c r="N21" s="107"/>
+      <c r="O21" s="107"/>
+      <c r="P21" s="107"/>
+      <c r="Q21" s="107"/>
+      <c r="R21" s="107"/>
+      <c r="S21" s="107"/>
+      <c r="T21" s="107"/>
+      <c r="U21" s="107"/>
+      <c r="V21" s="107"/>
+      <c r="W21" s="107"/>
+      <c r="X21" s="107"/>
+      <c r="Y21" s="107"/>
+      <c r="Z21" s="107"/>
+      <c r="AA21" s="107"/>
+    </row>
+    <row r="22" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="7">
         <v>145332</v>
       </c>
       <c r="C22" s="19">
         <v>143387</v>
       </c>
       <c r="D22" s="19">
         <v>141196</v>
       </c>
       <c r="E22" s="19">
         <v>138081</v>
       </c>
       <c r="F22" s="19">
         <v>133917</v>
       </c>
       <c r="G22" s="19">
         <v>123998</v>
       </c>
       <c r="H22" s="30">
         <v>124276</v>
       </c>
       <c r="I22" s="32">
@@ -9535,51 +10734,51 @@
       <c r="T22" s="13">
         <v>137460</v>
       </c>
       <c r="U22" s="13">
         <v>137818</v>
       </c>
       <c r="V22" s="13">
         <v>137887</v>
       </c>
       <c r="W22" s="13">
         <v>138124</v>
       </c>
       <c r="X22" s="13">
         <v>138916</v>
       </c>
       <c r="Y22" s="13">
         <v>138638</v>
       </c>
       <c r="Z22" s="19">
         <v>138721</v>
       </c>
       <c r="AA22" s="4">
         <v>137986</v>
       </c>
     </row>
-    <row r="23" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="23" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="19">
         <v>109608</v>
       </c>
       <c r="C23" s="13">
         <v>108360</v>
       </c>
       <c r="D23" s="13">
         <v>106970</v>
       </c>
       <c r="E23" s="13">
         <v>106101</v>
       </c>
       <c r="F23" s="13">
         <v>105992</v>
       </c>
       <c r="G23" s="13">
         <v>104715</v>
       </c>
       <c r="H23" s="13">
         <v>105024</v>
       </c>
       <c r="I23" s="13">
@@ -9618,51 +10817,51 @@
       <c r="T23" s="13">
         <v>119946</v>
       </c>
       <c r="U23" s="13">
         <v>120400</v>
       </c>
       <c r="V23" s="13">
         <v>120527</v>
       </c>
       <c r="W23" s="13">
         <v>120892</v>
       </c>
       <c r="X23" s="9">
         <v>119769</v>
       </c>
       <c r="Y23" s="9">
         <v>119558</v>
       </c>
       <c r="Z23" s="25">
         <v>119746</v>
       </c>
       <c r="AA23" s="4">
         <v>119286</v>
       </c>
     </row>
-    <row r="24" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="24" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="19">
         <v>1991</v>
       </c>
       <c r="C24" s="13">
         <v>1899</v>
       </c>
       <c r="D24" s="13">
         <v>1764</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="13" t="s">
@@ -9701,51 +10900,51 @@
       <c r="T24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="25" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="19">
         <v>4843</v>
       </c>
       <c r="C25" s="13">
         <v>4761</v>
       </c>
       <c r="D25" s="13">
         <v>4724</v>
       </c>
       <c r="E25" s="13">
         <v>4697</v>
       </c>
       <c r="F25" s="13">
         <v>4697</v>
       </c>
       <c r="G25" s="13">
         <v>4720</v>
       </c>
       <c r="H25" s="13">
         <v>4919</v>
       </c>
       <c r="I25" s="13">
@@ -9784,51 +10983,51 @@
       <c r="T25" s="13">
         <v>3998</v>
       </c>
       <c r="U25" s="13">
         <v>3988</v>
       </c>
       <c r="V25" s="13">
         <v>3995</v>
       </c>
       <c r="W25" s="13">
         <v>3972</v>
       </c>
       <c r="X25" s="36">
         <v>4501</v>
       </c>
       <c r="Y25" s="9">
         <v>4501</v>
       </c>
       <c r="Z25" s="25">
         <v>4471</v>
       </c>
       <c r="AA25" s="4">
         <v>4485</v>
       </c>
     </row>
-    <row r="26" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="26" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="19">
         <v>4633</v>
       </c>
       <c r="C26" s="13">
         <v>4591</v>
       </c>
       <c r="D26" s="13">
         <v>4537</v>
       </c>
       <c r="E26" s="13">
         <v>4509</v>
       </c>
       <c r="F26" s="13">
         <v>4476</v>
       </c>
       <c r="G26" s="13">
         <v>4383</v>
       </c>
       <c r="H26" s="13">
         <v>4380</v>
       </c>
       <c r="I26" s="13">
@@ -9867,51 +11066,51 @@
       <c r="T26" s="13">
         <v>3623</v>
       </c>
       <c r="U26" s="13">
         <v>3565</v>
       </c>
       <c r="V26" s="13">
         <v>3545</v>
       </c>
       <c r="W26" s="13">
         <v>3481</v>
       </c>
       <c r="X26" s="37">
         <v>3687</v>
       </c>
       <c r="Y26" s="9">
         <v>3651</v>
       </c>
       <c r="Z26" s="25">
         <v>3596</v>
       </c>
       <c r="AA26" s="4">
         <v>3491</v>
       </c>
     </row>
-    <row r="27" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="27" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="19">
         <v>4788</v>
       </c>
       <c r="C27" s="13">
         <v>4624</v>
       </c>
       <c r="D27" s="13">
         <v>4461</v>
       </c>
       <c r="E27" s="13">
         <v>4319</v>
       </c>
       <c r="F27" s="13">
         <v>4226</v>
       </c>
       <c r="G27" s="13">
         <v>4074</v>
       </c>
       <c r="H27" s="13">
         <v>4015</v>
       </c>
       <c r="I27" s="13">
@@ -9950,51 +11149,51 @@
       <c r="T27" s="13">
         <v>3985</v>
       </c>
       <c r="U27" s="13">
         <v>3988</v>
       </c>
       <c r="V27" s="13">
         <v>3938</v>
       </c>
       <c r="W27" s="13">
         <v>3937</v>
       </c>
       <c r="X27" s="38">
         <v>4208</v>
       </c>
       <c r="Y27" s="9">
         <v>4202</v>
       </c>
       <c r="Z27" s="25">
         <v>4181</v>
       </c>
       <c r="AA27" s="4">
         <v>4112</v>
       </c>
     </row>
-    <row r="28" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="28" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="19">
         <v>3830</v>
       </c>
       <c r="C28" s="13">
         <v>3741</v>
       </c>
       <c r="D28" s="13">
         <v>3604</v>
       </c>
       <c r="E28" s="13">
         <v>3491</v>
       </c>
       <c r="F28" s="13">
         <v>3398</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -10033,51 +11232,51 @@
       <c r="T28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="29" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="19">
         <v>6647</v>
       </c>
       <c r="C29" s="13">
         <v>6532</v>
       </c>
       <c r="D29" s="13">
         <v>6380</v>
       </c>
       <c r="E29" s="13">
         <v>6323</v>
       </c>
       <c r="F29" s="13">
         <v>6215</v>
       </c>
       <c r="G29" s="13">
         <v>6106</v>
       </c>
       <c r="H29" s="13">
         <v>5938</v>
       </c>
       <c r="I29" s="13">
@@ -10116,51 +11315,51 @@
       <c r="T29" s="13">
         <v>5908</v>
       </c>
       <c r="U29" s="13">
         <v>5877</v>
       </c>
       <c r="V29" s="13">
         <v>5882</v>
       </c>
       <c r="W29" s="13">
         <v>5842</v>
       </c>
       <c r="X29" s="39">
         <v>6751</v>
       </c>
       <c r="Y29" s="9">
         <v>6726</v>
       </c>
       <c r="Z29" s="25">
         <v>6727</v>
       </c>
       <c r="AA29" s="4">
         <v>6612</v>
       </c>
     </row>
-    <row r="30" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="30" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="19">
         <v>3909</v>
       </c>
       <c r="C30" s="13">
         <v>3859</v>
       </c>
       <c r="D30" s="13">
         <v>3813</v>
       </c>
       <c r="E30" s="13">
         <v>3726</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -10199,51 +11398,51 @@
       <c r="T30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="31" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="19">
         <v>5083</v>
       </c>
       <c r="C31" s="13">
         <v>5020</v>
       </c>
       <c r="D31" s="13">
         <v>4943</v>
       </c>
       <c r="E31" s="13">
         <v>4915</v>
       </c>
       <c r="F31" s="13">
         <v>4913</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -10282,82 +11481,82 @@
       <c r="T31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:27" s="2" customFormat="1" ht="11.25">
-      <c r="A32" s="69" t="s">
+    <row r="32" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A32" s="107" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="69"/>
-[...26 lines deleted...]
-    <row r="33" spans="1:27" s="2" customFormat="1" ht="11.25">
+      <c r="B32" s="107"/>
+      <c r="C32" s="107"/>
+      <c r="D32" s="107"/>
+      <c r="E32" s="107"/>
+      <c r="F32" s="107"/>
+      <c r="G32" s="107"/>
+      <c r="H32" s="107"/>
+      <c r="I32" s="107"/>
+      <c r="J32" s="107"/>
+      <c r="K32" s="107"/>
+      <c r="L32" s="107"/>
+      <c r="M32" s="107"/>
+      <c r="N32" s="107"/>
+      <c r="O32" s="107"/>
+      <c r="P32" s="107"/>
+      <c r="Q32" s="107"/>
+      <c r="R32" s="107"/>
+      <c r="S32" s="107"/>
+      <c r="T32" s="107"/>
+      <c r="U32" s="107"/>
+      <c r="V32" s="107"/>
+      <c r="W32" s="107"/>
+      <c r="X32" s="107"/>
+      <c r="Y32" s="107"/>
+      <c r="Z32" s="107"/>
+      <c r="AA32" s="107"/>
+    </row>
+    <row r="33" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="7">
         <v>224342</v>
       </c>
       <c r="C33" s="7">
         <v>220952</v>
       </c>
       <c r="D33" s="7">
         <v>217505</v>
       </c>
       <c r="E33" s="7">
         <v>216169</v>
       </c>
       <c r="F33" s="7">
         <v>216570</v>
       </c>
       <c r="G33" s="7">
         <v>222144</v>
       </c>
       <c r="H33" s="7">
         <v>220526</v>
       </c>
       <c r="I33" s="7">
@@ -10396,51 +11595,51 @@
       <c r="T33" s="13">
         <v>153853</v>
       </c>
       <c r="U33" s="30">
         <v>151117</v>
       </c>
       <c r="V33" s="30">
         <v>147952</v>
       </c>
       <c r="W33" s="30">
         <v>145185</v>
       </c>
       <c r="X33" s="30">
         <v>140003</v>
       </c>
       <c r="Y33" s="30">
         <v>137461</v>
       </c>
       <c r="Z33" s="19">
         <v>135229</v>
       </c>
       <c r="AA33" s="19">
         <v>131877</v>
       </c>
     </row>
-    <row r="34" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="34" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="19">
         <v>455</v>
       </c>
       <c r="C34" s="7">
         <v>439</v>
       </c>
       <c r="D34" s="7">
         <v>429</v>
       </c>
       <c r="E34" s="7">
         <v>412</v>
       </c>
       <c r="F34" s="7">
         <v>406</v>
       </c>
       <c r="G34" s="7">
         <v>406</v>
       </c>
       <c r="H34" s="7">
         <v>406</v>
       </c>
       <c r="I34" s="7">
@@ -10479,51 +11678,51 @@
       <c r="T34" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="30" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="30" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="4" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="30" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="30" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="30" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="35" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B35" s="19">
         <v>29077</v>
       </c>
       <c r="C35" s="7">
         <v>28416</v>
       </c>
       <c r="D35" s="7">
         <v>27810</v>
       </c>
       <c r="E35" s="7">
         <v>27239</v>
       </c>
       <c r="F35" s="7">
         <v>26639</v>
       </c>
       <c r="G35" s="7">
         <v>26057</v>
       </c>
       <c r="H35" s="7">
         <v>25726</v>
       </c>
       <c r="I35" s="7">
@@ -10562,51 +11761,51 @@
       <c r="T35" s="13">
         <v>18834</v>
       </c>
       <c r="U35" s="30">
         <v>18677</v>
       </c>
       <c r="V35" s="30">
         <v>18430</v>
       </c>
       <c r="W35" s="30">
         <v>18141</v>
       </c>
       <c r="X35" s="30">
         <v>16813</v>
       </c>
       <c r="Y35" s="9">
         <v>16363</v>
       </c>
       <c r="Z35" s="9">
         <v>15998</v>
       </c>
       <c r="AA35" s="9">
         <v>15449</v>
       </c>
     </row>
-    <row r="36" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="36" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="19">
         <v>11129</v>
       </c>
       <c r="C36" s="7">
         <v>10836</v>
       </c>
       <c r="D36" s="7">
         <v>10551</v>
       </c>
       <c r="E36" s="7">
         <v>11994</v>
       </c>
       <c r="F36" s="7">
         <v>11654</v>
       </c>
       <c r="G36" s="7">
         <v>11274</v>
       </c>
       <c r="H36" s="7">
         <v>10949</v>
       </c>
       <c r="I36" s="7">
@@ -10645,51 +11844,51 @@
       <c r="T36" s="13">
         <v>7887</v>
       </c>
       <c r="U36" s="30">
         <v>7780</v>
       </c>
       <c r="V36" s="30">
         <v>7580</v>
       </c>
       <c r="W36" s="30">
         <v>7370</v>
       </c>
       <c r="X36" s="30">
         <v>6713</v>
       </c>
       <c r="Y36" s="9">
         <v>6564</v>
       </c>
       <c r="Z36" s="9">
         <v>6446</v>
       </c>
       <c r="AA36" s="9">
         <v>6217</v>
       </c>
     </row>
-    <row r="37" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="37" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="19">
         <v>20220</v>
       </c>
       <c r="C37" s="7">
         <v>20047</v>
       </c>
       <c r="D37" s="7">
         <v>19773</v>
       </c>
       <c r="E37" s="7">
         <v>19428</v>
       </c>
       <c r="F37" s="7">
         <v>19076</v>
       </c>
       <c r="G37" s="7">
         <v>18730</v>
       </c>
       <c r="H37" s="7">
         <v>18380</v>
       </c>
       <c r="I37" s="7">
@@ -10728,51 +11927,51 @@
       <c r="T37" s="13">
         <v>11272</v>
       </c>
       <c r="U37" s="30">
         <v>11035</v>
       </c>
       <c r="V37" s="30">
         <v>10571</v>
       </c>
       <c r="W37" s="30">
         <v>10245</v>
       </c>
       <c r="X37" s="30">
         <v>9575</v>
       </c>
       <c r="Y37" s="9">
         <v>9324</v>
       </c>
       <c r="Z37" s="9">
         <v>9070</v>
       </c>
       <c r="AA37" s="9">
         <v>8821</v>
       </c>
     </row>
-    <row r="38" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="38" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="19">
         <v>18945</v>
       </c>
       <c r="C38" s="7">
         <v>18682</v>
       </c>
       <c r="D38" s="7">
         <v>18461</v>
       </c>
       <c r="E38" s="7">
         <v>18206</v>
       </c>
       <c r="F38" s="7">
         <v>18088</v>
       </c>
       <c r="G38" s="7">
         <v>17874</v>
       </c>
       <c r="H38" s="7">
         <v>17830</v>
       </c>
       <c r="I38" s="7">
@@ -10811,51 +12010,51 @@
       <c r="T38" s="13">
         <v>11726</v>
       </c>
       <c r="U38" s="30">
         <v>11292</v>
       </c>
       <c r="V38" s="30">
         <v>11041</v>
       </c>
       <c r="W38" s="30">
         <v>10787</v>
       </c>
       <c r="X38" s="30">
         <v>10843</v>
       </c>
       <c r="Y38" s="9">
         <v>10590</v>
       </c>
       <c r="Z38" s="9">
         <v>10456</v>
       </c>
       <c r="AA38" s="9">
         <v>10235</v>
       </c>
     </row>
-    <row r="39" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="39" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="19">
         <v>18252</v>
       </c>
       <c r="C39" s="7">
         <v>18065</v>
       </c>
       <c r="D39" s="7">
         <v>17803</v>
       </c>
       <c r="E39" s="7">
         <v>17661</v>
       </c>
       <c r="F39" s="7">
         <v>17455</v>
       </c>
       <c r="G39" s="7">
         <v>17272</v>
       </c>
       <c r="H39" s="7">
         <v>16907</v>
       </c>
       <c r="I39" s="7">
@@ -10894,51 +12093,51 @@
       <c r="T39" s="13">
         <v>9912</v>
       </c>
       <c r="U39" s="30">
         <v>9687</v>
       </c>
       <c r="V39" s="30">
         <v>9339</v>
       </c>
       <c r="W39" s="30">
         <v>9006</v>
       </c>
       <c r="X39" s="30">
         <v>9195</v>
       </c>
       <c r="Y39" s="9">
         <v>9058</v>
       </c>
       <c r="Z39" s="9">
         <v>8896</v>
       </c>
       <c r="AA39" s="9">
         <v>8577</v>
       </c>
     </row>
-    <row r="40" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="40" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="19">
         <v>25675</v>
       </c>
       <c r="C40" s="7">
         <v>25570</v>
       </c>
       <c r="D40" s="7">
         <v>25511</v>
       </c>
       <c r="E40" s="7">
         <v>25327</v>
       </c>
       <c r="F40" s="7">
         <v>25117</v>
       </c>
       <c r="G40" s="7">
         <v>25667</v>
       </c>
       <c r="H40" s="7">
         <v>25903</v>
       </c>
       <c r="I40" s="7">
@@ -10977,51 +12176,51 @@
       <c r="T40" s="13">
         <v>22399</v>
       </c>
       <c r="U40" s="30">
         <v>22241</v>
       </c>
       <c r="V40" s="30">
         <v>22173</v>
       </c>
       <c r="W40" s="30">
         <v>22307</v>
       </c>
       <c r="X40" s="30">
         <v>23356</v>
       </c>
       <c r="Y40" s="9">
         <v>23375</v>
       </c>
       <c r="Z40" s="9">
         <v>23377</v>
       </c>
       <c r="AA40" s="9">
         <v>23342</v>
       </c>
     </row>
-    <row r="41" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="41" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="19">
         <v>9914</v>
       </c>
       <c r="C41" s="7">
         <v>9828</v>
       </c>
       <c r="D41" s="7">
         <v>9728</v>
       </c>
       <c r="E41" s="7">
         <v>9658</v>
       </c>
       <c r="F41" s="7">
         <v>9553</v>
       </c>
       <c r="G41" s="7">
         <v>9351</v>
       </c>
       <c r="H41" s="7">
         <v>9256</v>
       </c>
       <c r="I41" s="7">
@@ -11060,51 +12259,51 @@
       <c r="T41" s="13">
         <v>5431</v>
       </c>
       <c r="U41" s="30">
         <v>5305</v>
       </c>
       <c r="V41" s="30">
         <v>5152</v>
       </c>
       <c r="W41" s="30">
         <v>4998</v>
       </c>
       <c r="X41" s="30">
         <v>5246</v>
       </c>
       <c r="Y41" s="9">
         <v>5162</v>
       </c>
       <c r="Z41" s="9">
         <v>5068</v>
       </c>
       <c r="AA41" s="9">
         <v>4975</v>
       </c>
     </row>
-    <row r="42" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="42" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="19">
         <v>11378</v>
       </c>
       <c r="C42" s="7">
         <v>11239</v>
       </c>
       <c r="D42" s="7">
         <v>11012</v>
       </c>
       <c r="E42" s="7">
         <v>10836</v>
       </c>
       <c r="F42" s="7">
         <v>10601</v>
       </c>
       <c r="G42" s="7">
         <v>10384</v>
       </c>
       <c r="H42" s="7">
         <v>10169</v>
       </c>
       <c r="I42" s="7">
@@ -11143,51 +12342,51 @@
       <c r="T42" s="13">
         <v>5518</v>
       </c>
       <c r="U42" s="30">
         <v>5281</v>
       </c>
       <c r="V42" s="30">
         <v>5075</v>
       </c>
       <c r="W42" s="30">
         <v>4866</v>
       </c>
       <c r="X42" s="30">
         <v>4966</v>
       </c>
       <c r="Y42" s="9">
         <v>4806</v>
       </c>
       <c r="Z42" s="9">
         <v>4726</v>
       </c>
       <c r="AA42" s="9">
         <v>4541</v>
       </c>
     </row>
-    <row r="43" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="43" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B43" s="19">
         <v>12177</v>
       </c>
       <c r="C43" s="7">
         <v>11985</v>
       </c>
       <c r="D43" s="7">
         <v>11787</v>
       </c>
       <c r="E43" s="7">
         <v>11587</v>
       </c>
       <c r="F43" s="7">
         <v>11496</v>
       </c>
       <c r="G43" s="7">
         <v>14634</v>
       </c>
       <c r="H43" s="7">
         <v>14539</v>
       </c>
       <c r="I43" s="7">
@@ -11226,51 +12425,51 @@
       <c r="T43" s="13">
         <v>9715</v>
       </c>
       <c r="U43" s="30">
         <v>9475</v>
       </c>
       <c r="V43" s="30">
         <v>9342</v>
       </c>
       <c r="W43" s="30">
         <v>9151</v>
       </c>
       <c r="X43" s="30">
         <v>9251</v>
       </c>
       <c r="Y43" s="9">
         <v>9104</v>
       </c>
       <c r="Z43" s="9">
         <v>8949</v>
       </c>
       <c r="AA43" s="9">
         <v>8767</v>
       </c>
     </row>
-    <row r="44" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="44" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="19">
         <v>26445</v>
       </c>
       <c r="C44" s="7">
         <v>25775</v>
       </c>
       <c r="D44" s="7">
         <v>25200</v>
       </c>
       <c r="E44" s="7">
         <v>24812</v>
       </c>
       <c r="F44" s="7">
         <v>24453</v>
       </c>
       <c r="G44" s="7">
         <v>24104</v>
       </c>
       <c r="H44" s="7">
         <v>23957</v>
       </c>
       <c r="I44" s="7">
@@ -11309,51 +12508,51 @@
       <c r="T44" s="13">
         <v>16259</v>
       </c>
       <c r="U44" s="30">
         <v>15849</v>
       </c>
       <c r="V44" s="30">
         <v>15365</v>
       </c>
       <c r="W44" s="30">
         <v>15040</v>
       </c>
       <c r="X44" s="30">
         <v>13997</v>
       </c>
       <c r="Y44" s="9">
         <v>13678</v>
       </c>
       <c r="Z44" s="9">
         <v>13333</v>
       </c>
       <c r="AA44" s="9">
         <v>12802</v>
       </c>
     </row>
-    <row r="45" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="45" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="19">
         <v>9947</v>
       </c>
       <c r="C45" s="7">
         <v>9786</v>
       </c>
       <c r="D45" s="7">
         <v>9604</v>
       </c>
       <c r="E45" s="7">
         <v>9430</v>
       </c>
       <c r="F45" s="7">
         <v>9166</v>
       </c>
       <c r="G45" s="7">
         <v>8889</v>
       </c>
       <c r="H45" s="7">
         <v>9023</v>
       </c>
       <c r="I45" s="7">
@@ -11392,51 +12591,51 @@
       <c r="T45" s="13">
         <v>5676</v>
       </c>
       <c r="U45" s="30">
         <v>5544</v>
       </c>
       <c r="V45" s="30">
         <v>5357</v>
       </c>
       <c r="W45" s="30">
         <v>5187</v>
       </c>
       <c r="X45" s="30">
         <v>5014</v>
       </c>
       <c r="Y45" s="9">
         <v>4878</v>
       </c>
       <c r="Z45" s="9">
         <v>4776</v>
       </c>
       <c r="AA45" s="9">
         <v>4635</v>
       </c>
     </row>
-    <row r="46" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="46" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="19">
         <v>8589</v>
       </c>
       <c r="C46" s="7">
         <v>8461</v>
       </c>
       <c r="D46" s="7">
         <v>8427</v>
       </c>
       <c r="E46" s="7">
         <v>8336</v>
       </c>
       <c r="F46" s="7">
         <v>11898</v>
       </c>
       <c r="G46" s="7">
         <v>11874</v>
       </c>
       <c r="H46" s="7">
         <v>11845</v>
       </c>
       <c r="I46" s="7">
@@ -11475,51 +12674,51 @@
       <c r="T46" s="13">
         <v>8170</v>
       </c>
       <c r="U46" s="30">
         <v>8075</v>
       </c>
       <c r="V46" s="30">
         <v>8019</v>
       </c>
       <c r="W46" s="30">
         <v>7858</v>
       </c>
       <c r="X46" s="30">
         <v>6644</v>
       </c>
       <c r="Y46" s="9">
         <v>6487</v>
       </c>
       <c r="Z46" s="9">
         <v>6362</v>
       </c>
       <c r="AA46" s="9">
         <v>6001</v>
       </c>
     </row>
-    <row r="47" spans="1:27" s="2" customFormat="1" ht="11.25">
+    <row r="47" spans="1:27" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A47" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="43">
         <v>22139</v>
       </c>
       <c r="C47" s="44">
         <v>21823</v>
       </c>
       <c r="D47" s="44">
         <v>21409</v>
       </c>
       <c r="E47" s="44">
         <v>21243</v>
       </c>
       <c r="F47" s="44">
         <v>20968</v>
       </c>
       <c r="G47" s="44">
         <v>25628</v>
       </c>
       <c r="H47" s="44">
         <v>25636</v>
       </c>
       <c r="I47" s="44">
@@ -11593,52 +12792,54 @@
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A32:AA32"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="V3:AA3"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="A5:AA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Ерлер</vt:lpstr>
       <vt:lpstr>Әйелдер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>