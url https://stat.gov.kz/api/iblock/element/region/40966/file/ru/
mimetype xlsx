--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,75 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="-285" windowWidth="29040" windowHeight="12945" activeTab="2"/>
+    <workbookView xWindow="180" yWindow="-288" windowWidth="23256" windowHeight="12948"/>
   </bookViews>
   <sheets>
-    <sheet name="Всего" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Женщины" sheetId="6" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Всего" sheetId="4" r:id="rId3"/>
+    <sheet name="Мужчины" sheetId="5" r:id="rId4"/>
+    <sheet name="Женщины" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Мужчины!$A$1:$X$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">Мужчины!$A$1:$X$47</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB33" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="69">
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t xml:space="preserve">    Городское население</t>
   </si>
   <si>
     <t xml:space="preserve">  Сельское население</t>
   </si>
   <si>
     <t>Айыртауский</t>
   </si>
   <si>
     <t>Акжарский</t>
   </si>
   <si>
     <t>Аккайынский</t>
   </si>
   <si>
     <t>Есильский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
@@ -139,68 +143,196 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
     </r>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Численность населения на начало периода</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Количество людей, проживающих на данной территории в определеный момент времени</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
@@ -235,50 +367,132 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -299,90 +513,100 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="37">
+  <cellStyleXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -504,125 +728,214 @@
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="38" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="38" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="1" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="38" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="37">
+  <cellStyles count="41">
+    <cellStyle name="Гиперссылка" xfId="37" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="40"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 11" xfId="2"/>
     <cellStyle name="Обычный 2 12" xfId="3"/>
     <cellStyle name="Обычный 2 13" xfId="4"/>
     <cellStyle name="Обычный 2 14" xfId="5"/>
     <cellStyle name="Обычный 2 15" xfId="6"/>
     <cellStyle name="Обычный 2 16" xfId="7"/>
     <cellStyle name="Обычный 2 17" xfId="8"/>
     <cellStyle name="Обычный 2 18" xfId="9"/>
     <cellStyle name="Обычный 2 19" xfId="10"/>
     <cellStyle name="Обычный 2 2" xfId="11"/>
+    <cellStyle name="Обычный 2 2 2" xfId="39"/>
     <cellStyle name="Обычный 2 20" xfId="12"/>
     <cellStyle name="Обычный 2 21" xfId="13"/>
     <cellStyle name="Обычный 2 22" xfId="14"/>
     <cellStyle name="Обычный 2 23" xfId="15"/>
     <cellStyle name="Обычный 2 24" xfId="16"/>
     <cellStyle name="Обычный 2 25" xfId="17"/>
     <cellStyle name="Обычный 2 26" xfId="18"/>
     <cellStyle name="Обычный 2 27" xfId="19"/>
     <cellStyle name="Обычный 2 28" xfId="20"/>
     <cellStyle name="Обычный 2 29" xfId="21"/>
     <cellStyle name="Обычный 2 3" xfId="22"/>
     <cellStyle name="Обычный 2 30" xfId="23"/>
     <cellStyle name="Обычный 2 31" xfId="24"/>
     <cellStyle name="Обычный 2 32" xfId="25"/>
     <cellStyle name="Обычный 2 33" xfId="26"/>
     <cellStyle name="Обычный 2 4" xfId="27"/>
     <cellStyle name="Обычный 2 5" xfId="28"/>
     <cellStyle name="Обычный 2 6" xfId="29"/>
     <cellStyle name="Обычный 2 7" xfId="30"/>
     <cellStyle name="Обычный 2 8" xfId="31"/>
     <cellStyle name="Обычный 2 9" xfId="32"/>
+    <cellStyle name="Обычный 3" xfId="38"/>
     <cellStyle name="Обычный_Динамика демографических показателей май 2009" xfId="33"/>
     <cellStyle name="Обычный_Лист1" xfId="34"/>
     <cellStyle name="Обычный_Лист1_1" xfId="35"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="36"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -865,159 +1178,1008 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="48.5546875" style="86" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="86" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="70"/>
+    <col min="257" max="257" width="42.33203125" style="70" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="70" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="70"/>
+    <col min="513" max="513" width="42.33203125" style="70" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="70" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="70"/>
+    <col min="769" max="769" width="42.33203125" style="70" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="70" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="70"/>
+    <col min="1025" max="1025" width="42.33203125" style="70" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="70" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="70"/>
+    <col min="1281" max="1281" width="42.33203125" style="70" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="70" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="70"/>
+    <col min="1537" max="1537" width="42.33203125" style="70" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="70" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="70"/>
+    <col min="1793" max="1793" width="42.33203125" style="70" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="70" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="70"/>
+    <col min="2049" max="2049" width="42.33203125" style="70" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="70" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="70"/>
+    <col min="2305" max="2305" width="42.33203125" style="70" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="70" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="70"/>
+    <col min="2561" max="2561" width="42.33203125" style="70" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="70" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="70"/>
+    <col min="2817" max="2817" width="42.33203125" style="70" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="70" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="70"/>
+    <col min="3073" max="3073" width="42.33203125" style="70" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="70" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="70"/>
+    <col min="3329" max="3329" width="42.33203125" style="70" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="70" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="70"/>
+    <col min="3585" max="3585" width="42.33203125" style="70" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="70" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="70"/>
+    <col min="3841" max="3841" width="42.33203125" style="70" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="70" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="70"/>
+    <col min="4097" max="4097" width="42.33203125" style="70" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="70" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="70"/>
+    <col min="4353" max="4353" width="42.33203125" style="70" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="70" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="70"/>
+    <col min="4609" max="4609" width="42.33203125" style="70" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="70" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="70"/>
+    <col min="4865" max="4865" width="42.33203125" style="70" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="70" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="70"/>
+    <col min="5121" max="5121" width="42.33203125" style="70" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="70" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="70"/>
+    <col min="5377" max="5377" width="42.33203125" style="70" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="70" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="70"/>
+    <col min="5633" max="5633" width="42.33203125" style="70" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="70" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="70"/>
+    <col min="5889" max="5889" width="42.33203125" style="70" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="70" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="70"/>
+    <col min="6145" max="6145" width="42.33203125" style="70" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="70" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="70"/>
+    <col min="6401" max="6401" width="42.33203125" style="70" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="70" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="70"/>
+    <col min="6657" max="6657" width="42.33203125" style="70" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="70" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="70"/>
+    <col min="6913" max="6913" width="42.33203125" style="70" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="70" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="70"/>
+    <col min="7169" max="7169" width="42.33203125" style="70" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="70" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="70"/>
+    <col min="7425" max="7425" width="42.33203125" style="70" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="70" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="70"/>
+    <col min="7681" max="7681" width="42.33203125" style="70" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="70" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="70"/>
+    <col min="7937" max="7937" width="42.33203125" style="70" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="70" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="70"/>
+    <col min="8193" max="8193" width="42.33203125" style="70" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="70" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="70"/>
+    <col min="8449" max="8449" width="42.33203125" style="70" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="70" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="70"/>
+    <col min="8705" max="8705" width="42.33203125" style="70" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="70" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="70"/>
+    <col min="8961" max="8961" width="42.33203125" style="70" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="70" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="70"/>
+    <col min="9217" max="9217" width="42.33203125" style="70" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="70" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="70"/>
+    <col min="9473" max="9473" width="42.33203125" style="70" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="70" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="70"/>
+    <col min="9729" max="9729" width="42.33203125" style="70" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="70" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="70"/>
+    <col min="9985" max="9985" width="42.33203125" style="70" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="70" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="70"/>
+    <col min="10241" max="10241" width="42.33203125" style="70" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="70" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="70"/>
+    <col min="10497" max="10497" width="42.33203125" style="70" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="70" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="70"/>
+    <col min="10753" max="10753" width="42.33203125" style="70" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="70" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="70"/>
+    <col min="11009" max="11009" width="42.33203125" style="70" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="70" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="70"/>
+    <col min="11265" max="11265" width="42.33203125" style="70" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="70" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="70"/>
+    <col min="11521" max="11521" width="42.33203125" style="70" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="70" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="70"/>
+    <col min="11777" max="11777" width="42.33203125" style="70" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="70" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="70"/>
+    <col min="12033" max="12033" width="42.33203125" style="70" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="70" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="70"/>
+    <col min="12289" max="12289" width="42.33203125" style="70" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="70" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="70"/>
+    <col min="12545" max="12545" width="42.33203125" style="70" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="70" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="70"/>
+    <col min="12801" max="12801" width="42.33203125" style="70" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="70" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="70"/>
+    <col min="13057" max="13057" width="42.33203125" style="70" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="70" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="70"/>
+    <col min="13313" max="13313" width="42.33203125" style="70" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="70" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="70"/>
+    <col min="13569" max="13569" width="42.33203125" style="70" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="70" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="70"/>
+    <col min="13825" max="13825" width="42.33203125" style="70" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="70" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="70"/>
+    <col min="14081" max="14081" width="42.33203125" style="70" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="70" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="70"/>
+    <col min="14337" max="14337" width="42.33203125" style="70" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="70" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="70"/>
+    <col min="14593" max="14593" width="42.33203125" style="70" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="70" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="70"/>
+    <col min="14849" max="14849" width="42.33203125" style="70" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="70" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="70"/>
+    <col min="15105" max="15105" width="42.33203125" style="70" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="70" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="70"/>
+    <col min="15361" max="15361" width="42.33203125" style="70" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="70" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="70"/>
+    <col min="15617" max="15617" width="42.33203125" style="70" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="70" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="70"/>
+    <col min="15873" max="15873" width="42.33203125" style="70" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="70" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="70"/>
+    <col min="16129" max="16129" width="42.33203125" style="70" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="70" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="70"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="69"/>
+      <c r="B1" s="69"/>
+    </row>
+    <row r="2" spans="1:13" s="73" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="71" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="72">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="73" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="71" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="74" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="73" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="75" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="73" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="72" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="73" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A6" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="75" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="73" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="71" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="72" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="73" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A8" s="71" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="72" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="73" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A9" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="98" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="73" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="98" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="73" customFormat="1">
+      <c r="A11" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="77"/>
+      <c r="M11" s="78"/>
+    </row>
+    <row r="12" spans="1:13" s="73" customFormat="1" ht="18" customHeight="1">
+      <c r="A12" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="79" t="s">
+        <v>44</v>
+      </c>
+      <c r="M12" s="78"/>
+    </row>
+    <row r="13" spans="1:13" s="73" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="71" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="99" t="s">
+        <v>62</v>
+      </c>
+      <c r="M13" s="78"/>
+    </row>
+    <row r="14" spans="1:13" s="73" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="71" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="78"/>
+    </row>
+    <row r="15" spans="1:13" s="73" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="71" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="76" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="81">
+        <v>46142</v>
+      </c>
+      <c r="M16" s="82"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="76" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="81">
+        <v>46507</v>
+      </c>
+      <c r="M17" s="83"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="76" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="96" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" s="82"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="96" t="s">
+        <v>66</v>
+      </c>
+      <c r="M19" s="83"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="97" t="s">
+        <v>67</v>
+      </c>
+      <c r="M20" s="82"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="76" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="83"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="84"/>
+      <c r="B22" s="85"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="70"/>
+      <c r="M23" s="83"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="B24" s="70"/>
+      <c r="M24" s="82"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="70"/>
+      <c r="M25" s="83"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="B26" s="70"/>
+      <c r="M26" s="82"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D19"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="A7" sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.5546875" style="88" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" style="88" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="88"/>
+    <col min="4" max="4" width="51.6640625" style="88" customWidth="1"/>
+    <col min="5" max="256" width="8.88671875" style="89"/>
+    <col min="257" max="257" width="4.5546875" style="89" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="89" customWidth="1"/>
+    <col min="259" max="259" width="8.88671875" style="89"/>
+    <col min="260" max="260" width="51.6640625" style="89" customWidth="1"/>
+    <col min="261" max="512" width="8.88671875" style="89"/>
+    <col min="513" max="513" width="4.5546875" style="89" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="89" customWidth="1"/>
+    <col min="515" max="515" width="8.88671875" style="89"/>
+    <col min="516" max="516" width="51.6640625" style="89" customWidth="1"/>
+    <col min="517" max="768" width="8.88671875" style="89"/>
+    <col min="769" max="769" width="4.5546875" style="89" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="89" customWidth="1"/>
+    <col min="771" max="771" width="8.88671875" style="89"/>
+    <col min="772" max="772" width="51.6640625" style="89" customWidth="1"/>
+    <col min="773" max="1024" width="8.88671875" style="89"/>
+    <col min="1025" max="1025" width="4.5546875" style="89" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="89" customWidth="1"/>
+    <col min="1027" max="1027" width="8.88671875" style="89"/>
+    <col min="1028" max="1028" width="51.6640625" style="89" customWidth="1"/>
+    <col min="1029" max="1280" width="8.88671875" style="89"/>
+    <col min="1281" max="1281" width="4.5546875" style="89" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="89" customWidth="1"/>
+    <col min="1283" max="1283" width="8.88671875" style="89"/>
+    <col min="1284" max="1284" width="51.6640625" style="89" customWidth="1"/>
+    <col min="1285" max="1536" width="8.88671875" style="89"/>
+    <col min="1537" max="1537" width="4.5546875" style="89" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="89" customWidth="1"/>
+    <col min="1539" max="1539" width="8.88671875" style="89"/>
+    <col min="1540" max="1540" width="51.6640625" style="89" customWidth="1"/>
+    <col min="1541" max="1792" width="8.88671875" style="89"/>
+    <col min="1793" max="1793" width="4.5546875" style="89" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="89" customWidth="1"/>
+    <col min="1795" max="1795" width="8.88671875" style="89"/>
+    <col min="1796" max="1796" width="51.6640625" style="89" customWidth="1"/>
+    <col min="1797" max="2048" width="8.88671875" style="89"/>
+    <col min="2049" max="2049" width="4.5546875" style="89" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="89" customWidth="1"/>
+    <col min="2051" max="2051" width="8.88671875" style="89"/>
+    <col min="2052" max="2052" width="51.6640625" style="89" customWidth="1"/>
+    <col min="2053" max="2304" width="8.88671875" style="89"/>
+    <col min="2305" max="2305" width="4.5546875" style="89" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="89" customWidth="1"/>
+    <col min="2307" max="2307" width="8.88671875" style="89"/>
+    <col min="2308" max="2308" width="51.6640625" style="89" customWidth="1"/>
+    <col min="2309" max="2560" width="8.88671875" style="89"/>
+    <col min="2561" max="2561" width="4.5546875" style="89" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="89" customWidth="1"/>
+    <col min="2563" max="2563" width="8.88671875" style="89"/>
+    <col min="2564" max="2564" width="51.6640625" style="89" customWidth="1"/>
+    <col min="2565" max="2816" width="8.88671875" style="89"/>
+    <col min="2817" max="2817" width="4.5546875" style="89" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="89" customWidth="1"/>
+    <col min="2819" max="2819" width="8.88671875" style="89"/>
+    <col min="2820" max="2820" width="51.6640625" style="89" customWidth="1"/>
+    <col min="2821" max="3072" width="8.88671875" style="89"/>
+    <col min="3073" max="3073" width="4.5546875" style="89" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="89" customWidth="1"/>
+    <col min="3075" max="3075" width="8.88671875" style="89"/>
+    <col min="3076" max="3076" width="51.6640625" style="89" customWidth="1"/>
+    <col min="3077" max="3328" width="8.88671875" style="89"/>
+    <col min="3329" max="3329" width="4.5546875" style="89" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="89" customWidth="1"/>
+    <col min="3331" max="3331" width="8.88671875" style="89"/>
+    <col min="3332" max="3332" width="51.6640625" style="89" customWidth="1"/>
+    <col min="3333" max="3584" width="8.88671875" style="89"/>
+    <col min="3585" max="3585" width="4.5546875" style="89" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="89" customWidth="1"/>
+    <col min="3587" max="3587" width="8.88671875" style="89"/>
+    <col min="3588" max="3588" width="51.6640625" style="89" customWidth="1"/>
+    <col min="3589" max="3840" width="8.88671875" style="89"/>
+    <col min="3841" max="3841" width="4.5546875" style="89" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="89" customWidth="1"/>
+    <col min="3843" max="3843" width="8.88671875" style="89"/>
+    <col min="3844" max="3844" width="51.6640625" style="89" customWidth="1"/>
+    <col min="3845" max="4096" width="8.88671875" style="89"/>
+    <col min="4097" max="4097" width="4.5546875" style="89" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="89" customWidth="1"/>
+    <col min="4099" max="4099" width="8.88671875" style="89"/>
+    <col min="4100" max="4100" width="51.6640625" style="89" customWidth="1"/>
+    <col min="4101" max="4352" width="8.88671875" style="89"/>
+    <col min="4353" max="4353" width="4.5546875" style="89" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="89" customWidth="1"/>
+    <col min="4355" max="4355" width="8.88671875" style="89"/>
+    <col min="4356" max="4356" width="51.6640625" style="89" customWidth="1"/>
+    <col min="4357" max="4608" width="8.88671875" style="89"/>
+    <col min="4609" max="4609" width="4.5546875" style="89" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="89" customWidth="1"/>
+    <col min="4611" max="4611" width="8.88671875" style="89"/>
+    <col min="4612" max="4612" width="51.6640625" style="89" customWidth="1"/>
+    <col min="4613" max="4864" width="8.88671875" style="89"/>
+    <col min="4865" max="4865" width="4.5546875" style="89" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="89" customWidth="1"/>
+    <col min="4867" max="4867" width="8.88671875" style="89"/>
+    <col min="4868" max="4868" width="51.6640625" style="89" customWidth="1"/>
+    <col min="4869" max="5120" width="8.88671875" style="89"/>
+    <col min="5121" max="5121" width="4.5546875" style="89" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="89" customWidth="1"/>
+    <col min="5123" max="5123" width="8.88671875" style="89"/>
+    <col min="5124" max="5124" width="51.6640625" style="89" customWidth="1"/>
+    <col min="5125" max="5376" width="8.88671875" style="89"/>
+    <col min="5377" max="5377" width="4.5546875" style="89" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="89" customWidth="1"/>
+    <col min="5379" max="5379" width="8.88671875" style="89"/>
+    <col min="5380" max="5380" width="51.6640625" style="89" customWidth="1"/>
+    <col min="5381" max="5632" width="8.88671875" style="89"/>
+    <col min="5633" max="5633" width="4.5546875" style="89" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="89" customWidth="1"/>
+    <col min="5635" max="5635" width="8.88671875" style="89"/>
+    <col min="5636" max="5636" width="51.6640625" style="89" customWidth="1"/>
+    <col min="5637" max="5888" width="8.88671875" style="89"/>
+    <col min="5889" max="5889" width="4.5546875" style="89" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="89" customWidth="1"/>
+    <col min="5891" max="5891" width="8.88671875" style="89"/>
+    <col min="5892" max="5892" width="51.6640625" style="89" customWidth="1"/>
+    <col min="5893" max="6144" width="8.88671875" style="89"/>
+    <col min="6145" max="6145" width="4.5546875" style="89" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="89" customWidth="1"/>
+    <col min="6147" max="6147" width="8.88671875" style="89"/>
+    <col min="6148" max="6148" width="51.6640625" style="89" customWidth="1"/>
+    <col min="6149" max="6400" width="8.88671875" style="89"/>
+    <col min="6401" max="6401" width="4.5546875" style="89" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="89" customWidth="1"/>
+    <col min="6403" max="6403" width="8.88671875" style="89"/>
+    <col min="6404" max="6404" width="51.6640625" style="89" customWidth="1"/>
+    <col min="6405" max="6656" width="8.88671875" style="89"/>
+    <col min="6657" max="6657" width="4.5546875" style="89" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="89" customWidth="1"/>
+    <col min="6659" max="6659" width="8.88671875" style="89"/>
+    <col min="6660" max="6660" width="51.6640625" style="89" customWidth="1"/>
+    <col min="6661" max="6912" width="8.88671875" style="89"/>
+    <col min="6913" max="6913" width="4.5546875" style="89" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="89" customWidth="1"/>
+    <col min="6915" max="6915" width="8.88671875" style="89"/>
+    <col min="6916" max="6916" width="51.6640625" style="89" customWidth="1"/>
+    <col min="6917" max="7168" width="8.88671875" style="89"/>
+    <col min="7169" max="7169" width="4.5546875" style="89" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="89" customWidth="1"/>
+    <col min="7171" max="7171" width="8.88671875" style="89"/>
+    <col min="7172" max="7172" width="51.6640625" style="89" customWidth="1"/>
+    <col min="7173" max="7424" width="8.88671875" style="89"/>
+    <col min="7425" max="7425" width="4.5546875" style="89" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="89" customWidth="1"/>
+    <col min="7427" max="7427" width="8.88671875" style="89"/>
+    <col min="7428" max="7428" width="51.6640625" style="89" customWidth="1"/>
+    <col min="7429" max="7680" width="8.88671875" style="89"/>
+    <col min="7681" max="7681" width="4.5546875" style="89" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="89" customWidth="1"/>
+    <col min="7683" max="7683" width="8.88671875" style="89"/>
+    <col min="7684" max="7684" width="51.6640625" style="89" customWidth="1"/>
+    <col min="7685" max="7936" width="8.88671875" style="89"/>
+    <col min="7937" max="7937" width="4.5546875" style="89" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="89" customWidth="1"/>
+    <col min="7939" max="7939" width="8.88671875" style="89"/>
+    <col min="7940" max="7940" width="51.6640625" style="89" customWidth="1"/>
+    <col min="7941" max="8192" width="8.88671875" style="89"/>
+    <col min="8193" max="8193" width="4.5546875" style="89" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="89" customWidth="1"/>
+    <col min="8195" max="8195" width="8.88671875" style="89"/>
+    <col min="8196" max="8196" width="51.6640625" style="89" customWidth="1"/>
+    <col min="8197" max="8448" width="8.88671875" style="89"/>
+    <col min="8449" max="8449" width="4.5546875" style="89" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="89" customWidth="1"/>
+    <col min="8451" max="8451" width="8.88671875" style="89"/>
+    <col min="8452" max="8452" width="51.6640625" style="89" customWidth="1"/>
+    <col min="8453" max="8704" width="8.88671875" style="89"/>
+    <col min="8705" max="8705" width="4.5546875" style="89" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="89" customWidth="1"/>
+    <col min="8707" max="8707" width="8.88671875" style="89"/>
+    <col min="8708" max="8708" width="51.6640625" style="89" customWidth="1"/>
+    <col min="8709" max="8960" width="8.88671875" style="89"/>
+    <col min="8961" max="8961" width="4.5546875" style="89" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="89" customWidth="1"/>
+    <col min="8963" max="8963" width="8.88671875" style="89"/>
+    <col min="8964" max="8964" width="51.6640625" style="89" customWidth="1"/>
+    <col min="8965" max="9216" width="8.88671875" style="89"/>
+    <col min="9217" max="9217" width="4.5546875" style="89" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="89" customWidth="1"/>
+    <col min="9219" max="9219" width="8.88671875" style="89"/>
+    <col min="9220" max="9220" width="51.6640625" style="89" customWidth="1"/>
+    <col min="9221" max="9472" width="8.88671875" style="89"/>
+    <col min="9473" max="9473" width="4.5546875" style="89" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="89" customWidth="1"/>
+    <col min="9475" max="9475" width="8.88671875" style="89"/>
+    <col min="9476" max="9476" width="51.6640625" style="89" customWidth="1"/>
+    <col min="9477" max="9728" width="8.88671875" style="89"/>
+    <col min="9729" max="9729" width="4.5546875" style="89" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="89" customWidth="1"/>
+    <col min="9731" max="9731" width="8.88671875" style="89"/>
+    <col min="9732" max="9732" width="51.6640625" style="89" customWidth="1"/>
+    <col min="9733" max="9984" width="8.88671875" style="89"/>
+    <col min="9985" max="9985" width="4.5546875" style="89" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="89" customWidth="1"/>
+    <col min="9987" max="9987" width="8.88671875" style="89"/>
+    <col min="9988" max="9988" width="51.6640625" style="89" customWidth="1"/>
+    <col min="9989" max="10240" width="8.88671875" style="89"/>
+    <col min="10241" max="10241" width="4.5546875" style="89" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="89" customWidth="1"/>
+    <col min="10243" max="10243" width="8.88671875" style="89"/>
+    <col min="10244" max="10244" width="51.6640625" style="89" customWidth="1"/>
+    <col min="10245" max="10496" width="8.88671875" style="89"/>
+    <col min="10497" max="10497" width="4.5546875" style="89" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="89" customWidth="1"/>
+    <col min="10499" max="10499" width="8.88671875" style="89"/>
+    <col min="10500" max="10500" width="51.6640625" style="89" customWidth="1"/>
+    <col min="10501" max="10752" width="8.88671875" style="89"/>
+    <col min="10753" max="10753" width="4.5546875" style="89" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="89" customWidth="1"/>
+    <col min="10755" max="10755" width="8.88671875" style="89"/>
+    <col min="10756" max="10756" width="51.6640625" style="89" customWidth="1"/>
+    <col min="10757" max="11008" width="8.88671875" style="89"/>
+    <col min="11009" max="11009" width="4.5546875" style="89" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="89" customWidth="1"/>
+    <col min="11011" max="11011" width="8.88671875" style="89"/>
+    <col min="11012" max="11012" width="51.6640625" style="89" customWidth="1"/>
+    <col min="11013" max="11264" width="8.88671875" style="89"/>
+    <col min="11265" max="11265" width="4.5546875" style="89" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="89" customWidth="1"/>
+    <col min="11267" max="11267" width="8.88671875" style="89"/>
+    <col min="11268" max="11268" width="51.6640625" style="89" customWidth="1"/>
+    <col min="11269" max="11520" width="8.88671875" style="89"/>
+    <col min="11521" max="11521" width="4.5546875" style="89" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="89" customWidth="1"/>
+    <col min="11523" max="11523" width="8.88671875" style="89"/>
+    <col min="11524" max="11524" width="51.6640625" style="89" customWidth="1"/>
+    <col min="11525" max="11776" width="8.88671875" style="89"/>
+    <col min="11777" max="11777" width="4.5546875" style="89" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="89" customWidth="1"/>
+    <col min="11779" max="11779" width="8.88671875" style="89"/>
+    <col min="11780" max="11780" width="51.6640625" style="89" customWidth="1"/>
+    <col min="11781" max="12032" width="8.88671875" style="89"/>
+    <col min="12033" max="12033" width="4.5546875" style="89" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="89" customWidth="1"/>
+    <col min="12035" max="12035" width="8.88671875" style="89"/>
+    <col min="12036" max="12036" width="51.6640625" style="89" customWidth="1"/>
+    <col min="12037" max="12288" width="8.88671875" style="89"/>
+    <col min="12289" max="12289" width="4.5546875" style="89" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="89" customWidth="1"/>
+    <col min="12291" max="12291" width="8.88671875" style="89"/>
+    <col min="12292" max="12292" width="51.6640625" style="89" customWidth="1"/>
+    <col min="12293" max="12544" width="8.88671875" style="89"/>
+    <col min="12545" max="12545" width="4.5546875" style="89" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="89" customWidth="1"/>
+    <col min="12547" max="12547" width="8.88671875" style="89"/>
+    <col min="12548" max="12548" width="51.6640625" style="89" customWidth="1"/>
+    <col min="12549" max="12800" width="8.88671875" style="89"/>
+    <col min="12801" max="12801" width="4.5546875" style="89" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="89" customWidth="1"/>
+    <col min="12803" max="12803" width="8.88671875" style="89"/>
+    <col min="12804" max="12804" width="51.6640625" style="89" customWidth="1"/>
+    <col min="12805" max="13056" width="8.88671875" style="89"/>
+    <col min="13057" max="13057" width="4.5546875" style="89" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="89" customWidth="1"/>
+    <col min="13059" max="13059" width="8.88671875" style="89"/>
+    <col min="13060" max="13060" width="51.6640625" style="89" customWidth="1"/>
+    <col min="13061" max="13312" width="8.88671875" style="89"/>
+    <col min="13313" max="13313" width="4.5546875" style="89" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="89" customWidth="1"/>
+    <col min="13315" max="13315" width="8.88671875" style="89"/>
+    <col min="13316" max="13316" width="51.6640625" style="89" customWidth="1"/>
+    <col min="13317" max="13568" width="8.88671875" style="89"/>
+    <col min="13569" max="13569" width="4.5546875" style="89" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="89" customWidth="1"/>
+    <col min="13571" max="13571" width="8.88671875" style="89"/>
+    <col min="13572" max="13572" width="51.6640625" style="89" customWidth="1"/>
+    <col min="13573" max="13824" width="8.88671875" style="89"/>
+    <col min="13825" max="13825" width="4.5546875" style="89" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="89" customWidth="1"/>
+    <col min="13827" max="13827" width="8.88671875" style="89"/>
+    <col min="13828" max="13828" width="51.6640625" style="89" customWidth="1"/>
+    <col min="13829" max="14080" width="8.88671875" style="89"/>
+    <col min="14081" max="14081" width="4.5546875" style="89" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="89" customWidth="1"/>
+    <col min="14083" max="14083" width="8.88671875" style="89"/>
+    <col min="14084" max="14084" width="51.6640625" style="89" customWidth="1"/>
+    <col min="14085" max="14336" width="8.88671875" style="89"/>
+    <col min="14337" max="14337" width="4.5546875" style="89" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="89" customWidth="1"/>
+    <col min="14339" max="14339" width="8.88671875" style="89"/>
+    <col min="14340" max="14340" width="51.6640625" style="89" customWidth="1"/>
+    <col min="14341" max="14592" width="8.88671875" style="89"/>
+    <col min="14593" max="14593" width="4.5546875" style="89" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="89" customWidth="1"/>
+    <col min="14595" max="14595" width="8.88671875" style="89"/>
+    <col min="14596" max="14596" width="51.6640625" style="89" customWidth="1"/>
+    <col min="14597" max="14848" width="8.88671875" style="89"/>
+    <col min="14849" max="14849" width="4.5546875" style="89" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="89" customWidth="1"/>
+    <col min="14851" max="14851" width="8.88671875" style="89"/>
+    <col min="14852" max="14852" width="51.6640625" style="89" customWidth="1"/>
+    <col min="14853" max="15104" width="8.88671875" style="89"/>
+    <col min="15105" max="15105" width="4.5546875" style="89" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="89" customWidth="1"/>
+    <col min="15107" max="15107" width="8.88671875" style="89"/>
+    <col min="15108" max="15108" width="51.6640625" style="89" customWidth="1"/>
+    <col min="15109" max="15360" width="8.88671875" style="89"/>
+    <col min="15361" max="15361" width="4.5546875" style="89" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="89" customWidth="1"/>
+    <col min="15363" max="15363" width="8.88671875" style="89"/>
+    <col min="15364" max="15364" width="51.6640625" style="89" customWidth="1"/>
+    <col min="15365" max="15616" width="8.88671875" style="89"/>
+    <col min="15617" max="15617" width="4.5546875" style="89" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="89" customWidth="1"/>
+    <col min="15619" max="15619" width="8.88671875" style="89"/>
+    <col min="15620" max="15620" width="51.6640625" style="89" customWidth="1"/>
+    <col min="15621" max="15872" width="8.88671875" style="89"/>
+    <col min="15873" max="15873" width="4.5546875" style="89" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="89" customWidth="1"/>
+    <col min="15875" max="15875" width="8.88671875" style="89"/>
+    <col min="15876" max="15876" width="51.6640625" style="89" customWidth="1"/>
+    <col min="15877" max="16128" width="8.88671875" style="89"/>
+    <col min="16129" max="16129" width="4.5546875" style="89" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="89" customWidth="1"/>
+    <col min="16131" max="16131" width="8.88671875" style="89"/>
+    <col min="16132" max="16132" width="51.6640625" style="89" customWidth="1"/>
+    <col min="16133" max="16384" width="8.88671875" style="89"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="87"/>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="87"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="87"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="87"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="91"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="87"/>
+      <c r="B5" s="90" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="90"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="87"/>
+      <c r="B6" s="90" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="90"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="87"/>
+      <c r="B7" s="90" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="90"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="87"/>
+      <c r="B8" s="90" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="90"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="87"/>
+      <c r="B9" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="90"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="87"/>
+      <c r="B10" s="87"/>
+      <c r="C10" s="90"/>
+      <c r="D10" s="92"/>
+    </row>
+    <row r="11" spans="1:4" ht="39.6">
+      <c r="A11" s="87"/>
+      <c r="B11" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="90"/>
+      <c r="D11" s="92"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="87"/>
+      <c r="B12" s="87"/>
+      <c r="C12" s="90"/>
+      <c r="D12" s="92"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="87"/>
+      <c r="B13" s="87"/>
+      <c r="C13" s="87"/>
+      <c r="D13" s="92"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="94" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="95"/>
+      <c r="D14" s="95"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="91"/>
+      <c r="D15" s="91"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="101"/>
+      <c r="B19" s="101"/>
+      <c r="C19" s="101"/>
+      <c r="D19" s="101"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD50"/>
   <sheetViews>
-    <sheetView topLeftCell="A37" zoomScale="166" zoomScaleNormal="166" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScale="166" zoomScaleNormal="166" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AC22" sqref="AC22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="7" bestFit="1" customWidth="1"/>
-    <col min="2" max="3" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="7"/>
+    <col min="2" max="3" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="14" width="6.5546875" style="7" hidden="1" customWidth="1"/>
+    <col min="15" max="23" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="7.33203125" style="7" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="66"/>
-[...24 lines deleted...]
-      <c r="AA1" s="66"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
+      <c r="T1" s="103"/>
+      <c r="U1" s="103"/>
+      <c r="V1" s="103"/>
+      <c r="W1" s="103"/>
+      <c r="X1" s="103"/>
+      <c r="Y1" s="103"/>
+      <c r="Z1" s="103"/>
+      <c r="AA1" s="103"/>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="6"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="22"/>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="1"/>
       <c r="F3" s="23"/>
       <c r="G3" s="10"/>
       <c r="H3" s="2"/>
-      <c r="I3" s="65"/>
-      <c r="J3" s="65"/>
+      <c r="I3" s="102"/>
+      <c r="J3" s="102"/>
       <c r="U3" s="63"/>
-      <c r="V3" s="69" t="s">
+      <c r="V3" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="W3" s="69"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:28" ht="12.75">
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+    </row>
+    <row r="4" spans="1:28" ht="12">
       <c r="A4" s="17"/>
       <c r="B4" s="28">
         <v>2000</v>
       </c>
       <c r="C4" s="28">
         <v>2001</v>
       </c>
       <c r="D4" s="28">
         <v>2002</v>
       </c>
       <c r="E4" s="28">
         <v>2003</v>
       </c>
       <c r="F4" s="28">
         <v>2004</v>
       </c>
       <c r="G4" s="28">
         <v>2005</v>
       </c>
       <c r="H4" s="28">
         <v>2006</v>
       </c>
       <c r="I4" s="28">
         <v>2007</v>
       </c>
@@ -1053,84 +2215,84 @@
       </c>
       <c r="T4" s="28">
         <v>2018</v>
       </c>
       <c r="U4" s="28">
         <v>2019</v>
       </c>
       <c r="V4" s="28">
         <v>2020</v>
       </c>
       <c r="W4" s="28">
         <v>2021</v>
       </c>
       <c r="X4" s="28">
         <v>2022</v>
       </c>
       <c r="Y4" s="28">
         <v>2023</v>
       </c>
       <c r="Z4" s="31">
         <v>2024</v>
       </c>
       <c r="AA4" s="31">
         <v>2025</v>
       </c>
-      <c r="AB4" s="71">
+      <c r="AB4" s="65">
         <v>2026</v>
       </c>
     </row>
     <row r="5" spans="1:28">
-      <c r="A5" s="67" t="s">
+      <c r="A5" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="67"/>
-[...24 lines deleted...]
-      <c r="AA5" s="67"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="104"/>
+      <c r="G5" s="104"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="104"/>
+      <c r="J5" s="104"/>
+      <c r="K5" s="104"/>
+      <c r="L5" s="104"/>
+      <c r="M5" s="104"/>
+      <c r="N5" s="104"/>
+      <c r="O5" s="104"/>
+      <c r="P5" s="104"/>
+      <c r="Q5" s="104"/>
+      <c r="R5" s="104"/>
+      <c r="S5" s="104"/>
+      <c r="T5" s="104"/>
+      <c r="U5" s="104"/>
+      <c r="V5" s="104"/>
+      <c r="W5" s="104"/>
+      <c r="X5" s="104"/>
+      <c r="Y5" s="104"/>
+      <c r="Z5" s="104"/>
+      <c r="AA5" s="104"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="11">
         <v>713628</v>
       </c>
       <c r="C6" s="11">
         <v>702623</v>
       </c>
       <c r="D6" s="11">
         <v>691263</v>
       </c>
       <c r="E6" s="11">
         <v>682148</v>
       </c>
       <c r="F6" s="11">
         <v>674497</v>
       </c>
       <c r="G6" s="11">
         <v>665936</v>
       </c>
       <c r="H6" s="11">
         <v>663126</v>
@@ -2379,79 +3541,79 @@
         <v>40778</v>
       </c>
       <c r="V20" s="24">
         <v>40179</v>
       </c>
       <c r="W20" s="24">
         <v>39589</v>
       </c>
       <c r="X20" s="36">
         <v>36378</v>
       </c>
       <c r="Y20" s="35">
         <v>35732</v>
       </c>
       <c r="Z20" s="35">
         <v>35126</v>
       </c>
       <c r="AA20" s="35">
         <v>34560</v>
       </c>
       <c r="AB20" s="35">
         <v>33665</v>
       </c>
     </row>
     <row r="21" spans="1:29">
-      <c r="A21" s="68" t="s">
+      <c r="A21" s="105" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="68"/>
-[...24 lines deleted...]
-      <c r="AA21" s="68"/>
+      <c r="B21" s="105"/>
+      <c r="C21" s="105"/>
+      <c r="D21" s="105"/>
+      <c r="E21" s="105"/>
+      <c r="F21" s="105"/>
+      <c r="G21" s="105"/>
+      <c r="H21" s="105"/>
+      <c r="I21" s="105"/>
+      <c r="J21" s="105"/>
+      <c r="K21" s="105"/>
+      <c r="L21" s="105"/>
+      <c r="M21" s="105"/>
+      <c r="N21" s="105"/>
+      <c r="O21" s="105"/>
+      <c r="P21" s="105"/>
+      <c r="Q21" s="105"/>
+      <c r="R21" s="105"/>
+      <c r="S21" s="105"/>
+      <c r="T21" s="105"/>
+      <c r="U21" s="105"/>
+      <c r="V21" s="105"/>
+      <c r="W21" s="105"/>
+      <c r="X21" s="105"/>
+      <c r="Y21" s="105"/>
+      <c r="Z21" s="105"/>
+      <c r="AA21" s="105"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>270378</v>
       </c>
       <c r="C22" s="11">
         <v>266296</v>
       </c>
       <c r="D22" s="11">
         <v>261721</v>
       </c>
       <c r="E22" s="11">
         <v>255396</v>
       </c>
       <c r="F22" s="11">
         <v>246936</v>
       </c>
       <c r="G22" s="11">
         <v>227440</v>
       </c>
       <c r="H22" s="11">
         <v>227747</v>
@@ -3271,79 +4433,79 @@
         <v>17</v>
       </c>
       <c r="V31" s="14" t="s">
         <v>17</v>
       </c>
       <c r="W31" s="14" t="s">
         <v>17</v>
       </c>
       <c r="X31" s="35" t="s">
         <v>17</v>
       </c>
       <c r="Y31" s="16" t="s">
         <v>17</v>
       </c>
       <c r="Z31" s="16" t="s">
         <v>17</v>
       </c>
       <c r="AA31" s="35" t="s">
         <v>17</v>
       </c>
       <c r="AB31" s="35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:29">
-      <c r="A32" s="68" t="s">
+      <c r="A32" s="105" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="68"/>
-[...24 lines deleted...]
-      <c r="AA32" s="68"/>
+      <c r="B32" s="105"/>
+      <c r="C32" s="105"/>
+      <c r="D32" s="105"/>
+      <c r="E32" s="105"/>
+      <c r="F32" s="105"/>
+      <c r="G32" s="105"/>
+      <c r="H32" s="105"/>
+      <c r="I32" s="105"/>
+      <c r="J32" s="105"/>
+      <c r="K32" s="105"/>
+      <c r="L32" s="105"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="105"/>
+      <c r="O32" s="105"/>
+      <c r="P32" s="105"/>
+      <c r="Q32" s="105"/>
+      <c r="R32" s="105"/>
+      <c r="S32" s="105"/>
+      <c r="T32" s="105"/>
+      <c r="U32" s="105"/>
+      <c r="V32" s="105"/>
+      <c r="W32" s="105"/>
+      <c r="X32" s="105"/>
+      <c r="Y32" s="105"/>
+      <c r="Z32" s="105"/>
+      <c r="AA32" s="105"/>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="11">
         <v>443250</v>
       </c>
       <c r="C33" s="11">
         <v>436327</v>
       </c>
       <c r="D33" s="11">
         <v>429542</v>
       </c>
       <c r="E33" s="11">
         <v>426752</v>
       </c>
       <c r="F33" s="11">
         <v>427561</v>
       </c>
       <c r="G33" s="11">
         <v>438496</v>
       </c>
       <c r="H33" s="11">
         <v>435379</v>
@@ -3732,51 +4894,51 @@
       </c>
       <c r="U37" s="24">
         <v>22096</v>
       </c>
       <c r="V37" s="37">
         <v>21355</v>
       </c>
       <c r="W37" s="24">
         <v>20771</v>
       </c>
       <c r="X37" s="37">
         <v>19140</v>
       </c>
       <c r="Y37" s="37">
         <v>18745</v>
       </c>
       <c r="Z37" s="16">
         <v>18274</v>
       </c>
       <c r="AA37" s="35">
         <v>17759</v>
       </c>
       <c r="AB37" s="35">
         <v>17275</v>
       </c>
-      <c r="AC37" s="72"/>
+      <c r="AC37" s="66"/>
     </row>
     <row r="38" spans="1:30">
       <c r="A38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="11">
         <v>37621</v>
       </c>
       <c r="C38" s="11">
         <v>37024</v>
       </c>
       <c r="D38" s="11">
         <v>36544</v>
       </c>
       <c r="E38" s="11">
         <v>36059</v>
       </c>
       <c r="F38" s="11">
         <v>35802</v>
       </c>
       <c r="G38" s="11">
         <v>35455</v>
       </c>
       <c r="H38" s="11">
         <v>35399</v>
@@ -4594,51 +5756,51 @@
       <c r="U47" s="40">
         <v>40778</v>
       </c>
       <c r="V47" s="41">
         <v>40179</v>
       </c>
       <c r="W47" s="41">
         <v>39589</v>
       </c>
       <c r="X47" s="41">
         <v>36378</v>
       </c>
       <c r="Y47" s="41">
         <v>35732</v>
       </c>
       <c r="Z47" s="41">
         <v>35126</v>
       </c>
       <c r="AA47" s="42">
         <v>34560</v>
       </c>
       <c r="AB47" s="42">
         <v>33665</v>
       </c>
     </row>
-    <row r="48" spans="1:30" ht="12.75">
+    <row r="48" spans="1:30" ht="12">
       <c r="A48" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
     </row>
     <row r="49" spans="2:27">
       <c r="B49" s="44"/>
       <c r="C49" s="44"/>
       <c r="D49" s="44"/>
       <c r="E49" s="44"/>
       <c r="F49" s="44"/>
       <c r="G49" s="44"/>
       <c r="H49" s="44"/>
       <c r="I49" s="44"/>
       <c r="J49" s="44"/>
       <c r="K49" s="45"/>
       <c r="L49" s="45"/>
@@ -4679,123 +5841,123 @@
       <c r="S50" s="12"/>
       <c r="T50" s="12"/>
       <c r="U50" s="12"/>
       <c r="V50" s="12"/>
       <c r="W50" s="12"/>
       <c r="X50" s="12"/>
       <c r="Y50" s="12"/>
       <c r="Z50" s="12"/>
       <c r="AA50" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="A32:AA32"/>
     <mergeCell ref="V3:AB3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD50"/>
   <sheetViews>
-    <sheetView topLeftCell="T28" zoomScale="214" zoomScaleNormal="214" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScale="214" zoomScaleNormal="214" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AD44" sqref="AD44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="46" bestFit="1" customWidth="1"/>
-    <col min="2" max="27" width="6.5703125" style="46" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="46"/>
+    <col min="2" max="27" width="6.5546875" style="46" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="7.109375" style="46" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="66"/>
-[...24 lines deleted...]
-      <c r="AA1" s="66"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
+      <c r="T1" s="103"/>
+      <c r="U1" s="103"/>
+      <c r="V1" s="103"/>
+      <c r="W1" s="103"/>
+      <c r="X1" s="103"/>
+      <c r="Y1" s="103"/>
+      <c r="Z1" s="103"/>
+      <c r="AA1" s="103"/>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="47"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:28" s="7" customFormat="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="70"/>
-      <c r="C3" s="70"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="V3" s="69" t="s">
+      <c r="V3" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="W3" s="69"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:28" s="7" customFormat="1" ht="12.75">
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+    </row>
+    <row r="4" spans="1:28" s="7" customFormat="1" ht="12">
       <c r="A4" s="17"/>
       <c r="B4" s="28">
         <v>2000</v>
       </c>
       <c r="C4" s="28">
         <v>2001</v>
       </c>
       <c r="D4" s="28">
         <v>2002</v>
       </c>
       <c r="E4" s="28">
         <v>2003</v>
       </c>
       <c r="F4" s="28">
         <v>2004</v>
       </c>
       <c r="G4" s="28">
         <v>2005</v>
       </c>
       <c r="H4" s="28">
         <v>2006</v>
       </c>
       <c r="I4" s="28">
         <v>2007</v>
       </c>
@@ -4836,79 +5998,79 @@
         <v>2019</v>
       </c>
       <c r="V4" s="28">
         <v>2020</v>
       </c>
       <c r="W4" s="28">
         <v>2021</v>
       </c>
       <c r="X4" s="28">
         <v>2022</v>
       </c>
       <c r="Y4" s="28">
         <v>2023</v>
       </c>
       <c r="Z4" s="31">
         <v>2024</v>
       </c>
       <c r="AA4" s="31">
         <v>2025</v>
       </c>
       <c r="AB4" s="31">
         <v>2026</v>
       </c>
     </row>
     <row r="5" spans="1:28" s="7" customFormat="1">
-      <c r="A5" s="67" t="s">
+      <c r="A5" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="67"/>
-[...24 lines deleted...]
-      <c r="AA5" s="67"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="104"/>
+      <c r="G5" s="104"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="104"/>
+      <c r="J5" s="104"/>
+      <c r="K5" s="104"/>
+      <c r="L5" s="104"/>
+      <c r="M5" s="104"/>
+      <c r="N5" s="104"/>
+      <c r="O5" s="104"/>
+      <c r="P5" s="104"/>
+      <c r="Q5" s="104"/>
+      <c r="R5" s="104"/>
+      <c r="S5" s="104"/>
+      <c r="T5" s="104"/>
+      <c r="U5" s="104"/>
+      <c r="V5" s="104"/>
+      <c r="W5" s="104"/>
+      <c r="X5" s="104"/>
+      <c r="Y5" s="104"/>
+      <c r="Z5" s="104"/>
+      <c r="AA5" s="104"/>
     </row>
     <row r="6" spans="1:28" s="7" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="26">
         <v>343954</v>
       </c>
       <c r="C6" s="37">
         <v>338284</v>
       </c>
       <c r="D6" s="37">
         <v>332562</v>
       </c>
       <c r="E6" s="37">
         <v>327898</v>
       </c>
       <c r="F6" s="37">
         <v>324010</v>
       </c>
       <c r="G6" s="37">
         <v>319794</v>
       </c>
       <c r="H6" s="26">
         <v>318324</v>
@@ -5034,51 +6196,51 @@
       </c>
       <c r="T7" s="27">
         <v>98323</v>
       </c>
       <c r="U7" s="27">
         <v>98789</v>
       </c>
       <c r="V7" s="12">
         <v>98945</v>
       </c>
       <c r="W7" s="12">
         <v>99170</v>
       </c>
       <c r="X7" s="35">
         <v>102366</v>
       </c>
       <c r="Y7" s="37">
         <v>102528</v>
       </c>
       <c r="Z7" s="37">
         <v>102942</v>
       </c>
       <c r="AA7" s="37">
         <v>102621</v>
       </c>
-      <c r="AB7" s="73">
+      <c r="AB7" s="67">
         <v>102805</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="7" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>28046</v>
       </c>
       <c r="C8" s="37">
         <v>27530</v>
       </c>
       <c r="D8" s="37">
         <v>26905</v>
       </c>
       <c r="E8" s="37">
         <v>26350</v>
       </c>
       <c r="F8" s="37">
         <v>25668</v>
       </c>
       <c r="G8" s="11">
         <v>25052</v>
       </c>
@@ -5120,51 +6282,51 @@
       </c>
       <c r="T8" s="27">
         <v>18343</v>
       </c>
       <c r="U8" s="27">
         <v>18180</v>
       </c>
       <c r="V8" s="12">
         <v>17921</v>
       </c>
       <c r="W8" s="12">
         <v>17493</v>
       </c>
       <c r="X8" s="35">
         <v>16604</v>
       </c>
       <c r="Y8" s="37">
         <v>16279</v>
       </c>
       <c r="Z8" s="37">
         <v>15965</v>
       </c>
       <c r="AA8" s="37">
         <v>15372</v>
       </c>
-      <c r="AB8" s="73">
+      <c r="AB8" s="67">
         <v>14865</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="7" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>13251</v>
       </c>
       <c r="C9" s="37">
         <v>12833</v>
       </c>
       <c r="D9" s="37">
         <v>12478</v>
       </c>
       <c r="E9" s="37">
         <v>12165</v>
       </c>
       <c r="F9" s="37">
         <v>11834</v>
       </c>
       <c r="G9" s="11">
         <v>11495</v>
       </c>
@@ -5206,51 +6368,51 @@
       </c>
       <c r="T9" s="27">
         <v>7920</v>
       </c>
       <c r="U9" s="27">
         <v>7844</v>
       </c>
       <c r="V9" s="12">
         <v>7755</v>
       </c>
       <c r="W9" s="12">
         <v>7549</v>
       </c>
       <c r="X9" s="35">
         <v>7028</v>
       </c>
       <c r="Y9" s="37">
         <v>6896</v>
       </c>
       <c r="Z9" s="37">
         <v>6746</v>
       </c>
       <c r="AA9" s="37">
         <v>6489</v>
       </c>
-      <c r="AB9" s="73">
+      <c r="AB9" s="67">
         <v>6290</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="7" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>23987</v>
       </c>
       <c r="C10" s="27">
         <v>23701</v>
       </c>
       <c r="D10" s="27">
         <v>23297</v>
       </c>
       <c r="E10" s="27">
         <v>22965</v>
       </c>
       <c r="F10" s="27">
         <v>22661</v>
       </c>
       <c r="G10" s="11">
         <v>22373</v>
       </c>
@@ -5292,51 +6454,51 @@
       </c>
       <c r="T10" s="27">
         <v>15051</v>
       </c>
       <c r="U10" s="27">
         <v>14788</v>
       </c>
       <c r="V10" s="12">
         <v>14488</v>
       </c>
       <c r="W10" s="12">
         <v>14185</v>
       </c>
       <c r="X10" s="35">
         <v>13688</v>
       </c>
       <c r="Y10" s="37">
         <v>13514</v>
       </c>
       <c r="Z10" s="37">
         <v>13280</v>
       </c>
       <c r="AA10" s="37">
         <v>12993</v>
       </c>
-      <c r="AB10" s="73">
+      <c r="AB10" s="67">
         <v>12772</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="7" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="11">
         <v>18676</v>
       </c>
       <c r="C11" s="37">
         <v>18342</v>
       </c>
       <c r="D11" s="37">
         <v>18083</v>
       </c>
       <c r="E11" s="37">
         <v>17853</v>
       </c>
       <c r="F11" s="37">
         <v>17714</v>
       </c>
       <c r="G11" s="11">
         <v>17581</v>
       </c>
@@ -5378,51 +6540,51 @@
       </c>
       <c r="T11" s="27">
         <v>11420</v>
       </c>
       <c r="U11" s="27">
         <v>11001</v>
       </c>
       <c r="V11" s="12">
         <v>10717</v>
       </c>
       <c r="W11" s="12">
         <v>10533</v>
       </c>
       <c r="X11" s="35">
         <v>10914</v>
       </c>
       <c r="Y11" s="37">
         <v>10692</v>
       </c>
       <c r="Z11" s="37">
         <v>10513</v>
       </c>
       <c r="AA11" s="37">
         <v>10284</v>
       </c>
-      <c r="AB11" s="73">
+      <c r="AB11" s="67">
         <v>10028</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="7" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="11">
         <v>18180</v>
       </c>
       <c r="C12" s="37">
         <v>17924</v>
       </c>
       <c r="D12" s="37">
         <v>17708</v>
       </c>
       <c r="E12" s="37">
         <v>17464</v>
       </c>
       <c r="F12" s="37">
         <v>17219</v>
       </c>
       <c r="G12" s="11">
         <v>17024</v>
       </c>
@@ -5464,51 +6626,51 @@
       </c>
       <c r="T12" s="27">
         <v>9886</v>
       </c>
       <c r="U12" s="27">
         <v>9652</v>
       </c>
       <c r="V12" s="12">
         <v>9368</v>
       </c>
       <c r="W12" s="12">
         <v>9062</v>
       </c>
       <c r="X12" s="35">
         <v>9256</v>
       </c>
       <c r="Y12" s="37">
         <v>9045</v>
       </c>
       <c r="Z12" s="37">
         <v>8886</v>
       </c>
       <c r="AA12" s="37">
         <v>8611</v>
       </c>
-      <c r="AB12" s="73">
+      <c r="AB12" s="67">
         <v>8311</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="7" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="11">
         <v>24405</v>
       </c>
       <c r="C13" s="27">
         <v>24243</v>
       </c>
       <c r="D13" s="27">
         <v>24176</v>
       </c>
       <c r="E13" s="27">
         <v>24043</v>
       </c>
       <c r="F13" s="27">
         <v>23836</v>
       </c>
       <c r="G13" s="11">
         <v>24338</v>
       </c>
@@ -5550,51 +6712,51 @@
       </c>
       <c r="T13" s="27">
         <v>21942</v>
       </c>
       <c r="U13" s="27">
         <v>21964</v>
       </c>
       <c r="V13" s="12">
         <v>21895</v>
       </c>
       <c r="W13" s="12">
         <v>22100</v>
       </c>
       <c r="X13" s="35">
         <v>23006</v>
       </c>
       <c r="Y13" s="37">
         <v>23131</v>
       </c>
       <c r="Z13" s="37">
         <v>23173</v>
       </c>
       <c r="AA13" s="37">
         <v>23138</v>
       </c>
-      <c r="AB13" s="73">
+      <c r="AB13" s="67">
         <v>22821</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="7" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11">
         <v>14138</v>
       </c>
       <c r="C14" s="27">
         <v>14001</v>
       </c>
       <c r="D14" s="27">
         <v>13814</v>
       </c>
       <c r="E14" s="27">
         <v>13704</v>
       </c>
       <c r="F14" s="27">
         <v>13575</v>
       </c>
       <c r="G14" s="11">
         <v>13283</v>
       </c>
@@ -5636,51 +6798,51 @@
       </c>
       <c r="T14" s="27">
         <v>9101</v>
       </c>
       <c r="U14" s="27">
         <v>8933</v>
       </c>
       <c r="V14" s="12">
         <v>8768</v>
       </c>
       <c r="W14" s="12">
         <v>8580</v>
       </c>
       <c r="X14" s="35">
         <v>8852</v>
       </c>
       <c r="Y14" s="37">
         <v>8715</v>
       </c>
       <c r="Z14" s="37">
         <v>8572</v>
       </c>
       <c r="AA14" s="37">
         <v>8418</v>
       </c>
-      <c r="AB14" s="73">
+      <c r="AB14" s="67">
         <v>8171</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="7" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="11">
         <v>15744</v>
       </c>
       <c r="C15" s="27">
         <v>15472</v>
       </c>
       <c r="D15" s="27">
         <v>15165</v>
       </c>
       <c r="E15" s="27">
         <v>14825</v>
       </c>
       <c r="F15" s="27">
         <v>14527</v>
       </c>
       <c r="G15" s="11">
         <v>14208</v>
       </c>
@@ -5722,51 +6884,51 @@
       </c>
       <c r="T15" s="27">
         <v>9325</v>
       </c>
       <c r="U15" s="27">
         <v>9223</v>
       </c>
       <c r="V15" s="12">
         <v>8979</v>
       </c>
       <c r="W15" s="12">
         <v>8790</v>
       </c>
       <c r="X15" s="35">
         <v>9067</v>
       </c>
       <c r="Y15" s="37">
         <v>8911</v>
       </c>
       <c r="Z15" s="37">
         <v>8803</v>
       </c>
       <c r="AA15" s="37">
         <v>8554</v>
       </c>
-      <c r="AB15" s="73">
+      <c r="AB15" s="67">
         <v>8362</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="7" customFormat="1">
       <c r="A16" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="11">
         <v>15307</v>
       </c>
       <c r="C16" s="37">
         <v>15002</v>
       </c>
       <c r="D16" s="37">
         <v>14676</v>
       </c>
       <c r="E16" s="37">
         <v>14439</v>
       </c>
       <c r="F16" s="37">
         <v>14303</v>
       </c>
       <c r="G16" s="11">
         <v>14020</v>
       </c>
@@ -5808,51 +6970,51 @@
       </c>
       <c r="T16" s="27">
         <v>9609</v>
       </c>
       <c r="U16" s="27">
         <v>9482</v>
       </c>
       <c r="V16" s="12">
         <v>9273</v>
       </c>
       <c r="W16" s="12">
         <v>9059</v>
       </c>
       <c r="X16" s="35">
         <v>9174</v>
       </c>
       <c r="Y16" s="37">
         <v>9043</v>
       </c>
       <c r="Z16" s="37">
         <v>8874</v>
       </c>
       <c r="AA16" s="37">
         <v>8680</v>
       </c>
-      <c r="AB16" s="73">
+      <c r="AB16" s="67">
         <v>8536</v>
       </c>
     </row>
     <row r="17" spans="1:56" s="7" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="11">
         <v>31915</v>
       </c>
       <c r="C17" s="27">
         <v>31167</v>
       </c>
       <c r="D17" s="27">
         <v>30564</v>
       </c>
       <c r="E17" s="27">
         <v>30123</v>
       </c>
       <c r="F17" s="27">
         <v>29716</v>
       </c>
       <c r="G17" s="11">
         <v>29305</v>
       </c>
@@ -5894,51 +7056,51 @@
       </c>
       <c r="T17" s="27">
         <v>21597</v>
       </c>
       <c r="U17" s="27">
         <v>21304</v>
       </c>
       <c r="V17" s="12">
         <v>20877</v>
       </c>
       <c r="W17" s="12">
         <v>20591</v>
       </c>
       <c r="X17" s="35">
         <v>20281</v>
       </c>
       <c r="Y17" s="37">
         <v>19913</v>
       </c>
       <c r="Z17" s="37">
         <v>19565</v>
       </c>
       <c r="AA17" s="37">
         <v>19094</v>
       </c>
-      <c r="AB17" s="73">
+      <c r="AB17" s="67">
         <v>18506</v>
       </c>
     </row>
     <row r="18" spans="1:56" s="7" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="11">
         <v>9728</v>
       </c>
       <c r="C18" s="27">
         <v>9578</v>
       </c>
       <c r="D18" s="27">
         <v>9408</v>
       </c>
       <c r="E18" s="27">
         <v>9276</v>
       </c>
       <c r="F18" s="27">
         <v>9030</v>
       </c>
       <c r="G18" s="11">
         <v>8758</v>
       </c>
@@ -5980,51 +7142,51 @@
       </c>
       <c r="T18" s="27">
         <v>5822</v>
       </c>
       <c r="U18" s="27">
         <v>5697</v>
       </c>
       <c r="V18" s="12">
         <v>5522</v>
       </c>
       <c r="W18" s="12">
         <v>5366</v>
       </c>
       <c r="X18" s="35">
         <v>5136</v>
       </c>
       <c r="Y18" s="37">
         <v>4989</v>
       </c>
       <c r="Z18" s="37">
         <v>4900</v>
       </c>
       <c r="AA18" s="37">
         <v>4781</v>
       </c>
-      <c r="AB18" s="73">
+      <c r="AB18" s="67">
         <v>4621</v>
       </c>
     </row>
     <row r="19" spans="1:56" s="7" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="11">
         <v>12841</v>
       </c>
       <c r="C19" s="27">
         <v>12638</v>
       </c>
       <c r="D19" s="27">
         <v>12521</v>
       </c>
       <c r="E19" s="27">
         <v>12265</v>
       </c>
       <c r="F19" s="27">
         <v>12080</v>
       </c>
       <c r="G19" s="11">
         <v>12000</v>
       </c>
@@ -6066,51 +7228,51 @@
       </c>
       <c r="T19" s="27">
         <v>8199</v>
       </c>
       <c r="U19" s="27">
         <v>8159</v>
       </c>
       <c r="V19" s="12">
         <v>8074</v>
       </c>
       <c r="W19" s="12">
         <v>7941</v>
       </c>
       <c r="X19" s="35">
         <v>6832</v>
       </c>
       <c r="Y19" s="37">
         <v>6689</v>
       </c>
       <c r="Z19" s="37">
         <v>6566</v>
       </c>
       <c r="AA19" s="37">
         <v>6228</v>
       </c>
-      <c r="AB19" s="73">
+      <c r="AB19" s="67">
         <v>5906</v>
       </c>
     </row>
     <row r="20" spans="1:56" s="7" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="11">
         <v>26341</v>
       </c>
       <c r="C20" s="27">
         <v>25953</v>
       </c>
       <c r="D20" s="27">
         <v>25545</v>
       </c>
       <c r="E20" s="27">
         <v>25246</v>
       </c>
       <c r="F20" s="27">
         <v>25061</v>
       </c>
       <c r="G20" s="49">
         <v>24788</v>
       </c>
@@ -6152,84 +7314,84 @@
       </c>
       <c r="T20" s="27">
         <v>20066</v>
       </c>
       <c r="U20" s="27">
         <v>19902</v>
       </c>
       <c r="V20" s="12">
         <v>19671</v>
       </c>
       <c r="W20" s="12">
         <v>19360</v>
       </c>
       <c r="X20" s="35">
         <v>17988</v>
       </c>
       <c r="Y20" s="37">
         <v>17660</v>
       </c>
       <c r="Z20" s="37">
         <v>17354</v>
       </c>
       <c r="AA20" s="37">
         <v>17045</v>
       </c>
-      <c r="AB20" s="73">
+      <c r="AB20" s="67">
         <v>16666</v>
       </c>
     </row>
     <row r="21" spans="1:56" s="7" customFormat="1">
-      <c r="A21" s="68" t="s">
+      <c r="A21" s="105" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="68"/>
-[...24 lines deleted...]
-      <c r="AA21" s="68"/>
+      <c r="B21" s="105"/>
+      <c r="C21" s="105"/>
+      <c r="D21" s="105"/>
+      <c r="E21" s="105"/>
+      <c r="F21" s="105"/>
+      <c r="G21" s="105"/>
+      <c r="H21" s="105"/>
+      <c r="I21" s="105"/>
+      <c r="J21" s="105"/>
+      <c r="K21" s="105"/>
+      <c r="L21" s="105"/>
+      <c r="M21" s="105"/>
+      <c r="N21" s="105"/>
+      <c r="O21" s="105"/>
+      <c r="P21" s="105"/>
+      <c r="Q21" s="105"/>
+      <c r="R21" s="105"/>
+      <c r="S21" s="105"/>
+      <c r="T21" s="105"/>
+      <c r="U21" s="105"/>
+      <c r="V21" s="105"/>
+      <c r="W21" s="105"/>
+      <c r="X21" s="105"/>
+      <c r="Y21" s="105"/>
+      <c r="Z21" s="105"/>
+      <c r="AA21" s="105"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5"/>
@@ -7077,79 +8239,79 @@
         <v>17</v>
       </c>
       <c r="V31" s="16" t="s">
         <v>17</v>
       </c>
       <c r="W31" s="16" t="s">
         <v>17</v>
       </c>
       <c r="X31" s="13" t="s">
         <v>17</v>
       </c>
       <c r="Y31" s="8" t="s">
         <v>17</v>
       </c>
       <c r="Z31" s="8" t="s">
         <v>17</v>
       </c>
       <c r="AA31" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AB31" s="37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:56" s="7" customFormat="1">
-      <c r="A32" s="68" t="s">
+      <c r="A32" s="105" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="68"/>
-[...24 lines deleted...]
-      <c r="AA32" s="68"/>
+      <c r="B32" s="105"/>
+      <c r="C32" s="105"/>
+      <c r="D32" s="105"/>
+      <c r="E32" s="105"/>
+      <c r="F32" s="105"/>
+      <c r="G32" s="105"/>
+      <c r="H32" s="105"/>
+      <c r="I32" s="105"/>
+      <c r="J32" s="105"/>
+      <c r="K32" s="105"/>
+      <c r="L32" s="105"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="105"/>
+      <c r="O32" s="105"/>
+      <c r="P32" s="105"/>
+      <c r="Q32" s="105"/>
+      <c r="R32" s="105"/>
+      <c r="S32" s="105"/>
+      <c r="T32" s="105"/>
+      <c r="U32" s="105"/>
+      <c r="V32" s="105"/>
+      <c r="W32" s="105"/>
+      <c r="X32" s="105"/>
+      <c r="Y32" s="105"/>
+      <c r="Z32" s="105"/>
+      <c r="AA32" s="105"/>
     </row>
     <row r="33" spans="1:29" s="7" customFormat="1">
       <c r="A33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="11">
         <v>218908</v>
       </c>
       <c r="C33" s="26">
         <v>215375</v>
       </c>
       <c r="D33" s="26">
         <v>212037</v>
       </c>
       <c r="E33" s="26">
         <v>210583</v>
       </c>
       <c r="F33" s="26">
         <v>210991</v>
       </c>
       <c r="G33" s="26">
         <v>216352</v>
       </c>
       <c r="H33" s="26">
         <v>214853</v>
@@ -7361,51 +8523,51 @@
       </c>
       <c r="T35" s="15">
         <v>18343</v>
       </c>
       <c r="U35" s="15">
         <v>18180</v>
       </c>
       <c r="V35" s="16">
         <v>17921</v>
       </c>
       <c r="W35" s="16">
         <v>17493</v>
       </c>
       <c r="X35" s="35">
         <v>16604</v>
       </c>
       <c r="Y35" s="35">
         <v>16279</v>
       </c>
       <c r="Z35" s="35">
         <v>15965</v>
       </c>
       <c r="AA35" s="37">
         <v>15372</v>
       </c>
-      <c r="AB35" s="73">
+      <c r="AB35" s="67">
         <v>14865</v>
       </c>
     </row>
     <row r="36" spans="1:29" s="7" customFormat="1">
       <c r="A36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="14">
         <v>11360</v>
       </c>
       <c r="C36" s="11">
         <v>11039</v>
       </c>
       <c r="D36" s="11">
         <v>10808</v>
       </c>
       <c r="E36" s="11">
         <v>12165</v>
       </c>
       <c r="F36" s="11">
         <v>11834</v>
       </c>
       <c r="G36" s="11">
         <v>11495</v>
       </c>
@@ -7447,51 +8609,51 @@
       </c>
       <c r="T36" s="15">
         <v>7920</v>
       </c>
       <c r="U36" s="15">
         <v>7844</v>
       </c>
       <c r="V36" s="16">
         <v>7755</v>
       </c>
       <c r="W36" s="16">
         <v>7549</v>
       </c>
       <c r="X36" s="35">
         <v>7028</v>
       </c>
       <c r="Y36" s="35">
         <v>6896</v>
       </c>
       <c r="Z36" s="35">
         <v>6746</v>
       </c>
       <c r="AA36" s="37">
         <v>6489</v>
       </c>
-      <c r="AB36" s="73">
+      <c r="AB36" s="67">
         <v>6290</v>
       </c>
     </row>
     <row r="37" spans="1:29" s="7" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="14">
         <v>19295</v>
       </c>
       <c r="C37" s="11">
         <v>19078</v>
       </c>
       <c r="D37" s="11">
         <v>18745</v>
       </c>
       <c r="E37" s="11">
         <v>18444</v>
       </c>
       <c r="F37" s="11">
         <v>18159</v>
       </c>
       <c r="G37" s="11">
         <v>17831</v>
       </c>
@@ -7533,51 +8695,51 @@
       </c>
       <c r="T37" s="15">
         <v>11350</v>
       </c>
       <c r="U37" s="15">
         <v>11061</v>
       </c>
       <c r="V37" s="16">
         <v>10784</v>
       </c>
       <c r="W37" s="16">
         <v>10526</v>
       </c>
       <c r="X37" s="35">
         <v>9565</v>
       </c>
       <c r="Y37" s="35">
         <v>9421</v>
       </c>
       <c r="Z37" s="35">
         <v>9204</v>
       </c>
       <c r="AA37" s="37">
         <v>8938</v>
       </c>
-      <c r="AB37" s="73">
+      <c r="AB37" s="67">
         <v>8727</v>
       </c>
     </row>
     <row r="38" spans="1:29" s="7" customFormat="1">
       <c r="A38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="14">
         <v>18676</v>
       </c>
       <c r="C38" s="11">
         <v>18342</v>
       </c>
       <c r="D38" s="11">
         <v>18083</v>
       </c>
       <c r="E38" s="11">
         <v>17853</v>
       </c>
       <c r="F38" s="11">
         <v>17714</v>
       </c>
       <c r="G38" s="11">
         <v>17581</v>
       </c>
@@ -7619,51 +8781,51 @@
       </c>
       <c r="T38" s="15">
         <v>11420</v>
       </c>
       <c r="U38" s="15">
         <v>11001</v>
       </c>
       <c r="V38" s="16">
         <v>10717</v>
       </c>
       <c r="W38" s="16">
         <v>10533</v>
       </c>
       <c r="X38" s="35">
         <v>10914</v>
       </c>
       <c r="Y38" s="35">
         <v>10692</v>
       </c>
       <c r="Z38" s="35">
         <v>10513</v>
       </c>
       <c r="AA38" s="37">
         <v>10284</v>
       </c>
-      <c r="AB38" s="73">
+      <c r="AB38" s="67">
         <v>10028</v>
       </c>
     </row>
     <row r="39" spans="1:29" s="7" customFormat="1">
       <c r="A39" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="14">
         <v>18180</v>
       </c>
       <c r="C39" s="11">
         <v>17924</v>
       </c>
       <c r="D39" s="11">
         <v>17708</v>
       </c>
       <c r="E39" s="11">
         <v>17464</v>
       </c>
       <c r="F39" s="11">
         <v>17219</v>
       </c>
       <c r="G39" s="11">
         <v>17024</v>
       </c>
@@ -7705,51 +8867,51 @@
       </c>
       <c r="T39" s="15">
         <v>9886</v>
       </c>
       <c r="U39" s="15">
         <v>9652</v>
       </c>
       <c r="V39" s="16">
         <v>9368</v>
       </c>
       <c r="W39" s="16">
         <v>9062</v>
       </c>
       <c r="X39" s="35">
         <v>9256</v>
       </c>
       <c r="Y39" s="35">
         <v>9045</v>
       </c>
       <c r="Z39" s="35">
         <v>8886</v>
       </c>
       <c r="AA39" s="37">
         <v>8611</v>
       </c>
-      <c r="AB39" s="73">
+      <c r="AB39" s="67">
         <v>8311</v>
       </c>
     </row>
     <row r="40" spans="1:29" s="7" customFormat="1">
       <c r="A40" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="14">
         <v>24405</v>
       </c>
       <c r="C40" s="11">
         <v>24243</v>
       </c>
       <c r="D40" s="11">
         <v>24176</v>
       </c>
       <c r="E40" s="11">
         <v>24043</v>
       </c>
       <c r="F40" s="11">
         <v>23836</v>
       </c>
       <c r="G40" s="11">
         <v>24338</v>
       </c>
@@ -7791,51 +8953,51 @@
       </c>
       <c r="T40" s="15">
         <v>21942</v>
       </c>
       <c r="U40" s="15">
         <v>21964</v>
       </c>
       <c r="V40" s="16">
         <v>21895</v>
       </c>
       <c r="W40" s="16">
         <v>22100</v>
       </c>
       <c r="X40" s="35">
         <v>23006</v>
       </c>
       <c r="Y40" s="35">
         <v>23131</v>
       </c>
       <c r="Z40" s="35">
         <v>23173</v>
       </c>
       <c r="AA40" s="37">
         <v>23138</v>
       </c>
-      <c r="AB40" s="73">
+      <c r="AB40" s="67">
         <v>22821</v>
       </c>
     </row>
     <row r="41" spans="1:29" s="7" customFormat="1">
       <c r="A41" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="14">
         <v>9764</v>
       </c>
       <c r="C41" s="11">
         <v>9682</v>
       </c>
       <c r="D41" s="11">
         <v>9554</v>
       </c>
       <c r="E41" s="11">
         <v>9487</v>
       </c>
       <c r="F41" s="11">
         <v>9385</v>
       </c>
       <c r="G41" s="11">
         <v>9173</v>
       </c>
@@ -7877,51 +9039,51 @@
       </c>
       <c r="T41" s="15">
         <v>5760</v>
       </c>
       <c r="U41" s="15">
         <v>5618</v>
       </c>
       <c r="V41" s="16">
         <v>5469</v>
       </c>
       <c r="W41" s="16">
         <v>5319</v>
       </c>
       <c r="X41" s="35">
         <v>5430</v>
       </c>
       <c r="Y41" s="35">
         <v>5329</v>
       </c>
       <c r="Z41" s="35">
         <v>5220</v>
       </c>
       <c r="AA41" s="37">
         <v>5126</v>
       </c>
-      <c r="AB41" s="73">
+      <c r="AB41" s="67">
         <v>4930</v>
       </c>
     </row>
     <row r="42" spans="1:29" s="7" customFormat="1">
       <c r="A42" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="14">
         <v>11288</v>
       </c>
       <c r="C42" s="11">
         <v>11153</v>
       </c>
       <c r="D42" s="11">
         <v>10984</v>
       </c>
       <c r="E42" s="11">
         <v>10771</v>
       </c>
       <c r="F42" s="11">
         <v>10577</v>
       </c>
       <c r="G42" s="11">
         <v>10397</v>
       </c>
@@ -7963,51 +9125,51 @@
       </c>
       <c r="T42" s="15">
         <v>5702</v>
       </c>
       <c r="U42" s="15">
         <v>5541</v>
       </c>
       <c r="V42" s="16">
         <v>5312</v>
       </c>
       <c r="W42" s="16">
         <v>5144</v>
       </c>
       <c r="X42" s="35">
         <v>5117</v>
       </c>
       <c r="Y42" s="35">
         <v>4957</v>
       </c>
       <c r="Z42" s="35">
         <v>4866</v>
       </c>
       <c r="AA42" s="37">
         <v>4622</v>
       </c>
-      <c r="AB42" s="73">
+      <c r="AB42" s="67">
         <v>4455</v>
       </c>
     </row>
     <row r="43" spans="1:29" s="7" customFormat="1">
       <c r="A43" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="14">
         <v>11723</v>
       </c>
       <c r="C43" s="11">
         <v>11502</v>
       </c>
       <c r="D43" s="11">
         <v>11295</v>
       </c>
       <c r="E43" s="11">
         <v>11132</v>
       </c>
       <c r="F43" s="11">
         <v>11036</v>
       </c>
       <c r="G43" s="11">
         <v>14020</v>
       </c>
@@ -8049,51 +9211,51 @@
       </c>
       <c r="T43" s="15">
         <v>9609</v>
       </c>
       <c r="U43" s="15">
         <v>9482</v>
       </c>
       <c r="V43" s="16">
         <v>9273</v>
       </c>
       <c r="W43" s="16">
         <v>9059</v>
       </c>
       <c r="X43" s="35">
         <v>9174</v>
       </c>
       <c r="Y43" s="35">
         <v>9043</v>
       </c>
       <c r="Z43" s="35">
         <v>8874</v>
       </c>
       <c r="AA43" s="37">
         <v>8680</v>
       </c>
-      <c r="AB43" s="73">
+      <c r="AB43" s="67">
         <v>8536</v>
       </c>
     </row>
     <row r="44" spans="1:29" s="7" customFormat="1">
       <c r="A44" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="14">
         <v>25618</v>
       </c>
       <c r="C44" s="11">
         <v>24967</v>
       </c>
       <c r="D44" s="11">
         <v>24468</v>
       </c>
       <c r="E44" s="11">
         <v>24098</v>
       </c>
       <c r="F44" s="11">
         <v>23775</v>
       </c>
       <c r="G44" s="11">
         <v>23441</v>
       </c>
@@ -8135,51 +9297,51 @@
       </c>
       <c r="T44" s="15">
         <v>16130</v>
       </c>
       <c r="U44" s="15">
         <v>15788</v>
       </c>
       <c r="V44" s="16">
         <v>15370</v>
       </c>
       <c r="W44" s="16">
         <v>15062</v>
       </c>
       <c r="X44" s="35">
         <v>13915</v>
       </c>
       <c r="Y44" s="35">
         <v>13577</v>
       </c>
       <c r="Z44" s="35">
         <v>13253</v>
       </c>
       <c r="AA44" s="37">
         <v>12756</v>
       </c>
-      <c r="AB44" s="73">
+      <c r="AB44" s="67">
         <v>12207</v>
       </c>
     </row>
     <row r="45" spans="1:29" s="7" customFormat="1">
       <c r="A45" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="14">
         <v>9728</v>
       </c>
       <c r="C45" s="11">
         <v>9578</v>
       </c>
       <c r="D45" s="11">
         <v>9408</v>
       </c>
       <c r="E45" s="11">
         <v>9276</v>
       </c>
       <c r="F45" s="11">
         <v>9030</v>
       </c>
       <c r="G45" s="11">
         <v>8758</v>
       </c>
@@ -8221,51 +9383,51 @@
       </c>
       <c r="T45" s="15">
         <v>5822</v>
       </c>
       <c r="U45" s="15">
         <v>5697</v>
       </c>
       <c r="V45" s="16">
         <v>5522</v>
       </c>
       <c r="W45" s="16">
         <v>5366</v>
       </c>
       <c r="X45" s="35">
         <v>5136</v>
       </c>
       <c r="Y45" s="35">
         <v>4989</v>
       </c>
       <c r="Z45" s="35">
         <v>4900</v>
       </c>
       <c r="AA45" s="37">
         <v>4781</v>
       </c>
-      <c r="AB45" s="73">
+      <c r="AB45" s="67">
         <v>4621</v>
       </c>
     </row>
     <row r="46" spans="1:29" s="7" customFormat="1">
       <c r="A46" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="14">
         <v>8970</v>
       </c>
       <c r="C46" s="11">
         <v>8823</v>
       </c>
       <c r="D46" s="11">
         <v>8752</v>
       </c>
       <c r="E46" s="11">
         <v>8608</v>
       </c>
       <c r="F46" s="11">
         <v>12080</v>
       </c>
       <c r="G46" s="11">
         <v>12000</v>
       </c>
@@ -8307,51 +9469,51 @@
       </c>
       <c r="T46" s="15">
         <v>8199</v>
       </c>
       <c r="U46" s="15">
         <v>8159</v>
       </c>
       <c r="V46" s="16">
         <v>8074</v>
       </c>
       <c r="W46" s="16">
         <v>7941</v>
       </c>
       <c r="X46" s="35">
         <v>6832</v>
       </c>
       <c r="Y46" s="35">
         <v>6689</v>
       </c>
       <c r="Z46" s="35">
         <v>6566</v>
       </c>
       <c r="AA46" s="37">
         <v>6228</v>
       </c>
-      <c r="AB46" s="73">
+      <c r="AB46" s="67">
         <v>5906</v>
       </c>
     </row>
     <row r="47" spans="1:29" s="7" customFormat="1">
       <c r="A47" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="19">
         <v>21369</v>
       </c>
       <c r="C47" s="20">
         <v>21033</v>
       </c>
       <c r="D47" s="20">
         <v>20679</v>
       </c>
       <c r="E47" s="20">
         <v>20431</v>
       </c>
       <c r="F47" s="20">
         <v>20220</v>
       </c>
       <c r="G47" s="20">
         <v>24788</v>
       </c>
@@ -8393,59 +9555,59 @@
       </c>
       <c r="T47" s="55">
         <v>20066</v>
       </c>
       <c r="U47" s="55">
         <v>19902</v>
       </c>
       <c r="V47" s="21">
         <v>19671</v>
       </c>
       <c r="W47" s="21">
         <v>19360</v>
       </c>
       <c r="X47" s="21">
         <v>17988</v>
       </c>
       <c r="Y47" s="21">
         <v>17660</v>
       </c>
       <c r="Z47" s="21">
         <v>17354</v>
       </c>
       <c r="AA47" s="21">
         <v>17045</v>
       </c>
-      <c r="AB47" s="73">
+      <c r="AB47" s="67">
         <v>16666</v>
       </c>
     </row>
-    <row r="48" spans="1:29" ht="12.75">
+    <row r="48" spans="1:29" ht="12">
       <c r="A48" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="AB48" s="74"/>
+      <c r="AB48" s="68"/>
       <c r="AC48" s="39"/>
     </row>
     <row r="49" spans="2:27">
       <c r="B49" s="44"/>
       <c r="C49" s="44"/>
       <c r="D49" s="44"/>
       <c r="E49" s="44"/>
       <c r="F49" s="44"/>
       <c r="G49" s="44"/>
       <c r="H49" s="44"/>
       <c r="I49" s="44"/>
       <c r="J49" s="44"/>
       <c r="K49" s="45"/>
       <c r="L49" s="45"/>
       <c r="M49" s="45"/>
       <c r="N49" s="45"/>
       <c r="O49" s="45"/>
       <c r="P49" s="44"/>
       <c r="Q49" s="44"/>
       <c r="R49" s="44"/>
       <c r="S49" s="45"/>
       <c r="T49" s="44"/>
       <c r="U49" s="44"/>
       <c r="V49" s="44"/>
       <c r="W49" s="44"/>
@@ -8474,125 +9636,125 @@
       <c r="R50" s="39"/>
       <c r="S50" s="39"/>
       <c r="T50" s="39"/>
       <c r="U50" s="39"/>
       <c r="V50" s="39"/>
       <c r="W50" s="39"/>
       <c r="X50" s="39"/>
       <c r="Y50" s="39"/>
       <c r="Z50" s="39"/>
       <c r="AA50" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A32:AA32"/>
     <mergeCell ref="V3:AB3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A21:AA21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A27" zoomScale="196" zoomScaleNormal="196" zoomScaleSheetLayoutView="110" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="AB48" sqref="AB48:AC48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="46" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.5703125" style="46" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="46"/>
+    <col min="2" max="2" width="6.5546875" style="46" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="6.5546875" style="46" hidden="1" customWidth="1"/>
+    <col min="17" max="27" width="6.5546875" style="46" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="12.75" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="66"/>
-[...24 lines deleted...]
-      <c r="AA1" s="66"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
+      <c r="T1" s="103"/>
+      <c r="U1" s="103"/>
+      <c r="V1" s="103"/>
+      <c r="W1" s="103"/>
+      <c r="X1" s="103"/>
+      <c r="Y1" s="103"/>
+      <c r="Z1" s="103"/>
+      <c r="AA1" s="103"/>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="57"/>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="57"/>
     </row>
     <row r="3" spans="1:54" s="7" customFormat="1">
-      <c r="B3" s="70"/>
-      <c r="C3" s="70"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
       <c r="U3" s="8"/>
-      <c r="V3" s="69" t="s">
+      <c r="V3" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="W3" s="69"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:54" s="7" customFormat="1" ht="12.75">
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+    </row>
+    <row r="4" spans="1:54" s="7" customFormat="1" ht="12">
       <c r="A4" s="17"/>
       <c r="B4" s="28">
         <v>2000</v>
       </c>
       <c r="C4" s="28">
         <v>2001</v>
       </c>
       <c r="D4" s="28">
         <v>2002</v>
       </c>
       <c r="E4" s="28">
         <v>2003</v>
       </c>
       <c r="F4" s="28">
         <v>2004</v>
       </c>
       <c r="G4" s="28">
         <v>2005</v>
       </c>
       <c r="H4" s="28">
         <v>2006</v>
       </c>
       <c r="I4" s="28">
         <v>2007</v>
       </c>
@@ -8633,79 +9795,79 @@
         <v>2019</v>
       </c>
       <c r="V4" s="28">
         <v>2020</v>
       </c>
       <c r="W4" s="28">
         <v>2021</v>
       </c>
       <c r="X4" s="28">
         <v>2022</v>
       </c>
       <c r="Y4" s="28">
         <v>2023</v>
       </c>
       <c r="Z4" s="31">
         <v>2024</v>
       </c>
       <c r="AA4" s="31">
         <v>2025</v>
       </c>
       <c r="AB4" s="31">
         <v>2026</v>
       </c>
     </row>
     <row r="5" spans="1:54" s="7" customFormat="1">
-      <c r="A5" s="67" t="s">
+      <c r="A5" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="67"/>
-[...24 lines deleted...]
-      <c r="AA5" s="67"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="104"/>
+      <c r="G5" s="104"/>
+      <c r="H5" s="104"/>
+      <c r="I5" s="104"/>
+      <c r="J5" s="104"/>
+      <c r="K5" s="104"/>
+      <c r="L5" s="104"/>
+      <c r="M5" s="104"/>
+      <c r="N5" s="104"/>
+      <c r="O5" s="104"/>
+      <c r="P5" s="104"/>
+      <c r="Q5" s="104"/>
+      <c r="R5" s="104"/>
+      <c r="S5" s="104"/>
+      <c r="T5" s="104"/>
+      <c r="U5" s="104"/>
+      <c r="V5" s="104"/>
+      <c r="W5" s="104"/>
+      <c r="X5" s="104"/>
+      <c r="Y5" s="104"/>
+      <c r="Z5" s="104"/>
+      <c r="AA5" s="104"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
@@ -9981,79 +11143,79 @@
         <v>20876</v>
       </c>
       <c r="V20" s="15">
         <v>20508</v>
       </c>
       <c r="W20" s="15">
         <v>20229</v>
       </c>
       <c r="X20" s="15">
         <v>18390</v>
       </c>
       <c r="Y20" s="37">
         <v>18072</v>
       </c>
       <c r="Z20" s="37">
         <v>17772</v>
       </c>
       <c r="AA20" s="37">
         <v>17515</v>
       </c>
       <c r="AB20" s="37">
         <v>16999</v>
       </c>
     </row>
     <row r="21" spans="1:28" s="7" customFormat="1">
-      <c r="A21" s="68" t="s">
+      <c r="A21" s="105" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="68"/>
-[...24 lines deleted...]
-      <c r="AA21" s="68"/>
+      <c r="B21" s="105"/>
+      <c r="C21" s="105"/>
+      <c r="D21" s="105"/>
+      <c r="E21" s="105"/>
+      <c r="F21" s="105"/>
+      <c r="G21" s="105"/>
+      <c r="H21" s="105"/>
+      <c r="I21" s="105"/>
+      <c r="J21" s="105"/>
+      <c r="K21" s="105"/>
+      <c r="L21" s="105"/>
+      <c r="M21" s="105"/>
+      <c r="N21" s="105"/>
+      <c r="O21" s="105"/>
+      <c r="P21" s="105"/>
+      <c r="Q21" s="105"/>
+      <c r="R21" s="105"/>
+      <c r="S21" s="105"/>
+      <c r="T21" s="105"/>
+      <c r="U21" s="105"/>
+      <c r="V21" s="105"/>
+      <c r="W21" s="105"/>
+      <c r="X21" s="105"/>
+      <c r="Y21" s="105"/>
+      <c r="Z21" s="105"/>
+      <c r="AA21" s="105"/>
       <c r="AB21" s="12"/>
     </row>
     <row r="22" spans="1:28" s="7" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>145332</v>
       </c>
       <c r="C22" s="37">
         <v>143387</v>
       </c>
       <c r="D22" s="37">
         <v>141196</v>
       </c>
       <c r="E22" s="37">
         <v>138081</v>
       </c>
       <c r="F22" s="37">
         <v>133917</v>
       </c>
       <c r="G22" s="37">
         <v>123998</v>
       </c>
       <c r="H22" s="27">
@@ -10873,79 +12035,79 @@
         <v>17</v>
       </c>
       <c r="V31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="W31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="X31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="Y31" s="8" t="s">
         <v>17</v>
       </c>
       <c r="Z31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AA31" s="8" t="s">
         <v>17</v>
       </c>
       <c r="AB31" s="64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:28" s="7" customFormat="1">
-      <c r="A32" s="68" t="s">
+      <c r="A32" s="105" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="68"/>
-[...24 lines deleted...]
-      <c r="AA32" s="68"/>
+      <c r="B32" s="105"/>
+      <c r="C32" s="105"/>
+      <c r="D32" s="105"/>
+      <c r="E32" s="105"/>
+      <c r="F32" s="105"/>
+      <c r="G32" s="105"/>
+      <c r="H32" s="105"/>
+      <c r="I32" s="105"/>
+      <c r="J32" s="105"/>
+      <c r="K32" s="105"/>
+      <c r="L32" s="105"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="105"/>
+      <c r="O32" s="105"/>
+      <c r="P32" s="105"/>
+      <c r="Q32" s="105"/>
+      <c r="R32" s="105"/>
+      <c r="S32" s="105"/>
+      <c r="T32" s="105"/>
+      <c r="U32" s="105"/>
+      <c r="V32" s="105"/>
+      <c r="W32" s="105"/>
+      <c r="X32" s="105"/>
+      <c r="Y32" s="105"/>
+      <c r="Z32" s="105"/>
+      <c r="AA32" s="105"/>
       <c r="AB32" s="12"/>
     </row>
     <row r="33" spans="1:29" s="7" customFormat="1">
       <c r="A33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="11">
         <v>224342</v>
       </c>
       <c r="C33" s="11">
         <v>220952</v>
       </c>
       <c r="D33" s="11">
         <v>217505</v>
       </c>
       <c r="E33" s="11">
         <v>216169</v>
       </c>
       <c r="F33" s="11">
         <v>216570</v>
       </c>
       <c r="G33" s="11">
         <v>222144</v>
       </c>
       <c r="H33" s="11">
@@ -12194,51 +13356,51 @@
       <c r="U47" s="56">
         <v>20876</v>
       </c>
       <c r="V47" s="56">
         <v>20508</v>
       </c>
       <c r="W47" s="56">
         <v>20229</v>
       </c>
       <c r="X47" s="56">
         <v>18390</v>
       </c>
       <c r="Y47" s="42">
         <v>18072</v>
       </c>
       <c r="Z47" s="42">
         <v>17772</v>
       </c>
       <c r="AA47" s="42">
         <v>17515</v>
       </c>
       <c r="AB47" s="41">
         <v>16999</v>
       </c>
     </row>
-    <row r="48" spans="1:29" ht="12.75">
+    <row r="48" spans="1:29" ht="12">
       <c r="A48" s="43" t="s">
         <v>26</v>
       </c>
       <c r="AB48" s="39"/>
       <c r="AC48" s="39"/>
     </row>
     <row r="49" spans="2:27">
       <c r="B49" s="44"/>
       <c r="C49" s="44"/>
       <c r="D49" s="44"/>
       <c r="E49" s="44"/>
       <c r="F49" s="44"/>
       <c r="G49" s="44"/>
       <c r="H49" s="44"/>
       <c r="I49" s="44"/>
       <c r="J49" s="44"/>
       <c r="K49" s="45"/>
       <c r="L49" s="45"/>
       <c r="M49" s="45"/>
       <c r="N49" s="45"/>
       <c r="O49" s="45"/>
       <c r="P49" s="44"/>
       <c r="Q49" s="44"/>
       <c r="R49" s="44"/>
       <c r="S49" s="45"/>
@@ -12282,59 +13444,61 @@
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A32:AA32"/>
     <mergeCell ref="V3:AB3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A21:AA21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Всего</vt:lpstr>
       <vt:lpstr>Мужчины</vt:lpstr>
       <vt:lpstr>Женщины</vt:lpstr>
       <vt:lpstr>Мужчины!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>