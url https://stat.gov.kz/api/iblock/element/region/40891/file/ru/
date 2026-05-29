--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -123,83 +123,215 @@
     <t>Тупкараганский район</t>
   </si>
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе),  тонн</t>
   </si>
   <si>
     <t>Жанаозенска городская администрация</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <numFmts count="1">
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+  </numFmts>
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="16">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -358,104 +490,2651 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="1243">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="18" xfId="1198" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="1243">
+    <cellStyle name="60% — акцент1 2" xfId="1"/>
+    <cellStyle name="60% — акцент1 2 10" xfId="1046"/>
+    <cellStyle name="60% — акцент1 2 11" xfId="1103"/>
+    <cellStyle name="60% — акцент1 2 12" xfId="1126"/>
+    <cellStyle name="60% — акцент1 2 13" xfId="1138"/>
+    <cellStyle name="60% — акцент1 2 14" xfId="1148"/>
+    <cellStyle name="60% — акцент1 2 2" xfId="185"/>
+    <cellStyle name="60% — акцент1 2 2 2" xfId="442"/>
+    <cellStyle name="60% — акцент1 2 2 2 2" xfId="686"/>
+    <cellStyle name="60% — акцент1 2 2 3" xfId="592"/>
+    <cellStyle name="60% — акцент1 2 3" xfId="395"/>
+    <cellStyle name="60% — акцент1 2 3 2" xfId="639"/>
+    <cellStyle name="60% — акцент1 2 4" xfId="288"/>
+    <cellStyle name="60% — акцент1 2 5" xfId="183"/>
+    <cellStyle name="60% — акцент1 2 6" xfId="534"/>
+    <cellStyle name="60% — акцент1 2 7" xfId="734"/>
+    <cellStyle name="60% — акцент1 2 8" xfId="781"/>
+    <cellStyle name="60% — акцент1 2 9" xfId="868"/>
+    <cellStyle name="60% — акцент1 2_2.1" xfId="290"/>
+    <cellStyle name="60% — акцент2 2" xfId="2"/>
+    <cellStyle name="60% — акцент2 2 10" xfId="1045"/>
+    <cellStyle name="60% — акцент2 2 11" xfId="1102"/>
+    <cellStyle name="60% — акцент2 2 12" xfId="1125"/>
+    <cellStyle name="60% — акцент2 2 13" xfId="1137"/>
+    <cellStyle name="60% — акцент2 2 14" xfId="1147"/>
+    <cellStyle name="60% — акцент2 2 2" xfId="186"/>
+    <cellStyle name="60% — акцент2 2 2 2" xfId="443"/>
+    <cellStyle name="60% — акцент2 2 2 2 2" xfId="687"/>
+    <cellStyle name="60% — акцент2 2 2 3" xfId="593"/>
+    <cellStyle name="60% — акцент2 2 3" xfId="396"/>
+    <cellStyle name="60% — акцент2 2 3 2" xfId="640"/>
+    <cellStyle name="60% — акцент2 2 4" xfId="287"/>
+    <cellStyle name="60% — акцент2 2 5" xfId="191"/>
+    <cellStyle name="60% — акцент2 2 6" xfId="535"/>
+    <cellStyle name="60% — акцент2 2 7" xfId="735"/>
+    <cellStyle name="60% — акцент2 2 8" xfId="782"/>
+    <cellStyle name="60% — акцент2 2 9" xfId="869"/>
+    <cellStyle name="60% — акцент2 2_2.1" xfId="291"/>
+    <cellStyle name="60% — акцент3 2" xfId="3"/>
+    <cellStyle name="60% — акцент3 2 10" xfId="1044"/>
+    <cellStyle name="60% — акцент3 2 11" xfId="1101"/>
+    <cellStyle name="60% — акцент3 2 12" xfId="1124"/>
+    <cellStyle name="60% — акцент3 2 13" xfId="1136"/>
+    <cellStyle name="60% — акцент3 2 14" xfId="1146"/>
+    <cellStyle name="60% — акцент3 2 2" xfId="187"/>
+    <cellStyle name="60% — акцент3 2 2 2" xfId="444"/>
+    <cellStyle name="60% — акцент3 2 2 2 2" xfId="688"/>
+    <cellStyle name="60% — акцент3 2 2 3" xfId="594"/>
+    <cellStyle name="60% — акцент3 2 3" xfId="397"/>
+    <cellStyle name="60% — акцент3 2 3 2" xfId="641"/>
+    <cellStyle name="60% — акцент3 2 4" xfId="286"/>
+    <cellStyle name="60% — акцент3 2 5" xfId="184"/>
+    <cellStyle name="60% — акцент3 2 6" xfId="536"/>
+    <cellStyle name="60% — акцент3 2 7" xfId="736"/>
+    <cellStyle name="60% — акцент3 2 8" xfId="783"/>
+    <cellStyle name="60% — акцент3 2 9" xfId="870"/>
+    <cellStyle name="60% — акцент3 2_2.1" xfId="292"/>
+    <cellStyle name="60% — акцент4 2" xfId="4"/>
+    <cellStyle name="60% — акцент4 2 10" xfId="1043"/>
+    <cellStyle name="60% — акцент4 2 11" xfId="1100"/>
+    <cellStyle name="60% — акцент4 2 12" xfId="1123"/>
+    <cellStyle name="60% — акцент4 2 13" xfId="1135"/>
+    <cellStyle name="60% — акцент4 2 14" xfId="1145"/>
+    <cellStyle name="60% — акцент4 2 2" xfId="188"/>
+    <cellStyle name="60% — акцент4 2 2 2" xfId="445"/>
+    <cellStyle name="60% — акцент4 2 2 2 2" xfId="689"/>
+    <cellStyle name="60% — акцент4 2 2 3" xfId="595"/>
+    <cellStyle name="60% — акцент4 2 3" xfId="398"/>
+    <cellStyle name="60% — акцент4 2 3 2" xfId="642"/>
+    <cellStyle name="60% — акцент4 2 4" xfId="285"/>
+    <cellStyle name="60% — акцент4 2 5" xfId="192"/>
+    <cellStyle name="60% — акцент4 2 6" xfId="537"/>
+    <cellStyle name="60% — акцент4 2 7" xfId="737"/>
+    <cellStyle name="60% — акцент4 2 8" xfId="784"/>
+    <cellStyle name="60% — акцент4 2 9" xfId="871"/>
+    <cellStyle name="60% — акцент4 2_2.1" xfId="293"/>
+    <cellStyle name="60% — акцент5 2" xfId="5"/>
+    <cellStyle name="60% — акцент5 2 10" xfId="1042"/>
+    <cellStyle name="60% — акцент5 2 11" xfId="1099"/>
+    <cellStyle name="60% — акцент5 2 12" xfId="1122"/>
+    <cellStyle name="60% — акцент5 2 13" xfId="1134"/>
+    <cellStyle name="60% — акцент5 2 14" xfId="1144"/>
+    <cellStyle name="60% — акцент5 2 2" xfId="189"/>
+    <cellStyle name="60% — акцент5 2 2 2" xfId="446"/>
+    <cellStyle name="60% — акцент5 2 2 2 2" xfId="690"/>
+    <cellStyle name="60% — акцент5 2 2 3" xfId="596"/>
+    <cellStyle name="60% — акцент5 2 3" xfId="399"/>
+    <cellStyle name="60% — акцент5 2 3 2" xfId="643"/>
+    <cellStyle name="60% — акцент5 2 4" xfId="284"/>
+    <cellStyle name="60% — акцент5 2 5" xfId="193"/>
+    <cellStyle name="60% — акцент5 2 6" xfId="538"/>
+    <cellStyle name="60% — акцент5 2 7" xfId="738"/>
+    <cellStyle name="60% — акцент5 2 8" xfId="785"/>
+    <cellStyle name="60% — акцент5 2 9" xfId="872"/>
+    <cellStyle name="60% — акцент5 2_2.1" xfId="294"/>
+    <cellStyle name="60% — акцент6 2" xfId="6"/>
+    <cellStyle name="60% — акцент6 2 10" xfId="1041"/>
+    <cellStyle name="60% — акцент6 2 11" xfId="1098"/>
+    <cellStyle name="60% — акцент6 2 12" xfId="1121"/>
+    <cellStyle name="60% — акцент6 2 13" xfId="1133"/>
+    <cellStyle name="60% — акцент6 2 14" xfId="1143"/>
+    <cellStyle name="60% — акцент6 2 2" xfId="190"/>
+    <cellStyle name="60% — акцент6 2 2 2" xfId="447"/>
+    <cellStyle name="60% — акцент6 2 2 2 2" xfId="691"/>
+    <cellStyle name="60% — акцент6 2 2 3" xfId="597"/>
+    <cellStyle name="60% — акцент6 2 3" xfId="400"/>
+    <cellStyle name="60% — акцент6 2 3 2" xfId="644"/>
+    <cellStyle name="60% — акцент6 2 4" xfId="283"/>
+    <cellStyle name="60% — акцент6 2 5" xfId="194"/>
+    <cellStyle name="60% — акцент6 2 6" xfId="539"/>
+    <cellStyle name="60% — акцент6 2 7" xfId="739"/>
+    <cellStyle name="60% — акцент6 2 8" xfId="786"/>
+    <cellStyle name="60% — акцент6 2 9" xfId="873"/>
+    <cellStyle name="60% — акцент6 2_2.1" xfId="295"/>
+    <cellStyle name="Гиперссылка 2" xfId="7"/>
+    <cellStyle name="Название 2" xfId="8"/>
+    <cellStyle name="Нейтральный 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="296"/>
+    <cellStyle name="Обычный 100" xfId="856"/>
+    <cellStyle name="Обычный 101" xfId="857"/>
+    <cellStyle name="Обычный 102" xfId="858"/>
+    <cellStyle name="Обычный 103" xfId="859"/>
+    <cellStyle name="Обычный 104" xfId="860"/>
+    <cellStyle name="Обычный 105" xfId="861"/>
+    <cellStyle name="Обычный 106" xfId="1156"/>
+    <cellStyle name="Обычный 107" xfId="862"/>
+    <cellStyle name="Обычный 108" xfId="863"/>
+    <cellStyle name="Обычный 109" xfId="864"/>
+    <cellStyle name="Обычный 11" xfId="10"/>
+    <cellStyle name="Обычный 110" xfId="865"/>
+    <cellStyle name="Обычный 111" xfId="866"/>
+    <cellStyle name="Обычный 112" xfId="1149"/>
+    <cellStyle name="Обычный 113" xfId="1150"/>
+    <cellStyle name="Обычный 114" xfId="1151"/>
+    <cellStyle name="Обычный 115" xfId="1152"/>
+    <cellStyle name="Обычный 116" xfId="1153"/>
+    <cellStyle name="Обычный 117" xfId="1157"/>
+    <cellStyle name="Обычный 118" xfId="1158"/>
+    <cellStyle name="Обычный 119" xfId="1159"/>
+    <cellStyle name="Обычный 12" xfId="297"/>
+    <cellStyle name="Обычный 120" xfId="1160"/>
+    <cellStyle name="Обычный 121" xfId="1161"/>
+    <cellStyle name="Обычный 122" xfId="1154"/>
+    <cellStyle name="Обычный 123" xfId="1155"/>
+    <cellStyle name="Обычный 124" xfId="1162"/>
+    <cellStyle name="Обычный 125" xfId="1163"/>
+    <cellStyle name="Обычный 126" xfId="1164"/>
+    <cellStyle name="Обычный 127" xfId="1165"/>
+    <cellStyle name="Обычный 128" xfId="1166"/>
+    <cellStyle name="Обычный 129" xfId="1167"/>
+    <cellStyle name="Обычный 13" xfId="298"/>
+    <cellStyle name="Обычный 130" xfId="1168"/>
+    <cellStyle name="Обычный 131" xfId="1169"/>
+    <cellStyle name="Обычный 132" xfId="1170"/>
+    <cellStyle name="Обычный 133" xfId="1171"/>
+    <cellStyle name="Обычный 134" xfId="1172"/>
+    <cellStyle name="Обычный 135" xfId="1173"/>
+    <cellStyle name="Обычный 136" xfId="1174"/>
+    <cellStyle name="Обычный 137" xfId="1175"/>
+    <cellStyle name="Обычный 138" xfId="1176"/>
+    <cellStyle name="Обычный 139" xfId="1177"/>
+    <cellStyle name="Обычный 14" xfId="299"/>
+    <cellStyle name="Обычный 140" xfId="1178"/>
+    <cellStyle name="Обычный 141" xfId="1179"/>
+    <cellStyle name="Обычный 142" xfId="1180"/>
+    <cellStyle name="Обычный 143" xfId="1181"/>
+    <cellStyle name="Обычный 144" xfId="1182"/>
+    <cellStyle name="Обычный 145" xfId="1183"/>
+    <cellStyle name="Обычный 146" xfId="1196"/>
+    <cellStyle name="Обычный 147" xfId="1184"/>
+    <cellStyle name="Обычный 148" xfId="1185"/>
+    <cellStyle name="Обычный 149" xfId="1186"/>
+    <cellStyle name="Обычный 15" xfId="300"/>
+    <cellStyle name="Обычный 150" xfId="1187"/>
+    <cellStyle name="Обычный 151" xfId="1188"/>
+    <cellStyle name="Обычный 152" xfId="1189"/>
+    <cellStyle name="Обычный 153" xfId="1190"/>
+    <cellStyle name="Обычный 154" xfId="1197"/>
+    <cellStyle name="Обычный 155" xfId="1191"/>
+    <cellStyle name="Обычный 156" xfId="1192"/>
+    <cellStyle name="Обычный 157" xfId="1193"/>
+    <cellStyle name="Обычный 158" xfId="1194"/>
+    <cellStyle name="Обычный 159" xfId="1195"/>
+    <cellStyle name="Обычный 16" xfId="301"/>
+    <cellStyle name="Обычный 160" xfId="1198"/>
+    <cellStyle name="Обычный 161" xfId="1199"/>
+    <cellStyle name="Обычный 162" xfId="1200"/>
+    <cellStyle name="Обычный 163" xfId="1201"/>
+    <cellStyle name="Обычный 164" xfId="1202"/>
+    <cellStyle name="Обычный 165" xfId="1203"/>
+    <cellStyle name="Обычный 166" xfId="1204"/>
+    <cellStyle name="Обычный 167" xfId="1205"/>
+    <cellStyle name="Обычный 168" xfId="1206"/>
+    <cellStyle name="Обычный 169" xfId="1207"/>
+    <cellStyle name="Обычный 17" xfId="302"/>
+    <cellStyle name="Обычный 170" xfId="1208"/>
+    <cellStyle name="Обычный 171" xfId="1209"/>
+    <cellStyle name="Обычный 172" xfId="1210"/>
+    <cellStyle name="Обычный 173" xfId="1211"/>
+    <cellStyle name="Обычный 174" xfId="1212"/>
+    <cellStyle name="Обычный 175" xfId="1213"/>
+    <cellStyle name="Обычный 176" xfId="1214"/>
+    <cellStyle name="Обычный 177" xfId="1215"/>
+    <cellStyle name="Обычный 178" xfId="1216"/>
+    <cellStyle name="Обычный 179" xfId="1217"/>
+    <cellStyle name="Обычный 18" xfId="303"/>
+    <cellStyle name="Обычный 180" xfId="1218"/>
+    <cellStyle name="Обычный 181" xfId="1219"/>
+    <cellStyle name="Обычный 182" xfId="1220"/>
+    <cellStyle name="Обычный 183" xfId="1221"/>
+    <cellStyle name="Обычный 184" xfId="1222"/>
+    <cellStyle name="Обычный 186" xfId="1223"/>
+    <cellStyle name="Обычный 187" xfId="1224"/>
+    <cellStyle name="Обычный 188" xfId="1225"/>
+    <cellStyle name="Обычный 189" xfId="1226"/>
+    <cellStyle name="Обычный 19" xfId="304"/>
+    <cellStyle name="Обычный 190" xfId="1227"/>
+    <cellStyle name="Обычный 191" xfId="1228"/>
+    <cellStyle name="Обычный 192" xfId="1229"/>
+    <cellStyle name="Обычный 193" xfId="1230"/>
+    <cellStyle name="Обычный 194" xfId="1231"/>
+    <cellStyle name="Обычный 195" xfId="1232"/>
+    <cellStyle name="Обычный 196" xfId="1233"/>
+    <cellStyle name="Обычный 197" xfId="1234"/>
+    <cellStyle name="Обычный 198" xfId="1235"/>
+    <cellStyle name="Обычный 199" xfId="1236"/>
+    <cellStyle name="Обычный 2 10" xfId="12"/>
+    <cellStyle name="Обычный 2 11" xfId="13"/>
+    <cellStyle name="Обычный 2 12" xfId="14"/>
+    <cellStyle name="Обычный 2 13" xfId="15"/>
+    <cellStyle name="Обычный 2 14" xfId="16"/>
+    <cellStyle name="Обычный 2 15" xfId="17"/>
+    <cellStyle name="Обычный 2 16" xfId="18"/>
+    <cellStyle name="Обычный 2 17" xfId="19"/>
+    <cellStyle name="Обычный 2 17 2" xfId="20"/>
+    <cellStyle name="Обычный 2 17 2 10" xfId="886"/>
+    <cellStyle name="Обычный 2 17 2 11" xfId="1030"/>
+    <cellStyle name="Обычный 2 17 2 12" xfId="1088"/>
+    <cellStyle name="Обычный 2 17 2 13" xfId="1115"/>
+    <cellStyle name="Обычный 2 17 2 14" xfId="1132"/>
+    <cellStyle name="Обычный 2 17 2 15" xfId="1142"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="21"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="195"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="448"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2" xfId="692"/>
+    <cellStyle name="Обычный 2 17 2 3 3" xfId="598"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="401"/>
+    <cellStyle name="Обычный 2 17 2 4 2" xfId="645"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="282"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="504"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="541"/>
+    <cellStyle name="Обычный 2 17 2 8" xfId="740"/>
+    <cellStyle name="Обычный 2 17 2 9" xfId="787"/>
+    <cellStyle name="Обычный 2 17 2_2.1" xfId="305"/>
+    <cellStyle name="Обычный 2 18" xfId="22"/>
+    <cellStyle name="Обычный 2 19" xfId="23"/>
+    <cellStyle name="Обычный 2 19 2" xfId="24"/>
+    <cellStyle name="Обычный 2 19 2 10" xfId="788"/>
+    <cellStyle name="Обычный 2 19 2 11" xfId="890"/>
+    <cellStyle name="Обычный 2 19 2 12" xfId="1026"/>
+    <cellStyle name="Обычный 2 19 2 13" xfId="1084"/>
+    <cellStyle name="Обычный 2 19 2 14" xfId="1113"/>
+    <cellStyle name="Обычный 2 19 2 15" xfId="1131"/>
+    <cellStyle name="Обычный 2 19 2 16" xfId="1141"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="25"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10" xfId="892"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11" xfId="1025"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12" xfId="1083"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1112"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1130"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1140"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="27"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="28"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="29"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="198"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="450"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="694"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="600"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="403"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="647"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="280"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="503"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="544"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8" xfId="742"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9" xfId="789"/>
+    <cellStyle name="Обычный 2 19 2 2 2_2.1" xfId="307"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="30"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="31"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="32"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="33"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="34"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="196"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="449"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2" xfId="693"/>
+    <cellStyle name="Обычный 2 19 2 4 3" xfId="599"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="402"/>
+    <cellStyle name="Обычный 2 19 2 5 2" xfId="646"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="281"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="197"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="542"/>
+    <cellStyle name="Обычный 2 19 2 9" xfId="741"/>
+    <cellStyle name="Обычный 2 19 2_2.1" xfId="306"/>
+    <cellStyle name="Обычный 2 19 3" xfId="35"/>
+    <cellStyle name="Обычный 2 19 3 10" xfId="899"/>
+    <cellStyle name="Обычный 2 19 3 11" xfId="1017"/>
+    <cellStyle name="Обычный 2 19 3 12" xfId="1076"/>
+    <cellStyle name="Обычный 2 19 3 13" xfId="1108"/>
+    <cellStyle name="Обычный 2 19 3 14" xfId="1128"/>
+    <cellStyle name="Обычный 2 19 3 15" xfId="1139"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="36"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="37"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="38"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="200"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="451"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2" xfId="695"/>
+    <cellStyle name="Обычный 2 19 3 3 3" xfId="601"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="404"/>
+    <cellStyle name="Обычный 2 19 3 4 2" xfId="648"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="279"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="199"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="545"/>
+    <cellStyle name="Обычный 2 19 3 8" xfId="743"/>
+    <cellStyle name="Обычный 2 19 3 9" xfId="790"/>
+    <cellStyle name="Обычный 2 19 3_2.1" xfId="308"/>
+    <cellStyle name="Обычный 2 19 4" xfId="39"/>
+    <cellStyle name="Обычный 2 19 5" xfId="40"/>
+    <cellStyle name="Обычный 2 2" xfId="11"/>
+    <cellStyle name="Обычный 2 2 2" xfId="41"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="500"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="546"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="744"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="791"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="906"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="1011"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="1071"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="1040"/>
+    <cellStyle name="Обычный 2 2 2 18" xfId="1097"/>
+    <cellStyle name="Обычный 2 2 2 19" xfId="1120"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="42"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="43"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11" xfId="745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12" xfId="792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13" xfId="908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14" xfId="1009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15" xfId="1069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17" xfId="1095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="44"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="45"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="1008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="1068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="1104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="46"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="47"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="1006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="1066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="1094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="48"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="49"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="1004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="1064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="1092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="50"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="201"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_2.1" xfId="313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="51"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="549"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_2.1" xfId="312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="52"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="1000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="1061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="1089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="53"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="202"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_2.1" xfId="314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="54"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="55"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="1058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="1086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="56"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="204"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_2.1" xfId="315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="57"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_2.1" xfId="311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="58"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="1054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="1081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="59"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="60"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="1051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="1078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="61"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_2.1" xfId="317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="62"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="609"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_2.1" xfId="316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="63"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="1048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="1075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="64"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_2.1" xfId="318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="65"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="66"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="1073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="67"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="68"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1012"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="1072"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="69"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_2.1" xfId="320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="70"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_2.1" xfId="319"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="71"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="1060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="72"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_2.1" xfId="321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="73"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="74"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="895"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="75"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_2.1" xfId="322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="76"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="499"/>
+    <cellStyle name="Обычный 2 2 2 2 2_2.1" xfId="310"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="77"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10" xfId="805"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11" xfId="941"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12" xfId="953"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13" xfId="902"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14" xfId="979"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15" xfId="867"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1013"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="78"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="79"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="943"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="947"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="905"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="970"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="881"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1003"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="80"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="81"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="942"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="909"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="964"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="888"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="997"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="231"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="468"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="712"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="421"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="665"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="258"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="216"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="760"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="807"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="945"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="325"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="229"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="467"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="711"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="420"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="664"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="394"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="379"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="562"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="759"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="806"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_2.1" xfId="324"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="82"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="939"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="915"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="958"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="897"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="986"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="232"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="469"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="713"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="422"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="666"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="390"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="383"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="564"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="761"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="808"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="946"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="83"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="84"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="936"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="917"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="956"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="900"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="983"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="234"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="470"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="714"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="423"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="667"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="255"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="382"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="762"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="809"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="948"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="327"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="228"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="466"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="710"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="419"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="663"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="261"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="490"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="561"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9" xfId="758"/>
+    <cellStyle name="Обычный 2 2 2 2 3_2.1" xfId="323"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="85"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10" xfId="949"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11" xfId="933"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12" xfId="923"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13" xfId="940"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14" xfId="913"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15" xfId="961"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="86"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="87"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="929"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="928"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="931"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="925"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="937"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="237"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="472"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="716"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="622"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="425"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="669"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="391"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="219"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="567"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="764"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="811"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="951"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="329"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="235"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="471"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="715"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="621"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="424"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="668"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="392"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="218"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="566"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8" xfId="763"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9" xfId="810"/>
+    <cellStyle name="Обычный 2 2 2 2 4_2.1" xfId="328"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="88"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10" xfId="926"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11" xfId="934"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12" xfId="920"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13" xfId="950"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14" xfId="903"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="238"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="473"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="717"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="623"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="426"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="670"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="252"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="221"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6" xfId="568"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7" xfId="765"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8" xfId="812"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9" xfId="952"/>
+    <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="330"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="89"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="90"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="91"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10" xfId="813"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11" xfId="955"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12" xfId="921"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13" xfId="944"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14" xfId="907"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15" xfId="968"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16" xfId="883"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="92"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="93"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="957"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="918"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="954"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="901"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="982"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="875"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="94"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="242"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="475"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="719"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="625"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="428"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="672"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="247"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="225"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="570"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="767"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="814"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_2.1" xfId="332"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="95"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="241"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="474"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="624"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="427"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="671"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="249"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="223"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9" xfId="766"/>
+    <cellStyle name="Обычный 2 2 2 4 2_2.1" xfId="331"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="96"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10" xfId="959"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11" xfId="911"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12" xfId="963"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13" xfId="891"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14" xfId="994"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1056"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="97"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="244"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="476"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="720"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="626"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="429"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="673"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="245"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="493"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="572"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8" xfId="768"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9" xfId="815"/>
+    <cellStyle name="Обычный 2 2 2 4 3_2.1" xfId="333"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="98"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="99"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10" xfId="962"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11" xfId="904"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12" xfId="973"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13" xfId="879"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1007"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1067"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="100"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="246"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="477"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="721"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="627"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="430"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="674"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="389"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="508"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="573"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8" xfId="769"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9" xfId="816"/>
+    <cellStyle name="Обычный 2 2 2 5 2_2.1" xfId="334"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="101"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="203"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="452"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2" xfId="696"/>
+    <cellStyle name="Обычный 2 2 2 7 3" xfId="602"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="405"/>
+    <cellStyle name="Обычный 2 2 2 8 2" xfId="649"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="278"/>
+    <cellStyle name="Обычный 2 2 2_2.1" xfId="309"/>
+    <cellStyle name="Обычный 2 2 3" xfId="102"/>
+    <cellStyle name="Обычный 2 2 3 10" xfId="965"/>
+    <cellStyle name="Обычный 2 2 3 11" xfId="898"/>
+    <cellStyle name="Обычный 2 2 3 12" xfId="984"/>
+    <cellStyle name="Обычный 2 2 3 13" xfId="874"/>
+    <cellStyle name="Обычный 2 2 3 14" xfId="1015"/>
+    <cellStyle name="Обычный 2 2 3 15" xfId="1074"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="103"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="248"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="478"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2" xfId="722"/>
+    <cellStyle name="Обычный 2 2 3 3 3" xfId="628"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="431"/>
+    <cellStyle name="Обычный 2 2 3 4 2" xfId="675"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="243"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="227"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="574"/>
+    <cellStyle name="Обычный 2 2 3 8" xfId="770"/>
+    <cellStyle name="Обычный 2 2 3 9" xfId="817"/>
+    <cellStyle name="Обычный 2 2 3_2.1" xfId="335"/>
+    <cellStyle name="Обычный 2 2 4" xfId="104"/>
+    <cellStyle name="Обычный 2 2 4 10" xfId="818"/>
+    <cellStyle name="Обычный 2 2 4 11" xfId="967"/>
+    <cellStyle name="Обычный 2 2 4 12" xfId="896"/>
+    <cellStyle name="Обычный 2 2 4 13" xfId="987"/>
+    <cellStyle name="Обычный 2 2 4 14" xfId="1049"/>
+    <cellStyle name="Обычный 2 2 4 15" xfId="1018"/>
+    <cellStyle name="Обычный 2 2 4 16" xfId="1077"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="105"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="106"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10" xfId="969"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11" xfId="894"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12" xfId="990"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1053"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1022"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1080"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="107"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="108"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="893"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="993"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="1055"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1024"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1082"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="253"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="481"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="725"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="631"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="434"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="678"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="387"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="507"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="577"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="773"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="820"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="971"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="338"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="251"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="480"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="724"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="630"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="433"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="677"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="388"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="510"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="576"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8" xfId="772"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9" xfId="819"/>
+    <cellStyle name="Обычный 2 2 4 2 2_2.1" xfId="337"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="109"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10" xfId="889"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11" xfId="995"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12" xfId="1057"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1027"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1085"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="254"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="482"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="726"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="632"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="435"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="679"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="236"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="492"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="578"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7" xfId="774"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8" xfId="821"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9" xfId="972"/>
+    <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="339"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="110"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="111"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10" xfId="887"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11" xfId="998"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12" xfId="1059"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1029"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1087"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="256"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="483"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="727"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="633"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="436"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="680"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="386"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="511"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="579"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7" xfId="775"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8" xfId="822"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9" xfId="974"/>
+    <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="340"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="250"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="479"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2" xfId="723"/>
+    <cellStyle name="Обычный 2 2 4 4 3" xfId="629"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="432"/>
+    <cellStyle name="Обычный 2 2 4 5 2" xfId="676"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="240"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="230"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="575"/>
+    <cellStyle name="Обычный 2 2 4 9" xfId="771"/>
+    <cellStyle name="Обычный 2 2 4_2.1" xfId="336"/>
+    <cellStyle name="Обычный 2 2 5" xfId="112"/>
+    <cellStyle name="Обычный 2 2 5 10" xfId="975"/>
+    <cellStyle name="Обычный 2 2 5 11" xfId="884"/>
+    <cellStyle name="Обычный 2 2 5 12" xfId="1001"/>
+    <cellStyle name="Обычный 2 2 5 13" xfId="1062"/>
+    <cellStyle name="Обычный 2 2 5 14" xfId="1033"/>
+    <cellStyle name="Обычный 2 2 5 15" xfId="1090"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="113"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="114"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10" xfId="882"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11" xfId="1002"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12" xfId="1063"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1034"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1091"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="259"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="485"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="729"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="635"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="438"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="682"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="384"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="509"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="581"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7" xfId="777"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8" xfId="824"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9" xfId="976"/>
+    <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="342"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="257"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="484"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2" xfId="728"/>
+    <cellStyle name="Обычный 2 2 5 3 3" xfId="634"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="437"/>
+    <cellStyle name="Обычный 2 2 5 4 2" xfId="681"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="233"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="506"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="580"/>
+    <cellStyle name="Обычный 2 2 5 8" xfId="776"/>
+    <cellStyle name="Обычный 2 2 5 9" xfId="823"/>
+    <cellStyle name="Обычный 2 2 5_2.1" xfId="341"/>
+    <cellStyle name="Обычный 2 2 6" xfId="115"/>
+    <cellStyle name="Обычный 2 2 6 10" xfId="880"/>
+    <cellStyle name="Обычный 2 2 6 11" xfId="1005"/>
+    <cellStyle name="Обычный 2 2 6 12" xfId="1065"/>
+    <cellStyle name="Обычный 2 2 6 13" xfId="1036"/>
+    <cellStyle name="Обычный 2 2 6 14" xfId="1093"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="260"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="486"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2" xfId="730"/>
+    <cellStyle name="Обычный 2 2 6 2 3" xfId="636"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="439"/>
+    <cellStyle name="Обычный 2 2 6 3 2" xfId="683"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="385"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="512"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="582"/>
+    <cellStyle name="Обычный 2 2 6 7" xfId="778"/>
+    <cellStyle name="Обычный 2 2 6 8" xfId="825"/>
+    <cellStyle name="Обычный 2 2 6 9" xfId="977"/>
+    <cellStyle name="Обычный 2 2 6_2.1" xfId="343"/>
+    <cellStyle name="Обычный 2 2 7" xfId="116"/>
+    <cellStyle name="Обычный 2 20" xfId="117"/>
+    <cellStyle name="Обычный 2 20 2" xfId="118"/>
+    <cellStyle name="Обычный 2 20 2 10" xfId="980"/>
+    <cellStyle name="Обычный 2 20 2 11" xfId="878"/>
+    <cellStyle name="Обычный 2 20 2 12" xfId="1010"/>
+    <cellStyle name="Обычный 2 20 2 13" xfId="1070"/>
+    <cellStyle name="Обычный 2 20 2 14" xfId="1039"/>
+    <cellStyle name="Обычный 2 20 2 15" xfId="1096"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="119"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="120"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="121"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="262"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="487"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2" xfId="731"/>
+    <cellStyle name="Обычный 2 20 2 3 3" xfId="637"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="440"/>
+    <cellStyle name="Обычный 2 20 2 4 2" xfId="684"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="378"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="491"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="583"/>
+    <cellStyle name="Обычный 2 20 2 8" xfId="779"/>
+    <cellStyle name="Обычный 2 20 2 9" xfId="826"/>
+    <cellStyle name="Обычный 2 20 2_2.1" xfId="344"/>
+    <cellStyle name="Обычный 2 20 3" xfId="122"/>
+    <cellStyle name="Обычный 2 20 4" xfId="123"/>
+    <cellStyle name="Обычный 2 21" xfId="124"/>
+    <cellStyle name="Обычный 2 21 2" xfId="125"/>
+    <cellStyle name="Обычный 2 21 3" xfId="126"/>
+    <cellStyle name="Обычный 2 22" xfId="127"/>
+    <cellStyle name="Обычный 2 23" xfId="128"/>
+    <cellStyle name="Обычный 2 24" xfId="129"/>
+    <cellStyle name="Обычный 2 25" xfId="130"/>
+    <cellStyle name="Обычный 2 25 2" xfId="780"/>
+    <cellStyle name="Обычный 2 25 3" xfId="827"/>
+    <cellStyle name="Обычный 2 25 4" xfId="991"/>
+    <cellStyle name="Обычный 2 25 5" xfId="1052"/>
+    <cellStyle name="Обычный 2 25 6" xfId="1021"/>
+    <cellStyle name="Обычный 2 25 7" xfId="1079"/>
+    <cellStyle name="Обычный 2 25 8" xfId="1110"/>
+    <cellStyle name="Обычный 2 25 9" xfId="1129"/>
+    <cellStyle name="Обычный 2 3" xfId="131"/>
+    <cellStyle name="Обычный 2 3 2" xfId="132"/>
+    <cellStyle name="Обычный 2 4" xfId="133"/>
+    <cellStyle name="Обычный 2 4 2" xfId="134"/>
+    <cellStyle name="Обычный 2 5" xfId="135"/>
+    <cellStyle name="Обычный 2 5 2" xfId="136"/>
+    <cellStyle name="Обычный 2 6" xfId="137"/>
+    <cellStyle name="Обычный 2 7" xfId="138"/>
+    <cellStyle name="Обычный 2 8" xfId="139"/>
+    <cellStyle name="Обычный 2 9" xfId="140"/>
+    <cellStyle name="Обычный 20" xfId="345"/>
+    <cellStyle name="Обычный 200" xfId="1237"/>
+    <cellStyle name="Обычный 201" xfId="1238"/>
+    <cellStyle name="Обычный 202" xfId="1239"/>
+    <cellStyle name="Обычный 203" xfId="1240"/>
+    <cellStyle name="Обычный 204" xfId="1241"/>
+    <cellStyle name="Обычный 205" xfId="1242"/>
+    <cellStyle name="Обычный 21" xfId="346"/>
+    <cellStyle name="Обычный 22" xfId="347"/>
+    <cellStyle name="Обычный 23" xfId="348"/>
+    <cellStyle name="Обычный 24" xfId="349"/>
+    <cellStyle name="Обычный 25" xfId="350"/>
+    <cellStyle name="Обычный 26" xfId="351"/>
+    <cellStyle name="Обычный 27" xfId="352"/>
+    <cellStyle name="Обычный 28" xfId="353"/>
+    <cellStyle name="Обычный 29" xfId="354"/>
+    <cellStyle name="Обычный 3" xfId="141"/>
+    <cellStyle name="Обычный 3 10" xfId="142"/>
+    <cellStyle name="Обычный 3 11" xfId="143"/>
+    <cellStyle name="Обычный 3 12" xfId="144"/>
+    <cellStyle name="Обычный 3 13" xfId="145"/>
+    <cellStyle name="Обычный 3 13 2" xfId="146"/>
+    <cellStyle name="Обычный 3 13 3" xfId="147"/>
+    <cellStyle name="Обычный 3 14" xfId="148"/>
+    <cellStyle name="Обычный 3 14 2" xfId="149"/>
+    <cellStyle name="Обычный 3 14 3" xfId="150"/>
+    <cellStyle name="Обычный 3 15" xfId="151"/>
+    <cellStyle name="Обычный 3 16" xfId="271"/>
+    <cellStyle name="Обычный 3 17" xfId="381"/>
+    <cellStyle name="Обычный 3 18" xfId="239"/>
+    <cellStyle name="Обычный 3 19" xfId="585"/>
+    <cellStyle name="Обычный 3 2" xfId="152"/>
+    <cellStyle name="Обычный 3 3" xfId="153"/>
+    <cellStyle name="Обычный 3 4" xfId="154"/>
+    <cellStyle name="Обычный 3 5" xfId="155"/>
+    <cellStyle name="Обычный 3 6" xfId="156"/>
+    <cellStyle name="Обычный 3 7" xfId="157"/>
+    <cellStyle name="Обычный 3 8" xfId="158"/>
+    <cellStyle name="Обычный 3 9" xfId="159"/>
+    <cellStyle name="Обычный 3_8" xfId="371"/>
+    <cellStyle name="Обычный 30" xfId="355"/>
+    <cellStyle name="Обычный 31" xfId="356"/>
+    <cellStyle name="Обычный 32" xfId="357"/>
+    <cellStyle name="Обычный 33" xfId="358"/>
+    <cellStyle name="Обычный 34" xfId="359"/>
+    <cellStyle name="Обычный 35" xfId="360"/>
+    <cellStyle name="Обычный 36" xfId="361"/>
+    <cellStyle name="Обычный 37" xfId="362"/>
+    <cellStyle name="Обычный 38" xfId="363"/>
+    <cellStyle name="Обычный 39" xfId="364"/>
+    <cellStyle name="Обычный 4" xfId="160"/>
+    <cellStyle name="Обычный 4 10" xfId="161"/>
+    <cellStyle name="Обычный 4 11" xfId="365"/>
+    <cellStyle name="Обычный 4 12" xfId="501"/>
+    <cellStyle name="Обычный 4 13" xfId="505"/>
+    <cellStyle name="Обычный 4 14" xfId="589"/>
+    <cellStyle name="Обычный 4 2" xfId="162"/>
+    <cellStyle name="Обычный 4 3" xfId="163"/>
+    <cellStyle name="Обычный 4 4" xfId="164"/>
+    <cellStyle name="Обычный 4 5" xfId="165"/>
+    <cellStyle name="Обычный 4 6" xfId="166"/>
+    <cellStyle name="Обычный 4 7" xfId="167"/>
+    <cellStyle name="Обычный 4 8" xfId="168"/>
+    <cellStyle name="Обычный 4 9" xfId="169"/>
+    <cellStyle name="Обычный 4 9 2" xfId="170"/>
+    <cellStyle name="Обычный 4 9 3" xfId="171"/>
+    <cellStyle name="Обычный 4_8" xfId="372"/>
+    <cellStyle name="Обычный 40" xfId="377"/>
+    <cellStyle name="Обычный 41" xfId="733"/>
+    <cellStyle name="Обычный 42" xfId="828"/>
+    <cellStyle name="Обычный 43" xfId="513"/>
+    <cellStyle name="Обычный 44" xfId="514"/>
+    <cellStyle name="Обычный 45" xfId="515"/>
+    <cellStyle name="Обычный 46" xfId="516"/>
+    <cellStyle name="Обычный 47" xfId="517"/>
+    <cellStyle name="Обычный 48" xfId="518"/>
+    <cellStyle name="Обычный 49" xfId="519"/>
+    <cellStyle name="Обычный 5" xfId="172"/>
+    <cellStyle name="Обычный 5 2" xfId="173"/>
+    <cellStyle name="Обычный 5 3" xfId="174"/>
+    <cellStyle name="Обычный 5 4" xfId="175"/>
+    <cellStyle name="Обычный 5 5" xfId="176"/>
+    <cellStyle name="Обычный 5 6" xfId="366"/>
+    <cellStyle name="Обычный 5 7" xfId="502"/>
+    <cellStyle name="Обычный 5 8" xfId="273"/>
+    <cellStyle name="Обычный 5 9" xfId="590"/>
+    <cellStyle name="Обычный 5_8" xfId="373"/>
+    <cellStyle name="Обычный 50" xfId="520"/>
+    <cellStyle name="Обычный 51" xfId="521"/>
+    <cellStyle name="Обычный 52" xfId="522"/>
+    <cellStyle name="Обычный 53" xfId="523"/>
+    <cellStyle name="Обычный 54" xfId="524"/>
+    <cellStyle name="Обычный 55" xfId="525"/>
+    <cellStyle name="Обычный 56" xfId="177"/>
+    <cellStyle name="Обычный 57" xfId="526"/>
+    <cellStyle name="Обычный 58" xfId="527"/>
+    <cellStyle name="Обычный 59" xfId="528"/>
+    <cellStyle name="Обычный 6" xfId="367"/>
+    <cellStyle name="Обычный 6 2" xfId="178"/>
+    <cellStyle name="Обычный 6 3" xfId="179"/>
+    <cellStyle name="Обычный 6_8" xfId="374"/>
+    <cellStyle name="Обычный 60" xfId="829"/>
+    <cellStyle name="Обычный 61" xfId="529"/>
+    <cellStyle name="Обычный 62" xfId="530"/>
+    <cellStyle name="Обычный 63" xfId="531"/>
+    <cellStyle name="Обычный 64" xfId="532"/>
+    <cellStyle name="Обычный 65" xfId="533"/>
+    <cellStyle name="Обычный 66" xfId="830"/>
+    <cellStyle name="Обычный 67" xfId="586"/>
+    <cellStyle name="Обычный 68" xfId="591"/>
+    <cellStyle name="Обычный 69" xfId="831"/>
+    <cellStyle name="Обычный 7" xfId="368"/>
+    <cellStyle name="Обычный 7 2" xfId="180"/>
+    <cellStyle name="Обычный 7_8" xfId="375"/>
+    <cellStyle name="Обычный 70" xfId="588"/>
+    <cellStyle name="Обычный 71" xfId="584"/>
+    <cellStyle name="Обычный 72" xfId="571"/>
+    <cellStyle name="Обычный 73" xfId="553"/>
+    <cellStyle name="Обычный 74" xfId="543"/>
+    <cellStyle name="Обычный 75" xfId="540"/>
+    <cellStyle name="Обычный 76" xfId="832"/>
+    <cellStyle name="Обычный 77" xfId="833"/>
+    <cellStyle name="Обычный 78" xfId="834"/>
+    <cellStyle name="Обычный 79" xfId="835"/>
+    <cellStyle name="Обычный 8" xfId="369"/>
+    <cellStyle name="Обычный 80" xfId="836"/>
+    <cellStyle name="Обычный 81" xfId="837"/>
+    <cellStyle name="Обычный 82" xfId="838"/>
+    <cellStyle name="Обычный 83" xfId="839"/>
+    <cellStyle name="Обычный 84" xfId="840"/>
+    <cellStyle name="Обычный 85" xfId="851"/>
+    <cellStyle name="Обычный 86" xfId="841"/>
+    <cellStyle name="Обычный 87" xfId="842"/>
+    <cellStyle name="Обычный 88" xfId="843"/>
+    <cellStyle name="Обычный 89" xfId="844"/>
+    <cellStyle name="Обычный 9" xfId="370"/>
+    <cellStyle name="Обычный 90" xfId="845"/>
+    <cellStyle name="Обычный 91" xfId="846"/>
+    <cellStyle name="Обычный 92" xfId="847"/>
+    <cellStyle name="Обычный 93" xfId="848"/>
+    <cellStyle name="Обычный 94" xfId="849"/>
+    <cellStyle name="Обычный 95" xfId="852"/>
+    <cellStyle name="Обычный 96" xfId="850"/>
+    <cellStyle name="Обычный 97" xfId="853"/>
+    <cellStyle name="Обычный 98" xfId="854"/>
+    <cellStyle name="Обычный 99" xfId="855"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="181"/>
+    <cellStyle name="Примечание 2" xfId="182"/>
+    <cellStyle name="Примечание 2 2" xfId="289"/>
+    <cellStyle name="Примечание 2 2 2" xfId="488"/>
+    <cellStyle name="Примечание 2 2 2 2" xfId="732"/>
+    <cellStyle name="Примечание 2 2 3" xfId="638"/>
+    <cellStyle name="Примечание 2 3" xfId="441"/>
+    <cellStyle name="Примечание 2 3 2" xfId="685"/>
+    <cellStyle name="Примечание 2 4" xfId="489"/>
+    <cellStyle name="Примечание 2 5" xfId="393"/>
+    <cellStyle name="Примечание 2 6" xfId="587"/>
+    <cellStyle name="Примечание 2_8" xfId="376"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -717,534 +3396,534 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CT12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="CH4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CZ39" sqref="CZ39"/>
+      <selection pane="bottomRight" activeCell="CL23" sqref="CL23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.85546875" customWidth="1"/>
     <col min="2" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" customWidth="1"/>
     <col min="15" max="25" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.85546875" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="10.140625" customWidth="1"/>
     <col min="61" max="61" width="9.28515625" customWidth="1"/>
     <col min="70" max="70" width="9.28515625" customWidth="1"/>
     <col min="97" max="97" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:98" s="5" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="B1" s="11" t="s">
+      <c r="B1" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="C1" s="11"/>
-[...45 lines deleted...]
-      <c r="AW1" s="11"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="14"/>
+      <c r="Q1" s="14"/>
+      <c r="R1" s="14"/>
+      <c r="S1" s="14"/>
+      <c r="T1" s="14"/>
+      <c r="U1" s="14"/>
+      <c r="V1" s="14"/>
+      <c r="W1" s="14"/>
+      <c r="X1" s="14"/>
+      <c r="Y1" s="14"/>
+      <c r="Z1" s="14"/>
+      <c r="AA1" s="14"/>
+      <c r="AB1" s="14"/>
+      <c r="AC1" s="14"/>
+      <c r="AD1" s="14"/>
+      <c r="AE1" s="14"/>
+      <c r="AF1" s="14"/>
+      <c r="AG1" s="14"/>
+      <c r="AH1" s="14"/>
+      <c r="AI1" s="14"/>
+      <c r="AJ1" s="14"/>
+      <c r="AK1" s="14"/>
+      <c r="AL1" s="14"/>
+      <c r="AM1" s="14"/>
+      <c r="AN1" s="14"/>
+      <c r="AO1" s="14"/>
+      <c r="AP1" s="14"/>
+      <c r="AQ1" s="14"/>
+      <c r="AR1" s="14"/>
+      <c r="AS1" s="14"/>
+      <c r="AT1" s="14"/>
+      <c r="AU1" s="14"/>
+      <c r="AV1" s="14"/>
+      <c r="AW1" s="14"/>
     </row>
     <row r="2" spans="1:98" s="1" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A2" s="6" t="s">
+      <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="9"/>
-[...10 lines deleted...]
-      <c r="N2" s="9" t="s">
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="9"/>
-[...10 lines deleted...]
-      <c r="Z2" s="9" t="s">
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
+      <c r="Q2" s="13"/>
+      <c r="R2" s="13"/>
+      <c r="S2" s="13"/>
+      <c r="T2" s="13"/>
+      <c r="U2" s="13"/>
+      <c r="V2" s="13"/>
+      <c r="W2" s="13"/>
+      <c r="X2" s="13"/>
+      <c r="Y2" s="13"/>
+      <c r="Z2" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AA2" s="9"/>
-[...10 lines deleted...]
-      <c r="AL2" s="9" t="s">
+      <c r="AA2" s="13"/>
+      <c r="AB2" s="13"/>
+      <c r="AC2" s="13"/>
+      <c r="AD2" s="13"/>
+      <c r="AE2" s="13"/>
+      <c r="AF2" s="13"/>
+      <c r="AG2" s="13"/>
+      <c r="AH2" s="13"/>
+      <c r="AI2" s="13"/>
+      <c r="AJ2" s="13"/>
+      <c r="AK2" s="13"/>
+      <c r="AL2" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="AM2" s="9"/>
-[...10 lines deleted...]
-      <c r="AX2" s="9" t="s">
+      <c r="AM2" s="13"/>
+      <c r="AN2" s="13"/>
+      <c r="AO2" s="13"/>
+      <c r="AP2" s="13"/>
+      <c r="AQ2" s="13"/>
+      <c r="AR2" s="13"/>
+      <c r="AS2" s="13"/>
+      <c r="AT2" s="13"/>
+      <c r="AU2" s="13"/>
+      <c r="AV2" s="13"/>
+      <c r="AW2" s="13"/>
+      <c r="AX2" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="AY2" s="9"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="9" t="s">
+      <c r="AY2" s="13"/>
+      <c r="AZ2" s="13"/>
+      <c r="BA2" s="13"/>
+      <c r="BB2" s="13"/>
+      <c r="BC2" s="13"/>
+      <c r="BD2" s="13"/>
+      <c r="BE2" s="13"/>
+      <c r="BF2" s="13"/>
+      <c r="BG2" s="13"/>
+      <c r="BH2" s="13"/>
+      <c r="BI2" s="13"/>
+      <c r="BJ2" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="BK2" s="9"/>
-[...10 lines deleted...]
-      <c r="BV2" s="10" t="s">
+      <c r="BK2" s="13"/>
+      <c r="BL2" s="13"/>
+      <c r="BM2" s="13"/>
+      <c r="BN2" s="13"/>
+      <c r="BO2" s="13"/>
+      <c r="BP2" s="13"/>
+      <c r="BQ2" s="13"/>
+      <c r="BR2" s="13"/>
+      <c r="BS2" s="12"/>
+      <c r="BT2" s="12"/>
+      <c r="BU2" s="12"/>
+      <c r="BV2" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="BW2" s="10"/>
-[...10 lines deleted...]
-      <c r="CH2" s="10" t="s">
+      <c r="BW2" s="12"/>
+      <c r="BX2" s="12"/>
+      <c r="BY2" s="12"/>
+      <c r="BZ2" s="12"/>
+      <c r="CA2" s="12"/>
+      <c r="CB2" s="12"/>
+      <c r="CC2" s="12"/>
+      <c r="CD2" s="12"/>
+      <c r="CE2" s="12"/>
+      <c r="CF2" s="12"/>
+      <c r="CG2" s="12"/>
+      <c r="CH2" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="CI2" s="10"/>
-[...9 lines deleted...]
-      <c r="CS2" s="10"/>
+      <c r="CI2" s="12"/>
+      <c r="CJ2" s="12"/>
+      <c r="CK2" s="12"/>
+      <c r="CL2" s="12"/>
+      <c r="CM2" s="12"/>
+      <c r="CN2" s="12"/>
+      <c r="CO2" s="12"/>
+      <c r="CP2" s="12"/>
+      <c r="CQ2" s="12"/>
+      <c r="CR2" s="12"/>
+      <c r="CS2" s="12"/>
       <c r="CT2" s="2"/>
     </row>
-    <row r="3" spans="1:98" s="17" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="12" t="s">
+    <row r="3" spans="1:98" s="11" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
+      <c r="A3" s="16"/>
+      <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="13" t="s">
+      <c r="C3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="13" t="s">
+      <c r="D3" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="13" t="s">
+      <c r="E3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F3" s="13" t="s">
+      <c r="F3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G3" s="13" t="s">
+      <c r="G3" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="H3" s="13" t="s">
+      <c r="H3" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="K3" s="13" t="s">
+      <c r="K3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="13" t="s">
+      <c r="L3" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="M3" s="13" t="s">
+      <c r="M3" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="N3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="O3" s="13" t="s">
+      <c r="O3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="P3" s="13" t="s">
+      <c r="P3" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="Q3" s="13" t="s">
+      <c r="Q3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="R3" s="13" t="s">
+      <c r="R3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="S3" s="13" t="s">
+      <c r="S3" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="T3" s="13" t="s">
+      <c r="T3" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="U3" s="13" t="s">
+      <c r="U3" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="V3" s="13" t="s">
+      <c r="V3" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="W3" s="13" t="s">
+      <c r="W3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="X3" s="13" t="s">
+      <c r="X3" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="Y3" s="13" t="s">
+      <c r="Y3" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="Z3" s="13" t="s">
+      <c r="Z3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="13" t="s">
+      <c r="AA3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="AB3" s="13" t="s">
+      <c r="AB3" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="AC3" s="13" t="s">
+      <c r="AC3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="AD3" s="13" t="s">
+      <c r="AD3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AE3" s="13" t="s">
+      <c r="AE3" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="AF3" s="13" t="s">
+      <c r="AF3" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="AG3" s="13" t="s">
+      <c r="AG3" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="AH3" s="13" t="s">
+      <c r="AH3" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="AI3" s="13" t="s">
+      <c r="AI3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="AJ3" s="13" t="s">
+      <c r="AJ3" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AK3" s="13" t="s">
+      <c r="AK3" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AL3" s="13" t="s">
+      <c r="AL3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="13" t="s">
+      <c r="AM3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="AN3" s="13" t="s">
+      <c r="AN3" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="AO3" s="13" t="s">
+      <c r="AO3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="AP3" s="13" t="s">
+      <c r="AP3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AQ3" s="13" t="s">
+      <c r="AQ3" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="AR3" s="13" t="s">
+      <c r="AR3" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="AS3" s="13" t="s">
+      <c r="AS3" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="AT3" s="13" t="s">
+      <c r="AT3" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="AU3" s="13" t="s">
+      <c r="AU3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="AV3" s="13" t="s">
+      <c r="AV3" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AW3" s="13" t="s">
+      <c r="AW3" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AX3" s="13" t="s">
+      <c r="AX3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AY3" s="13" t="s">
+      <c r="AY3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="AZ3" s="13" t="s">
+      <c r="AZ3" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="BA3" s="13" t="s">
+      <c r="BA3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="BB3" s="13" t="s">
+      <c r="BB3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="BC3" s="13" t="s">
+      <c r="BC3" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="BD3" s="13" t="s">
+      <c r="BD3" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="BE3" s="13" t="s">
+      <c r="BE3" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="BF3" s="13" t="s">
+      <c r="BF3" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="BG3" s="13" t="s">
+      <c r="BG3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="BH3" s="13" t="s">
+      <c r="BH3" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="BI3" s="13" t="s">
+      <c r="BI3" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="BJ3" s="13" t="s">
+      <c r="BJ3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="BK3" s="13" t="s">
+      <c r="BK3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="BL3" s="13" t="s">
+      <c r="BL3" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="BM3" s="13" t="s">
+      <c r="BM3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="BN3" s="13" t="s">
+      <c r="BN3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="BO3" s="13" t="s">
+      <c r="BO3" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="BP3" s="13" t="s">
+      <c r="BP3" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="BQ3" s="13" t="s">
+      <c r="BQ3" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="BR3" s="14" t="s">
+      <c r="BR3" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BS3" s="15" t="s">
+      <c r="BS3" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="BT3" s="15" t="s">
+      <c r="BT3" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="BU3" s="15" t="s">
+      <c r="BU3" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="BV3" s="15" t="s">
+      <c r="BV3" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BW3" s="15" t="s">
+      <c r="BW3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BX3" s="15" t="s">
+      <c r="BX3" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="BY3" s="15" t="s">
+      <c r="BY3" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="BZ3" s="15" t="s">
+      <c r="BZ3" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="CA3" s="15" t="s">
+      <c r="CA3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="CB3" s="15" t="s">
+      <c r="CB3" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="CC3" s="15" t="s">
+      <c r="CC3" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="CD3" s="15" t="s">
+      <c r="CD3" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="CE3" s="15" t="s">
+      <c r="CE3" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="CF3" s="15" t="s">
+      <c r="CF3" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="CG3" s="15" t="s">
+      <c r="CG3" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="CH3" s="15" t="s">
+      <c r="CH3" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="CI3" s="15" t="s">
+      <c r="CI3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="CJ3" s="15" t="s">
+      <c r="CJ3" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="CK3" s="15" t="s">
+      <c r="CK3" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="CL3" s="15" t="s">
+      <c r="CL3" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="CM3" s="15" t="s">
+      <c r="CM3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="CN3" s="15" t="s">
+      <c r="CN3" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="CO3" s="15" t="s">
+      <c r="CO3" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="CP3" s="15" t="s">
+      <c r="CP3" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="CQ3" s="15" t="s">
+      <c r="CQ3" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="CR3" s="15" t="s">
+      <c r="CR3" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="CS3" s="15" t="s">
+      <c r="CS3" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="CT3" s="16"/>
+      <c r="CT3" s="10"/>
     </row>
     <row r="4" spans="1:98" s="5" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="3">
         <v>632.55999999999995</v>
       </c>
       <c r="C4" s="3">
         <v>1421.51</v>
       </c>
       <c r="D4" s="3">
         <v>1712.46</v>
       </c>
       <c r="E4" s="3">
         <v>2268.06</v>
       </c>
       <c r="F4" s="3">
         <v>2739.14</v>
       </c>
       <c r="G4" s="3">
         <v>3776.14</v>
       </c>
       <c r="H4" s="3">
         <v>4452.18</v>
@@ -1464,54 +4143,56 @@
       </c>
       <c r="CB4" s="3">
         <v>9916.3799999999992</v>
       </c>
       <c r="CC4" s="3">
         <v>11487.25</v>
       </c>
       <c r="CD4" s="3">
         <v>14154.29</v>
       </c>
       <c r="CE4" s="3">
         <v>16089.66</v>
       </c>
       <c r="CF4" s="3">
         <v>18362</v>
       </c>
       <c r="CG4" s="3">
         <v>21499.72</v>
       </c>
       <c r="CH4" s="3">
         <v>1417.7</v>
       </c>
       <c r="CI4" s="3">
         <v>3014.6</v>
       </c>
-      <c r="CJ4" s="18">
+      <c r="CJ4" s="19">
         <v>3857.8</v>
       </c>
-      <c r="CK4" s="3"/>
+      <c r="CK4" s="20">
+        <v>5405.57</v>
+      </c>
       <c r="CL4" s="3"/>
       <c r="CM4" s="3"/>
       <c r="CN4" s="3"/>
       <c r="CO4" s="3"/>
       <c r="CP4" s="3"/>
       <c r="CQ4" s="3"/>
       <c r="CR4" s="3"/>
       <c r="CS4" s="3"/>
     </row>
     <row r="5" spans="1:98" s="5" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4">
         <v>4.03</v>
       </c>
       <c r="C5" s="4">
         <v>20.82</v>
       </c>
       <c r="D5" s="4">
         <v>25.35</v>
       </c>
       <c r="E5" s="4">
         <v>27.42</v>
       </c>
@@ -1740,54 +4421,56 @@
       </c>
       <c r="CB5" s="4">
         <v>43</v>
       </c>
       <c r="CC5" s="4">
         <v>45.1</v>
       </c>
       <c r="CD5" s="4">
         <v>55.4</v>
       </c>
       <c r="CE5" s="4">
         <v>61.1</v>
       </c>
       <c r="CF5" s="4">
         <v>195.5</v>
       </c>
       <c r="CG5" s="4">
         <v>406</v>
       </c>
       <c r="CH5" s="4">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="4">
         <v>18.600000000000001</v>
       </c>
-      <c r="CJ5" s="4">
+      <c r="CJ5" s="19">
         <v>27.2</v>
       </c>
-      <c r="CK5" s="4"/>
+      <c r="CK5" s="20">
+        <v>33.5</v>
+      </c>
       <c r="CL5" s="4"/>
       <c r="CM5" s="4"/>
       <c r="CN5" s="4"/>
       <c r="CO5" s="4"/>
       <c r="CP5" s="4"/>
       <c r="CQ5" s="4"/>
       <c r="CR5" s="4"/>
       <c r="CS5" s="4"/>
     </row>
     <row r="6" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="4">
         <v>10.87</v>
       </c>
       <c r="C6" s="4">
         <v>34.99</v>
       </c>
       <c r="D6" s="4">
         <v>49.15</v>
       </c>
       <c r="E6" s="4">
         <v>91.03</v>
       </c>
@@ -2016,54 +4699,56 @@
       </c>
       <c r="CB6" s="4">
         <v>226.23</v>
       </c>
       <c r="CC6" s="4">
         <v>245.05</v>
       </c>
       <c r="CD6" s="4">
         <v>290.77999999999997</v>
       </c>
       <c r="CE6" s="4">
         <v>327.7</v>
       </c>
       <c r="CF6" s="4">
         <v>368.23</v>
       </c>
       <c r="CG6" s="4">
         <v>531.65</v>
       </c>
       <c r="CH6" s="4">
         <v>16.8</v>
       </c>
       <c r="CI6" s="4">
         <v>46.9</v>
       </c>
-      <c r="CJ6" s="4">
+      <c r="CJ6" s="19">
         <v>64.8</v>
       </c>
-      <c r="CK6" s="4"/>
+      <c r="CK6" s="20">
+        <v>128.28</v>
+      </c>
       <c r="CL6" s="4"/>
       <c r="CM6" s="4"/>
       <c r="CN6" s="4"/>
       <c r="CO6" s="4"/>
       <c r="CP6" s="4"/>
       <c r="CQ6" s="4"/>
       <c r="CR6" s="4"/>
       <c r="CS6" s="4"/>
     </row>
     <row r="7" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="4">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="4">
         <v>307.81</v>
       </c>
       <c r="D7" s="4">
         <v>371.99</v>
       </c>
       <c r="E7" s="4">
         <v>489.11</v>
       </c>
@@ -2291,54 +4976,56 @@
       </c>
       <c r="CB7" s="4">
         <v>1089.8499999999999</v>
       </c>
       <c r="CC7" s="4">
         <v>1233.3499999999999</v>
       </c>
       <c r="CD7" s="4">
         <v>1716.15</v>
       </c>
       <c r="CE7" s="4">
         <v>1992.25</v>
       </c>
       <c r="CF7" s="4">
         <v>2261.25</v>
       </c>
       <c r="CG7" s="4">
         <v>2569.4499999999998</v>
       </c>
       <c r="CH7" s="4">
         <v>108.9</v>
       </c>
       <c r="CI7" s="4">
         <v>264.7</v>
       </c>
-      <c r="CJ7" s="4">
+      <c r="CJ7" s="19">
         <v>319.5</v>
       </c>
-      <c r="CK7" s="4"/>
+      <c r="CK7" s="20">
+        <v>435.8</v>
+      </c>
       <c r="CL7" s="4"/>
       <c r="CM7" s="4"/>
       <c r="CN7" s="4"/>
       <c r="CO7" s="4"/>
       <c r="CP7" s="4"/>
       <c r="CQ7" s="4"/>
       <c r="CR7" s="4"/>
       <c r="CS7" s="4"/>
     </row>
     <row r="8" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="4">
         <v>89.6</v>
       </c>
       <c r="C8" s="4">
         <v>202.93</v>
       </c>
       <c r="D8" s="4">
         <v>242.39</v>
       </c>
       <c r="E8" s="4">
         <v>319.29000000000002</v>
       </c>
@@ -2567,54 +5254,56 @@
       </c>
       <c r="CB8" s="4">
         <v>589.74</v>
       </c>
       <c r="CC8" s="4">
         <v>668.33</v>
       </c>
       <c r="CD8" s="4">
         <v>1016.73</v>
       </c>
       <c r="CE8" s="4">
         <v>1150.6400000000001</v>
       </c>
       <c r="CF8" s="4">
         <v>1273.68</v>
       </c>
       <c r="CG8" s="4">
         <v>1567.81</v>
       </c>
       <c r="CH8" s="4">
         <v>95</v>
       </c>
       <c r="CI8" s="4">
         <v>210.8</v>
       </c>
-      <c r="CJ8" s="4">
+      <c r="CJ8" s="19">
         <v>254.6</v>
       </c>
-      <c r="CK8" s="4"/>
+      <c r="CK8" s="20">
+        <v>343.77</v>
+      </c>
       <c r="CL8" s="4"/>
       <c r="CM8" s="4"/>
       <c r="CN8" s="4"/>
       <c r="CO8" s="4"/>
       <c r="CP8" s="4"/>
       <c r="CQ8" s="4"/>
       <c r="CR8" s="4"/>
       <c r="CS8" s="4"/>
     </row>
     <row r="9" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="4">
         <v>285.51</v>
       </c>
       <c r="C9" s="4">
         <v>606.79999999999995</v>
       </c>
       <c r="D9" s="4">
         <v>707.92</v>
       </c>
       <c r="E9" s="4">
         <v>909.66</v>
       </c>
@@ -2843,54 +5532,56 @@
       </c>
       <c r="CB9" s="4">
         <v>1927.68</v>
       </c>
       <c r="CC9" s="4">
         <v>2197.04</v>
       </c>
       <c r="CD9" s="4">
         <v>2803.95</v>
       </c>
       <c r="CE9" s="4">
         <v>3174.42</v>
       </c>
       <c r="CF9" s="4">
         <v>3479.16</v>
       </c>
       <c r="CG9" s="4">
         <v>3993.92</v>
       </c>
       <c r="CH9" s="4">
         <v>237.3</v>
       </c>
       <c r="CI9" s="4">
         <v>519.1</v>
       </c>
-      <c r="CJ9" s="4">
+      <c r="CJ9" s="19">
         <v>617.9</v>
       </c>
-      <c r="CK9" s="4"/>
+      <c r="CK9" s="20">
+        <v>804.17</v>
+      </c>
       <c r="CL9" s="4"/>
       <c r="CM9" s="4"/>
       <c r="CN9" s="4"/>
       <c r="CO9" s="4"/>
       <c r="CP9" s="4"/>
       <c r="CQ9" s="4"/>
       <c r="CR9" s="4"/>
       <c r="CS9" s="4"/>
     </row>
     <row r="10" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="4">
         <v>34.39</v>
       </c>
       <c r="C10" s="4">
         <v>85.71</v>
       </c>
       <c r="D10" s="4">
         <v>109.46</v>
       </c>
       <c r="E10" s="4">
         <v>150.30000000000001</v>
       </c>
@@ -3122,51 +5813,53 @@
       </c>
       <c r="CC10" s="4">
         <v>3821.25</v>
       </c>
       <c r="CD10" s="4">
         <v>4393.3999999999996</v>
       </c>
       <c r="CE10" s="4">
         <v>4947.2</v>
       </c>
       <c r="CF10" s="4">
         <v>5683.72</v>
       </c>
       <c r="CG10" s="4">
         <v>6474.82</v>
       </c>
       <c r="CH10" s="4">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="4">
         <v>1157.0999999999999</v>
       </c>
       <c r="CJ10" s="19">
         <v>1738.9</v>
       </c>
-      <c r="CK10" s="4"/>
+      <c r="CK10" s="20">
+        <v>2347.0100000000002</v>
+      </c>
       <c r="CL10" s="4"/>
       <c r="CM10" s="4"/>
       <c r="CN10" s="4"/>
       <c r="CO10" s="4"/>
       <c r="CP10" s="4"/>
       <c r="CQ10" s="4"/>
       <c r="CR10" s="4"/>
       <c r="CS10" s="4"/>
     </row>
     <row r="11" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="4">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="4">
         <v>162.44999999999999</v>
       </c>
       <c r="D11" s="4">
         <v>206.2</v>
       </c>
       <c r="E11" s="4">
         <v>281.25</v>
       </c>
@@ -3395,76 +6088,78 @@
       </c>
       <c r="CB11" s="4">
         <v>2727.23</v>
       </c>
       <c r="CC11" s="4">
         <v>3277.03</v>
       </c>
       <c r="CD11" s="4">
         <v>3877.88</v>
       </c>
       <c r="CE11" s="4">
         <v>4436.3500000000004</v>
       </c>
       <c r="CF11" s="4">
         <v>5100.7700000000004</v>
       </c>
       <c r="CG11" s="4">
         <v>5956.16</v>
       </c>
       <c r="CH11" s="4">
         <v>391.5</v>
       </c>
       <c r="CI11" s="4">
         <v>797.1</v>
       </c>
-      <c r="CJ11" s="4">
+      <c r="CJ11" s="19">
         <v>834.4</v>
       </c>
-      <c r="CK11" s="4"/>
+      <c r="CK11" s="20">
+        <v>1313.24</v>
+      </c>
       <c r="CL11" s="4"/>
       <c r="CM11" s="4"/>
       <c r="CN11" s="4"/>
       <c r="CO11" s="4"/>
       <c r="CP11" s="4"/>
       <c r="CQ11" s="4"/>
       <c r="CR11" s="4"/>
       <c r="CS11" s="4"/>
     </row>
     <row r="12" spans="1:98" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>