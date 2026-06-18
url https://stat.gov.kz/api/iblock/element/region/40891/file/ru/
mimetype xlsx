--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -124,57 +124,65 @@
   </si>
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе),  тонн</t>
   </si>
   <si>
     <t>Жанаозенска городская администрация</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -287,51 +295,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -548,434 +556,1499 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1243">
+  <cellStyleXfs count="2352">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...121 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1051,141 +2124,59 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1283,728 +2274,1010 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...105 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...92 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="18" xfId="1198" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="18" xfId="1198" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="18" xfId="2273" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1243">
+  <cellStyles count="2352">
     <cellStyle name="60% — акцент1 2" xfId="1"/>
     <cellStyle name="60% — акцент1 2 10" xfId="1046"/>
+    <cellStyle name="60% — акцент1 2 10 2" xfId="2017"/>
     <cellStyle name="60% — акцент1 2 11" xfId="1103"/>
+    <cellStyle name="60% — акцент1 2 11 2" xfId="2072"/>
     <cellStyle name="60% — акцент1 2 12" xfId="1126"/>
+    <cellStyle name="60% — акцент1 2 12 2" xfId="2094"/>
     <cellStyle name="60% — акцент1 2 13" xfId="1138"/>
+    <cellStyle name="60% — акцент1 2 13 2" xfId="2105"/>
     <cellStyle name="60% — акцент1 2 14" xfId="1148"/>
+    <cellStyle name="60% — акцент1 2 14 2" xfId="2115"/>
+    <cellStyle name="60% — акцент1 2 15" xfId="1243"/>
+    <cellStyle name="60% — акцент1 2 16" xfId="2152"/>
+    <cellStyle name="60% — акцент1 2 17" xfId="2240"/>
+    <cellStyle name="60% — акцент1 2 18" xfId="2246"/>
+    <cellStyle name="60% — акцент1 2 19" xfId="2259"/>
     <cellStyle name="60% — акцент1 2 2" xfId="185"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="442"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="686"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 2" xfId="1701"/>
+    <cellStyle name="60% — акцент1 2 2 2 3" xfId="1492"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="592"/>
+    <cellStyle name="60% — акцент1 2 2 3 2" xfId="1607"/>
+    <cellStyle name="60% — акцент1 2 2 4" xfId="1290"/>
+    <cellStyle name="60% — акцент1 2 20" xfId="2281"/>
     <cellStyle name="60% — акцент1 2 3" xfId="395"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="639"/>
+    <cellStyle name="60% — акцент1 2 3 2 2" xfId="1654"/>
+    <cellStyle name="60% — акцент1 2 3 3" xfId="1445"/>
     <cellStyle name="60% — акцент1 2 4" xfId="288"/>
+    <cellStyle name="60% — акцент1 2 4 2" xfId="1427"/>
     <cellStyle name="60% — акцент1 2 5" xfId="183"/>
+    <cellStyle name="60% — акцент1 2 5 2" xfId="1363"/>
     <cellStyle name="60% — акцент1 2 6" xfId="534"/>
+    <cellStyle name="60% — акцент1 2 6 2" xfId="1560"/>
     <cellStyle name="60% — акцент1 2 7" xfId="734"/>
+    <cellStyle name="60% — акцент1 2 7 2" xfId="1748"/>
     <cellStyle name="60% — акцент1 2 8" xfId="781"/>
+    <cellStyle name="60% — акцент1 2 8 2" xfId="1794"/>
     <cellStyle name="60% — акцент1 2 9" xfId="868"/>
+    <cellStyle name="60% — акцент1 2 9 2" xfId="1841"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="290"/>
     <cellStyle name="60% — акцент2 2" xfId="2"/>
     <cellStyle name="60% — акцент2 2 10" xfId="1045"/>
+    <cellStyle name="60% — акцент2 2 10 2" xfId="2016"/>
     <cellStyle name="60% — акцент2 2 11" xfId="1102"/>
+    <cellStyle name="60% — акцент2 2 11 2" xfId="2071"/>
     <cellStyle name="60% — акцент2 2 12" xfId="1125"/>
+    <cellStyle name="60% — акцент2 2 12 2" xfId="2093"/>
     <cellStyle name="60% — акцент2 2 13" xfId="1137"/>
+    <cellStyle name="60% — акцент2 2 13 2" xfId="2104"/>
     <cellStyle name="60% — акцент2 2 14" xfId="1147"/>
+    <cellStyle name="60% — акцент2 2 14 2" xfId="2114"/>
+    <cellStyle name="60% — акцент2 2 15" xfId="1244"/>
+    <cellStyle name="60% — акцент2 2 16" xfId="2162"/>
+    <cellStyle name="60% — акцент2 2 17" xfId="2121"/>
+    <cellStyle name="60% — акцент2 2 18" xfId="2140"/>
+    <cellStyle name="60% — акцент2 2 19" xfId="2149"/>
     <cellStyle name="60% — акцент2 2 2" xfId="186"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="443"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="687"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 2" xfId="1702"/>
+    <cellStyle name="60% — акцент2 2 2 2 3" xfId="1493"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="593"/>
+    <cellStyle name="60% — акцент2 2 2 3 2" xfId="1608"/>
+    <cellStyle name="60% — акцент2 2 2 4" xfId="1291"/>
+    <cellStyle name="60% — акцент2 2 20" xfId="2282"/>
     <cellStyle name="60% — акцент2 2 3" xfId="396"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="640"/>
+    <cellStyle name="60% — акцент2 2 3 2 2" xfId="1655"/>
+    <cellStyle name="60% — акцент2 2 3 3" xfId="1446"/>
     <cellStyle name="60% — акцент2 2 4" xfId="287"/>
+    <cellStyle name="60% — акцент2 2 4 2" xfId="1426"/>
     <cellStyle name="60% — акцент2 2 5" xfId="191"/>
+    <cellStyle name="60% — акцент2 2 5 2" xfId="1365"/>
     <cellStyle name="60% — акцент2 2 6" xfId="535"/>
+    <cellStyle name="60% — акцент2 2 6 2" xfId="1561"/>
     <cellStyle name="60% — акцент2 2 7" xfId="735"/>
+    <cellStyle name="60% — акцент2 2 7 2" xfId="1749"/>
     <cellStyle name="60% — акцент2 2 8" xfId="782"/>
+    <cellStyle name="60% — акцент2 2 8 2" xfId="1795"/>
     <cellStyle name="60% — акцент2 2 9" xfId="869"/>
+    <cellStyle name="60% — акцент2 2 9 2" xfId="1842"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="291"/>
     <cellStyle name="60% — акцент3 2" xfId="3"/>
     <cellStyle name="60% — акцент3 2 10" xfId="1044"/>
+    <cellStyle name="60% — акцент3 2 10 2" xfId="2015"/>
     <cellStyle name="60% — акцент3 2 11" xfId="1101"/>
+    <cellStyle name="60% — акцент3 2 11 2" xfId="2070"/>
     <cellStyle name="60% — акцент3 2 12" xfId="1124"/>
+    <cellStyle name="60% — акцент3 2 12 2" xfId="2092"/>
     <cellStyle name="60% — акцент3 2 13" xfId="1136"/>
+    <cellStyle name="60% — акцент3 2 13 2" xfId="2103"/>
     <cellStyle name="60% — акцент3 2 14" xfId="1146"/>
+    <cellStyle name="60% — акцент3 2 14 2" xfId="2113"/>
+    <cellStyle name="60% — акцент3 2 15" xfId="1245"/>
+    <cellStyle name="60% — акцент3 2 16" xfId="2187"/>
+    <cellStyle name="60% — акцент3 2 17" xfId="2217"/>
+    <cellStyle name="60% — акцент3 2 18" xfId="2135"/>
+    <cellStyle name="60% — акцент3 2 19" xfId="2143"/>
     <cellStyle name="60% — акцент3 2 2" xfId="187"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="444"/>
     <cellStyle name="60% — акцент3 2 2 2 2" xfId="688"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 2" xfId="1703"/>
+    <cellStyle name="60% — акцент3 2 2 2 3" xfId="1494"/>
     <cellStyle name="60% — акцент3 2 2 3" xfId="594"/>
+    <cellStyle name="60% — акцент3 2 2 3 2" xfId="1609"/>
+    <cellStyle name="60% — акцент3 2 2 4" xfId="1292"/>
+    <cellStyle name="60% — акцент3 2 20" xfId="2283"/>
     <cellStyle name="60% — акцент3 2 3" xfId="397"/>
     <cellStyle name="60% — акцент3 2 3 2" xfId="641"/>
+    <cellStyle name="60% — акцент3 2 3 2 2" xfId="1656"/>
+    <cellStyle name="60% — акцент3 2 3 3" xfId="1447"/>
     <cellStyle name="60% — акцент3 2 4" xfId="286"/>
+    <cellStyle name="60% — акцент3 2 4 2" xfId="1425"/>
     <cellStyle name="60% — акцент3 2 5" xfId="184"/>
+    <cellStyle name="60% — акцент3 2 5 2" xfId="1364"/>
     <cellStyle name="60% — акцент3 2 6" xfId="536"/>
+    <cellStyle name="60% — акцент3 2 6 2" xfId="1562"/>
     <cellStyle name="60% — акцент3 2 7" xfId="736"/>
+    <cellStyle name="60% — акцент3 2 7 2" xfId="1750"/>
     <cellStyle name="60% — акцент3 2 8" xfId="783"/>
+    <cellStyle name="60% — акцент3 2 8 2" xfId="1796"/>
     <cellStyle name="60% — акцент3 2 9" xfId="870"/>
+    <cellStyle name="60% — акцент3 2 9 2" xfId="1843"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="292"/>
     <cellStyle name="60% — акцент4 2" xfId="4"/>
     <cellStyle name="60% — акцент4 2 10" xfId="1043"/>
+    <cellStyle name="60% — акцент4 2 10 2" xfId="2014"/>
     <cellStyle name="60% — акцент4 2 11" xfId="1100"/>
+    <cellStyle name="60% — акцент4 2 11 2" xfId="2069"/>
     <cellStyle name="60% — акцент4 2 12" xfId="1123"/>
+    <cellStyle name="60% — акцент4 2 12 2" xfId="2091"/>
     <cellStyle name="60% — акцент4 2 13" xfId="1135"/>
+    <cellStyle name="60% — акцент4 2 13 2" xfId="2102"/>
     <cellStyle name="60% — акцент4 2 14" xfId="1145"/>
+    <cellStyle name="60% — акцент4 2 14 2" xfId="2112"/>
+    <cellStyle name="60% — акцент4 2 15" xfId="1246"/>
+    <cellStyle name="60% — акцент4 2 16" xfId="2158"/>
+    <cellStyle name="60% — акцент4 2 17" xfId="2160"/>
+    <cellStyle name="60% — акцент4 2 18" xfId="2223"/>
+    <cellStyle name="60% — акцент4 2 19" xfId="1346"/>
     <cellStyle name="60% — акцент4 2 2" xfId="188"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="445"/>
     <cellStyle name="60% — акцент4 2 2 2 2" xfId="689"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 2" xfId="1704"/>
+    <cellStyle name="60% — акцент4 2 2 2 3" xfId="1495"/>
     <cellStyle name="60% — акцент4 2 2 3" xfId="595"/>
+    <cellStyle name="60% — акцент4 2 2 3 2" xfId="1610"/>
+    <cellStyle name="60% — акцент4 2 2 4" xfId="1293"/>
+    <cellStyle name="60% — акцент4 2 20" xfId="2284"/>
     <cellStyle name="60% — акцент4 2 3" xfId="398"/>
     <cellStyle name="60% — акцент4 2 3 2" xfId="642"/>
+    <cellStyle name="60% — акцент4 2 3 2 2" xfId="1657"/>
+    <cellStyle name="60% — акцент4 2 3 3" xfId="1448"/>
     <cellStyle name="60% — акцент4 2 4" xfId="285"/>
+    <cellStyle name="60% — акцент4 2 4 2" xfId="1424"/>
     <cellStyle name="60% — акцент4 2 5" xfId="192"/>
+    <cellStyle name="60% — акцент4 2 5 2" xfId="1366"/>
     <cellStyle name="60% — акцент4 2 6" xfId="537"/>
+    <cellStyle name="60% — акцент4 2 6 2" xfId="1563"/>
     <cellStyle name="60% — акцент4 2 7" xfId="737"/>
+    <cellStyle name="60% — акцент4 2 7 2" xfId="1751"/>
     <cellStyle name="60% — акцент4 2 8" xfId="784"/>
+    <cellStyle name="60% — акцент4 2 8 2" xfId="1797"/>
     <cellStyle name="60% — акцент4 2 9" xfId="871"/>
+    <cellStyle name="60% — акцент4 2 9 2" xfId="1844"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="293"/>
     <cellStyle name="60% — акцент5 2" xfId="5"/>
     <cellStyle name="60% — акцент5 2 10" xfId="1042"/>
+    <cellStyle name="60% — акцент5 2 10 2" xfId="2013"/>
     <cellStyle name="60% — акцент5 2 11" xfId="1099"/>
+    <cellStyle name="60% — акцент5 2 11 2" xfId="2068"/>
     <cellStyle name="60% — акцент5 2 12" xfId="1122"/>
+    <cellStyle name="60% — акцент5 2 12 2" xfId="2090"/>
     <cellStyle name="60% — акцент5 2 13" xfId="1134"/>
+    <cellStyle name="60% — акцент5 2 13 2" xfId="2101"/>
     <cellStyle name="60% — акцент5 2 14" xfId="1144"/>
+    <cellStyle name="60% — акцент5 2 14 2" xfId="2111"/>
+    <cellStyle name="60% — акцент5 2 15" xfId="1247"/>
+    <cellStyle name="60% — акцент5 2 16" xfId="2182"/>
+    <cellStyle name="60% — акцент5 2 17" xfId="2137"/>
+    <cellStyle name="60% — акцент5 2 18" xfId="2202"/>
+    <cellStyle name="60% — акцент5 2 19" xfId="2123"/>
     <cellStyle name="60% — акцент5 2 2" xfId="189"/>
     <cellStyle name="60% — акцент5 2 2 2" xfId="446"/>
     <cellStyle name="60% — акцент5 2 2 2 2" xfId="690"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 2" xfId="1705"/>
+    <cellStyle name="60% — акцент5 2 2 2 3" xfId="1496"/>
     <cellStyle name="60% — акцент5 2 2 3" xfId="596"/>
+    <cellStyle name="60% — акцент5 2 2 3 2" xfId="1611"/>
+    <cellStyle name="60% — акцент5 2 2 4" xfId="1294"/>
+    <cellStyle name="60% — акцент5 2 20" xfId="2285"/>
     <cellStyle name="60% — акцент5 2 3" xfId="399"/>
     <cellStyle name="60% — акцент5 2 3 2" xfId="643"/>
+    <cellStyle name="60% — акцент5 2 3 2 2" xfId="1658"/>
+    <cellStyle name="60% — акцент5 2 3 3" xfId="1449"/>
     <cellStyle name="60% — акцент5 2 4" xfId="284"/>
+    <cellStyle name="60% — акцент5 2 4 2" xfId="1423"/>
     <cellStyle name="60% — акцент5 2 5" xfId="193"/>
+    <cellStyle name="60% — акцент5 2 5 2" xfId="1367"/>
     <cellStyle name="60% — акцент5 2 6" xfId="538"/>
+    <cellStyle name="60% — акцент5 2 6 2" xfId="1564"/>
     <cellStyle name="60% — акцент5 2 7" xfId="738"/>
+    <cellStyle name="60% — акцент5 2 7 2" xfId="1752"/>
     <cellStyle name="60% — акцент5 2 8" xfId="785"/>
+    <cellStyle name="60% — акцент5 2 8 2" xfId="1798"/>
     <cellStyle name="60% — акцент5 2 9" xfId="872"/>
+    <cellStyle name="60% — акцент5 2 9 2" xfId="1845"/>
     <cellStyle name="60% — акцент5 2_2.1" xfId="294"/>
     <cellStyle name="60% — акцент6 2" xfId="6"/>
     <cellStyle name="60% — акцент6 2 10" xfId="1041"/>
+    <cellStyle name="60% — акцент6 2 10 2" xfId="2012"/>
     <cellStyle name="60% — акцент6 2 11" xfId="1098"/>
+    <cellStyle name="60% — акцент6 2 11 2" xfId="2067"/>
     <cellStyle name="60% — акцент6 2 12" xfId="1121"/>
+    <cellStyle name="60% — акцент6 2 12 2" xfId="2089"/>
     <cellStyle name="60% — акцент6 2 13" xfId="1133"/>
+    <cellStyle name="60% — акцент6 2 13 2" xfId="2100"/>
     <cellStyle name="60% — акцент6 2 14" xfId="1143"/>
+    <cellStyle name="60% — акцент6 2 14 2" xfId="2110"/>
+    <cellStyle name="60% — акцент6 2 15" xfId="1248"/>
+    <cellStyle name="60% — акцент6 2 16" xfId="2190"/>
+    <cellStyle name="60% — акцент6 2 17" xfId="2150"/>
+    <cellStyle name="60% — акцент6 2 18" xfId="2139"/>
+    <cellStyle name="60% — акцент6 2 19" xfId="2161"/>
     <cellStyle name="60% — акцент6 2 2" xfId="190"/>
     <cellStyle name="60% — акцент6 2 2 2" xfId="447"/>
     <cellStyle name="60% — акцент6 2 2 2 2" xfId="691"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 2" xfId="1706"/>
+    <cellStyle name="60% — акцент6 2 2 2 3" xfId="1497"/>
     <cellStyle name="60% — акцент6 2 2 3" xfId="597"/>
+    <cellStyle name="60% — акцент6 2 2 3 2" xfId="1612"/>
+    <cellStyle name="60% — акцент6 2 2 4" xfId="1295"/>
+    <cellStyle name="60% — акцент6 2 20" xfId="2286"/>
     <cellStyle name="60% — акцент6 2 3" xfId="400"/>
     <cellStyle name="60% — акцент6 2 3 2" xfId="644"/>
+    <cellStyle name="60% — акцент6 2 3 2 2" xfId="1659"/>
+    <cellStyle name="60% — акцент6 2 3 3" xfId="1450"/>
     <cellStyle name="60% — акцент6 2 4" xfId="283"/>
+    <cellStyle name="60% — акцент6 2 4 2" xfId="1422"/>
     <cellStyle name="60% — акцент6 2 5" xfId="194"/>
+    <cellStyle name="60% — акцент6 2 5 2" xfId="1368"/>
     <cellStyle name="60% — акцент6 2 6" xfId="539"/>
+    <cellStyle name="60% — акцент6 2 6 2" xfId="1565"/>
     <cellStyle name="60% — акцент6 2 7" xfId="739"/>
+    <cellStyle name="60% — акцент6 2 7 2" xfId="1753"/>
     <cellStyle name="60% — акцент6 2 8" xfId="786"/>
+    <cellStyle name="60% — акцент6 2 8 2" xfId="1799"/>
     <cellStyle name="60% — акцент6 2 9" xfId="873"/>
+    <cellStyle name="60% — акцент6 2 9 2" xfId="1846"/>
     <cellStyle name="60% — акцент6 2_2.1" xfId="295"/>
     <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Название 2" xfId="8"/>
     <cellStyle name="Нейтральный 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="296"/>
     <cellStyle name="Обычный 100" xfId="856"/>
     <cellStyle name="Обычный 101" xfId="857"/>
     <cellStyle name="Обычный 102" xfId="858"/>
     <cellStyle name="Обычный 103" xfId="859"/>
     <cellStyle name="Обычный 104" xfId="860"/>
     <cellStyle name="Обычный 105" xfId="861"/>
     <cellStyle name="Обычный 106" xfId="1156"/>
     <cellStyle name="Обычный 107" xfId="862"/>
     <cellStyle name="Обычный 108" xfId="863"/>
     <cellStyle name="Обычный 109" xfId="864"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 110" xfId="865"/>
     <cellStyle name="Обычный 111" xfId="866"/>
     <cellStyle name="Обычный 112" xfId="1149"/>
     <cellStyle name="Обычный 113" xfId="1150"/>
     <cellStyle name="Обычный 114" xfId="1151"/>
     <cellStyle name="Обычный 115" xfId="1152"/>
     <cellStyle name="Обычный 116" xfId="1153"/>
     <cellStyle name="Обычный 117" xfId="1157"/>
@@ -2060,934 +3333,1896 @@
     <cellStyle name="Обычный 162" xfId="1200"/>
     <cellStyle name="Обычный 163" xfId="1201"/>
     <cellStyle name="Обычный 164" xfId="1202"/>
     <cellStyle name="Обычный 165" xfId="1203"/>
     <cellStyle name="Обычный 166" xfId="1204"/>
     <cellStyle name="Обычный 167" xfId="1205"/>
     <cellStyle name="Обычный 168" xfId="1206"/>
     <cellStyle name="Обычный 169" xfId="1207"/>
     <cellStyle name="Обычный 17" xfId="302"/>
     <cellStyle name="Обычный 170" xfId="1208"/>
     <cellStyle name="Обычный 171" xfId="1209"/>
     <cellStyle name="Обычный 172" xfId="1210"/>
     <cellStyle name="Обычный 173" xfId="1211"/>
     <cellStyle name="Обычный 174" xfId="1212"/>
     <cellStyle name="Обычный 175" xfId="1213"/>
     <cellStyle name="Обычный 176" xfId="1214"/>
     <cellStyle name="Обычный 177" xfId="1215"/>
     <cellStyle name="Обычный 178" xfId="1216"/>
     <cellStyle name="Обычный 179" xfId="1217"/>
     <cellStyle name="Обычный 18" xfId="303"/>
     <cellStyle name="Обычный 180" xfId="1218"/>
     <cellStyle name="Обычный 181" xfId="1219"/>
     <cellStyle name="Обычный 182" xfId="1220"/>
     <cellStyle name="Обычный 183" xfId="1221"/>
     <cellStyle name="Обычный 184" xfId="1222"/>
+    <cellStyle name="Обычный 185" xfId="2116"/>
     <cellStyle name="Обычный 186" xfId="1223"/>
     <cellStyle name="Обычный 187" xfId="1224"/>
     <cellStyle name="Обычный 188" xfId="1225"/>
     <cellStyle name="Обычный 189" xfId="1226"/>
     <cellStyle name="Обычный 19" xfId="304"/>
     <cellStyle name="Обычный 190" xfId="1227"/>
     <cellStyle name="Обычный 191" xfId="1228"/>
     <cellStyle name="Обычный 192" xfId="1229"/>
     <cellStyle name="Обычный 193" xfId="1230"/>
     <cellStyle name="Обычный 194" xfId="1231"/>
     <cellStyle name="Обычный 195" xfId="1232"/>
     <cellStyle name="Обычный 196" xfId="1233"/>
     <cellStyle name="Обычный 197" xfId="1234"/>
     <cellStyle name="Обычный 198" xfId="1235"/>
     <cellStyle name="Обычный 199" xfId="1236"/>
     <cellStyle name="Обычный 2 10" xfId="12"/>
     <cellStyle name="Обычный 2 11" xfId="13"/>
     <cellStyle name="Обычный 2 12" xfId="14"/>
     <cellStyle name="Обычный 2 13" xfId="15"/>
     <cellStyle name="Обычный 2 14" xfId="16"/>
     <cellStyle name="Обычный 2 15" xfId="17"/>
     <cellStyle name="Обычный 2 16" xfId="18"/>
     <cellStyle name="Обычный 2 17" xfId="19"/>
     <cellStyle name="Обычный 2 17 2" xfId="20"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="886"/>
+    <cellStyle name="Обычный 2 17 2 10 2" xfId="1859"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="1030"/>
+    <cellStyle name="Обычный 2 17 2 11 2" xfId="2001"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="1088"/>
+    <cellStyle name="Обычный 2 17 2 12 2" xfId="2057"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="1115"/>
+    <cellStyle name="Обычный 2 17 2 13 2" xfId="2083"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="1132"/>
+    <cellStyle name="Обычный 2 17 2 14 2" xfId="2099"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="1142"/>
+    <cellStyle name="Обычный 2 17 2 15 2" xfId="2109"/>
+    <cellStyle name="Обычный 2 17 2 16" xfId="1250"/>
+    <cellStyle name="Обычный 2 17 2 17" xfId="1296"/>
+    <cellStyle name="Обычный 2 17 2 18" xfId="2238"/>
+    <cellStyle name="Обычный 2 17 2 19" xfId="2249"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="21"/>
+    <cellStyle name="Обычный 2 17 2 20" xfId="2136"/>
+    <cellStyle name="Обычный 2 17 2 21" xfId="2288"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="195"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="448"/>
     <cellStyle name="Обычный 2 17 2 3 2 2" xfId="692"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 2" xfId="1707"/>
+    <cellStyle name="Обычный 2 17 2 3 2 3" xfId="1498"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="598"/>
+    <cellStyle name="Обычный 2 17 2 3 3 2" xfId="1613"/>
+    <cellStyle name="Обычный 2 17 2 3 4" xfId="1300"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="401"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="645"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2" xfId="1660"/>
+    <cellStyle name="Обычный 2 17 2 4 3" xfId="1451"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="282"/>
+    <cellStyle name="Обычный 2 17 2 5 2" xfId="1421"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="504"/>
+    <cellStyle name="Обычный 2 17 2 6 2" xfId="1552"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="541"/>
+    <cellStyle name="Обычный 2 17 2 7 2" xfId="1566"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="740"/>
+    <cellStyle name="Обычный 2 17 2 8 2" xfId="1754"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="787"/>
+    <cellStyle name="Обычный 2 17 2 9 2" xfId="1800"/>
     <cellStyle name="Обычный 2 17 2_2.1" xfId="305"/>
     <cellStyle name="Обычный 2 18" xfId="22"/>
     <cellStyle name="Обычный 2 19" xfId="23"/>
     <cellStyle name="Обычный 2 19 2" xfId="24"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="788"/>
+    <cellStyle name="Обычный 2 19 2 10 2" xfId="1801"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="890"/>
+    <cellStyle name="Обычный 2 19 2 11 2" xfId="1863"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="1026"/>
+    <cellStyle name="Обычный 2 19 2 12 2" xfId="1997"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="1084"/>
+    <cellStyle name="Обычный 2 19 2 13 2" xfId="2053"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="1113"/>
+    <cellStyle name="Обычный 2 19 2 14 2" xfId="2081"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="1131"/>
+    <cellStyle name="Обычный 2 19 2 15 2" xfId="2098"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="1141"/>
+    <cellStyle name="Обычный 2 19 2 16 2" xfId="2108"/>
+    <cellStyle name="Обычный 2 19 2 17" xfId="1251"/>
+    <cellStyle name="Обычный 2 19 2 18" xfId="1297"/>
+    <cellStyle name="Обычный 2 19 2 19" xfId="2245"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="25"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="892"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 2" xfId="1865"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="1025"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 2" xfId="1996"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="1083"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 2" xfId="2052"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1112"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 2" xfId="2080"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1130"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 2" xfId="2097"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1140"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 2" xfId="2107"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16" xfId="1252"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17" xfId="1298"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18" xfId="1388"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19" xfId="2145"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="29"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20" xfId="2262"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21" xfId="2290"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="198"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="450"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="694"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2" xfId="1709"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 3" xfId="1500"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="600"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 2" xfId="1615"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="1304"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="403"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="647"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="1662"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="1453"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="280"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="1419"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="503"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="1551"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="544"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="1568"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="742"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1756"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="789"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="1802"/>
     <cellStyle name="Обычный 2 19 2 2 2_2.1" xfId="307"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="31"/>
+    <cellStyle name="Обычный 2 19 2 20" xfId="2117"/>
+    <cellStyle name="Обычный 2 19 2 21" xfId="2215"/>
+    <cellStyle name="Обычный 2 19 2 22" xfId="2289"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="34"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="196"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="449"/>
     <cellStyle name="Обычный 2 19 2 4 2 2" xfId="693"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 2" xfId="1708"/>
+    <cellStyle name="Обычный 2 19 2 4 2 3" xfId="1499"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="599"/>
+    <cellStyle name="Обычный 2 19 2 4 3 2" xfId="1614"/>
+    <cellStyle name="Обычный 2 19 2 4 4" xfId="1303"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="402"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="646"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2" xfId="1661"/>
+    <cellStyle name="Обычный 2 19 2 5 3" xfId="1452"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="281"/>
+    <cellStyle name="Обычный 2 19 2 6 2" xfId="1420"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="197"/>
+    <cellStyle name="Обычный 2 19 2 7 2" xfId="1370"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="542"/>
+    <cellStyle name="Обычный 2 19 2 8 2" xfId="1567"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="741"/>
+    <cellStyle name="Обычный 2 19 2 9 2" xfId="1755"/>
     <cellStyle name="Обычный 2 19 2_2.1" xfId="306"/>
     <cellStyle name="Обычный 2 19 3" xfId="35"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="899"/>
+    <cellStyle name="Обычный 2 19 3 10 2" xfId="1872"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="1017"/>
+    <cellStyle name="Обычный 2 19 3 11 2" xfId="1989"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="1076"/>
+    <cellStyle name="Обычный 2 19 3 12 2" xfId="2046"/>
     <cellStyle name="Обычный 2 19 3 13" xfId="1108"/>
+    <cellStyle name="Обычный 2 19 3 13 2" xfId="2077"/>
     <cellStyle name="Обычный 2 19 3 14" xfId="1128"/>
+    <cellStyle name="Обычный 2 19 3 14 2" xfId="2096"/>
     <cellStyle name="Обычный 2 19 3 15" xfId="1139"/>
+    <cellStyle name="Обычный 2 19 3 15 2" xfId="2106"/>
+    <cellStyle name="Обычный 2 19 3 16" xfId="1253"/>
+    <cellStyle name="Обычный 2 19 3 17" xfId="2214"/>
+    <cellStyle name="Обычный 2 19 3 18" xfId="2236"/>
+    <cellStyle name="Обычный 2 19 3 19" xfId="2250"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="36"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="38"/>
+    <cellStyle name="Обычный 2 19 3 20" xfId="2263"/>
+    <cellStyle name="Обычный 2 19 3 21" xfId="2291"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="200"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="451"/>
     <cellStyle name="Обычный 2 19 3 3 2 2" xfId="695"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 2" xfId="1710"/>
+    <cellStyle name="Обычный 2 19 3 3 2 3" xfId="1501"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="601"/>
+    <cellStyle name="Обычный 2 19 3 3 3 2" xfId="1616"/>
+    <cellStyle name="Обычный 2 19 3 3 4" xfId="1310"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="404"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="648"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2" xfId="1663"/>
+    <cellStyle name="Обычный 2 19 3 4 3" xfId="1454"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="279"/>
+    <cellStyle name="Обычный 2 19 3 5 2" xfId="1418"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="199"/>
+    <cellStyle name="Обычный 2 19 3 6 2" xfId="1371"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="545"/>
+    <cellStyle name="Обычный 2 19 3 7 2" xfId="1569"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="743"/>
+    <cellStyle name="Обычный 2 19 3 8 2" xfId="1757"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="790"/>
+    <cellStyle name="Обычный 2 19 3 9 2" xfId="1803"/>
     <cellStyle name="Обычный 2 19 3_2.1" xfId="308"/>
     <cellStyle name="Обычный 2 19 4" xfId="39"/>
     <cellStyle name="Обычный 2 19 5" xfId="40"/>
     <cellStyle name="Обычный 2 2" xfId="11"/>
     <cellStyle name="Обычный 2 2 2" xfId="41"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="500"/>
+    <cellStyle name="Обычный 2 2 2 10 2" xfId="1550"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="546"/>
+    <cellStyle name="Обычный 2 2 2 11 2" xfId="1570"/>
     <cellStyle name="Обычный 2 2 2 12" xfId="744"/>
+    <cellStyle name="Обычный 2 2 2 12 2" xfId="1758"/>
     <cellStyle name="Обычный 2 2 2 13" xfId="791"/>
+    <cellStyle name="Обычный 2 2 2 13 2" xfId="1804"/>
     <cellStyle name="Обычный 2 2 2 14" xfId="906"/>
+    <cellStyle name="Обычный 2 2 2 14 2" xfId="1879"/>
     <cellStyle name="Обычный 2 2 2 15" xfId="1011"/>
+    <cellStyle name="Обычный 2 2 2 15 2" xfId="1983"/>
     <cellStyle name="Обычный 2 2 2 16" xfId="1071"/>
+    <cellStyle name="Обычный 2 2 2 16 2" xfId="2041"/>
     <cellStyle name="Обычный 2 2 2 17" xfId="1040"/>
+    <cellStyle name="Обычный 2 2 2 17 2" xfId="2011"/>
     <cellStyle name="Обычный 2 2 2 18" xfId="1097"/>
+    <cellStyle name="Обычный 2 2 2 18 2" xfId="2066"/>
     <cellStyle name="Обычный 2 2 2 19" xfId="1120"/>
+    <cellStyle name="Обычный 2 2 2 19 2" xfId="2088"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="42"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="43"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="1571"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1759"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="1805"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 2" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="1009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 2" xfId="1981"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="1069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 2" xfId="2039"/>
     <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 2" xfId="2009"/>
     <cellStyle name="Обычный 2 2 2 2 2 17" xfId="1095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 2" xfId="2064"/>
     <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 2" xfId="2087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19" xfId="1255"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1760"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="1806"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="1008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2" xfId="1980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="1068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2" xfId="2038"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2" xfId="2018"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="1104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2" xfId="2073"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2" xfId="2095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="1256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="2210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="1807"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2" xfId="1885"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="1006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2" xfId="1978"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="1066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2" xfId="2036"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2" xfId="2008"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="1094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2" xfId="2063"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2" xfId="2086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="1257"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="1359"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="1887"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="1004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="1976"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="1064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2" xfId="2034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2" xfId="2006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="1092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2" xfId="2061"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2" xfId="2085"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="1258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="2208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="2222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19" xfId="2134"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="50"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="2172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21" xfId="2297"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="209"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="456"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2" xfId="1715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="1506"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="1621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="1321"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="409"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="1459"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="1413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="201"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="1372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="1574"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1762"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="1808"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_2.1" xfId="313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20" xfId="2147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21" xfId="2235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22" xfId="2296"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="207"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="1714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3" xfId="1505"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2" xfId="1620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="1320"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="1458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="1414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="1547"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="549"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="1573"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1761"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_2.1" xfId="312"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2" xfId="1889"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="1000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2" xfId="1972"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="1061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2" xfId="2031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2" xfId="2003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="1089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2" xfId="2058"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2" xfId="2084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="1259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="2234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19" xfId="2251"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="53"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20" xfId="2241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21" xfId="2298"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2" xfId="1716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3" xfId="1507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2" xfId="1622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="1323"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="1669"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="1460"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="1412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="202"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="1373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="1575"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1763"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="1809"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_2.1" xfId="314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="2242"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22" xfId="2197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23" xfId="2294"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2" xfId="1892"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2" xfId="1968"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="1058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2" xfId="2028"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2" xfId="1999"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="1086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2" xfId="2055"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2" xfId="2082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="1260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="2176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="2156"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19" xfId="2120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="56"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21" xfId="2299"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="212"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2" xfId="1717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3" xfId="1508"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2" xfId="1623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="1324"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="1670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="1461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="1411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="204"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="1374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="1576"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="1764"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="1810"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_2.1" xfId="315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="206"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="454"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2" xfId="1713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3" xfId="1504"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2" xfId="1619"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="1318"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="407"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="1457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="1415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="1548"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="1572"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_2.1" xfId="311"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="1811"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2" xfId="1964"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="1054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2" xfId="2024"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2" xfId="1994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="1081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2" xfId="2050"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2" xfId="2079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="1261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="2178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="2230"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2" xfId="1962"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="1051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2" xfId="2022"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2" xfId="1992"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="1078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2" xfId="2048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2" xfId="2078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="1262"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="1299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="1331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19" xfId="1313"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="61"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20" xfId="2252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21" xfId="2301"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="215"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="460"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2" xfId="1719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3" xfId="1510"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2" xfId="1625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="1327"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="1672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="1463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="1409"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="1431"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="1578"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="1766"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="1812"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_2.1" xfId="317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20" xfId="2255"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22" xfId="2300"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="214"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="459"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2" xfId="1718"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3" xfId="1509"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="609"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="1325"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="1671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="1462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="1410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="1376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="1577"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="1765"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_2.1" xfId="316"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2" xfId="1900"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2" xfId="1958"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="1048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2" xfId="2019"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2" xfId="1988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="1075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2" xfId="2045"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2" xfId="2076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="1263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="2180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19" xfId="1360"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="64"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21" xfId="2302"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2" xfId="1720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3" xfId="1511"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2" xfId="1626"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="1328"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="1673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="1464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="1408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="1377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="1579"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="1767"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="1813"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_2.1" xfId="318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21" xfId="2239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22" xfId="2247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23" xfId="2264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24" xfId="2293"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="1814"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2" xfId="1903"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2" xfId="1954"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2" xfId="1849"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2" xfId="1986"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="1073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2" xfId="2043"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2" xfId="2075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="1264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="2174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="2185"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2" xfId="1905"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2" xfId="1951"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2" xfId="1850"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1012"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2" xfId="1984"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="1072"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2" xfId="2042"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2" xfId="2074"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="1265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="2173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="2151"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19" xfId="2193"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="69"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21" xfId="2304"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="222"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="463"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2" xfId="1722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3" xfId="1513"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2" xfId="1628"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="1332"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="416"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="1675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="1466"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="1406"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="1546"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="1581"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="1769"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="1815"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_2.1" xfId="320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21" xfId="2144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22" xfId="2303"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="220"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="462"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2" xfId="1721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3" xfId="1512"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2" xfId="1627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="1330"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="415"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="1674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="1465"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="1407"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="1379"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="1580"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="1768"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_2.1" xfId="319"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2" xfId="1908"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2" xfId="1939"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2" xfId="1858"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2" xfId="1971"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="1060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2" xfId="2030"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2" xfId="2002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="1266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="2205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="1358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19" xfId="2207"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="72"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20" xfId="2177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21" xfId="2305"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="224"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="464"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2" xfId="1723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3" xfId="1514"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2" xfId="1629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="1333"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="417"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="1676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="1467"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="1405"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="1545"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="1582"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1770"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="1816"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_2.1" xfId="321"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2" xfId="1933"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="895"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2" xfId="1868"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2" xfId="1961"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2" xfId="2021"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2" xfId="1991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="1267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="1369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="1383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19" xfId="1315"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="75"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20" xfId="2218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21" xfId="2306"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="226"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="465"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2" xfId="1724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3" xfId="1515"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2" xfId="1630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="1334"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="418"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="1677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="1468"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="1404"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="1544"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="1583"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="1771"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="1817"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_2.1" xfId="322"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="205"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="453"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2" xfId="1712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 3" xfId="1503"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 2" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="1316"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="406"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="1456"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="1416"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="1549"/>
     <cellStyle name="Обычный 2 2 2 2 2_2.1" xfId="310"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="805"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="1818"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="941"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 2" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="953"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 2" xfId="1926"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="902"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 2" xfId="1875"/>
     <cellStyle name="Обычный 2 2 2 2 3 14" xfId="979"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 2" xfId="1952"/>
     <cellStyle name="Обычный 2 2 2 2 3 15" xfId="867"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 2" xfId="1840"/>
     <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1013"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 2" xfId="1985"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17" xfId="1268"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18" xfId="2171"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19" xfId="2226"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="943"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2" xfId="1916"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="947"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2" xfId="1920"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="905"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2" xfId="1878"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="970"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2" xfId="1943"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="881"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2" xfId="1854"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1003"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2" xfId="1975"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="1269"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="1301"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="1329"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19" xfId="1317"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="942"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2" xfId="1915"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="909"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2" xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="964"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2" xfId="1937"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="888"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2" xfId="1861"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="997"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2" xfId="1969"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="1270"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="2170"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="2159"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19" xfId="2195"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="468"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="712"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2" xfId="1727"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3" xfId="1518"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2" xfId="1633"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="1337"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20" xfId="2309"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="421"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="665"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="1680"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="1471"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="258"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="1402"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="216"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="1382"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="1586"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="760"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="1774"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="807"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="1820"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="945"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2" xfId="1918"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="325"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21" xfId="2308"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="229"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="467"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="711"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2" xfId="1726"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3" xfId="1517"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="1336"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="420"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="664"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="1679"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="1470"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="394"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="1444"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="379"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="1430"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="562"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="1585"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="759"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="1773"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="806"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="1819"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_2.1" xfId="324"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="939"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2" xfId="1912"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="915"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="958"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2" xfId="1931"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="897"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2" xfId="1870"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="986"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2" xfId="1959"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="1271"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="2169"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="2188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18" xfId="2243"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19" xfId="2153"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="232"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="469"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="713"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2" xfId="1728"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3" xfId="1519"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2" xfId="1634"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20" xfId="2310"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="422"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="666"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="1681"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="1472"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="390"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="1440"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="383"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="1433"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="564"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="1587"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="761"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="1775"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="808"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="1821"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="946"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2" xfId="1919"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20" xfId="2175"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22" xfId="2307"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="936"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="917"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2" xfId="1890"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="956"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2" xfId="1929"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="900"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2" xfId="1873"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="983"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2" xfId="1956"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="1272"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="2168"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="2155"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19" xfId="1326"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="234"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="470"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="714"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2" xfId="1729"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3" xfId="1520"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2" xfId="1635"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="1339"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20" xfId="2312"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="423"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="667"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="1682"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="1473"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="255"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="1401"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="382"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="1432"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="1588"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="762"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="1776"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="809"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="1822"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="948"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2" xfId="1921"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="327"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="228"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="466"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="710"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2" xfId="1725"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 3" xfId="1516"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 2" xfId="1631"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="1335"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="419"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="663"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="1678"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="1469"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="261"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="1403"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="490"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="1540"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="561"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="1584"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="758"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="1772"/>
     <cellStyle name="Обычный 2 2 2 2 3_2.1" xfId="323"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="949"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 2" xfId="1922"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="933"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 2" xfId="1906"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="923"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 2" xfId="1896"/>
     <cellStyle name="Обычный 2 2 2 2 4 13" xfId="940"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 2" xfId="1913"/>
     <cellStyle name="Обычный 2 2 2 2 4 14" xfId="913"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 2" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 2 4 15" xfId="961"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 2" xfId="1934"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16" xfId="1273"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17" xfId="2167"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18" xfId="2183"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19" xfId="2154"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="929"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2" xfId="1902"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="928"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2" xfId="1901"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="931"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2" xfId="1904"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="925"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="937"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2" xfId="1910"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="1274"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="2179"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="2227"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18" xfId="1361"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19" xfId="2248"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="237"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="472"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="716"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2" xfId="1731"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3" xfId="1522"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="622"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2" xfId="1637"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="1341"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20" xfId="2314"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="425"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="669"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="1684"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="1475"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="391"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="1441"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="219"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="1385"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="567"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="1590"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="764"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="1778"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="811"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="1824"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="951"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2" xfId="1924"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="329"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20" xfId="1375"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21" xfId="2313"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="471"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="715"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2" xfId="1730"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 3" xfId="1521"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="621"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 2" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="1340"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="424"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="668"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="1474"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="392"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="1442"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="218"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="1384"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="566"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="1589"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="763"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="1777"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="810"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="1823"/>
     <cellStyle name="Обычный 2 2 2 2 4_2.1" xfId="328"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="926"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 2" xfId="1899"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="934"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 2" xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 2 5 12" xfId="920"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 2" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 2 5 13" xfId="950"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 2" xfId="1923"/>
     <cellStyle name="Обычный 2 2 2 2 5 14" xfId="903"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 2" xfId="1876"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15" xfId="1275"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19" xfId="2216"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="238"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="473"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="717"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2" xfId="1732"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 3" xfId="1523"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="623"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 2" xfId="1638"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="1342"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20" xfId="2315"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="426"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="670"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="1685"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="1476"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="252"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="1400"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="221"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="1387"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="568"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="1591"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="765"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="1779"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="812"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="1825"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="952"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 2" xfId="1925"/>
     <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="330"/>
+    <cellStyle name="Обычный 2 2 2 20" xfId="1254"/>
+    <cellStyle name="Обычный 2 2 2 21" xfId="2212"/>
+    <cellStyle name="Обычный 2 2 2 22" xfId="2231"/>
+    <cellStyle name="Обычный 2 2 2 23" xfId="2254"/>
+    <cellStyle name="Обычный 2 2 2 24" xfId="2219"/>
+    <cellStyle name="Обычный 2 2 2 25" xfId="2292"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="813"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="1826"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="955"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 2" xfId="1928"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="921"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 2" xfId="1894"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="944"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 2" xfId="1917"/>
     <cellStyle name="Обычный 2 2 2 4 2 14" xfId="907"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 2" xfId="1880"/>
     <cellStyle name="Обычный 2 2 2 4 2 15" xfId="968"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 2" xfId="1941"/>
     <cellStyle name="Обычный 2 2 2 4 2 16" xfId="883"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 2" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17" xfId="1276"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18" xfId="1302"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19" xfId="1380"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="957"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2" xfId="1930"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="918"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="954"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2" xfId="1927"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="901"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2" xfId="1874"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="982"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2" xfId="1955"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="875"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="1277"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="1305"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="1381"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19" xfId="1322"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="94"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21" xfId="2317"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="242"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="475"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="719"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2" xfId="1734"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3" xfId="1525"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="625"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="1344"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="428"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="672"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="1687"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="1478"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="247"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="1398"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="225"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="1390"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="570"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="1593"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="767"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="1781"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="814"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="1827"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_2.1" xfId="332"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20" xfId="1319"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21" xfId="2198"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22" xfId="2316"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="241"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="474"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2" xfId="1733"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 3" xfId="1524"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="624"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 2" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="1343"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="427"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="671"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="1686"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="1477"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="249"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="1399"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="223"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="1389"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="1592"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="766"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="1780"/>
     <cellStyle name="Обычный 2 2 2 4 2_2.1" xfId="331"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="959"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 2" xfId="1932"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="911"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 2" xfId="1884"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="963"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 2" xfId="1936"/>
     <cellStyle name="Обычный 2 2 2 4 3 13" xfId="891"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 2" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 4 3 14" xfId="994"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 2" xfId="1966"/>
     <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1056"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 2" xfId="2026"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16" xfId="1278"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17" xfId="2166"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19" xfId="2194"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="97"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20" xfId="2184"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21" xfId="2318"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="244"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="476"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="720"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2" xfId="1735"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 3" xfId="1526"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="626"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 2" xfId="1641"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="1345"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="429"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="673"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="1688"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="1479"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="245"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="1397"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="493"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="1543"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="572"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="1594"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="768"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1782"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="815"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="1828"/>
     <cellStyle name="Обычный 2 2 2 4 3_2.1" xfId="333"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="962"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 2" xfId="1935"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="904"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 2" xfId="1877"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="973"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 2" xfId="1946"/>
     <cellStyle name="Обычный 2 2 2 5 2 13" xfId="879"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 2" xfId="1852"/>
     <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1007"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 2" xfId="1979"/>
     <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1067"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 2" xfId="2037"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16" xfId="1279"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17" xfId="2165"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18" xfId="2192"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19" xfId="2130"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="100"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21" xfId="2319"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="246"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="477"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="721"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2" xfId="1736"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 3" xfId="1527"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="627"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 2" xfId="1642"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="1347"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="430"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="674"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="1689"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="1480"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="389"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="1439"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="508"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="1555"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="573"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="1595"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="769"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="1783"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="816"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="1829"/>
     <cellStyle name="Обычный 2 2 2 5 2_2.1" xfId="334"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="101"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="203"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="452"/>
     <cellStyle name="Обычный 2 2 2 7 2 2" xfId="696"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 2" xfId="1711"/>
+    <cellStyle name="Обычный 2 2 2 7 2 3" xfId="1502"/>
     <cellStyle name="Обычный 2 2 2 7 3" xfId="602"/>
+    <cellStyle name="Обычный 2 2 2 7 3 2" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 7 4" xfId="1314"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="405"/>
     <cellStyle name="Обычный 2 2 2 8 2" xfId="649"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2" xfId="1664"/>
+    <cellStyle name="Обычный 2 2 2 8 3" xfId="1455"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="278"/>
+    <cellStyle name="Обычный 2 2 2 9 2" xfId="1417"/>
     <cellStyle name="Обычный 2 2 2_2.1" xfId="309"/>
     <cellStyle name="Обычный 2 2 3" xfId="102"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="965"/>
+    <cellStyle name="Обычный 2 2 3 10 2" xfId="1938"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="898"/>
+    <cellStyle name="Обычный 2 2 3 11 2" xfId="1871"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="984"/>
+    <cellStyle name="Обычный 2 2 3 12 2" xfId="1957"/>
     <cellStyle name="Обычный 2 2 3 13" xfId="874"/>
+    <cellStyle name="Обычный 2 2 3 13 2" xfId="1847"/>
     <cellStyle name="Обычный 2 2 3 14" xfId="1015"/>
+    <cellStyle name="Обычный 2 2 3 14 2" xfId="1987"/>
     <cellStyle name="Обычный 2 2 3 15" xfId="1074"/>
+    <cellStyle name="Обычный 2 2 3 15 2" xfId="2044"/>
+    <cellStyle name="Обычный 2 2 3 16" xfId="1280"/>
+    <cellStyle name="Обычный 2 2 3 17" xfId="2164"/>
+    <cellStyle name="Обычный 2 2 3 18" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 3 19" xfId="2233"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="103"/>
+    <cellStyle name="Обычный 2 2 3 20" xfId="2269"/>
+    <cellStyle name="Обычный 2 2 3 21" xfId="2320"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="248"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="478"/>
     <cellStyle name="Обычный 2 2 3 3 2 2" xfId="722"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 2" xfId="1737"/>
+    <cellStyle name="Обычный 2 2 3 3 2 3" xfId="1528"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="628"/>
+    <cellStyle name="Обычный 2 2 3 3 3 2" xfId="1643"/>
+    <cellStyle name="Обычный 2 2 3 3 4" xfId="1348"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="431"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="675"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2" xfId="1690"/>
+    <cellStyle name="Обычный 2 2 3 4 3" xfId="1481"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="243"/>
+    <cellStyle name="Обычный 2 2 3 5 2" xfId="1396"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="227"/>
+    <cellStyle name="Обычный 2 2 3 6 2" xfId="1391"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="574"/>
+    <cellStyle name="Обычный 2 2 3 7 2" xfId="1596"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="770"/>
+    <cellStyle name="Обычный 2 2 3 8 2" xfId="1784"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="817"/>
+    <cellStyle name="Обычный 2 2 3 9 2" xfId="1830"/>
     <cellStyle name="Обычный 2 2 3_2.1" xfId="335"/>
     <cellStyle name="Обычный 2 2 4" xfId="104"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="818"/>
+    <cellStyle name="Обычный 2 2 4 10 2" xfId="1831"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="967"/>
+    <cellStyle name="Обычный 2 2 4 11 2" xfId="1940"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="896"/>
+    <cellStyle name="Обычный 2 2 4 12 2" xfId="1869"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="987"/>
+    <cellStyle name="Обычный 2 2 4 13 2" xfId="1960"/>
     <cellStyle name="Обычный 2 2 4 14" xfId="1049"/>
+    <cellStyle name="Обычный 2 2 4 14 2" xfId="2020"/>
     <cellStyle name="Обычный 2 2 4 15" xfId="1018"/>
+    <cellStyle name="Обычный 2 2 4 15 2" xfId="1990"/>
     <cellStyle name="Обычный 2 2 4 16" xfId="1077"/>
+    <cellStyle name="Обычный 2 2 4 16 2" xfId="2047"/>
+    <cellStyle name="Обычный 2 2 4 17" xfId="1281"/>
+    <cellStyle name="Обычный 2 2 4 18" xfId="2191"/>
+    <cellStyle name="Обычный 2 2 4 19" xfId="2127"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="105"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="969"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 2" xfId="1942"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="894"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 2" xfId="1867"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="990"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 2" xfId="1963"/>
     <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1053"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 2" xfId="2023"/>
     <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1022"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 2" xfId="1993"/>
     <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1080"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 2" xfId="2049"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16" xfId="1282"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17" xfId="2148"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19" xfId="2186"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="893"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2" xfId="1866"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="993"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2" xfId="1965"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="1055"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2" xfId="2025"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1024"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2" xfId="1995"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1082"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2" xfId="2051"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="1283"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="1306"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="2257"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18" xfId="2265"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19" xfId="2256"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="253"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="481"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="725"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2" xfId="1740"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3" xfId="1531"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="631"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2" xfId="1646"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="1351"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20" xfId="2323"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="434"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="678"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="1693"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="1484"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="387"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="1437"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="507"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="1554"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="577"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1599"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="773"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1787"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="820"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="1833"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="971"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2" xfId="1944"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="338"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20" xfId="2253"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21" xfId="2322"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="251"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="480"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="724"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2" xfId="1739"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 3" xfId="1530"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="630"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 2" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="1350"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="433"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="677"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="1692"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="1483"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="388"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="1438"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="510"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="1557"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="576"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="1598"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="772"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1786"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="819"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="1832"/>
     <cellStyle name="Обычный 2 2 4 2 2_2.1" xfId="337"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="889"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 2" xfId="1862"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="995"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 2" xfId="1967"/>
     <cellStyle name="Обычный 2 2 4 2 3 12" xfId="1057"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 2" xfId="2027"/>
     <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1027"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 2" xfId="1998"/>
     <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1085"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 2" xfId="2054"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15" xfId="1284"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16" xfId="1307"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17" xfId="2258"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18" xfId="2266"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19" xfId="2232"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="254"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="482"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="726"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2" xfId="1741"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 3" xfId="1532"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="632"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 2" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="1352"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20" xfId="2324"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="435"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="679"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="1694"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="1485"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="236"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="1394"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="492"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="1542"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="578"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1600"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="774"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1788"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="821"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="1834"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="972"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 2" xfId="1945"/>
     <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="339"/>
+    <cellStyle name="Обычный 2 2 4 20" xfId="2189"/>
+    <cellStyle name="Обычный 2 2 4 21" xfId="2270"/>
+    <cellStyle name="Обычный 2 2 4 22" xfId="2321"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="111"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="887"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 2" xfId="1860"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="998"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 2" xfId="1970"/>
     <cellStyle name="Обычный 2 2 4 3 2 12" xfId="1059"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 2" xfId="2029"/>
     <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1029"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 2" xfId="2000"/>
     <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1087"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 2" xfId="2056"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15" xfId="1285"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16" xfId="1308"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17" xfId="2260"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18" xfId="2267"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19" xfId="2133"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="256"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="483"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="727"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2" xfId="1742"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 3" xfId="1533"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="633"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 2" xfId="1648"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="1353"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20" xfId="2325"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="436"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="680"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="1695"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="1486"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="386"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="1436"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="511"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="1558"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="579"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1601"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="775"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1789"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="822"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="1835"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="974"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 2" xfId="1947"/>
     <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="340"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="250"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="479"/>
     <cellStyle name="Обычный 2 2 4 4 2 2" xfId="723"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 2" xfId="1738"/>
+    <cellStyle name="Обычный 2 2 4 4 2 3" xfId="1529"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="629"/>
+    <cellStyle name="Обычный 2 2 4 4 3 2" xfId="1644"/>
+    <cellStyle name="Обычный 2 2 4 4 4" xfId="1349"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="432"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="676"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2" xfId="1691"/>
+    <cellStyle name="Обычный 2 2 4 5 3" xfId="1482"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="240"/>
+    <cellStyle name="Обычный 2 2 4 6 2" xfId="1395"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="230"/>
+    <cellStyle name="Обычный 2 2 4 7 2" xfId="1392"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="575"/>
+    <cellStyle name="Обычный 2 2 4 8 2" xfId="1597"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="771"/>
+    <cellStyle name="Обычный 2 2 4 9 2" xfId="1785"/>
     <cellStyle name="Обычный 2 2 4_2.1" xfId="336"/>
     <cellStyle name="Обычный 2 2 5" xfId="112"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="975"/>
+    <cellStyle name="Обычный 2 2 5 10 2" xfId="1948"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="884"/>
+    <cellStyle name="Обычный 2 2 5 11 2" xfId="1857"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="1001"/>
+    <cellStyle name="Обычный 2 2 5 12 2" xfId="1973"/>
     <cellStyle name="Обычный 2 2 5 13" xfId="1062"/>
+    <cellStyle name="Обычный 2 2 5 13 2" xfId="2032"/>
     <cellStyle name="Обычный 2 2 5 14" xfId="1033"/>
+    <cellStyle name="Обычный 2 2 5 14 2" xfId="2004"/>
     <cellStyle name="Обычный 2 2 5 15" xfId="1090"/>
+    <cellStyle name="Обычный 2 2 5 15 2" xfId="2059"/>
+    <cellStyle name="Обычный 2 2 5 16" xfId="1286"/>
+    <cellStyle name="Обычный 2 2 5 17" xfId="1309"/>
+    <cellStyle name="Обычный 2 2 5 18" xfId="2261"/>
+    <cellStyle name="Обычный 2 2 5 19" xfId="2268"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="113"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="114"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="882"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 2" xfId="1855"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="1002"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 2" xfId="1974"/>
     <cellStyle name="Обычный 2 2 5 2 2 12" xfId="1063"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 2" xfId="2033"/>
     <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1034"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 2" xfId="2005"/>
     <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1091"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 2" xfId="2060"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15" xfId="1287"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16" xfId="1311"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17" xfId="2141"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18" xfId="2237"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19" xfId="1362"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="259"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="485"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="729"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2" xfId="1744"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 3" xfId="1535"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="635"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 2" xfId="1650"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="1355"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20" xfId="2327"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="438"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="682"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="1697"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="1488"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="384"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="1434"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="509"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="1556"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="581"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1603"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="777"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="1791"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="824"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="1837"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="976"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 2" xfId="1949"/>
     <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="342"/>
+    <cellStyle name="Обычный 2 2 5 20" xfId="2196"/>
+    <cellStyle name="Обычный 2 2 5 21" xfId="2326"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="257"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="484"/>
     <cellStyle name="Обычный 2 2 5 3 2 2" xfId="728"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 2" xfId="1743"/>
+    <cellStyle name="Обычный 2 2 5 3 2 3" xfId="1534"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="634"/>
+    <cellStyle name="Обычный 2 2 5 3 3 2" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 5 3 4" xfId="1354"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="437"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="681"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2" xfId="1696"/>
+    <cellStyle name="Обычный 2 2 5 4 3" xfId="1487"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="233"/>
+    <cellStyle name="Обычный 2 2 5 5 2" xfId="1393"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="506"/>
+    <cellStyle name="Обычный 2 2 5 6 2" xfId="1553"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="580"/>
+    <cellStyle name="Обычный 2 2 5 7 2" xfId="1602"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="776"/>
+    <cellStyle name="Обычный 2 2 5 8 2" xfId="1790"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="823"/>
+    <cellStyle name="Обычный 2 2 5 9 2" xfId="1836"/>
     <cellStyle name="Обычный 2 2 5_2.1" xfId="341"/>
     <cellStyle name="Обычный 2 2 6" xfId="115"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="880"/>
+    <cellStyle name="Обычный 2 2 6 10 2" xfId="1853"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="1005"/>
+    <cellStyle name="Обычный 2 2 6 11 2" xfId="1977"/>
     <cellStyle name="Обычный 2 2 6 12" xfId="1065"/>
+    <cellStyle name="Обычный 2 2 6 12 2" xfId="2035"/>
     <cellStyle name="Обычный 2 2 6 13" xfId="1036"/>
+    <cellStyle name="Обычный 2 2 6 13 2" xfId="2007"/>
     <cellStyle name="Обычный 2 2 6 14" xfId="1093"/>
+    <cellStyle name="Обычный 2 2 6 14 2" xfId="2062"/>
+    <cellStyle name="Обычный 2 2 6 15" xfId="1288"/>
+    <cellStyle name="Обычный 2 2 6 16" xfId="1312"/>
+    <cellStyle name="Обычный 2 2 6 17" xfId="2142"/>
+    <cellStyle name="Обычный 2 2 6 18" xfId="2229"/>
+    <cellStyle name="Обычный 2 2 6 19" xfId="2199"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="260"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="486"/>
     <cellStyle name="Обычный 2 2 6 2 2 2" xfId="730"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 2" xfId="1745"/>
+    <cellStyle name="Обычный 2 2 6 2 2 3" xfId="1536"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="636"/>
+    <cellStyle name="Обычный 2 2 6 2 3 2" xfId="1651"/>
+    <cellStyle name="Обычный 2 2 6 2 4" xfId="1356"/>
+    <cellStyle name="Обычный 2 2 6 20" xfId="2328"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="439"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="683"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2" xfId="1698"/>
+    <cellStyle name="Обычный 2 2 6 3 3" xfId="1489"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="385"/>
+    <cellStyle name="Обычный 2 2 6 4 2" xfId="1435"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="512"/>
+    <cellStyle name="Обычный 2 2 6 5 2" xfId="1559"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="582"/>
+    <cellStyle name="Обычный 2 2 6 6 2" xfId="1604"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="778"/>
+    <cellStyle name="Обычный 2 2 6 7 2" xfId="1792"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="825"/>
+    <cellStyle name="Обычный 2 2 6 8 2" xfId="1838"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="977"/>
+    <cellStyle name="Обычный 2 2 6 9 2" xfId="1950"/>
     <cellStyle name="Обычный 2 2 6_2.1" xfId="343"/>
     <cellStyle name="Обычный 2 2 7" xfId="116"/>
     <cellStyle name="Обычный 2 20" xfId="117"/>
     <cellStyle name="Обычный 2 20 2" xfId="118"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="980"/>
+    <cellStyle name="Обычный 2 20 2 10 2" xfId="1953"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="878"/>
+    <cellStyle name="Обычный 2 20 2 11 2" xfId="1851"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="1010"/>
+    <cellStyle name="Обычный 2 20 2 12 2" xfId="1982"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="1070"/>
+    <cellStyle name="Обычный 2 20 2 13 2" xfId="2040"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="1039"/>
+    <cellStyle name="Обычный 2 20 2 14 2" xfId="2010"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="1096"/>
+    <cellStyle name="Обычный 2 20 2 15 2" xfId="2065"/>
+    <cellStyle name="Обычный 2 20 2 16" xfId="1289"/>
+    <cellStyle name="Обычный 2 20 2 17" xfId="2163"/>
+    <cellStyle name="Обычный 2 20 2 18" xfId="2224"/>
+    <cellStyle name="Обычный 2 20 2 19" xfId="2244"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="119"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="121"/>
+    <cellStyle name="Обычный 2 20 2 20" xfId="2181"/>
+    <cellStyle name="Обычный 2 20 2 21" xfId="2329"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="262"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="487"/>
     <cellStyle name="Обычный 2 20 2 3 2 2" xfId="731"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 2" xfId="1746"/>
+    <cellStyle name="Обычный 2 20 2 3 2 3" xfId="1537"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="637"/>
+    <cellStyle name="Обычный 2 20 2 3 3 2" xfId="1652"/>
+    <cellStyle name="Обычный 2 20 2 3 4" xfId="1357"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="440"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="684"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2" xfId="1699"/>
+    <cellStyle name="Обычный 2 20 2 4 3" xfId="1490"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="378"/>
+    <cellStyle name="Обычный 2 20 2 5 2" xfId="1429"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="491"/>
+    <cellStyle name="Обычный 2 20 2 6 2" xfId="1541"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="583"/>
+    <cellStyle name="Обычный 2 20 2 7 2" xfId="1605"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="779"/>
+    <cellStyle name="Обычный 2 20 2 8 2" xfId="1793"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="826"/>
+    <cellStyle name="Обычный 2 20 2 9 2" xfId="1839"/>
     <cellStyle name="Обычный 2 20 2_2.1" xfId="344"/>
     <cellStyle name="Обычный 2 20 3" xfId="122"/>
     <cellStyle name="Обычный 2 20 4" xfId="123"/>
     <cellStyle name="Обычный 2 21" xfId="124"/>
     <cellStyle name="Обычный 2 21 2" xfId="125"/>
     <cellStyle name="Обычный 2 21 3" xfId="126"/>
     <cellStyle name="Обычный 2 22" xfId="127"/>
     <cellStyle name="Обычный 2 23" xfId="128"/>
     <cellStyle name="Обычный 2 24" xfId="129"/>
     <cellStyle name="Обычный 2 25" xfId="130"/>
+    <cellStyle name="Обычный 2 25 10" xfId="1386"/>
+    <cellStyle name="Обычный 2 25 11" xfId="2146"/>
+    <cellStyle name="Обычный 2 25 12" xfId="2122"/>
+    <cellStyle name="Обычный 2 25 13" xfId="2157"/>
+    <cellStyle name="Обычный 2 25 14" xfId="1378"/>
+    <cellStyle name="Обычный 2 25 15" xfId="2331"/>
     <cellStyle name="Обычный 2 25 2" xfId="780"/>
     <cellStyle name="Обычный 2 25 3" xfId="827"/>
     <cellStyle name="Обычный 2 25 4" xfId="991"/>
     <cellStyle name="Обычный 2 25 5" xfId="1052"/>
     <cellStyle name="Обычный 2 25 6" xfId="1021"/>
     <cellStyle name="Обычный 2 25 7" xfId="1079"/>
     <cellStyle name="Обычный 2 25 8" xfId="1110"/>
     <cellStyle name="Обычный 2 25 9" xfId="1129"/>
+    <cellStyle name="Обычный 2 26" xfId="1249"/>
     <cellStyle name="Обычный 2 3" xfId="131"/>
     <cellStyle name="Обычный 2 3 2" xfId="132"/>
     <cellStyle name="Обычный 2 4" xfId="133"/>
     <cellStyle name="Обычный 2 4 2" xfId="134"/>
     <cellStyle name="Обычный 2 5" xfId="135"/>
     <cellStyle name="Обычный 2 5 2" xfId="136"/>
     <cellStyle name="Обычный 2 6" xfId="137"/>
     <cellStyle name="Обычный 2 7" xfId="138"/>
     <cellStyle name="Обычный 2 8" xfId="139"/>
     <cellStyle name="Обычный 2 9" xfId="140"/>
     <cellStyle name="Обычный 20" xfId="345"/>
     <cellStyle name="Обычный 200" xfId="1237"/>
     <cellStyle name="Обычный 201" xfId="1238"/>
     <cellStyle name="Обычный 202" xfId="1239"/>
     <cellStyle name="Обычный 203" xfId="1240"/>
     <cellStyle name="Обычный 204" xfId="1241"/>
     <cellStyle name="Обычный 205" xfId="1242"/>
+    <cellStyle name="Обычный 206" xfId="2271"/>
+    <cellStyle name="Обычный 207" xfId="2272"/>
+    <cellStyle name="Обычный 208" xfId="2273"/>
+    <cellStyle name="Обычный 209" xfId="2274"/>
     <cellStyle name="Обычный 21" xfId="346"/>
+    <cellStyle name="Обычный 210" xfId="2275"/>
+    <cellStyle name="Обычный 211" xfId="2276"/>
+    <cellStyle name="Обычный 212" xfId="2277"/>
+    <cellStyle name="Обычный 213" xfId="2278"/>
+    <cellStyle name="Обычный 214" xfId="2279"/>
+    <cellStyle name="Обычный 215" xfId="2280"/>
+    <cellStyle name="Обычный 217" xfId="2334"/>
+    <cellStyle name="Обычный 218" xfId="2337"/>
+    <cellStyle name="Обычный 219" xfId="2336"/>
     <cellStyle name="Обычный 22" xfId="347"/>
+    <cellStyle name="Обычный 220" xfId="2333"/>
+    <cellStyle name="Обычный 221" xfId="2335"/>
+    <cellStyle name="Обычный 223" xfId="2332"/>
+    <cellStyle name="Обычный 224" xfId="2330"/>
+    <cellStyle name="Обычный 225" xfId="2311"/>
+    <cellStyle name="Обычный 226" xfId="2295"/>
+    <cellStyle name="Обычный 227" xfId="2287"/>
+    <cellStyle name="Обычный 228" xfId="2341"/>
+    <cellStyle name="Обычный 229" xfId="2340"/>
     <cellStyle name="Обычный 23" xfId="348"/>
+    <cellStyle name="Обычный 230" xfId="2339"/>
+    <cellStyle name="Обычный 231" xfId="2338"/>
+    <cellStyle name="Обычный 232" xfId="2342"/>
+    <cellStyle name="Обычный 233" xfId="2343"/>
+    <cellStyle name="Обычный 234" xfId="2344"/>
+    <cellStyle name="Обычный 235" xfId="2345"/>
+    <cellStyle name="Обычный 236" xfId="2346"/>
+    <cellStyle name="Обычный 237" xfId="2347"/>
+    <cellStyle name="Обычный 238" xfId="2348"/>
+    <cellStyle name="Обычный 239" xfId="2349"/>
     <cellStyle name="Обычный 24" xfId="349"/>
+    <cellStyle name="Обычный 240" xfId="2350"/>
+    <cellStyle name="Обычный 241" xfId="2351"/>
     <cellStyle name="Обычный 25" xfId="350"/>
     <cellStyle name="Обычный 26" xfId="351"/>
     <cellStyle name="Обычный 27" xfId="352"/>
     <cellStyle name="Обычный 28" xfId="353"/>
     <cellStyle name="Обычный 29" xfId="354"/>
     <cellStyle name="Обычный 3" xfId="141"/>
     <cellStyle name="Обычный 3 10" xfId="142"/>
     <cellStyle name="Обычный 3 11" xfId="143"/>
     <cellStyle name="Обычный 3 12" xfId="144"/>
     <cellStyle name="Обычный 3 13" xfId="145"/>
     <cellStyle name="Обычный 3 13 2" xfId="146"/>
     <cellStyle name="Обычный 3 13 3" xfId="147"/>
     <cellStyle name="Обычный 3 14" xfId="148"/>
     <cellStyle name="Обычный 3 14 2" xfId="149"/>
     <cellStyle name="Обычный 3 14 3" xfId="150"/>
     <cellStyle name="Обычный 3 15" xfId="151"/>
     <cellStyle name="Обычный 3 16" xfId="271"/>
     <cellStyle name="Обычный 3 17" xfId="381"/>
     <cellStyle name="Обычный 3 18" xfId="239"/>
     <cellStyle name="Обычный 3 19" xfId="585"/>
     <cellStyle name="Обычный 3 2" xfId="152"/>
     <cellStyle name="Обычный 3 3" xfId="153"/>
     <cellStyle name="Обычный 3 4" xfId="154"/>
     <cellStyle name="Обычный 3 5" xfId="155"/>
     <cellStyle name="Обычный 3 6" xfId="156"/>
@@ -3084,56 +5319,65 @@
     <cellStyle name="Обычный 81" xfId="837"/>
     <cellStyle name="Обычный 82" xfId="838"/>
     <cellStyle name="Обычный 83" xfId="839"/>
     <cellStyle name="Обычный 84" xfId="840"/>
     <cellStyle name="Обычный 85" xfId="851"/>
     <cellStyle name="Обычный 86" xfId="841"/>
     <cellStyle name="Обычный 87" xfId="842"/>
     <cellStyle name="Обычный 88" xfId="843"/>
     <cellStyle name="Обычный 89" xfId="844"/>
     <cellStyle name="Обычный 9" xfId="370"/>
     <cellStyle name="Обычный 90" xfId="845"/>
     <cellStyle name="Обычный 91" xfId="846"/>
     <cellStyle name="Обычный 92" xfId="847"/>
     <cellStyle name="Обычный 93" xfId="848"/>
     <cellStyle name="Обычный 94" xfId="849"/>
     <cellStyle name="Обычный 95" xfId="852"/>
     <cellStyle name="Обычный 96" xfId="850"/>
     <cellStyle name="Обычный 97" xfId="853"/>
     <cellStyle name="Обычный 98" xfId="854"/>
     <cellStyle name="Обычный 99" xfId="855"/>
     <cellStyle name="Открывавшаяся гиперссылка 2" xfId="181"/>
     <cellStyle name="Примечание 2" xfId="182"/>
     <cellStyle name="Примечание 2 2" xfId="289"/>
     <cellStyle name="Примечание 2 2 2" xfId="488"/>
     <cellStyle name="Примечание 2 2 2 2" xfId="732"/>
+    <cellStyle name="Примечание 2 2 2 2 2" xfId="1747"/>
+    <cellStyle name="Примечание 2 2 2 3" xfId="1538"/>
     <cellStyle name="Примечание 2 2 3" xfId="638"/>
+    <cellStyle name="Примечание 2 2 3 2" xfId="1653"/>
+    <cellStyle name="Примечание 2 2 4" xfId="1428"/>
     <cellStyle name="Примечание 2 3" xfId="441"/>
     <cellStyle name="Примечание 2 3 2" xfId="685"/>
+    <cellStyle name="Примечание 2 3 2 2" xfId="1700"/>
+    <cellStyle name="Примечание 2 3 3" xfId="1491"/>
     <cellStyle name="Примечание 2 4" xfId="489"/>
+    <cellStyle name="Примечание 2 4 2" xfId="1539"/>
     <cellStyle name="Примечание 2 5" xfId="393"/>
+    <cellStyle name="Примечание 2 5 2" xfId="1443"/>
     <cellStyle name="Примечание 2 6" xfId="587"/>
+    <cellStyle name="Примечание 2 6 2" xfId="1606"/>
     <cellStyle name="Примечание 2_8" xfId="376"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -3393,244 +5637,244 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CT12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CH4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BT4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CL23" sqref="CL23"/>
+      <selection pane="bottomRight" activeCell="CA23" sqref="CA23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.85546875" customWidth="1"/>
     <col min="2" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" customWidth="1"/>
     <col min="15" max="25" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.85546875" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="10.140625" customWidth="1"/>
     <col min="61" max="61" width="9.28515625" customWidth="1"/>
     <col min="70" max="70" width="9.28515625" customWidth="1"/>
     <col min="97" max="97" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:98" s="5" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="B1" s="14" t="s">
+      <c r="B1" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="C1" s="14"/>
-[...45 lines deleted...]
-      <c r="AW1" s="14"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
+      <c r="Q1" s="20"/>
+      <c r="R1" s="20"/>
+      <c r="S1" s="20"/>
+      <c r="T1" s="20"/>
+      <c r="U1" s="20"/>
+      <c r="V1" s="20"/>
+      <c r="W1" s="20"/>
+      <c r="X1" s="20"/>
+      <c r="Y1" s="20"/>
+      <c r="Z1" s="20"/>
+      <c r="AA1" s="20"/>
+      <c r="AB1" s="20"/>
+      <c r="AC1" s="20"/>
+      <c r="AD1" s="20"/>
+      <c r="AE1" s="20"/>
+      <c r="AF1" s="20"/>
+      <c r="AG1" s="20"/>
+      <c r="AH1" s="20"/>
+      <c r="AI1" s="20"/>
+      <c r="AJ1" s="20"/>
+      <c r="AK1" s="20"/>
+      <c r="AL1" s="20"/>
+      <c r="AM1" s="20"/>
+      <c r="AN1" s="20"/>
+      <c r="AO1" s="20"/>
+      <c r="AP1" s="20"/>
+      <c r="AQ1" s="20"/>
+      <c r="AR1" s="20"/>
+      <c r="AS1" s="20"/>
+      <c r="AT1" s="20"/>
+      <c r="AU1" s="20"/>
+      <c r="AV1" s="20"/>
+      <c r="AW1" s="20"/>
     </row>
     <row r="2" spans="1:98" s="1" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="13"/>
-[...10 lines deleted...]
-      <c r="N2" s="13" t="s">
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="13"/>
-[...10 lines deleted...]
-      <c r="Z2" s="13" t="s">
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="AA2" s="13"/>
-[...10 lines deleted...]
-      <c r="AL2" s="13" t="s">
+      <c r="AA2" s="18"/>
+      <c r="AB2" s="18"/>
+      <c r="AC2" s="18"/>
+      <c r="AD2" s="18"/>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="18"/>
+      <c r="AG2" s="18"/>
+      <c r="AH2" s="18"/>
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="18"/>
+      <c r="AK2" s="18"/>
+      <c r="AL2" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AM2" s="13"/>
-[...10 lines deleted...]
-      <c r="AX2" s="13" t="s">
+      <c r="AM2" s="18"/>
+      <c r="AN2" s="18"/>
+      <c r="AO2" s="18"/>
+      <c r="AP2" s="18"/>
+      <c r="AQ2" s="18"/>
+      <c r="AR2" s="18"/>
+      <c r="AS2" s="18"/>
+      <c r="AT2" s="18"/>
+      <c r="AU2" s="18"/>
+      <c r="AV2" s="18"/>
+      <c r="AW2" s="18"/>
+      <c r="AX2" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="AY2" s="13"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="13" t="s">
+      <c r="AY2" s="18"/>
+      <c r="AZ2" s="18"/>
+      <c r="BA2" s="18"/>
+      <c r="BB2" s="18"/>
+      <c r="BC2" s="18"/>
+      <c r="BD2" s="18"/>
+      <c r="BE2" s="18"/>
+      <c r="BF2" s="18"/>
+      <c r="BG2" s="18"/>
+      <c r="BH2" s="18"/>
+      <c r="BI2" s="18"/>
+      <c r="BJ2" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="BK2" s="13"/>
-[...10 lines deleted...]
-      <c r="BV2" s="12" t="s">
+      <c r="BK2" s="18"/>
+      <c r="BL2" s="18"/>
+      <c r="BM2" s="18"/>
+      <c r="BN2" s="18"/>
+      <c r="BO2" s="18"/>
+      <c r="BP2" s="18"/>
+      <c r="BQ2" s="18"/>
+      <c r="BR2" s="18"/>
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="19"/>
+      <c r="BV2" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="BW2" s="12"/>
-[...10 lines deleted...]
-      <c r="CH2" s="12" t="s">
+      <c r="BW2" s="19"/>
+      <c r="BX2" s="19"/>
+      <c r="BY2" s="19"/>
+      <c r="BZ2" s="19"/>
+      <c r="CA2" s="19"/>
+      <c r="CB2" s="19"/>
+      <c r="CC2" s="19"/>
+      <c r="CD2" s="19"/>
+      <c r="CE2" s="19"/>
+      <c r="CF2" s="19"/>
+      <c r="CG2" s="19"/>
+      <c r="CH2" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="CI2" s="12"/>
-[...9 lines deleted...]
-      <c r="CS2" s="12"/>
+      <c r="CI2" s="19"/>
+      <c r="CJ2" s="19"/>
+      <c r="CK2" s="19"/>
+      <c r="CL2" s="19"/>
+      <c r="CM2" s="19"/>
+      <c r="CN2" s="19"/>
+      <c r="CO2" s="19"/>
+      <c r="CP2" s="19"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="19"/>
       <c r="CT2" s="2"/>
     </row>
     <row r="3" spans="1:98" s="11" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
       <c r="A3" s="16"/>
       <c r="B3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>11</v>
       </c>
@@ -3849,57 +6093,57 @@
       </c>
       <c r="CB3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="CC3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="CD3" s="9" t="s">
         <v>13</v>
       </c>
       <c r="CE3" s="9" t="s">
         <v>14</v>
       </c>
       <c r="CF3" s="9" t="s">
         <v>15</v>
       </c>
       <c r="CG3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="CH3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="CI3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="CJ3" s="18" t="s">
+      <c r="CJ3" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="CK3" s="18" t="s">
+      <c r="CK3" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="CL3" s="9" t="s">
+      <c r="CL3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="CM3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="CN3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="CO3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="CP3" s="9" t="s">
         <v>13</v>
       </c>
       <c r="CQ3" s="9" t="s">
         <v>14</v>
       </c>
       <c r="CR3" s="9" t="s">
         <v>15</v>
       </c>
       <c r="CS3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="CT3" s="10"/>
     </row>
@@ -4143,57 +6387,59 @@
       </c>
       <c r="CB4" s="3">
         <v>9916.3799999999992</v>
       </c>
       <c r="CC4" s="3">
         <v>11487.25</v>
       </c>
       <c r="CD4" s="3">
         <v>14154.29</v>
       </c>
       <c r="CE4" s="3">
         <v>16089.66</v>
       </c>
       <c r="CF4" s="3">
         <v>18362</v>
       </c>
       <c r="CG4" s="3">
         <v>21499.72</v>
       </c>
       <c r="CH4" s="3">
         <v>1417.7</v>
       </c>
       <c r="CI4" s="3">
         <v>3014.6</v>
       </c>
-      <c r="CJ4" s="19">
+      <c r="CJ4" s="13">
         <v>3857.8</v>
       </c>
-      <c r="CK4" s="20">
+      <c r="CK4" s="14">
         <v>5405.57</v>
       </c>
-      <c r="CL4" s="3"/>
+      <c r="CL4" s="21">
+        <v>6833.7</v>
+      </c>
       <c r="CM4" s="3"/>
       <c r="CN4" s="3"/>
       <c r="CO4" s="3"/>
       <c r="CP4" s="3"/>
       <c r="CQ4" s="3"/>
       <c r="CR4" s="3"/>
       <c r="CS4" s="3"/>
     </row>
     <row r="5" spans="1:98" s="5" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4">
         <v>4.03</v>
       </c>
       <c r="C5" s="4">
         <v>20.82</v>
       </c>
       <c r="D5" s="4">
         <v>25.35</v>
       </c>
       <c r="E5" s="4">
         <v>27.42</v>
       </c>
       <c r="F5" s="4">
@@ -4421,57 +6667,59 @@
       </c>
       <c r="CB5" s="4">
         <v>43</v>
       </c>
       <c r="CC5" s="4">
         <v>45.1</v>
       </c>
       <c r="CD5" s="4">
         <v>55.4</v>
       </c>
       <c r="CE5" s="4">
         <v>61.1</v>
       </c>
       <c r="CF5" s="4">
         <v>195.5</v>
       </c>
       <c r="CG5" s="4">
         <v>406</v>
       </c>
       <c r="CH5" s="4">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="4">
         <v>18.600000000000001</v>
       </c>
-      <c r="CJ5" s="19">
+      <c r="CJ5" s="13">
         <v>27.2</v>
       </c>
-      <c r="CK5" s="20">
+      <c r="CK5" s="14">
         <v>33.5</v>
       </c>
-      <c r="CL5" s="4"/>
+      <c r="CL5" s="21">
+        <v>37.200000000000003</v>
+      </c>
       <c r="CM5" s="4"/>
       <c r="CN5" s="4"/>
       <c r="CO5" s="4"/>
       <c r="CP5" s="4"/>
       <c r="CQ5" s="4"/>
       <c r="CR5" s="4"/>
       <c r="CS5" s="4"/>
     </row>
     <row r="6" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="4">
         <v>10.87</v>
       </c>
       <c r="C6" s="4">
         <v>34.99</v>
       </c>
       <c r="D6" s="4">
         <v>49.15</v>
       </c>
       <c r="E6" s="4">
         <v>91.03</v>
       </c>
       <c r="F6" s="4">
@@ -4699,57 +6947,59 @@
       </c>
       <c r="CB6" s="4">
         <v>226.23</v>
       </c>
       <c r="CC6" s="4">
         <v>245.05</v>
       </c>
       <c r="CD6" s="4">
         <v>290.77999999999997</v>
       </c>
       <c r="CE6" s="4">
         <v>327.7</v>
       </c>
       <c r="CF6" s="4">
         <v>368.23</v>
       </c>
       <c r="CG6" s="4">
         <v>531.65</v>
       </c>
       <c r="CH6" s="4">
         <v>16.8</v>
       </c>
       <c r="CI6" s="4">
         <v>46.9</v>
       </c>
-      <c r="CJ6" s="19">
+      <c r="CJ6" s="13">
         <v>64.8</v>
       </c>
-      <c r="CK6" s="20">
+      <c r="CK6" s="14">
         <v>128.28</v>
       </c>
-      <c r="CL6" s="4"/>
+      <c r="CL6" s="21">
+        <v>182.9</v>
+      </c>
       <c r="CM6" s="4"/>
       <c r="CN6" s="4"/>
       <c r="CO6" s="4"/>
       <c r="CP6" s="4"/>
       <c r="CQ6" s="4"/>
       <c r="CR6" s="4"/>
       <c r="CS6" s="4"/>
     </row>
     <row r="7" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="4">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="4">
         <v>307.81</v>
       </c>
       <c r="D7" s="4">
         <v>371.99</v>
       </c>
       <c r="E7" s="4">
         <v>489.11</v>
       </c>
       <c r="F7" s="4">
@@ -4976,57 +7226,59 @@
       </c>
       <c r="CB7" s="4">
         <v>1089.8499999999999</v>
       </c>
       <c r="CC7" s="4">
         <v>1233.3499999999999</v>
       </c>
       <c r="CD7" s="4">
         <v>1716.15</v>
       </c>
       <c r="CE7" s="4">
         <v>1992.25</v>
       </c>
       <c r="CF7" s="4">
         <v>2261.25</v>
       </c>
       <c r="CG7" s="4">
         <v>2569.4499999999998</v>
       </c>
       <c r="CH7" s="4">
         <v>108.9</v>
       </c>
       <c r="CI7" s="4">
         <v>264.7</v>
       </c>
-      <c r="CJ7" s="19">
+      <c r="CJ7" s="13">
         <v>319.5</v>
       </c>
-      <c r="CK7" s="20">
+      <c r="CK7" s="14">
         <v>435.8</v>
       </c>
-      <c r="CL7" s="4"/>
+      <c r="CL7" s="21">
+        <v>517.5</v>
+      </c>
       <c r="CM7" s="4"/>
       <c r="CN7" s="4"/>
       <c r="CO7" s="4"/>
       <c r="CP7" s="4"/>
       <c r="CQ7" s="4"/>
       <c r="CR7" s="4"/>
       <c r="CS7" s="4"/>
     </row>
     <row r="8" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="4">
         <v>89.6</v>
       </c>
       <c r="C8" s="4">
         <v>202.93</v>
       </c>
       <c r="D8" s="4">
         <v>242.39</v>
       </c>
       <c r="E8" s="4">
         <v>319.29000000000002</v>
       </c>
       <c r="F8" s="4">
@@ -5254,57 +7506,59 @@
       </c>
       <c r="CB8" s="4">
         <v>589.74</v>
       </c>
       <c r="CC8" s="4">
         <v>668.33</v>
       </c>
       <c r="CD8" s="4">
         <v>1016.73</v>
       </c>
       <c r="CE8" s="4">
         <v>1150.6400000000001</v>
       </c>
       <c r="CF8" s="4">
         <v>1273.68</v>
       </c>
       <c r="CG8" s="4">
         <v>1567.81</v>
       </c>
       <c r="CH8" s="4">
         <v>95</v>
       </c>
       <c r="CI8" s="4">
         <v>210.8</v>
       </c>
-      <c r="CJ8" s="19">
+      <c r="CJ8" s="13">
         <v>254.6</v>
       </c>
-      <c r="CK8" s="20">
+      <c r="CK8" s="14">
         <v>343.77</v>
       </c>
-      <c r="CL8" s="4"/>
+      <c r="CL8" s="21">
+        <v>435.17</v>
+      </c>
       <c r="CM8" s="4"/>
       <c r="CN8" s="4"/>
       <c r="CO8" s="4"/>
       <c r="CP8" s="4"/>
       <c r="CQ8" s="4"/>
       <c r="CR8" s="4"/>
       <c r="CS8" s="4"/>
     </row>
     <row r="9" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="4">
         <v>285.51</v>
       </c>
       <c r="C9" s="4">
         <v>606.79999999999995</v>
       </c>
       <c r="D9" s="4">
         <v>707.92</v>
       </c>
       <c r="E9" s="4">
         <v>909.66</v>
       </c>
       <c r="F9" s="4">
@@ -5532,57 +7786,59 @@
       </c>
       <c r="CB9" s="4">
         <v>1927.68</v>
       </c>
       <c r="CC9" s="4">
         <v>2197.04</v>
       </c>
       <c r="CD9" s="4">
         <v>2803.95</v>
       </c>
       <c r="CE9" s="4">
         <v>3174.42</v>
       </c>
       <c r="CF9" s="4">
         <v>3479.16</v>
       </c>
       <c r="CG9" s="4">
         <v>3993.92</v>
       </c>
       <c r="CH9" s="4">
         <v>237.3</v>
       </c>
       <c r="CI9" s="4">
         <v>519.1</v>
       </c>
-      <c r="CJ9" s="19">
+      <c r="CJ9" s="13">
         <v>617.9</v>
       </c>
-      <c r="CK9" s="20">
+      <c r="CK9" s="14">
         <v>804.17</v>
       </c>
-      <c r="CL9" s="4"/>
+      <c r="CL9" s="21">
+        <v>968.43</v>
+      </c>
       <c r="CM9" s="4"/>
       <c r="CN9" s="4"/>
       <c r="CO9" s="4"/>
       <c r="CP9" s="4"/>
       <c r="CQ9" s="4"/>
       <c r="CR9" s="4"/>
       <c r="CS9" s="4"/>
     </row>
     <row r="10" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="4">
         <v>34.39</v>
       </c>
       <c r="C10" s="4">
         <v>85.71</v>
       </c>
       <c r="D10" s="4">
         <v>109.46</v>
       </c>
       <c r="E10" s="4">
         <v>150.30000000000001</v>
       </c>
       <c r="F10" s="4">
@@ -5810,57 +8066,59 @@
       </c>
       <c r="CB10" s="4">
         <v>3313.15</v>
       </c>
       <c r="CC10" s="4">
         <v>3821.25</v>
       </c>
       <c r="CD10" s="4">
         <v>4393.3999999999996</v>
       </c>
       <c r="CE10" s="4">
         <v>4947.2</v>
       </c>
       <c r="CF10" s="4">
         <v>5683.72</v>
       </c>
       <c r="CG10" s="4">
         <v>6474.82</v>
       </c>
       <c r="CH10" s="4">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="4">
         <v>1157.0999999999999</v>
       </c>
-      <c r="CJ10" s="19">
+      <c r="CJ10" s="13">
         <v>1738.9</v>
       </c>
-      <c r="CK10" s="20">
+      <c r="CK10" s="14">
         <v>2347.0100000000002</v>
       </c>
-      <c r="CL10" s="4"/>
+      <c r="CL10" s="21">
+        <v>2934.51</v>
+      </c>
       <c r="CM10" s="4"/>
       <c r="CN10" s="4"/>
       <c r="CO10" s="4"/>
       <c r="CP10" s="4"/>
       <c r="CQ10" s="4"/>
       <c r="CR10" s="4"/>
       <c r="CS10" s="4"/>
     </row>
     <row r="11" spans="1:98" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="4">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="4">
         <v>162.44999999999999</v>
       </c>
       <c r="D11" s="4">
         <v>206.2</v>
       </c>
       <c r="E11" s="4">
         <v>281.25</v>
       </c>
       <c r="F11" s="4">
@@ -6088,78 +8346,80 @@
       </c>
       <c r="CB11" s="4">
         <v>2727.23</v>
       </c>
       <c r="CC11" s="4">
         <v>3277.03</v>
       </c>
       <c r="CD11" s="4">
         <v>3877.88</v>
       </c>
       <c r="CE11" s="4">
         <v>4436.3500000000004</v>
       </c>
       <c r="CF11" s="4">
         <v>5100.7700000000004</v>
       </c>
       <c r="CG11" s="4">
         <v>5956.16</v>
       </c>
       <c r="CH11" s="4">
         <v>391.5</v>
       </c>
       <c r="CI11" s="4">
         <v>797.1</v>
       </c>
-      <c r="CJ11" s="19">
+      <c r="CJ11" s="13">
         <v>834.4</v>
       </c>
-      <c r="CK11" s="20">
+      <c r="CK11" s="14">
         <v>1313.24</v>
       </c>
-      <c r="CL11" s="4"/>
+      <c r="CL11" s="21">
+        <v>1758.1</v>
+      </c>
       <c r="CM11" s="4"/>
       <c r="CN11" s="4"/>
       <c r="CO11" s="4"/>
       <c r="CP11" s="4"/>
       <c r="CQ11" s="4"/>
       <c r="CR11" s="4"/>
       <c r="CS11" s="4"/>
     </row>
     <row r="12" spans="1:98" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B1:AW1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>