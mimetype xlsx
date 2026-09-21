--- v4 (2026-08-18)
+++ v5 (2026-09-21)
@@ -648,67 +648,67 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 11" xfId="11"/>
     <cellStyle name="Обычный 12" xfId="12"/>
     <cellStyle name="Обычный 13" xfId="13"/>
     <cellStyle name="Обычный 14" xfId="14"/>
     <cellStyle name="Обычный 15" xfId="15"/>
     <cellStyle name="Обычный 16" xfId="16"/>
     <cellStyle name="Обычный 17" xfId="17"/>
     <cellStyle name="Обычный 18" xfId="18"/>
     <cellStyle name="Обычный 19" xfId="19"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 20" xfId="20"/>
     <cellStyle name="Обычный 21" xfId="21"/>
     <cellStyle name="Обычный 22" xfId="22"/>
     <cellStyle name="Обычный 23" xfId="23"/>
     <cellStyle name="Обычный 24" xfId="24"/>
     <cellStyle name="Обычный 25" xfId="25"/>
     <cellStyle name="Обычный 26" xfId="26"/>
     <cellStyle name="Обычный 27" xfId="27"/>
     <cellStyle name="Обычный 28" xfId="28"/>
     <cellStyle name="Обычный 29" xfId="29"/>
@@ -1006,51 +1006,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="CH4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CS18" sqref="CS18"/>
+      <selection pane="bottomRight" activeCell="CP20" sqref="CP20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -1061,231 +1061,231 @@
     <col min="26" max="26" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="8" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7.85546875" style="1" customWidth="1"/>
     <col min="41" max="41" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="8" style="1" customWidth="1"/>
     <col min="44" max="44" width="7.85546875" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.7109375" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="9"/>
-      <c r="B1" s="103" t="s">
+      <c r="B1" s="105" t="s">
         <v>12</v>
       </c>
-      <c r="C1" s="103"/>
-[...45 lines deleted...]
-      <c r="AW1" s="103"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+      <c r="R1" s="105"/>
+      <c r="S1" s="105"/>
+      <c r="T1" s="105"/>
+      <c r="U1" s="105"/>
+      <c r="V1" s="105"/>
+      <c r="W1" s="105"/>
+      <c r="X1" s="105"/>
+      <c r="Y1" s="105"/>
+      <c r="Z1" s="105"/>
+      <c r="AA1" s="105"/>
+      <c r="AB1" s="105"/>
+      <c r="AC1" s="105"/>
+      <c r="AD1" s="105"/>
+      <c r="AE1" s="105"/>
+      <c r="AF1" s="105"/>
+      <c r="AG1" s="105"/>
+      <c r="AH1" s="105"/>
+      <c r="AI1" s="105"/>
+      <c r="AJ1" s="105"/>
+      <c r="AK1" s="105"/>
+      <c r="AL1" s="105"/>
+      <c r="AM1" s="105"/>
+      <c r="AN1" s="105"/>
+      <c r="AO1" s="105"/>
+      <c r="AP1" s="105"/>
+      <c r="AQ1" s="105"/>
+      <c r="AR1" s="105"/>
+      <c r="AS1" s="105"/>
+      <c r="AT1" s="105"/>
+      <c r="AU1" s="105"/>
+      <c r="AV1" s="105"/>
+      <c r="AW1" s="105"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="10"/>
       <c r="BA1" s="10"/>
       <c r="BB1" s="10"/>
       <c r="BC1" s="10"/>
       <c r="BD1" s="10"/>
       <c r="BE1" s="10"/>
       <c r="BF1" s="10"/>
       <c r="BG1" s="10"/>
       <c r="BH1" s="10"/>
       <c r="BI1" s="10"/>
       <c r="BJ1" s="10"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="104"/>
-      <c r="B2" s="100" t="s">
+      <c r="A2" s="100"/>
+      <c r="B2" s="102" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="101"/>
-[...10 lines deleted...]
-      <c r="N2" s="100" t="s">
+      <c r="C2" s="103"/>
+      <c r="D2" s="103"/>
+      <c r="E2" s="103"/>
+      <c r="F2" s="103"/>
+      <c r="G2" s="103"/>
+      <c r="H2" s="103"/>
+      <c r="I2" s="103"/>
+      <c r="J2" s="103"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="O2" s="101"/>
-[...10 lines deleted...]
-      <c r="Z2" s="100" t="s">
+      <c r="O2" s="103"/>
+      <c r="P2" s="103"/>
+      <c r="Q2" s="103"/>
+      <c r="R2" s="103"/>
+      <c r="S2" s="103"/>
+      <c r="T2" s="103"/>
+      <c r="U2" s="103"/>
+      <c r="V2" s="103"/>
+      <c r="W2" s="103"/>
+      <c r="X2" s="103"/>
+      <c r="Y2" s="104"/>
+      <c r="Z2" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="AA2" s="101"/>
-[...10 lines deleted...]
-      <c r="AL2" s="100" t="s">
+      <c r="AA2" s="103"/>
+      <c r="AB2" s="103"/>
+      <c r="AC2" s="103"/>
+      <c r="AD2" s="103"/>
+      <c r="AE2" s="103"/>
+      <c r="AF2" s="103"/>
+      <c r="AG2" s="103"/>
+      <c r="AH2" s="103"/>
+      <c r="AI2" s="103"/>
+      <c r="AJ2" s="103"/>
+      <c r="AK2" s="104"/>
+      <c r="AL2" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="AM2" s="101"/>
-[...10 lines deleted...]
-      <c r="AX2" s="100" t="s">
+      <c r="AM2" s="103"/>
+      <c r="AN2" s="103"/>
+      <c r="AO2" s="103"/>
+      <c r="AP2" s="103"/>
+      <c r="AQ2" s="103"/>
+      <c r="AR2" s="103"/>
+      <c r="AS2" s="103"/>
+      <c r="AT2" s="103"/>
+      <c r="AU2" s="103"/>
+      <c r="AV2" s="103"/>
+      <c r="AW2" s="104"/>
+      <c r="AX2" s="102" t="s">
         <v>25</v>
       </c>
-      <c r="AY2" s="101"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="100" t="s">
+      <c r="AY2" s="103"/>
+      <c r="AZ2" s="103"/>
+      <c r="BA2" s="103"/>
+      <c r="BB2" s="103"/>
+      <c r="BC2" s="103"/>
+      <c r="BD2" s="103"/>
+      <c r="BE2" s="103"/>
+      <c r="BF2" s="103"/>
+      <c r="BG2" s="103"/>
+      <c r="BH2" s="103"/>
+      <c r="BI2" s="104"/>
+      <c r="BJ2" s="102" t="s">
         <v>26</v>
       </c>
-      <c r="BK2" s="101"/>
-[...10 lines deleted...]
-      <c r="BV2" s="100" t="s">
+      <c r="BK2" s="103"/>
+      <c r="BL2" s="103"/>
+      <c r="BM2" s="103"/>
+      <c r="BN2" s="103"/>
+      <c r="BO2" s="103"/>
+      <c r="BP2" s="103"/>
+      <c r="BQ2" s="103"/>
+      <c r="BR2" s="103"/>
+      <c r="BS2" s="103"/>
+      <c r="BT2" s="103"/>
+      <c r="BU2" s="104"/>
+      <c r="BV2" s="102" t="s">
         <v>27</v>
       </c>
-      <c r="BW2" s="101"/>
-[...10 lines deleted...]
-      <c r="CH2" s="100" t="s">
+      <c r="BW2" s="103"/>
+      <c r="BX2" s="103"/>
+      <c r="BY2" s="103"/>
+      <c r="BZ2" s="103"/>
+      <c r="CA2" s="103"/>
+      <c r="CB2" s="103"/>
+      <c r="CC2" s="103"/>
+      <c r="CD2" s="103"/>
+      <c r="CE2" s="103"/>
+      <c r="CF2" s="103"/>
+      <c r="CG2" s="104"/>
+      <c r="CH2" s="102" t="s">
         <v>28</v>
       </c>
-      <c r="CI2" s="101"/>
-[...9 lines deleted...]
-      <c r="CS2" s="102"/>
+      <c r="CI2" s="103"/>
+      <c r="CJ2" s="103"/>
+      <c r="CK2" s="103"/>
+      <c r="CL2" s="103"/>
+      <c r="CM2" s="103"/>
+      <c r="CN2" s="103"/>
+      <c r="CO2" s="103"/>
+      <c r="CP2" s="103"/>
+      <c r="CQ2" s="103"/>
+      <c r="CR2" s="103"/>
+      <c r="CS2" s="104"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="105"/>
+      <c r="A3" s="101"/>
       <c r="B3" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="35" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="35" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="35" t="s">
         <v>19</v>
       </c>
       <c r="I3" s="35" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="35" t="s">
@@ -1808,51 +1808,53 @@
       </c>
       <c r="CG4" s="75">
         <v>3137.62</v>
       </c>
       <c r="CH4" s="67">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="67">
         <v>1596.8</v>
       </c>
       <c r="CJ4" s="67">
         <v>843.04</v>
       </c>
       <c r="CK4" s="68">
         <v>1547.95</v>
       </c>
       <c r="CL4" s="69">
         <v>1428.33</v>
       </c>
       <c r="CM4" s="70">
         <v>2315.06</v>
       </c>
       <c r="CN4" s="71">
         <v>1678.03</v>
       </c>
-      <c r="CO4" s="72"/>
+      <c r="CO4" s="72">
+        <v>1408.73</v>
+      </c>
       <c r="CP4" s="76"/>
       <c r="CQ4" s="74"/>
       <c r="CR4" s="75"/>
       <c r="CS4" s="75"/>
     </row>
     <row r="5" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="77" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="20">
         <v>4.03</v>
       </c>
       <c r="C5" s="21">
         <v>16.79</v>
       </c>
       <c r="D5" s="21">
         <v>4.53</v>
       </c>
       <c r="E5" s="20">
         <v>2.0699999999999998</v>
       </c>
       <c r="F5" s="20">
         <v>1.25</v>
       </c>
       <c r="G5" s="20">
@@ -2091,51 +2093,53 @@
       </c>
       <c r="CG5" s="75">
         <v>210.4</v>
       </c>
       <c r="CH5" s="75">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="75">
         <v>13.8</v>
       </c>
       <c r="CJ5" s="75">
         <v>8.6</v>
       </c>
       <c r="CK5" s="68">
         <v>6.3</v>
       </c>
       <c r="CL5" s="69">
         <v>3.8</v>
       </c>
       <c r="CM5" s="70">
         <v>2.9</v>
       </c>
       <c r="CN5" s="71">
         <v>2.9</v>
       </c>
-      <c r="CO5" s="72"/>
+      <c r="CO5" s="72">
+        <v>2.4</v>
+      </c>
       <c r="CP5" s="76"/>
       <c r="CQ5" s="74"/>
       <c r="CR5" s="75"/>
       <c r="CS5" s="75"/>
     </row>
     <row r="6" spans="1:97" ht="14.25" customHeight="1">
       <c r="A6" s="77" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="20">
         <v>10.87</v>
       </c>
       <c r="C6" s="21">
         <v>24.12</v>
       </c>
       <c r="D6" s="21">
         <v>14.16</v>
       </c>
       <c r="E6" s="20">
         <v>41.88</v>
       </c>
       <c r="F6" s="28">
         <v>26.19</v>
       </c>
       <c r="G6" s="28">
@@ -2374,51 +2378,53 @@
       </c>
       <c r="CG6" s="75">
         <v>163.63</v>
       </c>
       <c r="CH6" s="75">
         <v>16.77</v>
       </c>
       <c r="CI6" s="75">
         <v>30.1</v>
       </c>
       <c r="CJ6" s="75">
         <v>17.899999999999999</v>
       </c>
       <c r="CK6" s="68">
         <v>63.52</v>
       </c>
       <c r="CL6" s="69">
         <v>54.62</v>
       </c>
       <c r="CM6" s="70">
         <v>53.93</v>
       </c>
       <c r="CN6" s="71">
         <v>9.4</v>
       </c>
-      <c r="CO6" s="72"/>
+      <c r="CO6" s="72">
+        <v>9.26</v>
+      </c>
       <c r="CP6" s="76"/>
       <c r="CQ6" s="74"/>
       <c r="CR6" s="75"/>
       <c r="CS6" s="75"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="99" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="20">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="21">
         <v>173.33</v>
       </c>
       <c r="D7" s="21">
         <v>64.180000000000007</v>
       </c>
       <c r="E7" s="20">
         <v>117.12</v>
       </c>
       <c r="F7" s="28">
         <v>106.73</v>
       </c>
       <c r="G7" s="28">
@@ -2657,51 +2663,53 @@
       </c>
       <c r="CG7" s="75">
         <v>308.3</v>
       </c>
       <c r="CH7" s="75">
         <v>108.9</v>
       </c>
       <c r="CI7" s="75">
         <v>155.69999999999999</v>
       </c>
       <c r="CJ7" s="75">
         <v>55</v>
       </c>
       <c r="CK7" s="68">
         <v>116</v>
       </c>
       <c r="CL7" s="69">
         <v>81.7</v>
       </c>
       <c r="CM7" s="70">
         <v>333.6</v>
       </c>
       <c r="CN7" s="71">
         <v>168</v>
       </c>
-      <c r="CO7" s="72"/>
+      <c r="CO7" s="72">
+        <v>137.30000000000001</v>
+      </c>
       <c r="CP7" s="76"/>
       <c r="CQ7" s="74"/>
       <c r="CR7" s="75"/>
       <c r="CS7" s="75"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="99" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="20">
         <v>89.6</v>
       </c>
       <c r="C8" s="21">
         <v>113.33</v>
       </c>
       <c r="D8" s="21">
         <v>39.46</v>
       </c>
       <c r="E8" s="20">
         <v>76.900000000000006</v>
       </c>
       <c r="F8" s="28">
         <v>77.59</v>
       </c>
       <c r="G8" s="28">
@@ -2940,51 +2948,53 @@
       </c>
       <c r="CG8" s="75">
         <v>294.02999999999997</v>
       </c>
       <c r="CH8" s="75">
         <v>95.04</v>
       </c>
       <c r="CI8" s="75">
         <v>115.95</v>
       </c>
       <c r="CJ8" s="75">
         <v>43.83</v>
       </c>
       <c r="CK8" s="68">
         <v>89.05</v>
       </c>
       <c r="CL8" s="69">
         <v>91.4</v>
       </c>
       <c r="CM8" s="70">
         <v>108.12</v>
       </c>
       <c r="CN8" s="71">
         <v>80.900000000000006</v>
       </c>
-      <c r="CO8" s="72"/>
+      <c r="CO8" s="72">
+        <v>72.900000000000006</v>
+      </c>
       <c r="CP8" s="76"/>
       <c r="CQ8" s="74"/>
       <c r="CR8" s="75"/>
       <c r="CS8" s="75"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="99" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="20">
         <v>285.51</v>
       </c>
       <c r="C9" s="21">
         <v>321.29000000000002</v>
       </c>
       <c r="D9" s="21">
         <v>101.12</v>
       </c>
       <c r="E9" s="20">
         <v>201.74</v>
       </c>
       <c r="F9" s="28">
         <v>171.03</v>
       </c>
       <c r="G9" s="28">
@@ -3223,51 +3233,53 @@
       </c>
       <c r="CG9" s="75">
         <v>514.76</v>
       </c>
       <c r="CH9" s="75">
         <v>237.31</v>
       </c>
       <c r="CI9" s="75">
         <v>281.95999999999998</v>
       </c>
       <c r="CJ9" s="75">
         <v>98.8</v>
       </c>
       <c r="CK9" s="68">
         <v>186.1</v>
       </c>
       <c r="CL9" s="69">
         <v>164.45</v>
       </c>
       <c r="CM9" s="70">
         <v>435.7</v>
       </c>
       <c r="CN9" s="71">
         <v>280</v>
       </c>
-      <c r="CO9" s="72"/>
+      <c r="CO9" s="72">
+        <v>278.68</v>
+      </c>
       <c r="CP9" s="76"/>
       <c r="CQ9" s="74"/>
       <c r="CR9" s="75"/>
       <c r="CS9" s="75"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="99" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="20">
         <v>34.39</v>
       </c>
       <c r="C10" s="21">
         <v>51.32</v>
       </c>
       <c r="D10" s="21">
         <v>23.75</v>
       </c>
       <c r="E10" s="20">
         <v>40.840000000000003</v>
       </c>
       <c r="F10" s="28">
         <v>25.9</v>
       </c>
       <c r="G10" s="28">
@@ -3506,51 +3518,53 @@
       </c>
       <c r="CG10" s="75">
         <v>791.1</v>
       </c>
       <c r="CH10" s="75">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="75">
         <v>593.53</v>
       </c>
       <c r="CJ10" s="75">
         <v>581.85</v>
       </c>
       <c r="CK10" s="68">
         <v>608.03</v>
       </c>
       <c r="CL10" s="69">
         <v>587.6</v>
       </c>
       <c r="CM10" s="70">
         <v>639.9</v>
       </c>
       <c r="CN10" s="71">
         <v>619.91999999999996</v>
       </c>
-      <c r="CO10" s="72"/>
+      <c r="CO10" s="72">
+        <v>629.13</v>
+      </c>
       <c r="CP10" s="76"/>
       <c r="CQ10" s="74"/>
       <c r="CR10" s="75"/>
       <c r="CS10" s="75"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="99" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="20">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="21">
         <v>88.77</v>
       </c>
       <c r="D11" s="21">
         <v>43.75</v>
       </c>
       <c r="E11" s="20">
         <v>75.05</v>
       </c>
       <c r="F11" s="28">
         <v>62.39</v>
       </c>
       <c r="G11" s="28">
@@ -3789,51 +3803,53 @@
       </c>
       <c r="CG11" s="75">
         <v>855.8</v>
       </c>
       <c r="CH11" s="75">
         <v>391.46</v>
       </c>
       <c r="CI11" s="75">
         <v>405.66</v>
       </c>
       <c r="CJ11" s="75">
         <v>37.36</v>
       </c>
       <c r="CK11" s="68">
         <v>478.86</v>
       </c>
       <c r="CL11" s="69">
         <v>444.86</v>
       </c>
       <c r="CM11" s="70">
         <v>740.51</v>
       </c>
       <c r="CN11" s="71">
         <v>516.91</v>
       </c>
-      <c r="CO11" s="72"/>
+      <c r="CO11" s="72">
+        <v>279.16000000000003</v>
+      </c>
       <c r="CP11" s="76"/>
       <c r="CQ11" s="74"/>
       <c r="CR11" s="75"/>
       <c r="CS11" s="75"/>
     </row>
     <row r="12" spans="1:97" ht="15">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="29"/>
       <c r="D12" s="30"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="31"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
@@ -4014,60 +4030,60 @@
       <c r="C25" s="3"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="J25" s="5"/>
     </row>
     <row r="26" spans="3:10">
       <c r="C26" s="3"/>
       <c r="D26" s="4"/>
       <c r="J26" s="5"/>
     </row>
     <row r="27" spans="3:10">
       <c r="C27" s="3"/>
       <c r="D27" s="4"/>
       <c r="J27" s="5"/>
     </row>
     <row r="28" spans="3:10">
       <c r="C28" s="3"/>
       <c r="D28" s="4"/>
       <c r="J28" s="5"/>
     </row>
     <row r="29" spans="3:10">
       <c r="J29" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B1:AW1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>