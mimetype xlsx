--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -648,67 +648,67 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 11" xfId="11"/>
     <cellStyle name="Обычный 12" xfId="12"/>
     <cellStyle name="Обычный 13" xfId="13"/>
     <cellStyle name="Обычный 14" xfId="14"/>
     <cellStyle name="Обычный 15" xfId="15"/>
     <cellStyle name="Обычный 16" xfId="16"/>
     <cellStyle name="Обычный 17" xfId="17"/>
     <cellStyle name="Обычный 18" xfId="18"/>
     <cellStyle name="Обычный 19" xfId="19"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 20" xfId="20"/>
     <cellStyle name="Обычный 21" xfId="21"/>
     <cellStyle name="Обычный 22" xfId="22"/>
     <cellStyle name="Обычный 23" xfId="23"/>
     <cellStyle name="Обычный 24" xfId="24"/>
     <cellStyle name="Обычный 25" xfId="25"/>
     <cellStyle name="Обычный 26" xfId="26"/>
     <cellStyle name="Обычный 27" xfId="27"/>
     <cellStyle name="Обычный 28" xfId="28"/>
     <cellStyle name="Обычный 29" xfId="29"/>
@@ -1003,54 +1003,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CH4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="CI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CP20" sqref="CP20"/>
+      <selection pane="bottomRight" activeCell="CR19" sqref="CR19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -1061,231 +1061,231 @@
     <col min="26" max="26" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="8" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7.85546875" style="1" customWidth="1"/>
     <col min="41" max="41" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="8" style="1" customWidth="1"/>
     <col min="44" max="44" width="7.85546875" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.7109375" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="9"/>
-      <c r="B1" s="105" t="s">
+      <c r="B1" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="C1" s="105"/>
-[...45 lines deleted...]
-      <c r="AW1" s="105"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="103"/>
+      <c r="O1" s="103"/>
+      <c r="P1" s="103"/>
+      <c r="Q1" s="103"/>
+      <c r="R1" s="103"/>
+      <c r="S1" s="103"/>
+      <c r="T1" s="103"/>
+      <c r="U1" s="103"/>
+      <c r="V1" s="103"/>
+      <c r="W1" s="103"/>
+      <c r="X1" s="103"/>
+      <c r="Y1" s="103"/>
+      <c r="Z1" s="103"/>
+      <c r="AA1" s="103"/>
+      <c r="AB1" s="103"/>
+      <c r="AC1" s="103"/>
+      <c r="AD1" s="103"/>
+      <c r="AE1" s="103"/>
+      <c r="AF1" s="103"/>
+      <c r="AG1" s="103"/>
+      <c r="AH1" s="103"/>
+      <c r="AI1" s="103"/>
+      <c r="AJ1" s="103"/>
+      <c r="AK1" s="103"/>
+      <c r="AL1" s="103"/>
+      <c r="AM1" s="103"/>
+      <c r="AN1" s="103"/>
+      <c r="AO1" s="103"/>
+      <c r="AP1" s="103"/>
+      <c r="AQ1" s="103"/>
+      <c r="AR1" s="103"/>
+      <c r="AS1" s="103"/>
+      <c r="AT1" s="103"/>
+      <c r="AU1" s="103"/>
+      <c r="AV1" s="103"/>
+      <c r="AW1" s="103"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="10"/>
       <c r="BA1" s="10"/>
       <c r="BB1" s="10"/>
       <c r="BC1" s="10"/>
       <c r="BD1" s="10"/>
       <c r="BE1" s="10"/>
       <c r="BF1" s="10"/>
       <c r="BG1" s="10"/>
       <c r="BH1" s="10"/>
       <c r="BI1" s="10"/>
       <c r="BJ1" s="10"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="100"/>
-      <c r="B2" s="102" t="s">
+      <c r="A2" s="104"/>
+      <c r="B2" s="100" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="103"/>
-[...10 lines deleted...]
-      <c r="N2" s="102" t="s">
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="102"/>
+      <c r="N2" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="O2" s="103"/>
-[...10 lines deleted...]
-      <c r="Z2" s="102" t="s">
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
+      <c r="Q2" s="101"/>
+      <c r="R2" s="101"/>
+      <c r="S2" s="101"/>
+      <c r="T2" s="101"/>
+      <c r="U2" s="101"/>
+      <c r="V2" s="101"/>
+      <c r="W2" s="101"/>
+      <c r="X2" s="101"/>
+      <c r="Y2" s="102"/>
+      <c r="Z2" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="AA2" s="103"/>
-[...10 lines deleted...]
-      <c r="AL2" s="102" t="s">
+      <c r="AA2" s="101"/>
+      <c r="AB2" s="101"/>
+      <c r="AC2" s="101"/>
+      <c r="AD2" s="101"/>
+      <c r="AE2" s="101"/>
+      <c r="AF2" s="101"/>
+      <c r="AG2" s="101"/>
+      <c r="AH2" s="101"/>
+      <c r="AI2" s="101"/>
+      <c r="AJ2" s="101"/>
+      <c r="AK2" s="102"/>
+      <c r="AL2" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="AM2" s="103"/>
-[...10 lines deleted...]
-      <c r="AX2" s="102" t="s">
+      <c r="AM2" s="101"/>
+      <c r="AN2" s="101"/>
+      <c r="AO2" s="101"/>
+      <c r="AP2" s="101"/>
+      <c r="AQ2" s="101"/>
+      <c r="AR2" s="101"/>
+      <c r="AS2" s="101"/>
+      <c r="AT2" s="101"/>
+      <c r="AU2" s="101"/>
+      <c r="AV2" s="101"/>
+      <c r="AW2" s="102"/>
+      <c r="AX2" s="100" t="s">
         <v>25</v>
       </c>
-      <c r="AY2" s="103"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="102" t="s">
+      <c r="AY2" s="101"/>
+      <c r="AZ2" s="101"/>
+      <c r="BA2" s="101"/>
+      <c r="BB2" s="101"/>
+      <c r="BC2" s="101"/>
+      <c r="BD2" s="101"/>
+      <c r="BE2" s="101"/>
+      <c r="BF2" s="101"/>
+      <c r="BG2" s="101"/>
+      <c r="BH2" s="101"/>
+      <c r="BI2" s="102"/>
+      <c r="BJ2" s="100" t="s">
         <v>26</v>
       </c>
-      <c r="BK2" s="103"/>
-[...10 lines deleted...]
-      <c r="BV2" s="102" t="s">
+      <c r="BK2" s="101"/>
+      <c r="BL2" s="101"/>
+      <c r="BM2" s="101"/>
+      <c r="BN2" s="101"/>
+      <c r="BO2" s="101"/>
+      <c r="BP2" s="101"/>
+      <c r="BQ2" s="101"/>
+      <c r="BR2" s="101"/>
+      <c r="BS2" s="101"/>
+      <c r="BT2" s="101"/>
+      <c r="BU2" s="102"/>
+      <c r="BV2" s="100" t="s">
         <v>27</v>
       </c>
-      <c r="BW2" s="103"/>
-[...10 lines deleted...]
-      <c r="CH2" s="102" t="s">
+      <c r="BW2" s="101"/>
+      <c r="BX2" s="101"/>
+      <c r="BY2" s="101"/>
+      <c r="BZ2" s="101"/>
+      <c r="CA2" s="101"/>
+      <c r="CB2" s="101"/>
+      <c r="CC2" s="101"/>
+      <c r="CD2" s="101"/>
+      <c r="CE2" s="101"/>
+      <c r="CF2" s="101"/>
+      <c r="CG2" s="102"/>
+      <c r="CH2" s="100" t="s">
         <v>28</v>
       </c>
-      <c r="CI2" s="103"/>
-[...9 lines deleted...]
-      <c r="CS2" s="104"/>
+      <c r="CI2" s="101"/>
+      <c r="CJ2" s="101"/>
+      <c r="CK2" s="101"/>
+      <c r="CL2" s="101"/>
+      <c r="CM2" s="101"/>
+      <c r="CN2" s="101"/>
+      <c r="CO2" s="101"/>
+      <c r="CP2" s="101"/>
+      <c r="CQ2" s="101"/>
+      <c r="CR2" s="101"/>
+      <c r="CS2" s="102"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="101"/>
+      <c r="A3" s="105"/>
       <c r="B3" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="35" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="35" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="35" t="s">
         <v>19</v>
       </c>
       <c r="I3" s="35" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="35" t="s">
@@ -1811,51 +1811,53 @@
       </c>
       <c r="CH4" s="67">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="67">
         <v>1596.8</v>
       </c>
       <c r="CJ4" s="67">
         <v>843.04</v>
       </c>
       <c r="CK4" s="68">
         <v>1547.95</v>
       </c>
       <c r="CL4" s="69">
         <v>1428.33</v>
       </c>
       <c r="CM4" s="70">
         <v>2315.06</v>
       </c>
       <c r="CN4" s="71">
         <v>1678.03</v>
       </c>
       <c r="CO4" s="72">
         <v>1408.73</v>
       </c>
-      <c r="CP4" s="76"/>
+      <c r="CP4" s="76">
+        <v>2431.11</v>
+      </c>
       <c r="CQ4" s="74"/>
       <c r="CR4" s="75"/>
       <c r="CS4" s="75"/>
     </row>
     <row r="5" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="77" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="20">
         <v>4.03</v>
       </c>
       <c r="C5" s="21">
         <v>16.79</v>
       </c>
       <c r="D5" s="21">
         <v>4.53</v>
       </c>
       <c r="E5" s="20">
         <v>2.0699999999999998</v>
       </c>
       <c r="F5" s="20">
         <v>1.25</v>
       </c>
       <c r="G5" s="20">
         <v>1.49</v>
@@ -2096,51 +2098,53 @@
       </c>
       <c r="CH5" s="75">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="75">
         <v>13.8</v>
       </c>
       <c r="CJ5" s="75">
         <v>8.6</v>
       </c>
       <c r="CK5" s="68">
         <v>6.3</v>
       </c>
       <c r="CL5" s="69">
         <v>3.8</v>
       </c>
       <c r="CM5" s="70">
         <v>2.9</v>
       </c>
       <c r="CN5" s="71">
         <v>2.9</v>
       </c>
       <c r="CO5" s="72">
         <v>2.4</v>
       </c>
-      <c r="CP5" s="76"/>
+      <c r="CP5" s="76">
+        <v>8.6</v>
+      </c>
       <c r="CQ5" s="74"/>
       <c r="CR5" s="75"/>
       <c r="CS5" s="75"/>
     </row>
     <row r="6" spans="1:97" ht="14.25" customHeight="1">
       <c r="A6" s="77" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="20">
         <v>10.87</v>
       </c>
       <c r="C6" s="21">
         <v>24.12</v>
       </c>
       <c r="D6" s="21">
         <v>14.16</v>
       </c>
       <c r="E6" s="20">
         <v>41.88</v>
       </c>
       <c r="F6" s="28">
         <v>26.19</v>
       </c>
       <c r="G6" s="28">
         <v>17.89</v>
@@ -2381,51 +2385,53 @@
       </c>
       <c r="CH6" s="75">
         <v>16.77</v>
       </c>
       <c r="CI6" s="75">
         <v>30.1</v>
       </c>
       <c r="CJ6" s="75">
         <v>17.899999999999999</v>
       </c>
       <c r="CK6" s="68">
         <v>63.52</v>
       </c>
       <c r="CL6" s="69">
         <v>54.62</v>
       </c>
       <c r="CM6" s="70">
         <v>53.93</v>
       </c>
       <c r="CN6" s="71">
         <v>9.4</v>
       </c>
       <c r="CO6" s="72">
         <v>9.26</v>
       </c>
-      <c r="CP6" s="76"/>
+      <c r="CP6" s="76">
+        <v>74.7</v>
+      </c>
       <c r="CQ6" s="74"/>
       <c r="CR6" s="75"/>
       <c r="CS6" s="75"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="99" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="20">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="21">
         <v>173.33</v>
       </c>
       <c r="D7" s="21">
         <v>64.180000000000007</v>
       </c>
       <c r="E7" s="20">
         <v>117.12</v>
       </c>
       <c r="F7" s="28">
         <v>106.73</v>
       </c>
       <c r="G7" s="28">
         <v>295.11</v>
@@ -2666,51 +2672,53 @@
       </c>
       <c r="CH7" s="75">
         <v>108.9</v>
       </c>
       <c r="CI7" s="75">
         <v>155.69999999999999</v>
       </c>
       <c r="CJ7" s="75">
         <v>55</v>
       </c>
       <c r="CK7" s="68">
         <v>116</v>
       </c>
       <c r="CL7" s="69">
         <v>81.7</v>
       </c>
       <c r="CM7" s="70">
         <v>333.6</v>
       </c>
       <c r="CN7" s="71">
         <v>168</v>
       </c>
       <c r="CO7" s="72">
         <v>137.30000000000001</v>
       </c>
-      <c r="CP7" s="76"/>
+      <c r="CP7" s="76">
+        <v>464.8</v>
+      </c>
       <c r="CQ7" s="74"/>
       <c r="CR7" s="75"/>
       <c r="CS7" s="75"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="99" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="20">
         <v>89.6</v>
       </c>
       <c r="C8" s="21">
         <v>113.33</v>
       </c>
       <c r="D8" s="21">
         <v>39.46</v>
       </c>
       <c r="E8" s="20">
         <v>76.900000000000006</v>
       </c>
       <c r="F8" s="28">
         <v>77.59</v>
       </c>
       <c r="G8" s="28">
         <v>86.02</v>
@@ -2951,51 +2959,53 @@
       </c>
       <c r="CH8" s="75">
         <v>95.04</v>
       </c>
       <c r="CI8" s="75">
         <v>115.95</v>
       </c>
       <c r="CJ8" s="75">
         <v>43.83</v>
       </c>
       <c r="CK8" s="68">
         <v>89.05</v>
       </c>
       <c r="CL8" s="69">
         <v>91.4</v>
       </c>
       <c r="CM8" s="70">
         <v>108.12</v>
       </c>
       <c r="CN8" s="71">
         <v>80.900000000000006</v>
       </c>
       <c r="CO8" s="72">
         <v>72.900000000000006</v>
       </c>
-      <c r="CP8" s="76"/>
+      <c r="CP8" s="76">
+        <v>255.93</v>
+      </c>
       <c r="CQ8" s="74"/>
       <c r="CR8" s="75"/>
       <c r="CS8" s="75"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="99" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="20">
         <v>285.51</v>
       </c>
       <c r="C9" s="21">
         <v>321.29000000000002</v>
       </c>
       <c r="D9" s="21">
         <v>101.12</v>
       </c>
       <c r="E9" s="20">
         <v>201.74</v>
       </c>
       <c r="F9" s="28">
         <v>171.03</v>
       </c>
       <c r="G9" s="28">
         <v>457.39</v>
@@ -3236,51 +3246,53 @@
       </c>
       <c r="CH9" s="75">
         <v>237.31</v>
       </c>
       <c r="CI9" s="75">
         <v>281.95999999999998</v>
       </c>
       <c r="CJ9" s="75">
         <v>98.8</v>
       </c>
       <c r="CK9" s="68">
         <v>186.1</v>
       </c>
       <c r="CL9" s="69">
         <v>164.45</v>
       </c>
       <c r="CM9" s="70">
         <v>435.7</v>
       </c>
       <c r="CN9" s="71">
         <v>280</v>
       </c>
       <c r="CO9" s="72">
         <v>278.68</v>
       </c>
-      <c r="CP9" s="76"/>
+      <c r="CP9" s="76">
+        <v>720.48</v>
+      </c>
       <c r="CQ9" s="74"/>
       <c r="CR9" s="75"/>
       <c r="CS9" s="75"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="99" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="20">
         <v>34.39</v>
       </c>
       <c r="C10" s="21">
         <v>51.32</v>
       </c>
       <c r="D10" s="21">
         <v>23.75</v>
       </c>
       <c r="E10" s="20">
         <v>40.840000000000003</v>
       </c>
       <c r="F10" s="28">
         <v>25.9</v>
       </c>
       <c r="G10" s="28">
         <v>51.52</v>
@@ -3521,51 +3533,53 @@
       </c>
       <c r="CH10" s="75">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="75">
         <v>593.53</v>
       </c>
       <c r="CJ10" s="75">
         <v>581.85</v>
       </c>
       <c r="CK10" s="68">
         <v>608.03</v>
       </c>
       <c r="CL10" s="69">
         <v>587.6</v>
       </c>
       <c r="CM10" s="70">
         <v>639.9</v>
       </c>
       <c r="CN10" s="71">
         <v>619.91999999999996</v>
       </c>
       <c r="CO10" s="72">
         <v>629.13</v>
       </c>
-      <c r="CP10" s="76"/>
+      <c r="CP10" s="76">
+        <v>334.35</v>
+      </c>
       <c r="CQ10" s="74"/>
       <c r="CR10" s="75"/>
       <c r="CS10" s="75"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="99" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="20">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="21">
         <v>88.77</v>
       </c>
       <c r="D11" s="21">
         <v>43.75</v>
       </c>
       <c r="E11" s="20">
         <v>75.05</v>
       </c>
       <c r="F11" s="28">
         <v>62.39</v>
       </c>
       <c r="G11" s="28">
         <v>127.58</v>
@@ -3806,51 +3820,53 @@
       </c>
       <c r="CH11" s="75">
         <v>391.46</v>
       </c>
       <c r="CI11" s="75">
         <v>405.66</v>
       </c>
       <c r="CJ11" s="75">
         <v>37.36</v>
       </c>
       <c r="CK11" s="68">
         <v>478.86</v>
       </c>
       <c r="CL11" s="69">
         <v>444.86</v>
       </c>
       <c r="CM11" s="70">
         <v>740.51</v>
       </c>
       <c r="CN11" s="71">
         <v>516.91</v>
       </c>
       <c r="CO11" s="72">
         <v>279.16000000000003</v>
       </c>
-      <c r="CP11" s="76"/>
+      <c r="CP11" s="76">
+        <v>572.15</v>
+      </c>
       <c r="CQ11" s="74"/>
       <c r="CR11" s="75"/>
       <c r="CS11" s="75"/>
     </row>
     <row r="12" spans="1:97" ht="15">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="29"/>
       <c r="D12" s="30"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="31"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
@@ -4030,60 +4046,60 @@
       <c r="C25" s="3"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="J25" s="5"/>
     </row>
     <row r="26" spans="3:10">
       <c r="C26" s="3"/>
       <c r="D26" s="4"/>
       <c r="J26" s="5"/>
     </row>
     <row r="27" spans="3:10">
       <c r="C27" s="3"/>
       <c r="D27" s="4"/>
       <c r="J27" s="5"/>
     </row>
     <row r="28" spans="3:10">
       <c r="C28" s="3"/>
       <c r="D28" s="4"/>
       <c r="J28" s="5"/>
     </row>
     <row r="29" spans="3:10">
       <c r="J29" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>