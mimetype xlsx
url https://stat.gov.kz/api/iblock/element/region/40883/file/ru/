--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -491,51 +491,51 @@
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="742">
+  <cellStyleXfs count="743">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
@@ -1234,52 +1234,53 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="31" applyFont="1" applyBorder="1"/>
@@ -1512,73 +1513,76 @@
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="4" xfId="521" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="4" xfId="521" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="4" xfId="740" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="4" xfId="741" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="4" xfId="741" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="4" xfId="742" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="742">
+  <cellStyles count="743">
     <cellStyle name="60% — акцент1 2" xfId="33"/>
     <cellStyle name="60% — акцент1 2 2" xfId="217"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="449"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="693"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="599"/>
     <cellStyle name="60% — акцент1 2 3" xfId="402"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="646"/>
     <cellStyle name="60% — акцент1 2 4" xfId="320"/>
     <cellStyle name="60% — акцент1 2 5" xfId="215"/>
     <cellStyle name="60% — акцент1 2 6" xfId="541"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="322"/>
     <cellStyle name="60% — акцент2 2" xfId="34"/>
     <cellStyle name="60% — акцент2 2 2" xfId="218"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="450"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="694"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="600"/>
     <cellStyle name="60% — акцент2 2 3" xfId="403"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="647"/>
     <cellStyle name="60% — акцент2 2 4" xfId="319"/>
     <cellStyle name="60% — акцент2 2 5" xfId="223"/>
     <cellStyle name="60% — акцент2 2 6" xfId="542"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="323"/>
     <cellStyle name="60% — акцент3 2" xfId="35"/>
     <cellStyle name="60% — акцент3 2 2" xfId="219"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="451"/>
@@ -2214,50 +2218,51 @@
     <cellStyle name="Обычный 35" xfId="371"/>
     <cellStyle name="Обычный 36" xfId="372"/>
     <cellStyle name="Обычный 37" xfId="373"/>
     <cellStyle name="Обычный 38" xfId="374"/>
     <cellStyle name="Обычный 39" xfId="375"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 10" xfId="193"/>
     <cellStyle name="Обычный 4 11" xfId="376"/>
     <cellStyle name="Обычный 4 12" xfId="508"/>
     <cellStyle name="Обычный 4 13" xfId="512"/>
     <cellStyle name="Обычный 4 14" xfId="596"/>
     <cellStyle name="Обычный 4 2" xfId="192"/>
     <cellStyle name="Обычный 4 2 2" xfId="194"/>
     <cellStyle name="Обычный 4 3" xfId="195"/>
     <cellStyle name="Обычный 4 4" xfId="196"/>
     <cellStyle name="Обычный 4 5" xfId="197"/>
     <cellStyle name="Обычный 4 6" xfId="198"/>
     <cellStyle name="Обычный 4 7" xfId="199"/>
     <cellStyle name="Обычный 4 8" xfId="200"/>
     <cellStyle name="Обычный 4 9" xfId="201"/>
     <cellStyle name="Обычный 4 9 2" xfId="202"/>
     <cellStyle name="Обычный 4 9 3" xfId="203"/>
     <cellStyle name="Обычный 4_8" xfId="379"/>
     <cellStyle name="Обычный 40" xfId="384"/>
     <cellStyle name="Обычный 41" xfId="741"/>
+    <cellStyle name="Обычный 42" xfId="742"/>
     <cellStyle name="Обычный 43" xfId="520"/>
     <cellStyle name="Обычный 44" xfId="521"/>
     <cellStyle name="Обычный 45" xfId="522"/>
     <cellStyle name="Обычный 46" xfId="523"/>
     <cellStyle name="Обычный 47" xfId="524"/>
     <cellStyle name="Обычный 48" xfId="525"/>
     <cellStyle name="Обычный 49" xfId="526"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный 5 2" xfId="204"/>
     <cellStyle name="Обычный 5 2 2" xfId="205"/>
     <cellStyle name="Обычный 5 3" xfId="206"/>
     <cellStyle name="Обычный 5 4" xfId="207"/>
     <cellStyle name="Обычный 5 5" xfId="208"/>
     <cellStyle name="Обычный 5 6" xfId="377"/>
     <cellStyle name="Обычный 5 7" xfId="509"/>
     <cellStyle name="Обычный 5 8" xfId="305"/>
     <cellStyle name="Обычный 5 9" xfId="597"/>
     <cellStyle name="Обычный 5_8" xfId="380"/>
     <cellStyle name="Обычный 50" xfId="527"/>
     <cellStyle name="Обычный 51" xfId="528"/>
     <cellStyle name="Обычный 52" xfId="529"/>
     <cellStyle name="Обычный 53" xfId="530"/>
     <cellStyle name="Обычный 54" xfId="531"/>
     <cellStyle name="Обычный 55" xfId="532"/>
     <cellStyle name="Обычный 56" xfId="209"/>
@@ -2582,51 +2587,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BU4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BZ16" sqref="BZ16"/>
+      <selection pane="bottomRight" activeCell="CM33" sqref="CM33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2635,232 +2640,232 @@
     <col min="24" max="24" width="7.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="7.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="8" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="6.42578125" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="9"/>
-      <c r="B1" s="107" t="s">
+      <c r="B1" s="105" t="s">
         <v>16</v>
       </c>
-      <c r="C1" s="107"/>
-[...45 lines deleted...]
-      <c r="AW1" s="107"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+      <c r="R1" s="105"/>
+      <c r="S1" s="105"/>
+      <c r="T1" s="105"/>
+      <c r="U1" s="105"/>
+      <c r="V1" s="105"/>
+      <c r="W1" s="105"/>
+      <c r="X1" s="105"/>
+      <c r="Y1" s="105"/>
+      <c r="Z1" s="105"/>
+      <c r="AA1" s="105"/>
+      <c r="AB1" s="105"/>
+      <c r="AC1" s="105"/>
+      <c r="AD1" s="105"/>
+      <c r="AE1" s="105"/>
+      <c r="AF1" s="105"/>
+      <c r="AG1" s="105"/>
+      <c r="AH1" s="105"/>
+      <c r="AI1" s="105"/>
+      <c r="AJ1" s="105"/>
+      <c r="AK1" s="105"/>
+      <c r="AL1" s="105"/>
+      <c r="AM1" s="105"/>
+      <c r="AN1" s="105"/>
+      <c r="AO1" s="105"/>
+      <c r="AP1" s="105"/>
+      <c r="AQ1" s="105"/>
+      <c r="AR1" s="105"/>
+      <c r="AS1" s="105"/>
+      <c r="AT1" s="105"/>
+      <c r="AU1" s="105"/>
+      <c r="AV1" s="105"/>
+      <c r="AW1" s="105"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="10"/>
       <c r="BA1" s="10"/>
       <c r="BB1" s="10"/>
       <c r="BC1" s="10"/>
       <c r="BD1" s="10"/>
       <c r="BE1" s="10"/>
       <c r="BF1" s="10"/>
       <c r="BG1" s="10"/>
       <c r="BH1" s="10"/>
       <c r="BI1" s="10"/>
       <c r="BJ1" s="10"/>
       <c r="BK1" s="10"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="102"/>
-      <c r="B2" s="104" t="s">
+      <c r="A2" s="106"/>
+      <c r="B2" s="102" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="105"/>
-[...10 lines deleted...]
-      <c r="N2" s="104" t="s">
+      <c r="C2" s="103"/>
+      <c r="D2" s="103"/>
+      <c r="E2" s="103"/>
+      <c r="F2" s="103"/>
+      <c r="G2" s="103"/>
+      <c r="H2" s="103"/>
+      <c r="I2" s="103"/>
+      <c r="J2" s="103"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="105"/>
-[...10 lines deleted...]
-      <c r="Z2" s="104" t="s">
+      <c r="O2" s="103"/>
+      <c r="P2" s="103"/>
+      <c r="Q2" s="103"/>
+      <c r="R2" s="103"/>
+      <c r="S2" s="103"/>
+      <c r="T2" s="103"/>
+      <c r="U2" s="103"/>
+      <c r="V2" s="103"/>
+      <c r="W2" s="103"/>
+      <c r="X2" s="103"/>
+      <c r="Y2" s="104"/>
+      <c r="Z2" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="AA2" s="105"/>
-[...10 lines deleted...]
-      <c r="AL2" s="104" t="s">
+      <c r="AA2" s="103"/>
+      <c r="AB2" s="103"/>
+      <c r="AC2" s="103"/>
+      <c r="AD2" s="103"/>
+      <c r="AE2" s="103"/>
+      <c r="AF2" s="103"/>
+      <c r="AG2" s="103"/>
+      <c r="AH2" s="103"/>
+      <c r="AI2" s="103"/>
+      <c r="AJ2" s="103"/>
+      <c r="AK2" s="104"/>
+      <c r="AL2" s="102" t="s">
         <v>15</v>
       </c>
-      <c r="AM2" s="105"/>
-[...10 lines deleted...]
-      <c r="AX2" s="104" t="s">
+      <c r="AM2" s="103"/>
+      <c r="AN2" s="103"/>
+      <c r="AO2" s="103"/>
+      <c r="AP2" s="103"/>
+      <c r="AQ2" s="103"/>
+      <c r="AR2" s="103"/>
+      <c r="AS2" s="103"/>
+      <c r="AT2" s="103"/>
+      <c r="AU2" s="103"/>
+      <c r="AV2" s="103"/>
+      <c r="AW2" s="104"/>
+      <c r="AX2" s="102" t="s">
         <v>25</v>
       </c>
-      <c r="AY2" s="105"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="104" t="s">
+      <c r="AY2" s="103"/>
+      <c r="AZ2" s="103"/>
+      <c r="BA2" s="103"/>
+      <c r="BB2" s="103"/>
+      <c r="BC2" s="103"/>
+      <c r="BD2" s="103"/>
+      <c r="BE2" s="103"/>
+      <c r="BF2" s="103"/>
+      <c r="BG2" s="103"/>
+      <c r="BH2" s="103"/>
+      <c r="BI2" s="104"/>
+      <c r="BJ2" s="102" t="s">
         <v>26</v>
       </c>
-      <c r="BK2" s="105"/>
-[...10 lines deleted...]
-      <c r="BV2" s="104" t="s">
+      <c r="BK2" s="103"/>
+      <c r="BL2" s="103"/>
+      <c r="BM2" s="103"/>
+      <c r="BN2" s="103"/>
+      <c r="BO2" s="103"/>
+      <c r="BP2" s="103"/>
+      <c r="BQ2" s="103"/>
+      <c r="BR2" s="103"/>
+      <c r="BS2" s="103"/>
+      <c r="BT2" s="103"/>
+      <c r="BU2" s="104"/>
+      <c r="BV2" s="102" t="s">
         <v>27</v>
       </c>
-      <c r="BW2" s="105"/>
-[...10 lines deleted...]
-      <c r="CH2" s="104" t="s">
+      <c r="BW2" s="103"/>
+      <c r="BX2" s="103"/>
+      <c r="BY2" s="103"/>
+      <c r="BZ2" s="103"/>
+      <c r="CA2" s="103"/>
+      <c r="CB2" s="103"/>
+      <c r="CC2" s="103"/>
+      <c r="CD2" s="103"/>
+      <c r="CE2" s="103"/>
+      <c r="CF2" s="103"/>
+      <c r="CG2" s="104"/>
+      <c r="CH2" s="102" t="s">
         <v>28</v>
       </c>
-      <c r="CI2" s="105"/>
-[...9 lines deleted...]
-      <c r="CS2" s="106"/>
+      <c r="CI2" s="103"/>
+      <c r="CJ2" s="103"/>
+      <c r="CK2" s="103"/>
+      <c r="CL2" s="103"/>
+      <c r="CM2" s="103"/>
+      <c r="CN2" s="103"/>
+      <c r="CO2" s="103"/>
+      <c r="CP2" s="103"/>
+      <c r="CQ2" s="103"/>
+      <c r="CR2" s="103"/>
+      <c r="CS2" s="104"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="103"/>
+      <c r="A3" s="107"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="16" t="s">
@@ -3371,51 +3376,53 @@
       </c>
       <c r="CC4" s="62">
         <v>1570.56</v>
       </c>
       <c r="CD4" s="66">
         <v>2667.24</v>
       </c>
       <c r="CE4" s="64">
         <v>1935.48</v>
       </c>
       <c r="CF4" s="65">
         <v>2272.44</v>
       </c>
       <c r="CG4" s="65">
         <v>3137.62</v>
       </c>
       <c r="CH4" s="100">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="101">
         <v>1596.8</v>
       </c>
       <c r="CJ4" s="108">
         <v>843.04</v>
       </c>
-      <c r="CK4" s="58"/>
+      <c r="CK4" s="109">
+        <v>1547.95</v>
+      </c>
       <c r="CL4" s="59"/>
       <c r="CM4" s="60"/>
       <c r="CN4" s="61"/>
       <c r="CO4" s="62"/>
       <c r="CP4" s="66"/>
       <c r="CQ4" s="64"/>
       <c r="CR4" s="65"/>
       <c r="CS4" s="65"/>
     </row>
     <row r="5" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="68">
         <v>4.03</v>
       </c>
       <c r="C5" s="69">
         <v>16.79</v>
       </c>
       <c r="D5" s="69">
         <v>4.53</v>
       </c>
       <c r="E5" s="68">
         <v>2.0699999999999998</v>
       </c>
@@ -3646,51 +3653,53 @@
       </c>
       <c r="CC5" s="62">
         <v>2.1</v>
       </c>
       <c r="CD5" s="66">
         <v>10.3</v>
       </c>
       <c r="CE5" s="64">
         <v>5.8</v>
       </c>
       <c r="CF5" s="65">
         <v>134.5</v>
       </c>
       <c r="CG5" s="65">
         <v>210.4</v>
       </c>
       <c r="CH5" s="100">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="101">
         <v>13.8</v>
       </c>
       <c r="CJ5" s="108">
         <v>8.6</v>
       </c>
-      <c r="CK5" s="58"/>
+      <c r="CK5" s="109">
+        <v>6.3</v>
+      </c>
       <c r="CL5" s="59"/>
       <c r="CM5" s="60"/>
       <c r="CN5" s="61"/>
       <c r="CO5" s="62"/>
       <c r="CP5" s="66"/>
       <c r="CQ5" s="64"/>
       <c r="CR5" s="65"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:97" ht="14.25" customHeight="1">
       <c r="A6" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="68">
         <v>10.87</v>
       </c>
       <c r="C6" s="69">
         <v>24.12</v>
       </c>
       <c r="D6" s="69">
         <v>14.16</v>
       </c>
       <c r="E6" s="68">
         <v>41.88</v>
       </c>
@@ -3921,51 +3930,53 @@
       </c>
       <c r="CC6" s="62">
         <v>18.829999999999998</v>
       </c>
       <c r="CD6" s="66">
         <v>45.83</v>
       </c>
       <c r="CE6" s="64">
         <v>36.92</v>
       </c>
       <c r="CF6" s="65">
         <v>40.520000000000003</v>
       </c>
       <c r="CG6" s="65">
         <v>163.63</v>
       </c>
       <c r="CH6" s="100">
         <v>16.77</v>
       </c>
       <c r="CI6" s="101">
         <v>30.1</v>
       </c>
       <c r="CJ6" s="108">
         <v>17.899999999999999</v>
       </c>
-      <c r="CK6" s="58"/>
+      <c r="CK6" s="109">
+        <v>63.52</v>
+      </c>
       <c r="CL6" s="59"/>
       <c r="CM6" s="60"/>
       <c r="CN6" s="61"/>
       <c r="CO6" s="62"/>
       <c r="CP6" s="66"/>
       <c r="CQ6" s="64"/>
       <c r="CR6" s="65"/>
       <c r="CS6" s="65"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="98" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="68">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="69">
         <v>173.33</v>
       </c>
       <c r="D7" s="69">
         <v>64.180000000000007</v>
       </c>
       <c r="E7" s="68">
         <v>117.12</v>
       </c>
@@ -4196,51 +4207,53 @@
       </c>
       <c r="CC7" s="62">
         <v>143.5</v>
       </c>
       <c r="CD7" s="66">
         <v>482.9</v>
       </c>
       <c r="CE7" s="64">
         <v>276.10000000000002</v>
       </c>
       <c r="CF7" s="65">
         <v>268.89999999999998</v>
       </c>
       <c r="CG7" s="65">
         <v>308.3</v>
       </c>
       <c r="CH7" s="100">
         <v>108.9</v>
       </c>
       <c r="CI7" s="101">
         <v>155.69999999999999</v>
       </c>
       <c r="CJ7" s="108">
         <v>55</v>
       </c>
-      <c r="CK7" s="58"/>
+      <c r="CK7" s="109">
+        <v>116</v>
+      </c>
       <c r="CL7" s="59"/>
       <c r="CM7" s="60"/>
       <c r="CN7" s="61"/>
       <c r="CO7" s="62"/>
       <c r="CP7" s="66"/>
       <c r="CQ7" s="64"/>
       <c r="CR7" s="65"/>
       <c r="CS7" s="65"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="68">
         <v>89.6</v>
       </c>
       <c r="C8" s="69">
         <v>113.33</v>
       </c>
       <c r="D8" s="69">
         <v>39.46</v>
       </c>
       <c r="E8" s="68">
         <v>76.900000000000006</v>
       </c>
@@ -4471,51 +4484,53 @@
       </c>
       <c r="CC8" s="62">
         <v>78.790000000000006</v>
       </c>
       <c r="CD8" s="66">
         <v>348.4</v>
       </c>
       <c r="CE8" s="64">
         <v>134.02000000000001</v>
       </c>
       <c r="CF8" s="65">
         <v>123.14</v>
       </c>
       <c r="CG8" s="65">
         <v>294.02999999999997</v>
       </c>
       <c r="CH8" s="99">
         <v>95.04</v>
       </c>
       <c r="CI8" s="101">
         <v>115.95</v>
       </c>
       <c r="CJ8" s="108">
         <v>43.83</v>
       </c>
-      <c r="CK8" s="58"/>
+      <c r="CK8" s="109">
+        <v>89.05</v>
+      </c>
       <c r="CL8" s="59"/>
       <c r="CM8" s="60"/>
       <c r="CN8" s="61"/>
       <c r="CO8" s="62"/>
       <c r="CP8" s="66"/>
       <c r="CQ8" s="64"/>
       <c r="CR8" s="65"/>
       <c r="CS8" s="65"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="98" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="68">
         <v>285.51</v>
       </c>
       <c r="C9" s="69">
         <v>321.29000000000002</v>
       </c>
       <c r="D9" s="69">
         <v>101.12</v>
       </c>
       <c r="E9" s="68">
         <v>201.74</v>
       </c>
@@ -4746,51 +4761,53 @@
       </c>
       <c r="CC9" s="62">
         <v>269.45</v>
       </c>
       <c r="CD9" s="66">
         <v>606.82000000000005</v>
       </c>
       <c r="CE9" s="64">
         <v>370.57</v>
       </c>
       <c r="CF9" s="65">
         <v>304.83999999999997</v>
       </c>
       <c r="CG9" s="65">
         <v>514.76</v>
       </c>
       <c r="CH9" s="99">
         <v>237.31</v>
       </c>
       <c r="CI9" s="101">
         <v>281.95999999999998</v>
       </c>
       <c r="CJ9" s="108">
         <v>98.8</v>
       </c>
-      <c r="CK9" s="58"/>
+      <c r="CK9" s="109">
+        <v>186.1</v>
+      </c>
       <c r="CL9" s="59"/>
       <c r="CM9" s="60"/>
       <c r="CN9" s="61"/>
       <c r="CO9" s="62"/>
       <c r="CP9" s="66"/>
       <c r="CQ9" s="64"/>
       <c r="CR9" s="65"/>
       <c r="CS9" s="65"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="98" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="68">
         <v>34.39</v>
       </c>
       <c r="C10" s="69">
         <v>51.32</v>
       </c>
       <c r="D10" s="69">
         <v>23.75</v>
       </c>
       <c r="E10" s="68">
         <v>40.840000000000003</v>
       </c>
@@ -5021,51 +5038,53 @@
       </c>
       <c r="CC10" s="62">
         <v>508.1</v>
       </c>
       <c r="CD10" s="66">
         <v>572.25</v>
       </c>
       <c r="CE10" s="64">
         <v>553.9</v>
       </c>
       <c r="CF10" s="65">
         <v>736.52</v>
       </c>
       <c r="CG10" s="65">
         <v>791.1</v>
       </c>
       <c r="CH10" s="99">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="101">
         <v>593.53</v>
       </c>
       <c r="CJ10" s="108">
         <v>581.85</v>
       </c>
-      <c r="CK10" s="58"/>
+      <c r="CK10" s="109">
+        <v>608.03</v>
+      </c>
       <c r="CL10" s="59"/>
       <c r="CM10" s="60"/>
       <c r="CN10" s="61"/>
       <c r="CO10" s="62"/>
       <c r="CP10" s="66"/>
       <c r="CQ10" s="64"/>
       <c r="CR10" s="65"/>
       <c r="CS10" s="65"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="98" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="68">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="69">
         <v>88.77</v>
       </c>
       <c r="D11" s="69">
         <v>43.75</v>
       </c>
       <c r="E11" s="68">
         <v>75.05</v>
       </c>
@@ -5296,51 +5315,53 @@
       </c>
       <c r="CC11" s="62">
         <v>549.9</v>
       </c>
       <c r="CD11" s="66">
         <v>601.15</v>
       </c>
       <c r="CE11" s="64">
         <v>558.37</v>
       </c>
       <c r="CF11" s="65">
         <v>664.52</v>
       </c>
       <c r="CG11" s="65">
         <v>855.8</v>
       </c>
       <c r="CH11" s="99">
         <v>391.46</v>
       </c>
       <c r="CI11" s="101">
         <v>405.66</v>
       </c>
       <c r="CJ11" s="108">
         <v>37.36</v>
       </c>
-      <c r="CK11" s="58"/>
+      <c r="CK11" s="109">
+        <v>478.86</v>
+      </c>
       <c r="CL11" s="59"/>
       <c r="CM11" s="60"/>
       <c r="CN11" s="61"/>
       <c r="CO11" s="62"/>
       <c r="CP11" s="66"/>
       <c r="CQ11" s="64"/>
       <c r="CR11" s="65"/>
       <c r="CS11" s="65"/>
     </row>
     <row r="12" spans="1:97" ht="14.25">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="13"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
@@ -5468,60 +5489,60 @@
       <c r="C25" s="3"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="J25" s="5"/>
     </row>
     <row r="26" spans="3:10">
       <c r="C26" s="3"/>
       <c r="D26" s="4"/>
       <c r="J26" s="5"/>
     </row>
     <row r="27" spans="3:10">
       <c r="C27" s="3"/>
       <c r="D27" s="4"/>
       <c r="J27" s="5"/>
     </row>
     <row r="28" spans="3:10">
       <c r="C28" s="3"/>
       <c r="D28" s="4"/>
       <c r="J28" s="5"/>
     </row>
     <row r="29" spans="3:10">
       <c r="J29" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>