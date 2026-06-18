--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -114,55 +114,63 @@
     <t>Тупкараганский район</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -491,440 +499,1036 @@
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="743">
+  <cellStyleXfs count="2368">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...132 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1000,141 +1604,59 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1232,1099 +1754,3838 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="110">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="31" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="31" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="4" xfId="521" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="4" xfId="521" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="4" xfId="740" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="4" xfId="741" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="4" xfId="742" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="4" xfId="2367" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...98 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="743">
+  <cellStyles count="2368">
     <cellStyle name="60% — акцент1 2" xfId="33"/>
+    <cellStyle name="60% — акцент1 2 10" xfId="1566"/>
+    <cellStyle name="60% — акцент1 2 10 2" xfId="2254"/>
+    <cellStyle name="60% — акцент1 2 11" xfId="1623"/>
+    <cellStyle name="60% — акцент1 2 11 2" xfId="2309"/>
+    <cellStyle name="60% — акцент1 2 12" xfId="1646"/>
+    <cellStyle name="60% — акцент1 2 12 2" xfId="2331"/>
+    <cellStyle name="60% — акцент1 2 13" xfId="1658"/>
+    <cellStyle name="60% — акцент1 2 13 2" xfId="2342"/>
+    <cellStyle name="60% — акцент1 2 14" xfId="1668"/>
+    <cellStyle name="60% — акцент1 2 14 2" xfId="2352"/>
+    <cellStyle name="60% — акцент1 2 15" xfId="901"/>
+    <cellStyle name="60% — акцент1 2 16" xfId="1799"/>
+    <cellStyle name="60% — акцент1 2 17" xfId="1887"/>
+    <cellStyle name="60% — акцент1 2 18" xfId="1893"/>
+    <cellStyle name="60% — акцент1 2 19" xfId="1906"/>
     <cellStyle name="60% — акцент1 2 2" xfId="217"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="449"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="693"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 2" xfId="1254"/>
+    <cellStyle name="60% — акцент1 2 2 2 3" xfId="1045"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="599"/>
+    <cellStyle name="60% — акцент1 2 2 3 2" xfId="1160"/>
+    <cellStyle name="60% — акцент1 2 2 4" xfId="797"/>
+    <cellStyle name="60% — акцент1 2 20" xfId="1928"/>
     <cellStyle name="60% — акцент1 2 3" xfId="402"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="646"/>
+    <cellStyle name="60% — акцент1 2 3 2 2" xfId="1207"/>
+    <cellStyle name="60% — акцент1 2 3 3" xfId="998"/>
     <cellStyle name="60% — акцент1 2 4" xfId="320"/>
+    <cellStyle name="60% — акцент1 2 4 2" xfId="980"/>
     <cellStyle name="60% — акцент1 2 5" xfId="215"/>
+    <cellStyle name="60% — акцент1 2 5 2" xfId="902"/>
     <cellStyle name="60% — акцент1 2 6" xfId="541"/>
+    <cellStyle name="60% — акцент1 2 6 2" xfId="1113"/>
+    <cellStyle name="60% — акцент1 2 7" xfId="743"/>
+    <cellStyle name="60% — акцент1 2 7 2" xfId="1984"/>
+    <cellStyle name="60% — акцент1 2 8" xfId="1302"/>
+    <cellStyle name="60% — акцент1 2 8 2" xfId="2030"/>
+    <cellStyle name="60% — акцент1 2 9" xfId="1388"/>
+    <cellStyle name="60% — акцент1 2 9 2" xfId="2078"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="322"/>
     <cellStyle name="60% — акцент2 2" xfId="34"/>
+    <cellStyle name="60% — акцент2 2 10" xfId="1565"/>
+    <cellStyle name="60% — акцент2 2 10 2" xfId="2253"/>
+    <cellStyle name="60% — акцент2 2 11" xfId="1622"/>
+    <cellStyle name="60% — акцент2 2 11 2" xfId="2308"/>
+    <cellStyle name="60% — акцент2 2 12" xfId="1645"/>
+    <cellStyle name="60% — акцент2 2 12 2" xfId="2330"/>
+    <cellStyle name="60% — акцент2 2 13" xfId="1657"/>
+    <cellStyle name="60% — акцент2 2 13 2" xfId="2341"/>
+    <cellStyle name="60% — акцент2 2 14" xfId="1667"/>
+    <cellStyle name="60% — акцент2 2 14 2" xfId="2351"/>
+    <cellStyle name="60% — акцент2 2 15" xfId="900"/>
+    <cellStyle name="60% — акцент2 2 16" xfId="1809"/>
+    <cellStyle name="60% — акцент2 2 17" xfId="1768"/>
+    <cellStyle name="60% — акцент2 2 18" xfId="1787"/>
+    <cellStyle name="60% — акцент2 2 19" xfId="1796"/>
     <cellStyle name="60% — акцент2 2 2" xfId="218"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="450"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="694"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 2" xfId="1255"/>
+    <cellStyle name="60% — акцент2 2 2 2 3" xfId="1046"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="600"/>
+    <cellStyle name="60% — акцент2 2 2 3 2" xfId="1161"/>
+    <cellStyle name="60% — акцент2 2 2 4" xfId="798"/>
+    <cellStyle name="60% — акцент2 2 20" xfId="1929"/>
     <cellStyle name="60% — акцент2 2 3" xfId="403"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="647"/>
+    <cellStyle name="60% — акцент2 2 3 2 2" xfId="1208"/>
+    <cellStyle name="60% — акцент2 2 3 3" xfId="999"/>
     <cellStyle name="60% — акцент2 2 4" xfId="319"/>
+    <cellStyle name="60% — акцент2 2 4 2" xfId="979"/>
     <cellStyle name="60% — акцент2 2 5" xfId="223"/>
+    <cellStyle name="60% — акцент2 2 5 2" xfId="904"/>
     <cellStyle name="60% — акцент2 2 6" xfId="542"/>
+    <cellStyle name="60% — акцент2 2 6 2" xfId="1114"/>
+    <cellStyle name="60% — акцент2 2 7" xfId="744"/>
+    <cellStyle name="60% — акцент2 2 7 2" xfId="1985"/>
+    <cellStyle name="60% — акцент2 2 8" xfId="1303"/>
+    <cellStyle name="60% — акцент2 2 8 2" xfId="2031"/>
+    <cellStyle name="60% — акцент2 2 9" xfId="1389"/>
+    <cellStyle name="60% — акцент2 2 9 2" xfId="2079"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="323"/>
     <cellStyle name="60% — акцент3 2" xfId="35"/>
+    <cellStyle name="60% — акцент3 2 10" xfId="1564"/>
+    <cellStyle name="60% — акцент3 2 10 2" xfId="2252"/>
+    <cellStyle name="60% — акцент3 2 11" xfId="1621"/>
+    <cellStyle name="60% — акцент3 2 11 2" xfId="2307"/>
+    <cellStyle name="60% — акцент3 2 12" xfId="1644"/>
+    <cellStyle name="60% — акцент3 2 12 2" xfId="2329"/>
+    <cellStyle name="60% — акцент3 2 13" xfId="1656"/>
+    <cellStyle name="60% — акцент3 2 13 2" xfId="2340"/>
+    <cellStyle name="60% — акцент3 2 14" xfId="1666"/>
+    <cellStyle name="60% — акцент3 2 14 2" xfId="2350"/>
+    <cellStyle name="60% — акцент3 2 15" xfId="899"/>
+    <cellStyle name="60% — акцент3 2 16" xfId="1834"/>
+    <cellStyle name="60% — акцент3 2 17" xfId="1864"/>
+    <cellStyle name="60% — акцент3 2 18" xfId="1782"/>
+    <cellStyle name="60% — акцент3 2 19" xfId="1790"/>
     <cellStyle name="60% — акцент3 2 2" xfId="219"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="451"/>
     <cellStyle name="60% — акцент3 2 2 2 2" xfId="695"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 2" xfId="1256"/>
+    <cellStyle name="60% — акцент3 2 2 2 3" xfId="1047"/>
     <cellStyle name="60% — акцент3 2 2 3" xfId="601"/>
+    <cellStyle name="60% — акцент3 2 2 3 2" xfId="1162"/>
+    <cellStyle name="60% — акцент3 2 2 4" xfId="799"/>
+    <cellStyle name="60% — акцент3 2 20" xfId="1930"/>
     <cellStyle name="60% — акцент3 2 3" xfId="404"/>
     <cellStyle name="60% — акцент3 2 3 2" xfId="648"/>
+    <cellStyle name="60% — акцент3 2 3 2 2" xfId="1209"/>
+    <cellStyle name="60% — акцент3 2 3 3" xfId="1000"/>
     <cellStyle name="60% — акцент3 2 4" xfId="318"/>
+    <cellStyle name="60% — акцент3 2 4 2" xfId="978"/>
     <cellStyle name="60% — акцент3 2 5" xfId="216"/>
+    <cellStyle name="60% — акцент3 2 5 2" xfId="903"/>
     <cellStyle name="60% — акцент3 2 6" xfId="543"/>
+    <cellStyle name="60% — акцент3 2 6 2" xfId="1115"/>
+    <cellStyle name="60% — акцент3 2 7" xfId="745"/>
+    <cellStyle name="60% — акцент3 2 7 2" xfId="1986"/>
+    <cellStyle name="60% — акцент3 2 8" xfId="1304"/>
+    <cellStyle name="60% — акцент3 2 8 2" xfId="2032"/>
+    <cellStyle name="60% — акцент3 2 9" xfId="1390"/>
+    <cellStyle name="60% — акцент3 2 9 2" xfId="2080"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="324"/>
     <cellStyle name="60% — акцент4 2" xfId="36"/>
+    <cellStyle name="60% — акцент4 2 10" xfId="1563"/>
+    <cellStyle name="60% — акцент4 2 10 2" xfId="2251"/>
+    <cellStyle name="60% — акцент4 2 11" xfId="1620"/>
+    <cellStyle name="60% — акцент4 2 11 2" xfId="2306"/>
+    <cellStyle name="60% — акцент4 2 12" xfId="1643"/>
+    <cellStyle name="60% — акцент4 2 12 2" xfId="2328"/>
+    <cellStyle name="60% — акцент4 2 13" xfId="1655"/>
+    <cellStyle name="60% — акцент4 2 13 2" xfId="2339"/>
+    <cellStyle name="60% — акцент4 2 14" xfId="1665"/>
+    <cellStyle name="60% — акцент4 2 14 2" xfId="2349"/>
+    <cellStyle name="60% — акцент4 2 15" xfId="898"/>
+    <cellStyle name="60% — акцент4 2 16" xfId="1805"/>
+    <cellStyle name="60% — акцент4 2 17" xfId="1807"/>
+    <cellStyle name="60% — акцент4 2 18" xfId="1870"/>
+    <cellStyle name="60% — акцент4 2 19" xfId="856"/>
     <cellStyle name="60% — акцент4 2 2" xfId="220"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="452"/>
     <cellStyle name="60% — акцент4 2 2 2 2" xfId="696"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 2" xfId="1257"/>
+    <cellStyle name="60% — акцент4 2 2 2 3" xfId="1048"/>
     <cellStyle name="60% — акцент4 2 2 3" xfId="602"/>
+    <cellStyle name="60% — акцент4 2 2 3 2" xfId="1163"/>
+    <cellStyle name="60% — акцент4 2 2 4" xfId="800"/>
+    <cellStyle name="60% — акцент4 2 20" xfId="1931"/>
     <cellStyle name="60% — акцент4 2 3" xfId="405"/>
     <cellStyle name="60% — акцент4 2 3 2" xfId="649"/>
+    <cellStyle name="60% — акцент4 2 3 2 2" xfId="1210"/>
+    <cellStyle name="60% — акцент4 2 3 3" xfId="1001"/>
     <cellStyle name="60% — акцент4 2 4" xfId="317"/>
+    <cellStyle name="60% — акцент4 2 4 2" xfId="977"/>
     <cellStyle name="60% — акцент4 2 5" xfId="224"/>
+    <cellStyle name="60% — акцент4 2 5 2" xfId="905"/>
     <cellStyle name="60% — акцент4 2 6" xfId="544"/>
+    <cellStyle name="60% — акцент4 2 6 2" xfId="1116"/>
+    <cellStyle name="60% — акцент4 2 7" xfId="746"/>
+    <cellStyle name="60% — акцент4 2 7 2" xfId="1987"/>
+    <cellStyle name="60% — акцент4 2 8" xfId="1305"/>
+    <cellStyle name="60% — акцент4 2 8 2" xfId="2033"/>
+    <cellStyle name="60% — акцент4 2 9" xfId="1391"/>
+    <cellStyle name="60% — акцент4 2 9 2" xfId="2081"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="325"/>
     <cellStyle name="60% — акцент5 2" xfId="37"/>
+    <cellStyle name="60% — акцент5 2 10" xfId="1562"/>
+    <cellStyle name="60% — акцент5 2 10 2" xfId="2250"/>
+    <cellStyle name="60% — акцент5 2 11" xfId="1619"/>
+    <cellStyle name="60% — акцент5 2 11 2" xfId="2305"/>
+    <cellStyle name="60% — акцент5 2 12" xfId="1642"/>
+    <cellStyle name="60% — акцент5 2 12 2" xfId="2327"/>
+    <cellStyle name="60% — акцент5 2 13" xfId="1654"/>
+    <cellStyle name="60% — акцент5 2 13 2" xfId="2338"/>
+    <cellStyle name="60% — акцент5 2 14" xfId="1664"/>
+    <cellStyle name="60% — акцент5 2 14 2" xfId="2348"/>
+    <cellStyle name="60% — акцент5 2 15" xfId="897"/>
+    <cellStyle name="60% — акцент5 2 16" xfId="1829"/>
+    <cellStyle name="60% — акцент5 2 17" xfId="1784"/>
+    <cellStyle name="60% — акцент5 2 18" xfId="1849"/>
+    <cellStyle name="60% — акцент5 2 19" xfId="1770"/>
     <cellStyle name="60% — акцент5 2 2" xfId="221"/>
     <cellStyle name="60% — акцент5 2 2 2" xfId="453"/>
     <cellStyle name="60% — акцент5 2 2 2 2" xfId="697"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 2" xfId="1258"/>
+    <cellStyle name="60% — акцент5 2 2 2 3" xfId="1049"/>
     <cellStyle name="60% — акцент5 2 2 3" xfId="603"/>
+    <cellStyle name="60% — акцент5 2 2 3 2" xfId="1164"/>
+    <cellStyle name="60% — акцент5 2 2 4" xfId="801"/>
+    <cellStyle name="60% — акцент5 2 20" xfId="1932"/>
     <cellStyle name="60% — акцент5 2 3" xfId="406"/>
     <cellStyle name="60% — акцент5 2 3 2" xfId="650"/>
+    <cellStyle name="60% — акцент5 2 3 2 2" xfId="1211"/>
+    <cellStyle name="60% — акцент5 2 3 3" xfId="1002"/>
     <cellStyle name="60% — акцент5 2 4" xfId="316"/>
+    <cellStyle name="60% — акцент5 2 4 2" xfId="976"/>
     <cellStyle name="60% — акцент5 2 5" xfId="225"/>
+    <cellStyle name="60% — акцент5 2 5 2" xfId="906"/>
     <cellStyle name="60% — акцент5 2 6" xfId="545"/>
+    <cellStyle name="60% — акцент5 2 6 2" xfId="1117"/>
+    <cellStyle name="60% — акцент5 2 7" xfId="747"/>
+    <cellStyle name="60% — акцент5 2 7 2" xfId="1988"/>
+    <cellStyle name="60% — акцент5 2 8" xfId="1306"/>
+    <cellStyle name="60% — акцент5 2 8 2" xfId="2034"/>
+    <cellStyle name="60% — акцент5 2 9" xfId="1392"/>
+    <cellStyle name="60% — акцент5 2 9 2" xfId="2082"/>
     <cellStyle name="60% — акцент5 2_2.1" xfId="326"/>
     <cellStyle name="60% — акцент6 2" xfId="38"/>
+    <cellStyle name="60% — акцент6 2 10" xfId="1561"/>
+    <cellStyle name="60% — акцент6 2 10 2" xfId="2249"/>
+    <cellStyle name="60% — акцент6 2 11" xfId="1618"/>
+    <cellStyle name="60% — акцент6 2 11 2" xfId="2304"/>
+    <cellStyle name="60% — акцент6 2 12" xfId="1641"/>
+    <cellStyle name="60% — акцент6 2 12 2" xfId="2326"/>
+    <cellStyle name="60% — акцент6 2 13" xfId="1653"/>
+    <cellStyle name="60% — акцент6 2 13 2" xfId="2337"/>
+    <cellStyle name="60% — акцент6 2 14" xfId="1663"/>
+    <cellStyle name="60% — акцент6 2 14 2" xfId="2347"/>
+    <cellStyle name="60% — акцент6 2 15" xfId="896"/>
+    <cellStyle name="60% — акцент6 2 16" xfId="1837"/>
+    <cellStyle name="60% — акцент6 2 17" xfId="1797"/>
+    <cellStyle name="60% — акцент6 2 18" xfId="1786"/>
+    <cellStyle name="60% — акцент6 2 19" xfId="1808"/>
     <cellStyle name="60% — акцент6 2 2" xfId="222"/>
     <cellStyle name="60% — акцент6 2 2 2" xfId="454"/>
     <cellStyle name="60% — акцент6 2 2 2 2" xfId="698"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 2" xfId="1259"/>
+    <cellStyle name="60% — акцент6 2 2 2 3" xfId="1050"/>
     <cellStyle name="60% — акцент6 2 2 3" xfId="604"/>
+    <cellStyle name="60% — акцент6 2 2 3 2" xfId="1165"/>
+    <cellStyle name="60% — акцент6 2 2 4" xfId="802"/>
+    <cellStyle name="60% — акцент6 2 20" xfId="1933"/>
     <cellStyle name="60% — акцент6 2 3" xfId="407"/>
     <cellStyle name="60% — акцент6 2 3 2" xfId="651"/>
+    <cellStyle name="60% — акцент6 2 3 2 2" xfId="1212"/>
+    <cellStyle name="60% — акцент6 2 3 3" xfId="1003"/>
     <cellStyle name="60% — акцент6 2 4" xfId="315"/>
+    <cellStyle name="60% — акцент6 2 4 2" xfId="975"/>
     <cellStyle name="60% — акцент6 2 5" xfId="226"/>
+    <cellStyle name="60% — акцент6 2 5 2" xfId="907"/>
     <cellStyle name="60% — акцент6 2 6" xfId="546"/>
+    <cellStyle name="60% — акцент6 2 6 2" xfId="1118"/>
+    <cellStyle name="60% — акцент6 2 7" xfId="748"/>
+    <cellStyle name="60% — акцент6 2 7 2" xfId="1989"/>
+    <cellStyle name="60% — акцент6 2 8" xfId="1307"/>
+    <cellStyle name="60% — акцент6 2 8 2" xfId="2035"/>
+    <cellStyle name="60% — акцент6 2 9" xfId="1393"/>
+    <cellStyle name="60% — акцент6 2 9 2" xfId="2083"/>
     <cellStyle name="60% — акцент6 2_2.1" xfId="327"/>
     <cellStyle name="Гиперссылка 2" xfId="39"/>
     <cellStyle name="Название 2" xfId="40"/>
     <cellStyle name="Нейтральный 2" xfId="41"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
+    <cellStyle name="Обычный 100" xfId="1376"/>
+    <cellStyle name="Обычный 101" xfId="1377"/>
+    <cellStyle name="Обычный 102" xfId="1378"/>
+    <cellStyle name="Обычный 103" xfId="1379"/>
+    <cellStyle name="Обычный 104" xfId="1380"/>
+    <cellStyle name="Обычный 105" xfId="1381"/>
+    <cellStyle name="Обычный 106" xfId="1676"/>
+    <cellStyle name="Обычный 107" xfId="1382"/>
+    <cellStyle name="Обычный 108" xfId="1383"/>
+    <cellStyle name="Обычный 109" xfId="1384"/>
     <cellStyle name="Обычный 11" xfId="11"/>
     <cellStyle name="Обычный 11 2" xfId="42"/>
+    <cellStyle name="Обычный 11 3" xfId="749"/>
+    <cellStyle name="Обычный 110" xfId="1385"/>
+    <cellStyle name="Обычный 111" xfId="1386"/>
+    <cellStyle name="Обычный 112" xfId="1669"/>
+    <cellStyle name="Обычный 113" xfId="1670"/>
+    <cellStyle name="Обычный 114" xfId="1671"/>
+    <cellStyle name="Обычный 115" xfId="1672"/>
+    <cellStyle name="Обычный 116" xfId="1673"/>
+    <cellStyle name="Обычный 117" xfId="1677"/>
+    <cellStyle name="Обычный 118" xfId="1678"/>
+    <cellStyle name="Обычный 119" xfId="1679"/>
     <cellStyle name="Обычный 12" xfId="12"/>
+    <cellStyle name="Обычный 120" xfId="1680"/>
+    <cellStyle name="Обычный 121" xfId="1681"/>
+    <cellStyle name="Обычный 122" xfId="1674"/>
+    <cellStyle name="Обычный 123" xfId="1675"/>
+    <cellStyle name="Обычный 124" xfId="1682"/>
+    <cellStyle name="Обычный 125" xfId="1683"/>
+    <cellStyle name="Обычный 126" xfId="1684"/>
+    <cellStyle name="Обычный 127" xfId="1685"/>
+    <cellStyle name="Обычный 128" xfId="1686"/>
+    <cellStyle name="Обычный 129" xfId="1687"/>
     <cellStyle name="Обычный 13" xfId="13"/>
+    <cellStyle name="Обычный 130" xfId="1688"/>
+    <cellStyle name="Обычный 131" xfId="1689"/>
+    <cellStyle name="Обычный 132" xfId="1690"/>
+    <cellStyle name="Обычный 133" xfId="1691"/>
+    <cellStyle name="Обычный 134" xfId="1692"/>
+    <cellStyle name="Обычный 135" xfId="1693"/>
+    <cellStyle name="Обычный 136" xfId="1694"/>
+    <cellStyle name="Обычный 137" xfId="1695"/>
+    <cellStyle name="Обычный 138" xfId="1696"/>
+    <cellStyle name="Обычный 139" xfId="1697"/>
     <cellStyle name="Обычный 14" xfId="14"/>
+    <cellStyle name="Обычный 140" xfId="1698"/>
+    <cellStyle name="Обычный 141" xfId="1699"/>
+    <cellStyle name="Обычный 142" xfId="1700"/>
+    <cellStyle name="Обычный 143" xfId="1701"/>
+    <cellStyle name="Обычный 144" xfId="1702"/>
+    <cellStyle name="Обычный 145" xfId="1703"/>
+    <cellStyle name="Обычный 146" xfId="1716"/>
+    <cellStyle name="Обычный 147" xfId="1704"/>
+    <cellStyle name="Обычный 148" xfId="1705"/>
+    <cellStyle name="Обычный 149" xfId="1706"/>
     <cellStyle name="Обычный 15" xfId="15"/>
+    <cellStyle name="Обычный 150" xfId="1707"/>
+    <cellStyle name="Обычный 151" xfId="1708"/>
+    <cellStyle name="Обычный 152" xfId="1709"/>
+    <cellStyle name="Обычный 153" xfId="1710"/>
+    <cellStyle name="Обычный 154" xfId="1717"/>
+    <cellStyle name="Обычный 155" xfId="1711"/>
+    <cellStyle name="Обычный 156" xfId="1712"/>
+    <cellStyle name="Обычный 157" xfId="1713"/>
+    <cellStyle name="Обычный 158" xfId="1714"/>
+    <cellStyle name="Обычный 159" xfId="1715"/>
     <cellStyle name="Обычный 16" xfId="16"/>
+    <cellStyle name="Обычный 160" xfId="1718"/>
+    <cellStyle name="Обычный 161" xfId="1719"/>
+    <cellStyle name="Обычный 162" xfId="1720"/>
+    <cellStyle name="Обычный 163" xfId="1721"/>
+    <cellStyle name="Обычный 164" xfId="1722"/>
+    <cellStyle name="Обычный 165" xfId="1723"/>
+    <cellStyle name="Обычный 166" xfId="1724"/>
+    <cellStyle name="Обычный 167" xfId="1725"/>
+    <cellStyle name="Обычный 168" xfId="1726"/>
+    <cellStyle name="Обычный 169" xfId="1727"/>
     <cellStyle name="Обычный 17" xfId="17"/>
+    <cellStyle name="Обычный 170" xfId="1728"/>
+    <cellStyle name="Обычный 171" xfId="1729"/>
+    <cellStyle name="Обычный 172" xfId="1730"/>
+    <cellStyle name="Обычный 173" xfId="1731"/>
+    <cellStyle name="Обычный 174" xfId="1732"/>
+    <cellStyle name="Обычный 175" xfId="1733"/>
+    <cellStyle name="Обычный 176" xfId="1734"/>
+    <cellStyle name="Обычный 177" xfId="1735"/>
+    <cellStyle name="Обычный 178" xfId="1736"/>
+    <cellStyle name="Обычный 179" xfId="1737"/>
     <cellStyle name="Обычный 18" xfId="18"/>
+    <cellStyle name="Обычный 180" xfId="1738"/>
+    <cellStyle name="Обычный 181" xfId="1739"/>
+    <cellStyle name="Обычный 182" xfId="1740"/>
+    <cellStyle name="Обычный 183" xfId="1741"/>
+    <cellStyle name="Обычный 184" xfId="1742"/>
+    <cellStyle name="Обычный 185" xfId="1763"/>
+    <cellStyle name="Обычный 186" xfId="1743"/>
+    <cellStyle name="Обычный 187" xfId="1744"/>
+    <cellStyle name="Обычный 188" xfId="1745"/>
+    <cellStyle name="Обычный 189" xfId="1746"/>
     <cellStyle name="Обычный 19" xfId="19"/>
+    <cellStyle name="Обычный 190" xfId="1747"/>
+    <cellStyle name="Обычный 191" xfId="1748"/>
+    <cellStyle name="Обычный 192" xfId="1749"/>
+    <cellStyle name="Обычный 193" xfId="1750"/>
+    <cellStyle name="Обычный 194" xfId="1751"/>
+    <cellStyle name="Обычный 195" xfId="1752"/>
+    <cellStyle name="Обычный 196" xfId="1753"/>
+    <cellStyle name="Обычный 197" xfId="1754"/>
+    <cellStyle name="Обычный 198" xfId="1755"/>
+    <cellStyle name="Обычный 199" xfId="1756"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="44"/>
     <cellStyle name="Обычный 2 11" xfId="45"/>
     <cellStyle name="Обычный 2 12" xfId="46"/>
     <cellStyle name="Обычный 2 13" xfId="47"/>
     <cellStyle name="Обычный 2 14" xfId="48"/>
     <cellStyle name="Обычный 2 15" xfId="49"/>
     <cellStyle name="Обычный 2 16" xfId="50"/>
     <cellStyle name="Обычный 2 17" xfId="51"/>
     <cellStyle name="Обычный 2 17 2" xfId="52"/>
+    <cellStyle name="Обычный 2 17 2 10" xfId="1406"/>
+    <cellStyle name="Обычный 2 17 2 10 2" xfId="2096"/>
+    <cellStyle name="Обычный 2 17 2 11" xfId="1550"/>
+    <cellStyle name="Обычный 2 17 2 11 2" xfId="2238"/>
+    <cellStyle name="Обычный 2 17 2 12" xfId="1608"/>
+    <cellStyle name="Обычный 2 17 2 12 2" xfId="2294"/>
+    <cellStyle name="Обычный 2 17 2 13" xfId="1635"/>
+    <cellStyle name="Обычный 2 17 2 13 2" xfId="2320"/>
+    <cellStyle name="Обычный 2 17 2 14" xfId="1652"/>
+    <cellStyle name="Обычный 2 17 2 14 2" xfId="2336"/>
+    <cellStyle name="Обычный 2 17 2 15" xfId="1662"/>
+    <cellStyle name="Обычный 2 17 2 15 2" xfId="2346"/>
+    <cellStyle name="Обычный 2 17 2 16" xfId="893"/>
+    <cellStyle name="Обычный 2 17 2 17" xfId="803"/>
+    <cellStyle name="Обычный 2 17 2 18" xfId="1885"/>
+    <cellStyle name="Обычный 2 17 2 19" xfId="1896"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="53"/>
+    <cellStyle name="Обычный 2 17 2 20" xfId="1783"/>
+    <cellStyle name="Обычный 2 17 2 21" xfId="1935"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="227"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="455"/>
     <cellStyle name="Обычный 2 17 2 3 2 2" xfId="699"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 2" xfId="1260"/>
+    <cellStyle name="Обычный 2 17 2 3 2 3" xfId="1051"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="605"/>
+    <cellStyle name="Обычный 2 17 2 3 3 2" xfId="1166"/>
+    <cellStyle name="Обычный 2 17 2 3 4" xfId="807"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="408"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="652"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2" xfId="1213"/>
+    <cellStyle name="Обычный 2 17 2 4 3" xfId="1004"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="314"/>
+    <cellStyle name="Обычный 2 17 2 5 2" xfId="974"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="511"/>
+    <cellStyle name="Обычный 2 17 2 6 2" xfId="1105"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="548"/>
+    <cellStyle name="Обычный 2 17 2 7 2" xfId="1119"/>
+    <cellStyle name="Обычный 2 17 2 8" xfId="751"/>
+    <cellStyle name="Обычный 2 17 2 8 2" xfId="1990"/>
+    <cellStyle name="Обычный 2 17 2 9" xfId="1308"/>
+    <cellStyle name="Обычный 2 17 2 9 2" xfId="2036"/>
     <cellStyle name="Обычный 2 17 2_2.1" xfId="329"/>
     <cellStyle name="Обычный 2 18" xfId="54"/>
     <cellStyle name="Обычный 2 19" xfId="55"/>
     <cellStyle name="Обычный 2 19 2" xfId="56"/>
+    <cellStyle name="Обычный 2 19 2 10" xfId="1309"/>
+    <cellStyle name="Обычный 2 19 2 10 2" xfId="2037"/>
+    <cellStyle name="Обычный 2 19 2 11" xfId="1410"/>
+    <cellStyle name="Обычный 2 19 2 11 2" xfId="2100"/>
+    <cellStyle name="Обычный 2 19 2 12" xfId="1546"/>
+    <cellStyle name="Обычный 2 19 2 12 2" xfId="2234"/>
+    <cellStyle name="Обычный 2 19 2 13" xfId="1604"/>
+    <cellStyle name="Обычный 2 19 2 13 2" xfId="2290"/>
+    <cellStyle name="Обычный 2 19 2 14" xfId="1633"/>
+    <cellStyle name="Обычный 2 19 2 14 2" xfId="2318"/>
+    <cellStyle name="Обычный 2 19 2 15" xfId="1651"/>
+    <cellStyle name="Обычный 2 19 2 15 2" xfId="2335"/>
+    <cellStyle name="Обычный 2 19 2 16" xfId="1661"/>
+    <cellStyle name="Обычный 2 19 2 16 2" xfId="2345"/>
+    <cellStyle name="Обычный 2 19 2 17" xfId="892"/>
+    <cellStyle name="Обычный 2 19 2 18" xfId="804"/>
+    <cellStyle name="Обычный 2 19 2 19" xfId="1892"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="57"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="58"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10" xfId="1412"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 2" xfId="2102"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11" xfId="1545"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 2" xfId="2233"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12" xfId="1603"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 2" xfId="2289"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1632"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 2" xfId="2317"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1650"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 2" xfId="2334"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1660"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 2" xfId="2344"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16" xfId="891"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17" xfId="805"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18" xfId="927"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19" xfId="1792"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="59"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="60"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="61"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20" xfId="1909"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21" xfId="1937"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="230"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="457"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="701"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2" xfId="1262"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 3" xfId="1053"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="607"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 2" xfId="1168"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="811"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="410"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="654"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="1215"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="1006"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="312"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="972"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="510"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="1104"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="551"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="1121"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8" xfId="753"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1992"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9" xfId="1310"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="2038"/>
     <cellStyle name="Обычный 2 19 2 2 2_2.1" xfId="331"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="62"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="63"/>
+    <cellStyle name="Обычный 2 19 2 20" xfId="1764"/>
+    <cellStyle name="Обычный 2 19 2 21" xfId="1862"/>
+    <cellStyle name="Обычный 2 19 2 22" xfId="1936"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="64"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="65"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="66"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="228"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="456"/>
     <cellStyle name="Обычный 2 19 2 4 2 2" xfId="700"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 2" xfId="1261"/>
+    <cellStyle name="Обычный 2 19 2 4 2 3" xfId="1052"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="606"/>
+    <cellStyle name="Обычный 2 19 2 4 3 2" xfId="1167"/>
+    <cellStyle name="Обычный 2 19 2 4 4" xfId="810"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="409"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="653"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2" xfId="1214"/>
+    <cellStyle name="Обычный 2 19 2 5 3" xfId="1005"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="313"/>
+    <cellStyle name="Обычный 2 19 2 6 2" xfId="973"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="229"/>
+    <cellStyle name="Обычный 2 19 2 7 2" xfId="909"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="549"/>
+    <cellStyle name="Обычный 2 19 2 8 2" xfId="1120"/>
+    <cellStyle name="Обычный 2 19 2 9" xfId="752"/>
+    <cellStyle name="Обычный 2 19 2 9 2" xfId="1991"/>
     <cellStyle name="Обычный 2 19 2_2.1" xfId="330"/>
     <cellStyle name="Обычный 2 19 3" xfId="67"/>
+    <cellStyle name="Обычный 2 19 3 10" xfId="1419"/>
+    <cellStyle name="Обычный 2 19 3 10 2" xfId="2109"/>
+    <cellStyle name="Обычный 2 19 3 11" xfId="1537"/>
+    <cellStyle name="Обычный 2 19 3 11 2" xfId="2226"/>
+    <cellStyle name="Обычный 2 19 3 12" xfId="1596"/>
+    <cellStyle name="Обычный 2 19 3 12 2" xfId="2283"/>
+    <cellStyle name="Обычный 2 19 3 13" xfId="1628"/>
+    <cellStyle name="Обычный 2 19 3 13 2" xfId="2314"/>
+    <cellStyle name="Обычный 2 19 3 14" xfId="1648"/>
+    <cellStyle name="Обычный 2 19 3 14 2" xfId="2333"/>
+    <cellStyle name="Обычный 2 19 3 15" xfId="1659"/>
+    <cellStyle name="Обычный 2 19 3 15 2" xfId="2343"/>
+    <cellStyle name="Обычный 2 19 3 16" xfId="889"/>
+    <cellStyle name="Обычный 2 19 3 17" xfId="1861"/>
+    <cellStyle name="Обычный 2 19 3 18" xfId="1883"/>
+    <cellStyle name="Обычный 2 19 3 19" xfId="1897"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="68"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="69"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="70"/>
+    <cellStyle name="Обычный 2 19 3 20" xfId="1910"/>
+    <cellStyle name="Обычный 2 19 3 21" xfId="1938"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="232"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="458"/>
     <cellStyle name="Обычный 2 19 3 3 2 2" xfId="702"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 2" xfId="1263"/>
+    <cellStyle name="Обычный 2 19 3 3 2 3" xfId="1054"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="608"/>
+    <cellStyle name="Обычный 2 19 3 3 3 2" xfId="1169"/>
+    <cellStyle name="Обычный 2 19 3 3 4" xfId="817"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="411"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="655"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2" xfId="1216"/>
+    <cellStyle name="Обычный 2 19 3 4 3" xfId="1007"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="311"/>
+    <cellStyle name="Обычный 2 19 3 5 2" xfId="971"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="231"/>
+    <cellStyle name="Обычный 2 19 3 6 2" xfId="910"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="552"/>
+    <cellStyle name="Обычный 2 19 3 7 2" xfId="1122"/>
+    <cellStyle name="Обычный 2 19 3 8" xfId="754"/>
+    <cellStyle name="Обычный 2 19 3 8 2" xfId="1993"/>
+    <cellStyle name="Обычный 2 19 3 9" xfId="1311"/>
+    <cellStyle name="Обычный 2 19 3 9 2" xfId="2039"/>
     <cellStyle name="Обычный 2 19 3_2.1" xfId="332"/>
     <cellStyle name="Обычный 2 19 4" xfId="71"/>
     <cellStyle name="Обычный 2 19 5" xfId="72"/>
     <cellStyle name="Обычный 2 2" xfId="43"/>
     <cellStyle name="Обычный 2 2 2" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="507"/>
+    <cellStyle name="Обычный 2 2 2 10 2" xfId="1103"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="553"/>
+    <cellStyle name="Обычный 2 2 2 11 2" xfId="1123"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="755"/>
+    <cellStyle name="Обычный 2 2 2 12 2" xfId="1994"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="1312"/>
+    <cellStyle name="Обычный 2 2 2 13 2" xfId="2040"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="1426"/>
+    <cellStyle name="Обычный 2 2 2 14 2" xfId="2116"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="1531"/>
+    <cellStyle name="Обычный 2 2 2 15 2" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="1591"/>
+    <cellStyle name="Обычный 2 2 2 16 2" xfId="2278"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="1560"/>
+    <cellStyle name="Обычный 2 2 2 17 2" xfId="2248"/>
+    <cellStyle name="Обычный 2 2 2 18" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 18 2" xfId="2303"/>
+    <cellStyle name="Обычный 2 2 2 19" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 19 2" xfId="2325"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="1124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11" xfId="756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12" xfId="1313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="2041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 2" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14" xfId="1529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 2" xfId="2218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 2" xfId="2276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 2" xfId="2246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17" xfId="1615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 2" xfId="2301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 2" xfId="2324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19" xfId="887"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="77"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="1314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="2042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="1528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2" xfId="2217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="1588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2" xfId="2275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2" xfId="2255"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2" xfId="2310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2" xfId="2332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="1857"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="79"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="2043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="1432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="1526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2" xfId="2215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2" xfId="2273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2" xfId="2245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="1614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2" xfId="2300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2" xfId="2323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="884"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="81"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="1434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="1524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="1584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2" xfId="2271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2" xfId="2243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="1612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2" xfId="2298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2" xfId="2322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="1855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="1869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19" xfId="1781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="82"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21" xfId="1944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="241"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2" xfId="1268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="1059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="1174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="828"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="1012"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="966"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="911"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="1127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="1316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="2044"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_2.1" xfId="337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20" xfId="1794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21" xfId="1882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22" xfId="1943"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="239"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="1267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3" xfId="1058"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2" xfId="1173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="827"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="1220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="1011"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="967"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="1100"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="1126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1997"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_2.1" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="84"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="1520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="1581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2" xfId="2268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2" xfId="2240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="1609"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2" xfId="2295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2" xfId="2321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="1853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="1881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="85"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20" xfId="1888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21" xfId="1945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="242"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2" xfId="1269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3" xfId="1060"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2" xfId="1175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="830"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="1222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="1013"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="965"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="912"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="1128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="1317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="2045"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_2.1" xfId="338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="1889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22" xfId="1844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23" xfId="1941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="87"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="1439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="1516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2" xfId="2205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2" xfId="2265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2" xfId="2236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="1606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2" xfId="2292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1634"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2" xfId="2319"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="1823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="1803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19" xfId="1767"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="88"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20" xfId="1875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21" xfId="1946"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="244"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="465"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2" xfId="1270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3" xfId="1061"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2" xfId="1176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="831"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="1223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="1014"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="964"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="913"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="1129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="2000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="1318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="2046"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_2.1" xfId="339"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="238"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2" xfId="1266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3" xfId="1057"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2" xfId="1172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="1219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="1010"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="968"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="1101"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="1125"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_2.1" xfId="335"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="90"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="1319"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="2047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="1442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="1512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="1574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2" xfId="2261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2" xfId="2231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="1601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2" xfId="2287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1631"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2" xfId="2316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="1825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="1877"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="92"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2" xfId="2134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="1509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2" xfId="2199"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="1571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2" xfId="2259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2" xfId="2229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="1598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2" xfId="2285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2" xfId="2315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="878"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19" xfId="820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="93"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20" xfId="1899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21" xfId="1948"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="247"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="467"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2" xfId="1272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3" xfId="1063"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2" xfId="1178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="834"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="1225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="1016"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="962"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="984"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="1131"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="2002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="1320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="2048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_2.1" xfId="341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20" xfId="1902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21" xfId="1867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22" xfId="1947"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="246"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2" xfId="1271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3" xfId="1062"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="616"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2" xfId="1177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="832"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="1224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="1015"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="963"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="915"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="1130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="2001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_2.1" xfId="340"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="95"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="1447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2" xfId="2137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="1505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2" xfId="2195"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="1568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2" xfId="2256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="1595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2" xfId="2282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2" xfId="2313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="1868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19" xfId="890"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="96"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20" xfId="1847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21" xfId="1949"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="249"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="468"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2" xfId="1273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3" xfId="1064"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2" xfId="1179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="835"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="1226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="1017"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="961"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="916"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="1132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="2003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="1321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="2049"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_2.1" xfId="342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20" xfId="1858"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21" xfId="1886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22" xfId="1894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23" xfId="1911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24" xfId="1940"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="98"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="1322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="2050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="1450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2" xfId="2140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="1501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2" xfId="2191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="1396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2" xfId="2086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2" xfId="2223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="1593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2" xfId="2280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1626"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2" xfId="2312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="1821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="1832"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="1452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2" xfId="2142"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="1498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2" xfId="2188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="1397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2" xfId="2087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="1592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2" xfId="2279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2" xfId="2311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="1301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="1820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="1798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19" xfId="1840"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20" xfId="1860"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21" xfId="1951"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="254"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="470"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2" xfId="1275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3" xfId="1066"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2" xfId="1181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="839"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="423"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="1228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="1019"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="297"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="959"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="1099"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="1134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="2005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="1323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="2051"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_2.1" xfId="344"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20" xfId="1765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21" xfId="1791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22" xfId="1950"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="102"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="252"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="469"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2" xfId="1274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3" xfId="1065"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="619"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2" xfId="1180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="837"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="422"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="1227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="1018"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="960"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="918"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="1133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="2004"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_2.1" xfId="343"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="1455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2" xfId="2145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="1486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2" xfId="2176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="1405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2" xfId="2095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="1519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2" xfId="2208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="1580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2" xfId="2267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2" xfId="2239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="1852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19" xfId="1854"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20" xfId="1824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21" xfId="1952"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="256"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="471"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2" xfId="1276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3" xfId="1067"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2" xfId="1182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="840"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="424"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="1229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="1020"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="958"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="1098"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="1135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="2006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="1324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="2052"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_2.1" xfId="345"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="105"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="1458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2" xfId="2148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="1480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2" xfId="2170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="1415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2" xfId="2105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="1508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2" xfId="2198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2" xfId="2258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19" xfId="822"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20" xfId="1865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21" xfId="1953"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="258"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="472"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2" xfId="1277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3" xfId="1068"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2" xfId="1183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="841"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="425"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="669"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="1230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="1021"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="957"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="1097"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="1136"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="2007"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="1325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="2053"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_2.1" xfId="346"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="108"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="237"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="460"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2" xfId="1265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 3" xfId="1056"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 2" xfId="1171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="823"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="413"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="1218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="1009"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="969"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="1102"/>
     <cellStyle name="Обычный 2 2 2 2 2_2.1" xfId="334"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="109"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10" xfId="1326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="2054"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11" xfId="1461"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 2" xfId="2151"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12" xfId="1473"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 2" xfId="2163"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13" xfId="1422"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 2" xfId="2112"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14" xfId="1499"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 2" xfId="2189"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15" xfId="1387"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 2" xfId="2077"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1533"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 2" xfId="2222"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17" xfId="956"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18" xfId="1818"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19" xfId="1873"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="111"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="1463"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2" xfId="2153"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="1467"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2" xfId="2157"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="1425"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2" xfId="2115"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="1490"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2" xfId="2180"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="1401"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2" xfId="2091"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1523"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2" xfId="2212"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="872"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="808"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19" xfId="824"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="112"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="113"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="1462"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2" xfId="2152"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2" xfId="2174"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2" xfId="2098"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1517"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="870"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="1817"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="1806"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18" xfId="1771"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19" xfId="1842"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="263"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="475"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="719"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2" xfId="1280"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3" xfId="1071"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="625"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2" xfId="1186"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="844"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20" xfId="1956"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="428"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="672"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="1233"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="1024"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="290"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="953"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="248"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="921"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="1139"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="771"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="2010"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="1328"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="2056"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="1465"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2" xfId="2155"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="349"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20" xfId="1851"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21" xfId="1955"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="474"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="718"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2" xfId="1279"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3" xfId="1070"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="624"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2" xfId="1185"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="843"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="427"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="671"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="1232"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="1023"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="401"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="997"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="386"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="983"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="1138"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="770"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="2009"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="1327"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="2055"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_2.1" xfId="348"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="114"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="1459"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2" xfId="2149"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="1435"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="1478"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2" xfId="2168"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="1417"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2" xfId="2107"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1506"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2" xfId="2196"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="869"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="1816"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="1835"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18" xfId="1890"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19" xfId="1800"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="476"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="720"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2" xfId="1281"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3" xfId="1072"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="626"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2" xfId="1187"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="845"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20" xfId="1957"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="429"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="673"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="1234"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="1025"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="397"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="993"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="390"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="986"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="571"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="1140"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="772"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="2011"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="1329"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="2057"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="1466"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2" xfId="2156"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="350"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20" xfId="1822"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22" xfId="1954"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="115"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="1456"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2" xfId="2146"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="1437"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="1476"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2" xfId="2166"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="1420"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2" xfId="2110"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1503"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2" xfId="2193"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="952"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="1815"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="1802"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18" xfId="1785"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19" xfId="833"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="477"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="721"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2" xfId="1282"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3" xfId="1073"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="627"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2" xfId="1188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="846"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20" xfId="1959"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="430"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="674"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="1235"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="1026"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="287"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="950"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="389"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="985"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="572"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="1141"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="773"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="2012"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="1330"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="2058"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="1468"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2" xfId="2158"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="351"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="260"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="473"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="717"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2" xfId="1278"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 3" xfId="1069"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="623"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 2" xfId="1184"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="842"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="426"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="670"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="1231"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="1022"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="293"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="955"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="497"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="1093"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="1137"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9" xfId="769"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="2008"/>
     <cellStyle name="Обычный 2 2 2 2 3_2.1" xfId="347"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="117"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 2" xfId="2159"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 2" xfId="2143"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12" xfId="1443"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 2" xfId="2133"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13" xfId="1460"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 2" xfId="2150"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14" xfId="1433"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 2" xfId="2123"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1481"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 2" xfId="2171"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16" xfId="954"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17" xfId="1814"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18" xfId="1830"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19" xfId="1801"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="118"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="119"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="1449"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="1448"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="1451"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2" xfId="2141"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="1445"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2" xfId="2135"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1457"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2" xfId="2147"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="947"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="1826"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="1874"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18" xfId="894"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="269"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="479"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="723"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2" xfId="1284"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3" xfId="1075"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="629"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2" xfId="1190"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="849"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20" xfId="1961"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="432"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="676"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="1237"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="1028"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="398"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="994"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="251"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="924"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="574"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="1143"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="775"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="2014"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="1332"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="2060"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="1471"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2" xfId="2161"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="353"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20" xfId="914"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21" xfId="1960"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="267"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="478"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="722"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2" xfId="1283"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 3" xfId="1074"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="628"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 2" xfId="1189"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="847"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="431"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="675"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="1236"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="1027"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="399"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="995"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="250"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="923"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="573"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="1142"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8" xfId="774"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="2013"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9" xfId="1331"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="2059"/>
     <cellStyle name="Обычный 2 2 2 2 4_2.1" xfId="352"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="120"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 2" xfId="2136"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11" xfId="1454"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 2" xfId="2144"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12" xfId="1440"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 2" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13" xfId="1470"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 2" xfId="2160"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1423"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 2" xfId="2113"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15" xfId="951"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17" xfId="1850"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19" xfId="1863"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="270"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="480"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="724"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2" xfId="1285"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 3" xfId="1076"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="630"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 2" xfId="1191"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="850"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20" xfId="1962"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="433"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="677"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="1238"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="1029"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="284"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="949"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="253"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="926"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="575"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="1144"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7" xfId="776"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="2015"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8" xfId="1333"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="2061"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9" xfId="1472"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 2" xfId="2162"/>
     <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="354"/>
+    <cellStyle name="Обычный 2 2 2 20" xfId="888"/>
+    <cellStyle name="Обычный 2 2 2 21" xfId="1859"/>
+    <cellStyle name="Обычный 2 2 2 22" xfId="1878"/>
+    <cellStyle name="Обычный 2 2 2 23" xfId="1901"/>
+    <cellStyle name="Обычный 2 2 2 24" xfId="1866"/>
+    <cellStyle name="Обычный 2 2 2 25" xfId="1939"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="121"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="122"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="123"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10" xfId="1334"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="2062"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11" xfId="1475"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 2" xfId="2165"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12" xfId="1441"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 2" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13" xfId="1464"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 2" xfId="2154"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 2" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15" xfId="1488"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 2" xfId="2178"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1403"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 2" xfId="2093"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17" xfId="948"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18" xfId="809"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19" xfId="919"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="124"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="125"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="1477"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2" xfId="2167"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="1474"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2" xfId="2164"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="1421"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2" xfId="2111"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="1502"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2" xfId="2192"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1395"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2" xfId="2085"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="862"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="812"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="920"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19" xfId="829"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="126"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21" xfId="1964"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="274"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="482"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="726"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2" xfId="1287"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3" xfId="1078"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="632"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2" xfId="1193"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="854"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="435"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="679"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="1240"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="1031"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="279"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="945"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="257"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="929"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="577"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="1146"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="778"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="2017"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="1335"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="2063"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_2.1" xfId="356"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20" xfId="826"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21" xfId="1845"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22" xfId="1963"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="127"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="273"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="481"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="725"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2" xfId="1286"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 3" xfId="1077"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="631"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 2" xfId="1192"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="852"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="434"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="678"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="1239"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="1030"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="281"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="946"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="255"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="928"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="576"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="1145"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9" xfId="777"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="2016"/>
     <cellStyle name="Обычный 2 2 2 4 2_2.1" xfId="355"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="128"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10" xfId="1479"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 2" xfId="2169"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11" xfId="1431"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 2" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12" xfId="1483"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 2" xfId="2173"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 2" xfId="2101"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14" xfId="1514"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 2" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1576"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 2" xfId="2263"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16" xfId="859"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17" xfId="1813"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18" xfId="1773"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19" xfId="1841"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="129"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20" xfId="1831"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21" xfId="1965"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="276"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="483"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="727"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2" xfId="1288"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 3" xfId="1079"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="633"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 2" xfId="1194"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="855"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="436"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="680"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="1241"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="1032"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="277"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="943"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="500"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="1096"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="579"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="1147"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8" xfId="779"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="2018"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9" xfId="1336"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="2064"/>
     <cellStyle name="Обычный 2 2 2 4 3_2.1" xfId="357"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="130"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="131"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10" xfId="1482"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 2" xfId="2172"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11" xfId="1424"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 2" xfId="2114"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12" xfId="1493"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 2" xfId="2183"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13" xfId="1399"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 2" xfId="2089"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1527"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 2" xfId="2216"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 2" xfId="2274"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16" xfId="944"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17" xfId="1812"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18" xfId="1839"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19" xfId="1777"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="132"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20" xfId="1766"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21" xfId="1966"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="484"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="728"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2" xfId="1289"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 3" xfId="1080"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="634"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 2" xfId="1195"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="857"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="437"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="681"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="1242"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="1033"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="396"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="992"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="515"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="1108"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="580"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="1148"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8" xfId="780"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="2019"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9" xfId="1337"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="2065"/>
     <cellStyle name="Обычный 2 2 2 5 2_2.1" xfId="358"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="133"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="459"/>
     <cellStyle name="Обычный 2 2 2 7 2 2" xfId="703"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 2" xfId="1264"/>
+    <cellStyle name="Обычный 2 2 2 7 2 3" xfId="1055"/>
     <cellStyle name="Обычный 2 2 2 7 3" xfId="609"/>
+    <cellStyle name="Обычный 2 2 2 7 3 2" xfId="1170"/>
+    <cellStyle name="Обычный 2 2 2 7 4" xfId="821"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="412"/>
     <cellStyle name="Обычный 2 2 2 8 2" xfId="656"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2" xfId="1217"/>
+    <cellStyle name="Обычный 2 2 2 8 3" xfId="1008"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="310"/>
+    <cellStyle name="Обычный 2 2 2 9 2" xfId="970"/>
     <cellStyle name="Обычный 2 2 2_2.1" xfId="333"/>
     <cellStyle name="Обычный 2 2 3" xfId="134"/>
+    <cellStyle name="Обычный 2 2 3 10" xfId="1485"/>
+    <cellStyle name="Обычный 2 2 3 10 2" xfId="2175"/>
+    <cellStyle name="Обычный 2 2 3 11" xfId="1418"/>
+    <cellStyle name="Обычный 2 2 3 11 2" xfId="2108"/>
+    <cellStyle name="Обычный 2 2 3 12" xfId="1504"/>
+    <cellStyle name="Обычный 2 2 3 12 2" xfId="2194"/>
+    <cellStyle name="Обычный 2 2 3 13" xfId="1394"/>
+    <cellStyle name="Обычный 2 2 3 13 2" xfId="2084"/>
+    <cellStyle name="Обычный 2 2 3 14" xfId="1535"/>
+    <cellStyle name="Обычный 2 2 3 14 2" xfId="2224"/>
+    <cellStyle name="Обычный 2 2 3 15" xfId="1594"/>
+    <cellStyle name="Обычный 2 2 3 15 2" xfId="2281"/>
+    <cellStyle name="Обычный 2 2 3 16" xfId="942"/>
+    <cellStyle name="Обычный 2 2 3 17" xfId="1811"/>
+    <cellStyle name="Обычный 2 2 3 18" xfId="1872"/>
+    <cellStyle name="Обычный 2 2 3 19" xfId="1880"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="135"/>
+    <cellStyle name="Обычный 2 2 3 20" xfId="1916"/>
+    <cellStyle name="Обычный 2 2 3 21" xfId="1967"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="280"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="485"/>
     <cellStyle name="Обычный 2 2 3 3 2 2" xfId="729"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 2" xfId="1290"/>
+    <cellStyle name="Обычный 2 2 3 3 2 3" xfId="1081"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="635"/>
+    <cellStyle name="Обычный 2 2 3 3 3 2" xfId="1196"/>
+    <cellStyle name="Обычный 2 2 3 3 4" xfId="858"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="438"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="682"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2" xfId="1243"/>
+    <cellStyle name="Обычный 2 2 3 4 3" xfId="1034"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="275"/>
+    <cellStyle name="Обычный 2 2 3 5 2" xfId="941"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="259"/>
+    <cellStyle name="Обычный 2 2 3 6 2" xfId="930"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="581"/>
+    <cellStyle name="Обычный 2 2 3 7 2" xfId="1149"/>
+    <cellStyle name="Обычный 2 2 3 8" xfId="781"/>
+    <cellStyle name="Обычный 2 2 3 8 2" xfId="2020"/>
+    <cellStyle name="Обычный 2 2 3 9" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 3 9 2" xfId="2066"/>
     <cellStyle name="Обычный 2 2 3_2.1" xfId="359"/>
     <cellStyle name="Обычный 2 2 4" xfId="136"/>
+    <cellStyle name="Обычный 2 2 4 10" xfId="1339"/>
+    <cellStyle name="Обычный 2 2 4 10 2" xfId="2067"/>
+    <cellStyle name="Обычный 2 2 4 11" xfId="1487"/>
+    <cellStyle name="Обычный 2 2 4 11 2" xfId="2177"/>
+    <cellStyle name="Обычный 2 2 4 12" xfId="1416"/>
+    <cellStyle name="Обычный 2 2 4 12 2" xfId="2106"/>
+    <cellStyle name="Обычный 2 2 4 13" xfId="1507"/>
+    <cellStyle name="Обычный 2 2 4 13 2" xfId="2197"/>
+    <cellStyle name="Обычный 2 2 4 14" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 4 14 2" xfId="2257"/>
+    <cellStyle name="Обычный 2 2 4 15" xfId="1538"/>
+    <cellStyle name="Обычный 2 2 4 15 2" xfId="2227"/>
+    <cellStyle name="Обычный 2 2 4 16" xfId="1597"/>
+    <cellStyle name="Обычный 2 2 4 16 2" xfId="2284"/>
+    <cellStyle name="Обычный 2 2 4 17" xfId="939"/>
+    <cellStyle name="Обычный 2 2 4 18" xfId="1838"/>
+    <cellStyle name="Обычный 2 2 4 19" xfId="1774"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="137"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="138"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10" xfId="1489"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 2" xfId="2179"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11" xfId="1414"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 2" xfId="2104"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12" xfId="1510"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 2" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1573"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 2" xfId="2260"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1542"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 2" xfId="2230"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1600"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 2" xfId="2286"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16" xfId="940"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17" xfId="1795"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18" xfId="1778"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19" xfId="1833"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="139"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="140"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="1413"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2" xfId="2103"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="1513"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2" xfId="2202"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="1575"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2" xfId="2262"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1544"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2" xfId="2232"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1602"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2" xfId="2288"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="853"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="813"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="1904"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18" xfId="1912"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19" xfId="1903"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="285"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="488"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="732"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2" xfId="1293"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3" xfId="1084"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="638"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2" xfId="1199"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="863"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20" xfId="1970"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="441"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="685"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="1246"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="1037"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="394"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="990"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="514"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="1107"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="584"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1152"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="784"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="2023"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="1341"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="2069"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="1491"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2" xfId="2181"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="362"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20" xfId="1900"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21" xfId="1969"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="283"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="487"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="731"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2" xfId="1292"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 3" xfId="1083"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="637"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 2" xfId="1198"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="861"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="440"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="684"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="1245"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="1036"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="395"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="991"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="517"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="1110"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="583"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="1151"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8" xfId="783"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="2022"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9" xfId="1340"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="2068"/>
     <cellStyle name="Обычный 2 2 4 2 2_2.1" xfId="361"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="141"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10" xfId="1409"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 2" xfId="2099"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11" xfId="1515"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 2" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12" xfId="1577"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 2" xfId="2264"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1547"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 2" xfId="2235"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1605"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 2" xfId="2291"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15" xfId="851"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16" xfId="814"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17" xfId="1905"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18" xfId="1913"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19" xfId="1879"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="286"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="489"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="733"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2" xfId="1294"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 3" xfId="1085"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="639"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 2" xfId="1200"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="864"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20" xfId="1971"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="442"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="686"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="1247"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="1038"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="268"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="936"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="499"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="1095"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="585"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1153"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7" xfId="785"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="2024"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8" xfId="1342"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="2070"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9" xfId="1492"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 2" xfId="2182"/>
     <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="363"/>
+    <cellStyle name="Обычный 2 2 4 20" xfId="1836"/>
+    <cellStyle name="Обычный 2 2 4 21" xfId="1917"/>
+    <cellStyle name="Обычный 2 2 4 22" xfId="1968"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="142"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="143"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10" xfId="1407"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 2" xfId="2097"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11" xfId="1518"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 2" xfId="2207"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12" xfId="1579"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 2" xfId="2266"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1549"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 2" xfId="2237"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1607"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 2" xfId="2293"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15" xfId="937"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16" xfId="815"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17" xfId="1907"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18" xfId="1914"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19" xfId="1780"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="288"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="490"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="734"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2" xfId="1295"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 3" xfId="1086"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="640"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 2" xfId="1201"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="865"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20" xfId="1972"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="443"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="687"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="1248"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="1039"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="393"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="989"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="518"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="1111"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="586"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1154"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7" xfId="786"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="2025"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8" xfId="1343"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="2071"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9" xfId="1494"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 2" xfId="2184"/>
     <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="364"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="282"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="486"/>
     <cellStyle name="Обычный 2 2 4 4 2 2" xfId="730"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 2" xfId="1291"/>
+    <cellStyle name="Обычный 2 2 4 4 2 3" xfId="1082"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="636"/>
+    <cellStyle name="Обычный 2 2 4 4 3 2" xfId="1197"/>
+    <cellStyle name="Обычный 2 2 4 4 4" xfId="860"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="439"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="683"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2" xfId="1244"/>
+    <cellStyle name="Обычный 2 2 4 5 3" xfId="1035"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="272"/>
+    <cellStyle name="Обычный 2 2 4 6 2" xfId="938"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="262"/>
+    <cellStyle name="Обычный 2 2 4 7 2" xfId="932"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="582"/>
+    <cellStyle name="Обычный 2 2 4 8 2" xfId="1150"/>
+    <cellStyle name="Обычный 2 2 4 9" xfId="782"/>
+    <cellStyle name="Обычный 2 2 4 9 2" xfId="2021"/>
     <cellStyle name="Обычный 2 2 4_2.1" xfId="360"/>
     <cellStyle name="Обычный 2 2 5" xfId="144"/>
+    <cellStyle name="Обычный 2 2 5 10" xfId="1495"/>
+    <cellStyle name="Обычный 2 2 5 10 2" xfId="2185"/>
+    <cellStyle name="Обычный 2 2 5 11" xfId="1404"/>
+    <cellStyle name="Обычный 2 2 5 11 2" xfId="2094"/>
+    <cellStyle name="Обычный 2 2 5 12" xfId="1521"/>
+    <cellStyle name="Обычный 2 2 5 12 2" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 5 13" xfId="1582"/>
+    <cellStyle name="Обычный 2 2 5 13 2" xfId="2269"/>
+    <cellStyle name="Обычный 2 2 5 14" xfId="1553"/>
+    <cellStyle name="Обычный 2 2 5 14 2" xfId="2241"/>
+    <cellStyle name="Обычный 2 2 5 15" xfId="1610"/>
+    <cellStyle name="Обычный 2 2 5 15 2" xfId="2296"/>
+    <cellStyle name="Обычный 2 2 5 16" xfId="935"/>
+    <cellStyle name="Обычный 2 2 5 17" xfId="816"/>
+    <cellStyle name="Обычный 2 2 5 18" xfId="1908"/>
+    <cellStyle name="Обычный 2 2 5 19" xfId="1915"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="145"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="146"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10" xfId="1402"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 2" xfId="2092"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11" xfId="1522"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 2" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12" xfId="1583"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 2" xfId="2270"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1554"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 2" xfId="2242"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1611"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 2" xfId="2297"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15" xfId="848"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16" xfId="818"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18" xfId="1884"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19" xfId="895"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="291"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="492"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="736"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2" xfId="1297"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 3" xfId="1088"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="642"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 2" xfId="1203"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="867"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20" xfId="1974"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="445"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="689"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="1250"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="1041"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="391"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="987"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="516"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="1109"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="588"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1156"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7" xfId="788"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="2027"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8" xfId="1345"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="2073"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9" xfId="1496"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 2" xfId="2186"/>
     <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="366"/>
+    <cellStyle name="Обычный 2 2 5 20" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 5 21" xfId="1973"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="289"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="491"/>
     <cellStyle name="Обычный 2 2 5 3 2 2" xfId="735"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 2" xfId="1296"/>
+    <cellStyle name="Обычный 2 2 5 3 2 3" xfId="1087"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="641"/>
+    <cellStyle name="Обычный 2 2 5 3 3 2" xfId="1202"/>
+    <cellStyle name="Обычный 2 2 5 3 4" xfId="866"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="444"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="688"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2" xfId="1249"/>
+    <cellStyle name="Обычный 2 2 5 4 3" xfId="1040"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="265"/>
+    <cellStyle name="Обычный 2 2 5 5 2" xfId="934"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="513"/>
+    <cellStyle name="Обычный 2 2 5 6 2" xfId="1106"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="587"/>
+    <cellStyle name="Обычный 2 2 5 7 2" xfId="1155"/>
+    <cellStyle name="Обычный 2 2 5 8" xfId="787"/>
+    <cellStyle name="Обычный 2 2 5 8 2" xfId="2026"/>
+    <cellStyle name="Обычный 2 2 5 9" xfId="1344"/>
+    <cellStyle name="Обычный 2 2 5 9 2" xfId="2072"/>
     <cellStyle name="Обычный 2 2 5_2.1" xfId="365"/>
     <cellStyle name="Обычный 2 2 6" xfId="147"/>
+    <cellStyle name="Обычный 2 2 6 10" xfId="1400"/>
+    <cellStyle name="Обычный 2 2 6 10 2" xfId="2090"/>
+    <cellStyle name="Обычный 2 2 6 11" xfId="1525"/>
+    <cellStyle name="Обычный 2 2 6 11 2" xfId="2214"/>
+    <cellStyle name="Обычный 2 2 6 12" xfId="1585"/>
+    <cellStyle name="Обычный 2 2 6 12 2" xfId="2272"/>
+    <cellStyle name="Обычный 2 2 6 13" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 6 13 2" xfId="2244"/>
+    <cellStyle name="Обычный 2 2 6 14" xfId="1613"/>
+    <cellStyle name="Обычный 2 2 6 14 2" xfId="2299"/>
+    <cellStyle name="Обычный 2 2 6 15" xfId="931"/>
+    <cellStyle name="Обычный 2 2 6 16" xfId="819"/>
+    <cellStyle name="Обычный 2 2 6 17" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 6 18" xfId="1876"/>
+    <cellStyle name="Обычный 2 2 6 19" xfId="1846"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="292"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="493"/>
     <cellStyle name="Обычный 2 2 6 2 2 2" xfId="737"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 2" xfId="1298"/>
+    <cellStyle name="Обычный 2 2 6 2 2 3" xfId="1089"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="643"/>
+    <cellStyle name="Обычный 2 2 6 2 3 2" xfId="1204"/>
+    <cellStyle name="Обычный 2 2 6 2 4" xfId="868"/>
+    <cellStyle name="Обычный 2 2 6 20" xfId="1975"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="446"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="690"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2" xfId="1251"/>
+    <cellStyle name="Обычный 2 2 6 3 3" xfId="1042"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="392"/>
+    <cellStyle name="Обычный 2 2 6 4 2" xfId="988"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="519"/>
+    <cellStyle name="Обычный 2 2 6 5 2" xfId="1112"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="589"/>
+    <cellStyle name="Обычный 2 2 6 6 2" xfId="1157"/>
+    <cellStyle name="Обычный 2 2 6 7" xfId="789"/>
+    <cellStyle name="Обычный 2 2 6 7 2" xfId="2028"/>
+    <cellStyle name="Обычный 2 2 6 8" xfId="1346"/>
+    <cellStyle name="Обычный 2 2 6 8 2" xfId="2074"/>
+    <cellStyle name="Обычный 2 2 6 9" xfId="1497"/>
+    <cellStyle name="Обычный 2 2 6 9 2" xfId="2187"/>
     <cellStyle name="Обычный 2 2 6_2.1" xfId="367"/>
     <cellStyle name="Обычный 2 2 7" xfId="148"/>
     <cellStyle name="Обычный 2 20" xfId="149"/>
     <cellStyle name="Обычный 2 20 2" xfId="150"/>
+    <cellStyle name="Обычный 2 20 2 10" xfId="1500"/>
+    <cellStyle name="Обычный 2 20 2 10 2" xfId="2190"/>
+    <cellStyle name="Обычный 2 20 2 11" xfId="1398"/>
+    <cellStyle name="Обычный 2 20 2 11 2" xfId="2088"/>
+    <cellStyle name="Обычный 2 20 2 12" xfId="1530"/>
+    <cellStyle name="Обычный 2 20 2 12 2" xfId="2219"/>
+    <cellStyle name="Обычный 2 20 2 13" xfId="1590"/>
+    <cellStyle name="Обычный 2 20 2 13 2" xfId="2277"/>
+    <cellStyle name="Обычный 2 20 2 14" xfId="1559"/>
+    <cellStyle name="Обычный 2 20 2 14 2" xfId="2247"/>
+    <cellStyle name="Обычный 2 20 2 15" xfId="1616"/>
+    <cellStyle name="Обычный 2 20 2 15 2" xfId="2302"/>
+    <cellStyle name="Обычный 2 20 2 16" xfId="933"/>
+    <cellStyle name="Обычный 2 20 2 17" xfId="1810"/>
+    <cellStyle name="Обычный 2 20 2 18" xfId="1871"/>
+    <cellStyle name="Обычный 2 20 2 19" xfId="1891"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="151"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="152"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="153"/>
+    <cellStyle name="Обычный 2 20 2 20" xfId="1828"/>
+    <cellStyle name="Обычный 2 20 2 21" xfId="1976"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="294"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="494"/>
     <cellStyle name="Обычный 2 20 2 3 2 2" xfId="738"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 2" xfId="1299"/>
+    <cellStyle name="Обычный 2 20 2 3 2 3" xfId="1090"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="644"/>
+    <cellStyle name="Обычный 2 20 2 3 3 2" xfId="1205"/>
+    <cellStyle name="Обычный 2 20 2 3 4" xfId="871"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="447"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="691"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2" xfId="1252"/>
+    <cellStyle name="Обычный 2 20 2 4 3" xfId="1043"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="385"/>
+    <cellStyle name="Обычный 2 20 2 5 2" xfId="982"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="498"/>
+    <cellStyle name="Обычный 2 20 2 6 2" xfId="1094"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="590"/>
+    <cellStyle name="Обычный 2 20 2 7 2" xfId="1158"/>
+    <cellStyle name="Обычный 2 20 2 8" xfId="790"/>
+    <cellStyle name="Обычный 2 20 2 8 2" xfId="2029"/>
+    <cellStyle name="Обычный 2 20 2 9" xfId="1347"/>
+    <cellStyle name="Обычный 2 20 2 9 2" xfId="2075"/>
     <cellStyle name="Обычный 2 20 2_2.1" xfId="368"/>
     <cellStyle name="Обычный 2 20 3" xfId="154"/>
     <cellStyle name="Обычный 2 20 4" xfId="155"/>
     <cellStyle name="Обычный 2 21" xfId="156"/>
     <cellStyle name="Обычный 2 21 2" xfId="157"/>
     <cellStyle name="Обычный 2 21 3" xfId="158"/>
     <cellStyle name="Обычный 2 22" xfId="159"/>
     <cellStyle name="Обычный 2 23" xfId="160"/>
     <cellStyle name="Обычный 2 24" xfId="161"/>
     <cellStyle name="Обычный 2 25" xfId="162"/>
+    <cellStyle name="Обычный 2 25 10" xfId="925"/>
+    <cellStyle name="Обычный 2 25 11" xfId="1793"/>
+    <cellStyle name="Обычный 2 25 12" xfId="1769"/>
+    <cellStyle name="Обычный 2 25 13" xfId="1804"/>
+    <cellStyle name="Обычный 2 25 14" xfId="917"/>
+    <cellStyle name="Обычный 2 25 15" xfId="1978"/>
+    <cellStyle name="Обычный 2 25 2" xfId="875"/>
+    <cellStyle name="Обычный 2 25 3" xfId="1348"/>
+    <cellStyle name="Обычный 2 25 4" xfId="1511"/>
+    <cellStyle name="Обычный 2 25 5" xfId="1572"/>
+    <cellStyle name="Обычный 2 25 6" xfId="1541"/>
+    <cellStyle name="Обычный 2 25 7" xfId="1599"/>
+    <cellStyle name="Обычный 2 25 8" xfId="1630"/>
+    <cellStyle name="Обычный 2 25 9" xfId="1649"/>
+    <cellStyle name="Обычный 2 26" xfId="750"/>
     <cellStyle name="Обычный 2 3" xfId="163"/>
     <cellStyle name="Обычный 2 3 2" xfId="164"/>
     <cellStyle name="Обычный 2 4" xfId="165"/>
     <cellStyle name="Обычный 2 4 2" xfId="166"/>
     <cellStyle name="Обычный 2 5" xfId="167"/>
     <cellStyle name="Обычный 2 5 2" xfId="168"/>
     <cellStyle name="Обычный 2 6" xfId="169"/>
     <cellStyle name="Обычный 2 7" xfId="170"/>
     <cellStyle name="Обычный 2 8" xfId="171"/>
     <cellStyle name="Обычный 2 9" xfId="172"/>
     <cellStyle name="Обычный 2_2.1" xfId="328"/>
     <cellStyle name="Обычный 20" xfId="20"/>
+    <cellStyle name="Обычный 200" xfId="1757"/>
+    <cellStyle name="Обычный 201" xfId="1758"/>
+    <cellStyle name="Обычный 202" xfId="1759"/>
+    <cellStyle name="Обычный 203" xfId="1760"/>
+    <cellStyle name="Обычный 204" xfId="1761"/>
+    <cellStyle name="Обычный 205" xfId="1762"/>
+    <cellStyle name="Обычный 206" xfId="1918"/>
+    <cellStyle name="Обычный 207" xfId="1919"/>
+    <cellStyle name="Обычный 208" xfId="1920"/>
+    <cellStyle name="Обычный 209" xfId="1921"/>
     <cellStyle name="Обычный 21" xfId="21"/>
+    <cellStyle name="Обычный 210" xfId="1922"/>
+    <cellStyle name="Обычный 211" xfId="1923"/>
+    <cellStyle name="Обычный 212" xfId="1924"/>
+    <cellStyle name="Обычный 213" xfId="1925"/>
+    <cellStyle name="Обычный 214" xfId="1926"/>
+    <cellStyle name="Обычный 215" xfId="1927"/>
+    <cellStyle name="Обычный 217" xfId="1981"/>
+    <cellStyle name="Обычный 218" xfId="2076"/>
+    <cellStyle name="Обычный 219" xfId="1983"/>
     <cellStyle name="Обычный 22" xfId="22"/>
+    <cellStyle name="Обычный 220" xfId="1980"/>
+    <cellStyle name="Обычный 221" xfId="1982"/>
+    <cellStyle name="Обычный 223" xfId="1979"/>
+    <cellStyle name="Обычный 224" xfId="1977"/>
+    <cellStyle name="Обычный 225" xfId="1958"/>
+    <cellStyle name="Обычный 226" xfId="1942"/>
+    <cellStyle name="Обычный 227" xfId="1934"/>
+    <cellStyle name="Обычный 228" xfId="2356"/>
+    <cellStyle name="Обычный 229" xfId="2355"/>
     <cellStyle name="Обычный 23" xfId="23"/>
+    <cellStyle name="Обычный 230" xfId="2354"/>
+    <cellStyle name="Обычный 231" xfId="2353"/>
+    <cellStyle name="Обычный 232" xfId="2357"/>
+    <cellStyle name="Обычный 233" xfId="2358"/>
+    <cellStyle name="Обычный 234" xfId="2359"/>
+    <cellStyle name="Обычный 235" xfId="2360"/>
+    <cellStyle name="Обычный 236" xfId="2361"/>
+    <cellStyle name="Обычный 237" xfId="2362"/>
+    <cellStyle name="Обычный 238" xfId="2363"/>
+    <cellStyle name="Обычный 239" xfId="2364"/>
     <cellStyle name="Обычный 24" xfId="24"/>
+    <cellStyle name="Обычный 240" xfId="2365"/>
+    <cellStyle name="Обычный 241" xfId="2366"/>
     <cellStyle name="Обычный 25" xfId="25"/>
     <cellStyle name="Обычный 26" xfId="26"/>
     <cellStyle name="Обычный 27" xfId="27"/>
     <cellStyle name="Обычный 28" xfId="28"/>
     <cellStyle name="Обычный 29" xfId="29"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 10" xfId="174"/>
     <cellStyle name="Обычный 3 11" xfId="175"/>
     <cellStyle name="Обычный 3 12" xfId="176"/>
     <cellStyle name="Обычный 3 13" xfId="177"/>
     <cellStyle name="Обычный 3 13 2" xfId="178"/>
     <cellStyle name="Обычный 3 13 3" xfId="179"/>
     <cellStyle name="Обычный 3 14" xfId="180"/>
     <cellStyle name="Обычный 3 14 2" xfId="181"/>
     <cellStyle name="Обычный 3 14 3" xfId="182"/>
     <cellStyle name="Обычный 3 15" xfId="183"/>
     <cellStyle name="Обычный 3 16" xfId="303"/>
     <cellStyle name="Обычный 3 17" xfId="388"/>
     <cellStyle name="Обычный 3 18" xfId="271"/>
     <cellStyle name="Обычный 3 19" xfId="592"/>
     <cellStyle name="Обычный 3 2" xfId="173"/>
     <cellStyle name="Обычный 3 2 2" xfId="184"/>
+    <cellStyle name="Обычный 3 2 3" xfId="792"/>
+    <cellStyle name="Обычный 3 20" xfId="791"/>
     <cellStyle name="Обычный 3 3" xfId="185"/>
     <cellStyle name="Обычный 3 4" xfId="186"/>
     <cellStyle name="Обычный 3 5" xfId="187"/>
     <cellStyle name="Обычный 3 6" xfId="188"/>
     <cellStyle name="Обычный 3 7" xfId="189"/>
     <cellStyle name="Обычный 3 8" xfId="190"/>
     <cellStyle name="Обычный 3 9" xfId="191"/>
     <cellStyle name="Обычный 3_8" xfId="378"/>
     <cellStyle name="Обычный 30" xfId="30"/>
     <cellStyle name="Обычный 31" xfId="31"/>
     <cellStyle name="Обычный 32" xfId="32"/>
     <cellStyle name="Обычный 33" xfId="740"/>
     <cellStyle name="Обычный 33 2" xfId="369"/>
     <cellStyle name="Обычный 34" xfId="370"/>
     <cellStyle name="Обычный 35" xfId="371"/>
     <cellStyle name="Обычный 36" xfId="372"/>
     <cellStyle name="Обычный 37" xfId="373"/>
     <cellStyle name="Обычный 38" xfId="374"/>
     <cellStyle name="Обычный 39" xfId="375"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 10" xfId="193"/>
     <cellStyle name="Обычный 4 11" xfId="376"/>
     <cellStyle name="Обычный 4 12" xfId="508"/>
     <cellStyle name="Обычный 4 13" xfId="512"/>
     <cellStyle name="Обычный 4 14" xfId="596"/>
+    <cellStyle name="Обычный 4 15" xfId="793"/>
     <cellStyle name="Обычный 4 2" xfId="192"/>
     <cellStyle name="Обычный 4 2 2" xfId="194"/>
+    <cellStyle name="Обычный 4 2 3" xfId="794"/>
     <cellStyle name="Обычный 4 3" xfId="195"/>
     <cellStyle name="Обычный 4 4" xfId="196"/>
     <cellStyle name="Обычный 4 5" xfId="197"/>
     <cellStyle name="Обычный 4 6" xfId="198"/>
     <cellStyle name="Обычный 4 7" xfId="199"/>
     <cellStyle name="Обычный 4 8" xfId="200"/>
     <cellStyle name="Обычный 4 9" xfId="201"/>
     <cellStyle name="Обычный 4 9 2" xfId="202"/>
     <cellStyle name="Обычный 4 9 3" xfId="203"/>
     <cellStyle name="Обычный 4_8" xfId="379"/>
     <cellStyle name="Обычный 40" xfId="384"/>
     <cellStyle name="Обычный 41" xfId="741"/>
     <cellStyle name="Обычный 42" xfId="742"/>
     <cellStyle name="Обычный 43" xfId="520"/>
     <cellStyle name="Обычный 44" xfId="521"/>
     <cellStyle name="Обычный 45" xfId="522"/>
     <cellStyle name="Обычный 46" xfId="523"/>
     <cellStyle name="Обычный 47" xfId="524"/>
     <cellStyle name="Обычный 48" xfId="525"/>
     <cellStyle name="Обычный 49" xfId="526"/>
     <cellStyle name="Обычный 5" xfId="5"/>
+    <cellStyle name="Обычный 5 10" xfId="795"/>
     <cellStyle name="Обычный 5 2" xfId="204"/>
     <cellStyle name="Обычный 5 2 2" xfId="205"/>
+    <cellStyle name="Обычный 5 2 3" xfId="796"/>
     <cellStyle name="Обычный 5 3" xfId="206"/>
     <cellStyle name="Обычный 5 4" xfId="207"/>
     <cellStyle name="Обычный 5 5" xfId="208"/>
     <cellStyle name="Обычный 5 6" xfId="377"/>
     <cellStyle name="Обычный 5 7" xfId="509"/>
     <cellStyle name="Обычный 5 8" xfId="305"/>
     <cellStyle name="Обычный 5 9" xfId="597"/>
     <cellStyle name="Обычный 5_8" xfId="380"/>
     <cellStyle name="Обычный 50" xfId="527"/>
     <cellStyle name="Обычный 51" xfId="528"/>
     <cellStyle name="Обычный 52" xfId="529"/>
     <cellStyle name="Обычный 53" xfId="530"/>
     <cellStyle name="Обычный 54" xfId="531"/>
     <cellStyle name="Обычный 55" xfId="532"/>
     <cellStyle name="Обычный 56" xfId="209"/>
     <cellStyle name="Обычный 57" xfId="533"/>
     <cellStyle name="Обычный 58" xfId="534"/>
     <cellStyle name="Обычный 59" xfId="535"/>
     <cellStyle name="Обычный 6" xfId="6"/>
     <cellStyle name="Обычный 6 2" xfId="210"/>
     <cellStyle name="Обычный 6 3" xfId="211"/>
     <cellStyle name="Обычный 6_8" xfId="381"/>
+    <cellStyle name="Обычный 60" xfId="2367"/>
+    <cellStyle name="Обычный 60 2" xfId="1349"/>
     <cellStyle name="Обычный 61" xfId="536"/>
     <cellStyle name="Обычный 62" xfId="537"/>
     <cellStyle name="Обычный 63" xfId="538"/>
     <cellStyle name="Обычный 64" xfId="539"/>
     <cellStyle name="Обычный 65" xfId="540"/>
+    <cellStyle name="Обычный 66" xfId="1350"/>
     <cellStyle name="Обычный 67" xfId="593"/>
     <cellStyle name="Обычный 68" xfId="598"/>
+    <cellStyle name="Обычный 69" xfId="1351"/>
     <cellStyle name="Обычный 7" xfId="7"/>
     <cellStyle name="Обычный 7 2" xfId="212"/>
     <cellStyle name="Обычный 7_8" xfId="382"/>
     <cellStyle name="Обычный 70" xfId="595"/>
     <cellStyle name="Обычный 71" xfId="591"/>
     <cellStyle name="Обычный 72" xfId="578"/>
     <cellStyle name="Обычный 73" xfId="560"/>
     <cellStyle name="Обычный 74" xfId="550"/>
     <cellStyle name="Обычный 75" xfId="547"/>
+    <cellStyle name="Обычный 76" xfId="1352"/>
+    <cellStyle name="Обычный 77" xfId="1353"/>
+    <cellStyle name="Обычный 78" xfId="1354"/>
+    <cellStyle name="Обычный 79" xfId="1355"/>
     <cellStyle name="Обычный 8" xfId="8"/>
+    <cellStyle name="Обычный 80" xfId="1356"/>
+    <cellStyle name="Обычный 81" xfId="1357"/>
+    <cellStyle name="Обычный 82" xfId="1358"/>
+    <cellStyle name="Обычный 83" xfId="1359"/>
+    <cellStyle name="Обычный 84" xfId="1360"/>
+    <cellStyle name="Обычный 85" xfId="1371"/>
+    <cellStyle name="Обычный 86" xfId="1361"/>
+    <cellStyle name="Обычный 87" xfId="1362"/>
+    <cellStyle name="Обычный 88" xfId="1363"/>
+    <cellStyle name="Обычный 89" xfId="1364"/>
     <cellStyle name="Обычный 9" xfId="9"/>
+    <cellStyle name="Обычный 90" xfId="1365"/>
+    <cellStyle name="Обычный 91" xfId="1366"/>
+    <cellStyle name="Обычный 92" xfId="1367"/>
+    <cellStyle name="Обычный 93" xfId="1368"/>
+    <cellStyle name="Обычный 94" xfId="1369"/>
+    <cellStyle name="Обычный 95" xfId="1372"/>
+    <cellStyle name="Обычный 96" xfId="1370"/>
+    <cellStyle name="Обычный 97" xfId="1373"/>
+    <cellStyle name="Обычный 98" xfId="1374"/>
+    <cellStyle name="Обычный 99" xfId="1375"/>
     <cellStyle name="Обычный_2.2 Забито в хозяйстве или реализовано на убой всех видов скота и птицы в убойном весе" xfId="1"/>
     <cellStyle name="Открывавшаяся гиперссылка 2" xfId="213"/>
     <cellStyle name="Примечание 2" xfId="214"/>
     <cellStyle name="Примечание 2 2" xfId="321"/>
     <cellStyle name="Примечание 2 2 2" xfId="495"/>
     <cellStyle name="Примечание 2 2 2 2" xfId="739"/>
+    <cellStyle name="Примечание 2 2 2 2 2" xfId="1300"/>
+    <cellStyle name="Примечание 2 2 2 3" xfId="1091"/>
     <cellStyle name="Примечание 2 2 3" xfId="645"/>
+    <cellStyle name="Примечание 2 2 3 2" xfId="1206"/>
+    <cellStyle name="Примечание 2 2 4" xfId="981"/>
     <cellStyle name="Примечание 2 3" xfId="448"/>
     <cellStyle name="Примечание 2 3 2" xfId="692"/>
+    <cellStyle name="Примечание 2 3 2 2" xfId="1253"/>
+    <cellStyle name="Примечание 2 3 3" xfId="1044"/>
     <cellStyle name="Примечание 2 4" xfId="496"/>
+    <cellStyle name="Примечание 2 4 2" xfId="1092"/>
     <cellStyle name="Примечание 2 5" xfId="400"/>
+    <cellStyle name="Примечание 2 5 2" xfId="996"/>
     <cellStyle name="Примечание 2 6" xfId="594"/>
+    <cellStyle name="Примечание 2 6 2" xfId="1159"/>
     <cellStyle name="Примечание 2_8" xfId="383"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -2587,51 +5848,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BU4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CM33" sqref="CM33"/>
+      <selection pane="bottomRight" activeCell="CN27" sqref="CN27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2640,232 +5901,232 @@
     <col min="24" max="24" width="7.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="7.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="8" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="6.42578125" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="9"/>
-      <c r="B1" s="105" t="s">
+      <c r="B1" s="109" t="s">
         <v>16</v>
       </c>
-      <c r="C1" s="105"/>
-[...45 lines deleted...]
-      <c r="AW1" s="105"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
+      <c r="O1" s="109"/>
+      <c r="P1" s="109"/>
+      <c r="Q1" s="109"/>
+      <c r="R1" s="109"/>
+      <c r="S1" s="109"/>
+      <c r="T1" s="109"/>
+      <c r="U1" s="109"/>
+      <c r="V1" s="109"/>
+      <c r="W1" s="109"/>
+      <c r="X1" s="109"/>
+      <c r="Y1" s="109"/>
+      <c r="Z1" s="109"/>
+      <c r="AA1" s="109"/>
+      <c r="AB1" s="109"/>
+      <c r="AC1" s="109"/>
+      <c r="AD1" s="109"/>
+      <c r="AE1" s="109"/>
+      <c r="AF1" s="109"/>
+      <c r="AG1" s="109"/>
+      <c r="AH1" s="109"/>
+      <c r="AI1" s="109"/>
+      <c r="AJ1" s="109"/>
+      <c r="AK1" s="109"/>
+      <c r="AL1" s="109"/>
+      <c r="AM1" s="109"/>
+      <c r="AN1" s="109"/>
+      <c r="AO1" s="109"/>
+      <c r="AP1" s="109"/>
+      <c r="AQ1" s="109"/>
+      <c r="AR1" s="109"/>
+      <c r="AS1" s="109"/>
+      <c r="AT1" s="109"/>
+      <c r="AU1" s="109"/>
+      <c r="AV1" s="109"/>
+      <c r="AW1" s="109"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="10"/>
       <c r="BA1" s="10"/>
       <c r="BB1" s="10"/>
       <c r="BC1" s="10"/>
       <c r="BD1" s="10"/>
       <c r="BE1" s="10"/>
       <c r="BF1" s="10"/>
       <c r="BG1" s="10"/>
       <c r="BH1" s="10"/>
       <c r="BI1" s="10"/>
       <c r="BJ1" s="10"/>
       <c r="BK1" s="10"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="106"/>
-      <c r="B2" s="102" t="s">
+      <c r="A2" s="104"/>
+      <c r="B2" s="106" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="103"/>
-[...10 lines deleted...]
-      <c r="N2" s="102" t="s">
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="106" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="103"/>
-[...10 lines deleted...]
-      <c r="Z2" s="102" t="s">
+      <c r="O2" s="107"/>
+      <c r="P2" s="107"/>
+      <c r="Q2" s="107"/>
+      <c r="R2" s="107"/>
+      <c r="S2" s="107"/>
+      <c r="T2" s="107"/>
+      <c r="U2" s="107"/>
+      <c r="V2" s="107"/>
+      <c r="W2" s="107"/>
+      <c r="X2" s="107"/>
+      <c r="Y2" s="108"/>
+      <c r="Z2" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="AA2" s="103"/>
-[...10 lines deleted...]
-      <c r="AL2" s="102" t="s">
+      <c r="AA2" s="107"/>
+      <c r="AB2" s="107"/>
+      <c r="AC2" s="107"/>
+      <c r="AD2" s="107"/>
+      <c r="AE2" s="107"/>
+      <c r="AF2" s="107"/>
+      <c r="AG2" s="107"/>
+      <c r="AH2" s="107"/>
+      <c r="AI2" s="107"/>
+      <c r="AJ2" s="107"/>
+      <c r="AK2" s="108"/>
+      <c r="AL2" s="106" t="s">
         <v>15</v>
       </c>
-      <c r="AM2" s="103"/>
-[...10 lines deleted...]
-      <c r="AX2" s="102" t="s">
+      <c r="AM2" s="107"/>
+      <c r="AN2" s="107"/>
+      <c r="AO2" s="107"/>
+      <c r="AP2" s="107"/>
+      <c r="AQ2" s="107"/>
+      <c r="AR2" s="107"/>
+      <c r="AS2" s="107"/>
+      <c r="AT2" s="107"/>
+      <c r="AU2" s="107"/>
+      <c r="AV2" s="107"/>
+      <c r="AW2" s="108"/>
+      <c r="AX2" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="AY2" s="103"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="102" t="s">
+      <c r="AY2" s="107"/>
+      <c r="AZ2" s="107"/>
+      <c r="BA2" s="107"/>
+      <c r="BB2" s="107"/>
+      <c r="BC2" s="107"/>
+      <c r="BD2" s="107"/>
+      <c r="BE2" s="107"/>
+      <c r="BF2" s="107"/>
+      <c r="BG2" s="107"/>
+      <c r="BH2" s="107"/>
+      <c r="BI2" s="108"/>
+      <c r="BJ2" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="BK2" s="103"/>
-[...10 lines deleted...]
-      <c r="BV2" s="102" t="s">
+      <c r="BK2" s="107"/>
+      <c r="BL2" s="107"/>
+      <c r="BM2" s="107"/>
+      <c r="BN2" s="107"/>
+      <c r="BO2" s="107"/>
+      <c r="BP2" s="107"/>
+      <c r="BQ2" s="107"/>
+      <c r="BR2" s="107"/>
+      <c r="BS2" s="107"/>
+      <c r="BT2" s="107"/>
+      <c r="BU2" s="108"/>
+      <c r="BV2" s="106" t="s">
         <v>27</v>
       </c>
-      <c r="BW2" s="103"/>
-[...10 lines deleted...]
-      <c r="CH2" s="102" t="s">
+      <c r="BW2" s="107"/>
+      <c r="BX2" s="107"/>
+      <c r="BY2" s="107"/>
+      <c r="BZ2" s="107"/>
+      <c r="CA2" s="107"/>
+      <c r="CB2" s="107"/>
+      <c r="CC2" s="107"/>
+      <c r="CD2" s="107"/>
+      <c r="CE2" s="107"/>
+      <c r="CF2" s="107"/>
+      <c r="CG2" s="108"/>
+      <c r="CH2" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="CI2" s="103"/>
-[...9 lines deleted...]
-      <c r="CS2" s="104"/>
+      <c r="CI2" s="107"/>
+      <c r="CJ2" s="107"/>
+      <c r="CK2" s="107"/>
+      <c r="CL2" s="107"/>
+      <c r="CM2" s="107"/>
+      <c r="CN2" s="107"/>
+      <c r="CO2" s="107"/>
+      <c r="CP2" s="107"/>
+      <c r="CQ2" s="107"/>
+      <c r="CR2" s="107"/>
+      <c r="CS2" s="108"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="107"/>
+      <c r="A3" s="105"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="16" t="s">
@@ -3373,57 +6634,59 @@
       </c>
       <c r="CB4" s="61">
         <v>1510.35</v>
       </c>
       <c r="CC4" s="62">
         <v>1570.56</v>
       </c>
       <c r="CD4" s="66">
         <v>2667.24</v>
       </c>
       <c r="CE4" s="64">
         <v>1935.48</v>
       </c>
       <c r="CF4" s="65">
         <v>2272.44</v>
       </c>
       <c r="CG4" s="65">
         <v>3137.62</v>
       </c>
       <c r="CH4" s="100">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="101">
         <v>1596.8</v>
       </c>
-      <c r="CJ4" s="108">
+      <c r="CJ4" s="102">
         <v>843.04</v>
       </c>
-      <c r="CK4" s="109">
+      <c r="CK4" s="103">
         <v>1547.95</v>
       </c>
-      <c r="CL4" s="59"/>
+      <c r="CL4" s="110">
+        <v>1428.33</v>
+      </c>
       <c r="CM4" s="60"/>
       <c r="CN4" s="61"/>
       <c r="CO4" s="62"/>
       <c r="CP4" s="66"/>
       <c r="CQ4" s="64"/>
       <c r="CR4" s="65"/>
       <c r="CS4" s="65"/>
     </row>
     <row r="5" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="68">
         <v>4.03</v>
       </c>
       <c r="C5" s="69">
         <v>16.79</v>
       </c>
       <c r="D5" s="69">
         <v>4.53</v>
       </c>
       <c r="E5" s="68">
         <v>2.0699999999999998</v>
       </c>
       <c r="F5" s="68">
@@ -3650,57 +6913,59 @@
       </c>
       <c r="CB5" s="61">
         <v>2.1</v>
       </c>
       <c r="CC5" s="62">
         <v>2.1</v>
       </c>
       <c r="CD5" s="66">
         <v>10.3</v>
       </c>
       <c r="CE5" s="64">
         <v>5.8</v>
       </c>
       <c r="CF5" s="65">
         <v>134.5</v>
       </c>
       <c r="CG5" s="65">
         <v>210.4</v>
       </c>
       <c r="CH5" s="100">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="101">
         <v>13.8</v>
       </c>
-      <c r="CJ5" s="108">
+      <c r="CJ5" s="102">
         <v>8.6</v>
       </c>
-      <c r="CK5" s="109">
+      <c r="CK5" s="103">
         <v>6.3</v>
       </c>
-      <c r="CL5" s="59"/>
+      <c r="CL5" s="110">
+        <v>3.8</v>
+      </c>
       <c r="CM5" s="60"/>
       <c r="CN5" s="61"/>
       <c r="CO5" s="62"/>
       <c r="CP5" s="66"/>
       <c r="CQ5" s="64"/>
       <c r="CR5" s="65"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:97" ht="14.25" customHeight="1">
       <c r="A6" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="68">
         <v>10.87</v>
       </c>
       <c r="C6" s="69">
         <v>24.12</v>
       </c>
       <c r="D6" s="69">
         <v>14.16</v>
       </c>
       <c r="E6" s="68">
         <v>41.88</v>
       </c>
       <c r="F6" s="97">
@@ -3927,57 +7192,59 @@
       </c>
       <c r="CB6" s="61">
         <v>18.329999999999998</v>
       </c>
       <c r="CC6" s="62">
         <v>18.829999999999998</v>
       </c>
       <c r="CD6" s="66">
         <v>45.83</v>
       </c>
       <c r="CE6" s="64">
         <v>36.92</v>
       </c>
       <c r="CF6" s="65">
         <v>40.520000000000003</v>
       </c>
       <c r="CG6" s="65">
         <v>163.63</v>
       </c>
       <c r="CH6" s="100">
         <v>16.77</v>
       </c>
       <c r="CI6" s="101">
         <v>30.1</v>
       </c>
-      <c r="CJ6" s="108">
+      <c r="CJ6" s="102">
         <v>17.899999999999999</v>
       </c>
-      <c r="CK6" s="109">
+      <c r="CK6" s="103">
         <v>63.52</v>
       </c>
-      <c r="CL6" s="59"/>
+      <c r="CL6" s="110">
+        <v>54.62</v>
+      </c>
       <c r="CM6" s="60"/>
       <c r="CN6" s="61"/>
       <c r="CO6" s="62"/>
       <c r="CP6" s="66"/>
       <c r="CQ6" s="64"/>
       <c r="CR6" s="65"/>
       <c r="CS6" s="65"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="98" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="68">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="69">
         <v>173.33</v>
       </c>
       <c r="D7" s="69">
         <v>64.180000000000007</v>
       </c>
       <c r="E7" s="68">
         <v>117.12</v>
       </c>
       <c r="F7" s="97">
@@ -4204,57 +7471,59 @@
       </c>
       <c r="CB7" s="61">
         <v>156.19999999999999</v>
       </c>
       <c r="CC7" s="62">
         <v>143.5</v>
       </c>
       <c r="CD7" s="66">
         <v>482.9</v>
       </c>
       <c r="CE7" s="64">
         <v>276.10000000000002</v>
       </c>
       <c r="CF7" s="65">
         <v>268.89999999999998</v>
       </c>
       <c r="CG7" s="65">
         <v>308.3</v>
       </c>
       <c r="CH7" s="100">
         <v>108.9</v>
       </c>
       <c r="CI7" s="101">
         <v>155.69999999999999</v>
       </c>
-      <c r="CJ7" s="108">
+      <c r="CJ7" s="102">
         <v>55</v>
       </c>
-      <c r="CK7" s="109">
+      <c r="CK7" s="103">
         <v>116</v>
       </c>
-      <c r="CL7" s="59"/>
+      <c r="CL7" s="110">
+        <v>81.7</v>
+      </c>
       <c r="CM7" s="60"/>
       <c r="CN7" s="61"/>
       <c r="CO7" s="62"/>
       <c r="CP7" s="66"/>
       <c r="CQ7" s="64"/>
       <c r="CR7" s="65"/>
       <c r="CS7" s="65"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="68">
         <v>89.6</v>
       </c>
       <c r="C8" s="69">
         <v>113.33</v>
       </c>
       <c r="D8" s="69">
         <v>39.46</v>
       </c>
       <c r="E8" s="68">
         <v>76.900000000000006</v>
       </c>
       <c r="F8" s="97">
@@ -4481,57 +7750,59 @@
       </c>
       <c r="CB8" s="61">
         <v>90.58</v>
       </c>
       <c r="CC8" s="62">
         <v>78.790000000000006</v>
       </c>
       <c r="CD8" s="66">
         <v>348.4</v>
       </c>
       <c r="CE8" s="64">
         <v>134.02000000000001</v>
       </c>
       <c r="CF8" s="65">
         <v>123.14</v>
       </c>
       <c r="CG8" s="65">
         <v>294.02999999999997</v>
       </c>
       <c r="CH8" s="99">
         <v>95.04</v>
       </c>
       <c r="CI8" s="101">
         <v>115.95</v>
       </c>
-      <c r="CJ8" s="108">
+      <c r="CJ8" s="102">
         <v>43.83</v>
       </c>
-      <c r="CK8" s="109">
+      <c r="CK8" s="103">
         <v>89.05</v>
       </c>
-      <c r="CL8" s="59"/>
+      <c r="CL8" s="110">
+        <v>91.4</v>
+      </c>
       <c r="CM8" s="60"/>
       <c r="CN8" s="61"/>
       <c r="CO8" s="62"/>
       <c r="CP8" s="66"/>
       <c r="CQ8" s="64"/>
       <c r="CR8" s="65"/>
       <c r="CS8" s="65"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="98" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="68">
         <v>285.51</v>
       </c>
       <c r="C9" s="69">
         <v>321.29000000000002</v>
       </c>
       <c r="D9" s="69">
         <v>101.12</v>
       </c>
       <c r="E9" s="68">
         <v>201.74</v>
       </c>
       <c r="F9" s="97">
@@ -4758,57 +8029,59 @@
       </c>
       <c r="CB9" s="61">
         <v>288.33999999999997</v>
       </c>
       <c r="CC9" s="62">
         <v>269.45</v>
       </c>
       <c r="CD9" s="66">
         <v>606.82000000000005</v>
       </c>
       <c r="CE9" s="64">
         <v>370.57</v>
       </c>
       <c r="CF9" s="65">
         <v>304.83999999999997</v>
       </c>
       <c r="CG9" s="65">
         <v>514.76</v>
       </c>
       <c r="CH9" s="99">
         <v>237.31</v>
       </c>
       <c r="CI9" s="101">
         <v>281.95999999999998</v>
       </c>
-      <c r="CJ9" s="108">
+      <c r="CJ9" s="102">
         <v>98.8</v>
       </c>
-      <c r="CK9" s="109">
+      <c r="CK9" s="103">
         <v>186.1</v>
       </c>
-      <c r="CL9" s="59"/>
+      <c r="CL9" s="110">
+        <v>164.45</v>
+      </c>
       <c r="CM9" s="60"/>
       <c r="CN9" s="61"/>
       <c r="CO9" s="62"/>
       <c r="CP9" s="66"/>
       <c r="CQ9" s="64"/>
       <c r="CR9" s="65"/>
       <c r="CS9" s="65"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="98" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="68">
         <v>34.39</v>
       </c>
       <c r="C10" s="69">
         <v>51.32</v>
       </c>
       <c r="D10" s="69">
         <v>23.75</v>
       </c>
       <c r="E10" s="68">
         <v>40.840000000000003</v>
       </c>
       <c r="F10" s="97">
@@ -5035,57 +8308,59 @@
       </c>
       <c r="CB10" s="61">
         <v>502.3</v>
       </c>
       <c r="CC10" s="62">
         <v>508.1</v>
       </c>
       <c r="CD10" s="66">
         <v>572.25</v>
       </c>
       <c r="CE10" s="64">
         <v>553.9</v>
       </c>
       <c r="CF10" s="65">
         <v>736.52</v>
       </c>
       <c r="CG10" s="65">
         <v>791.1</v>
       </c>
       <c r="CH10" s="99">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="101">
         <v>593.53</v>
       </c>
-      <c r="CJ10" s="108">
+      <c r="CJ10" s="102">
         <v>581.85</v>
       </c>
-      <c r="CK10" s="109">
+      <c r="CK10" s="103">
         <v>608.03</v>
       </c>
-      <c r="CL10" s="59"/>
+      <c r="CL10" s="110">
+        <v>587.6</v>
+      </c>
       <c r="CM10" s="60"/>
       <c r="CN10" s="61"/>
       <c r="CO10" s="62"/>
       <c r="CP10" s="66"/>
       <c r="CQ10" s="64"/>
       <c r="CR10" s="65"/>
       <c r="CS10" s="65"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="98" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="68">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="69">
         <v>88.77</v>
       </c>
       <c r="D11" s="69">
         <v>43.75</v>
       </c>
       <c r="E11" s="68">
         <v>75.05</v>
       </c>
       <c r="F11" s="97">
@@ -5312,57 +8587,59 @@
       </c>
       <c r="CB11" s="61">
         <v>452.51</v>
       </c>
       <c r="CC11" s="62">
         <v>549.9</v>
       </c>
       <c r="CD11" s="66">
         <v>601.15</v>
       </c>
       <c r="CE11" s="64">
         <v>558.37</v>
       </c>
       <c r="CF11" s="65">
         <v>664.52</v>
       </c>
       <c r="CG11" s="65">
         <v>855.8</v>
       </c>
       <c r="CH11" s="99">
         <v>391.46</v>
       </c>
       <c r="CI11" s="101">
         <v>405.66</v>
       </c>
-      <c r="CJ11" s="108">
+      <c r="CJ11" s="102">
         <v>37.36</v>
       </c>
-      <c r="CK11" s="109">
+      <c r="CK11" s="103">
         <v>478.86</v>
       </c>
-      <c r="CL11" s="59"/>
+      <c r="CL11" s="110">
+        <v>444.86</v>
+      </c>
       <c r="CM11" s="60"/>
       <c r="CN11" s="61"/>
       <c r="CO11" s="62"/>
       <c r="CP11" s="66"/>
       <c r="CQ11" s="64"/>
       <c r="CR11" s="65"/>
       <c r="CS11" s="65"/>
     </row>
     <row r="12" spans="1:97" ht="14.25">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="13"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
@@ -5489,60 +8766,60 @@
       <c r="C25" s="3"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="J25" s="5"/>
     </row>
     <row r="26" spans="3:10">
       <c r="C26" s="3"/>
       <c r="D26" s="4"/>
       <c r="J26" s="5"/>
     </row>
     <row r="27" spans="3:10">
       <c r="C27" s="3"/>
       <c r="D27" s="4"/>
       <c r="J27" s="5"/>
     </row>
     <row r="28" spans="3:10">
       <c r="C28" s="3"/>
       <c r="D28" s="4"/>
       <c r="J28" s="5"/>
     </row>
     <row r="29" spans="3:10">
       <c r="J29" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B1:AW1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>