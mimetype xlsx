--- v2 (2026-06-18)
+++ v3 (2026-07-29)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="производство" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">производство!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="29">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
@@ -114,71 +113,55 @@
     <t>Тупкараганский район</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...14 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -209,174 +192,66 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...55 lines deleted...]
-    </font>
   </fonts>
-  <fills count="12">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...49 lines deleted...]
-    </fill>
   </fills>
-  <borders count="13">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -468,5125 +343,407 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...28 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2368">
+  <cellStyleXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...2365 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="31" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="31" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...126 lines deleted...]
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...81 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="4" xfId="521" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2368">
-[...254 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="41"/>
+  <cellStyles count="33">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
-    <cellStyle name="Обычный 100" xfId="1376"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 109" xfId="1384"/>
     <cellStyle name="Обычный 11" xfId="11"/>
-    <cellStyle name="Обычный 11 2" xfId="42"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 119" xfId="1679"/>
     <cellStyle name="Обычный 12" xfId="12"/>
-    <cellStyle name="Обычный 120" xfId="1680"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 129" xfId="1687"/>
     <cellStyle name="Обычный 13" xfId="13"/>
-    <cellStyle name="Обычный 130" xfId="1688"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 139" xfId="1697"/>
     <cellStyle name="Обычный 14" xfId="14"/>
-    <cellStyle name="Обычный 140" xfId="1698"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 149" xfId="1706"/>
     <cellStyle name="Обычный 15" xfId="15"/>
-    <cellStyle name="Обычный 150" xfId="1707"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 159" xfId="1715"/>
     <cellStyle name="Обычный 16" xfId="16"/>
-    <cellStyle name="Обычный 160" xfId="1718"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 169" xfId="1727"/>
     <cellStyle name="Обычный 17" xfId="17"/>
-    <cellStyle name="Обычный 170" xfId="1728"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 179" xfId="1737"/>
     <cellStyle name="Обычный 18" xfId="18"/>
-    <cellStyle name="Обычный 180" xfId="1738"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 189" xfId="1746"/>
     <cellStyle name="Обычный 19" xfId="19"/>
-    <cellStyle name="Обычный 190" xfId="1747"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 199" xfId="1756"/>
     <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 2 10" xfId="44"/>
-[...1784 lines deleted...]
-    <cellStyle name="Обычный 2_2.1" xfId="328"/>
     <cellStyle name="Обычный 20" xfId="20"/>
-    <cellStyle name="Обычный 200" xfId="1757"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 209" xfId="1921"/>
     <cellStyle name="Обычный 21" xfId="21"/>
-    <cellStyle name="Обычный 210" xfId="1922"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 219" xfId="1983"/>
     <cellStyle name="Обычный 22" xfId="22"/>
-    <cellStyle name="Обычный 220" xfId="1980"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 229" xfId="2355"/>
     <cellStyle name="Обычный 23" xfId="23"/>
-    <cellStyle name="Обычный 230" xfId="2354"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 239" xfId="2364"/>
     <cellStyle name="Обычный 24" xfId="24"/>
-    <cellStyle name="Обычный 240" xfId="2365"/>
-    <cellStyle name="Обычный 241" xfId="2366"/>
     <cellStyle name="Обычный 25" xfId="25"/>
     <cellStyle name="Обычный 26" xfId="26"/>
     <cellStyle name="Обычный 27" xfId="27"/>
     <cellStyle name="Обычный 28" xfId="28"/>
     <cellStyle name="Обычный 29" xfId="29"/>
     <cellStyle name="Обычный 3" xfId="3"/>
-    <cellStyle name="Обычный 3 10" xfId="174"/>
-[...24 lines deleted...]
-    <cellStyle name="Обычный 3_8" xfId="378"/>
     <cellStyle name="Обычный 30" xfId="30"/>
     <cellStyle name="Обычный 31" xfId="31"/>
     <cellStyle name="Обычный 32" xfId="32"/>
-    <cellStyle name="Обычный 33" xfId="740"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 39" xfId="375"/>
     <cellStyle name="Обычный 4" xfId="4"/>
-    <cellStyle name="Обычный 4 10" xfId="193"/>
-[...27 lines deleted...]
-    <cellStyle name="Обычный 49" xfId="526"/>
     <cellStyle name="Обычный 5" xfId="5"/>
-    <cellStyle name="Обычный 5 10" xfId="795"/>
-[...20 lines deleted...]
-    <cellStyle name="Обычный 59" xfId="535"/>
     <cellStyle name="Обычный 6" xfId="6"/>
-    <cellStyle name="Обычный 6 2" xfId="210"/>
-[...12 lines deleted...]
-    <cellStyle name="Обычный 69" xfId="1351"/>
     <cellStyle name="Обычный 7" xfId="7"/>
-    <cellStyle name="Обычный 7 2" xfId="212"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 79" xfId="1355"/>
     <cellStyle name="Обычный 8" xfId="8"/>
-    <cellStyle name="Обычный 80" xfId="1356"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 89" xfId="1364"/>
     <cellStyle name="Обычный 9" xfId="9"/>
-    <cellStyle name="Обычный 90" xfId="1365"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 99" xfId="1375"/>
     <cellStyle name="Обычный_2.2 Забито в хозяйстве или реализовано на убой всех видов скота и птицы в убойном весе" xfId="1"/>
-    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="213"/>
-[...19 lines deleted...]
-    <cellStyle name="Примечание 2_8" xfId="383"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5845,54 +1002,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BU4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="CH4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CN27" sqref="CN27"/>
+      <selection pane="bottomRight" activeCell="CW18" sqref="CW18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -5901,232 +1058,232 @@
     <col min="24" max="24" width="7.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="7.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="8" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="6.42578125" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="9"/>
-      <c r="B1" s="109" t="s">
+      <c r="B1" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="C1" s="109"/>
-[...45 lines deleted...]
-      <c r="AW1" s="109"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
+      <c r="N1" s="102"/>
+      <c r="O1" s="102"/>
+      <c r="P1" s="102"/>
+      <c r="Q1" s="102"/>
+      <c r="R1" s="102"/>
+      <c r="S1" s="102"/>
+      <c r="T1" s="102"/>
+      <c r="U1" s="102"/>
+      <c r="V1" s="102"/>
+      <c r="W1" s="102"/>
+      <c r="X1" s="102"/>
+      <c r="Y1" s="102"/>
+      <c r="Z1" s="102"/>
+      <c r="AA1" s="102"/>
+      <c r="AB1" s="102"/>
+      <c r="AC1" s="102"/>
+      <c r="AD1" s="102"/>
+      <c r="AE1" s="102"/>
+      <c r="AF1" s="102"/>
+      <c r="AG1" s="102"/>
+      <c r="AH1" s="102"/>
+      <c r="AI1" s="102"/>
+      <c r="AJ1" s="102"/>
+      <c r="AK1" s="102"/>
+      <c r="AL1" s="102"/>
+      <c r="AM1" s="102"/>
+      <c r="AN1" s="102"/>
+      <c r="AO1" s="102"/>
+      <c r="AP1" s="102"/>
+      <c r="AQ1" s="102"/>
+      <c r="AR1" s="102"/>
+      <c r="AS1" s="102"/>
+      <c r="AT1" s="102"/>
+      <c r="AU1" s="102"/>
+      <c r="AV1" s="102"/>
+      <c r="AW1" s="102"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="10"/>
       <c r="BA1" s="10"/>
       <c r="BB1" s="10"/>
       <c r="BC1" s="10"/>
       <c r="BD1" s="10"/>
       <c r="BE1" s="10"/>
       <c r="BF1" s="10"/>
       <c r="BG1" s="10"/>
       <c r="BH1" s="10"/>
       <c r="BI1" s="10"/>
       <c r="BJ1" s="10"/>
       <c r="BK1" s="10"/>
     </row>
     <row r="2" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="104"/>
-      <c r="B2" s="106" t="s">
+      <c r="A2" s="103"/>
+      <c r="B2" s="99" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="107"/>
-[...10 lines deleted...]
-      <c r="N2" s="106" t="s">
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="99" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="107"/>
-[...10 lines deleted...]
-      <c r="Z2" s="106" t="s">
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="101"/>
+      <c r="Z2" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="AA2" s="107"/>
-[...10 lines deleted...]
-      <c r="AL2" s="106" t="s">
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+      <c r="AK2" s="101"/>
+      <c r="AL2" s="99" t="s">
         <v>15</v>
       </c>
-      <c r="AM2" s="107"/>
-[...10 lines deleted...]
-      <c r="AX2" s="106" t="s">
+      <c r="AM2" s="100"/>
+      <c r="AN2" s="100"/>
+      <c r="AO2" s="100"/>
+      <c r="AP2" s="100"/>
+      <c r="AQ2" s="100"/>
+      <c r="AR2" s="100"/>
+      <c r="AS2" s="100"/>
+      <c r="AT2" s="100"/>
+      <c r="AU2" s="100"/>
+      <c r="AV2" s="100"/>
+      <c r="AW2" s="101"/>
+      <c r="AX2" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="AY2" s="107"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="106" t="s">
+      <c r="AY2" s="100"/>
+      <c r="AZ2" s="100"/>
+      <c r="BA2" s="100"/>
+      <c r="BB2" s="100"/>
+      <c r="BC2" s="100"/>
+      <c r="BD2" s="100"/>
+      <c r="BE2" s="100"/>
+      <c r="BF2" s="100"/>
+      <c r="BG2" s="100"/>
+      <c r="BH2" s="100"/>
+      <c r="BI2" s="101"/>
+      <c r="BJ2" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="BK2" s="107"/>
-[...10 lines deleted...]
-      <c r="BV2" s="106" t="s">
+      <c r="BK2" s="100"/>
+      <c r="BL2" s="100"/>
+      <c r="BM2" s="100"/>
+      <c r="BN2" s="100"/>
+      <c r="BO2" s="100"/>
+      <c r="BP2" s="100"/>
+      <c r="BQ2" s="100"/>
+      <c r="BR2" s="100"/>
+      <c r="BS2" s="100"/>
+      <c r="BT2" s="100"/>
+      <c r="BU2" s="101"/>
+      <c r="BV2" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="BW2" s="107"/>
-[...10 lines deleted...]
-      <c r="CH2" s="106" t="s">
+      <c r="BW2" s="100"/>
+      <c r="BX2" s="100"/>
+      <c r="BY2" s="100"/>
+      <c r="BZ2" s="100"/>
+      <c r="CA2" s="100"/>
+      <c r="CB2" s="100"/>
+      <c r="CC2" s="100"/>
+      <c r="CD2" s="100"/>
+      <c r="CE2" s="100"/>
+      <c r="CF2" s="100"/>
+      <c r="CG2" s="101"/>
+      <c r="CH2" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="CI2" s="107"/>
-[...9 lines deleted...]
-      <c r="CS2" s="108"/>
+      <c r="CI2" s="100"/>
+      <c r="CJ2" s="100"/>
+      <c r="CK2" s="100"/>
+      <c r="CL2" s="100"/>
+      <c r="CM2" s="100"/>
+      <c r="CN2" s="100"/>
+      <c r="CO2" s="100"/>
+      <c r="CP2" s="100"/>
+      <c r="CQ2" s="100"/>
+      <c r="CR2" s="100"/>
+      <c r="CS2" s="101"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="105"/>
+      <c r="A3" s="104"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="16" t="s">
@@ -6335,57 +1492,57 @@
       </c>
       <c r="BZ3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CA3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="CB3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="CC3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="CD3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="CE3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="CF3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="CG3" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="CH3" s="17" t="s">
+      <c r="CH3" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="CI3" s="18" t="s">
+      <c r="CI3" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="CJ3" s="18" t="s">
+      <c r="CJ3" s="16" t="s">
         <v>2</v>
       </c>
       <c r="CK3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="CL3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CM3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="CN3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="CO3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="CP3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="CQ3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="CR3" s="18" t="s">
         <v>10</v>
@@ -6628,66 +1785,68 @@
       </c>
       <c r="BZ4" s="59">
         <v>1271.17</v>
       </c>
       <c r="CA4" s="60">
         <v>1934.08</v>
       </c>
       <c r="CB4" s="61">
         <v>1510.35</v>
       </c>
       <c r="CC4" s="62">
         <v>1570.56</v>
       </c>
       <c r="CD4" s="66">
         <v>2667.24</v>
       </c>
       <c r="CE4" s="64">
         <v>1935.48</v>
       </c>
       <c r="CF4" s="65">
         <v>2272.44</v>
       </c>
       <c r="CG4" s="65">
         <v>3137.62</v>
       </c>
-      <c r="CH4" s="100">
+      <c r="CH4" s="57">
         <v>1417.68</v>
       </c>
-      <c r="CI4" s="101">
+      <c r="CI4" s="57">
         <v>1596.8</v>
       </c>
-      <c r="CJ4" s="102">
+      <c r="CJ4" s="57">
         <v>843.04</v>
       </c>
-      <c r="CK4" s="103">
+      <c r="CK4" s="58">
         <v>1547.95</v>
       </c>
-      <c r="CL4" s="110">
+      <c r="CL4" s="59">
         <v>1428.33</v>
       </c>
-      <c r="CM4" s="60"/>
+      <c r="CM4" s="60">
+        <v>2315.06</v>
+      </c>
       <c r="CN4" s="61"/>
       <c r="CO4" s="62"/>
       <c r="CP4" s="66"/>
       <c r="CQ4" s="64"/>
       <c r="CR4" s="65"/>
       <c r="CS4" s="65"/>
     </row>
     <row r="5" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="68">
         <v>4.03</v>
       </c>
       <c r="C5" s="69">
         <v>16.79</v>
       </c>
       <c r="D5" s="69">
         <v>4.53</v>
       </c>
       <c r="E5" s="68">
         <v>2.0699999999999998</v>
       </c>
       <c r="F5" s="68">
         <v>1.25</v>
@@ -6907,66 +2066,68 @@
       </c>
       <c r="BZ5" s="59">
         <v>2.9</v>
       </c>
       <c r="CA5" s="60">
         <v>2.9</v>
       </c>
       <c r="CB5" s="61">
         <v>2.1</v>
       </c>
       <c r="CC5" s="62">
         <v>2.1</v>
       </c>
       <c r="CD5" s="66">
         <v>10.3</v>
       </c>
       <c r="CE5" s="64">
         <v>5.8</v>
       </c>
       <c r="CF5" s="65">
         <v>134.5</v>
       </c>
       <c r="CG5" s="65">
         <v>210.4</v>
       </c>
-      <c r="CH5" s="100">
+      <c r="CH5" s="65">
         <v>4.5999999999999996</v>
       </c>
-      <c r="CI5" s="101">
+      <c r="CI5" s="65">
         <v>13.8</v>
       </c>
-      <c r="CJ5" s="102">
+      <c r="CJ5" s="65">
         <v>8.6</v>
       </c>
-      <c r="CK5" s="103">
+      <c r="CK5" s="58">
         <v>6.3</v>
       </c>
-      <c r="CL5" s="110">
+      <c r="CL5" s="59">
         <v>3.8</v>
       </c>
-      <c r="CM5" s="60"/>
+      <c r="CM5" s="60">
+        <v>2.9</v>
+      </c>
       <c r="CN5" s="61"/>
       <c r="CO5" s="62"/>
       <c r="CP5" s="66"/>
       <c r="CQ5" s="64"/>
       <c r="CR5" s="65"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:97" ht="14.25" customHeight="1">
       <c r="A6" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="68">
         <v>10.87</v>
       </c>
       <c r="C6" s="69">
         <v>24.12</v>
       </c>
       <c r="D6" s="69">
         <v>14.16</v>
       </c>
       <c r="E6" s="68">
         <v>41.88</v>
       </c>
       <c r="F6" s="97">
         <v>26.19</v>
@@ -7186,66 +2347,68 @@
       </c>
       <c r="BZ6" s="59">
         <v>58.35</v>
       </c>
       <c r="CA6" s="60">
         <v>19.149999999999999</v>
       </c>
       <c r="CB6" s="61">
         <v>18.329999999999998</v>
       </c>
       <c r="CC6" s="62">
         <v>18.829999999999998</v>
       </c>
       <c r="CD6" s="66">
         <v>45.83</v>
       </c>
       <c r="CE6" s="64">
         <v>36.92</v>
       </c>
       <c r="CF6" s="65">
         <v>40.520000000000003</v>
       </c>
       <c r="CG6" s="65">
         <v>163.63</v>
       </c>
-      <c r="CH6" s="100">
+      <c r="CH6" s="65">
         <v>16.77</v>
       </c>
-      <c r="CI6" s="101">
+      <c r="CI6" s="65">
         <v>30.1</v>
       </c>
-      <c r="CJ6" s="102">
+      <c r="CJ6" s="65">
         <v>17.899999999999999</v>
       </c>
-      <c r="CK6" s="103">
+      <c r="CK6" s="58">
         <v>63.52</v>
       </c>
-      <c r="CL6" s="110">
+      <c r="CL6" s="59">
         <v>54.62</v>
       </c>
-      <c r="CM6" s="60"/>
+      <c r="CM6" s="60">
+        <v>53.93</v>
+      </c>
       <c r="CN6" s="61"/>
       <c r="CO6" s="62"/>
       <c r="CP6" s="66"/>
       <c r="CQ6" s="64"/>
       <c r="CR6" s="65"/>
       <c r="CS6" s="65"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="98" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="68">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="69">
         <v>173.33</v>
       </c>
       <c r="D7" s="69">
         <v>64.180000000000007</v>
       </c>
       <c r="E7" s="68">
         <v>117.12</v>
       </c>
       <c r="F7" s="97">
         <v>106.73</v>
@@ -7465,66 +2628,68 @@
       </c>
       <c r="BZ7" s="59">
         <v>100.49</v>
       </c>
       <c r="CA7" s="60">
         <v>348.59</v>
       </c>
       <c r="CB7" s="61">
         <v>156.19999999999999</v>
       </c>
       <c r="CC7" s="62">
         <v>143.5</v>
       </c>
       <c r="CD7" s="66">
         <v>482.9</v>
       </c>
       <c r="CE7" s="64">
         <v>276.10000000000002</v>
       </c>
       <c r="CF7" s="65">
         <v>268.89999999999998</v>
       </c>
       <c r="CG7" s="65">
         <v>308.3</v>
       </c>
-      <c r="CH7" s="100">
+      <c r="CH7" s="65">
         <v>108.9</v>
       </c>
-      <c r="CI7" s="101">
+      <c r="CI7" s="65">
         <v>155.69999999999999</v>
       </c>
-      <c r="CJ7" s="102">
+      <c r="CJ7" s="65">
         <v>55</v>
       </c>
-      <c r="CK7" s="103">
+      <c r="CK7" s="58">
         <v>116</v>
       </c>
-      <c r="CL7" s="110">
+      <c r="CL7" s="59">
         <v>81.7</v>
       </c>
-      <c r="CM7" s="60"/>
+      <c r="CM7" s="60">
+        <v>333.6</v>
+      </c>
       <c r="CN7" s="61"/>
       <c r="CO7" s="62"/>
       <c r="CP7" s="66"/>
       <c r="CQ7" s="64"/>
       <c r="CR7" s="65"/>
       <c r="CS7" s="65"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="68">
         <v>89.6</v>
       </c>
       <c r="C8" s="69">
         <v>113.33</v>
       </c>
       <c r="D8" s="69">
         <v>39.46</v>
       </c>
       <c r="E8" s="68">
         <v>76.900000000000006</v>
       </c>
       <c r="F8" s="97">
         <v>77.59</v>
@@ -7744,66 +2909,68 @@
       </c>
       <c r="BZ8" s="59">
         <v>80.209999999999994</v>
       </c>
       <c r="CA8" s="60">
         <v>92.3</v>
       </c>
       <c r="CB8" s="61">
         <v>90.58</v>
       </c>
       <c r="CC8" s="62">
         <v>78.790000000000006</v>
       </c>
       <c r="CD8" s="66">
         <v>348.4</v>
       </c>
       <c r="CE8" s="64">
         <v>134.02000000000001</v>
       </c>
       <c r="CF8" s="65">
         <v>123.14</v>
       </c>
       <c r="CG8" s="65">
         <v>294.02999999999997</v>
       </c>
-      <c r="CH8" s="99">
+      <c r="CH8" s="65">
         <v>95.04</v>
       </c>
-      <c r="CI8" s="101">
+      <c r="CI8" s="65">
         <v>115.95</v>
       </c>
-      <c r="CJ8" s="102">
+      <c r="CJ8" s="65">
         <v>43.83</v>
       </c>
-      <c r="CK8" s="103">
+      <c r="CK8" s="58">
         <v>89.05</v>
       </c>
-      <c r="CL8" s="110">
+      <c r="CL8" s="59">
         <v>91.4</v>
       </c>
-      <c r="CM8" s="60"/>
+      <c r="CM8" s="60">
+        <v>108.12</v>
+      </c>
       <c r="CN8" s="61"/>
       <c r="CO8" s="62"/>
       <c r="CP8" s="66"/>
       <c r="CQ8" s="64"/>
       <c r="CR8" s="65"/>
       <c r="CS8" s="65"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="98" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="68">
         <v>285.51</v>
       </c>
       <c r="C9" s="69">
         <v>321.29000000000002</v>
       </c>
       <c r="D9" s="69">
         <v>101.12</v>
       </c>
       <c r="E9" s="68">
         <v>201.74</v>
       </c>
       <c r="F9" s="97">
         <v>171.03</v>
@@ -8023,66 +3190,68 @@
       </c>
       <c r="BZ9" s="59">
         <v>167.88</v>
       </c>
       <c r="CA9" s="60">
         <v>484.67</v>
       </c>
       <c r="CB9" s="61">
         <v>288.33999999999997</v>
       </c>
       <c r="CC9" s="62">
         <v>269.45</v>
       </c>
       <c r="CD9" s="66">
         <v>606.82000000000005</v>
       </c>
       <c r="CE9" s="64">
         <v>370.57</v>
       </c>
       <c r="CF9" s="65">
         <v>304.83999999999997</v>
       </c>
       <c r="CG9" s="65">
         <v>514.76</v>
       </c>
-      <c r="CH9" s="99">
+      <c r="CH9" s="65">
         <v>237.31</v>
       </c>
-      <c r="CI9" s="101">
+      <c r="CI9" s="65">
         <v>281.95999999999998</v>
       </c>
-      <c r="CJ9" s="102">
+      <c r="CJ9" s="65">
         <v>98.8</v>
       </c>
-      <c r="CK9" s="103">
+      <c r="CK9" s="58">
         <v>186.1</v>
       </c>
-      <c r="CL9" s="110">
+      <c r="CL9" s="59">
         <v>164.45</v>
       </c>
-      <c r="CM9" s="60"/>
+      <c r="CM9" s="60">
+        <v>435.7</v>
+      </c>
       <c r="CN9" s="61"/>
       <c r="CO9" s="62"/>
       <c r="CP9" s="66"/>
       <c r="CQ9" s="64"/>
       <c r="CR9" s="65"/>
       <c r="CS9" s="65"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="98" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="68">
         <v>34.39</v>
       </c>
       <c r="C10" s="69">
         <v>51.32</v>
       </c>
       <c r="D10" s="69">
         <v>23.75</v>
       </c>
       <c r="E10" s="68">
         <v>40.840000000000003</v>
       </c>
       <c r="F10" s="97">
         <v>25.9</v>
@@ -8302,66 +3471,68 @@
       </c>
       <c r="BZ10" s="59">
         <v>479.3</v>
       </c>
       <c r="CA10" s="60">
         <v>504.5</v>
       </c>
       <c r="CB10" s="61">
         <v>502.3</v>
       </c>
       <c r="CC10" s="62">
         <v>508.1</v>
       </c>
       <c r="CD10" s="66">
         <v>572.25</v>
       </c>
       <c r="CE10" s="64">
         <v>553.9</v>
       </c>
       <c r="CF10" s="65">
         <v>736.52</v>
       </c>
       <c r="CG10" s="65">
         <v>791.1</v>
       </c>
-      <c r="CH10" s="99">
+      <c r="CH10" s="65">
         <v>563.70000000000005</v>
       </c>
-      <c r="CI10" s="101">
+      <c r="CI10" s="65">
         <v>593.53</v>
       </c>
-      <c r="CJ10" s="102">
+      <c r="CJ10" s="65">
         <v>581.85</v>
       </c>
-      <c r="CK10" s="103">
+      <c r="CK10" s="58">
         <v>608.03</v>
       </c>
-      <c r="CL10" s="110">
+      <c r="CL10" s="59">
         <v>587.6</v>
       </c>
-      <c r="CM10" s="60"/>
+      <c r="CM10" s="60">
+        <v>639.9</v>
+      </c>
       <c r="CN10" s="61"/>
       <c r="CO10" s="62"/>
       <c r="CP10" s="66"/>
       <c r="CQ10" s="64"/>
       <c r="CR10" s="65"/>
       <c r="CS10" s="65"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="98" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="68">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="69">
         <v>88.77</v>
       </c>
       <c r="D11" s="69">
         <v>43.75</v>
       </c>
       <c r="E11" s="68">
         <v>75.05</v>
       </c>
       <c r="F11" s="97">
         <v>62.39</v>
@@ -8581,74 +3752,76 @@
       </c>
       <c r="BZ11" s="59">
         <v>382.33</v>
       </c>
       <c r="CA11" s="60">
         <v>482.27</v>
       </c>
       <c r="CB11" s="61">
         <v>452.51</v>
       </c>
       <c r="CC11" s="62">
         <v>549.9</v>
       </c>
       <c r="CD11" s="66">
         <v>601.15</v>
       </c>
       <c r="CE11" s="64">
         <v>558.37</v>
       </c>
       <c r="CF11" s="65">
         <v>664.52</v>
       </c>
       <c r="CG11" s="65">
         <v>855.8</v>
       </c>
-      <c r="CH11" s="99">
+      <c r="CH11" s="65">
         <v>391.46</v>
       </c>
-      <c r="CI11" s="101">
+      <c r="CI11" s="65">
         <v>405.66</v>
       </c>
-      <c r="CJ11" s="102">
+      <c r="CJ11" s="65">
         <v>37.36</v>
       </c>
-      <c r="CK11" s="103">
+      <c r="CK11" s="58">
         <v>478.86</v>
       </c>
-      <c r="CL11" s="110">
+      <c r="CL11" s="59">
         <v>444.86</v>
       </c>
-      <c r="CM11" s="60"/>
+      <c r="CM11" s="60">
+        <v>740.51</v>
+      </c>
       <c r="CN11" s="61"/>
       <c r="CO11" s="62"/>
       <c r="CP11" s="66"/>
       <c r="CQ11" s="64"/>
       <c r="CR11" s="65"/>
       <c r="CS11" s="65"/>
     </row>
-    <row r="12" spans="1:97" ht="14.25">
+    <row r="12" spans="1:97" ht="15">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="13"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
@@ -8680,50 +3853,51 @@
       <c r="AY12" s="10"/>
       <c r="AZ12" s="10"/>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
       <c r="BE12" s="10"/>
       <c r="BF12" s="10"/>
       <c r="BG12" s="10"/>
       <c r="BH12" s="10"/>
       <c r="BI12" s="10"/>
       <c r="BJ12" s="10"/>
       <c r="BK12" s="10"/>
     </row>
     <row r="13" spans="1:97">
       <c r="C13" s="3"/>
       <c r="D13" s="4"/>
       <c r="J13" s="5"/>
     </row>
     <row r="14" spans="1:97">
       <c r="C14" s="3"/>
       <c r="D14" s="4"/>
       <c r="F14" s="6"/>
       <c r="J14" s="5"/>
       <c r="BY14" s="6"/>
+      <c r="CI14" s="6"/>
     </row>
     <row r="15" spans="1:97">
       <c r="C15" s="3"/>
       <c r="D15" s="4"/>
       <c r="J15" s="5"/>
     </row>
     <row r="16" spans="1:97">
       <c r="C16" s="3"/>
       <c r="D16" s="4"/>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="3:10">
       <c r="C17" s="3"/>
       <c r="D17" s="4"/>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="3:10">
       <c r="C18" s="3"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="3:10">
@@ -8766,60 +3940,60 @@
       <c r="C25" s="3"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="J25" s="5"/>
     </row>
     <row r="26" spans="3:10">
       <c r="C26" s="3"/>
       <c r="D26" s="4"/>
       <c r="J26" s="5"/>
     </row>
     <row r="27" spans="3:10">
       <c r="C27" s="3"/>
       <c r="D27" s="4"/>
       <c r="J27" s="5"/>
     </row>
     <row r="28" spans="3:10">
       <c r="C28" s="3"/>
       <c r="D28" s="4"/>
       <c r="J28" s="5"/>
     </row>
     <row r="29" spans="3:10">
       <c r="J29" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>