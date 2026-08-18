--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="производство" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">производство!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="29">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
@@ -1005,51 +1005,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="CH4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CW18" sqref="CW18"/>
+      <selection pane="bottomRight" activeCell="CY13" sqref="CY13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -1803,51 +1803,53 @@
       </c>
       <c r="CF4" s="65">
         <v>2272.44</v>
       </c>
       <c r="CG4" s="65">
         <v>3137.62</v>
       </c>
       <c r="CH4" s="57">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="57">
         <v>1596.8</v>
       </c>
       <c r="CJ4" s="57">
         <v>843.04</v>
       </c>
       <c r="CK4" s="58">
         <v>1547.95</v>
       </c>
       <c r="CL4" s="59">
         <v>1428.33</v>
       </c>
       <c r="CM4" s="60">
         <v>2315.06</v>
       </c>
-      <c r="CN4" s="61"/>
+      <c r="CN4" s="61">
+        <v>1678.03</v>
+      </c>
       <c r="CO4" s="62"/>
       <c r="CP4" s="66"/>
       <c r="CQ4" s="64"/>
       <c r="CR4" s="65"/>
       <c r="CS4" s="65"/>
     </row>
     <row r="5" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="68">
         <v>4.03</v>
       </c>
       <c r="C5" s="69">
         <v>16.79</v>
       </c>
       <c r="D5" s="69">
         <v>4.53</v>
       </c>
       <c r="E5" s="68">
         <v>2.0699999999999998</v>
       </c>
       <c r="F5" s="68">
         <v>1.25</v>
       </c>
@@ -2084,51 +2086,53 @@
       </c>
       <c r="CF5" s="65">
         <v>134.5</v>
       </c>
       <c r="CG5" s="65">
         <v>210.4</v>
       </c>
       <c r="CH5" s="65">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="65">
         <v>13.8</v>
       </c>
       <c r="CJ5" s="65">
         <v>8.6</v>
       </c>
       <c r="CK5" s="58">
         <v>6.3</v>
       </c>
       <c r="CL5" s="59">
         <v>3.8</v>
       </c>
       <c r="CM5" s="60">
         <v>2.9</v>
       </c>
-      <c r="CN5" s="61"/>
+      <c r="CN5" s="61">
+        <v>2.9</v>
+      </c>
       <c r="CO5" s="62"/>
       <c r="CP5" s="66"/>
       <c r="CQ5" s="64"/>
       <c r="CR5" s="65"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:97" ht="14.25" customHeight="1">
       <c r="A6" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="68">
         <v>10.87</v>
       </c>
       <c r="C6" s="69">
         <v>24.12</v>
       </c>
       <c r="D6" s="69">
         <v>14.16</v>
       </c>
       <c r="E6" s="68">
         <v>41.88</v>
       </c>
       <c r="F6" s="97">
         <v>26.19</v>
       </c>
@@ -2365,51 +2369,53 @@
       </c>
       <c r="CF6" s="65">
         <v>40.520000000000003</v>
       </c>
       <c r="CG6" s="65">
         <v>163.63</v>
       </c>
       <c r="CH6" s="65">
         <v>16.77</v>
       </c>
       <c r="CI6" s="65">
         <v>30.1</v>
       </c>
       <c r="CJ6" s="65">
         <v>17.899999999999999</v>
       </c>
       <c r="CK6" s="58">
         <v>63.52</v>
       </c>
       <c r="CL6" s="59">
         <v>54.62</v>
       </c>
       <c r="CM6" s="60">
         <v>53.93</v>
       </c>
-      <c r="CN6" s="61"/>
+      <c r="CN6" s="61">
+        <v>9.4</v>
+      </c>
       <c r="CO6" s="62"/>
       <c r="CP6" s="66"/>
       <c r="CQ6" s="64"/>
       <c r="CR6" s="65"/>
       <c r="CS6" s="65"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="98" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="68">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="69">
         <v>173.33</v>
       </c>
       <c r="D7" s="69">
         <v>64.180000000000007</v>
       </c>
       <c r="E7" s="68">
         <v>117.12</v>
       </c>
       <c r="F7" s="97">
         <v>106.73</v>
       </c>
@@ -2646,51 +2652,53 @@
       </c>
       <c r="CF7" s="65">
         <v>268.89999999999998</v>
       </c>
       <c r="CG7" s="65">
         <v>308.3</v>
       </c>
       <c r="CH7" s="65">
         <v>108.9</v>
       </c>
       <c r="CI7" s="65">
         <v>155.69999999999999</v>
       </c>
       <c r="CJ7" s="65">
         <v>55</v>
       </c>
       <c r="CK7" s="58">
         <v>116</v>
       </c>
       <c r="CL7" s="59">
         <v>81.7</v>
       </c>
       <c r="CM7" s="60">
         <v>333.6</v>
       </c>
-      <c r="CN7" s="61"/>
+      <c r="CN7" s="61">
+        <v>168</v>
+      </c>
       <c r="CO7" s="62"/>
       <c r="CP7" s="66"/>
       <c r="CQ7" s="64"/>
       <c r="CR7" s="65"/>
       <c r="CS7" s="65"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="68">
         <v>89.6</v>
       </c>
       <c r="C8" s="69">
         <v>113.33</v>
       </c>
       <c r="D8" s="69">
         <v>39.46</v>
       </c>
       <c r="E8" s="68">
         <v>76.900000000000006</v>
       </c>
       <c r="F8" s="97">
         <v>77.59</v>
       </c>
@@ -2927,51 +2935,53 @@
       </c>
       <c r="CF8" s="65">
         <v>123.14</v>
       </c>
       <c r="CG8" s="65">
         <v>294.02999999999997</v>
       </c>
       <c r="CH8" s="65">
         <v>95.04</v>
       </c>
       <c r="CI8" s="65">
         <v>115.95</v>
       </c>
       <c r="CJ8" s="65">
         <v>43.83</v>
       </c>
       <c r="CK8" s="58">
         <v>89.05</v>
       </c>
       <c r="CL8" s="59">
         <v>91.4</v>
       </c>
       <c r="CM8" s="60">
         <v>108.12</v>
       </c>
-      <c r="CN8" s="61"/>
+      <c r="CN8" s="61">
+        <v>80.900000000000006</v>
+      </c>
       <c r="CO8" s="62"/>
       <c r="CP8" s="66"/>
       <c r="CQ8" s="64"/>
       <c r="CR8" s="65"/>
       <c r="CS8" s="65"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="98" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="68">
         <v>285.51</v>
       </c>
       <c r="C9" s="69">
         <v>321.29000000000002</v>
       </c>
       <c r="D9" s="69">
         <v>101.12</v>
       </c>
       <c r="E9" s="68">
         <v>201.74</v>
       </c>
       <c r="F9" s="97">
         <v>171.03</v>
       </c>
@@ -3208,51 +3218,53 @@
       </c>
       <c r="CF9" s="65">
         <v>304.83999999999997</v>
       </c>
       <c r="CG9" s="65">
         <v>514.76</v>
       </c>
       <c r="CH9" s="65">
         <v>237.31</v>
       </c>
       <c r="CI9" s="65">
         <v>281.95999999999998</v>
       </c>
       <c r="CJ9" s="65">
         <v>98.8</v>
       </c>
       <c r="CK9" s="58">
         <v>186.1</v>
       </c>
       <c r="CL9" s="59">
         <v>164.45</v>
       </c>
       <c r="CM9" s="60">
         <v>435.7</v>
       </c>
-      <c r="CN9" s="61"/>
+      <c r="CN9" s="61">
+        <v>280</v>
+      </c>
       <c r="CO9" s="62"/>
       <c r="CP9" s="66"/>
       <c r="CQ9" s="64"/>
       <c r="CR9" s="65"/>
       <c r="CS9" s="65"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="98" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="68">
         <v>34.39</v>
       </c>
       <c r="C10" s="69">
         <v>51.32</v>
       </c>
       <c r="D10" s="69">
         <v>23.75</v>
       </c>
       <c r="E10" s="68">
         <v>40.840000000000003</v>
       </c>
       <c r="F10" s="97">
         <v>25.9</v>
       </c>
@@ -3489,51 +3501,53 @@
       </c>
       <c r="CF10" s="65">
         <v>736.52</v>
       </c>
       <c r="CG10" s="65">
         <v>791.1</v>
       </c>
       <c r="CH10" s="65">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="65">
         <v>593.53</v>
       </c>
       <c r="CJ10" s="65">
         <v>581.85</v>
       </c>
       <c r="CK10" s="58">
         <v>608.03</v>
       </c>
       <c r="CL10" s="59">
         <v>587.6</v>
       </c>
       <c r="CM10" s="60">
         <v>639.9</v>
       </c>
-      <c r="CN10" s="61"/>
+      <c r="CN10" s="61">
+        <v>619.91999999999996</v>
+      </c>
       <c r="CO10" s="62"/>
       <c r="CP10" s="66"/>
       <c r="CQ10" s="64"/>
       <c r="CR10" s="65"/>
       <c r="CS10" s="65"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="98" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="68">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="69">
         <v>88.77</v>
       </c>
       <c r="D11" s="69">
         <v>43.75</v>
       </c>
       <c r="E11" s="68">
         <v>75.05</v>
       </c>
       <c r="F11" s="97">
         <v>62.39</v>
       </c>
@@ -3770,51 +3784,53 @@
       </c>
       <c r="CF11" s="65">
         <v>664.52</v>
       </c>
       <c r="CG11" s="65">
         <v>855.8</v>
       </c>
       <c r="CH11" s="65">
         <v>391.46</v>
       </c>
       <c r="CI11" s="65">
         <v>405.66</v>
       </c>
       <c r="CJ11" s="65">
         <v>37.36</v>
       </c>
       <c r="CK11" s="58">
         <v>478.86</v>
       </c>
       <c r="CL11" s="59">
         <v>444.86</v>
       </c>
       <c r="CM11" s="60">
         <v>740.51</v>
       </c>
-      <c r="CN11" s="61"/>
+      <c r="CN11" s="61">
+        <v>516.91</v>
+      </c>
       <c r="CO11" s="62"/>
       <c r="CP11" s="66"/>
       <c r="CQ11" s="64"/>
       <c r="CR11" s="65"/>
       <c r="CS11" s="65"/>
     </row>
     <row r="12" spans="1:97" ht="15">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="13"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>