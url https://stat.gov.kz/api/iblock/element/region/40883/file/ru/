--- v4 (2026-08-18)
+++ v5 (2026-09-27)
@@ -1002,54 +1002,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CH4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="CI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CY13" sqref="CY13"/>
+      <selection pane="bottomRight" activeCell="CY16" sqref="CY16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -1806,51 +1806,53 @@
       </c>
       <c r="CG4" s="65">
         <v>3137.62</v>
       </c>
       <c r="CH4" s="57">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="57">
         <v>1596.8</v>
       </c>
       <c r="CJ4" s="57">
         <v>843.04</v>
       </c>
       <c r="CK4" s="58">
         <v>1547.95</v>
       </c>
       <c r="CL4" s="59">
         <v>1428.33</v>
       </c>
       <c r="CM4" s="60">
         <v>2315.06</v>
       </c>
       <c r="CN4" s="61">
         <v>1678.03</v>
       </c>
-      <c r="CO4" s="62"/>
+      <c r="CO4" s="62">
+        <v>1408.73</v>
+      </c>
       <c r="CP4" s="66"/>
       <c r="CQ4" s="64"/>
       <c r="CR4" s="65"/>
       <c r="CS4" s="65"/>
     </row>
     <row r="5" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="68">
         <v>4.03</v>
       </c>
       <c r="C5" s="69">
         <v>16.79</v>
       </c>
       <c r="D5" s="69">
         <v>4.53</v>
       </c>
       <c r="E5" s="68">
         <v>2.0699999999999998</v>
       </c>
       <c r="F5" s="68">
         <v>1.25</v>
       </c>
       <c r="G5" s="68">
@@ -2089,51 +2091,53 @@
       </c>
       <c r="CG5" s="65">
         <v>210.4</v>
       </c>
       <c r="CH5" s="65">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="65">
         <v>13.8</v>
       </c>
       <c r="CJ5" s="65">
         <v>8.6</v>
       </c>
       <c r="CK5" s="58">
         <v>6.3</v>
       </c>
       <c r="CL5" s="59">
         <v>3.8</v>
       </c>
       <c r="CM5" s="60">
         <v>2.9</v>
       </c>
       <c r="CN5" s="61">
         <v>2.9</v>
       </c>
-      <c r="CO5" s="62"/>
+      <c r="CO5" s="62">
+        <v>2.4</v>
+      </c>
       <c r="CP5" s="66"/>
       <c r="CQ5" s="64"/>
       <c r="CR5" s="65"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:97" ht="14.25" customHeight="1">
       <c r="A6" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="68">
         <v>10.87</v>
       </c>
       <c r="C6" s="69">
         <v>24.12</v>
       </c>
       <c r="D6" s="69">
         <v>14.16</v>
       </c>
       <c r="E6" s="68">
         <v>41.88</v>
       </c>
       <c r="F6" s="97">
         <v>26.19</v>
       </c>
       <c r="G6" s="97">
@@ -2372,51 +2376,53 @@
       </c>
       <c r="CG6" s="65">
         <v>163.63</v>
       </c>
       <c r="CH6" s="65">
         <v>16.77</v>
       </c>
       <c r="CI6" s="65">
         <v>30.1</v>
       </c>
       <c r="CJ6" s="65">
         <v>17.899999999999999</v>
       </c>
       <c r="CK6" s="58">
         <v>63.52</v>
       </c>
       <c r="CL6" s="59">
         <v>54.62</v>
       </c>
       <c r="CM6" s="60">
         <v>53.93</v>
       </c>
       <c r="CN6" s="61">
         <v>9.4</v>
       </c>
-      <c r="CO6" s="62"/>
+      <c r="CO6" s="62">
+        <v>9.26</v>
+      </c>
       <c r="CP6" s="66"/>
       <c r="CQ6" s="64"/>
       <c r="CR6" s="65"/>
       <c r="CS6" s="65"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="98" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="68">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="69">
         <v>173.33</v>
       </c>
       <c r="D7" s="69">
         <v>64.180000000000007</v>
       </c>
       <c r="E7" s="68">
         <v>117.12</v>
       </c>
       <c r="F7" s="97">
         <v>106.73</v>
       </c>
       <c r="G7" s="97">
@@ -2655,51 +2661,53 @@
       </c>
       <c r="CG7" s="65">
         <v>308.3</v>
       </c>
       <c r="CH7" s="65">
         <v>108.9</v>
       </c>
       <c r="CI7" s="65">
         <v>155.69999999999999</v>
       </c>
       <c r="CJ7" s="65">
         <v>55</v>
       </c>
       <c r="CK7" s="58">
         <v>116</v>
       </c>
       <c r="CL7" s="59">
         <v>81.7</v>
       </c>
       <c r="CM7" s="60">
         <v>333.6</v>
       </c>
       <c r="CN7" s="61">
         <v>168</v>
       </c>
-      <c r="CO7" s="62"/>
+      <c r="CO7" s="62">
+        <v>137.30000000000001</v>
+      </c>
       <c r="CP7" s="66"/>
       <c r="CQ7" s="64"/>
       <c r="CR7" s="65"/>
       <c r="CS7" s="65"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="68">
         <v>89.6</v>
       </c>
       <c r="C8" s="69">
         <v>113.33</v>
       </c>
       <c r="D8" s="69">
         <v>39.46</v>
       </c>
       <c r="E8" s="68">
         <v>76.900000000000006</v>
       </c>
       <c r="F8" s="97">
         <v>77.59</v>
       </c>
       <c r="G8" s="97">
@@ -2938,51 +2946,53 @@
       </c>
       <c r="CG8" s="65">
         <v>294.02999999999997</v>
       </c>
       <c r="CH8" s="65">
         <v>95.04</v>
       </c>
       <c r="CI8" s="65">
         <v>115.95</v>
       </c>
       <c r="CJ8" s="65">
         <v>43.83</v>
       </c>
       <c r="CK8" s="58">
         <v>89.05</v>
       </c>
       <c r="CL8" s="59">
         <v>91.4</v>
       </c>
       <c r="CM8" s="60">
         <v>108.12</v>
       </c>
       <c r="CN8" s="61">
         <v>80.900000000000006</v>
       </c>
-      <c r="CO8" s="62"/>
+      <c r="CO8" s="62">
+        <v>72.900000000000006</v>
+      </c>
       <c r="CP8" s="66"/>
       <c r="CQ8" s="64"/>
       <c r="CR8" s="65"/>
       <c r="CS8" s="65"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="98" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="68">
         <v>285.51</v>
       </c>
       <c r="C9" s="69">
         <v>321.29000000000002</v>
       </c>
       <c r="D9" s="69">
         <v>101.12</v>
       </c>
       <c r="E9" s="68">
         <v>201.74</v>
       </c>
       <c r="F9" s="97">
         <v>171.03</v>
       </c>
       <c r="G9" s="97">
@@ -3221,51 +3231,53 @@
       </c>
       <c r="CG9" s="65">
         <v>514.76</v>
       </c>
       <c r="CH9" s="65">
         <v>237.31</v>
       </c>
       <c r="CI9" s="65">
         <v>281.95999999999998</v>
       </c>
       <c r="CJ9" s="65">
         <v>98.8</v>
       </c>
       <c r="CK9" s="58">
         <v>186.1</v>
       </c>
       <c r="CL9" s="59">
         <v>164.45</v>
       </c>
       <c r="CM9" s="60">
         <v>435.7</v>
       </c>
       <c r="CN9" s="61">
         <v>280</v>
       </c>
-      <c r="CO9" s="62"/>
+      <c r="CO9" s="62">
+        <v>278.68</v>
+      </c>
       <c r="CP9" s="66"/>
       <c r="CQ9" s="64"/>
       <c r="CR9" s="65"/>
       <c r="CS9" s="65"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="98" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="68">
         <v>34.39</v>
       </c>
       <c r="C10" s="69">
         <v>51.32</v>
       </c>
       <c r="D10" s="69">
         <v>23.75</v>
       </c>
       <c r="E10" s="68">
         <v>40.840000000000003</v>
       </c>
       <c r="F10" s="97">
         <v>25.9</v>
       </c>
       <c r="G10" s="97">
@@ -3504,51 +3516,53 @@
       </c>
       <c r="CG10" s="65">
         <v>791.1</v>
       </c>
       <c r="CH10" s="65">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="65">
         <v>593.53</v>
       </c>
       <c r="CJ10" s="65">
         <v>581.85</v>
       </c>
       <c r="CK10" s="58">
         <v>608.03</v>
       </c>
       <c r="CL10" s="59">
         <v>587.6</v>
       </c>
       <c r="CM10" s="60">
         <v>639.9</v>
       </c>
       <c r="CN10" s="61">
         <v>619.91999999999996</v>
       </c>
-      <c r="CO10" s="62"/>
+      <c r="CO10" s="62">
+        <v>629.13</v>
+      </c>
       <c r="CP10" s="66"/>
       <c r="CQ10" s="64"/>
       <c r="CR10" s="65"/>
       <c r="CS10" s="65"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="98" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="68">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="69">
         <v>88.77</v>
       </c>
       <c r="D11" s="69">
         <v>43.75</v>
       </c>
       <c r="E11" s="68">
         <v>75.05</v>
       </c>
       <c r="F11" s="97">
         <v>62.39</v>
       </c>
       <c r="G11" s="97">
@@ -3787,51 +3801,53 @@
       </c>
       <c r="CG11" s="65">
         <v>855.8</v>
       </c>
       <c r="CH11" s="65">
         <v>391.46</v>
       </c>
       <c r="CI11" s="65">
         <v>405.66</v>
       </c>
       <c r="CJ11" s="65">
         <v>37.36</v>
       </c>
       <c r="CK11" s="58">
         <v>478.86</v>
       </c>
       <c r="CL11" s="59">
         <v>444.86</v>
       </c>
       <c r="CM11" s="60">
         <v>740.51</v>
       </c>
       <c r="CN11" s="61">
         <v>516.91</v>
       </c>
-      <c r="CO11" s="62"/>
+      <c r="CO11" s="62">
+        <v>279.16000000000003</v>
+      </c>
       <c r="CP11" s="66"/>
       <c r="CQ11" s="64"/>
       <c r="CR11" s="65"/>
       <c r="CS11" s="65"/>
     </row>
     <row r="12" spans="1:97" ht="15">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="13"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>