--- v5 (2026-09-27)
+++ v6 (2026-10-18)
@@ -1002,54 +1002,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CI4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="CK4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CY16" sqref="CY16"/>
+      <selection pane="bottomRight" activeCell="CY17" sqref="CY17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -1809,51 +1809,53 @@
       </c>
       <c r="CH4" s="57">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="57">
         <v>1596.8</v>
       </c>
       <c r="CJ4" s="57">
         <v>843.04</v>
       </c>
       <c r="CK4" s="58">
         <v>1547.95</v>
       </c>
       <c r="CL4" s="59">
         <v>1428.33</v>
       </c>
       <c r="CM4" s="60">
         <v>2315.06</v>
       </c>
       <c r="CN4" s="61">
         <v>1678.03</v>
       </c>
       <c r="CO4" s="62">
         <v>1408.73</v>
       </c>
-      <c r="CP4" s="66"/>
+      <c r="CP4" s="66">
+        <v>2431.11</v>
+      </c>
       <c r="CQ4" s="64"/>
       <c r="CR4" s="65"/>
       <c r="CS4" s="65"/>
     </row>
     <row r="5" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="68">
         <v>4.03</v>
       </c>
       <c r="C5" s="69">
         <v>16.79</v>
       </c>
       <c r="D5" s="69">
         <v>4.53</v>
       </c>
       <c r="E5" s="68">
         <v>2.0699999999999998</v>
       </c>
       <c r="F5" s="68">
         <v>1.25</v>
       </c>
       <c r="G5" s="68">
         <v>1.49</v>
@@ -2094,51 +2096,53 @@
       </c>
       <c r="CH5" s="65">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="65">
         <v>13.8</v>
       </c>
       <c r="CJ5" s="65">
         <v>8.6</v>
       </c>
       <c r="CK5" s="58">
         <v>6.3</v>
       </c>
       <c r="CL5" s="59">
         <v>3.8</v>
       </c>
       <c r="CM5" s="60">
         <v>2.9</v>
       </c>
       <c r="CN5" s="61">
         <v>2.9</v>
       </c>
       <c r="CO5" s="62">
         <v>2.4</v>
       </c>
-      <c r="CP5" s="66"/>
+      <c r="CP5" s="66">
+        <v>8.6</v>
+      </c>
       <c r="CQ5" s="64"/>
       <c r="CR5" s="65"/>
       <c r="CS5" s="65"/>
     </row>
     <row r="6" spans="1:97" ht="14.25" customHeight="1">
       <c r="A6" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="68">
         <v>10.87</v>
       </c>
       <c r="C6" s="69">
         <v>24.12</v>
       </c>
       <c r="D6" s="69">
         <v>14.16</v>
       </c>
       <c r="E6" s="68">
         <v>41.88</v>
       </c>
       <c r="F6" s="97">
         <v>26.19</v>
       </c>
       <c r="G6" s="97">
         <v>17.89</v>
@@ -2379,51 +2383,53 @@
       </c>
       <c r="CH6" s="65">
         <v>16.77</v>
       </c>
       <c r="CI6" s="65">
         <v>30.1</v>
       </c>
       <c r="CJ6" s="65">
         <v>17.899999999999999</v>
       </c>
       <c r="CK6" s="58">
         <v>63.52</v>
       </c>
       <c r="CL6" s="59">
         <v>54.62</v>
       </c>
       <c r="CM6" s="60">
         <v>53.93</v>
       </c>
       <c r="CN6" s="61">
         <v>9.4</v>
       </c>
       <c r="CO6" s="62">
         <v>9.26</v>
       </c>
-      <c r="CP6" s="66"/>
+      <c r="CP6" s="66">
+        <v>74.7</v>
+      </c>
       <c r="CQ6" s="64"/>
       <c r="CR6" s="65"/>
       <c r="CS6" s="65"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="98" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="68">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="69">
         <v>173.33</v>
       </c>
       <c r="D7" s="69">
         <v>64.180000000000007</v>
       </c>
       <c r="E7" s="68">
         <v>117.12</v>
       </c>
       <c r="F7" s="97">
         <v>106.73</v>
       </c>
       <c r="G7" s="97">
         <v>295.11</v>
@@ -2664,51 +2670,53 @@
       </c>
       <c r="CH7" s="65">
         <v>108.9</v>
       </c>
       <c r="CI7" s="65">
         <v>155.69999999999999</v>
       </c>
       <c r="CJ7" s="65">
         <v>55</v>
       </c>
       <c r="CK7" s="58">
         <v>116</v>
       </c>
       <c r="CL7" s="59">
         <v>81.7</v>
       </c>
       <c r="CM7" s="60">
         <v>333.6</v>
       </c>
       <c r="CN7" s="61">
         <v>168</v>
       </c>
       <c r="CO7" s="62">
         <v>137.30000000000001</v>
       </c>
-      <c r="CP7" s="66"/>
+      <c r="CP7" s="66">
+        <v>464.8</v>
+      </c>
       <c r="CQ7" s="64"/>
       <c r="CR7" s="65"/>
       <c r="CS7" s="65"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="68">
         <v>89.6</v>
       </c>
       <c r="C8" s="69">
         <v>113.33</v>
       </c>
       <c r="D8" s="69">
         <v>39.46</v>
       </c>
       <c r="E8" s="68">
         <v>76.900000000000006</v>
       </c>
       <c r="F8" s="97">
         <v>77.59</v>
       </c>
       <c r="G8" s="97">
         <v>86.02</v>
@@ -2949,51 +2957,53 @@
       </c>
       <c r="CH8" s="65">
         <v>95.04</v>
       </c>
       <c r="CI8" s="65">
         <v>115.95</v>
       </c>
       <c r="CJ8" s="65">
         <v>43.83</v>
       </c>
       <c r="CK8" s="58">
         <v>89.05</v>
       </c>
       <c r="CL8" s="59">
         <v>91.4</v>
       </c>
       <c r="CM8" s="60">
         <v>108.12</v>
       </c>
       <c r="CN8" s="61">
         <v>80.900000000000006</v>
       </c>
       <c r="CO8" s="62">
         <v>72.900000000000006</v>
       </c>
-      <c r="CP8" s="66"/>
+      <c r="CP8" s="66">
+        <v>255.93</v>
+      </c>
       <c r="CQ8" s="64"/>
       <c r="CR8" s="65"/>
       <c r="CS8" s="65"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="98" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="68">
         <v>285.51</v>
       </c>
       <c r="C9" s="69">
         <v>321.29000000000002</v>
       </c>
       <c r="D9" s="69">
         <v>101.12</v>
       </c>
       <c r="E9" s="68">
         <v>201.74</v>
       </c>
       <c r="F9" s="97">
         <v>171.03</v>
       </c>
       <c r="G9" s="97">
         <v>457.39</v>
@@ -3234,51 +3244,53 @@
       </c>
       <c r="CH9" s="65">
         <v>237.31</v>
       </c>
       <c r="CI9" s="65">
         <v>281.95999999999998</v>
       </c>
       <c r="CJ9" s="65">
         <v>98.8</v>
       </c>
       <c r="CK9" s="58">
         <v>186.1</v>
       </c>
       <c r="CL9" s="59">
         <v>164.45</v>
       </c>
       <c r="CM9" s="60">
         <v>435.7</v>
       </c>
       <c r="CN9" s="61">
         <v>280</v>
       </c>
       <c r="CO9" s="62">
         <v>278.68</v>
       </c>
-      <c r="CP9" s="66"/>
+      <c r="CP9" s="66">
+        <v>720.48</v>
+      </c>
       <c r="CQ9" s="64"/>
       <c r="CR9" s="65"/>
       <c r="CS9" s="65"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="98" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="68">
         <v>34.39</v>
       </c>
       <c r="C10" s="69">
         <v>51.32</v>
       </c>
       <c r="D10" s="69">
         <v>23.75</v>
       </c>
       <c r="E10" s="68">
         <v>40.840000000000003</v>
       </c>
       <c r="F10" s="97">
         <v>25.9</v>
       </c>
       <c r="G10" s="97">
         <v>51.52</v>
@@ -3519,51 +3531,53 @@
       </c>
       <c r="CH10" s="65">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="65">
         <v>593.53</v>
       </c>
       <c r="CJ10" s="65">
         <v>581.85</v>
       </c>
       <c r="CK10" s="58">
         <v>608.03</v>
       </c>
       <c r="CL10" s="59">
         <v>587.6</v>
       </c>
       <c r="CM10" s="60">
         <v>639.9</v>
       </c>
       <c r="CN10" s="61">
         <v>619.91999999999996</v>
       </c>
       <c r="CO10" s="62">
         <v>629.13</v>
       </c>
-      <c r="CP10" s="66"/>
+      <c r="CP10" s="66">
+        <v>334.35</v>
+      </c>
       <c r="CQ10" s="64"/>
       <c r="CR10" s="65"/>
       <c r="CS10" s="65"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="98" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="68">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="69">
         <v>88.77</v>
       </c>
       <c r="D11" s="69">
         <v>43.75</v>
       </c>
       <c r="E11" s="68">
         <v>75.05</v>
       </c>
       <c r="F11" s="97">
         <v>62.39</v>
       </c>
       <c r="G11" s="97">
         <v>127.58</v>
@@ -3804,51 +3818,53 @@
       </c>
       <c r="CH11" s="65">
         <v>391.46</v>
       </c>
       <c r="CI11" s="65">
         <v>405.66</v>
       </c>
       <c r="CJ11" s="65">
         <v>37.36</v>
       </c>
       <c r="CK11" s="58">
         <v>478.86</v>
       </c>
       <c r="CL11" s="59">
         <v>444.86</v>
       </c>
       <c r="CM11" s="60">
         <v>740.51</v>
       </c>
       <c r="CN11" s="61">
         <v>516.91</v>
       </c>
       <c r="CO11" s="62">
         <v>279.16000000000003</v>
       </c>
-      <c r="CP11" s="66"/>
+      <c r="CP11" s="66">
+        <v>572.15</v>
+      </c>
       <c r="CQ11" s="64"/>
       <c r="CR11" s="65"/>
       <c r="CS11" s="65"/>
     </row>
     <row r="12" spans="1:97" ht="15">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="13"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>