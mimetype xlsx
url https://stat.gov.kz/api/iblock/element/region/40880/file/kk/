--- v0 (2026-04-17)
+++ v1 (2026-05-29)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="шошқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="685" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="32">
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -743,51 +743,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS47"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="BS1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CK15" sqref="CK15"/>
+      <selection activeCell="CJ19" sqref="CJ19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="6" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="6" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="6"/>
     <col min="22" max="22" width="9.28515625" style="6" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="6"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
@@ -1612,51 +1612,53 @@
       </c>
       <c r="CC5" s="26" t="s">
         <v>26</v>
       </c>
       <c r="CD5" s="26" t="s">
         <v>26</v>
       </c>
       <c r="CE5" s="26">
         <v>20</v>
       </c>
       <c r="CF5" s="26">
         <v>19</v>
       </c>
       <c r="CG5" s="26">
         <v>19</v>
       </c>
       <c r="CH5" s="26">
         <v>19</v>
       </c>
       <c r="CI5" s="26">
         <v>19</v>
       </c>
       <c r="CJ5" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CK5" s="26"/>
+      <c r="CK5" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CL5" s="26"/>
       <c r="CM5" s="26"/>
       <c r="CN5" s="26"/>
       <c r="CO5" s="26"/>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="26"/>
       <c r="CR5" s="26"/>
       <c r="CS5" s="26"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>26</v>
       </c>
@@ -1887,51 +1889,53 @@
       </c>
       <c r="CC6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CD6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ6" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CK6" s="11"/>
+      <c r="CK6" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CL6" s="11"/>
       <c r="CM6" s="11"/>
       <c r="CN6" s="11"/>
       <c r="CO6" s="11"/>
       <c r="CP6" s="11"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>26</v>
       </c>
@@ -2162,51 +2166,53 @@
       </c>
       <c r="CC7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CD7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CK7" s="11"/>
+      <c r="CK7" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CL7" s="11"/>
       <c r="CM7" s="11"/>
       <c r="CN7" s="11"/>
       <c r="CO7" s="11"/>
       <c r="CP7" s="11"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="11"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>26</v>
       </c>
@@ -2437,51 +2443,53 @@
       </c>
       <c r="CC8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CD8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CK8" s="11"/>
+      <c r="CK8" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CL8" s="11"/>
       <c r="CM8" s="11"/>
       <c r="CN8" s="11"/>
       <c r="CO8" s="11"/>
       <c r="CP8" s="11"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="11"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>26</v>
       </c>
@@ -2712,51 +2720,53 @@
       </c>
       <c r="CC9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CD9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ9" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CK9" s="11"/>
+      <c r="CK9" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CL9" s="11"/>
       <c r="CM9" s="11"/>
       <c r="CN9" s="11"/>
       <c r="CO9" s="11"/>
       <c r="CP9" s="11"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="11"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>26</v>
       </c>
@@ -2987,51 +2997,53 @@
       </c>
       <c r="CC10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CD10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ10" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CK10" s="11"/>
+      <c r="CK10" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CL10" s="11"/>
       <c r="CM10" s="11"/>
       <c r="CN10" s="11"/>
       <c r="CO10" s="11"/>
       <c r="CP10" s="11"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="11"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="22">
         <v>50</v>
       </c>
       <c r="C11" s="22">
         <v>35</v>
       </c>
       <c r="D11" s="23">
         <v>33</v>
       </c>
       <c r="E11" s="29">
         <v>33</v>
       </c>
@@ -3262,51 +3274,53 @@
       </c>
       <c r="CC11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CD11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ11" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CK11" s="11"/>
+      <c r="CK11" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CL11" s="11"/>
       <c r="CM11" s="11"/>
       <c r="CN11" s="11"/>
       <c r="CO11" s="11"/>
       <c r="CP11" s="11"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="11"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="22">
         <v>13</v>
       </c>
       <c r="C12" s="22">
         <v>13</v>
       </c>
       <c r="D12" s="23">
         <v>3</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>26</v>
       </c>
@@ -3537,51 +3551,53 @@
       </c>
       <c r="CC12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CD12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE12" s="11">
         <v>20</v>
       </c>
       <c r="CF12" s="11">
         <v>19</v>
       </c>
       <c r="CG12" s="11">
         <v>19</v>
       </c>
       <c r="CH12" s="11">
         <v>19</v>
       </c>
       <c r="CI12" s="11">
         <v>19</v>
       </c>
       <c r="CJ12" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CK12" s="11"/>
+      <c r="CK12" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CL12" s="11"/>
       <c r="CM12" s="11"/>
       <c r="CN12" s="11"/>
       <c r="CO12" s="11"/>
       <c r="CP12" s="11"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="11"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="15"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
@@ -4532,68 +4548,68 @@
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="5"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47" s="5"/>
       <c r="O47" s="5"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="5"/>
       <c r="R47" s="5"/>
       <c r="S47" s="5"/>
       <c r="T47" s="5"/>
       <c r="U47" s="5"/>
       <c r="V47" s="5"/>
       <c r="W47" s="5"/>
       <c r="X47" s="2"/>
       <c r="Y47" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>