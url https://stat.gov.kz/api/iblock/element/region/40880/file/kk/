--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="шошқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="32">
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -743,51 +743,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS47"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="BS1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CJ19" sqref="CJ19"/>
+      <selection activeCell="CL17" sqref="CL17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="6" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="6" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="6"/>
     <col min="22" max="22" width="9.28515625" style="6" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="6"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
@@ -1615,51 +1615,53 @@
       </c>
       <c r="CD5" s="26" t="s">
         <v>26</v>
       </c>
       <c r="CE5" s="26">
         <v>20</v>
       </c>
       <c r="CF5" s="26">
         <v>19</v>
       </c>
       <c r="CG5" s="26">
         <v>19</v>
       </c>
       <c r="CH5" s="26">
         <v>19</v>
       </c>
       <c r="CI5" s="26">
         <v>19</v>
       </c>
       <c r="CJ5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK5" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CL5" s="26"/>
+      <c r="CL5" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CM5" s="26"/>
       <c r="CN5" s="26"/>
       <c r="CO5" s="26"/>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="26"/>
       <c r="CR5" s="26"/>
       <c r="CS5" s="26"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="11" t="s">
@@ -1892,51 +1894,53 @@
       </c>
       <c r="CD6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK6" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CL6" s="11"/>
+      <c r="CL6" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CM6" s="11"/>
       <c r="CN6" s="11"/>
       <c r="CO6" s="11"/>
       <c r="CP6" s="11"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="11" t="s">
@@ -2169,51 +2173,53 @@
       </c>
       <c r="CD7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CL7" s="11"/>
+      <c r="CL7" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CM7" s="11"/>
       <c r="CN7" s="11"/>
       <c r="CO7" s="11"/>
       <c r="CP7" s="11"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="11"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="11" t="s">
@@ -2446,51 +2452,53 @@
       </c>
       <c r="CD8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CL8" s="11"/>
+      <c r="CL8" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CM8" s="11"/>
       <c r="CN8" s="11"/>
       <c r="CO8" s="11"/>
       <c r="CP8" s="11"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="11"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="11" t="s">
@@ -2723,51 +2731,53 @@
       </c>
       <c r="CD9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK9" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CL9" s="11"/>
+      <c r="CL9" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CM9" s="11"/>
       <c r="CN9" s="11"/>
       <c r="CO9" s="11"/>
       <c r="CP9" s="11"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="11"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="11" t="s">
@@ -3000,51 +3010,53 @@
       </c>
       <c r="CD10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK10" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CL10" s="11"/>
+      <c r="CL10" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CM10" s="11"/>
       <c r="CN10" s="11"/>
       <c r="CO10" s="11"/>
       <c r="CP10" s="11"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="11"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="22">
         <v>50</v>
       </c>
       <c r="C11" s="22">
         <v>35</v>
       </c>
       <c r="D11" s="23">
         <v>33</v>
       </c>
       <c r="E11" s="29">
         <v>33</v>
       </c>
       <c r="F11" s="29">
@@ -3277,51 +3289,53 @@
       </c>
       <c r="CD11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK11" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CL11" s="11"/>
+      <c r="CL11" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CM11" s="11"/>
       <c r="CN11" s="11"/>
       <c r="CO11" s="11"/>
       <c r="CP11" s="11"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="11"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="22">
         <v>13</v>
       </c>
       <c r="C12" s="22">
         <v>13</v>
       </c>
       <c r="D12" s="23">
         <v>3</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="11" t="s">
@@ -3554,51 +3568,53 @@
       </c>
       <c r="CD12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CE12" s="11">
         <v>20</v>
       </c>
       <c r="CF12" s="11">
         <v>19</v>
       </c>
       <c r="CG12" s="11">
         <v>19</v>
       </c>
       <c r="CH12" s="11">
         <v>19</v>
       </c>
       <c r="CI12" s="11">
         <v>19</v>
       </c>
       <c r="CJ12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK12" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CL12" s="11"/>
+      <c r="CL12" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CM12" s="11"/>
       <c r="CN12" s="11"/>
       <c r="CO12" s="11"/>
       <c r="CP12" s="11"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="11"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="15"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
@@ -4548,68 +4564,68 @@
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="5"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47" s="5"/>
       <c r="O47" s="5"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="5"/>
       <c r="R47" s="5"/>
       <c r="S47" s="5"/>
       <c r="T47" s="5"/>
       <c r="U47" s="5"/>
       <c r="V47" s="5"/>
       <c r="W47" s="5"/>
       <c r="X47" s="2"/>
       <c r="Y47" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>