--- v2 (2026-06-18)
+++ v3 (2026-07-29)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="шошқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="32">
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -742,52 +741,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="BS1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CL17" sqref="CL17"/>
+    <sheetView tabSelected="1" topLeftCell="CF1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="DA10" sqref="DA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="6" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="6" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="6"/>
     <col min="22" max="22" width="9.28515625" style="6" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="6"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
@@ -1609,60 +1608,62 @@
       </c>
       <c r="CB5" s="26" t="s">
         <v>26</v>
       </c>
       <c r="CC5" s="26" t="s">
         <v>26</v>
       </c>
       <c r="CD5" s="26" t="s">
         <v>26</v>
       </c>
       <c r="CE5" s="26">
         <v>20</v>
       </c>
       <c r="CF5" s="26">
         <v>19</v>
       </c>
       <c r="CG5" s="26">
         <v>19</v>
       </c>
       <c r="CH5" s="26">
         <v>19</v>
       </c>
       <c r="CI5" s="26">
         <v>19</v>
       </c>
-      <c r="CJ5" s="11" t="s">
-[...8 lines deleted...]
-      <c r="CM5" s="26"/>
+      <c r="CJ5" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="CK5" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="CL5" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="CM5" s="26" t="s">
+        <v>26</v>
+      </c>
       <c r="CN5" s="26"/>
       <c r="CO5" s="26"/>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="26"/>
       <c r="CR5" s="26"/>
       <c r="CS5" s="26"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>26</v>
@@ -1897,51 +1898,53 @@
       </c>
       <c r="CE6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL6" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CM6" s="11"/>
+      <c r="CM6" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CN6" s="11"/>
       <c r="CO6" s="11"/>
       <c r="CP6" s="11"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>26</v>
@@ -2176,51 +2179,53 @@
       </c>
       <c r="CE7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CM7" s="11"/>
+      <c r="CM7" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CN7" s="11"/>
       <c r="CO7" s="11"/>
       <c r="CP7" s="11"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="11"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>26</v>
@@ -2455,51 +2460,53 @@
       </c>
       <c r="CE8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CM8" s="11"/>
+      <c r="CM8" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CN8" s="11"/>
       <c r="CO8" s="11"/>
       <c r="CP8" s="11"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="11"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>26</v>
@@ -2734,51 +2741,53 @@
       </c>
       <c r="CE9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL9" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CM9" s="11"/>
+      <c r="CM9" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CN9" s="11"/>
       <c r="CO9" s="11"/>
       <c r="CP9" s="11"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="11"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>26</v>
@@ -3013,51 +3022,53 @@
       </c>
       <c r="CE10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL10" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CM10" s="11"/>
+      <c r="CM10" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CN10" s="11"/>
       <c r="CO10" s="11"/>
       <c r="CP10" s="11"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="11"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="22">
         <v>50</v>
       </c>
       <c r="C11" s="22">
         <v>35</v>
       </c>
       <c r="D11" s="23">
         <v>33</v>
       </c>
       <c r="E11" s="29">
         <v>33</v>
       </c>
       <c r="F11" s="29">
         <v>32</v>
@@ -3292,51 +3303,53 @@
       </c>
       <c r="CE11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CF11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL11" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CM11" s="11"/>
+      <c r="CM11" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CN11" s="11"/>
       <c r="CO11" s="11"/>
       <c r="CP11" s="11"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="11"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="22">
         <v>13</v>
       </c>
       <c r="C12" s="22">
         <v>13</v>
       </c>
       <c r="D12" s="23">
         <v>3</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>26</v>
@@ -3571,51 +3584,53 @@
       </c>
       <c r="CE12" s="11">
         <v>20</v>
       </c>
       <c r="CF12" s="11">
         <v>19</v>
       </c>
       <c r="CG12" s="11">
         <v>19</v>
       </c>
       <c r="CH12" s="11">
         <v>19</v>
       </c>
       <c r="CI12" s="11">
         <v>19</v>
       </c>
       <c r="CJ12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL12" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CM12" s="11"/>
+      <c r="CM12" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CN12" s="11"/>
       <c r="CO12" s="11"/>
       <c r="CP12" s="11"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="11"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="15"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>