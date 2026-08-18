--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="шошқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="32">
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -742,51 +742,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS47"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CF1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="DA10" sqref="DA10"/>
+      <selection activeCell="CN18" sqref="CN18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="6" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="6" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="6"/>
     <col min="22" max="22" width="9.28515625" style="6" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="6"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
@@ -1617,54 +1617,56 @@
       </c>
       <c r="CE5" s="26">
         <v>20</v>
       </c>
       <c r="CF5" s="26">
         <v>19</v>
       </c>
       <c r="CG5" s="26">
         <v>19</v>
       </c>
       <c r="CH5" s="26">
         <v>19</v>
       </c>
       <c r="CI5" s="26">
         <v>19</v>
       </c>
       <c r="CJ5" s="26" t="s">
         <v>26</v>
       </c>
       <c r="CK5" s="26" t="s">
         <v>26</v>
       </c>
       <c r="CL5" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="CM5" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CN5" s="26"/>
+      <c r="CM5" s="26">
+        <v>19</v>
+      </c>
+      <c r="CN5" s="26">
+        <v>19</v>
+      </c>
       <c r="CO5" s="26"/>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="26"/>
       <c r="CR5" s="26"/>
       <c r="CS5" s="26"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>26</v>
       </c>
@@ -1901,51 +1903,53 @@
       </c>
       <c r="CF6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CM6" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CN6" s="11"/>
+      <c r="CN6" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CO6" s="11"/>
       <c r="CP6" s="11"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>26</v>
       </c>
@@ -2182,51 +2186,53 @@
       </c>
       <c r="CF7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CM7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CN7" s="11"/>
+      <c r="CN7" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CO7" s="11"/>
       <c r="CP7" s="11"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="11"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>26</v>
       </c>
@@ -2463,51 +2469,53 @@
       </c>
       <c r="CF8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CM8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CN8" s="11"/>
+      <c r="CN8" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CO8" s="11"/>
       <c r="CP8" s="11"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="11"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>26</v>
       </c>
@@ -2744,51 +2752,53 @@
       </c>
       <c r="CF9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CM9" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CN9" s="11"/>
+      <c r="CN9" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CO9" s="11"/>
       <c r="CP9" s="11"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="11"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>26</v>
       </c>
@@ -3025,51 +3035,53 @@
       </c>
       <c r="CF10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CM10" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CN10" s="11"/>
+      <c r="CN10" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CO10" s="11"/>
       <c r="CP10" s="11"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="11"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="22">
         <v>50</v>
       </c>
       <c r="C11" s="22">
         <v>35</v>
       </c>
       <c r="D11" s="23">
         <v>33</v>
       </c>
       <c r="E11" s="29">
         <v>33</v>
       </c>
       <c r="F11" s="29">
         <v>32</v>
       </c>
@@ -3306,51 +3318,53 @@
       </c>
       <c r="CF11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CG11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CH11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CI11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CJ11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CM11" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CN11" s="11"/>
+      <c r="CN11" s="11" t="s">
+        <v>26</v>
+      </c>
       <c r="CO11" s="11"/>
       <c r="CP11" s="11"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="11"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="22">
         <v>13</v>
       </c>
       <c r="C12" s="22">
         <v>13</v>
       </c>
       <c r="D12" s="23">
         <v>3</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>26</v>
       </c>
@@ -3584,54 +3598,56 @@
       </c>
       <c r="CE12" s="11">
         <v>20</v>
       </c>
       <c r="CF12" s="11">
         <v>19</v>
       </c>
       <c r="CG12" s="11">
         <v>19</v>
       </c>
       <c r="CH12" s="11">
         <v>19</v>
       </c>
       <c r="CI12" s="11">
         <v>19</v>
       </c>
       <c r="CJ12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CK12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="CL12" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="CM12" s="11" t="s">
-[...2 lines deleted...]
-      <c r="CN12" s="11"/>
+      <c r="CM12" s="11">
+        <v>19</v>
+      </c>
+      <c r="CN12" s="11">
+        <v>19</v>
+      </c>
       <c r="CO12" s="11"/>
       <c r="CP12" s="11"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="11"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="15"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
@@ -4579,68 +4595,68 @@
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="5"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47" s="5"/>
       <c r="O47" s="5"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="5"/>
       <c r="R47" s="5"/>
       <c r="S47" s="5"/>
       <c r="T47" s="5"/>
       <c r="U47" s="5"/>
       <c r="V47" s="5"/>
       <c r="W47" s="5"/>
       <c r="X47" s="2"/>
       <c r="Y47" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>