--- v4 (2026-08-18)
+++ v5 (2026-09-21)
@@ -377,64 +377,64 @@
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный_tabsv10_9.1 Крупный рогатый скот" xfId="2"/>
     <cellStyle name="Обычный_tabsv12" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -711,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS16"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CF1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CT20" sqref="CT20"/>
+      <selection activeCell="CQ21" sqref="CQ21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="5" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="5" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -799,157 +799,157 @@
       <c r="AX1" s="6"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BC1" s="6"/>
       <c r="BD1" s="6"/>
       <c r="BE1" s="6"/>
       <c r="BF1" s="6"/>
       <c r="BG1" s="6"/>
       <c r="BH1" s="6"/>
       <c r="BI1" s="6"/>
       <c r="BJ1" s="6"/>
       <c r="BK1" s="6"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="37" t="s">
+      <c r="J2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="37"/>
-[...1 lines deleted...]
-      <c r="M2" s="37"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="37" t="s">
+      <c r="V2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="37"/>
-[...1 lines deleted...]
-      <c r="Y2" s="37"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
+      <c r="Y2" s="33"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="37" t="s">
+      <c r="AH2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="37"/>
-[...1 lines deleted...]
-      <c r="AK2" s="37"/>
+      <c r="AI2" s="33"/>
+      <c r="AJ2" s="33"/>
+      <c r="AK2" s="33"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="37" t="s">
+      <c r="AT2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="37"/>
-[...1 lines deleted...]
-      <c r="AW2" s="37"/>
+      <c r="AU2" s="33"/>
+      <c r="AV2" s="33"/>
+      <c r="AW2" s="33"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BF2" s="37" t="s">
+      <c r="BF2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="37"/>
-[...1 lines deleted...]
-      <c r="BI2" s="37"/>
+      <c r="BG2" s="33"/>
+      <c r="BH2" s="33"/>
+      <c r="BI2" s="33"/>
       <c r="BJ2" s="15"/>
       <c r="BK2" s="15"/>
       <c r="BL2" s="15"/>
       <c r="BM2" s="15"/>
       <c r="BN2" s="15"/>
       <c r="BO2" s="15"/>
       <c r="BP2" s="15"/>
       <c r="BQ2" s="15"/>
-      <c r="BR2" s="37" t="s">
+      <c r="BR2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="BS2" s="37"/>
-[...1 lines deleted...]
-      <c r="BU2" s="37"/>
+      <c r="BS2" s="33"/>
+      <c r="BT2" s="33"/>
+      <c r="BU2" s="33"/>
       <c r="BV2" s="15"/>
       <c r="BW2" s="15"/>
       <c r="BX2" s="15"/>
       <c r="BY2" s="15"/>
       <c r="BZ2" s="15"/>
       <c r="CA2" s="15"/>
       <c r="CB2" s="15"/>
       <c r="CC2" s="15"/>
-      <c r="CD2" s="37" t="s">
+      <c r="CD2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CE2" s="37"/>
-[...1 lines deleted...]
-      <c r="CG2" s="37"/>
+      <c r="CE2" s="33"/>
+      <c r="CF2" s="33"/>
+      <c r="CG2" s="33"/>
       <c r="CH2" s="15"/>
       <c r="CI2" s="15"/>
       <c r="CJ2" s="15"/>
       <c r="CK2" s="15"/>
       <c r="CL2" s="15"/>
       <c r="CM2" s="15"/>
       <c r="CN2" s="15"/>
       <c r="CO2" s="15"/>
-      <c r="CP2" s="37" t="s">
+      <c r="CP2" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="CQ2" s="37"/>
-[...1 lines deleted...]
-      <c r="CS2" s="37"/>
+      <c r="CQ2" s="33"/>
+      <c r="CR2" s="33"/>
+      <c r="CS2" s="33"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="36"/>
       <c r="N3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
@@ -1022,51 +1022,51 @@
       <c r="BY3" s="35"/>
       <c r="BZ3" s="35"/>
       <c r="CA3" s="35"/>
       <c r="CB3" s="35"/>
       <c r="CC3" s="35"/>
       <c r="CD3" s="35"/>
       <c r="CE3" s="35"/>
       <c r="CF3" s="35"/>
       <c r="CG3" s="36"/>
       <c r="CH3" s="34" t="s">
         <v>30</v>
       </c>
       <c r="CI3" s="35"/>
       <c r="CJ3" s="35"/>
       <c r="CK3" s="35"/>
       <c r="CL3" s="35"/>
       <c r="CM3" s="35"/>
       <c r="CN3" s="35"/>
       <c r="CO3" s="35"/>
       <c r="CP3" s="35"/>
       <c r="CQ3" s="35"/>
       <c r="CR3" s="35"/>
       <c r="CS3" s="36"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="33"/>
+      <c r="A4" s="37"/>
       <c r="B4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -1589,51 +1589,53 @@
       </c>
       <c r="CG5" s="23">
         <v>296352</v>
       </c>
       <c r="CH5" s="25">
         <v>289065</v>
       </c>
       <c r="CI5" s="30">
         <v>285249</v>
       </c>
       <c r="CJ5" s="25">
         <v>446631</v>
       </c>
       <c r="CK5" s="25">
         <v>445370</v>
       </c>
       <c r="CL5" s="27">
         <v>442389</v>
       </c>
       <c r="CM5" s="21">
         <v>306600</v>
       </c>
       <c r="CN5" s="21">
         <v>302599</v>
       </c>
-      <c r="CO5" s="27"/>
+      <c r="CO5" s="27">
+        <v>298422</v>
+      </c>
       <c r="CP5" s="28"/>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="18">
         <v>1381</v>
       </c>
       <c r="C6" s="19">
         <v>1202</v>
       </c>
       <c r="D6" s="19">
         <v>2067</v>
       </c>
       <c r="E6" s="18">
         <v>2059</v>
       </c>
       <c r="F6" s="19">
         <v>2047</v>
       </c>
       <c r="G6" s="19">
@@ -1872,51 +1874,53 @@
       </c>
       <c r="CG6" s="23">
         <v>1780</v>
       </c>
       <c r="CH6" s="25">
         <v>2444</v>
       </c>
       <c r="CI6" s="30">
         <v>2429</v>
       </c>
       <c r="CJ6" s="25">
         <v>3816</v>
       </c>
       <c r="CK6" s="25">
         <v>3812</v>
       </c>
       <c r="CL6" s="27">
         <v>3782</v>
       </c>
       <c r="CM6" s="31">
         <v>1704</v>
       </c>
       <c r="CN6" s="21">
         <v>1667</v>
       </c>
-      <c r="CO6" s="27"/>
+      <c r="CO6" s="27">
+        <v>1641</v>
+      </c>
       <c r="CP6" s="26"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="23"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="18">
         <v>2551</v>
       </c>
       <c r="C7" s="19">
         <v>2475</v>
       </c>
       <c r="D7" s="19">
         <v>3869</v>
       </c>
       <c r="E7" s="18">
         <v>3857</v>
       </c>
       <c r="F7" s="19">
         <v>3505</v>
       </c>
       <c r="G7" s="19">
@@ -2155,51 +2159,53 @@
       </c>
       <c r="CG7" s="23">
         <v>6771</v>
       </c>
       <c r="CH7" s="25">
         <v>5071</v>
       </c>
       <c r="CI7" s="30">
         <v>4990</v>
       </c>
       <c r="CJ7" s="25">
         <v>7180</v>
       </c>
       <c r="CK7" s="25">
         <v>7082</v>
       </c>
       <c r="CL7" s="27">
         <v>6692</v>
       </c>
       <c r="CM7" s="31">
         <v>5803</v>
       </c>
       <c r="CN7" s="21">
         <v>5786</v>
       </c>
-      <c r="CO7" s="27"/>
+      <c r="CO7" s="27">
+        <v>5738</v>
+      </c>
       <c r="CP7" s="26"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="23"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="18">
         <v>105594</v>
       </c>
       <c r="C8" s="19">
         <v>103965</v>
       </c>
       <c r="D8" s="19">
         <v>155761</v>
       </c>
       <c r="E8" s="18">
         <v>155296</v>
       </c>
       <c r="F8" s="19">
         <v>154095</v>
       </c>
       <c r="G8" s="19">
@@ -2438,51 +2444,53 @@
       </c>
       <c r="CG8" s="23">
         <v>66499</v>
       </c>
       <c r="CH8" s="25">
         <v>65877</v>
       </c>
       <c r="CI8" s="30">
         <v>65587</v>
       </c>
       <c r="CJ8" s="25">
         <v>103545</v>
       </c>
       <c r="CK8" s="25">
         <v>103363</v>
       </c>
       <c r="CL8" s="27">
         <v>102724</v>
       </c>
       <c r="CM8" s="31">
         <v>68134</v>
       </c>
       <c r="CN8" s="21">
         <v>66895</v>
       </c>
-      <c r="CO8" s="27"/>
+      <c r="CO8" s="27">
+        <v>65656</v>
+      </c>
       <c r="CP8" s="26"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="23"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="18">
         <v>54531</v>
       </c>
       <c r="C9" s="19">
         <v>53341</v>
       </c>
       <c r="D9" s="19">
         <v>79752</v>
       </c>
       <c r="E9" s="18">
         <v>80733</v>
       </c>
       <c r="F9" s="19">
         <v>81088</v>
       </c>
       <c r="G9" s="19">
@@ -2721,51 +2729,53 @@
       </c>
       <c r="CG9" s="23">
         <v>40481</v>
       </c>
       <c r="CH9" s="25">
         <v>44521</v>
       </c>
       <c r="CI9" s="30">
         <v>43852</v>
       </c>
       <c r="CJ9" s="25">
         <v>68253</v>
       </c>
       <c r="CK9" s="25">
         <v>67847</v>
       </c>
       <c r="CL9" s="27">
         <v>67370</v>
       </c>
       <c r="CM9" s="31">
         <v>40792</v>
       </c>
       <c r="CN9" s="21">
         <v>40679</v>
       </c>
-      <c r="CO9" s="27"/>
+      <c r="CO9" s="27">
+        <v>40409</v>
+      </c>
       <c r="CP9" s="26"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="23"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="18">
         <v>158766</v>
       </c>
       <c r="C10" s="19">
         <v>155861</v>
       </c>
       <c r="D10" s="19">
         <v>236727</v>
       </c>
       <c r="E10" s="18">
         <v>236020</v>
       </c>
       <c r="F10" s="19">
         <v>234037</v>
       </c>
       <c r="G10" s="19">
@@ -3004,51 +3014,53 @@
       </c>
       <c r="CG10" s="23">
         <v>117639</v>
       </c>
       <c r="CH10" s="25">
         <v>107104</v>
       </c>
       <c r="CI10" s="30">
         <v>105213</v>
       </c>
       <c r="CJ10" s="25">
         <v>165615</v>
       </c>
       <c r="CK10" s="25">
         <v>165287</v>
       </c>
       <c r="CL10" s="27">
         <v>163853</v>
       </c>
       <c r="CM10" s="31">
         <v>119452</v>
       </c>
       <c r="CN10" s="21">
         <v>117242</v>
       </c>
-      <c r="CO10" s="27"/>
+      <c r="CO10" s="27">
+        <v>115030</v>
+      </c>
       <c r="CP10" s="26"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="23"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="18">
         <v>16343</v>
       </c>
       <c r="C11" s="19">
         <v>16187</v>
       </c>
       <c r="D11" s="19">
         <v>26552</v>
       </c>
       <c r="E11" s="18">
         <v>26583</v>
       </c>
       <c r="F11" s="19">
         <v>26467</v>
       </c>
       <c r="G11" s="19">
@@ -3287,51 +3299,53 @@
       </c>
       <c r="CG11" s="23">
         <v>15218</v>
       </c>
       <c r="CH11" s="25">
         <v>15157</v>
       </c>
       <c r="CI11" s="30">
         <v>15015</v>
       </c>
       <c r="CJ11" s="25">
         <v>23699</v>
       </c>
       <c r="CK11" s="25">
         <v>23551</v>
       </c>
       <c r="CL11" s="27">
         <v>23536</v>
       </c>
       <c r="CM11" s="31">
         <v>17476</v>
       </c>
       <c r="CN11" s="21">
         <v>17476</v>
       </c>
-      <c r="CO11" s="27"/>
+      <c r="CO11" s="27">
+        <v>17476</v>
+      </c>
       <c r="CP11" s="26"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="23"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="18">
         <v>57850</v>
       </c>
       <c r="C12" s="19">
         <v>56910</v>
       </c>
       <c r="D12" s="19">
         <v>84781</v>
       </c>
       <c r="E12" s="18">
         <v>85419</v>
       </c>
       <c r="F12" s="19">
         <v>85129</v>
       </c>
       <c r="G12" s="19">
@@ -3570,51 +3584,53 @@
       </c>
       <c r="CG12" s="23">
         <v>47964</v>
       </c>
       <c r="CH12" s="25">
         <v>48891</v>
       </c>
       <c r="CI12" s="30">
         <v>48163</v>
       </c>
       <c r="CJ12" s="25">
         <v>74523</v>
       </c>
       <c r="CK12" s="25">
         <v>74428</v>
       </c>
       <c r="CL12" s="27">
         <v>74432</v>
       </c>
       <c r="CM12" s="31">
         <v>53239</v>
       </c>
       <c r="CN12" s="21">
         <v>52854</v>
       </c>
-      <c r="CO12" s="27"/>
+      <c r="CO12" s="27">
+        <v>52472</v>
+      </c>
       <c r="CP12" s="26"/>
       <c r="CQ12" s="21"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="11"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
@@ -3838,68 +3854,68 @@
       <c r="AP16" s="7"/>
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="7"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
       <c r="BE16" s="7"/>
       <c r="BF16" s="7"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="7"/>
       <c r="BI16" s="7"/>
       <c r="BJ16" s="7"/>
       <c r="BK16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>