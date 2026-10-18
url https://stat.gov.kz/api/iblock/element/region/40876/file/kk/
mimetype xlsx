--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -377,64 +377,64 @@
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный_tabsv10_9.1 Крупный рогатый скот" xfId="2"/>
     <cellStyle name="Обычный_tabsv12" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -711,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS16"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CF1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CQ21" sqref="CQ21"/>
+      <selection activeCell="CT16" sqref="CT16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="5" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="5" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -799,157 +799,157 @@
       <c r="AX1" s="6"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BC1" s="6"/>
       <c r="BD1" s="6"/>
       <c r="BE1" s="6"/>
       <c r="BF1" s="6"/>
       <c r="BG1" s="6"/>
       <c r="BH1" s="6"/>
       <c r="BI1" s="6"/>
       <c r="BJ1" s="6"/>
       <c r="BK1" s="6"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="33" t="s">
+      <c r="J2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="33"/>
-[...1 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="33" t="s">
+      <c r="V2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="33"/>
-[...1 lines deleted...]
-      <c r="Y2" s="33"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="33" t="s">
+      <c r="AH2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="33"/>
-[...1 lines deleted...]
-      <c r="AK2" s="33"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="33" t="s">
+      <c r="AT2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="33"/>
-[...1 lines deleted...]
-      <c r="AW2" s="33"/>
+      <c r="AU2" s="37"/>
+      <c r="AV2" s="37"/>
+      <c r="AW2" s="37"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BF2" s="33" t="s">
+      <c r="BF2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="33"/>
-[...1 lines deleted...]
-      <c r="BI2" s="33"/>
+      <c r="BG2" s="37"/>
+      <c r="BH2" s="37"/>
+      <c r="BI2" s="37"/>
       <c r="BJ2" s="15"/>
       <c r="BK2" s="15"/>
       <c r="BL2" s="15"/>
       <c r="BM2" s="15"/>
       <c r="BN2" s="15"/>
       <c r="BO2" s="15"/>
       <c r="BP2" s="15"/>
       <c r="BQ2" s="15"/>
-      <c r="BR2" s="33" t="s">
+      <c r="BR2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="BS2" s="33"/>
-[...1 lines deleted...]
-      <c r="BU2" s="33"/>
+      <c r="BS2" s="37"/>
+      <c r="BT2" s="37"/>
+      <c r="BU2" s="37"/>
       <c r="BV2" s="15"/>
       <c r="BW2" s="15"/>
       <c r="BX2" s="15"/>
       <c r="BY2" s="15"/>
       <c r="BZ2" s="15"/>
       <c r="CA2" s="15"/>
       <c r="CB2" s="15"/>
       <c r="CC2" s="15"/>
-      <c r="CD2" s="33" t="s">
+      <c r="CD2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="CE2" s="33"/>
-[...1 lines deleted...]
-      <c r="CG2" s="33"/>
+      <c r="CE2" s="37"/>
+      <c r="CF2" s="37"/>
+      <c r="CG2" s="37"/>
       <c r="CH2" s="15"/>
       <c r="CI2" s="15"/>
       <c r="CJ2" s="15"/>
       <c r="CK2" s="15"/>
       <c r="CL2" s="15"/>
       <c r="CM2" s="15"/>
       <c r="CN2" s="15"/>
       <c r="CO2" s="15"/>
-      <c r="CP2" s="33" t="s">
+      <c r="CP2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="CQ2" s="33"/>
-[...1 lines deleted...]
-      <c r="CS2" s="33"/>
+      <c r="CQ2" s="37"/>
+      <c r="CR2" s="37"/>
+      <c r="CS2" s="37"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="36"/>
       <c r="N3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
@@ -1022,51 +1022,51 @@
       <c r="BY3" s="35"/>
       <c r="BZ3" s="35"/>
       <c r="CA3" s="35"/>
       <c r="CB3" s="35"/>
       <c r="CC3" s="35"/>
       <c r="CD3" s="35"/>
       <c r="CE3" s="35"/>
       <c r="CF3" s="35"/>
       <c r="CG3" s="36"/>
       <c r="CH3" s="34" t="s">
         <v>30</v>
       </c>
       <c r="CI3" s="35"/>
       <c r="CJ3" s="35"/>
       <c r="CK3" s="35"/>
       <c r="CL3" s="35"/>
       <c r="CM3" s="35"/>
       <c r="CN3" s="35"/>
       <c r="CO3" s="35"/>
       <c r="CP3" s="35"/>
       <c r="CQ3" s="35"/>
       <c r="CR3" s="35"/>
       <c r="CS3" s="36"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="37"/>
+      <c r="A4" s="33"/>
       <c r="B4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -1592,51 +1592,53 @@
       </c>
       <c r="CH5" s="25">
         <v>289065</v>
       </c>
       <c r="CI5" s="30">
         <v>285249</v>
       </c>
       <c r="CJ5" s="25">
         <v>446631</v>
       </c>
       <c r="CK5" s="25">
         <v>445370</v>
       </c>
       <c r="CL5" s="27">
         <v>442389</v>
       </c>
       <c r="CM5" s="21">
         <v>306600</v>
       </c>
       <c r="CN5" s="21">
         <v>302599</v>
       </c>
       <c r="CO5" s="27">
         <v>298422</v>
       </c>
-      <c r="CP5" s="28"/>
+      <c r="CP5" s="28">
+        <v>302853</v>
+      </c>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="18">
         <v>1381</v>
       </c>
       <c r="C6" s="19">
         <v>1202</v>
       </c>
       <c r="D6" s="19">
         <v>2067</v>
       </c>
       <c r="E6" s="18">
         <v>2059</v>
       </c>
       <c r="F6" s="19">
         <v>2047</v>
       </c>
       <c r="G6" s="19">
         <v>2031</v>
@@ -1877,51 +1879,53 @@
       </c>
       <c r="CH6" s="25">
         <v>2444</v>
       </c>
       <c r="CI6" s="30">
         <v>2429</v>
       </c>
       <c r="CJ6" s="25">
         <v>3816</v>
       </c>
       <c r="CK6" s="25">
         <v>3812</v>
       </c>
       <c r="CL6" s="27">
         <v>3782</v>
       </c>
       <c r="CM6" s="31">
         <v>1704</v>
       </c>
       <c r="CN6" s="21">
         <v>1667</v>
       </c>
       <c r="CO6" s="27">
         <v>1641</v>
       </c>
-      <c r="CP6" s="26"/>
+      <c r="CP6" s="26">
+        <v>1631</v>
+      </c>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="23"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="18">
         <v>2551</v>
       </c>
       <c r="C7" s="19">
         <v>2475</v>
       </c>
       <c r="D7" s="19">
         <v>3869</v>
       </c>
       <c r="E7" s="18">
         <v>3857</v>
       </c>
       <c r="F7" s="19">
         <v>3505</v>
       </c>
       <c r="G7" s="19">
         <v>3356</v>
@@ -2162,51 +2166,53 @@
       </c>
       <c r="CH7" s="25">
         <v>5071</v>
       </c>
       <c r="CI7" s="30">
         <v>4990</v>
       </c>
       <c r="CJ7" s="25">
         <v>7180</v>
       </c>
       <c r="CK7" s="25">
         <v>7082</v>
       </c>
       <c r="CL7" s="27">
         <v>6692</v>
       </c>
       <c r="CM7" s="31">
         <v>5803</v>
       </c>
       <c r="CN7" s="21">
         <v>5786</v>
       </c>
       <c r="CO7" s="27">
         <v>5738</v>
       </c>
-      <c r="CP7" s="26"/>
+      <c r="CP7" s="26">
+        <v>5735</v>
+      </c>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="23"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="18">
         <v>105594</v>
       </c>
       <c r="C8" s="19">
         <v>103965</v>
       </c>
       <c r="D8" s="19">
         <v>155761</v>
       </c>
       <c r="E8" s="18">
         <v>155296</v>
       </c>
       <c r="F8" s="19">
         <v>154095</v>
       </c>
       <c r="G8" s="19">
         <v>152367</v>
@@ -2447,51 +2453,53 @@
       </c>
       <c r="CH8" s="25">
         <v>65877</v>
       </c>
       <c r="CI8" s="30">
         <v>65587</v>
       </c>
       <c r="CJ8" s="25">
         <v>103545</v>
       </c>
       <c r="CK8" s="25">
         <v>103363</v>
       </c>
       <c r="CL8" s="27">
         <v>102724</v>
       </c>
       <c r="CM8" s="31">
         <v>68134</v>
       </c>
       <c r="CN8" s="21">
         <v>66895</v>
       </c>
       <c r="CO8" s="27">
         <v>65656</v>
       </c>
-      <c r="CP8" s="26"/>
+      <c r="CP8" s="26">
+        <v>66290</v>
+      </c>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="23"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="18">
         <v>54531</v>
       </c>
       <c r="C9" s="19">
         <v>53341</v>
       </c>
       <c r="D9" s="19">
         <v>79752</v>
       </c>
       <c r="E9" s="18">
         <v>80733</v>
       </c>
       <c r="F9" s="19">
         <v>81088</v>
       </c>
       <c r="G9" s="19">
         <v>80080</v>
@@ -2732,51 +2740,53 @@
       </c>
       <c r="CH9" s="25">
         <v>44521</v>
       </c>
       <c r="CI9" s="30">
         <v>43852</v>
       </c>
       <c r="CJ9" s="25">
         <v>68253</v>
       </c>
       <c r="CK9" s="25">
         <v>67847</v>
       </c>
       <c r="CL9" s="27">
         <v>67370</v>
       </c>
       <c r="CM9" s="31">
         <v>40792</v>
       </c>
       <c r="CN9" s="21">
         <v>40679</v>
       </c>
       <c r="CO9" s="27">
         <v>40409</v>
       </c>
-      <c r="CP9" s="26"/>
+      <c r="CP9" s="26">
+        <v>40980</v>
+      </c>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="23"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="18">
         <v>158766</v>
       </c>
       <c r="C10" s="19">
         <v>155861</v>
       </c>
       <c r="D10" s="19">
         <v>236727</v>
       </c>
       <c r="E10" s="18">
         <v>236020</v>
       </c>
       <c r="F10" s="19">
         <v>234037</v>
       </c>
       <c r="G10" s="19">
         <v>231249</v>
@@ -3017,51 +3027,53 @@
       </c>
       <c r="CH10" s="25">
         <v>107104</v>
       </c>
       <c r="CI10" s="30">
         <v>105213</v>
       </c>
       <c r="CJ10" s="25">
         <v>165615</v>
       </c>
       <c r="CK10" s="25">
         <v>165287</v>
       </c>
       <c r="CL10" s="27">
         <v>163853</v>
       </c>
       <c r="CM10" s="31">
         <v>119452</v>
       </c>
       <c r="CN10" s="21">
         <v>117242</v>
       </c>
       <c r="CO10" s="27">
         <v>115030</v>
       </c>
-      <c r="CP10" s="26"/>
+      <c r="CP10" s="26">
+        <v>118028</v>
+      </c>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="23"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="18">
         <v>16343</v>
       </c>
       <c r="C11" s="19">
         <v>16187</v>
       </c>
       <c r="D11" s="19">
         <v>26552</v>
       </c>
       <c r="E11" s="18">
         <v>26583</v>
       </c>
       <c r="F11" s="19">
         <v>26467</v>
       </c>
       <c r="G11" s="19">
         <v>26269</v>
@@ -3302,51 +3314,53 @@
       </c>
       <c r="CH11" s="25">
         <v>15157</v>
       </c>
       <c r="CI11" s="30">
         <v>15015</v>
       </c>
       <c r="CJ11" s="25">
         <v>23699</v>
       </c>
       <c r="CK11" s="25">
         <v>23551</v>
       </c>
       <c r="CL11" s="27">
         <v>23536</v>
       </c>
       <c r="CM11" s="31">
         <v>17476</v>
       </c>
       <c r="CN11" s="21">
         <v>17476</v>
       </c>
       <c r="CO11" s="27">
         <v>17476</v>
       </c>
-      <c r="CP11" s="26"/>
+      <c r="CP11" s="26">
+        <v>17526</v>
+      </c>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="23"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="18">
         <v>57850</v>
       </c>
       <c r="C12" s="19">
         <v>56910</v>
       </c>
       <c r="D12" s="19">
         <v>84781</v>
       </c>
       <c r="E12" s="18">
         <v>85419</v>
       </c>
       <c r="F12" s="19">
         <v>85129</v>
       </c>
       <c r="G12" s="19">
         <v>84086</v>
@@ -3587,51 +3601,53 @@
       </c>
       <c r="CH12" s="25">
         <v>48891</v>
       </c>
       <c r="CI12" s="30">
         <v>48163</v>
       </c>
       <c r="CJ12" s="25">
         <v>74523</v>
       </c>
       <c r="CK12" s="25">
         <v>74428</v>
       </c>
       <c r="CL12" s="27">
         <v>74432</v>
       </c>
       <c r="CM12" s="31">
         <v>53239</v>
       </c>
       <c r="CN12" s="21">
         <v>52854</v>
       </c>
       <c r="CO12" s="27">
         <v>52472</v>
       </c>
-      <c r="CP12" s="26"/>
+      <c r="CP12" s="26">
+        <v>52663</v>
+      </c>
       <c r="CQ12" s="21"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="11"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
@@ -3854,68 +3870,68 @@
       <c r="AP16" s="7"/>
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="7"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
       <c r="BE16" s="7"/>
       <c r="BF16" s="7"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="7"/>
       <c r="BI16" s="7"/>
       <c r="BJ16" s="7"/>
       <c r="BK16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>