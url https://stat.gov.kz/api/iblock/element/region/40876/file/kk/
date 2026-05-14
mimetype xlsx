--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -32101,51 +32101,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS16"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="BR1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CJ5" sqref="CJ5:CJ12"/>
+      <selection activeCell="CK22" sqref="CK22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="5" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="5" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
@@ -32967,51 +32967,53 @@
       </c>
       <c r="CC5" s="27">
         <v>297842</v>
       </c>
       <c r="CD5" s="28">
         <v>296390</v>
       </c>
       <c r="CE5" s="29">
         <v>296140</v>
       </c>
       <c r="CF5" s="29">
         <v>297147</v>
       </c>
       <c r="CG5" s="23">
         <v>296352</v>
       </c>
       <c r="CH5" s="25">
         <v>289065</v>
       </c>
       <c r="CI5" s="33">
         <v>285249</v>
       </c>
       <c r="CJ5" s="25">
         <v>446631</v>
       </c>
-      <c r="CK5" s="25"/>
+      <c r="CK5" s="25">
+        <v>445370</v>
+      </c>
       <c r="CL5" s="27"/>
       <c r="CM5" s="21"/>
       <c r="CN5" s="21"/>
       <c r="CO5" s="27"/>
       <c r="CP5" s="28"/>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="18">
         <v>1381</v>
       </c>
       <c r="C6" s="19">
         <v>1202</v>
       </c>
       <c r="D6" s="19">
         <v>2067</v>
       </c>
       <c r="E6" s="18">
         <v>2059</v>
       </c>
@@ -33242,51 +33244,53 @@
       </c>
       <c r="CC6" s="27">
         <v>1441</v>
       </c>
       <c r="CD6" s="26">
         <v>1741</v>
       </c>
       <c r="CE6" s="21">
         <v>1441</v>
       </c>
       <c r="CF6" s="21">
         <v>1780</v>
       </c>
       <c r="CG6" s="23">
         <v>1780</v>
       </c>
       <c r="CH6" s="25">
         <v>2444</v>
       </c>
       <c r="CI6" s="33">
         <v>2429</v>
       </c>
       <c r="CJ6" s="25">
         <v>3816</v>
       </c>
-      <c r="CK6" s="25"/>
+      <c r="CK6" s="25">
+        <v>3812</v>
+      </c>
       <c r="CL6" s="27"/>
       <c r="CM6" s="31"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="27"/>
       <c r="CP6" s="26"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="23"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="18">
         <v>2551</v>
       </c>
       <c r="C7" s="19">
         <v>2475</v>
       </c>
       <c r="D7" s="19">
         <v>3869</v>
       </c>
       <c r="E7" s="18">
         <v>3857</v>
       </c>
@@ -33517,51 +33521,53 @@
       </c>
       <c r="CC7" s="27">
         <v>6810</v>
       </c>
       <c r="CD7" s="26">
         <v>6802</v>
       </c>
       <c r="CE7" s="21">
         <v>6793</v>
       </c>
       <c r="CF7" s="21">
         <v>6784</v>
       </c>
       <c r="CG7" s="23">
         <v>6771</v>
       </c>
       <c r="CH7" s="25">
         <v>5071</v>
       </c>
       <c r="CI7" s="33">
         <v>4990</v>
       </c>
       <c r="CJ7" s="25">
         <v>7180</v>
       </c>
-      <c r="CK7" s="25"/>
+      <c r="CK7" s="25">
+        <v>7082</v>
+      </c>
       <c r="CL7" s="27"/>
       <c r="CM7" s="31"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="27"/>
       <c r="CP7" s="26"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="23"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="18">
         <v>105594</v>
       </c>
       <c r="C8" s="19">
         <v>103965</v>
       </c>
       <c r="D8" s="19">
         <v>155761</v>
       </c>
       <c r="E8" s="18">
         <v>155296</v>
       </c>
@@ -33792,51 +33798,53 @@
       </c>
       <c r="CC8" s="27">
         <v>68111</v>
       </c>
       <c r="CD8" s="26">
         <v>68058</v>
       </c>
       <c r="CE8" s="21">
         <v>68080</v>
       </c>
       <c r="CF8" s="21">
         <v>66602</v>
       </c>
       <c r="CG8" s="23">
         <v>66499</v>
       </c>
       <c r="CH8" s="25">
         <v>65877</v>
       </c>
       <c r="CI8" s="33">
         <v>65587</v>
       </c>
       <c r="CJ8" s="25">
         <v>103545</v>
       </c>
-      <c r="CK8" s="25"/>
+      <c r="CK8" s="25">
+        <v>103363</v>
+      </c>
       <c r="CL8" s="27"/>
       <c r="CM8" s="31"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="27"/>
       <c r="CP8" s="26"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="23"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="18">
         <v>54531</v>
       </c>
       <c r="C9" s="19">
         <v>53341</v>
       </c>
       <c r="D9" s="19">
         <v>79752</v>
       </c>
       <c r="E9" s="18">
         <v>80733</v>
       </c>
@@ -34067,51 +34075,53 @@
       </c>
       <c r="CC9" s="27">
         <v>40892</v>
       </c>
       <c r="CD9" s="26">
         <v>40867</v>
       </c>
       <c r="CE9" s="21">
         <v>40719</v>
       </c>
       <c r="CF9" s="21">
         <v>40646</v>
       </c>
       <c r="CG9" s="23">
         <v>40481</v>
       </c>
       <c r="CH9" s="25">
         <v>44521</v>
       </c>
       <c r="CI9" s="33">
         <v>43852</v>
       </c>
       <c r="CJ9" s="25">
         <v>68253</v>
       </c>
-      <c r="CK9" s="25"/>
+      <c r="CK9" s="25">
+        <v>67847</v>
+      </c>
       <c r="CL9" s="27"/>
       <c r="CM9" s="31"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="27"/>
       <c r="CP9" s="26"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="23"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="18">
         <v>158766</v>
       </c>
       <c r="C10" s="19">
         <v>155861</v>
       </c>
       <c r="D10" s="19">
         <v>236727</v>
       </c>
       <c r="E10" s="18">
         <v>236020</v>
       </c>
@@ -34342,51 +34352,53 @@
       </c>
       <c r="CC10" s="27">
         <v>112734</v>
       </c>
       <c r="CD10" s="26">
         <v>112417</v>
       </c>
       <c r="CE10" s="21">
         <v>112732</v>
       </c>
       <c r="CF10" s="21">
         <v>118070</v>
       </c>
       <c r="CG10" s="23">
         <v>117639</v>
       </c>
       <c r="CH10" s="25">
         <v>107104</v>
       </c>
       <c r="CI10" s="33">
         <v>105213</v>
       </c>
       <c r="CJ10" s="25">
         <v>165615</v>
       </c>
-      <c r="CK10" s="25"/>
+      <c r="CK10" s="25">
+        <v>165287</v>
+      </c>
       <c r="CL10" s="27"/>
       <c r="CM10" s="31"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="27"/>
       <c r="CP10" s="26"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="23"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="18">
         <v>16343</v>
       </c>
       <c r="C11" s="19">
         <v>16187</v>
       </c>
       <c r="D11" s="19">
         <v>26552</v>
       </c>
       <c r="E11" s="18">
         <v>26583</v>
       </c>
@@ -34617,51 +34629,53 @@
       </c>
       <c r="CC11" s="27">
         <v>14457</v>
       </c>
       <c r="CD11" s="26">
         <v>14396</v>
       </c>
       <c r="CE11" s="21">
         <v>14335</v>
       </c>
       <c r="CF11" s="21">
         <v>15274</v>
       </c>
       <c r="CG11" s="23">
         <v>15218</v>
       </c>
       <c r="CH11" s="25">
         <v>15157</v>
       </c>
       <c r="CI11" s="33">
         <v>15015</v>
       </c>
       <c r="CJ11" s="25">
         <v>23699</v>
       </c>
-      <c r="CK11" s="25"/>
+      <c r="CK11" s="25">
+        <v>23551</v>
+      </c>
       <c r="CL11" s="27"/>
       <c r="CM11" s="31"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="27"/>
       <c r="CP11" s="26"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="23"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="18">
         <v>57850</v>
       </c>
       <c r="C12" s="19">
         <v>56910</v>
       </c>
       <c r="D12" s="19">
         <v>84781</v>
       </c>
       <c r="E12" s="18">
         <v>85419</v>
       </c>
@@ -34892,51 +34906,53 @@
       </c>
       <c r="CC12" s="27">
         <v>53397</v>
       </c>
       <c r="CD12" s="26">
         <v>52109</v>
       </c>
       <c r="CE12" s="21">
         <v>52040</v>
       </c>
       <c r="CF12" s="21">
         <v>47991</v>
       </c>
       <c r="CG12" s="23">
         <v>47964</v>
       </c>
       <c r="CH12" s="25">
         <v>48891</v>
       </c>
       <c r="CI12" s="33">
         <v>48163</v>
       </c>
       <c r="CJ12" s="25">
         <v>74523</v>
       </c>
-      <c r="CK12" s="25"/>
+      <c r="CK12" s="25">
+        <v>74428</v>
+      </c>
       <c r="CL12" s="27"/>
       <c r="CM12" s="31"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="27"/>
       <c r="CP12" s="26"/>
       <c r="CQ12" s="21"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="11"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
@@ -35164,68 +35180,68 @@
       <c r="AP16" s="7"/>
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="7"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
       <c r="BE16" s="7"/>
       <c r="BF16" s="7"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="7"/>
       <c r="BI16" s="7"/>
       <c r="BJ16" s="7"/>
       <c r="BK16" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="CP2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>