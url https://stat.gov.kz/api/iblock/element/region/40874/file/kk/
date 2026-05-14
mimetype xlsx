--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -119,55 +119,63 @@
   <si>
     <t>Жылқы саны,  бас</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -253,50 +261,99 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF800080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="1"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
@@ -582,236 +639,787 @@
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1581">
+  <cellStyleXfs count="17559">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...174 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -824,193 +1432,101 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -1086,140 +1602,59 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...88 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -1317,97 +1752,12645 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1420,101 +14403,127 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1590,59 +14599,120 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1746,2172 +14816,21118 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...78 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...106 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="4" xfId="527" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="482" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="4" xfId="1280" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="1235" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="17552" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1581">
+  <cellStyles count="17559">
     <cellStyle name="60% — акцент1 2" xfId="3"/>
-    <cellStyle name="60% — акцент1 2 10" xfId="1471"/>
-[...3 lines deleted...]
-    <cellStyle name="60% — акцент1 2 14" xfId="1573"/>
+    <cellStyle name="60% — акцент1 2 10" xfId="1426"/>
+    <cellStyle name="60% — акцент1 2 10 2" xfId="15506"/>
+    <cellStyle name="60% — акцент1 2 10 3" xfId="17366"/>
+    <cellStyle name="60% — акцент1 2 11" xfId="1483"/>
+    <cellStyle name="60% — акцент1 2 11 2" xfId="15562"/>
+    <cellStyle name="60% — акцент1 2 11 3" xfId="17422"/>
+    <cellStyle name="60% — акцент1 2 12" xfId="1506"/>
+    <cellStyle name="60% — акцент1 2 12 2" xfId="15584"/>
+    <cellStyle name="60% — акцент1 2 12 3" xfId="17444"/>
+    <cellStyle name="60% — акцент1 2 13" xfId="1518"/>
+    <cellStyle name="60% — акцент1 2 13 2" xfId="15595"/>
+    <cellStyle name="60% — акцент1 2 13 3" xfId="17455"/>
+    <cellStyle name="60% — акцент1 2 14" xfId="1528"/>
+    <cellStyle name="60% — акцент1 2 14 2" xfId="15605"/>
+    <cellStyle name="60% — акцент1 2 14 3" xfId="17465"/>
+    <cellStyle name="60% — акцент1 2 15" xfId="13656"/>
+    <cellStyle name="60% — акцент1 2 16" xfId="16542"/>
     <cellStyle name="60% — акцент1 2 2" xfId="187"/>
-    <cellStyle name="60% — акцент1 2 2 2" xfId="444"/>
-[...9 lines deleted...]
-    <cellStyle name="60% — акцент1 2 3 3" xfId="901"/>
+    <cellStyle name="60% — акцент1 2 2 2" xfId="399"/>
+    <cellStyle name="60% — акцент1 2 2 2 2" xfId="642"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 2" xfId="1112"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 2 2" xfId="14638"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 3" xfId="14123"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 4" xfId="16076"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 5" xfId="17011"/>
+    <cellStyle name="60% — акцент1 2 2 2 3" xfId="903"/>
+    <cellStyle name="60% — акцент1 2 2 2 3 2" xfId="14415"/>
+    <cellStyle name="60% — акцент1 2 2 2 4" xfId="13900"/>
+    <cellStyle name="60% — акцент1 2 2 2 5" xfId="15853"/>
+    <cellStyle name="60% — акцент1 2 2 2 6" xfId="16788"/>
+    <cellStyle name="60% — акцент1 2 2 3" xfId="548"/>
+    <cellStyle name="60% — акцент1 2 2 3 2" xfId="1018"/>
+    <cellStyle name="60% — акцент1 2 2 3 2 2" xfId="14544"/>
+    <cellStyle name="60% — акцент1 2 2 3 3" xfId="14029"/>
+    <cellStyle name="60% — акцент1 2 2 3 4" xfId="15982"/>
+    <cellStyle name="60% — акцент1 2 2 3 5" xfId="16917"/>
+    <cellStyle name="60% — акцент1 2 2 4" xfId="738"/>
+    <cellStyle name="60% — акцент1 2 2 4 2" xfId="14224"/>
+    <cellStyle name="60% — акцент1 2 2 5" xfId="13709"/>
+    <cellStyle name="60% — акцент1 2 2 6" xfId="15662"/>
+    <cellStyle name="60% — акцент1 2 2 7" xfId="16597"/>
+    <cellStyle name="60% — акцент1 2 3" xfId="352"/>
+    <cellStyle name="60% — акцент1 2 3 2" xfId="595"/>
+    <cellStyle name="60% — акцент1 2 3 2 2" xfId="1065"/>
+    <cellStyle name="60% — акцент1 2 3 2 2 2" xfId="14591"/>
+    <cellStyle name="60% — акцент1 2 3 2 3" xfId="14076"/>
+    <cellStyle name="60% — акцент1 2 3 2 4" xfId="16029"/>
+    <cellStyle name="60% — акцент1 2 3 2 5" xfId="16964"/>
+    <cellStyle name="60% — акцент1 2 3 3" xfId="856"/>
+    <cellStyle name="60% — акцент1 2 3 3 2" xfId="14368"/>
+    <cellStyle name="60% — акцент1 2 3 4" xfId="13853"/>
+    <cellStyle name="60% — акцент1 2 3 5" xfId="15806"/>
+    <cellStyle name="60% — акцент1 2 3 6" xfId="16741"/>
     <cellStyle name="60% — акцент1 2 4" xfId="290"/>
-    <cellStyle name="60% — акцент1 2 4 2" xfId="883"/>
+    <cellStyle name="60% — акцент1 2 4 2" xfId="838"/>
+    <cellStyle name="60% — акцент1 2 4 2 2" xfId="14327"/>
+    <cellStyle name="60% — акцент1 2 4 3" xfId="13812"/>
+    <cellStyle name="60% — акцент1 2 4 4" xfId="15765"/>
+    <cellStyle name="60% — акцент1 2 4 5" xfId="16700"/>
     <cellStyle name="60% — акцент1 2 5" xfId="185"/>
-    <cellStyle name="60% — акцент1 2 5 2" xfId="781"/>
-[...4 lines deleted...]
-    <cellStyle name="60% — акцент1 2 9" xfId="1293"/>
+    <cellStyle name="60% — акцент1 2 5 2" xfId="736"/>
+    <cellStyle name="60% — акцент1 2 5 2 2" xfId="14222"/>
+    <cellStyle name="60% — акцент1 2 5 3" xfId="13707"/>
+    <cellStyle name="60% — акцент1 2 5 4" xfId="15660"/>
+    <cellStyle name="60% — акцент1 2 5 5" xfId="16595"/>
+    <cellStyle name="60% — акцент1 2 6" xfId="490"/>
+    <cellStyle name="60% — акцент1 2 6 2" xfId="971"/>
+    <cellStyle name="60% — акцент1 2 6 2 2" xfId="14486"/>
+    <cellStyle name="60% — акцент1 2 6 3" xfId="13971"/>
+    <cellStyle name="60% — акцент1 2 6 4" xfId="15924"/>
+    <cellStyle name="60% — акцент1 2 6 5" xfId="16859"/>
+    <cellStyle name="60% — акцент1 2 7" xfId="689"/>
+    <cellStyle name="60% — акцент1 2 7 2" xfId="14170"/>
+    <cellStyle name="60% — акцент1 2 7 3" xfId="16123"/>
+    <cellStyle name="60% — акцент1 2 7 4" xfId="17058"/>
+    <cellStyle name="60% — акцент1 2 8" xfId="1161"/>
+    <cellStyle name="60% — акцент1 2 8 2" xfId="14686"/>
+    <cellStyle name="60% — акцент1 2 8 3" xfId="16170"/>
+    <cellStyle name="60% — акцент1 2 8 4" xfId="17105"/>
+    <cellStyle name="60% — акцент1 2 9" xfId="1248"/>
+    <cellStyle name="60% — акцент1 2 9 2" xfId="14764"/>
+    <cellStyle name="60% — акцент1 2 9 3" xfId="17189"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="292"/>
     <cellStyle name="60% — акцент2 2" xfId="4"/>
-    <cellStyle name="60% — акцент2 2 10" xfId="1470"/>
-[...3 lines deleted...]
-    <cellStyle name="60% — акцент2 2 14" xfId="1572"/>
+    <cellStyle name="60% — акцент2 2 10" xfId="1425"/>
+    <cellStyle name="60% — акцент2 2 10 2" xfId="15505"/>
+    <cellStyle name="60% — акцент2 2 10 3" xfId="17365"/>
+    <cellStyle name="60% — акцент2 2 11" xfId="1482"/>
+    <cellStyle name="60% — акцент2 2 11 2" xfId="15561"/>
+    <cellStyle name="60% — акцент2 2 11 3" xfId="17421"/>
+    <cellStyle name="60% — акцент2 2 12" xfId="1505"/>
+    <cellStyle name="60% — акцент2 2 12 2" xfId="15583"/>
+    <cellStyle name="60% — акцент2 2 12 3" xfId="17443"/>
+    <cellStyle name="60% — акцент2 2 13" xfId="1517"/>
+    <cellStyle name="60% — акцент2 2 13 2" xfId="15594"/>
+    <cellStyle name="60% — акцент2 2 13 3" xfId="17454"/>
+    <cellStyle name="60% — акцент2 2 14" xfId="1527"/>
+    <cellStyle name="60% — акцент2 2 14 2" xfId="15604"/>
+    <cellStyle name="60% — акцент2 2 14 3" xfId="17464"/>
+    <cellStyle name="60% — акцент2 2 15" xfId="13657"/>
+    <cellStyle name="60% — акцент2 2 16" xfId="16543"/>
     <cellStyle name="60% — акцент2 2 2" xfId="188"/>
-    <cellStyle name="60% — акцент2 2 2 2" xfId="445"/>
-[...9 lines deleted...]
-    <cellStyle name="60% — акцент2 2 3 3" xfId="902"/>
+    <cellStyle name="60% — акцент2 2 2 2" xfId="400"/>
+    <cellStyle name="60% — акцент2 2 2 2 2" xfId="643"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 2" xfId="1113"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 2 2" xfId="14639"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 3" xfId="14124"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 4" xfId="16077"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 5" xfId="17012"/>
+    <cellStyle name="60% — акцент2 2 2 2 3" xfId="904"/>
+    <cellStyle name="60% — акцент2 2 2 2 3 2" xfId="14416"/>
+    <cellStyle name="60% — акцент2 2 2 2 4" xfId="13901"/>
+    <cellStyle name="60% — акцент2 2 2 2 5" xfId="15854"/>
+    <cellStyle name="60% — акцент2 2 2 2 6" xfId="16789"/>
+    <cellStyle name="60% — акцент2 2 2 3" xfId="549"/>
+    <cellStyle name="60% — акцент2 2 2 3 2" xfId="1019"/>
+    <cellStyle name="60% — акцент2 2 2 3 2 2" xfId="14545"/>
+    <cellStyle name="60% — акцент2 2 2 3 3" xfId="14030"/>
+    <cellStyle name="60% — акцент2 2 2 3 4" xfId="15983"/>
+    <cellStyle name="60% — акцент2 2 2 3 5" xfId="16918"/>
+    <cellStyle name="60% — акцент2 2 2 4" xfId="739"/>
+    <cellStyle name="60% — акцент2 2 2 4 2" xfId="14225"/>
+    <cellStyle name="60% — акцент2 2 2 5" xfId="13710"/>
+    <cellStyle name="60% — акцент2 2 2 6" xfId="15663"/>
+    <cellStyle name="60% — акцент2 2 2 7" xfId="16598"/>
+    <cellStyle name="60% — акцент2 2 3" xfId="353"/>
+    <cellStyle name="60% — акцент2 2 3 2" xfId="596"/>
+    <cellStyle name="60% — акцент2 2 3 2 2" xfId="1066"/>
+    <cellStyle name="60% — акцент2 2 3 2 2 2" xfId="14592"/>
+    <cellStyle name="60% — акцент2 2 3 2 3" xfId="14077"/>
+    <cellStyle name="60% — акцент2 2 3 2 4" xfId="16030"/>
+    <cellStyle name="60% — акцент2 2 3 2 5" xfId="16965"/>
+    <cellStyle name="60% — акцент2 2 3 3" xfId="857"/>
+    <cellStyle name="60% — акцент2 2 3 3 2" xfId="14369"/>
+    <cellStyle name="60% — акцент2 2 3 4" xfId="13854"/>
+    <cellStyle name="60% — акцент2 2 3 5" xfId="15807"/>
+    <cellStyle name="60% — акцент2 2 3 6" xfId="16742"/>
     <cellStyle name="60% — акцент2 2 4" xfId="289"/>
-    <cellStyle name="60% — акцент2 2 4 2" xfId="882"/>
+    <cellStyle name="60% — акцент2 2 4 2" xfId="837"/>
+    <cellStyle name="60% — акцент2 2 4 2 2" xfId="14326"/>
+    <cellStyle name="60% — акцент2 2 4 3" xfId="13811"/>
+    <cellStyle name="60% — акцент2 2 4 4" xfId="15764"/>
+    <cellStyle name="60% — акцент2 2 4 5" xfId="16699"/>
     <cellStyle name="60% — акцент2 2 5" xfId="193"/>
-    <cellStyle name="60% — акцент2 2 5 2" xfId="789"/>
-[...4 lines deleted...]
-    <cellStyle name="60% — акцент2 2 9" xfId="1294"/>
+    <cellStyle name="60% — акцент2 2 5 2" xfId="744"/>
+    <cellStyle name="60% — акцент2 2 5 2 2" xfId="14230"/>
+    <cellStyle name="60% — акцент2 2 5 3" xfId="13715"/>
+    <cellStyle name="60% — акцент2 2 5 4" xfId="15668"/>
+    <cellStyle name="60% — акцент2 2 5 5" xfId="16603"/>
+    <cellStyle name="60% — акцент2 2 6" xfId="491"/>
+    <cellStyle name="60% — акцент2 2 6 2" xfId="972"/>
+    <cellStyle name="60% — акцент2 2 6 2 2" xfId="14487"/>
+    <cellStyle name="60% — акцент2 2 6 3" xfId="13972"/>
+    <cellStyle name="60% — акцент2 2 6 4" xfId="15925"/>
+    <cellStyle name="60% — акцент2 2 6 5" xfId="16860"/>
+    <cellStyle name="60% — акцент2 2 7" xfId="690"/>
+    <cellStyle name="60% — акцент2 2 7 2" xfId="14171"/>
+    <cellStyle name="60% — акцент2 2 7 3" xfId="16124"/>
+    <cellStyle name="60% — акцент2 2 7 4" xfId="17059"/>
+    <cellStyle name="60% — акцент2 2 8" xfId="1162"/>
+    <cellStyle name="60% — акцент2 2 8 2" xfId="14687"/>
+    <cellStyle name="60% — акцент2 2 8 3" xfId="16171"/>
+    <cellStyle name="60% — акцент2 2 8 4" xfId="17106"/>
+    <cellStyle name="60% — акцент2 2 9" xfId="1249"/>
+    <cellStyle name="60% — акцент2 2 9 2" xfId="14765"/>
+    <cellStyle name="60% — акцент2 2 9 3" xfId="17190"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="293"/>
     <cellStyle name="60% — акцент3 2" xfId="5"/>
-    <cellStyle name="60% — акцент3 2 10" xfId="1469"/>
-[...3 lines deleted...]
-    <cellStyle name="60% — акцент3 2 14" xfId="1571"/>
+    <cellStyle name="60% — акцент3 2 10" xfId="1424"/>
+    <cellStyle name="60% — акцент3 2 10 2" xfId="15504"/>
+    <cellStyle name="60% — акцент3 2 10 3" xfId="17364"/>
+    <cellStyle name="60% — акцент3 2 11" xfId="1481"/>
+    <cellStyle name="60% — акцент3 2 11 2" xfId="15560"/>
+    <cellStyle name="60% — акцент3 2 11 3" xfId="17420"/>
+    <cellStyle name="60% — акцент3 2 12" xfId="1504"/>
+    <cellStyle name="60% — акцент3 2 12 2" xfId="15582"/>
+    <cellStyle name="60% — акцент3 2 12 3" xfId="17442"/>
+    <cellStyle name="60% — акцент3 2 13" xfId="1516"/>
+    <cellStyle name="60% — акцент3 2 13 2" xfId="15593"/>
+    <cellStyle name="60% — акцент3 2 13 3" xfId="17453"/>
+    <cellStyle name="60% — акцент3 2 14" xfId="1526"/>
+    <cellStyle name="60% — акцент3 2 14 2" xfId="15603"/>
+    <cellStyle name="60% — акцент3 2 14 3" xfId="17463"/>
+    <cellStyle name="60% — акцент3 2 15" xfId="13658"/>
+    <cellStyle name="60% — акцент3 2 16" xfId="16544"/>
     <cellStyle name="60% — акцент3 2 2" xfId="189"/>
-    <cellStyle name="60% — акцент3 2 2 2" xfId="446"/>
-[...9 lines deleted...]
-    <cellStyle name="60% — акцент3 2 3 3" xfId="903"/>
+    <cellStyle name="60% — акцент3 2 2 2" xfId="401"/>
+    <cellStyle name="60% — акцент3 2 2 2 2" xfId="644"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 2" xfId="1114"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 2 2" xfId="14640"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 3" xfId="14125"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 4" xfId="16078"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 5" xfId="17013"/>
+    <cellStyle name="60% — акцент3 2 2 2 3" xfId="905"/>
+    <cellStyle name="60% — акцент3 2 2 2 3 2" xfId="14417"/>
+    <cellStyle name="60% — акцент3 2 2 2 4" xfId="13902"/>
+    <cellStyle name="60% — акцент3 2 2 2 5" xfId="15855"/>
+    <cellStyle name="60% — акцент3 2 2 2 6" xfId="16790"/>
+    <cellStyle name="60% — акцент3 2 2 3" xfId="550"/>
+    <cellStyle name="60% — акцент3 2 2 3 2" xfId="1020"/>
+    <cellStyle name="60% — акцент3 2 2 3 2 2" xfId="14546"/>
+    <cellStyle name="60% — акцент3 2 2 3 3" xfId="14031"/>
+    <cellStyle name="60% — акцент3 2 2 3 4" xfId="15984"/>
+    <cellStyle name="60% — акцент3 2 2 3 5" xfId="16919"/>
+    <cellStyle name="60% — акцент3 2 2 4" xfId="740"/>
+    <cellStyle name="60% — акцент3 2 2 4 2" xfId="14226"/>
+    <cellStyle name="60% — акцент3 2 2 5" xfId="13711"/>
+    <cellStyle name="60% — акцент3 2 2 6" xfId="15664"/>
+    <cellStyle name="60% — акцент3 2 2 7" xfId="16599"/>
+    <cellStyle name="60% — акцент3 2 3" xfId="354"/>
+    <cellStyle name="60% — акцент3 2 3 2" xfId="597"/>
+    <cellStyle name="60% — акцент3 2 3 2 2" xfId="1067"/>
+    <cellStyle name="60% — акцент3 2 3 2 2 2" xfId="14593"/>
+    <cellStyle name="60% — акцент3 2 3 2 3" xfId="14078"/>
+    <cellStyle name="60% — акцент3 2 3 2 4" xfId="16031"/>
+    <cellStyle name="60% — акцент3 2 3 2 5" xfId="16966"/>
+    <cellStyle name="60% — акцент3 2 3 3" xfId="858"/>
+    <cellStyle name="60% — акцент3 2 3 3 2" xfId="14370"/>
+    <cellStyle name="60% — акцент3 2 3 4" xfId="13855"/>
+    <cellStyle name="60% — акцент3 2 3 5" xfId="15808"/>
+    <cellStyle name="60% — акцент3 2 3 6" xfId="16743"/>
     <cellStyle name="60% — акцент3 2 4" xfId="288"/>
-    <cellStyle name="60% — акцент3 2 4 2" xfId="881"/>
+    <cellStyle name="60% — акцент3 2 4 2" xfId="836"/>
+    <cellStyle name="60% — акцент3 2 4 2 2" xfId="14325"/>
+    <cellStyle name="60% — акцент3 2 4 3" xfId="13810"/>
+    <cellStyle name="60% — акцент3 2 4 4" xfId="15763"/>
+    <cellStyle name="60% — акцент3 2 4 5" xfId="16698"/>
     <cellStyle name="60% — акцент3 2 5" xfId="186"/>
-    <cellStyle name="60% — акцент3 2 5 2" xfId="782"/>
-[...4 lines deleted...]
-    <cellStyle name="60% — акцент3 2 9" xfId="1295"/>
+    <cellStyle name="60% — акцент3 2 5 2" xfId="737"/>
+    <cellStyle name="60% — акцент3 2 5 2 2" xfId="14223"/>
+    <cellStyle name="60% — акцент3 2 5 3" xfId="13708"/>
+    <cellStyle name="60% — акцент3 2 5 4" xfId="15661"/>
+    <cellStyle name="60% — акцент3 2 5 5" xfId="16596"/>
+    <cellStyle name="60% — акцент3 2 6" xfId="492"/>
+    <cellStyle name="60% — акцент3 2 6 2" xfId="973"/>
+    <cellStyle name="60% — акцент3 2 6 2 2" xfId="14488"/>
+    <cellStyle name="60% — акцент3 2 6 3" xfId="13973"/>
+    <cellStyle name="60% — акцент3 2 6 4" xfId="15926"/>
+    <cellStyle name="60% — акцент3 2 6 5" xfId="16861"/>
+    <cellStyle name="60% — акцент3 2 7" xfId="691"/>
+    <cellStyle name="60% — акцент3 2 7 2" xfId="14172"/>
+    <cellStyle name="60% — акцент3 2 7 3" xfId="16125"/>
+    <cellStyle name="60% — акцент3 2 7 4" xfId="17060"/>
+    <cellStyle name="60% — акцент3 2 8" xfId="1163"/>
+    <cellStyle name="60% — акцент3 2 8 2" xfId="14688"/>
+    <cellStyle name="60% — акцент3 2 8 3" xfId="16172"/>
+    <cellStyle name="60% — акцент3 2 8 4" xfId="17107"/>
+    <cellStyle name="60% — акцент3 2 9" xfId="1250"/>
+    <cellStyle name="60% — акцент3 2 9 2" xfId="14766"/>
+    <cellStyle name="60% — акцент3 2 9 3" xfId="17191"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="294"/>
     <cellStyle name="60% — акцент4 2" xfId="6"/>
-    <cellStyle name="60% — акцент4 2 10" xfId="1468"/>
-[...3 lines deleted...]
-    <cellStyle name="60% — акцент4 2 14" xfId="1570"/>
+    <cellStyle name="60% — акцент4 2 10" xfId="1423"/>
+    <cellStyle name="60% — акцент4 2 10 2" xfId="15503"/>
+    <cellStyle name="60% — акцент4 2 10 3" xfId="17363"/>
+    <cellStyle name="60% — акцент4 2 11" xfId="1480"/>
+    <cellStyle name="60% — акцент4 2 11 2" xfId="15559"/>
+    <cellStyle name="60% — акцент4 2 11 3" xfId="17419"/>
+    <cellStyle name="60% — акцент4 2 12" xfId="1503"/>
+    <cellStyle name="60% — акцент4 2 12 2" xfId="15581"/>
+    <cellStyle name="60% — акцент4 2 12 3" xfId="17441"/>
+    <cellStyle name="60% — акцент4 2 13" xfId="1515"/>
+    <cellStyle name="60% — акцент4 2 13 2" xfId="15592"/>
+    <cellStyle name="60% — акцент4 2 13 3" xfId="17452"/>
+    <cellStyle name="60% — акцент4 2 14" xfId="1525"/>
+    <cellStyle name="60% — акцент4 2 14 2" xfId="15602"/>
+    <cellStyle name="60% — акцент4 2 14 3" xfId="17462"/>
+    <cellStyle name="60% — акцент4 2 15" xfId="13659"/>
+    <cellStyle name="60% — акцент4 2 16" xfId="16545"/>
     <cellStyle name="60% — акцент4 2 2" xfId="190"/>
-    <cellStyle name="60% — акцент4 2 2 2" xfId="447"/>
-[...9 lines deleted...]
-    <cellStyle name="60% — акцент4 2 3 3" xfId="904"/>
+    <cellStyle name="60% — акцент4 2 2 2" xfId="402"/>
+    <cellStyle name="60% — акцент4 2 2 2 2" xfId="645"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 2" xfId="1115"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 2 2" xfId="14641"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 3" xfId="14126"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 4" xfId="16079"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 5" xfId="17014"/>
+    <cellStyle name="60% — акцент4 2 2 2 3" xfId="906"/>
+    <cellStyle name="60% — акцент4 2 2 2 3 2" xfId="14418"/>
+    <cellStyle name="60% — акцент4 2 2 2 4" xfId="13903"/>
+    <cellStyle name="60% — акцент4 2 2 2 5" xfId="15856"/>
+    <cellStyle name="60% — акцент4 2 2 2 6" xfId="16791"/>
+    <cellStyle name="60% — акцент4 2 2 3" xfId="551"/>
+    <cellStyle name="60% — акцент4 2 2 3 2" xfId="1021"/>
+    <cellStyle name="60% — акцент4 2 2 3 2 2" xfId="14547"/>
+    <cellStyle name="60% — акцент4 2 2 3 3" xfId="14032"/>
+    <cellStyle name="60% — акцент4 2 2 3 4" xfId="15985"/>
+    <cellStyle name="60% — акцент4 2 2 3 5" xfId="16920"/>
+    <cellStyle name="60% — акцент4 2 2 4" xfId="741"/>
+    <cellStyle name="60% — акцент4 2 2 4 2" xfId="14227"/>
+    <cellStyle name="60% — акцент4 2 2 5" xfId="13712"/>
+    <cellStyle name="60% — акцент4 2 2 6" xfId="15665"/>
+    <cellStyle name="60% — акцент4 2 2 7" xfId="16600"/>
+    <cellStyle name="60% — акцент4 2 3" xfId="355"/>
+    <cellStyle name="60% — акцент4 2 3 2" xfId="598"/>
+    <cellStyle name="60% — акцент4 2 3 2 2" xfId="1068"/>
+    <cellStyle name="60% — акцент4 2 3 2 2 2" xfId="14594"/>
+    <cellStyle name="60% — акцент4 2 3 2 3" xfId="14079"/>
+    <cellStyle name="60% — акцент4 2 3 2 4" xfId="16032"/>
+    <cellStyle name="60% — акцент4 2 3 2 5" xfId="16967"/>
+    <cellStyle name="60% — акцент4 2 3 3" xfId="859"/>
+    <cellStyle name="60% — акцент4 2 3 3 2" xfId="14371"/>
+    <cellStyle name="60% — акцент4 2 3 4" xfId="13856"/>
+    <cellStyle name="60% — акцент4 2 3 5" xfId="15809"/>
+    <cellStyle name="60% — акцент4 2 3 6" xfId="16744"/>
     <cellStyle name="60% — акцент4 2 4" xfId="287"/>
-    <cellStyle name="60% — акцент4 2 4 2" xfId="880"/>
+    <cellStyle name="60% — акцент4 2 4 2" xfId="835"/>
+    <cellStyle name="60% — акцент4 2 4 2 2" xfId="14324"/>
+    <cellStyle name="60% — акцент4 2 4 3" xfId="13809"/>
+    <cellStyle name="60% — акцент4 2 4 4" xfId="15762"/>
+    <cellStyle name="60% — акцент4 2 4 5" xfId="16697"/>
     <cellStyle name="60% — акцент4 2 5" xfId="194"/>
-    <cellStyle name="60% — акцент4 2 5 2" xfId="790"/>
-[...4 lines deleted...]
-    <cellStyle name="60% — акцент4 2 9" xfId="1296"/>
+    <cellStyle name="60% — акцент4 2 5 2" xfId="745"/>
+    <cellStyle name="60% — акцент4 2 5 2 2" xfId="14231"/>
+    <cellStyle name="60% — акцент4 2 5 3" xfId="13716"/>
+    <cellStyle name="60% — акцент4 2 5 4" xfId="15669"/>
+    <cellStyle name="60% — акцент4 2 5 5" xfId="16604"/>
+    <cellStyle name="60% — акцент4 2 6" xfId="493"/>
+    <cellStyle name="60% — акцент4 2 6 2" xfId="974"/>
+    <cellStyle name="60% — акцент4 2 6 2 2" xfId="14489"/>
+    <cellStyle name="60% — акцент4 2 6 3" xfId="13974"/>
+    <cellStyle name="60% — акцент4 2 6 4" xfId="15927"/>
+    <cellStyle name="60% — акцент4 2 6 5" xfId="16862"/>
+    <cellStyle name="60% — акцент4 2 7" xfId="692"/>
+    <cellStyle name="60% — акцент4 2 7 2" xfId="14173"/>
+    <cellStyle name="60% — акцент4 2 7 3" xfId="16126"/>
+    <cellStyle name="60% — акцент4 2 7 4" xfId="17061"/>
+    <cellStyle name="60% — акцент4 2 8" xfId="1164"/>
+    <cellStyle name="60% — акцент4 2 8 2" xfId="14689"/>
+    <cellStyle name="60% — акцент4 2 8 3" xfId="16173"/>
+    <cellStyle name="60% — акцент4 2 8 4" xfId="17108"/>
+    <cellStyle name="60% — акцент4 2 9" xfId="1251"/>
+    <cellStyle name="60% — акцент4 2 9 2" xfId="14767"/>
+    <cellStyle name="60% — акцент4 2 9 3" xfId="17192"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="295"/>
     <cellStyle name="60% — акцент5 2" xfId="7"/>
-    <cellStyle name="60% — акцент5 2 10" xfId="1467"/>
-[...3 lines deleted...]
-    <cellStyle name="60% — акцент5 2 14" xfId="1569"/>
+    <cellStyle name="60% — акцент5 2 10" xfId="1422"/>
+    <cellStyle name="60% — акцент5 2 10 2" xfId="15502"/>
+    <cellStyle name="60% — акцент5 2 10 3" xfId="17362"/>
+    <cellStyle name="60% — акцент5 2 11" xfId="1479"/>
+    <cellStyle name="60% — акцент5 2 11 2" xfId="15558"/>
+    <cellStyle name="60% — акцент5 2 11 3" xfId="17418"/>
+    <cellStyle name="60% — акцент5 2 12" xfId="1502"/>
+    <cellStyle name="60% — акцент5 2 12 2" xfId="15580"/>
+    <cellStyle name="60% — акцент5 2 12 3" xfId="17440"/>
+    <cellStyle name="60% — акцент5 2 13" xfId="1514"/>
+    <cellStyle name="60% — акцент5 2 13 2" xfId="15591"/>
+    <cellStyle name="60% — акцент5 2 13 3" xfId="17451"/>
+    <cellStyle name="60% — акцент5 2 14" xfId="1524"/>
+    <cellStyle name="60% — акцент5 2 14 2" xfId="15601"/>
+    <cellStyle name="60% — акцент5 2 14 3" xfId="17461"/>
+    <cellStyle name="60% — акцент5 2 15" xfId="13660"/>
+    <cellStyle name="60% — акцент5 2 16" xfId="16546"/>
     <cellStyle name="60% — акцент5 2 2" xfId="191"/>
-    <cellStyle name="60% — акцент5 2 2 2" xfId="448"/>
-[...9 lines deleted...]
-    <cellStyle name="60% — акцент5 2 3 3" xfId="905"/>
+    <cellStyle name="60% — акцент5 2 2 2" xfId="403"/>
+    <cellStyle name="60% — акцент5 2 2 2 2" xfId="646"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 2" xfId="1116"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 2 2" xfId="14642"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 3" xfId="14127"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 4" xfId="16080"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 5" xfId="17015"/>
+    <cellStyle name="60% — акцент5 2 2 2 3" xfId="907"/>
+    <cellStyle name="60% — акцент5 2 2 2 3 2" xfId="14419"/>
+    <cellStyle name="60% — акцент5 2 2 2 4" xfId="13904"/>
+    <cellStyle name="60% — акцент5 2 2 2 5" xfId="15857"/>
+    <cellStyle name="60% — акцент5 2 2 2 6" xfId="16792"/>
+    <cellStyle name="60% — акцент5 2 2 3" xfId="552"/>
+    <cellStyle name="60% — акцент5 2 2 3 2" xfId="1022"/>
+    <cellStyle name="60% — акцент5 2 2 3 2 2" xfId="14548"/>
+    <cellStyle name="60% — акцент5 2 2 3 3" xfId="14033"/>
+    <cellStyle name="60% — акцент5 2 2 3 4" xfId="15986"/>
+    <cellStyle name="60% — акцент5 2 2 3 5" xfId="16921"/>
+    <cellStyle name="60% — акцент5 2 2 4" xfId="742"/>
+    <cellStyle name="60% — акцент5 2 2 4 2" xfId="14228"/>
+    <cellStyle name="60% — акцент5 2 2 5" xfId="13713"/>
+    <cellStyle name="60% — акцент5 2 2 6" xfId="15666"/>
+    <cellStyle name="60% — акцент5 2 2 7" xfId="16601"/>
+    <cellStyle name="60% — акцент5 2 3" xfId="356"/>
+    <cellStyle name="60% — акцент5 2 3 2" xfId="599"/>
+    <cellStyle name="60% — акцент5 2 3 2 2" xfId="1069"/>
+    <cellStyle name="60% — акцент5 2 3 2 2 2" xfId="14595"/>
+    <cellStyle name="60% — акцент5 2 3 2 3" xfId="14080"/>
+    <cellStyle name="60% — акцент5 2 3 2 4" xfId="16033"/>
+    <cellStyle name="60% — акцент5 2 3 2 5" xfId="16968"/>
+    <cellStyle name="60% — акцент5 2 3 3" xfId="860"/>
+    <cellStyle name="60% — акцент5 2 3 3 2" xfId="14372"/>
+    <cellStyle name="60% — акцент5 2 3 4" xfId="13857"/>
+    <cellStyle name="60% — акцент5 2 3 5" xfId="15810"/>
+    <cellStyle name="60% — акцент5 2 3 6" xfId="16745"/>
     <cellStyle name="60% — акцент5 2 4" xfId="286"/>
-    <cellStyle name="60% — акцент5 2 4 2" xfId="879"/>
+    <cellStyle name="60% — акцент5 2 4 2" xfId="834"/>
+    <cellStyle name="60% — акцент5 2 4 2 2" xfId="14323"/>
+    <cellStyle name="60% — акцент5 2 4 3" xfId="13808"/>
+    <cellStyle name="60% — акцент5 2 4 4" xfId="15761"/>
+    <cellStyle name="60% — акцент5 2 4 5" xfId="16696"/>
     <cellStyle name="60% — акцент5 2 5" xfId="195"/>
-    <cellStyle name="60% — акцент5 2 5 2" xfId="791"/>
-[...4 lines deleted...]
-    <cellStyle name="60% — акцент5 2 9" xfId="1297"/>
+    <cellStyle name="60% — акцент5 2 5 2" xfId="746"/>
+    <cellStyle name="60% — акцент5 2 5 2 2" xfId="14232"/>
+    <cellStyle name="60% — акцент5 2 5 3" xfId="13717"/>
+    <cellStyle name="60% — акцент5 2 5 4" xfId="15670"/>
+    <cellStyle name="60% — акцент5 2 5 5" xfId="16605"/>
+    <cellStyle name="60% — акцент5 2 6" xfId="494"/>
+    <cellStyle name="60% — акцент5 2 6 2" xfId="975"/>
+    <cellStyle name="60% — акцент5 2 6 2 2" xfId="14490"/>
+    <cellStyle name="60% — акцент5 2 6 3" xfId="13975"/>
+    <cellStyle name="60% — акцент5 2 6 4" xfId="15928"/>
+    <cellStyle name="60% — акцент5 2 6 5" xfId="16863"/>
+    <cellStyle name="60% — акцент5 2 7" xfId="693"/>
+    <cellStyle name="60% — акцент5 2 7 2" xfId="14174"/>
+    <cellStyle name="60% — акцент5 2 7 3" xfId="16127"/>
+    <cellStyle name="60% — акцент5 2 7 4" xfId="17062"/>
+    <cellStyle name="60% — акцент5 2 8" xfId="1165"/>
+    <cellStyle name="60% — акцент5 2 8 2" xfId="14690"/>
+    <cellStyle name="60% — акцент5 2 8 3" xfId="16174"/>
+    <cellStyle name="60% — акцент5 2 8 4" xfId="17109"/>
+    <cellStyle name="60% — акцент5 2 9" xfId="1252"/>
+    <cellStyle name="60% — акцент5 2 9 2" xfId="14768"/>
+    <cellStyle name="60% — акцент5 2 9 3" xfId="17193"/>
     <cellStyle name="60% — акцент5 2_2.1" xfId="296"/>
     <cellStyle name="60% — акцент6 2" xfId="8"/>
-    <cellStyle name="60% — акцент6 2 10" xfId="1466"/>
-[...3 lines deleted...]
-    <cellStyle name="60% — акцент6 2 14" xfId="1568"/>
+    <cellStyle name="60% — акцент6 2 10" xfId="1421"/>
+    <cellStyle name="60% — акцент6 2 10 2" xfId="15501"/>
+    <cellStyle name="60% — акцент6 2 10 3" xfId="17361"/>
+    <cellStyle name="60% — акцент6 2 11" xfId="1478"/>
+    <cellStyle name="60% — акцент6 2 11 2" xfId="15557"/>
+    <cellStyle name="60% — акцент6 2 11 3" xfId="17417"/>
+    <cellStyle name="60% — акцент6 2 12" xfId="1501"/>
+    <cellStyle name="60% — акцент6 2 12 2" xfId="15579"/>
+    <cellStyle name="60% — акцент6 2 12 3" xfId="17439"/>
+    <cellStyle name="60% — акцент6 2 13" xfId="1513"/>
+    <cellStyle name="60% — акцент6 2 13 2" xfId="15590"/>
+    <cellStyle name="60% — акцент6 2 13 3" xfId="17450"/>
+    <cellStyle name="60% — акцент6 2 14" xfId="1523"/>
+    <cellStyle name="60% — акцент6 2 14 2" xfId="15600"/>
+    <cellStyle name="60% — акцент6 2 14 3" xfId="17460"/>
+    <cellStyle name="60% — акцент6 2 15" xfId="13661"/>
+    <cellStyle name="60% — акцент6 2 16" xfId="16547"/>
     <cellStyle name="60% — акцент6 2 2" xfId="192"/>
-    <cellStyle name="60% — акцент6 2 2 2" xfId="449"/>
-[...9 lines deleted...]
-    <cellStyle name="60% — акцент6 2 3 3" xfId="906"/>
+    <cellStyle name="60% — акцент6 2 2 2" xfId="404"/>
+    <cellStyle name="60% — акцент6 2 2 2 2" xfId="647"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 2" xfId="1117"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 2 2" xfId="14643"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 3" xfId="14128"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 4" xfId="16081"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 5" xfId="17016"/>
+    <cellStyle name="60% — акцент6 2 2 2 3" xfId="908"/>
+    <cellStyle name="60% — акцент6 2 2 2 3 2" xfId="14420"/>
+    <cellStyle name="60% — акцент6 2 2 2 4" xfId="13905"/>
+    <cellStyle name="60% — акцент6 2 2 2 5" xfId="15858"/>
+    <cellStyle name="60% — акцент6 2 2 2 6" xfId="16793"/>
+    <cellStyle name="60% — акцент6 2 2 3" xfId="553"/>
+    <cellStyle name="60% — акцент6 2 2 3 2" xfId="1023"/>
+    <cellStyle name="60% — акцент6 2 2 3 2 2" xfId="14549"/>
+    <cellStyle name="60% — акцент6 2 2 3 3" xfId="14034"/>
+    <cellStyle name="60% — акцент6 2 2 3 4" xfId="15987"/>
+    <cellStyle name="60% — акцент6 2 2 3 5" xfId="16922"/>
+    <cellStyle name="60% — акцент6 2 2 4" xfId="743"/>
+    <cellStyle name="60% — акцент6 2 2 4 2" xfId="14229"/>
+    <cellStyle name="60% — акцент6 2 2 5" xfId="13714"/>
+    <cellStyle name="60% — акцент6 2 2 6" xfId="15667"/>
+    <cellStyle name="60% — акцент6 2 2 7" xfId="16602"/>
+    <cellStyle name="60% — акцент6 2 3" xfId="357"/>
+    <cellStyle name="60% — акцент6 2 3 2" xfId="600"/>
+    <cellStyle name="60% — акцент6 2 3 2 2" xfId="1070"/>
+    <cellStyle name="60% — акцент6 2 3 2 2 2" xfId="14596"/>
+    <cellStyle name="60% — акцент6 2 3 2 3" xfId="14081"/>
+    <cellStyle name="60% — акцент6 2 3 2 4" xfId="16034"/>
+    <cellStyle name="60% — акцент6 2 3 2 5" xfId="16969"/>
+    <cellStyle name="60% — акцент6 2 3 3" xfId="861"/>
+    <cellStyle name="60% — акцент6 2 3 3 2" xfId="14373"/>
+    <cellStyle name="60% — акцент6 2 3 4" xfId="13858"/>
+    <cellStyle name="60% — акцент6 2 3 5" xfId="15811"/>
+    <cellStyle name="60% — акцент6 2 3 6" xfId="16746"/>
     <cellStyle name="60% — акцент6 2 4" xfId="285"/>
-    <cellStyle name="60% — акцент6 2 4 2" xfId="878"/>
+    <cellStyle name="60% — акцент6 2 4 2" xfId="833"/>
+    <cellStyle name="60% — акцент6 2 4 2 2" xfId="14322"/>
+    <cellStyle name="60% — акцент6 2 4 3" xfId="13807"/>
+    <cellStyle name="60% — акцент6 2 4 4" xfId="15760"/>
+    <cellStyle name="60% — акцент6 2 4 5" xfId="16695"/>
     <cellStyle name="60% — акцент6 2 5" xfId="196"/>
-    <cellStyle name="60% — акцент6 2 5 2" xfId="792"/>
-[...4 lines deleted...]
-    <cellStyle name="60% — акцент6 2 9" xfId="1298"/>
+    <cellStyle name="60% — акцент6 2 5 2" xfId="747"/>
+    <cellStyle name="60% — акцент6 2 5 2 2" xfId="14233"/>
+    <cellStyle name="60% — акцент6 2 5 3" xfId="13718"/>
+    <cellStyle name="60% — акцент6 2 5 4" xfId="15671"/>
+    <cellStyle name="60% — акцент6 2 5 5" xfId="16606"/>
+    <cellStyle name="60% — акцент6 2 6" xfId="495"/>
+    <cellStyle name="60% — акцент6 2 6 2" xfId="976"/>
+    <cellStyle name="60% — акцент6 2 6 2 2" xfId="14491"/>
+    <cellStyle name="60% — акцент6 2 6 3" xfId="13976"/>
+    <cellStyle name="60% — акцент6 2 6 4" xfId="15929"/>
+    <cellStyle name="60% — акцент6 2 6 5" xfId="16864"/>
+    <cellStyle name="60% — акцент6 2 7" xfId="694"/>
+    <cellStyle name="60% — акцент6 2 7 2" xfId="14175"/>
+    <cellStyle name="60% — акцент6 2 7 3" xfId="16128"/>
+    <cellStyle name="60% — акцент6 2 7 4" xfId="17063"/>
+    <cellStyle name="60% — акцент6 2 8" xfId="1166"/>
+    <cellStyle name="60% — акцент6 2 8 2" xfId="14691"/>
+    <cellStyle name="60% — акцент6 2 8 3" xfId="16175"/>
+    <cellStyle name="60% — акцент6 2 8 4" xfId="17110"/>
+    <cellStyle name="60% — акцент6 2 9" xfId="1253"/>
+    <cellStyle name="60% — акцент6 2 9 2" xfId="14769"/>
+    <cellStyle name="60% — акцент6 2 9 3" xfId="17194"/>
     <cellStyle name="60% — акцент6 2_2.1" xfId="297"/>
     <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Название 2" xfId="10"/>
     <cellStyle name="Нейтральный 2" xfId="11"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="298"/>
-    <cellStyle name="Обычный 100" xfId="1281"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 109" xfId="1289"/>
+    <cellStyle name="Обычный 10 10" xfId="14904"/>
+    <cellStyle name="Обычный 10 11" xfId="15767"/>
+    <cellStyle name="Обычный 10 12" xfId="16702"/>
+    <cellStyle name="Обычный 10 2" xfId="1537"/>
+    <cellStyle name="Обычный 10 2 2" xfId="3197"/>
+    <cellStyle name="Обычный 10 2 2 2" xfId="3198"/>
+    <cellStyle name="Обычный 10 2 3" xfId="5873"/>
+    <cellStyle name="Обычный 10 2 4" xfId="8078"/>
+    <cellStyle name="Обычный 10 2 5" xfId="11345"/>
+    <cellStyle name="Обычный 10 3" xfId="3199"/>
+    <cellStyle name="Обычный 10 3 2" xfId="8079"/>
+    <cellStyle name="Обычный 10 3 3" xfId="11342"/>
+    <cellStyle name="Обычный 10 4" xfId="3200"/>
+    <cellStyle name="Обычный 10 4 2" xfId="8080"/>
+    <cellStyle name="Обычный 10 4 3" xfId="11339"/>
+    <cellStyle name="Обычный 10 5" xfId="5875"/>
+    <cellStyle name="Обычный 10 6" xfId="8077"/>
+    <cellStyle name="Обычный 10 7" xfId="11348"/>
+    <cellStyle name="Обычный 10 8" xfId="13814"/>
+    <cellStyle name="Обычный 10 9" xfId="14329"/>
+    <cellStyle name="Обычный 100" xfId="1236"/>
+    <cellStyle name="Обычный 100 10" xfId="17177"/>
+    <cellStyle name="Обычный 100 2" xfId="2237"/>
+    <cellStyle name="Обычный 100 2 2" xfId="3201"/>
+    <cellStyle name="Обычный 100 2 2 2" xfId="3202"/>
+    <cellStyle name="Обычный 100 2 3" xfId="5869"/>
+    <cellStyle name="Обычный 100 3" xfId="3203"/>
+    <cellStyle name="Обычный 100 3 2" xfId="8083"/>
+    <cellStyle name="Обычный 100 3 3" xfId="11331"/>
+    <cellStyle name="Обычный 100 4" xfId="5871"/>
+    <cellStyle name="Обычный 100 5" xfId="8081"/>
+    <cellStyle name="Обычный 100 6" xfId="11336"/>
+    <cellStyle name="Обычный 100 7" xfId="14758"/>
+    <cellStyle name="Обычный 100 8" xfId="15323"/>
+    <cellStyle name="Обычный 100 9" xfId="16242"/>
+    <cellStyle name="Обычный 101" xfId="1237"/>
+    <cellStyle name="Обычный 101 10" xfId="17178"/>
+    <cellStyle name="Обычный 101 2" xfId="2238"/>
+    <cellStyle name="Обычный 101 2 2" xfId="3204"/>
+    <cellStyle name="Обычный 101 2 2 2" xfId="3205"/>
+    <cellStyle name="Обычный 101 2 3" xfId="5866"/>
+    <cellStyle name="Обычный 101 3" xfId="3206"/>
+    <cellStyle name="Обычный 101 3 2" xfId="8086"/>
+    <cellStyle name="Обычный 101 3 3" xfId="11319"/>
+    <cellStyle name="Обычный 101 4" xfId="5867"/>
+    <cellStyle name="Обычный 101 5" xfId="8084"/>
+    <cellStyle name="Обычный 101 6" xfId="11328"/>
+    <cellStyle name="Обычный 101 7" xfId="14759"/>
+    <cellStyle name="Обычный 101 8" xfId="15324"/>
+    <cellStyle name="Обычный 101 9" xfId="16243"/>
+    <cellStyle name="Обычный 102" xfId="1238"/>
+    <cellStyle name="Обычный 102 10" xfId="17179"/>
+    <cellStyle name="Обычный 102 2" xfId="2239"/>
+    <cellStyle name="Обычный 102 2 2" xfId="3207"/>
+    <cellStyle name="Обычный 102 2 2 2" xfId="3208"/>
+    <cellStyle name="Обычный 102 2 3" xfId="5862"/>
+    <cellStyle name="Обычный 102 3" xfId="3209"/>
+    <cellStyle name="Обычный 102 3 2" xfId="8089"/>
+    <cellStyle name="Обычный 102 3 3" xfId="11311"/>
+    <cellStyle name="Обычный 102 4" xfId="5864"/>
+    <cellStyle name="Обычный 102 5" xfId="8087"/>
+    <cellStyle name="Обычный 102 6" xfId="11316"/>
+    <cellStyle name="Обычный 102 7" xfId="14760"/>
+    <cellStyle name="Обычный 102 8" xfId="15325"/>
+    <cellStyle name="Обычный 102 9" xfId="16244"/>
+    <cellStyle name="Обычный 103" xfId="1239"/>
+    <cellStyle name="Обычный 103 10" xfId="17180"/>
+    <cellStyle name="Обычный 103 2" xfId="2240"/>
+    <cellStyle name="Обычный 103 2 2" xfId="3210"/>
+    <cellStyle name="Обычный 103 2 2 2" xfId="3211"/>
+    <cellStyle name="Обычный 103 2 3" xfId="5846"/>
+    <cellStyle name="Обычный 103 3" xfId="3212"/>
+    <cellStyle name="Обычный 103 3 2" xfId="8091"/>
+    <cellStyle name="Обычный 103 3 3" xfId="11303"/>
+    <cellStyle name="Обычный 103 4" xfId="5847"/>
+    <cellStyle name="Обычный 103 5" xfId="8090"/>
+    <cellStyle name="Обычный 103 6" xfId="11308"/>
+    <cellStyle name="Обычный 103 7" xfId="14761"/>
+    <cellStyle name="Обычный 103 8" xfId="15326"/>
+    <cellStyle name="Обычный 103 9" xfId="16245"/>
+    <cellStyle name="Обычный 104" xfId="1240"/>
+    <cellStyle name="Обычный 104 10" xfId="17181"/>
+    <cellStyle name="Обычный 104 2" xfId="2241"/>
+    <cellStyle name="Обычный 104 2 2" xfId="3213"/>
+    <cellStyle name="Обычный 104 2 2 2" xfId="3214"/>
+    <cellStyle name="Обычный 104 2 3" xfId="5842"/>
+    <cellStyle name="Обычный 104 3" xfId="3215"/>
+    <cellStyle name="Обычный 104 3 2" xfId="8093"/>
+    <cellStyle name="Обычный 104 3 3" xfId="11295"/>
+    <cellStyle name="Обычный 104 4" xfId="5844"/>
+    <cellStyle name="Обычный 104 5" xfId="8092"/>
+    <cellStyle name="Обычный 104 6" xfId="11300"/>
+    <cellStyle name="Обычный 104 7" xfId="14762"/>
+    <cellStyle name="Обычный 104 8" xfId="15327"/>
+    <cellStyle name="Обычный 104 9" xfId="16246"/>
+    <cellStyle name="Обычный 105" xfId="1241"/>
+    <cellStyle name="Обычный 105 10" xfId="17182"/>
+    <cellStyle name="Обычный 105 2" xfId="2242"/>
+    <cellStyle name="Обычный 105 2 2" xfId="3216"/>
+    <cellStyle name="Обычный 105 2 2 2" xfId="3217"/>
+    <cellStyle name="Обычный 105 2 3" xfId="5839"/>
+    <cellStyle name="Обычный 105 3" xfId="3218"/>
+    <cellStyle name="Обычный 105 3 2" xfId="8096"/>
+    <cellStyle name="Обычный 105 3 3" xfId="11283"/>
+    <cellStyle name="Обычный 105 4" xfId="5840"/>
+    <cellStyle name="Обычный 105 5" xfId="8094"/>
+    <cellStyle name="Обычный 105 6" xfId="11288"/>
+    <cellStyle name="Обычный 105 7" xfId="14763"/>
+    <cellStyle name="Обычный 105 8" xfId="15328"/>
+    <cellStyle name="Обычный 105 9" xfId="16247"/>
+    <cellStyle name="Обычный 106" xfId="2243"/>
+    <cellStyle name="Обычный 106 2" xfId="3219"/>
+    <cellStyle name="Обычный 106 2 2" xfId="3220"/>
+    <cellStyle name="Обычный 106 2 3" xfId="5835"/>
+    <cellStyle name="Обычный 106 3" xfId="3221"/>
+    <cellStyle name="Обычный 106 3 2" xfId="8099"/>
+    <cellStyle name="Обычный 106 3 3" xfId="11275"/>
+    <cellStyle name="Обычный 106 4" xfId="5837"/>
+    <cellStyle name="Обычный 106 5" xfId="8097"/>
+    <cellStyle name="Обычный 106 6" xfId="11280"/>
+    <cellStyle name="Обычный 106 7" xfId="16502"/>
+    <cellStyle name="Обычный 106 8" xfId="17473"/>
+    <cellStyle name="Обычный 107" xfId="1242"/>
+    <cellStyle name="Обычный 107 2" xfId="2244"/>
+    <cellStyle name="Обычный 107 2 2" xfId="3222"/>
+    <cellStyle name="Обычный 107 2 2 2" xfId="3223"/>
+    <cellStyle name="Обычный 107 2 3" xfId="5832"/>
+    <cellStyle name="Обычный 107 3" xfId="3224"/>
+    <cellStyle name="Обычный 107 3 2" xfId="8102"/>
+    <cellStyle name="Обычный 107 3 3" xfId="11267"/>
+    <cellStyle name="Обычный 107 4" xfId="5833"/>
+    <cellStyle name="Обычный 107 5" xfId="8100"/>
+    <cellStyle name="Обычный 107 6" xfId="11272"/>
+    <cellStyle name="Обычный 107 7" xfId="15329"/>
+    <cellStyle name="Обычный 107 8" xfId="16248"/>
+    <cellStyle name="Обычный 107 9" xfId="17183"/>
+    <cellStyle name="Обычный 108" xfId="1243"/>
+    <cellStyle name="Обычный 108 2" xfId="2245"/>
+    <cellStyle name="Обычный 108 2 2" xfId="3225"/>
+    <cellStyle name="Обычный 108 2 2 2" xfId="3226"/>
+    <cellStyle name="Обычный 108 2 3" xfId="5828"/>
+    <cellStyle name="Обычный 108 3" xfId="3227"/>
+    <cellStyle name="Обычный 108 3 2" xfId="8105"/>
+    <cellStyle name="Обычный 108 3 3" xfId="11251"/>
+    <cellStyle name="Обычный 108 4" xfId="5830"/>
+    <cellStyle name="Обычный 108 5" xfId="8103"/>
+    <cellStyle name="Обычный 108 6" xfId="11264"/>
+    <cellStyle name="Обычный 108 7" xfId="15330"/>
+    <cellStyle name="Обычный 108 8" xfId="16249"/>
+    <cellStyle name="Обычный 108 9" xfId="17184"/>
+    <cellStyle name="Обычный 109" xfId="1244"/>
+    <cellStyle name="Обычный 109 2" xfId="2246"/>
+    <cellStyle name="Обычный 109 2 2" xfId="3228"/>
+    <cellStyle name="Обычный 109 2 2 2" xfId="3229"/>
+    <cellStyle name="Обычный 109 2 3" xfId="5825"/>
+    <cellStyle name="Обычный 109 3" xfId="3230"/>
+    <cellStyle name="Обычный 109 3 2" xfId="8108"/>
+    <cellStyle name="Обычный 109 3 3" xfId="11219"/>
+    <cellStyle name="Обычный 109 4" xfId="5826"/>
+    <cellStyle name="Обычный 109 5" xfId="8106"/>
+    <cellStyle name="Обычный 109 6" xfId="11248"/>
+    <cellStyle name="Обычный 109 7" xfId="15331"/>
+    <cellStyle name="Обычный 109 8" xfId="16250"/>
+    <cellStyle name="Обычный 109 9" xfId="17185"/>
     <cellStyle name="Обычный 11" xfId="12"/>
-    <cellStyle name="Обычный 110" xfId="1290"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 116" xfId="1578"/>
+    <cellStyle name="Обычный 11 10" xfId="14770"/>
+    <cellStyle name="Обычный 11 11" xfId="15613"/>
+    <cellStyle name="Обычный 11 12" xfId="16548"/>
+    <cellStyle name="Обычный 11 2" xfId="1538"/>
+    <cellStyle name="Обычный 11 2 2" xfId="3231"/>
+    <cellStyle name="Обычный 11 2 2 2" xfId="3232"/>
+    <cellStyle name="Обычный 11 2 3" xfId="5778"/>
+    <cellStyle name="Обычный 11 2 4" xfId="8110"/>
+    <cellStyle name="Обычный 11 2 5" xfId="11169"/>
+    <cellStyle name="Обычный 11 3" xfId="3233"/>
+    <cellStyle name="Обычный 11 3 2" xfId="8111"/>
+    <cellStyle name="Обычный 11 3 3" xfId="11166"/>
+    <cellStyle name="Обычный 11 4" xfId="3234"/>
+    <cellStyle name="Обычный 11 4 2" xfId="8112"/>
+    <cellStyle name="Обычный 11 4 3" xfId="11163"/>
+    <cellStyle name="Обычный 11 5" xfId="5780"/>
+    <cellStyle name="Обычный 11 6" xfId="8109"/>
+    <cellStyle name="Обычный 11 7" xfId="11212"/>
+    <cellStyle name="Обычный 11 8" xfId="13662"/>
+    <cellStyle name="Обычный 11 9" xfId="14176"/>
+    <cellStyle name="Обычный 110" xfId="1245"/>
+    <cellStyle name="Обычный 110 2" xfId="2247"/>
+    <cellStyle name="Обычный 110 2 2" xfId="3235"/>
+    <cellStyle name="Обычный 110 2 2 2" xfId="3236"/>
+    <cellStyle name="Обычный 110 2 3" xfId="5774"/>
+    <cellStyle name="Обычный 110 3" xfId="3237"/>
+    <cellStyle name="Обычный 110 3 2" xfId="8114"/>
+    <cellStyle name="Обычный 110 3 3" xfId="11155"/>
+    <cellStyle name="Обычный 110 4" xfId="5776"/>
+    <cellStyle name="Обычный 110 5" xfId="8113"/>
+    <cellStyle name="Обычный 110 6" xfId="11160"/>
+    <cellStyle name="Обычный 110 7" xfId="15332"/>
+    <cellStyle name="Обычный 110 8" xfId="16251"/>
+    <cellStyle name="Обычный 110 9" xfId="17186"/>
+    <cellStyle name="Обычный 111" xfId="1246"/>
+    <cellStyle name="Обычный 111 2" xfId="2248"/>
+    <cellStyle name="Обычный 111 2 2" xfId="3238"/>
+    <cellStyle name="Обычный 111 2 2 2" xfId="3239"/>
+    <cellStyle name="Обычный 111 2 3" xfId="5771"/>
+    <cellStyle name="Обычный 111 3" xfId="3240"/>
+    <cellStyle name="Обычный 111 3 2" xfId="8116"/>
+    <cellStyle name="Обычный 111 3 3" xfId="11148"/>
+    <cellStyle name="Обычный 111 4" xfId="5772"/>
+    <cellStyle name="Обычный 111 5" xfId="8115"/>
+    <cellStyle name="Обычный 111 6" xfId="11152"/>
+    <cellStyle name="Обычный 111 7" xfId="15333"/>
+    <cellStyle name="Обычный 111 8" xfId="16252"/>
+    <cellStyle name="Обычный 111 9" xfId="17187"/>
+    <cellStyle name="Обычный 112" xfId="1529"/>
+    <cellStyle name="Обычный 112 2" xfId="2249"/>
+    <cellStyle name="Обычный 112 2 2" xfId="3241"/>
+    <cellStyle name="Обычный 112 2 2 2" xfId="3242"/>
+    <cellStyle name="Обычный 112 2 3" xfId="5767"/>
+    <cellStyle name="Обычный 112 3" xfId="3243"/>
+    <cellStyle name="Обычный 112 3 2" xfId="8119"/>
+    <cellStyle name="Обычный 112 3 3" xfId="11097"/>
+    <cellStyle name="Обычный 112 4" xfId="5769"/>
+    <cellStyle name="Обычный 112 5" xfId="8117"/>
+    <cellStyle name="Обычный 112 6" xfId="11141"/>
+    <cellStyle name="Обычный 112 7" xfId="15606"/>
+    <cellStyle name="Обычный 112 8" xfId="16495"/>
+    <cellStyle name="Обычный 112 9" xfId="17466"/>
+    <cellStyle name="Обычный 113" xfId="1530"/>
+    <cellStyle name="Обычный 113 2" xfId="2250"/>
+    <cellStyle name="Обычный 113 2 2" xfId="3244"/>
+    <cellStyle name="Обычный 113 2 2 2" xfId="3245"/>
+    <cellStyle name="Обычный 113 2 3" xfId="5764"/>
+    <cellStyle name="Обычный 113 3" xfId="3246"/>
+    <cellStyle name="Обычный 113 3 2" xfId="8122"/>
+    <cellStyle name="Обычный 113 3 3" xfId="11077"/>
+    <cellStyle name="Обычный 113 4" xfId="5765"/>
+    <cellStyle name="Обычный 113 5" xfId="8120"/>
+    <cellStyle name="Обычный 113 6" xfId="11091"/>
+    <cellStyle name="Обычный 113 7" xfId="15607"/>
+    <cellStyle name="Обычный 113 8" xfId="16496"/>
+    <cellStyle name="Обычный 113 9" xfId="17467"/>
+    <cellStyle name="Обычный 114" xfId="1531"/>
+    <cellStyle name="Обычный 114 2" xfId="2251"/>
+    <cellStyle name="Обычный 114 2 2" xfId="3247"/>
+    <cellStyle name="Обычный 114 2 2 2" xfId="3248"/>
+    <cellStyle name="Обычный 114 2 3" xfId="5760"/>
+    <cellStyle name="Обычный 114 3" xfId="3249"/>
+    <cellStyle name="Обычный 114 3 2" xfId="8125"/>
+    <cellStyle name="Обычный 114 3 3" xfId="11063"/>
+    <cellStyle name="Обычный 114 4" xfId="5762"/>
+    <cellStyle name="Обычный 114 5" xfId="8123"/>
+    <cellStyle name="Обычный 114 6" xfId="11068"/>
+    <cellStyle name="Обычный 114 7" xfId="15608"/>
+    <cellStyle name="Обычный 114 8" xfId="16497"/>
+    <cellStyle name="Обычный 114 9" xfId="17468"/>
+    <cellStyle name="Обычный 115" xfId="1532"/>
+    <cellStyle name="Обычный 115 2" xfId="2252"/>
+    <cellStyle name="Обычный 115 2 2" xfId="3250"/>
+    <cellStyle name="Обычный 115 2 2 2" xfId="3251"/>
+    <cellStyle name="Обычный 115 2 3" xfId="5664"/>
+    <cellStyle name="Обычный 115 3" xfId="3252"/>
+    <cellStyle name="Обычный 115 3 2" xfId="8128"/>
+    <cellStyle name="Обычный 115 3 3" xfId="11055"/>
+    <cellStyle name="Обычный 115 4" xfId="5665"/>
+    <cellStyle name="Обычный 115 5" xfId="8126"/>
+    <cellStyle name="Обычный 115 6" xfId="11060"/>
+    <cellStyle name="Обычный 115 7" xfId="15609"/>
+    <cellStyle name="Обычный 115 8" xfId="16498"/>
+    <cellStyle name="Обычный 115 9" xfId="17469"/>
+    <cellStyle name="Обычный 116" xfId="1533"/>
+    <cellStyle name="Обычный 116 2" xfId="2253"/>
+    <cellStyle name="Обычный 116 2 2" xfId="3253"/>
+    <cellStyle name="Обычный 116 2 2 2" xfId="3254"/>
+    <cellStyle name="Обычный 116 2 3" xfId="5660"/>
+    <cellStyle name="Обычный 116 3" xfId="3255"/>
+    <cellStyle name="Обычный 116 3 2" xfId="8131"/>
+    <cellStyle name="Обычный 116 3 3" xfId="11046"/>
+    <cellStyle name="Обычный 116 4" xfId="5662"/>
+    <cellStyle name="Обычный 116 5" xfId="8129"/>
+    <cellStyle name="Обычный 116 6" xfId="11052"/>
+    <cellStyle name="Обычный 116 7" xfId="15610"/>
+    <cellStyle name="Обычный 116 8" xfId="16499"/>
+    <cellStyle name="Обычный 116 9" xfId="17470"/>
+    <cellStyle name="Обычный 117" xfId="2254"/>
+    <cellStyle name="Обычный 117 2" xfId="3256"/>
+    <cellStyle name="Обычный 117 2 2" xfId="3257"/>
+    <cellStyle name="Обычный 117 2 3" xfId="5657"/>
+    <cellStyle name="Обычный 117 3" xfId="3258"/>
+    <cellStyle name="Обычный 117 3 2" xfId="8133"/>
+    <cellStyle name="Обычный 117 3 3" xfId="11038"/>
+    <cellStyle name="Обычный 117 4" xfId="5658"/>
+    <cellStyle name="Обычный 117 5" xfId="8132"/>
+    <cellStyle name="Обычный 117 6" xfId="11043"/>
+    <cellStyle name="Обычный 117 7" xfId="16503"/>
+    <cellStyle name="Обычный 117 8" xfId="17474"/>
+    <cellStyle name="Обычный 118" xfId="2255"/>
+    <cellStyle name="Обычный 118 2" xfId="3259"/>
+    <cellStyle name="Обычный 118 2 2" xfId="3260"/>
+    <cellStyle name="Обычный 118 2 3" xfId="5653"/>
+    <cellStyle name="Обычный 118 3" xfId="3261"/>
+    <cellStyle name="Обычный 118 3 2" xfId="8136"/>
+    <cellStyle name="Обычный 118 3 3" xfId="11030"/>
+    <cellStyle name="Обычный 118 4" xfId="5655"/>
+    <cellStyle name="Обычный 118 5" xfId="8134"/>
+    <cellStyle name="Обычный 118 6" xfId="11035"/>
+    <cellStyle name="Обычный 118 7" xfId="16504"/>
+    <cellStyle name="Обычный 118 8" xfId="17475"/>
+    <cellStyle name="Обычный 119" xfId="2256"/>
+    <cellStyle name="Обычный 119 2" xfId="3262"/>
+    <cellStyle name="Обычный 119 2 2" xfId="3263"/>
+    <cellStyle name="Обычный 119 2 3" xfId="5650"/>
+    <cellStyle name="Обычный 119 3" xfId="3264"/>
+    <cellStyle name="Обычный 119 3 2" xfId="8139"/>
+    <cellStyle name="Обычный 119 3 3" xfId="11019"/>
+    <cellStyle name="Обычный 119 4" xfId="5651"/>
+    <cellStyle name="Обычный 119 5" xfId="8137"/>
+    <cellStyle name="Обычный 119 6" xfId="11027"/>
+    <cellStyle name="Обычный 119 7" xfId="16505"/>
+    <cellStyle name="Обычный 119 8" xfId="17476"/>
     <cellStyle name="Обычный 12" xfId="299"/>
+    <cellStyle name="Обычный 12 10" xfId="14905"/>
+    <cellStyle name="Обычный 12 11" xfId="15768"/>
+    <cellStyle name="Обычный 12 12" xfId="16703"/>
+    <cellStyle name="Обычный 12 2" xfId="1539"/>
+    <cellStyle name="Обычный 12 2 2" xfId="3265"/>
+    <cellStyle name="Обычный 12 2 2 2" xfId="3266"/>
+    <cellStyle name="Обычный 12 2 3" xfId="5646"/>
+    <cellStyle name="Обычный 12 2 4" xfId="8141"/>
+    <cellStyle name="Обычный 12 2 5" xfId="11005"/>
+    <cellStyle name="Обычный 12 3" xfId="3267"/>
+    <cellStyle name="Обычный 12 3 2" xfId="8142"/>
+    <cellStyle name="Обычный 12 3 3" xfId="10995"/>
+    <cellStyle name="Обычный 12 4" xfId="3268"/>
+    <cellStyle name="Обычный 12 4 2" xfId="8143"/>
+    <cellStyle name="Обычный 12 4 3" xfId="10957"/>
+    <cellStyle name="Обычный 12 5" xfId="5648"/>
+    <cellStyle name="Обычный 12 6" xfId="8140"/>
+    <cellStyle name="Обычный 12 7" xfId="11012"/>
+    <cellStyle name="Обычный 12 8" xfId="13815"/>
+    <cellStyle name="Обычный 12 9" xfId="14330"/>
+    <cellStyle name="Обычный 120" xfId="2257"/>
+    <cellStyle name="Обычный 120 2" xfId="3269"/>
+    <cellStyle name="Обычный 120 2 2" xfId="3270"/>
+    <cellStyle name="Обычный 120 2 3" xfId="5565"/>
+    <cellStyle name="Обычный 120 3" xfId="3271"/>
+    <cellStyle name="Обычный 120 3 2" xfId="8146"/>
+    <cellStyle name="Обычный 120 3 3" xfId="10937"/>
+    <cellStyle name="Обычный 120 4" xfId="5644"/>
+    <cellStyle name="Обычный 120 5" xfId="8144"/>
+    <cellStyle name="Обычный 120 6" xfId="10950"/>
+    <cellStyle name="Обычный 120 7" xfId="16506"/>
+    <cellStyle name="Обычный 120 8" xfId="17477"/>
     <cellStyle name="Обычный 121" xfId="1"/>
-    <cellStyle name="Обычный 122" xfId="1579"/>
-    <cellStyle name="Обычный 123" xfId="1580"/>
+    <cellStyle name="Обычный 121 2" xfId="3272"/>
+    <cellStyle name="Обычный 121 2 2" xfId="3273"/>
+    <cellStyle name="Обычный 121 2 3" xfId="5562"/>
+    <cellStyle name="Обычный 121 3" xfId="3274"/>
+    <cellStyle name="Обычный 121 3 2" xfId="8149"/>
+    <cellStyle name="Обычный 121 3 3" xfId="10917"/>
+    <cellStyle name="Обычный 121 4" xfId="5563"/>
+    <cellStyle name="Обычный 121 5" xfId="8147"/>
+    <cellStyle name="Обычный 121 6" xfId="10930"/>
+    <cellStyle name="Обычный 121 7" xfId="16507"/>
+    <cellStyle name="Обычный 121 8" xfId="17478"/>
+    <cellStyle name="Обычный 122" xfId="1534"/>
+    <cellStyle name="Обычный 122 2" xfId="2258"/>
+    <cellStyle name="Обычный 122 2 2" xfId="3275"/>
+    <cellStyle name="Обычный 122 2 2 2" xfId="3276"/>
+    <cellStyle name="Обычный 122 2 3" xfId="5558"/>
+    <cellStyle name="Обычный 122 3" xfId="3277"/>
+    <cellStyle name="Обычный 122 3 2" xfId="8152"/>
+    <cellStyle name="Обычный 122 3 3" xfId="10894"/>
+    <cellStyle name="Обычный 122 4" xfId="5560"/>
+    <cellStyle name="Обычный 122 5" xfId="8150"/>
+    <cellStyle name="Обычный 122 6" xfId="10910"/>
+    <cellStyle name="Обычный 122 7" xfId="15611"/>
+    <cellStyle name="Обычный 122 8" xfId="16500"/>
+    <cellStyle name="Обычный 122 9" xfId="17471"/>
+    <cellStyle name="Обычный 123" xfId="1535"/>
+    <cellStyle name="Обычный 123 2" xfId="2259"/>
+    <cellStyle name="Обычный 123 2 2" xfId="3278"/>
+    <cellStyle name="Обычный 123 2 2 2" xfId="3279"/>
+    <cellStyle name="Обычный 123 2 3" xfId="5992"/>
+    <cellStyle name="Обычный 123 3" xfId="3280"/>
+    <cellStyle name="Обычный 123 3 2" xfId="8155"/>
+    <cellStyle name="Обычный 123 3 3" xfId="10874"/>
+    <cellStyle name="Обычный 123 4" xfId="3196"/>
+    <cellStyle name="Обычный 123 5" xfId="8153"/>
+    <cellStyle name="Обычный 123 6" xfId="10888"/>
+    <cellStyle name="Обычный 123 7" xfId="15612"/>
+    <cellStyle name="Обычный 123 8" xfId="16501"/>
+    <cellStyle name="Обычный 123 9" xfId="17472"/>
+    <cellStyle name="Обычный 124" xfId="2260"/>
+    <cellStyle name="Обычный 124 2" xfId="3281"/>
+    <cellStyle name="Обычный 124 2 2" xfId="3282"/>
+    <cellStyle name="Обычный 124 2 3" xfId="5994"/>
+    <cellStyle name="Обычный 124 3" xfId="3283"/>
+    <cellStyle name="Обычный 124 3 2" xfId="8158"/>
+    <cellStyle name="Обычный 124 3 3" xfId="10854"/>
+    <cellStyle name="Обычный 124 4" xfId="5993"/>
+    <cellStyle name="Обычный 124 5" xfId="8156"/>
+    <cellStyle name="Обычный 124 6" xfId="10868"/>
+    <cellStyle name="Обычный 124 7" xfId="16508"/>
+    <cellStyle name="Обычный 124 8" xfId="17479"/>
+    <cellStyle name="Обычный 125" xfId="2261"/>
+    <cellStyle name="Обычный 125 2" xfId="3284"/>
+    <cellStyle name="Обычный 125 2 2" xfId="3285"/>
+    <cellStyle name="Обычный 125 2 3" xfId="5996"/>
+    <cellStyle name="Обычный 125 3" xfId="3286"/>
+    <cellStyle name="Обычный 125 3 2" xfId="8161"/>
+    <cellStyle name="Обычный 125 3 3" xfId="10815"/>
+    <cellStyle name="Обычный 125 4" xfId="5995"/>
+    <cellStyle name="Обычный 125 5" xfId="8159"/>
+    <cellStyle name="Обычный 125 6" xfId="10847"/>
+    <cellStyle name="Обычный 125 7" xfId="16509"/>
+    <cellStyle name="Обычный 125 8" xfId="17480"/>
+    <cellStyle name="Обычный 126" xfId="2262"/>
+    <cellStyle name="Обычный 126 2" xfId="3287"/>
+    <cellStyle name="Обычный 126 2 2" xfId="3288"/>
+    <cellStyle name="Обычный 126 2 3" xfId="5998"/>
+    <cellStyle name="Обычный 126 3" xfId="3289"/>
+    <cellStyle name="Обычный 126 3 2" xfId="8164"/>
+    <cellStyle name="Обычный 126 3 3" xfId="10784"/>
+    <cellStyle name="Обычный 126 4" xfId="5997"/>
+    <cellStyle name="Обычный 126 5" xfId="8162"/>
+    <cellStyle name="Обычный 126 6" xfId="10797"/>
+    <cellStyle name="Обычный 126 7" xfId="16510"/>
+    <cellStyle name="Обычный 126 8" xfId="17481"/>
+    <cellStyle name="Обычный 127" xfId="2263"/>
+    <cellStyle name="Обычный 127 2" xfId="3290"/>
+    <cellStyle name="Обычный 127 2 2" xfId="3291"/>
+    <cellStyle name="Обычный 127 2 3" xfId="6000"/>
+    <cellStyle name="Обычный 127 3" xfId="3292"/>
+    <cellStyle name="Обычный 127 3 2" xfId="8167"/>
+    <cellStyle name="Обычный 127 3 3" xfId="10765"/>
+    <cellStyle name="Обычный 127 4" xfId="5999"/>
+    <cellStyle name="Обычный 127 5" xfId="8165"/>
+    <cellStyle name="Обычный 127 6" xfId="10777"/>
+    <cellStyle name="Обычный 127 7" xfId="16511"/>
+    <cellStyle name="Обычный 127 8" xfId="17482"/>
+    <cellStyle name="Обычный 128" xfId="2264"/>
+    <cellStyle name="Обычный 128 2" xfId="3293"/>
+    <cellStyle name="Обычный 128 2 2" xfId="3294"/>
+    <cellStyle name="Обычный 128 2 3" xfId="6002"/>
+    <cellStyle name="Обычный 128 3" xfId="3295"/>
+    <cellStyle name="Обычный 128 3 2" xfId="8170"/>
+    <cellStyle name="Обычный 128 3 3" xfId="10744"/>
+    <cellStyle name="Обычный 128 4" xfId="6001"/>
+    <cellStyle name="Обычный 128 5" xfId="8168"/>
+    <cellStyle name="Обычный 128 6" xfId="10757"/>
+    <cellStyle name="Обычный 128 7" xfId="16512"/>
+    <cellStyle name="Обычный 128 8" xfId="17483"/>
+    <cellStyle name="Обычный 129" xfId="2265"/>
+    <cellStyle name="Обычный 129 2" xfId="3296"/>
+    <cellStyle name="Обычный 129 2 2" xfId="3297"/>
+    <cellStyle name="Обычный 129 2 3" xfId="6004"/>
+    <cellStyle name="Обычный 129 3" xfId="3298"/>
+    <cellStyle name="Обычный 129 3 2" xfId="8173"/>
+    <cellStyle name="Обычный 129 3 3" xfId="10736"/>
+    <cellStyle name="Обычный 129 4" xfId="6003"/>
+    <cellStyle name="Обычный 129 5" xfId="8171"/>
+    <cellStyle name="Обычный 129 6" xfId="10741"/>
+    <cellStyle name="Обычный 129 7" xfId="16513"/>
+    <cellStyle name="Обычный 129 8" xfId="17484"/>
     <cellStyle name="Обычный 13" xfId="300"/>
+    <cellStyle name="Обычный 13 10" xfId="14906"/>
+    <cellStyle name="Обычный 13 11" xfId="15769"/>
+    <cellStyle name="Обычный 13 12" xfId="16704"/>
+    <cellStyle name="Обычный 13 2" xfId="1540"/>
+    <cellStyle name="Обычный 13 2 2" xfId="3299"/>
+    <cellStyle name="Обычный 13 2 2 2" xfId="3300"/>
+    <cellStyle name="Обычный 13 2 3" xfId="6006"/>
+    <cellStyle name="Обычный 13 2 4" xfId="8175"/>
+    <cellStyle name="Обычный 13 2 5" xfId="10730"/>
+    <cellStyle name="Обычный 13 3" xfId="3301"/>
+    <cellStyle name="Обычный 13 3 2" xfId="8176"/>
+    <cellStyle name="Обычный 13 3 3" xfId="10727"/>
+    <cellStyle name="Обычный 13 4" xfId="3302"/>
+    <cellStyle name="Обычный 13 4 2" xfId="8177"/>
+    <cellStyle name="Обычный 13 4 3" xfId="10724"/>
+    <cellStyle name="Обычный 13 5" xfId="6005"/>
+    <cellStyle name="Обычный 13 6" xfId="8174"/>
+    <cellStyle name="Обычный 13 7" xfId="10733"/>
+    <cellStyle name="Обычный 13 8" xfId="13816"/>
+    <cellStyle name="Обычный 13 9" xfId="14331"/>
+    <cellStyle name="Обычный 130" xfId="2266"/>
+    <cellStyle name="Обычный 130 2" xfId="3303"/>
+    <cellStyle name="Обычный 130 2 2" xfId="3304"/>
+    <cellStyle name="Обычный 130 2 3" xfId="6008"/>
+    <cellStyle name="Обычный 130 3" xfId="3305"/>
+    <cellStyle name="Обычный 130 3 2" xfId="8180"/>
+    <cellStyle name="Обычный 130 3 3" xfId="10713"/>
+    <cellStyle name="Обычный 130 4" xfId="6007"/>
+    <cellStyle name="Обычный 130 5" xfId="8178"/>
+    <cellStyle name="Обычный 130 6" xfId="10722"/>
+    <cellStyle name="Обычный 130 7" xfId="16514"/>
+    <cellStyle name="Обычный 130 8" xfId="17485"/>
+    <cellStyle name="Обычный 131" xfId="2267"/>
+    <cellStyle name="Обычный 131 2" xfId="3306"/>
+    <cellStyle name="Обычный 131 2 2" xfId="3307"/>
+    <cellStyle name="Обычный 131 2 3" xfId="6010"/>
+    <cellStyle name="Обычный 131 3" xfId="3308"/>
+    <cellStyle name="Обычный 131 3 2" xfId="8183"/>
+    <cellStyle name="Обычный 131 3 3" xfId="10700"/>
+    <cellStyle name="Обычный 131 4" xfId="6009"/>
+    <cellStyle name="Обычный 131 5" xfId="8181"/>
+    <cellStyle name="Обычный 131 6" xfId="10705"/>
+    <cellStyle name="Обычный 131 7" xfId="16515"/>
+    <cellStyle name="Обычный 131 8" xfId="17486"/>
+    <cellStyle name="Обычный 132" xfId="2268"/>
+    <cellStyle name="Обычный 132 2" xfId="3309"/>
+    <cellStyle name="Обычный 132 2 2" xfId="3310"/>
+    <cellStyle name="Обычный 132 2 3" xfId="6012"/>
+    <cellStyle name="Обычный 132 3" xfId="3311"/>
+    <cellStyle name="Обычный 132 3 2" xfId="8186"/>
+    <cellStyle name="Обычный 132 3 3" xfId="10692"/>
+    <cellStyle name="Обычный 132 4" xfId="6011"/>
+    <cellStyle name="Обычный 132 5" xfId="8184"/>
+    <cellStyle name="Обычный 132 6" xfId="10697"/>
+    <cellStyle name="Обычный 132 7" xfId="16516"/>
+    <cellStyle name="Обычный 132 8" xfId="17487"/>
+    <cellStyle name="Обычный 133" xfId="2269"/>
+    <cellStyle name="Обычный 133 2" xfId="3312"/>
+    <cellStyle name="Обычный 133 2 2" xfId="3313"/>
+    <cellStyle name="Обычный 133 2 3" xfId="6014"/>
+    <cellStyle name="Обычный 133 3" xfId="3314"/>
+    <cellStyle name="Обычный 133 3 2" xfId="8189"/>
+    <cellStyle name="Обычный 133 3 3" xfId="10685"/>
+    <cellStyle name="Обычный 133 4" xfId="6013"/>
+    <cellStyle name="Обычный 133 5" xfId="8187"/>
+    <cellStyle name="Обычный 133 6" xfId="10689"/>
+    <cellStyle name="Обычный 133 7" xfId="16517"/>
+    <cellStyle name="Обычный 133 8" xfId="17488"/>
+    <cellStyle name="Обычный 134" xfId="2270"/>
+    <cellStyle name="Обычный 134 2" xfId="3315"/>
+    <cellStyle name="Обычный 134 2 2" xfId="3316"/>
+    <cellStyle name="Обычный 134 2 3" xfId="6016"/>
+    <cellStyle name="Обычный 134 3" xfId="3317"/>
+    <cellStyle name="Обычный 134 3 2" xfId="8192"/>
+    <cellStyle name="Обычный 134 3 3" xfId="10666"/>
+    <cellStyle name="Обычный 134 4" xfId="6015"/>
+    <cellStyle name="Обычный 134 5" xfId="8190"/>
+    <cellStyle name="Обычный 134 6" xfId="10678"/>
+    <cellStyle name="Обычный 134 7" xfId="16518"/>
+    <cellStyle name="Обычный 134 8" xfId="17489"/>
+    <cellStyle name="Обычный 135" xfId="2271"/>
+    <cellStyle name="Обычный 135 2" xfId="3318"/>
+    <cellStyle name="Обычный 135 2 2" xfId="3319"/>
+    <cellStyle name="Обычный 135 2 3" xfId="6018"/>
+    <cellStyle name="Обычный 135 3" xfId="3320"/>
+    <cellStyle name="Обычный 135 3 2" xfId="8195"/>
+    <cellStyle name="Обычный 135 3 3" xfId="10647"/>
+    <cellStyle name="Обычный 135 4" xfId="6017"/>
+    <cellStyle name="Обычный 135 5" xfId="8193"/>
+    <cellStyle name="Обычный 135 6" xfId="10659"/>
+    <cellStyle name="Обычный 135 7" xfId="16519"/>
+    <cellStyle name="Обычный 135 8" xfId="17490"/>
+    <cellStyle name="Обычный 136" xfId="2272"/>
+    <cellStyle name="Обычный 136 2" xfId="3321"/>
+    <cellStyle name="Обычный 136 2 2" xfId="3322"/>
+    <cellStyle name="Обычный 136 2 3" xfId="6020"/>
+    <cellStyle name="Обычный 136 3" xfId="3323"/>
+    <cellStyle name="Обычный 136 3 2" xfId="8198"/>
+    <cellStyle name="Обычный 136 3 3" xfId="10607"/>
+    <cellStyle name="Обычный 136 4" xfId="6019"/>
+    <cellStyle name="Обычный 136 5" xfId="8196"/>
+    <cellStyle name="Обычный 136 6" xfId="10640"/>
+    <cellStyle name="Обычный 136 7" xfId="16520"/>
+    <cellStyle name="Обычный 136 8" xfId="17491"/>
+    <cellStyle name="Обычный 137" xfId="2273"/>
+    <cellStyle name="Обычный 137 2" xfId="3324"/>
+    <cellStyle name="Обычный 137 2 2" xfId="3325"/>
+    <cellStyle name="Обычный 137 2 3" xfId="6022"/>
+    <cellStyle name="Обычный 137 3" xfId="3326"/>
+    <cellStyle name="Обычный 137 3 2" xfId="8201"/>
+    <cellStyle name="Обычный 137 3 3" xfId="10582"/>
+    <cellStyle name="Обычный 137 4" xfId="6021"/>
+    <cellStyle name="Обычный 137 5" xfId="8199"/>
+    <cellStyle name="Обычный 137 6" xfId="10600"/>
+    <cellStyle name="Обычный 137 7" xfId="16521"/>
+    <cellStyle name="Обычный 137 8" xfId="17492"/>
+    <cellStyle name="Обычный 138" xfId="2274"/>
+    <cellStyle name="Обычный 138 2" xfId="3327"/>
+    <cellStyle name="Обычный 138 2 2" xfId="3328"/>
+    <cellStyle name="Обычный 138 2 3" xfId="6024"/>
+    <cellStyle name="Обычный 138 3" xfId="3329"/>
+    <cellStyle name="Обычный 138 3 2" xfId="8204"/>
+    <cellStyle name="Обычный 138 3 3" xfId="10523"/>
+    <cellStyle name="Обычный 138 4" xfId="6023"/>
+    <cellStyle name="Обычный 138 5" xfId="8202"/>
+    <cellStyle name="Обычный 138 6" xfId="10579"/>
+    <cellStyle name="Обычный 138 7" xfId="16522"/>
+    <cellStyle name="Обычный 138 8" xfId="17493"/>
+    <cellStyle name="Обычный 139" xfId="2275"/>
+    <cellStyle name="Обычный 139 2" xfId="3330"/>
+    <cellStyle name="Обычный 139 2 2" xfId="3331"/>
+    <cellStyle name="Обычный 139 2 3" xfId="6026"/>
+    <cellStyle name="Обычный 139 3" xfId="3332"/>
+    <cellStyle name="Обычный 139 3 2" xfId="8206"/>
+    <cellStyle name="Обычный 139 3 3" xfId="10515"/>
+    <cellStyle name="Обычный 139 4" xfId="6025"/>
+    <cellStyle name="Обычный 139 5" xfId="8205"/>
+    <cellStyle name="Обычный 139 6" xfId="10520"/>
+    <cellStyle name="Обычный 139 7" xfId="16523"/>
+    <cellStyle name="Обычный 139 8" xfId="17494"/>
     <cellStyle name="Обычный 14" xfId="301"/>
+    <cellStyle name="Обычный 14 10" xfId="14907"/>
+    <cellStyle name="Обычный 14 11" xfId="15770"/>
+    <cellStyle name="Обычный 14 12" xfId="16705"/>
+    <cellStyle name="Обычный 14 2" xfId="1541"/>
+    <cellStyle name="Обычный 14 2 2" xfId="3333"/>
+    <cellStyle name="Обычный 14 2 2 2" xfId="3334"/>
+    <cellStyle name="Обычный 14 2 3" xfId="6028"/>
+    <cellStyle name="Обычный 14 2 4" xfId="8208"/>
+    <cellStyle name="Обычный 14 2 5" xfId="10509"/>
+    <cellStyle name="Обычный 14 3" xfId="3335"/>
+    <cellStyle name="Обычный 14 3 2" xfId="8209"/>
+    <cellStyle name="Обычный 14 3 3" xfId="10506"/>
+    <cellStyle name="Обычный 14 4" xfId="3336"/>
+    <cellStyle name="Обычный 14 4 2" xfId="8210"/>
+    <cellStyle name="Обычный 14 4 3" xfId="10503"/>
+    <cellStyle name="Обычный 14 5" xfId="6027"/>
+    <cellStyle name="Обычный 14 6" xfId="8207"/>
+    <cellStyle name="Обычный 14 7" xfId="10512"/>
+    <cellStyle name="Обычный 14 8" xfId="13817"/>
+    <cellStyle name="Обычный 14 9" xfId="14332"/>
+    <cellStyle name="Обычный 140" xfId="2276"/>
+    <cellStyle name="Обычный 140 2" xfId="3337"/>
+    <cellStyle name="Обычный 140 2 2" xfId="3338"/>
+    <cellStyle name="Обычный 140 2 3" xfId="6030"/>
+    <cellStyle name="Обычный 140 3" xfId="3339"/>
+    <cellStyle name="Обычный 140 3 2" xfId="8212"/>
+    <cellStyle name="Обычный 140 3 3" xfId="10443"/>
+    <cellStyle name="Обычный 140 4" xfId="6029"/>
+    <cellStyle name="Обычный 140 5" xfId="8211"/>
+    <cellStyle name="Обычный 140 6" xfId="10471"/>
+    <cellStyle name="Обычный 140 7" xfId="16524"/>
+    <cellStyle name="Обычный 140 8" xfId="17495"/>
+    <cellStyle name="Обычный 141" xfId="2277"/>
+    <cellStyle name="Обычный 141 2" xfId="3340"/>
+    <cellStyle name="Обычный 141 2 2" xfId="3341"/>
+    <cellStyle name="Обычный 141 2 3" xfId="6032"/>
+    <cellStyle name="Обычный 141 3" xfId="3342"/>
+    <cellStyle name="Обычный 141 3 2" xfId="8214"/>
+    <cellStyle name="Обычный 141 3 3" xfId="10435"/>
+    <cellStyle name="Обычный 141 4" xfId="6031"/>
+    <cellStyle name="Обычный 141 5" xfId="8213"/>
+    <cellStyle name="Обычный 141 6" xfId="10440"/>
+    <cellStyle name="Обычный 141 7" xfId="16525"/>
+    <cellStyle name="Обычный 141 8" xfId="17496"/>
+    <cellStyle name="Обычный 142" xfId="2278"/>
+    <cellStyle name="Обычный 142 2" xfId="3343"/>
+    <cellStyle name="Обычный 142 2 2" xfId="3344"/>
+    <cellStyle name="Обычный 142 2 3" xfId="6034"/>
+    <cellStyle name="Обычный 142 3" xfId="3345"/>
+    <cellStyle name="Обычный 142 3 2" xfId="8217"/>
+    <cellStyle name="Обычный 142 3 3" xfId="10427"/>
+    <cellStyle name="Обычный 142 4" xfId="6033"/>
+    <cellStyle name="Обычный 142 5" xfId="8215"/>
+    <cellStyle name="Обычный 142 6" xfId="10432"/>
+    <cellStyle name="Обычный 142 7" xfId="16526"/>
+    <cellStyle name="Обычный 142 8" xfId="17497"/>
+    <cellStyle name="Обычный 143" xfId="2279"/>
+    <cellStyle name="Обычный 143 2" xfId="3346"/>
+    <cellStyle name="Обычный 143 2 2" xfId="3347"/>
+    <cellStyle name="Обычный 143 2 3" xfId="6036"/>
+    <cellStyle name="Обычный 143 3" xfId="3348"/>
+    <cellStyle name="Обычный 143 3 2" xfId="8220"/>
+    <cellStyle name="Обычный 143 3 3" xfId="10392"/>
+    <cellStyle name="Обычный 143 4" xfId="6035"/>
+    <cellStyle name="Обычный 143 5" xfId="8218"/>
+    <cellStyle name="Обычный 143 6" xfId="10395"/>
+    <cellStyle name="Обычный 143 7" xfId="16527"/>
+    <cellStyle name="Обычный 143 8" xfId="17498"/>
+    <cellStyle name="Обычный 144" xfId="2280"/>
+    <cellStyle name="Обычный 144 2" xfId="3349"/>
+    <cellStyle name="Обычный 144 2 2" xfId="3350"/>
+    <cellStyle name="Обычный 144 2 3" xfId="6038"/>
+    <cellStyle name="Обычный 144 3" xfId="3351"/>
+    <cellStyle name="Обычный 144 3 2" xfId="8223"/>
+    <cellStyle name="Обычный 144 3 3" xfId="10384"/>
+    <cellStyle name="Обычный 144 4" xfId="6037"/>
+    <cellStyle name="Обычный 144 5" xfId="8221"/>
+    <cellStyle name="Обычный 144 6" xfId="10389"/>
+    <cellStyle name="Обычный 144 7" xfId="16528"/>
+    <cellStyle name="Обычный 144 8" xfId="17499"/>
+    <cellStyle name="Обычный 145" xfId="2281"/>
+    <cellStyle name="Обычный 145 2" xfId="3352"/>
+    <cellStyle name="Обычный 145 2 2" xfId="3353"/>
+    <cellStyle name="Обычный 145 2 3" xfId="6040"/>
+    <cellStyle name="Обычный 145 3" xfId="3354"/>
+    <cellStyle name="Обычный 145 3 2" xfId="8226"/>
+    <cellStyle name="Обычный 145 3 3" xfId="10329"/>
+    <cellStyle name="Обычный 145 4" xfId="6039"/>
+    <cellStyle name="Обычный 145 5" xfId="8224"/>
+    <cellStyle name="Обычный 145 6" xfId="10381"/>
+    <cellStyle name="Обычный 145 7" xfId="16529"/>
+    <cellStyle name="Обычный 145 8" xfId="17500"/>
+    <cellStyle name="Обычный 146" xfId="2282"/>
+    <cellStyle name="Обычный 146 2" xfId="3355"/>
+    <cellStyle name="Обычный 146 2 2" xfId="3356"/>
+    <cellStyle name="Обычный 146 2 3" xfId="6042"/>
+    <cellStyle name="Обычный 146 3" xfId="3357"/>
+    <cellStyle name="Обычный 146 3 2" xfId="8228"/>
+    <cellStyle name="Обычный 146 3 3" xfId="10321"/>
+    <cellStyle name="Обычный 146 4" xfId="6041"/>
+    <cellStyle name="Обычный 146 5" xfId="8227"/>
+    <cellStyle name="Обычный 146 6" xfId="10326"/>
+    <cellStyle name="Обычный 146 7" xfId="17513"/>
+    <cellStyle name="Обычный 147" xfId="2283"/>
+    <cellStyle name="Обычный 147 2" xfId="3358"/>
+    <cellStyle name="Обычный 147 2 2" xfId="3359"/>
+    <cellStyle name="Обычный 147 2 3" xfId="6044"/>
+    <cellStyle name="Обычный 147 3" xfId="3360"/>
+    <cellStyle name="Обычный 147 3 2" xfId="8230"/>
+    <cellStyle name="Обычный 147 3 3" xfId="10313"/>
+    <cellStyle name="Обычный 147 4" xfId="6043"/>
+    <cellStyle name="Обычный 147 5" xfId="8229"/>
+    <cellStyle name="Обычный 147 6" xfId="10318"/>
+    <cellStyle name="Обычный 147 7" xfId="16530"/>
+    <cellStyle name="Обычный 147 8" xfId="17501"/>
+    <cellStyle name="Обычный 148" xfId="2284"/>
+    <cellStyle name="Обычный 148 2" xfId="3361"/>
+    <cellStyle name="Обычный 148 2 2" xfId="3362"/>
+    <cellStyle name="Обычный 148 2 3" xfId="6046"/>
+    <cellStyle name="Обычный 148 3" xfId="3363"/>
+    <cellStyle name="Обычный 148 3 2" xfId="8233"/>
+    <cellStyle name="Обычный 148 3 3" xfId="10266"/>
+    <cellStyle name="Обычный 148 4" xfId="6045"/>
+    <cellStyle name="Обычный 148 5" xfId="8231"/>
+    <cellStyle name="Обычный 148 6" xfId="10310"/>
+    <cellStyle name="Обычный 148 7" xfId="16531"/>
+    <cellStyle name="Обычный 148 8" xfId="17502"/>
+    <cellStyle name="Обычный 149" xfId="2285"/>
+    <cellStyle name="Обычный 149 2" xfId="3364"/>
+    <cellStyle name="Обычный 149 2 2" xfId="3365"/>
+    <cellStyle name="Обычный 149 2 3" xfId="6048"/>
+    <cellStyle name="Обычный 149 3" xfId="3366"/>
+    <cellStyle name="Обычный 149 3 2" xfId="8236"/>
+    <cellStyle name="Обычный 149 3 3" xfId="10228"/>
+    <cellStyle name="Обычный 149 4" xfId="6047"/>
+    <cellStyle name="Обычный 149 5" xfId="8234"/>
+    <cellStyle name="Обычный 149 6" xfId="10265"/>
+    <cellStyle name="Обычный 149 7" xfId="16532"/>
+    <cellStyle name="Обычный 149 8" xfId="17503"/>
     <cellStyle name="Обычный 15" xfId="302"/>
+    <cellStyle name="Обычный 15 10" xfId="14908"/>
+    <cellStyle name="Обычный 15 11" xfId="15771"/>
+    <cellStyle name="Обычный 15 12" xfId="16706"/>
+    <cellStyle name="Обычный 15 2" xfId="1542"/>
+    <cellStyle name="Обычный 15 2 2" xfId="3367"/>
+    <cellStyle name="Обычный 15 2 2 2" xfId="3368"/>
+    <cellStyle name="Обычный 15 2 3" xfId="6050"/>
+    <cellStyle name="Обычный 15 2 4" xfId="8238"/>
+    <cellStyle name="Обычный 15 2 5" xfId="10222"/>
+    <cellStyle name="Обычный 15 3" xfId="3369"/>
+    <cellStyle name="Обычный 15 3 2" xfId="8239"/>
+    <cellStyle name="Обычный 15 3 3" xfId="10219"/>
+    <cellStyle name="Обычный 15 4" xfId="3370"/>
+    <cellStyle name="Обычный 15 4 2" xfId="8240"/>
+    <cellStyle name="Обычный 15 4 3" xfId="10216"/>
+    <cellStyle name="Обычный 15 5" xfId="6049"/>
+    <cellStyle name="Обычный 15 6" xfId="8237"/>
+    <cellStyle name="Обычный 15 7" xfId="10225"/>
+    <cellStyle name="Обычный 15 8" xfId="13818"/>
+    <cellStyle name="Обычный 15 9" xfId="14333"/>
+    <cellStyle name="Обычный 150" xfId="2286"/>
+    <cellStyle name="Обычный 150 2" xfId="3371"/>
+    <cellStyle name="Обычный 150 2 2" xfId="3372"/>
+    <cellStyle name="Обычный 150 2 3" xfId="6052"/>
+    <cellStyle name="Обычный 150 3" xfId="3373"/>
+    <cellStyle name="Обычный 150 3 2" xfId="8243"/>
+    <cellStyle name="Обычный 150 3 3" xfId="10191"/>
+    <cellStyle name="Обычный 150 4" xfId="6051"/>
+    <cellStyle name="Обычный 150 5" xfId="8241"/>
+    <cellStyle name="Обычный 150 6" xfId="10213"/>
+    <cellStyle name="Обычный 150 7" xfId="16533"/>
+    <cellStyle name="Обычный 150 8" xfId="17504"/>
+    <cellStyle name="Обычный 151" xfId="2287"/>
+    <cellStyle name="Обычный 151 2" xfId="3374"/>
+    <cellStyle name="Обычный 151 2 2" xfId="3375"/>
+    <cellStyle name="Обычный 151 2 3" xfId="6054"/>
+    <cellStyle name="Обычный 151 3" xfId="3376"/>
+    <cellStyle name="Обычный 151 3 2" xfId="8246"/>
+    <cellStyle name="Обычный 151 3 3" xfId="10183"/>
+    <cellStyle name="Обычный 151 4" xfId="6053"/>
+    <cellStyle name="Обычный 151 5" xfId="8244"/>
+    <cellStyle name="Обычный 151 6" xfId="10188"/>
+    <cellStyle name="Обычный 151 7" xfId="16534"/>
+    <cellStyle name="Обычный 151 8" xfId="17505"/>
+    <cellStyle name="Обычный 152" xfId="2288"/>
+    <cellStyle name="Обычный 152 2" xfId="3377"/>
+    <cellStyle name="Обычный 152 2 2" xfId="3378"/>
+    <cellStyle name="Обычный 152 2 3" xfId="6056"/>
+    <cellStyle name="Обычный 152 3" xfId="3379"/>
+    <cellStyle name="Обычный 152 3 2" xfId="8249"/>
+    <cellStyle name="Обычный 152 3 3" xfId="10175"/>
+    <cellStyle name="Обычный 152 4" xfId="6055"/>
+    <cellStyle name="Обычный 152 5" xfId="8247"/>
+    <cellStyle name="Обычный 152 6" xfId="10180"/>
+    <cellStyle name="Обычный 152 7" xfId="16535"/>
+    <cellStyle name="Обычный 152 8" xfId="17506"/>
+    <cellStyle name="Обычный 153" xfId="2289"/>
+    <cellStyle name="Обычный 153 2" xfId="3380"/>
+    <cellStyle name="Обычный 153 2 2" xfId="3381"/>
+    <cellStyle name="Обычный 153 2 3" xfId="6058"/>
+    <cellStyle name="Обычный 153 3" xfId="3382"/>
+    <cellStyle name="Обычный 153 3 2" xfId="8251"/>
+    <cellStyle name="Обычный 153 3 3" xfId="10169"/>
+    <cellStyle name="Обычный 153 4" xfId="6057"/>
+    <cellStyle name="Обычный 153 5" xfId="8250"/>
+    <cellStyle name="Обычный 153 6" xfId="10172"/>
+    <cellStyle name="Обычный 153 7" xfId="16536"/>
+    <cellStyle name="Обычный 153 8" xfId="17507"/>
+    <cellStyle name="Обычный 154" xfId="2290"/>
+    <cellStyle name="Обычный 154 2" xfId="3383"/>
+    <cellStyle name="Обычный 154 2 2" xfId="3384"/>
+    <cellStyle name="Обычный 154 2 3" xfId="6060"/>
+    <cellStyle name="Обычный 154 3" xfId="3385"/>
+    <cellStyle name="Обычный 154 3 2" xfId="8253"/>
+    <cellStyle name="Обычный 154 3 3" xfId="10161"/>
+    <cellStyle name="Обычный 154 4" xfId="6059"/>
+    <cellStyle name="Обычный 154 5" xfId="8252"/>
+    <cellStyle name="Обычный 154 6" xfId="10166"/>
+    <cellStyle name="Обычный 154 7" xfId="17514"/>
+    <cellStyle name="Обычный 155" xfId="2291"/>
+    <cellStyle name="Обычный 155 2" xfId="3386"/>
+    <cellStyle name="Обычный 155 2 2" xfId="3387"/>
+    <cellStyle name="Обычный 155 2 3" xfId="6062"/>
+    <cellStyle name="Обычный 155 3" xfId="3388"/>
+    <cellStyle name="Обычный 155 3 2" xfId="8256"/>
+    <cellStyle name="Обычный 155 3 3" xfId="10153"/>
+    <cellStyle name="Обычный 155 4" xfId="6061"/>
+    <cellStyle name="Обычный 155 5" xfId="8254"/>
+    <cellStyle name="Обычный 155 6" xfId="10158"/>
+    <cellStyle name="Обычный 155 7" xfId="16537"/>
+    <cellStyle name="Обычный 155 8" xfId="17508"/>
+    <cellStyle name="Обычный 156" xfId="2292"/>
+    <cellStyle name="Обычный 156 2" xfId="3389"/>
+    <cellStyle name="Обычный 156 2 2" xfId="3390"/>
+    <cellStyle name="Обычный 156 2 3" xfId="6064"/>
+    <cellStyle name="Обычный 156 3" xfId="3391"/>
+    <cellStyle name="Обычный 156 3 2" xfId="8259"/>
+    <cellStyle name="Обычный 156 3 3" xfId="10123"/>
+    <cellStyle name="Обычный 156 4" xfId="6063"/>
+    <cellStyle name="Обычный 156 5" xfId="8257"/>
+    <cellStyle name="Обычный 156 6" xfId="10128"/>
+    <cellStyle name="Обычный 156 7" xfId="16538"/>
+    <cellStyle name="Обычный 156 8" xfId="17509"/>
+    <cellStyle name="Обычный 157" xfId="2293"/>
+    <cellStyle name="Обычный 157 2" xfId="3392"/>
+    <cellStyle name="Обычный 157 2 2" xfId="3393"/>
+    <cellStyle name="Обычный 157 2 3" xfId="6066"/>
+    <cellStyle name="Обычный 157 3" xfId="3394"/>
+    <cellStyle name="Обычный 157 3 2" xfId="8262"/>
+    <cellStyle name="Обычный 157 3 3" xfId="10115"/>
+    <cellStyle name="Обычный 157 4" xfId="6065"/>
+    <cellStyle name="Обычный 157 5" xfId="8260"/>
+    <cellStyle name="Обычный 157 6" xfId="10120"/>
+    <cellStyle name="Обычный 157 7" xfId="16539"/>
+    <cellStyle name="Обычный 157 8" xfId="17510"/>
+    <cellStyle name="Обычный 158" xfId="2294"/>
+    <cellStyle name="Обычный 158 2" xfId="3395"/>
+    <cellStyle name="Обычный 158 2 2" xfId="3396"/>
+    <cellStyle name="Обычный 158 2 3" xfId="6068"/>
+    <cellStyle name="Обычный 158 3" xfId="3397"/>
+    <cellStyle name="Обычный 158 3 2" xfId="8265"/>
+    <cellStyle name="Обычный 158 3 3" xfId="10099"/>
+    <cellStyle name="Обычный 158 4" xfId="6067"/>
+    <cellStyle name="Обычный 158 5" xfId="8263"/>
+    <cellStyle name="Обычный 158 6" xfId="10112"/>
+    <cellStyle name="Обычный 158 7" xfId="16540"/>
+    <cellStyle name="Обычный 158 8" xfId="17511"/>
+    <cellStyle name="Обычный 159" xfId="2295"/>
+    <cellStyle name="Обычный 159 2" xfId="3398"/>
+    <cellStyle name="Обычный 159 2 2" xfId="3399"/>
+    <cellStyle name="Обычный 159 2 3" xfId="6070"/>
+    <cellStyle name="Обычный 159 3" xfId="3400"/>
+    <cellStyle name="Обычный 159 3 2" xfId="8268"/>
+    <cellStyle name="Обычный 159 3 3" xfId="10093"/>
+    <cellStyle name="Обычный 159 4" xfId="6069"/>
+    <cellStyle name="Обычный 159 5" xfId="8266"/>
+    <cellStyle name="Обычный 159 6" xfId="10098"/>
+    <cellStyle name="Обычный 159 7" xfId="16541"/>
+    <cellStyle name="Обычный 159 8" xfId="17512"/>
     <cellStyle name="Обычный 16" xfId="303"/>
+    <cellStyle name="Обычный 16 10" xfId="14909"/>
+    <cellStyle name="Обычный 16 11" xfId="15772"/>
+    <cellStyle name="Обычный 16 12" xfId="16707"/>
+    <cellStyle name="Обычный 16 2" xfId="1543"/>
+    <cellStyle name="Обычный 16 2 2" xfId="3401"/>
+    <cellStyle name="Обычный 16 2 2 2" xfId="3402"/>
+    <cellStyle name="Обычный 16 2 3" xfId="6072"/>
+    <cellStyle name="Обычный 16 2 4" xfId="8270"/>
+    <cellStyle name="Обычный 16 2 5" xfId="10087"/>
+    <cellStyle name="Обычный 16 3" xfId="3403"/>
+    <cellStyle name="Обычный 16 3 2" xfId="8271"/>
+    <cellStyle name="Обычный 16 3 3" xfId="10084"/>
+    <cellStyle name="Обычный 16 4" xfId="3404"/>
+    <cellStyle name="Обычный 16 4 2" xfId="8272"/>
+    <cellStyle name="Обычный 16 4 3" xfId="10081"/>
+    <cellStyle name="Обычный 16 5" xfId="6071"/>
+    <cellStyle name="Обычный 16 6" xfId="8269"/>
+    <cellStyle name="Обычный 16 7" xfId="10090"/>
+    <cellStyle name="Обычный 16 8" xfId="13819"/>
+    <cellStyle name="Обычный 16 9" xfId="14334"/>
+    <cellStyle name="Обычный 160" xfId="2296"/>
+    <cellStyle name="Обычный 160 2" xfId="3405"/>
+    <cellStyle name="Обычный 160 2 2" xfId="3406"/>
+    <cellStyle name="Обычный 160 2 3" xfId="6074"/>
+    <cellStyle name="Обычный 160 3" xfId="3407"/>
+    <cellStyle name="Обычный 160 3 2" xfId="8275"/>
+    <cellStyle name="Обычный 160 3 3" xfId="10051"/>
+    <cellStyle name="Обычный 160 4" xfId="6073"/>
+    <cellStyle name="Обычный 160 5" xfId="8273"/>
+    <cellStyle name="Обычный 160 6" xfId="10056"/>
+    <cellStyle name="Обычный 160 7" xfId="17515"/>
+    <cellStyle name="Обычный 161" xfId="2297"/>
+    <cellStyle name="Обычный 161 2" xfId="3408"/>
+    <cellStyle name="Обычный 161 2 2" xfId="3409"/>
+    <cellStyle name="Обычный 161 2 3" xfId="6076"/>
+    <cellStyle name="Обычный 161 3" xfId="3410"/>
+    <cellStyle name="Обычный 161 3 2" xfId="8278"/>
+    <cellStyle name="Обычный 161 3 3" xfId="10043"/>
+    <cellStyle name="Обычный 161 4" xfId="6075"/>
+    <cellStyle name="Обычный 161 5" xfId="8276"/>
+    <cellStyle name="Обычный 161 6" xfId="10048"/>
+    <cellStyle name="Обычный 161 7" xfId="17516"/>
+    <cellStyle name="Обычный 162" xfId="2298"/>
+    <cellStyle name="Обычный 162 2" xfId="3411"/>
+    <cellStyle name="Обычный 162 2 2" xfId="3412"/>
+    <cellStyle name="Обычный 162 2 3" xfId="6078"/>
+    <cellStyle name="Обычный 162 3" xfId="3413"/>
+    <cellStyle name="Обычный 162 3 2" xfId="8281"/>
+    <cellStyle name="Обычный 162 3 3" xfId="10009"/>
+    <cellStyle name="Обычный 162 4" xfId="6077"/>
+    <cellStyle name="Обычный 162 5" xfId="8279"/>
+    <cellStyle name="Обычный 162 6" xfId="10040"/>
+    <cellStyle name="Обычный 162 7" xfId="17517"/>
+    <cellStyle name="Обычный 163" xfId="2299"/>
+    <cellStyle name="Обычный 163 2" xfId="3414"/>
+    <cellStyle name="Обычный 163 2 2" xfId="3415"/>
+    <cellStyle name="Обычный 163 2 3" xfId="6080"/>
+    <cellStyle name="Обычный 163 3" xfId="3416"/>
+    <cellStyle name="Обычный 163 3 2" xfId="8284"/>
+    <cellStyle name="Обычный 163 3 3" xfId="10001"/>
+    <cellStyle name="Обычный 163 4" xfId="6079"/>
+    <cellStyle name="Обычный 163 5" xfId="8282"/>
+    <cellStyle name="Обычный 163 6" xfId="10006"/>
+    <cellStyle name="Обычный 163 7" xfId="17518"/>
+    <cellStyle name="Обычный 164" xfId="2300"/>
+    <cellStyle name="Обычный 164 2" xfId="3417"/>
+    <cellStyle name="Обычный 164 2 2" xfId="3418"/>
+    <cellStyle name="Обычный 164 2 3" xfId="6082"/>
+    <cellStyle name="Обычный 164 3" xfId="3419"/>
+    <cellStyle name="Обычный 164 3 2" xfId="8287"/>
+    <cellStyle name="Обычный 164 3 3" xfId="9993"/>
+    <cellStyle name="Обычный 164 4" xfId="6081"/>
+    <cellStyle name="Обычный 164 5" xfId="8285"/>
+    <cellStyle name="Обычный 164 6" xfId="9998"/>
+    <cellStyle name="Обычный 164 7" xfId="17519"/>
+    <cellStyle name="Обычный 165" xfId="2301"/>
+    <cellStyle name="Обычный 165 2" xfId="3420"/>
+    <cellStyle name="Обычный 165 2 2" xfId="3421"/>
+    <cellStyle name="Обычный 165 2 3" xfId="6084"/>
+    <cellStyle name="Обычный 165 3" xfId="3422"/>
+    <cellStyle name="Обычный 165 3 2" xfId="8290"/>
+    <cellStyle name="Обычный 165 3 3" xfId="9987"/>
+    <cellStyle name="Обычный 165 4" xfId="6083"/>
+    <cellStyle name="Обычный 165 5" xfId="8288"/>
+    <cellStyle name="Обычный 165 6" xfId="9990"/>
+    <cellStyle name="Обычный 165 7" xfId="17520"/>
+    <cellStyle name="Обычный 166" xfId="2302"/>
+    <cellStyle name="Обычный 166 2" xfId="3423"/>
+    <cellStyle name="Обычный 166 2 2" xfId="3424"/>
+    <cellStyle name="Обычный 166 2 3" xfId="6086"/>
+    <cellStyle name="Обычный 166 3" xfId="3425"/>
+    <cellStyle name="Обычный 166 3 2" xfId="8293"/>
+    <cellStyle name="Обычный 166 3 3" xfId="9979"/>
+    <cellStyle name="Обычный 166 4" xfId="6085"/>
+    <cellStyle name="Обычный 166 5" xfId="8291"/>
+    <cellStyle name="Обычный 166 6" xfId="9984"/>
+    <cellStyle name="Обычный 166 7" xfId="17521"/>
+    <cellStyle name="Обычный 167" xfId="2303"/>
+    <cellStyle name="Обычный 167 2" xfId="3426"/>
+    <cellStyle name="Обычный 167 2 2" xfId="3427"/>
+    <cellStyle name="Обычный 167 2 3" xfId="6088"/>
+    <cellStyle name="Обычный 167 3" xfId="3428"/>
+    <cellStyle name="Обычный 167 3 2" xfId="8296"/>
+    <cellStyle name="Обычный 167 3 3" xfId="9971"/>
+    <cellStyle name="Обычный 167 4" xfId="6087"/>
+    <cellStyle name="Обычный 167 5" xfId="8294"/>
+    <cellStyle name="Обычный 167 6" xfId="9976"/>
+    <cellStyle name="Обычный 167 7" xfId="17522"/>
+    <cellStyle name="Обычный 168" xfId="2304"/>
+    <cellStyle name="Обычный 168 2" xfId="3429"/>
+    <cellStyle name="Обычный 168 2 2" xfId="3430"/>
+    <cellStyle name="Обычный 168 2 3" xfId="6090"/>
+    <cellStyle name="Обычный 168 3" xfId="3431"/>
+    <cellStyle name="Обычный 168 3 2" xfId="8298"/>
+    <cellStyle name="Обычный 168 3 3" xfId="9941"/>
+    <cellStyle name="Обычный 168 4" xfId="6089"/>
+    <cellStyle name="Обычный 168 5" xfId="8297"/>
+    <cellStyle name="Обычный 168 6" xfId="9946"/>
+    <cellStyle name="Обычный 168 7" xfId="17523"/>
+    <cellStyle name="Обычный 169" xfId="2305"/>
+    <cellStyle name="Обычный 169 2" xfId="3432"/>
+    <cellStyle name="Обычный 169 2 2" xfId="3433"/>
+    <cellStyle name="Обычный 169 2 3" xfId="6092"/>
+    <cellStyle name="Обычный 169 3" xfId="3434"/>
+    <cellStyle name="Обычный 169 3 2" xfId="8301"/>
+    <cellStyle name="Обычный 169 3 3" xfId="9933"/>
+    <cellStyle name="Обычный 169 4" xfId="6091"/>
+    <cellStyle name="Обычный 169 5" xfId="8299"/>
+    <cellStyle name="Обычный 169 6" xfId="9938"/>
+    <cellStyle name="Обычный 169 7" xfId="17524"/>
     <cellStyle name="Обычный 17" xfId="304"/>
+    <cellStyle name="Обычный 17 10" xfId="14910"/>
+    <cellStyle name="Обычный 17 11" xfId="15773"/>
+    <cellStyle name="Обычный 17 12" xfId="16708"/>
+    <cellStyle name="Обычный 17 2" xfId="1544"/>
+    <cellStyle name="Обычный 17 2 2" xfId="3435"/>
+    <cellStyle name="Обычный 17 2 2 2" xfId="3436"/>
+    <cellStyle name="Обычный 17 2 3" xfId="6094"/>
+    <cellStyle name="Обычный 17 2 4" xfId="8303"/>
+    <cellStyle name="Обычный 17 2 5" xfId="9927"/>
+    <cellStyle name="Обычный 17 3" xfId="3437"/>
+    <cellStyle name="Обычный 17 3 2" xfId="8304"/>
+    <cellStyle name="Обычный 17 3 3" xfId="9916"/>
+    <cellStyle name="Обычный 17 4" xfId="3438"/>
+    <cellStyle name="Обычный 17 4 2" xfId="8305"/>
+    <cellStyle name="Обычный 17 4 3" xfId="9900"/>
+    <cellStyle name="Обычный 17 5" xfId="6093"/>
+    <cellStyle name="Обычный 17 6" xfId="8302"/>
+    <cellStyle name="Обычный 17 7" xfId="9930"/>
+    <cellStyle name="Обычный 17 8" xfId="13820"/>
+    <cellStyle name="Обычный 17 9" xfId="14335"/>
+    <cellStyle name="Обычный 170" xfId="2307"/>
+    <cellStyle name="Обычный 170 2" xfId="3439"/>
+    <cellStyle name="Обычный 170 2 2" xfId="3440"/>
+    <cellStyle name="Обычный 170 2 3" xfId="6096"/>
+    <cellStyle name="Обычный 170 3" xfId="3441"/>
+    <cellStyle name="Обычный 170 3 2" xfId="8308"/>
+    <cellStyle name="Обычный 170 3 3" xfId="9893"/>
+    <cellStyle name="Обычный 170 4" xfId="6095"/>
+    <cellStyle name="Обычный 170 5" xfId="8306"/>
+    <cellStyle name="Обычный 170 6" xfId="9899"/>
+    <cellStyle name="Обычный 170 7" xfId="17525"/>
+    <cellStyle name="Обычный 171" xfId="2308"/>
+    <cellStyle name="Обычный 171 2" xfId="3442"/>
+    <cellStyle name="Обычный 171 2 2" xfId="3443"/>
+    <cellStyle name="Обычный 171 2 3" xfId="6098"/>
+    <cellStyle name="Обычный 171 3" xfId="3444"/>
+    <cellStyle name="Обычный 171 3 2" xfId="8311"/>
+    <cellStyle name="Обычный 171 3 3" xfId="9885"/>
+    <cellStyle name="Обычный 171 4" xfId="6097"/>
+    <cellStyle name="Обычный 171 5" xfId="8309"/>
+    <cellStyle name="Обычный 171 6" xfId="9890"/>
+    <cellStyle name="Обычный 171 7" xfId="17526"/>
+    <cellStyle name="Обычный 172" xfId="2309"/>
+    <cellStyle name="Обычный 172 2" xfId="3445"/>
+    <cellStyle name="Обычный 172 2 2" xfId="3446"/>
+    <cellStyle name="Обычный 172 2 3" xfId="6100"/>
+    <cellStyle name="Обычный 172 3" xfId="3447"/>
+    <cellStyle name="Обычный 172 3 2" xfId="8314"/>
+    <cellStyle name="Обычный 172 3 3" xfId="9877"/>
+    <cellStyle name="Обычный 172 4" xfId="6099"/>
+    <cellStyle name="Обычный 172 5" xfId="8312"/>
+    <cellStyle name="Обычный 172 6" xfId="9882"/>
+    <cellStyle name="Обычный 172 7" xfId="17527"/>
+    <cellStyle name="Обычный 173" xfId="2310"/>
+    <cellStyle name="Обычный 173 2" xfId="3448"/>
+    <cellStyle name="Обычный 173 2 2" xfId="3449"/>
+    <cellStyle name="Обычный 173 2 3" xfId="6102"/>
+    <cellStyle name="Обычный 173 3" xfId="3450"/>
+    <cellStyle name="Обычный 173 3 2" xfId="8317"/>
+    <cellStyle name="Обычный 173 3 3" xfId="9871"/>
+    <cellStyle name="Обычный 173 4" xfId="6101"/>
+    <cellStyle name="Обычный 173 5" xfId="8315"/>
+    <cellStyle name="Обычный 173 6" xfId="9876"/>
+    <cellStyle name="Обычный 173 7" xfId="17528"/>
+    <cellStyle name="Обычный 174" xfId="2311"/>
+    <cellStyle name="Обычный 174 2" xfId="3451"/>
+    <cellStyle name="Обычный 174 2 2" xfId="3452"/>
+    <cellStyle name="Обычный 174 2 3" xfId="6104"/>
+    <cellStyle name="Обычный 174 3" xfId="3453"/>
+    <cellStyle name="Обычный 174 3 2" xfId="8320"/>
+    <cellStyle name="Обычный 174 3 3" xfId="9816"/>
+    <cellStyle name="Обычный 174 4" xfId="6103"/>
+    <cellStyle name="Обычный 174 5" xfId="8318"/>
+    <cellStyle name="Обычный 174 6" xfId="9868"/>
+    <cellStyle name="Обычный 174 7" xfId="17529"/>
+    <cellStyle name="Обычный 175" xfId="2312"/>
+    <cellStyle name="Обычный 175 2" xfId="3454"/>
+    <cellStyle name="Обычный 175 2 2" xfId="3455"/>
+    <cellStyle name="Обычный 175 2 3" xfId="6106"/>
+    <cellStyle name="Обычный 175 3" xfId="3456"/>
+    <cellStyle name="Обычный 175 3 2" xfId="8323"/>
+    <cellStyle name="Обычный 175 3 3" xfId="9808"/>
+    <cellStyle name="Обычный 175 4" xfId="6105"/>
+    <cellStyle name="Обычный 175 5" xfId="8321"/>
+    <cellStyle name="Обычный 175 6" xfId="9813"/>
+    <cellStyle name="Обычный 175 7" xfId="17530"/>
+    <cellStyle name="Обычный 176" xfId="2313"/>
+    <cellStyle name="Обычный 176 2" xfId="3457"/>
+    <cellStyle name="Обычный 176 2 2" xfId="3458"/>
+    <cellStyle name="Обычный 176 2 3" xfId="6108"/>
+    <cellStyle name="Обычный 176 3" xfId="3459"/>
+    <cellStyle name="Обычный 176 3 2" xfId="8326"/>
+    <cellStyle name="Обычный 176 3 3" xfId="9800"/>
+    <cellStyle name="Обычный 176 4" xfId="6107"/>
+    <cellStyle name="Обычный 176 5" xfId="8324"/>
+    <cellStyle name="Обычный 176 6" xfId="9805"/>
+    <cellStyle name="Обычный 176 7" xfId="17531"/>
+    <cellStyle name="Обычный 177" xfId="2314"/>
+    <cellStyle name="Обычный 177 2" xfId="3460"/>
+    <cellStyle name="Обычный 177 2 2" xfId="3461"/>
+    <cellStyle name="Обычный 177 2 3" xfId="6110"/>
+    <cellStyle name="Обычный 177 3" xfId="3462"/>
+    <cellStyle name="Обычный 177 3 2" xfId="8329"/>
+    <cellStyle name="Обычный 177 3 3" xfId="9740"/>
+    <cellStyle name="Обычный 177 4" xfId="6109"/>
+    <cellStyle name="Обычный 177 5" xfId="8327"/>
+    <cellStyle name="Обычный 177 6" xfId="9797"/>
+    <cellStyle name="Обычный 177 7" xfId="17532"/>
+    <cellStyle name="Обычный 178" xfId="2315"/>
+    <cellStyle name="Обычный 178 2" xfId="3463"/>
+    <cellStyle name="Обычный 178 2 2" xfId="3464"/>
+    <cellStyle name="Обычный 178 2 3" xfId="6112"/>
+    <cellStyle name="Обычный 178 3" xfId="3465"/>
+    <cellStyle name="Обычный 178 3 2" xfId="8332"/>
+    <cellStyle name="Обычный 178 3 3" xfId="9732"/>
+    <cellStyle name="Обычный 178 4" xfId="6111"/>
+    <cellStyle name="Обычный 178 5" xfId="8330"/>
+    <cellStyle name="Обычный 178 6" xfId="9737"/>
+    <cellStyle name="Обычный 178 7" xfId="17533"/>
+    <cellStyle name="Обычный 179" xfId="2316"/>
+    <cellStyle name="Обычный 179 2" xfId="3466"/>
+    <cellStyle name="Обычный 179 2 2" xfId="3467"/>
+    <cellStyle name="Обычный 179 2 3" xfId="6114"/>
+    <cellStyle name="Обычный 179 3" xfId="3468"/>
+    <cellStyle name="Обычный 179 3 2" xfId="8335"/>
+    <cellStyle name="Обычный 179 3 3" xfId="9724"/>
+    <cellStyle name="Обычный 179 4" xfId="6113"/>
+    <cellStyle name="Обычный 179 5" xfId="8333"/>
+    <cellStyle name="Обычный 179 6" xfId="9729"/>
+    <cellStyle name="Обычный 179 7" xfId="17534"/>
     <cellStyle name="Обычный 18" xfId="305"/>
+    <cellStyle name="Обычный 18 10" xfId="14911"/>
+    <cellStyle name="Обычный 18 11" xfId="15774"/>
+    <cellStyle name="Обычный 18 12" xfId="16709"/>
+    <cellStyle name="Обычный 18 2" xfId="1545"/>
+    <cellStyle name="Обычный 18 2 2" xfId="3469"/>
+    <cellStyle name="Обычный 18 2 2 2" xfId="3470"/>
+    <cellStyle name="Обычный 18 2 3" xfId="6116"/>
+    <cellStyle name="Обычный 18 2 4" xfId="8337"/>
+    <cellStyle name="Обычный 18 2 5" xfId="9689"/>
+    <cellStyle name="Обычный 18 3" xfId="3471"/>
+    <cellStyle name="Обычный 18 3 2" xfId="8338"/>
+    <cellStyle name="Обычный 18 3 3" xfId="9688"/>
+    <cellStyle name="Обычный 18 4" xfId="3472"/>
+    <cellStyle name="Обычный 18 4 2" xfId="8339"/>
+    <cellStyle name="Обычный 18 4 3" xfId="9685"/>
+    <cellStyle name="Обычный 18 5" xfId="6115"/>
+    <cellStyle name="Обычный 18 6" xfId="8336"/>
+    <cellStyle name="Обычный 18 7" xfId="9721"/>
+    <cellStyle name="Обычный 18 8" xfId="13821"/>
+    <cellStyle name="Обычный 18 9" xfId="14336"/>
+    <cellStyle name="Обычный 180" xfId="2317"/>
+    <cellStyle name="Обычный 180 2" xfId="3473"/>
+    <cellStyle name="Обычный 180 2 2" xfId="3474"/>
+    <cellStyle name="Обычный 180 2 3" xfId="6118"/>
+    <cellStyle name="Обычный 180 3" xfId="3475"/>
+    <cellStyle name="Обычный 180 3 2" xfId="8342"/>
+    <cellStyle name="Обычный 180 3 3" xfId="9677"/>
+    <cellStyle name="Обычный 180 4" xfId="6117"/>
+    <cellStyle name="Обычный 180 5" xfId="8340"/>
+    <cellStyle name="Обычный 180 6" xfId="9682"/>
+    <cellStyle name="Обычный 180 7" xfId="17535"/>
+    <cellStyle name="Обычный 181" xfId="2318"/>
+    <cellStyle name="Обычный 181 2" xfId="3476"/>
+    <cellStyle name="Обычный 181 2 2" xfId="3477"/>
+    <cellStyle name="Обычный 181 2 3" xfId="6120"/>
+    <cellStyle name="Обычный 181 3" xfId="3478"/>
+    <cellStyle name="Обычный 181 3 2" xfId="8345"/>
+    <cellStyle name="Обычный 181 3 3" xfId="9622"/>
+    <cellStyle name="Обычный 181 4" xfId="6119"/>
+    <cellStyle name="Обычный 181 5" xfId="8343"/>
+    <cellStyle name="Обычный 181 6" xfId="9674"/>
+    <cellStyle name="Обычный 181 7" xfId="17536"/>
+    <cellStyle name="Обычный 182" xfId="2319"/>
+    <cellStyle name="Обычный 182 2" xfId="3479"/>
+    <cellStyle name="Обычный 182 2 2" xfId="3480"/>
+    <cellStyle name="Обычный 182 2 3" xfId="6122"/>
+    <cellStyle name="Обычный 182 3" xfId="3481"/>
+    <cellStyle name="Обычный 182 3 2" xfId="8348"/>
+    <cellStyle name="Обычный 182 3 3" xfId="9614"/>
+    <cellStyle name="Обычный 182 4" xfId="6121"/>
+    <cellStyle name="Обычный 182 5" xfId="8346"/>
+    <cellStyle name="Обычный 182 6" xfId="9619"/>
+    <cellStyle name="Обычный 182 7" xfId="17537"/>
+    <cellStyle name="Обычный 183" xfId="2979"/>
+    <cellStyle name="Обычный 183 2" xfId="3482"/>
+    <cellStyle name="Обычный 183 2 2" xfId="3483"/>
+    <cellStyle name="Обычный 183 2 3" xfId="6124"/>
+    <cellStyle name="Обычный 183 3" xfId="3484"/>
+    <cellStyle name="Обычный 183 3 2" xfId="8351"/>
+    <cellStyle name="Обычный 183 3 3" xfId="9606"/>
+    <cellStyle name="Обычный 183 4" xfId="6123"/>
+    <cellStyle name="Обычный 183 5" xfId="8349"/>
+    <cellStyle name="Обычный 183 6" xfId="9611"/>
+    <cellStyle name="Обычный 184 2" xfId="17538"/>
+    <cellStyle name="Обычный 186" xfId="17539"/>
+    <cellStyle name="Обычный 187" xfId="17540"/>
+    <cellStyle name="Обычный 188" xfId="17541"/>
+    <cellStyle name="Обычный 189" xfId="17542"/>
     <cellStyle name="Обычный 19" xfId="306"/>
+    <cellStyle name="Обычный 19 10" xfId="14912"/>
+    <cellStyle name="Обычный 19 11" xfId="15775"/>
+    <cellStyle name="Обычный 19 12" xfId="16710"/>
+    <cellStyle name="Обычный 19 2" xfId="1546"/>
+    <cellStyle name="Обычный 19 2 2" xfId="3485"/>
+    <cellStyle name="Обычный 19 2 2 2" xfId="3486"/>
+    <cellStyle name="Обычный 19 2 3" xfId="6126"/>
+    <cellStyle name="Обычный 19 2 4" xfId="8353"/>
+    <cellStyle name="Обычный 19 2 5" xfId="9571"/>
+    <cellStyle name="Обычный 19 3" xfId="3487"/>
+    <cellStyle name="Обычный 19 3 2" xfId="8354"/>
+    <cellStyle name="Обычный 19 3 3" xfId="9558"/>
+    <cellStyle name="Обычный 19 4" xfId="3488"/>
+    <cellStyle name="Обычный 19 4 2" xfId="8355"/>
+    <cellStyle name="Обычный 19 4 3" xfId="9557"/>
+    <cellStyle name="Обычный 19 5" xfId="6125"/>
+    <cellStyle name="Обычный 19 6" xfId="8352"/>
+    <cellStyle name="Обычный 19 7" xfId="9603"/>
+    <cellStyle name="Обычный 19 8" xfId="13822"/>
+    <cellStyle name="Обычный 19 9" xfId="14337"/>
+    <cellStyle name="Обычный 190" xfId="17543"/>
+    <cellStyle name="Обычный 191" xfId="17544"/>
+    <cellStyle name="Обычный 192" xfId="17545"/>
+    <cellStyle name="Обычный 193" xfId="17546"/>
+    <cellStyle name="Обычный 194" xfId="17547"/>
+    <cellStyle name="Обычный 195" xfId="17548"/>
+    <cellStyle name="Обычный 196" xfId="17549"/>
+    <cellStyle name="Обычный 197" xfId="17550"/>
+    <cellStyle name="Обычный 198" xfId="17551"/>
+    <cellStyle name="Обычный 199" xfId="17552"/>
+    <cellStyle name="Обычный 2" xfId="1536"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
+    <cellStyle name="Обычный 2 10 2" xfId="3490"/>
+    <cellStyle name="Обычный 2 10 2 2" xfId="3491"/>
+    <cellStyle name="Обычный 2 10 2 3" xfId="6129"/>
+    <cellStyle name="Обычный 2 10 2 4" xfId="8358"/>
+    <cellStyle name="Обычный 2 10 2 5" xfId="9525"/>
+    <cellStyle name="Обычный 2 10 3" xfId="3492"/>
+    <cellStyle name="Обычный 2 10 3 2" xfId="8359"/>
+    <cellStyle name="Обычный 2 10 3 3" xfId="9522"/>
+    <cellStyle name="Обычный 2 10 4" xfId="3493"/>
+    <cellStyle name="Обычный 2 10 4 2" xfId="8360"/>
+    <cellStyle name="Обычный 2 10 4 3" xfId="9519"/>
+    <cellStyle name="Обычный 2 10 5" xfId="6128"/>
+    <cellStyle name="Обычный 2 10 5 2" xfId="8361"/>
+    <cellStyle name="Обычный 2 10 5 3" xfId="9516"/>
+    <cellStyle name="Обычный 2 10 6" xfId="8357"/>
+    <cellStyle name="Обычный 2 10 7" xfId="8363"/>
+    <cellStyle name="Обычный 2 10 8" xfId="9528"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
+    <cellStyle name="Обычный 2 11 2" xfId="3494"/>
+    <cellStyle name="Обычный 2 11 2 2" xfId="3495"/>
+    <cellStyle name="Обычный 2 11 2 3" xfId="6131"/>
+    <cellStyle name="Обычный 2 11 2 4" xfId="8365"/>
+    <cellStyle name="Обычный 2 11 2 5" xfId="9508"/>
+    <cellStyle name="Обычный 2 11 3" xfId="3496"/>
+    <cellStyle name="Обычный 2 11 3 2" xfId="8366"/>
+    <cellStyle name="Обычный 2 11 3 3" xfId="9505"/>
+    <cellStyle name="Обычный 2 11 4" xfId="3497"/>
+    <cellStyle name="Обычный 2 11 4 2" xfId="8367"/>
+    <cellStyle name="Обычный 2 11 4 3" xfId="9502"/>
+    <cellStyle name="Обычный 2 11 5" xfId="6130"/>
+    <cellStyle name="Обычный 2 11 5 2" xfId="8368"/>
+    <cellStyle name="Обычный 2 11 5 3" xfId="9499"/>
+    <cellStyle name="Обычный 2 11 6" xfId="8364"/>
+    <cellStyle name="Обычный 2 11 7" xfId="8370"/>
+    <cellStyle name="Обычный 2 11 8" xfId="9511"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
+    <cellStyle name="Обычный 2 12 2" xfId="3498"/>
+    <cellStyle name="Обычный 2 12 2 2" xfId="3499"/>
+    <cellStyle name="Обычный 2 12 2 3" xfId="6133"/>
+    <cellStyle name="Обычный 2 12 2 4" xfId="8372"/>
+    <cellStyle name="Обычный 2 12 2 5" xfId="9467"/>
+    <cellStyle name="Обычный 2 12 3" xfId="3500"/>
+    <cellStyle name="Обычный 2 12 3 2" xfId="8373"/>
+    <cellStyle name="Обычный 2 12 3 3" xfId="9464"/>
+    <cellStyle name="Обычный 2 12 4" xfId="3501"/>
+    <cellStyle name="Обычный 2 12 4 2" xfId="8374"/>
+    <cellStyle name="Обычный 2 12 4 3" xfId="9461"/>
+    <cellStyle name="Обычный 2 12 5" xfId="6132"/>
+    <cellStyle name="Обычный 2 12 5 2" xfId="8375"/>
+    <cellStyle name="Обычный 2 12 5 3" xfId="9458"/>
+    <cellStyle name="Обычный 2 12 6" xfId="8371"/>
+    <cellStyle name="Обычный 2 12 7" xfId="8377"/>
+    <cellStyle name="Обычный 2 12 8" xfId="9492"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
+    <cellStyle name="Обычный 2 13 2" xfId="3502"/>
+    <cellStyle name="Обычный 2 13 2 2" xfId="3503"/>
+    <cellStyle name="Обычный 2 13 2 3" xfId="6135"/>
+    <cellStyle name="Обычный 2 13 2 4" xfId="8379"/>
+    <cellStyle name="Обычный 2 13 2 5" xfId="9448"/>
+    <cellStyle name="Обычный 2 13 3" xfId="3504"/>
+    <cellStyle name="Обычный 2 13 3 2" xfId="8380"/>
+    <cellStyle name="Обычный 2 13 3 3" xfId="9437"/>
+    <cellStyle name="Обычный 2 13 4" xfId="3505"/>
+    <cellStyle name="Обычный 2 13 4 2" xfId="8381"/>
+    <cellStyle name="Обычный 2 13 4 3" xfId="9436"/>
+    <cellStyle name="Обычный 2 13 5" xfId="6134"/>
+    <cellStyle name="Обычный 2 13 5 2" xfId="8382"/>
+    <cellStyle name="Обычный 2 13 5 3" xfId="9433"/>
+    <cellStyle name="Обычный 2 13 6" xfId="8378"/>
+    <cellStyle name="Обычный 2 13 7" xfId="8383"/>
+    <cellStyle name="Обычный 2 13 8" xfId="9451"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
+    <cellStyle name="Обычный 2 14 2" xfId="3506"/>
+    <cellStyle name="Обычный 2 14 2 2" xfId="3507"/>
+    <cellStyle name="Обычный 2 14 2 3" xfId="6137"/>
+    <cellStyle name="Обычный 2 14 2 4" xfId="8385"/>
+    <cellStyle name="Обычный 2 14 2 5" xfId="9423"/>
+    <cellStyle name="Обычный 2 14 3" xfId="3508"/>
+    <cellStyle name="Обычный 2 14 3 2" xfId="8386"/>
+    <cellStyle name="Обычный 2 14 3 3" xfId="9420"/>
+    <cellStyle name="Обычный 2 14 4" xfId="3509"/>
+    <cellStyle name="Обычный 2 14 4 2" xfId="8387"/>
+    <cellStyle name="Обычный 2 14 4 3" xfId="9395"/>
+    <cellStyle name="Обычный 2 14 5" xfId="6136"/>
+    <cellStyle name="Обычный 2 14 5 2" xfId="8388"/>
+    <cellStyle name="Обычный 2 14 5 3" xfId="9392"/>
+    <cellStyle name="Обычный 2 14 6" xfId="8384"/>
+    <cellStyle name="Обычный 2 14 7" xfId="8389"/>
+    <cellStyle name="Обычный 2 14 8" xfId="9426"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
+    <cellStyle name="Обычный 2 15 2" xfId="3510"/>
+    <cellStyle name="Обычный 2 15 2 2" xfId="3511"/>
+    <cellStyle name="Обычный 2 15 2 3" xfId="6139"/>
+    <cellStyle name="Обычный 2 15 2 4" xfId="8391"/>
+    <cellStyle name="Обычный 2 15 2 5" xfId="9382"/>
+    <cellStyle name="Обычный 2 15 3" xfId="3512"/>
+    <cellStyle name="Обычный 2 15 3 2" xfId="8392"/>
+    <cellStyle name="Обычный 2 15 3 3" xfId="9379"/>
+    <cellStyle name="Обычный 2 15 4" xfId="3513"/>
+    <cellStyle name="Обычный 2 15 4 2" xfId="8393"/>
+    <cellStyle name="Обычный 2 15 4 3" xfId="9376"/>
+    <cellStyle name="Обычный 2 15 5" xfId="6138"/>
+    <cellStyle name="Обычный 2 15 5 2" xfId="8394"/>
+    <cellStyle name="Обычный 2 15 5 3" xfId="9347"/>
+    <cellStyle name="Обычный 2 15 6" xfId="8390"/>
+    <cellStyle name="Обычный 2 15 7" xfId="8395"/>
+    <cellStyle name="Обычный 2 15 8" xfId="9385"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
+    <cellStyle name="Обычный 2 16 2" xfId="3514"/>
+    <cellStyle name="Обычный 2 16 2 2" xfId="3515"/>
+    <cellStyle name="Обычный 2 16 2 3" xfId="6141"/>
+    <cellStyle name="Обычный 2 16 2 4" xfId="8397"/>
+    <cellStyle name="Обычный 2 16 2 5" xfId="9337"/>
+    <cellStyle name="Обычный 2 16 3" xfId="3516"/>
+    <cellStyle name="Обычный 2 16 3 2" xfId="8398"/>
+    <cellStyle name="Обычный 2 16 3 3" xfId="9334"/>
+    <cellStyle name="Обычный 2 16 4" xfId="3517"/>
+    <cellStyle name="Обычный 2 16 4 2" xfId="8399"/>
+    <cellStyle name="Обычный 2 16 4 3" xfId="9331"/>
+    <cellStyle name="Обычный 2 16 5" xfId="6140"/>
+    <cellStyle name="Обычный 2 16 5 2" xfId="8400"/>
+    <cellStyle name="Обычный 2 16 5 3" xfId="9328"/>
+    <cellStyle name="Обычный 2 16 6" xfId="8396"/>
+    <cellStyle name="Обычный 2 16 7" xfId="8402"/>
+    <cellStyle name="Обычный 2 16 8" xfId="9340"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
-    <cellStyle name="Обычный 2 17 2 10" xfId="1311"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 17 2 15" xfId="1567"/>
+    <cellStyle name="Обычный 2 17 2 10" xfId="1266"/>
+    <cellStyle name="Обычный 2 17 2 10 2" xfId="1953"/>
+    <cellStyle name="Обычный 2 17 2 10 3" xfId="6144"/>
+    <cellStyle name="Обычный 2 17 2 10 4" xfId="8405"/>
+    <cellStyle name="Обычный 2 17 2 10 5" xfId="9317"/>
+    <cellStyle name="Обычный 2 17 2 10 6" xfId="15347"/>
+    <cellStyle name="Обычный 2 17 2 10 7" xfId="16266"/>
+    <cellStyle name="Обычный 2 17 2 10 8" xfId="17207"/>
+    <cellStyle name="Обычный 2 17 2 11" xfId="1410"/>
+    <cellStyle name="Обычный 2 17 2 11 2" xfId="1954"/>
+    <cellStyle name="Обычный 2 17 2 11 3" xfId="6145"/>
+    <cellStyle name="Обычный 2 17 2 11 4" xfId="8406"/>
+    <cellStyle name="Обычный 2 17 2 11 5" xfId="9314"/>
+    <cellStyle name="Обычный 2 17 2 11 6" xfId="15490"/>
+    <cellStyle name="Обычный 2 17 2 11 7" xfId="16409"/>
+    <cellStyle name="Обычный 2 17 2 11 8" xfId="17350"/>
+    <cellStyle name="Обычный 2 17 2 12" xfId="1468"/>
+    <cellStyle name="Обычный 2 17 2 12 2" xfId="2033"/>
+    <cellStyle name="Обычный 2 17 2 12 3" xfId="6146"/>
+    <cellStyle name="Обычный 2 17 2 12 4" xfId="8407"/>
+    <cellStyle name="Обычный 2 17 2 12 5" xfId="9311"/>
+    <cellStyle name="Обычный 2 17 2 12 6" xfId="15547"/>
+    <cellStyle name="Обычный 2 17 2 12 7" xfId="16460"/>
+    <cellStyle name="Обычный 2 17 2 12 8" xfId="17407"/>
+    <cellStyle name="Обычный 2 17 2 13" xfId="1495"/>
+    <cellStyle name="Обычный 2 17 2 13 2" xfId="2034"/>
+    <cellStyle name="Обычный 2 17 2 13 2 2" xfId="8408"/>
+    <cellStyle name="Обычный 2 17 2 13 3" xfId="9308"/>
+    <cellStyle name="Обычный 2 17 2 13 4" xfId="15573"/>
+    <cellStyle name="Обычный 2 17 2 13 5" xfId="16480"/>
+    <cellStyle name="Обычный 2 17 2 13 6" xfId="17433"/>
+    <cellStyle name="Обычный 2 17 2 14" xfId="1512"/>
+    <cellStyle name="Обычный 2 17 2 14 2" xfId="2113"/>
+    <cellStyle name="Обычный 2 17 2 14 2 2" xfId="8409"/>
+    <cellStyle name="Обычный 2 17 2 14 3" xfId="9283"/>
+    <cellStyle name="Обычный 2 17 2 14 4" xfId="15589"/>
+    <cellStyle name="Обычный 2 17 2 14 5" xfId="16490"/>
+    <cellStyle name="Обычный 2 17 2 14 6" xfId="17449"/>
+    <cellStyle name="Обычный 2 17 2 15" xfId="1522"/>
+    <cellStyle name="Обычный 2 17 2 15 2" xfId="2114"/>
+    <cellStyle name="Обычный 2 17 2 15 2 2" xfId="8410"/>
+    <cellStyle name="Обычный 2 17 2 15 3" xfId="9280"/>
+    <cellStyle name="Обычный 2 17 2 15 4" xfId="15599"/>
+    <cellStyle name="Обычный 2 17 2 15 5" xfId="16494"/>
+    <cellStyle name="Обычный 2 17 2 15 6" xfId="17459"/>
+    <cellStyle name="Обычный 2 17 2 16" xfId="1547"/>
+    <cellStyle name="Обычный 2 17 2 17" xfId="2154"/>
+    <cellStyle name="Обычный 2 17 2 18" xfId="2233"/>
+    <cellStyle name="Обычный 2 17 2 19" xfId="2325"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
+    <cellStyle name="Обычный 2 17 2 2 2" xfId="3520"/>
+    <cellStyle name="Обычный 2 17 2 2 2 2" xfId="3521"/>
+    <cellStyle name="Обычный 2 17 2 2 2 3" xfId="6148"/>
+    <cellStyle name="Обычный 2 17 2 2 2 4" xfId="8412"/>
+    <cellStyle name="Обычный 2 17 2 2 2 5" xfId="9274"/>
+    <cellStyle name="Обычный 2 17 2 2 3" xfId="3522"/>
+    <cellStyle name="Обычный 2 17 2 2 3 2" xfId="8413"/>
+    <cellStyle name="Обычный 2 17 2 2 3 3" xfId="9271"/>
+    <cellStyle name="Обычный 2 17 2 2 4" xfId="3523"/>
+    <cellStyle name="Обычный 2 17 2 2 4 2" xfId="8414"/>
+    <cellStyle name="Обычный 2 17 2 2 4 3" xfId="9268"/>
+    <cellStyle name="Обычный 2 17 2 2 5" xfId="6147"/>
+    <cellStyle name="Обычный 2 17 2 2 5 2" xfId="8415"/>
+    <cellStyle name="Обычный 2 17 2 2 5 3" xfId="9265"/>
+    <cellStyle name="Обычный 2 17 2 2 6" xfId="8411"/>
+    <cellStyle name="Обычный 2 17 2 2 7" xfId="8417"/>
+    <cellStyle name="Обычный 2 17 2 2 8" xfId="9277"/>
+    <cellStyle name="Обычный 2 17 2 20" xfId="2640"/>
+    <cellStyle name="Обычный 2 17 2 21" xfId="3519"/>
+    <cellStyle name="Обычный 2 17 2 22" xfId="6143"/>
+    <cellStyle name="Обычный 2 17 2 23" xfId="8404"/>
+    <cellStyle name="Обычный 2 17 2 24" xfId="9320"/>
+    <cellStyle name="Обычный 2 17 2 25" xfId="13663"/>
+    <cellStyle name="Обычный 2 17 2 26" xfId="14178"/>
+    <cellStyle name="Обычный 2 17 2 27" xfId="14772"/>
+    <cellStyle name="Обычный 2 17 2 28" xfId="15615"/>
+    <cellStyle name="Обычный 2 17 2 29" xfId="16550"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="197"/>
-    <cellStyle name="Обычный 2 17 2 3 2" xfId="450"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 17 2 4 3" xfId="907"/>
+    <cellStyle name="Обычный 2 17 2 3 10" xfId="14816"/>
+    <cellStyle name="Обычный 2 17 2 3 11" xfId="15672"/>
+    <cellStyle name="Обычный 2 17 2 3 12" xfId="16607"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="405"/>
+    <cellStyle name="Обычный 2 17 2 3 2 10" xfId="16794"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2" xfId="648"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 2" xfId="1118"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 2 2" xfId="14129"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 3" xfId="3525"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 4" xfId="15176"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 5" xfId="16082"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 6" xfId="17017"/>
+    <cellStyle name="Обычный 2 17 2 3 2 3" xfId="909"/>
+    <cellStyle name="Обычный 2 17 2 3 2 3 2" xfId="6150"/>
+    <cellStyle name="Обычный 2 17 2 3 2 4" xfId="2326"/>
+    <cellStyle name="Обычный 2 17 2 3 2 4 2" xfId="8419"/>
+    <cellStyle name="Обычный 2 17 2 3 2 5" xfId="9236"/>
+    <cellStyle name="Обычный 2 17 2 3 2 6" xfId="13906"/>
+    <cellStyle name="Обычный 2 17 2 3 2 7" xfId="14421"/>
+    <cellStyle name="Обычный 2 17 2 3 2 8" xfId="14982"/>
+    <cellStyle name="Обычный 2 17 2 3 2 9" xfId="15859"/>
+    <cellStyle name="Обычный 2 17 2 3 3" xfId="554"/>
+    <cellStyle name="Обычный 2 17 2 3 3 10" xfId="16923"/>
+    <cellStyle name="Обычный 2 17 2 3 3 2" xfId="1024"/>
+    <cellStyle name="Обычный 2 17 2 3 3 2 2" xfId="3526"/>
+    <cellStyle name="Обычный 2 17 2 3 3 3" xfId="2621"/>
+    <cellStyle name="Обычный 2 17 2 3 3 4" xfId="8420"/>
+    <cellStyle name="Обычный 2 17 2 3 3 5" xfId="9235"/>
+    <cellStyle name="Обычный 2 17 2 3 3 6" xfId="14035"/>
+    <cellStyle name="Обычный 2 17 2 3 3 7" xfId="14550"/>
+    <cellStyle name="Обычный 2 17 2 3 3 8" xfId="15096"/>
+    <cellStyle name="Обычный 2 17 2 3 3 9" xfId="15988"/>
+    <cellStyle name="Обычный 2 17 2 3 4" xfId="748"/>
+    <cellStyle name="Обычный 2 17 2 3 4 2" xfId="3524"/>
+    <cellStyle name="Обычный 2 17 2 3 5" xfId="1634"/>
+    <cellStyle name="Обычный 2 17 2 3 5 2" xfId="6149"/>
+    <cellStyle name="Обычный 2 17 2 3 6" xfId="8418"/>
+    <cellStyle name="Обычный 2 17 2 3 7" xfId="9237"/>
+    <cellStyle name="Обычный 2 17 2 3 8" xfId="13719"/>
+    <cellStyle name="Обычный 2 17 2 3 9" xfId="14234"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="358"/>
+    <cellStyle name="Обычный 2 17 2 4 10" xfId="14942"/>
+    <cellStyle name="Обычный 2 17 2 4 11" xfId="15812"/>
+    <cellStyle name="Обычный 2 17 2 4 12" xfId="16747"/>
+    <cellStyle name="Обычный 2 17 2 4 2" xfId="601"/>
+    <cellStyle name="Обычный 2 17 2 4 2 10" xfId="16970"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2" xfId="1071"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2 2" xfId="3528"/>
+    <cellStyle name="Обычный 2 17 2 4 2 3" xfId="2327"/>
+    <cellStyle name="Обычный 2 17 2 4 2 4" xfId="8422"/>
+    <cellStyle name="Обычный 2 17 2 4 2 5" xfId="9229"/>
+    <cellStyle name="Обычный 2 17 2 4 2 6" xfId="14082"/>
+    <cellStyle name="Обычный 2 17 2 4 2 7" xfId="14597"/>
+    <cellStyle name="Обычный 2 17 2 4 2 8" xfId="15136"/>
+    <cellStyle name="Обычный 2 17 2 4 2 9" xfId="16035"/>
+    <cellStyle name="Обычный 2 17 2 4 3" xfId="862"/>
+    <cellStyle name="Обычный 2 17 2 4 3 2" xfId="2608"/>
+    <cellStyle name="Обычный 2 17 2 4 3 3" xfId="6152"/>
+    <cellStyle name="Обычный 2 17 2 4 3 4" xfId="8423"/>
+    <cellStyle name="Обычный 2 17 2 4 3 5" xfId="9226"/>
+    <cellStyle name="Обычный 2 17 2 4 4" xfId="1713"/>
+    <cellStyle name="Обычный 2 17 2 4 4 2" xfId="3527"/>
+    <cellStyle name="Обычный 2 17 2 4 5" xfId="6151"/>
+    <cellStyle name="Обычный 2 17 2 4 6" xfId="8421"/>
+    <cellStyle name="Обычный 2 17 2 4 7" xfId="9232"/>
+    <cellStyle name="Обычный 2 17 2 4 8" xfId="13859"/>
+    <cellStyle name="Обычный 2 17 2 4 9" xfId="14374"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="284"/>
-    <cellStyle name="Обычный 2 17 2 5 2" xfId="877"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2 17 2_2.1" xfId="307"/>
+    <cellStyle name="Обычный 2 17 2 5 10" xfId="14903"/>
+    <cellStyle name="Обычный 2 17 2 5 11" xfId="15759"/>
+    <cellStyle name="Обычный 2 17 2 5 12" xfId="16694"/>
+    <cellStyle name="Обычный 2 17 2 5 2" xfId="832"/>
+    <cellStyle name="Обычный 2 17 2 5 2 2" xfId="2328"/>
+    <cellStyle name="Обычный 2 17 2 5 2 3" xfId="6154"/>
+    <cellStyle name="Обычный 2 17 2 5 2 4" xfId="8425"/>
+    <cellStyle name="Обычный 2 17 2 5 2 5" xfId="9220"/>
+    <cellStyle name="Обычный 2 17 2 5 3" xfId="1714"/>
+    <cellStyle name="Обычный 2 17 2 5 3 2" xfId="3530"/>
+    <cellStyle name="Обычный 2 17 2 5 3 3" xfId="6155"/>
+    <cellStyle name="Обычный 2 17 2 5 3 4" xfId="8426"/>
+    <cellStyle name="Обычный 2 17 2 5 3 5" xfId="9195"/>
+    <cellStyle name="Обычный 2 17 2 5 4" xfId="3529"/>
+    <cellStyle name="Обычный 2 17 2 5 5" xfId="6153"/>
+    <cellStyle name="Обычный 2 17 2 5 6" xfId="8424"/>
+    <cellStyle name="Обычный 2 17 2 5 7" xfId="9223"/>
+    <cellStyle name="Обычный 2 17 2 5 8" xfId="13806"/>
+    <cellStyle name="Обычный 2 17 2 5 9" xfId="14321"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="461"/>
+    <cellStyle name="Обычный 2 17 2 6 10" xfId="15036"/>
+    <cellStyle name="Обычный 2 17 2 6 11" xfId="15915"/>
+    <cellStyle name="Обычный 2 17 2 6 12" xfId="16850"/>
+    <cellStyle name="Обычный 2 17 2 6 2" xfId="963"/>
+    <cellStyle name="Обычный 2 17 2 6 2 2" xfId="2329"/>
+    <cellStyle name="Обычный 2 17 2 6 2 3" xfId="6157"/>
+    <cellStyle name="Обычный 2 17 2 6 2 4" xfId="8428"/>
+    <cellStyle name="Обычный 2 17 2 6 2 5" xfId="9189"/>
+    <cellStyle name="Обычный 2 17 2 6 3" xfId="1793"/>
+    <cellStyle name="Обычный 2 17 2 6 3 2" xfId="3532"/>
+    <cellStyle name="Обычный 2 17 2 6 3 3" xfId="6158"/>
+    <cellStyle name="Обычный 2 17 2 6 3 4" xfId="8429"/>
+    <cellStyle name="Обычный 2 17 2 6 3 5" xfId="9186"/>
+    <cellStyle name="Обычный 2 17 2 6 4" xfId="3531"/>
+    <cellStyle name="Обычный 2 17 2 6 5" xfId="6156"/>
+    <cellStyle name="Обычный 2 17 2 6 6" xfId="8427"/>
+    <cellStyle name="Обычный 2 17 2 6 7" xfId="9192"/>
+    <cellStyle name="Обычный 2 17 2 6 8" xfId="13962"/>
+    <cellStyle name="Обычный 2 17 2 6 9" xfId="14477"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="497"/>
+    <cellStyle name="Обычный 2 17 2 7 10" xfId="15046"/>
+    <cellStyle name="Обычный 2 17 2 7 11" xfId="15931"/>
+    <cellStyle name="Обычный 2 17 2 7 12" xfId="16866"/>
+    <cellStyle name="Обычный 2 17 2 7 2" xfId="977"/>
+    <cellStyle name="Обычный 2 17 2 7 2 2" xfId="2330"/>
+    <cellStyle name="Обычный 2 17 2 7 2 3" xfId="6160"/>
+    <cellStyle name="Обычный 2 17 2 7 2 4" xfId="8431"/>
+    <cellStyle name="Обычный 2 17 2 7 2 5" xfId="9180"/>
+    <cellStyle name="Обычный 2 17 2 7 3" xfId="1794"/>
+    <cellStyle name="Обычный 2 17 2 7 3 2" xfId="3534"/>
+    <cellStyle name="Обычный 2 17 2 7 3 3" xfId="6161"/>
+    <cellStyle name="Обычный 2 17 2 7 3 4" xfId="8432"/>
+    <cellStyle name="Обычный 2 17 2 7 3 5" xfId="9177"/>
+    <cellStyle name="Обычный 2 17 2 7 4" xfId="3533"/>
+    <cellStyle name="Обычный 2 17 2 7 5" xfId="6159"/>
+    <cellStyle name="Обычный 2 17 2 7 6" xfId="8430"/>
+    <cellStyle name="Обычный 2 17 2 7 7" xfId="9183"/>
+    <cellStyle name="Обычный 2 17 2 7 8" xfId="13978"/>
+    <cellStyle name="Обычный 2 17 2 7 9" xfId="14493"/>
+    <cellStyle name="Обычный 2 17 2 8" xfId="696"/>
+    <cellStyle name="Обычный 2 17 2 8 10" xfId="16129"/>
+    <cellStyle name="Обычный 2 17 2 8 11" xfId="17064"/>
+    <cellStyle name="Обычный 2 17 2 8 2" xfId="1873"/>
+    <cellStyle name="Обычный 2 17 2 8 2 2" xfId="3536"/>
+    <cellStyle name="Обычный 2 17 2 8 2 3" xfId="6163"/>
+    <cellStyle name="Обычный 2 17 2 8 2 4" xfId="8434"/>
+    <cellStyle name="Обычный 2 17 2 8 2 5" xfId="9145"/>
+    <cellStyle name="Обычный 2 17 2 8 3" xfId="2577"/>
+    <cellStyle name="Обычный 2 17 2 8 3 2" xfId="3537"/>
+    <cellStyle name="Обычный 2 17 2 8 3 3" xfId="6164"/>
+    <cellStyle name="Обычный 2 17 2 8 3 4" xfId="8435"/>
+    <cellStyle name="Обычный 2 17 2 8 3 5" xfId="9142"/>
+    <cellStyle name="Обычный 2 17 2 8 4" xfId="3535"/>
+    <cellStyle name="Обычный 2 17 2 8 5" xfId="6162"/>
+    <cellStyle name="Обычный 2 17 2 8 6" xfId="8433"/>
+    <cellStyle name="Обычный 2 17 2 8 7" xfId="9174"/>
+    <cellStyle name="Обычный 2 17 2 8 8" xfId="14645"/>
+    <cellStyle name="Обычный 2 17 2 8 9" xfId="15216"/>
+    <cellStyle name="Обычный 2 17 2 9" xfId="1167"/>
+    <cellStyle name="Обычный 2 17 2 9 10" xfId="16176"/>
+    <cellStyle name="Обычный 2 17 2 9 11" xfId="17111"/>
+    <cellStyle name="Обычный 2 17 2 9 2" xfId="1874"/>
+    <cellStyle name="Обычный 2 17 2 9 2 2" xfId="3539"/>
+    <cellStyle name="Обычный 2 17 2 9 2 3" xfId="6166"/>
+    <cellStyle name="Обычный 2 17 2 9 2 4" xfId="8437"/>
+    <cellStyle name="Обычный 2 17 2 9 2 5" xfId="9136"/>
+    <cellStyle name="Обычный 2 17 2 9 3" xfId="3156"/>
+    <cellStyle name="Обычный 2 17 2 9 3 2" xfId="3540"/>
+    <cellStyle name="Обычный 2 17 2 9 3 3" xfId="6167"/>
+    <cellStyle name="Обычный 2 17 2 9 3 4" xfId="8438"/>
+    <cellStyle name="Обычный 2 17 2 9 3 5" xfId="9133"/>
+    <cellStyle name="Обычный 2 17 2 9 4" xfId="3538"/>
+    <cellStyle name="Обычный 2 17 2 9 5" xfId="6165"/>
+    <cellStyle name="Обычный 2 17 2 9 6" xfId="8436"/>
+    <cellStyle name="Обычный 2 17 2 9 7" xfId="9139"/>
+    <cellStyle name="Обычный 2 17 2 9 8" xfId="14692"/>
+    <cellStyle name="Обычный 2 17 2 9 9" xfId="15257"/>
+    <cellStyle name="Обычный 2 17 2_12_2019_Б-03-01-М" xfId="3541"/>
+    <cellStyle name="Обычный 2 17 3" xfId="3518"/>
+    <cellStyle name="Обычный 2 17 3 2" xfId="3542"/>
+    <cellStyle name="Обычный 2 17 3 3" xfId="6168"/>
+    <cellStyle name="Обычный 2 17 3 4" xfId="8439"/>
+    <cellStyle name="Обычный 2 17 3 5" xfId="9128"/>
+    <cellStyle name="Обычный 2 17 4" xfId="3543"/>
+    <cellStyle name="Обычный 2 17 4 2" xfId="8440"/>
+    <cellStyle name="Обычный 2 17 4 3" xfId="9125"/>
+    <cellStyle name="Обычный 2 17 5" xfId="3544"/>
+    <cellStyle name="Обычный 2 17 5 2" xfId="8441"/>
+    <cellStyle name="Обычный 2 17 5 3" xfId="9124"/>
+    <cellStyle name="Обычный 2 17 6" xfId="6142"/>
+    <cellStyle name="Обычный 2 17 6 2" xfId="8442"/>
+    <cellStyle name="Обычный 2 17 6 3" xfId="9121"/>
+    <cellStyle name="Обычный 2 17 7" xfId="8403"/>
+    <cellStyle name="Обычный 2 17 8" xfId="8444"/>
+    <cellStyle name="Обычный 2 17 9" xfId="9323"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
+    <cellStyle name="Обычный 2 18 2" xfId="3545"/>
+    <cellStyle name="Обычный 2 18 2 2" xfId="3546"/>
+    <cellStyle name="Обычный 2 18 2 3" xfId="6170"/>
+    <cellStyle name="Обычный 2 18 2 4" xfId="8446"/>
+    <cellStyle name="Обычный 2 18 2 5" xfId="9111"/>
+    <cellStyle name="Обычный 2 18 3" xfId="3547"/>
+    <cellStyle name="Обычный 2 18 3 2" xfId="8447"/>
+    <cellStyle name="Обычный 2 18 3 3" xfId="9108"/>
+    <cellStyle name="Обычный 2 18 4" xfId="3548"/>
+    <cellStyle name="Обычный 2 18 4 2" xfId="8448"/>
+    <cellStyle name="Обычный 2 18 4 3" xfId="9105"/>
+    <cellStyle name="Обычный 2 18 5" xfId="6169"/>
+    <cellStyle name="Обычный 2 18 5 2" xfId="8449"/>
+    <cellStyle name="Обычный 2 18 5 3" xfId="9080"/>
+    <cellStyle name="Обычный 2 18 6" xfId="8445"/>
+    <cellStyle name="Обычный 2 18 7" xfId="8451"/>
+    <cellStyle name="Обычный 2 18 8" xfId="9114"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
+    <cellStyle name="Обычный 2 19 10" xfId="8452"/>
+    <cellStyle name="Обычный 2 19 11" xfId="8453"/>
+    <cellStyle name="Обычный 2 19 12" xfId="9073"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
-    <cellStyle name="Обычный 2 19 2 10" xfId="1213"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 19 2 16" xfId="1566"/>
+    <cellStyle name="Обычный 2 19 2 10" xfId="1168"/>
+    <cellStyle name="Обычный 2 19 2 10 10" xfId="16177"/>
+    <cellStyle name="Обычный 2 19 2 10 11" xfId="17112"/>
+    <cellStyle name="Обычный 2 19 2 10 2" xfId="1875"/>
+    <cellStyle name="Обычный 2 19 2 10 2 2" xfId="3552"/>
+    <cellStyle name="Обычный 2 19 2 10 2 3" xfId="6174"/>
+    <cellStyle name="Обычный 2 19 2 10 2 4" xfId="8456"/>
+    <cellStyle name="Обычный 2 19 2 10 2 5" xfId="9052"/>
+    <cellStyle name="Обычный 2 19 2 10 3" xfId="3157"/>
+    <cellStyle name="Обычный 2 19 2 10 3 2" xfId="3553"/>
+    <cellStyle name="Обычный 2 19 2 10 3 3" xfId="6175"/>
+    <cellStyle name="Обычный 2 19 2 10 3 4" xfId="8457"/>
+    <cellStyle name="Обычный 2 19 2 10 3 5" xfId="9023"/>
+    <cellStyle name="Обычный 2 19 2 10 4" xfId="3551"/>
+    <cellStyle name="Обычный 2 19 2 10 5" xfId="6173"/>
+    <cellStyle name="Обычный 2 19 2 10 6" xfId="8455"/>
+    <cellStyle name="Обычный 2 19 2 10 7" xfId="9063"/>
+    <cellStyle name="Обычный 2 19 2 10 8" xfId="14693"/>
+    <cellStyle name="Обычный 2 19 2 10 9" xfId="15258"/>
+    <cellStyle name="Обычный 2 19 2 11" xfId="1270"/>
+    <cellStyle name="Обычный 2 19 2 11 2" xfId="1952"/>
+    <cellStyle name="Обычный 2 19 2 11 3" xfId="6176"/>
+    <cellStyle name="Обычный 2 19 2 11 4" xfId="8458"/>
+    <cellStyle name="Обычный 2 19 2 11 5" xfId="9020"/>
+    <cellStyle name="Обычный 2 19 2 11 6" xfId="15351"/>
+    <cellStyle name="Обычный 2 19 2 11 7" xfId="16270"/>
+    <cellStyle name="Обычный 2 19 2 11 8" xfId="17211"/>
+    <cellStyle name="Обычный 2 19 2 12" xfId="1406"/>
+    <cellStyle name="Обычный 2 19 2 12 2" xfId="1955"/>
+    <cellStyle name="Обычный 2 19 2 12 3" xfId="6177"/>
+    <cellStyle name="Обычный 2 19 2 12 4" xfId="8459"/>
+    <cellStyle name="Обычный 2 19 2 12 5" xfId="9017"/>
+    <cellStyle name="Обычный 2 19 2 12 6" xfId="15486"/>
+    <cellStyle name="Обычный 2 19 2 12 7" xfId="16405"/>
+    <cellStyle name="Обычный 2 19 2 12 8" xfId="17346"/>
+    <cellStyle name="Обычный 2 19 2 13" xfId="1464"/>
+    <cellStyle name="Обычный 2 19 2 13 2" xfId="2032"/>
+    <cellStyle name="Обычный 2 19 2 13 3" xfId="6178"/>
+    <cellStyle name="Обычный 2 19 2 13 4" xfId="8460"/>
+    <cellStyle name="Обычный 2 19 2 13 5" xfId="9014"/>
+    <cellStyle name="Обычный 2 19 2 13 6" xfId="15543"/>
+    <cellStyle name="Обычный 2 19 2 13 7" xfId="16456"/>
+    <cellStyle name="Обычный 2 19 2 13 8" xfId="17403"/>
+    <cellStyle name="Обычный 2 19 2 14" xfId="1493"/>
+    <cellStyle name="Обычный 2 19 2 14 2" xfId="2035"/>
+    <cellStyle name="Обычный 2 19 2 14 2 2" xfId="8461"/>
+    <cellStyle name="Обычный 2 19 2 14 3" xfId="9011"/>
+    <cellStyle name="Обычный 2 19 2 14 4" xfId="15571"/>
+    <cellStyle name="Обычный 2 19 2 14 5" xfId="16478"/>
+    <cellStyle name="Обычный 2 19 2 14 6" xfId="17431"/>
+    <cellStyle name="Обычный 2 19 2 15" xfId="1511"/>
+    <cellStyle name="Обычный 2 19 2 15 2" xfId="2112"/>
+    <cellStyle name="Обычный 2 19 2 15 2 2" xfId="8462"/>
+    <cellStyle name="Обычный 2 19 2 15 3" xfId="9008"/>
+    <cellStyle name="Обычный 2 19 2 15 4" xfId="15588"/>
+    <cellStyle name="Обычный 2 19 2 15 5" xfId="16489"/>
+    <cellStyle name="Обычный 2 19 2 15 6" xfId="17448"/>
+    <cellStyle name="Обычный 2 19 2 16" xfId="1521"/>
+    <cellStyle name="Обычный 2 19 2 16 2" xfId="2115"/>
+    <cellStyle name="Обычный 2 19 2 16 2 2" xfId="8463"/>
+    <cellStyle name="Обычный 2 19 2 16 3" xfId="9005"/>
+    <cellStyle name="Обычный 2 19 2 16 4" xfId="15598"/>
+    <cellStyle name="Обычный 2 19 2 16 5" xfId="16493"/>
+    <cellStyle name="Обычный 2 19 2 16 6" xfId="17458"/>
+    <cellStyle name="Обычный 2 19 2 17" xfId="1548"/>
+    <cellStyle name="Обычный 2 19 2 18" xfId="2155"/>
+    <cellStyle name="Обычный 2 19 2 19" xfId="2232"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
+    <cellStyle name="Обычный 2 19 2 2 10" xfId="8465"/>
+    <cellStyle name="Обычный 2 19 2 2 11" xfId="9002"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
-    <cellStyle name="Обычный 2 19 2 2 2 10" xfId="1317"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1565"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10" xfId="1272"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 2" xfId="1951"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 3" xfId="6181"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 4" xfId="8467"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 5" xfId="8996"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 6" xfId="15353"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 7" xfId="16272"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 8" xfId="17213"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11" xfId="1405"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 2" xfId="1956"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 3" xfId="6182"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 4" xfId="8468"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 5" xfId="8993"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 6" xfId="15485"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 7" xfId="16404"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 8" xfId="17345"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12" xfId="1463"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 2" xfId="2031"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 3" xfId="6183"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 4" xfId="8469"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 5" xfId="8990"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 6" xfId="15542"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 7" xfId="16455"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 8" xfId="17402"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1492"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 2" xfId="2036"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 2 2" xfId="8470"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 3" xfId="8987"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 4" xfId="15570"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 5" xfId="16477"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 6" xfId="17430"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1510"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 2" xfId="2111"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 2 2" xfId="8471"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 3" xfId="8984"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 4" xfId="15587"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 5" xfId="16488"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 6" xfId="17447"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1520"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 2" xfId="2116"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 2 2" xfId="8472"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 3" xfId="8981"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 4" xfId="15597"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 5" xfId="16492"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 6" xfId="17457"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16" xfId="1549"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17" xfId="2156"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18" xfId="2231"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19" xfId="2333"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 10" xfId="8956"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 2" xfId="3557"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 2 2" xfId="3558"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 2 3" xfId="6186"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 2 4" xfId="8475"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 2 5" xfId="8950"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 3" xfId="3559"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 3 2" xfId="8476"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 3 3" xfId="8947"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 4" xfId="3560"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 4 2" xfId="8477"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 4 3" xfId="8944"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 5" xfId="6185"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 5 2" xfId="8478"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 5 3" xfId="8941"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 6" xfId="8474"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 7" xfId="8479"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 8" xfId="8953"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 2" xfId="3561"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 2 2" xfId="3562"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 2 3" xfId="6188"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 2 4" xfId="8481"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 2 5" xfId="8925"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 3" xfId="3563"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 3 2" xfId="8482"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 3 3" xfId="8922"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 4" xfId="3564"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 4 2" xfId="8483"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 4 3" xfId="8919"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 5" xfId="6187"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 5 2" xfId="8484"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 5 3" xfId="8916"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 6" xfId="8480"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 7" xfId="8486"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 8" xfId="8926"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="3556"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4 2" xfId="3565"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4 3" xfId="6189"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4 4" xfId="8487"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4 5" xfId="8909"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="3566"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 5 2" xfId="8488"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 5 3" xfId="8884"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="3567"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 6 2" xfId="8489"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 6 3" xfId="8881"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="6184"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 7 2" xfId="8490"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 7 3" xfId="8878"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 8" xfId="8473"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 9" xfId="8492"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2_12. Падеж скота" xfId="1550"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20" xfId="2546"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21" xfId="3555"/>
+    <cellStyle name="Обычный 2 19 2 2 2 22" xfId="6180"/>
+    <cellStyle name="Обычный 2 19 2 2 2 23" xfId="8466"/>
+    <cellStyle name="Обычный 2 19 2 2 2 24" xfId="8999"/>
+    <cellStyle name="Обычный 2 19 2 2 2 25" xfId="13665"/>
+    <cellStyle name="Обычный 2 19 2 2 2 26" xfId="14180"/>
+    <cellStyle name="Обычный 2 19 2 2 2 27" xfId="14774"/>
+    <cellStyle name="Обычный 2 19 2 2 2 28" xfId="15617"/>
+    <cellStyle name="Обычный 2 19 2 2 2 29" xfId="16552"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="200"/>
-    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="452"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="909"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 10" xfId="14819"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 11" xfId="15675"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 12" xfId="16610"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="407"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 10" xfId="16796"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="650"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2" xfId="1120"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2 2" xfId="14131"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 3" xfId="3569"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 4" xfId="15178"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 5" xfId="16084"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 6" xfId="17019"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 3" xfId="911"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 3 2" xfId="6191"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 4" xfId="2335"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 4 2" xfId="8494"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 5" xfId="8866"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 6" xfId="13908"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 7" xfId="14423"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 8" xfId="14984"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 9" xfId="15861"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="556"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 10" xfId="16925"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 2" xfId="1026"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 2 2" xfId="3570"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 3" xfId="2498"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 4" xfId="8495"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 5" xfId="8837"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 6" xfId="14037"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 7" xfId="14552"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 8" xfId="15098"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 9" xfId="15990"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="751"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4 2" xfId="3568"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="1636"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 5 2" xfId="6190"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="8493"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="8869"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 8" xfId="13722"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 9" xfId="14237"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="360"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 10" xfId="14944"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 11" xfId="15814"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 12" xfId="16749"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="603"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 10" xfId="16972"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="1073"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2 2" xfId="3572"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 3" xfId="2336"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 4" xfId="8497"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 5" xfId="8831"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 6" xfId="14084"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 7" xfId="14599"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 8" xfId="15138"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 9" xfId="16037"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="864"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3 2" xfId="2496"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3 3" xfId="6193"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3 4" xfId="8498"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3 5" xfId="8828"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 4" xfId="1711"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 4 2" xfId="3571"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 5" xfId="6192"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 6" xfId="8496"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 7" xfId="8834"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 8" xfId="13861"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 9" xfId="14376"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="282"/>
-    <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="875"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2 19 2 2 2_2.1" xfId="309"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 10" xfId="14901"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 11" xfId="15757"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 12" xfId="16692"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="830"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2 2" xfId="2337"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2 3" xfId="6195"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2 4" xfId="8500"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2 5" xfId="8822"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 3" xfId="1716"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 3 2" xfId="3574"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 3 3" xfId="6196"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 3 4" xfId="8501"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 3 5" xfId="8819"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 4" xfId="3573"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 5" xfId="6194"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 6" xfId="8499"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 7" xfId="8825"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 8" xfId="13804"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 9" xfId="14319"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="460"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 10" xfId="15035"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 11" xfId="15914"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 12" xfId="16849"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="962"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2 2" xfId="2338"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2 3" xfId="6198"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2 4" xfId="8503"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2 5" xfId="8815"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 3" xfId="1791"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 3 2" xfId="3576"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 3 3" xfId="6199"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 3 4" xfId="8504"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 3 5" xfId="8812"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 4" xfId="3575"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 5" xfId="6197"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 6" xfId="8502"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 7" xfId="8816"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 8" xfId="13961"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 9" xfId="14476"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="500"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 10" xfId="15049"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 11" xfId="15934"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 12" xfId="16869"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="979"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2 2" xfId="2339"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2 3" xfId="6201"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2 4" xfId="8506"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2 5" xfId="8806"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 3" xfId="1796"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 3 2" xfId="3578"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 3 3" xfId="6202"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 3 4" xfId="8507"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 3 5" xfId="8803"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 4" xfId="3577"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 5" xfId="6200"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 6" xfId="8505"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 7" xfId="8809"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 8" xfId="13981"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 9" xfId="14496"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8" xfId="698"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 10" xfId="16131"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 11" xfId="17066"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1871"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2 2" xfId="3580"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2 3" xfId="6204"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2 4" xfId="8509"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2 5" xfId="8797"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 3" xfId="2467"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 3 2" xfId="3581"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 3 3" xfId="6205"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 3 4" xfId="8510"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 3 5" xfId="8794"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 4" xfId="3579"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 5" xfId="6203"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 6" xfId="8508"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 7" xfId="8800"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 8" xfId="14647"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 9" xfId="15218"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9" xfId="1169"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 10" xfId="16178"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 11" xfId="17113"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="1876"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2 2" xfId="3583"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2 3" xfId="6207"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2 4" xfId="8512"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2 5" xfId="8766"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 3" xfId="3158"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 3 2" xfId="3584"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 3 3" xfId="6208"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 3 4" xfId="8513"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 3 5" xfId="8763"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 4" xfId="3582"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 5" xfId="6206"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 6" xfId="8511"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 7" xfId="8769"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 8" xfId="14694"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 9" xfId="15259"/>
+    <cellStyle name="Обычный 2 19 2 2 2_12_2019_Б-03-01-М" xfId="3585"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="32"/>
+    <cellStyle name="Обычный 2 19 2 2 3 2" xfId="3586"/>
+    <cellStyle name="Обычный 2 19 2 2 3 2 2" xfId="3587"/>
+    <cellStyle name="Обычный 2 19 2 2 3 2 3" xfId="6210"/>
+    <cellStyle name="Обычный 2 19 2 2 3 2 4" xfId="8515"/>
+    <cellStyle name="Обычный 2 19 2 2 3 2 5" xfId="8755"/>
+    <cellStyle name="Обычный 2 19 2 2 3 3" xfId="3588"/>
+    <cellStyle name="Обычный 2 19 2 2 3 3 2" xfId="8516"/>
+    <cellStyle name="Обычный 2 19 2 2 3 3 3" xfId="8752"/>
+    <cellStyle name="Обычный 2 19 2 2 3 4" xfId="3589"/>
+    <cellStyle name="Обычный 2 19 2 2 3 4 2" xfId="8517"/>
+    <cellStyle name="Обычный 2 19 2 2 3 4 3" xfId="8749"/>
+    <cellStyle name="Обычный 2 19 2 2 3 5" xfId="6209"/>
+    <cellStyle name="Обычный 2 19 2 2 3 5 2" xfId="8518"/>
+    <cellStyle name="Обычный 2 19 2 2 3 5 3" xfId="8738"/>
+    <cellStyle name="Обычный 2 19 2 2 3 6" xfId="8514"/>
+    <cellStyle name="Обычный 2 19 2 2 3 7" xfId="8520"/>
+    <cellStyle name="Обычный 2 19 2 2 3 8" xfId="8758"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="33"/>
+    <cellStyle name="Обычный 2 19 2 2 4 2" xfId="3590"/>
+    <cellStyle name="Обычный 2 19 2 2 4 2 2" xfId="3591"/>
+    <cellStyle name="Обычный 2 19 2 2 4 2 3" xfId="6212"/>
+    <cellStyle name="Обычный 2 19 2 2 4 2 4" xfId="8522"/>
+    <cellStyle name="Обычный 2 19 2 2 4 2 5" xfId="8701"/>
+    <cellStyle name="Обычный 2 19 2 2 4 3" xfId="3592"/>
+    <cellStyle name="Обычный 2 19 2 2 4 3 2" xfId="8523"/>
+    <cellStyle name="Обычный 2 19 2 2 4 3 3" xfId="8700"/>
+    <cellStyle name="Обычный 2 19 2 2 4 4" xfId="3593"/>
+    <cellStyle name="Обычный 2 19 2 2 4 4 2" xfId="8524"/>
+    <cellStyle name="Обычный 2 19 2 2 4 4 3" xfId="8678"/>
+    <cellStyle name="Обычный 2 19 2 2 4 5" xfId="6211"/>
+    <cellStyle name="Обычный 2 19 2 2 4 5 2" xfId="8525"/>
+    <cellStyle name="Обычный 2 19 2 2 4 5 3" xfId="8675"/>
+    <cellStyle name="Обычный 2 19 2 2 4 6" xfId="8521"/>
+    <cellStyle name="Обычный 2 19 2 2 4 7" xfId="8527"/>
+    <cellStyle name="Обычный 2 19 2 2 4 8" xfId="8704"/>
+    <cellStyle name="Обычный 2 19 2 2 5" xfId="3554"/>
+    <cellStyle name="Обычный 2 19 2 2 5 2" xfId="3594"/>
+    <cellStyle name="Обычный 2 19 2 2 5 3" xfId="6213"/>
+    <cellStyle name="Обычный 2 19 2 2 5 4" xfId="8528"/>
+    <cellStyle name="Обычный 2 19 2 2 5 5" xfId="8648"/>
+    <cellStyle name="Обычный 2 19 2 2 6" xfId="3595"/>
+    <cellStyle name="Обычный 2 19 2 2 6 2" xfId="8529"/>
+    <cellStyle name="Обычный 2 19 2 2 6 3" xfId="8645"/>
+    <cellStyle name="Обычный 2 19 2 2 7" xfId="3596"/>
+    <cellStyle name="Обычный 2 19 2 2 7 2" xfId="8530"/>
+    <cellStyle name="Обычный 2 19 2 2 7 3" xfId="8642"/>
+    <cellStyle name="Обычный 2 19 2 2 8" xfId="6179"/>
+    <cellStyle name="Обычный 2 19 2 2 8 2" xfId="8531"/>
+    <cellStyle name="Обычный 2 19 2 2 8 3" xfId="8639"/>
+    <cellStyle name="Обычный 2 19 2 2 9" xfId="8464"/>
+    <cellStyle name="Обычный 2 19 2 2_12. Падеж скота" xfId="1551"/>
+    <cellStyle name="Обычный 2 19 2 20" xfId="2332"/>
+    <cellStyle name="Обычный 2 19 2 21" xfId="2548"/>
+    <cellStyle name="Обычный 2 19 2 22" xfId="3550"/>
+    <cellStyle name="Обычный 2 19 2 23" xfId="6172"/>
+    <cellStyle name="Обычный 2 19 2 24" xfId="8454"/>
+    <cellStyle name="Обычный 2 19 2 25" xfId="9066"/>
+    <cellStyle name="Обычный 2 19 2 26" xfId="13664"/>
+    <cellStyle name="Обычный 2 19 2 27" xfId="14179"/>
+    <cellStyle name="Обычный 2 19 2 28" xfId="14773"/>
+    <cellStyle name="Обычный 2 19 2 29" xfId="15616"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="34"/>
+    <cellStyle name="Обычный 2 19 2 3 10" xfId="8631"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="35"/>
+    <cellStyle name="Обычный 2 19 2 3 2 2" xfId="3598"/>
+    <cellStyle name="Обычный 2 19 2 3 2 2 2" xfId="3599"/>
+    <cellStyle name="Обычный 2 19 2 3 2 2 3" xfId="6216"/>
+    <cellStyle name="Обычный 2 19 2 3 2 2 4" xfId="8535"/>
+    <cellStyle name="Обычный 2 19 2 3 2 2 5" xfId="8596"/>
+    <cellStyle name="Обычный 2 19 2 3 2 3" xfId="3600"/>
+    <cellStyle name="Обычный 2 19 2 3 2 3 2" xfId="8536"/>
+    <cellStyle name="Обычный 2 19 2 3 2 3 3" xfId="8590"/>
+    <cellStyle name="Обычный 2 19 2 3 2 4" xfId="3601"/>
+    <cellStyle name="Обычный 2 19 2 3 2 4 2" xfId="8537"/>
+    <cellStyle name="Обычный 2 19 2 3 2 4 3" xfId="8583"/>
+    <cellStyle name="Обычный 2 19 2 3 2 5" xfId="6215"/>
+    <cellStyle name="Обычный 2 19 2 3 2 5 2" xfId="8538"/>
+    <cellStyle name="Обычный 2 19 2 3 2 5 3" xfId="8550"/>
+    <cellStyle name="Обычный 2 19 2 3 2 6" xfId="8534"/>
+    <cellStyle name="Обычный 2 19 2 3 2 7" xfId="8539"/>
+    <cellStyle name="Обычный 2 19 2 3 2 8" xfId="8624"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="36"/>
+    <cellStyle name="Обычный 2 19 2 3 3 2" xfId="3602"/>
+    <cellStyle name="Обычный 2 19 2 3 3 2 2" xfId="3603"/>
+    <cellStyle name="Обычный 2 19 2 3 3 2 3" xfId="6218"/>
+    <cellStyle name="Обычный 2 19 2 3 3 2 4" xfId="8541"/>
+    <cellStyle name="Обычный 2 19 2 3 3 2 5" xfId="8526"/>
+    <cellStyle name="Обычный 2 19 2 3 3 3" xfId="3604"/>
+    <cellStyle name="Обычный 2 19 2 3 3 3 2" xfId="8542"/>
+    <cellStyle name="Обычный 2 19 2 3 3 3 3" xfId="8519"/>
+    <cellStyle name="Обычный 2 19 2 3 3 4" xfId="3605"/>
+    <cellStyle name="Обычный 2 19 2 3 3 4 2" xfId="8543"/>
+    <cellStyle name="Обычный 2 19 2 3 3 4 3" xfId="8491"/>
+    <cellStyle name="Обычный 2 19 2 3 3 5" xfId="6217"/>
+    <cellStyle name="Обычный 2 19 2 3 3 5 2" xfId="8544"/>
+    <cellStyle name="Обычный 2 19 2 3 3 5 3" xfId="8485"/>
+    <cellStyle name="Обычный 2 19 2 3 3 6" xfId="8540"/>
+    <cellStyle name="Обычный 2 19 2 3 3 7" xfId="8545"/>
+    <cellStyle name="Обычный 2 19 2 3 3 8" xfId="8532"/>
+    <cellStyle name="Обычный 2 19 2 3 4" xfId="3597"/>
+    <cellStyle name="Обычный 2 19 2 3 4 2" xfId="3606"/>
+    <cellStyle name="Обычный 2 19 2 3 4 3" xfId="6219"/>
+    <cellStyle name="Обычный 2 19 2 3 4 4" xfId="8546"/>
+    <cellStyle name="Обычный 2 19 2 3 4 5" xfId="8450"/>
+    <cellStyle name="Обычный 2 19 2 3 5" xfId="3607"/>
+    <cellStyle name="Обычный 2 19 2 3 5 2" xfId="8547"/>
+    <cellStyle name="Обычный 2 19 2 3 5 3" xfId="8443"/>
+    <cellStyle name="Обычный 2 19 2 3 6" xfId="3608"/>
+    <cellStyle name="Обычный 2 19 2 3 6 2" xfId="8548"/>
+    <cellStyle name="Обычный 2 19 2 3 6 3" xfId="8416"/>
+    <cellStyle name="Обычный 2 19 2 3 7" xfId="6214"/>
+    <cellStyle name="Обычный 2 19 2 3 7 2" xfId="8549"/>
+    <cellStyle name="Обычный 2 19 2 3 7 3" xfId="8401"/>
+    <cellStyle name="Обычный 2 19 2 3 8" xfId="8533"/>
+    <cellStyle name="Обычный 2 19 2 3 9" xfId="8551"/>
+    <cellStyle name="Обычный 2 19 2 3_12. Падеж скота" xfId="1552"/>
+    <cellStyle name="Обычный 2 19 2 30" xfId="16551"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="198"/>
-    <cellStyle name="Обычный 2 19 2 4 2" xfId="451"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 19 2 5 3" xfId="908"/>
+    <cellStyle name="Обычный 2 19 2 4 10" xfId="14817"/>
+    <cellStyle name="Обычный 2 19 2 4 11" xfId="15673"/>
+    <cellStyle name="Обычный 2 19 2 4 12" xfId="16608"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="406"/>
+    <cellStyle name="Обычный 2 19 2 4 2 10" xfId="16795"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2" xfId="649"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 2" xfId="1119"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 2 2" xfId="14130"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 3" xfId="3610"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 4" xfId="15177"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 5" xfId="16083"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 6" xfId="17018"/>
+    <cellStyle name="Обычный 2 19 2 4 2 3" xfId="910"/>
+    <cellStyle name="Обычный 2 19 2 4 2 3 2" xfId="6221"/>
+    <cellStyle name="Обычный 2 19 2 4 2 4" xfId="2341"/>
+    <cellStyle name="Обычный 2 19 2 4 2 4 2" xfId="8553"/>
+    <cellStyle name="Обычный 2 19 2 4 2 5" xfId="8369"/>
+    <cellStyle name="Обычный 2 19 2 4 2 6" xfId="13907"/>
+    <cellStyle name="Обычный 2 19 2 4 2 7" xfId="14422"/>
+    <cellStyle name="Обычный 2 19 2 4 2 8" xfId="14983"/>
+    <cellStyle name="Обычный 2 19 2 4 2 9" xfId="15860"/>
+    <cellStyle name="Обычный 2 19 2 4 3" xfId="555"/>
+    <cellStyle name="Обычный 2 19 2 4 3 10" xfId="16924"/>
+    <cellStyle name="Обычный 2 19 2 4 3 2" xfId="1025"/>
+    <cellStyle name="Обычный 2 19 2 4 3 2 2" xfId="3611"/>
+    <cellStyle name="Обычный 2 19 2 4 3 3" xfId="2401"/>
+    <cellStyle name="Обычный 2 19 2 4 3 4" xfId="8554"/>
+    <cellStyle name="Обычный 2 19 2 4 3 5" xfId="8362"/>
+    <cellStyle name="Обычный 2 19 2 4 3 6" xfId="14036"/>
+    <cellStyle name="Обычный 2 19 2 4 3 7" xfId="14551"/>
+    <cellStyle name="Обычный 2 19 2 4 3 8" xfId="15097"/>
+    <cellStyle name="Обычный 2 19 2 4 3 9" xfId="15989"/>
+    <cellStyle name="Обычный 2 19 2 4 4" xfId="749"/>
+    <cellStyle name="Обычный 2 19 2 4 4 2" xfId="3609"/>
+    <cellStyle name="Обычный 2 19 2 4 5" xfId="1635"/>
+    <cellStyle name="Обычный 2 19 2 4 5 2" xfId="6220"/>
+    <cellStyle name="Обычный 2 19 2 4 6" xfId="8552"/>
+    <cellStyle name="Обычный 2 19 2 4 7" xfId="8376"/>
+    <cellStyle name="Обычный 2 19 2 4 8" xfId="13720"/>
+    <cellStyle name="Обычный 2 19 2 4 9" xfId="14235"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="359"/>
+    <cellStyle name="Обычный 2 19 2 5 10" xfId="14943"/>
+    <cellStyle name="Обычный 2 19 2 5 11" xfId="15813"/>
+    <cellStyle name="Обычный 2 19 2 5 12" xfId="16748"/>
+    <cellStyle name="Обычный 2 19 2 5 2" xfId="602"/>
+    <cellStyle name="Обычный 2 19 2 5 2 10" xfId="16971"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2" xfId="1072"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2 2" xfId="3613"/>
+    <cellStyle name="Обычный 2 19 2 5 2 3" xfId="2342"/>
+    <cellStyle name="Обычный 2 19 2 5 2 4" xfId="8556"/>
+    <cellStyle name="Обычный 2 19 2 5 2 5" xfId="8347"/>
+    <cellStyle name="Обычный 2 19 2 5 2 6" xfId="14083"/>
+    <cellStyle name="Обычный 2 19 2 5 2 7" xfId="14598"/>
+    <cellStyle name="Обычный 2 19 2 5 2 8" xfId="15137"/>
+    <cellStyle name="Обычный 2 19 2 5 2 9" xfId="16036"/>
+    <cellStyle name="Обычный 2 19 2 5 3" xfId="863"/>
+    <cellStyle name="Обычный 2 19 2 5 3 2" xfId="2388"/>
+    <cellStyle name="Обычный 2 19 2 5 3 3" xfId="6223"/>
+    <cellStyle name="Обычный 2 19 2 5 3 4" xfId="8557"/>
+    <cellStyle name="Обычный 2 19 2 5 3 5" xfId="8344"/>
+    <cellStyle name="Обычный 2 19 2 5 4" xfId="1712"/>
+    <cellStyle name="Обычный 2 19 2 5 4 2" xfId="3612"/>
+    <cellStyle name="Обычный 2 19 2 5 5" xfId="6222"/>
+    <cellStyle name="Обычный 2 19 2 5 6" xfId="8555"/>
+    <cellStyle name="Обычный 2 19 2 5 7" xfId="8350"/>
+    <cellStyle name="Обычный 2 19 2 5 8" xfId="13860"/>
+    <cellStyle name="Обычный 2 19 2 5 9" xfId="14375"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="283"/>
-    <cellStyle name="Обычный 2 19 2 6 2" xfId="876"/>
+    <cellStyle name="Обычный 2 19 2 6 10" xfId="14902"/>
+    <cellStyle name="Обычный 2 19 2 6 11" xfId="15758"/>
+    <cellStyle name="Обычный 2 19 2 6 12" xfId="16693"/>
+    <cellStyle name="Обычный 2 19 2 6 2" xfId="831"/>
+    <cellStyle name="Обычный 2 19 2 6 2 2" xfId="2343"/>
+    <cellStyle name="Обычный 2 19 2 6 2 3" xfId="6225"/>
+    <cellStyle name="Обычный 2 19 2 6 2 4" xfId="8559"/>
+    <cellStyle name="Обычный 2 19 2 6 2 5" xfId="8334"/>
+    <cellStyle name="Обычный 2 19 2 6 3" xfId="1715"/>
+    <cellStyle name="Обычный 2 19 2 6 3 2" xfId="3615"/>
+    <cellStyle name="Обычный 2 19 2 6 3 3" xfId="6226"/>
+    <cellStyle name="Обычный 2 19 2 6 3 4" xfId="8560"/>
+    <cellStyle name="Обычный 2 19 2 6 3 5" xfId="8331"/>
+    <cellStyle name="Обычный 2 19 2 6 4" xfId="3614"/>
+    <cellStyle name="Обычный 2 19 2 6 5" xfId="6224"/>
+    <cellStyle name="Обычный 2 19 2 6 6" xfId="8558"/>
+    <cellStyle name="Обычный 2 19 2 6 7" xfId="8341"/>
+    <cellStyle name="Обычный 2 19 2 6 8" xfId="13805"/>
+    <cellStyle name="Обычный 2 19 2 6 9" xfId="14320"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="199"/>
-    <cellStyle name="Обычный 2 19 2 7 2" xfId="795"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 19 2_2.1" xfId="308"/>
+    <cellStyle name="Обычный 2 19 2 7 10" xfId="14818"/>
+    <cellStyle name="Обычный 2 19 2 7 11" xfId="15674"/>
+    <cellStyle name="Обычный 2 19 2 7 12" xfId="16609"/>
+    <cellStyle name="Обычный 2 19 2 7 2" xfId="750"/>
+    <cellStyle name="Обычный 2 19 2 7 2 2" xfId="2344"/>
+    <cellStyle name="Обычный 2 19 2 7 2 3" xfId="6228"/>
+    <cellStyle name="Обычный 2 19 2 7 2 4" xfId="8562"/>
+    <cellStyle name="Обычный 2 19 2 7 2 5" xfId="8325"/>
+    <cellStyle name="Обычный 2 19 2 7 3" xfId="1792"/>
+    <cellStyle name="Обычный 2 19 2 7 3 2" xfId="3617"/>
+    <cellStyle name="Обычный 2 19 2 7 3 3" xfId="6229"/>
+    <cellStyle name="Обычный 2 19 2 7 3 4" xfId="8563"/>
+    <cellStyle name="Обычный 2 19 2 7 3 5" xfId="8322"/>
+    <cellStyle name="Обычный 2 19 2 7 4" xfId="3616"/>
+    <cellStyle name="Обычный 2 19 2 7 5" xfId="6227"/>
+    <cellStyle name="Обычный 2 19 2 7 6" xfId="8561"/>
+    <cellStyle name="Обычный 2 19 2 7 7" xfId="8328"/>
+    <cellStyle name="Обычный 2 19 2 7 8" xfId="13721"/>
+    <cellStyle name="Обычный 2 19 2 7 9" xfId="14236"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="498"/>
+    <cellStyle name="Обычный 2 19 2 8 10" xfId="15047"/>
+    <cellStyle name="Обычный 2 19 2 8 11" xfId="15932"/>
+    <cellStyle name="Обычный 2 19 2 8 12" xfId="16867"/>
+    <cellStyle name="Обычный 2 19 2 8 2" xfId="978"/>
+    <cellStyle name="Обычный 2 19 2 8 2 2" xfId="2345"/>
+    <cellStyle name="Обычный 2 19 2 8 2 3" xfId="6231"/>
+    <cellStyle name="Обычный 2 19 2 8 2 4" xfId="8565"/>
+    <cellStyle name="Обычный 2 19 2 8 2 5" xfId="8316"/>
+    <cellStyle name="Обычный 2 19 2 8 3" xfId="1795"/>
+    <cellStyle name="Обычный 2 19 2 8 3 2" xfId="3619"/>
+    <cellStyle name="Обычный 2 19 2 8 3 3" xfId="6232"/>
+    <cellStyle name="Обычный 2 19 2 8 3 4" xfId="8566"/>
+    <cellStyle name="Обычный 2 19 2 8 3 5" xfId="8313"/>
+    <cellStyle name="Обычный 2 19 2 8 4" xfId="3618"/>
+    <cellStyle name="Обычный 2 19 2 8 5" xfId="6230"/>
+    <cellStyle name="Обычный 2 19 2 8 6" xfId="8564"/>
+    <cellStyle name="Обычный 2 19 2 8 7" xfId="8319"/>
+    <cellStyle name="Обычный 2 19 2 8 8" xfId="13979"/>
+    <cellStyle name="Обычный 2 19 2 8 9" xfId="14494"/>
+    <cellStyle name="Обычный 2 19 2 9" xfId="697"/>
+    <cellStyle name="Обычный 2 19 2 9 10" xfId="16130"/>
+    <cellStyle name="Обычный 2 19 2 9 11" xfId="17065"/>
+    <cellStyle name="Обычный 2 19 2 9 2" xfId="1872"/>
+    <cellStyle name="Обычный 2 19 2 9 2 2" xfId="3621"/>
+    <cellStyle name="Обычный 2 19 2 9 2 3" xfId="6234"/>
+    <cellStyle name="Обычный 2 19 2 9 2 4" xfId="8568"/>
+    <cellStyle name="Обычный 2 19 2 9 2 5" xfId="8307"/>
+    <cellStyle name="Обычный 2 19 2 9 3" xfId="2368"/>
+    <cellStyle name="Обычный 2 19 2 9 3 2" xfId="3622"/>
+    <cellStyle name="Обычный 2 19 2 9 3 3" xfId="6235"/>
+    <cellStyle name="Обычный 2 19 2 9 3 4" xfId="8569"/>
+    <cellStyle name="Обычный 2 19 2 9 3 5" xfId="8300"/>
+    <cellStyle name="Обычный 2 19 2 9 4" xfId="3620"/>
+    <cellStyle name="Обычный 2 19 2 9 5" xfId="6233"/>
+    <cellStyle name="Обычный 2 19 2 9 6" xfId="8567"/>
+    <cellStyle name="Обычный 2 19 2 9 7" xfId="8310"/>
+    <cellStyle name="Обычный 2 19 2 9 8" xfId="14646"/>
+    <cellStyle name="Обычный 2 19 2 9 9" xfId="15217"/>
+    <cellStyle name="Обычный 2 19 2_12_2019_Б-03-01-М" xfId="3623"/>
     <cellStyle name="Обычный 2 19 3" xfId="37"/>
-    <cellStyle name="Обычный 2 19 3 10" xfId="1324"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 19 3 15" xfId="1564"/>
+    <cellStyle name="Обычный 2 19 3 10" xfId="1279"/>
+    <cellStyle name="Обычный 2 19 3 10 2" xfId="1950"/>
+    <cellStyle name="Обычный 2 19 3 10 3" xfId="6237"/>
+    <cellStyle name="Обычный 2 19 3 10 4" xfId="8571"/>
+    <cellStyle name="Обычный 2 19 3 10 5" xfId="8292"/>
+    <cellStyle name="Обычный 2 19 3 10 6" xfId="15360"/>
+    <cellStyle name="Обычный 2 19 3 10 7" xfId="16279"/>
+    <cellStyle name="Обычный 2 19 3 10 8" xfId="17220"/>
+    <cellStyle name="Обычный 2 19 3 11" xfId="1397"/>
+    <cellStyle name="Обычный 2 19 3 11 2" xfId="1957"/>
+    <cellStyle name="Обычный 2 19 3 11 3" xfId="6238"/>
+    <cellStyle name="Обычный 2 19 3 11 4" xfId="8572"/>
+    <cellStyle name="Обычный 2 19 3 11 5" xfId="8289"/>
+    <cellStyle name="Обычный 2 19 3 11 6" xfId="15478"/>
+    <cellStyle name="Обычный 2 19 3 11 7" xfId="16397"/>
+    <cellStyle name="Обычный 2 19 3 11 8" xfId="17338"/>
+    <cellStyle name="Обычный 2 19 3 12" xfId="1456"/>
+    <cellStyle name="Обычный 2 19 3 12 2" xfId="2030"/>
+    <cellStyle name="Обычный 2 19 3 12 3" xfId="6239"/>
+    <cellStyle name="Обычный 2 19 3 12 4" xfId="8573"/>
+    <cellStyle name="Обычный 2 19 3 12 5" xfId="8286"/>
+    <cellStyle name="Обычный 2 19 3 12 6" xfId="15536"/>
+    <cellStyle name="Обычный 2 19 3 12 7" xfId="16449"/>
+    <cellStyle name="Обычный 2 19 3 12 8" xfId="17396"/>
+    <cellStyle name="Обычный 2 19 3 13" xfId="1488"/>
+    <cellStyle name="Обычный 2 19 3 13 2" xfId="2037"/>
+    <cellStyle name="Обычный 2 19 3 13 2 2" xfId="8574"/>
+    <cellStyle name="Обычный 2 19 3 13 3" xfId="8283"/>
+    <cellStyle name="Обычный 2 19 3 13 4" xfId="15567"/>
+    <cellStyle name="Обычный 2 19 3 13 5" xfId="16474"/>
+    <cellStyle name="Обычный 2 19 3 13 6" xfId="17427"/>
+    <cellStyle name="Обычный 2 19 3 14" xfId="1508"/>
+    <cellStyle name="Обычный 2 19 3 14 2" xfId="2110"/>
+    <cellStyle name="Обычный 2 19 3 14 2 2" xfId="8575"/>
+    <cellStyle name="Обычный 2 19 3 14 3" xfId="8280"/>
+    <cellStyle name="Обычный 2 19 3 14 4" xfId="15586"/>
+    <cellStyle name="Обычный 2 19 3 14 5" xfId="16487"/>
+    <cellStyle name="Обычный 2 19 3 14 6" xfId="17446"/>
+    <cellStyle name="Обычный 2 19 3 15" xfId="1519"/>
+    <cellStyle name="Обычный 2 19 3 15 2" xfId="2117"/>
+    <cellStyle name="Обычный 2 19 3 15 2 2" xfId="8576"/>
+    <cellStyle name="Обычный 2 19 3 15 3" xfId="8277"/>
+    <cellStyle name="Обычный 2 19 3 15 4" xfId="15596"/>
+    <cellStyle name="Обычный 2 19 3 15 5" xfId="16491"/>
+    <cellStyle name="Обычный 2 19 3 15 6" xfId="17456"/>
+    <cellStyle name="Обычный 2 19 3 16" xfId="1553"/>
+    <cellStyle name="Обычный 2 19 3 17" xfId="2157"/>
+    <cellStyle name="Обычный 2 19 3 18" xfId="2230"/>
+    <cellStyle name="Обычный 2 19 3 19" xfId="2346"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="38"/>
+    <cellStyle name="Обычный 2 19 3 2 10" xfId="8274"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="39"/>
+    <cellStyle name="Обычный 2 19 3 2 2 2" xfId="3626"/>
+    <cellStyle name="Обычный 2 19 3 2 2 2 2" xfId="3627"/>
+    <cellStyle name="Обычный 2 19 3 2 2 2 3" xfId="6242"/>
+    <cellStyle name="Обычный 2 19 3 2 2 2 4" xfId="8579"/>
+    <cellStyle name="Обычный 2 19 3 2 2 2 5" xfId="8264"/>
+    <cellStyle name="Обычный 2 19 3 2 2 3" xfId="3628"/>
+    <cellStyle name="Обычный 2 19 3 2 2 3 2" xfId="8580"/>
+    <cellStyle name="Обычный 2 19 3 2 2 3 3" xfId="8261"/>
+    <cellStyle name="Обычный 2 19 3 2 2 4" xfId="3629"/>
+    <cellStyle name="Обычный 2 19 3 2 2 4 2" xfId="8581"/>
+    <cellStyle name="Обычный 2 19 3 2 2 4 3" xfId="8258"/>
+    <cellStyle name="Обычный 2 19 3 2 2 5" xfId="6241"/>
+    <cellStyle name="Обычный 2 19 3 2 2 5 2" xfId="8582"/>
+    <cellStyle name="Обычный 2 19 3 2 2 5 3" xfId="8255"/>
+    <cellStyle name="Обычный 2 19 3 2 2 6" xfId="8578"/>
+    <cellStyle name="Обычный 2 19 3 2 2 7" xfId="8584"/>
+    <cellStyle name="Обычный 2 19 3 2 2 8" xfId="8267"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="40"/>
+    <cellStyle name="Обычный 2 19 3 2 3 2" xfId="3630"/>
+    <cellStyle name="Обычный 2 19 3 2 3 2 2" xfId="3631"/>
+    <cellStyle name="Обычный 2 19 3 2 3 2 3" xfId="6244"/>
+    <cellStyle name="Обычный 2 19 3 2 3 2 4" xfId="8586"/>
+    <cellStyle name="Обычный 2 19 3 2 3 2 5" xfId="8245"/>
+    <cellStyle name="Обычный 2 19 3 2 3 3" xfId="3632"/>
+    <cellStyle name="Обычный 2 19 3 2 3 3 2" xfId="8587"/>
+    <cellStyle name="Обычный 2 19 3 2 3 3 3" xfId="8242"/>
+    <cellStyle name="Обычный 2 19 3 2 3 4" xfId="3633"/>
+    <cellStyle name="Обычный 2 19 3 2 3 4 2" xfId="8588"/>
+    <cellStyle name="Обычный 2 19 3 2 3 4 3" xfId="8235"/>
+    <cellStyle name="Обычный 2 19 3 2 3 5" xfId="6243"/>
+    <cellStyle name="Обычный 2 19 3 2 3 5 2" xfId="8589"/>
+    <cellStyle name="Обычный 2 19 3 2 3 5 3" xfId="8232"/>
+    <cellStyle name="Обычный 2 19 3 2 3 6" xfId="8585"/>
+    <cellStyle name="Обычный 2 19 3 2 3 7" xfId="8591"/>
+    <cellStyle name="Обычный 2 19 3 2 3 8" xfId="8248"/>
+    <cellStyle name="Обычный 2 19 3 2 4" xfId="3625"/>
+    <cellStyle name="Обычный 2 19 3 2 4 2" xfId="3634"/>
+    <cellStyle name="Обычный 2 19 3 2 4 3" xfId="6245"/>
+    <cellStyle name="Обычный 2 19 3 2 4 4" xfId="8592"/>
+    <cellStyle name="Обычный 2 19 3 2 4 5" xfId="8225"/>
+    <cellStyle name="Обычный 2 19 3 2 5" xfId="3635"/>
+    <cellStyle name="Обычный 2 19 3 2 5 2" xfId="8593"/>
+    <cellStyle name="Обычный 2 19 3 2 5 3" xfId="8222"/>
+    <cellStyle name="Обычный 2 19 3 2 6" xfId="3636"/>
+    <cellStyle name="Обычный 2 19 3 2 6 2" xfId="8594"/>
+    <cellStyle name="Обычный 2 19 3 2 6 3" xfId="8219"/>
+    <cellStyle name="Обычный 2 19 3 2 7" xfId="6240"/>
+    <cellStyle name="Обычный 2 19 3 2 7 2" xfId="8595"/>
+    <cellStyle name="Обычный 2 19 3 2 7 3" xfId="8216"/>
+    <cellStyle name="Обычный 2 19 3 2 8" xfId="8577"/>
+    <cellStyle name="Обычный 2 19 3 2 9" xfId="8597"/>
+    <cellStyle name="Обычный 2 19 3 2_12. Падеж скота" xfId="1554"/>
+    <cellStyle name="Обычный 2 19 3 20" xfId="2365"/>
+    <cellStyle name="Обычный 2 19 3 21" xfId="3624"/>
+    <cellStyle name="Обычный 2 19 3 22" xfId="6236"/>
+    <cellStyle name="Обычный 2 19 3 23" xfId="8570"/>
+    <cellStyle name="Обычный 2 19 3 24" xfId="8295"/>
+    <cellStyle name="Обычный 2 19 3 25" xfId="13666"/>
+    <cellStyle name="Обычный 2 19 3 26" xfId="14181"/>
+    <cellStyle name="Обычный 2 19 3 27" xfId="14775"/>
+    <cellStyle name="Обычный 2 19 3 28" xfId="15618"/>
+    <cellStyle name="Обычный 2 19 3 29" xfId="16553"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="202"/>
-    <cellStyle name="Обычный 2 19 3 3 2" xfId="453"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 19 3 4 3" xfId="910"/>
+    <cellStyle name="Обычный 2 19 3 3 10" xfId="14821"/>
+    <cellStyle name="Обычный 2 19 3 3 11" xfId="15677"/>
+    <cellStyle name="Обычный 2 19 3 3 12" xfId="16612"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="408"/>
+    <cellStyle name="Обычный 2 19 3 3 2 10" xfId="16797"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2" xfId="651"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 2" xfId="1121"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 2 2" xfId="14132"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 3" xfId="3638"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 4" xfId="15179"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 5" xfId="16085"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 6" xfId="17020"/>
+    <cellStyle name="Обычный 2 19 3 3 2 3" xfId="912"/>
+    <cellStyle name="Обычный 2 19 3 3 2 3 2" xfId="6247"/>
+    <cellStyle name="Обычный 2 19 3 3 2 4" xfId="2348"/>
+    <cellStyle name="Обычный 2 19 3 3 2 4 2" xfId="8599"/>
+    <cellStyle name="Обычный 2 19 3 3 2 5" xfId="8200"/>
+    <cellStyle name="Обычный 2 19 3 3 2 6" xfId="13909"/>
+    <cellStyle name="Обычный 2 19 3 3 2 7" xfId="14424"/>
+    <cellStyle name="Обычный 2 19 3 3 2 8" xfId="14985"/>
+    <cellStyle name="Обычный 2 19 3 3 2 9" xfId="15862"/>
+    <cellStyle name="Обычный 2 19 3 3 3" xfId="557"/>
+    <cellStyle name="Обычный 2 19 3 3 3 10" xfId="16926"/>
+    <cellStyle name="Обычный 2 19 3 3 3 2" xfId="1027"/>
+    <cellStyle name="Обычный 2 19 3 3 3 2 2" xfId="3639"/>
+    <cellStyle name="Обычный 2 19 3 3 3 3" xfId="2353"/>
+    <cellStyle name="Обычный 2 19 3 3 3 4" xfId="8600"/>
+    <cellStyle name="Обычный 2 19 3 3 3 5" xfId="8197"/>
+    <cellStyle name="Обычный 2 19 3 3 3 6" xfId="14038"/>
+    <cellStyle name="Обычный 2 19 3 3 3 7" xfId="14553"/>
+    <cellStyle name="Обычный 2 19 3 3 3 8" xfId="15099"/>
+    <cellStyle name="Обычный 2 19 3 3 3 9" xfId="15991"/>
+    <cellStyle name="Обычный 2 19 3 3 4" xfId="753"/>
+    <cellStyle name="Обычный 2 19 3 3 4 2" xfId="3637"/>
+    <cellStyle name="Обычный 2 19 3 3 5" xfId="1637"/>
+    <cellStyle name="Обычный 2 19 3 3 5 2" xfId="6246"/>
+    <cellStyle name="Обычный 2 19 3 3 6" xfId="8598"/>
+    <cellStyle name="Обычный 2 19 3 3 7" xfId="8203"/>
+    <cellStyle name="Обычный 2 19 3 3 8" xfId="13724"/>
+    <cellStyle name="Обычный 2 19 3 3 9" xfId="14239"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="361"/>
+    <cellStyle name="Обычный 2 19 3 4 10" xfId="14945"/>
+    <cellStyle name="Обычный 2 19 3 4 11" xfId="15815"/>
+    <cellStyle name="Обычный 2 19 3 4 12" xfId="16750"/>
+    <cellStyle name="Обычный 2 19 3 4 2" xfId="604"/>
+    <cellStyle name="Обычный 2 19 3 4 2 10" xfId="16973"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2" xfId="1074"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2 2" xfId="3641"/>
+    <cellStyle name="Обычный 2 19 3 4 2 3" xfId="2349"/>
+    <cellStyle name="Обычный 2 19 3 4 2 4" xfId="8602"/>
+    <cellStyle name="Обычный 2 19 3 4 2 5" xfId="8191"/>
+    <cellStyle name="Обычный 2 19 3 4 2 6" xfId="14085"/>
+    <cellStyle name="Обычный 2 19 3 4 2 7" xfId="14600"/>
+    <cellStyle name="Обычный 2 19 3 4 2 8" xfId="15139"/>
+    <cellStyle name="Обычный 2 19 3 4 2 9" xfId="16038"/>
+    <cellStyle name="Обычный 2 19 3 4 3" xfId="865"/>
+    <cellStyle name="Обычный 2 19 3 4 3 2" xfId="2347"/>
+    <cellStyle name="Обычный 2 19 3 4 3 3" xfId="6249"/>
+    <cellStyle name="Обычный 2 19 3 4 3 4" xfId="8603"/>
+    <cellStyle name="Обычный 2 19 3 4 3 5" xfId="8188"/>
+    <cellStyle name="Обычный 2 19 3 4 4" xfId="1710"/>
+    <cellStyle name="Обычный 2 19 3 4 4 2" xfId="3640"/>
+    <cellStyle name="Обычный 2 19 3 4 5" xfId="6248"/>
+    <cellStyle name="Обычный 2 19 3 4 6" xfId="8601"/>
+    <cellStyle name="Обычный 2 19 3 4 7" xfId="8194"/>
+    <cellStyle name="Обычный 2 19 3 4 8" xfId="13862"/>
+    <cellStyle name="Обычный 2 19 3 4 9" xfId="14377"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="281"/>
-    <cellStyle name="Обычный 2 19 3 5 2" xfId="874"/>
+    <cellStyle name="Обычный 2 19 3 5 10" xfId="14900"/>
+    <cellStyle name="Обычный 2 19 3 5 11" xfId="15756"/>
+    <cellStyle name="Обычный 2 19 3 5 12" xfId="16691"/>
+    <cellStyle name="Обычный 2 19 3 5 2" xfId="829"/>
+    <cellStyle name="Обычный 2 19 3 5 2 2" xfId="2350"/>
+    <cellStyle name="Обычный 2 19 3 5 2 3" xfId="6251"/>
+    <cellStyle name="Обычный 2 19 3 5 2 4" xfId="8605"/>
+    <cellStyle name="Обычный 2 19 3 5 2 5" xfId="8182"/>
+    <cellStyle name="Обычный 2 19 3 5 3" xfId="1717"/>
+    <cellStyle name="Обычный 2 19 3 5 3 2" xfId="3643"/>
+    <cellStyle name="Обычный 2 19 3 5 3 3" xfId="6252"/>
+    <cellStyle name="Обычный 2 19 3 5 3 4" xfId="8606"/>
+    <cellStyle name="Обычный 2 19 3 5 3 5" xfId="8179"/>
+    <cellStyle name="Обычный 2 19 3 5 4" xfId="3642"/>
+    <cellStyle name="Обычный 2 19 3 5 5" xfId="6250"/>
+    <cellStyle name="Обычный 2 19 3 5 6" xfId="8604"/>
+    <cellStyle name="Обычный 2 19 3 5 7" xfId="8185"/>
+    <cellStyle name="Обычный 2 19 3 5 8" xfId="13803"/>
+    <cellStyle name="Обычный 2 19 3 5 9" xfId="14318"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="201"/>
-    <cellStyle name="Обычный 2 19 3 6 2" xfId="797"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 19 3_2.1" xfId="310"/>
+    <cellStyle name="Обычный 2 19 3 6 10" xfId="14820"/>
+    <cellStyle name="Обычный 2 19 3 6 11" xfId="15676"/>
+    <cellStyle name="Обычный 2 19 3 6 12" xfId="16611"/>
+    <cellStyle name="Обычный 2 19 3 6 2" xfId="752"/>
+    <cellStyle name="Обычный 2 19 3 6 2 2" xfId="2351"/>
+    <cellStyle name="Обычный 2 19 3 6 2 3" xfId="6254"/>
+    <cellStyle name="Обычный 2 19 3 6 2 4" xfId="8608"/>
+    <cellStyle name="Обычный 2 19 3 6 2 5" xfId="8169"/>
+    <cellStyle name="Обычный 2 19 3 6 3" xfId="1790"/>
+    <cellStyle name="Обычный 2 19 3 6 3 2" xfId="3645"/>
+    <cellStyle name="Обычный 2 19 3 6 3 3" xfId="6255"/>
+    <cellStyle name="Обычный 2 19 3 6 3 4" xfId="8609"/>
+    <cellStyle name="Обычный 2 19 3 6 3 5" xfId="8166"/>
+    <cellStyle name="Обычный 2 19 3 6 4" xfId="3644"/>
+    <cellStyle name="Обычный 2 19 3 6 5" xfId="6253"/>
+    <cellStyle name="Обычный 2 19 3 6 6" xfId="8607"/>
+    <cellStyle name="Обычный 2 19 3 6 7" xfId="8172"/>
+    <cellStyle name="Обычный 2 19 3 6 8" xfId="13723"/>
+    <cellStyle name="Обычный 2 19 3 6 9" xfId="14238"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="501"/>
+    <cellStyle name="Обычный 2 19 3 7 10" xfId="15050"/>
+    <cellStyle name="Обычный 2 19 3 7 11" xfId="15935"/>
+    <cellStyle name="Обычный 2 19 3 7 12" xfId="16870"/>
+    <cellStyle name="Обычный 2 19 3 7 2" xfId="980"/>
+    <cellStyle name="Обычный 2 19 3 7 2 2" xfId="2352"/>
+    <cellStyle name="Обычный 2 19 3 7 2 3" xfId="6257"/>
+    <cellStyle name="Обычный 2 19 3 7 2 4" xfId="8611"/>
+    <cellStyle name="Обычный 2 19 3 7 2 5" xfId="8160"/>
+    <cellStyle name="Обычный 2 19 3 7 3" xfId="1797"/>
+    <cellStyle name="Обычный 2 19 3 7 3 2" xfId="3647"/>
+    <cellStyle name="Обычный 2 19 3 7 3 3" xfId="6258"/>
+    <cellStyle name="Обычный 2 19 3 7 3 4" xfId="8612"/>
+    <cellStyle name="Обычный 2 19 3 7 3 5" xfId="8157"/>
+    <cellStyle name="Обычный 2 19 3 7 4" xfId="3646"/>
+    <cellStyle name="Обычный 2 19 3 7 5" xfId="6256"/>
+    <cellStyle name="Обычный 2 19 3 7 6" xfId="8610"/>
+    <cellStyle name="Обычный 2 19 3 7 7" xfId="8163"/>
+    <cellStyle name="Обычный 2 19 3 7 8" xfId="13982"/>
+    <cellStyle name="Обычный 2 19 3 7 9" xfId="14497"/>
+    <cellStyle name="Обычный 2 19 3 8" xfId="699"/>
+    <cellStyle name="Обычный 2 19 3 8 10" xfId="16132"/>
+    <cellStyle name="Обычный 2 19 3 8 11" xfId="17067"/>
+    <cellStyle name="Обычный 2 19 3 8 2" xfId="1870"/>
+    <cellStyle name="Обычный 2 19 3 8 2 2" xfId="3649"/>
+    <cellStyle name="Обычный 2 19 3 8 2 3" xfId="6260"/>
+    <cellStyle name="Обычный 2 19 3 8 2 4" xfId="8614"/>
+    <cellStyle name="Обычный 2 19 3 8 2 5" xfId="8151"/>
+    <cellStyle name="Обычный 2 19 3 8 3" xfId="2340"/>
+    <cellStyle name="Обычный 2 19 3 8 3 2" xfId="3650"/>
+    <cellStyle name="Обычный 2 19 3 8 3 3" xfId="6261"/>
+    <cellStyle name="Обычный 2 19 3 8 3 4" xfId="8615"/>
+    <cellStyle name="Обычный 2 19 3 8 3 5" xfId="8148"/>
+    <cellStyle name="Обычный 2 19 3 8 4" xfId="3648"/>
+    <cellStyle name="Обычный 2 19 3 8 5" xfId="6259"/>
+    <cellStyle name="Обычный 2 19 3 8 6" xfId="8613"/>
+    <cellStyle name="Обычный 2 19 3 8 7" xfId="8154"/>
+    <cellStyle name="Обычный 2 19 3 8 8" xfId="14648"/>
+    <cellStyle name="Обычный 2 19 3 8 9" xfId="15219"/>
+    <cellStyle name="Обычный 2 19 3 9" xfId="1170"/>
+    <cellStyle name="Обычный 2 19 3 9 10" xfId="16179"/>
+    <cellStyle name="Обычный 2 19 3 9 11" xfId="17114"/>
+    <cellStyle name="Обычный 2 19 3 9 2" xfId="1877"/>
+    <cellStyle name="Обычный 2 19 3 9 2 2" xfId="3652"/>
+    <cellStyle name="Обычный 2 19 3 9 2 3" xfId="6263"/>
+    <cellStyle name="Обычный 2 19 3 9 2 4" xfId="8617"/>
+    <cellStyle name="Обычный 2 19 3 9 2 5" xfId="8138"/>
+    <cellStyle name="Обычный 2 19 3 9 3" xfId="3159"/>
+    <cellStyle name="Обычный 2 19 3 9 3 2" xfId="3653"/>
+    <cellStyle name="Обычный 2 19 3 9 3 3" xfId="6264"/>
+    <cellStyle name="Обычный 2 19 3 9 3 4" xfId="8618"/>
+    <cellStyle name="Обычный 2 19 3 9 3 5" xfId="8135"/>
+    <cellStyle name="Обычный 2 19 3 9 4" xfId="3651"/>
+    <cellStyle name="Обычный 2 19 3 9 5" xfId="6262"/>
+    <cellStyle name="Обычный 2 19 3 9 6" xfId="8616"/>
+    <cellStyle name="Обычный 2 19 3 9 7" xfId="8145"/>
+    <cellStyle name="Обычный 2 19 3 9 8" xfId="14695"/>
+    <cellStyle name="Обычный 2 19 3 9 9" xfId="15260"/>
+    <cellStyle name="Обычный 2 19 3_12_2019_Б-03-01-М" xfId="3654"/>
     <cellStyle name="Обычный 2 19 4" xfId="41"/>
+    <cellStyle name="Обычный 2 19 4 2" xfId="3655"/>
+    <cellStyle name="Обычный 2 19 4 2 2" xfId="3656"/>
+    <cellStyle name="Обычный 2 19 4 2 3" xfId="6266"/>
+    <cellStyle name="Обычный 2 19 4 2 4" xfId="8620"/>
+    <cellStyle name="Обычный 2 19 4 2 5" xfId="8127"/>
+    <cellStyle name="Обычный 2 19 4 3" xfId="3657"/>
+    <cellStyle name="Обычный 2 19 4 3 2" xfId="8621"/>
+    <cellStyle name="Обычный 2 19 4 3 3" xfId="8124"/>
+    <cellStyle name="Обычный 2 19 4 4" xfId="3658"/>
+    <cellStyle name="Обычный 2 19 4 4 2" xfId="8622"/>
+    <cellStyle name="Обычный 2 19 4 4 3" xfId="8121"/>
+    <cellStyle name="Обычный 2 19 4 5" xfId="6265"/>
+    <cellStyle name="Обычный 2 19 4 5 2" xfId="8623"/>
+    <cellStyle name="Обычный 2 19 4 5 3" xfId="8118"/>
+    <cellStyle name="Обычный 2 19 4 6" xfId="8619"/>
+    <cellStyle name="Обычный 2 19 4 7" xfId="8625"/>
+    <cellStyle name="Обычный 2 19 4 8" xfId="8130"/>
     <cellStyle name="Обычный 2 19 5" xfId="42"/>
+    <cellStyle name="Обычный 2 19 5 2" xfId="3659"/>
+    <cellStyle name="Обычный 2 19 5 2 2" xfId="3660"/>
+    <cellStyle name="Обычный 2 19 5 2 3" xfId="6268"/>
+    <cellStyle name="Обычный 2 19 5 2 4" xfId="8627"/>
+    <cellStyle name="Обычный 2 19 5 2 5" xfId="8104"/>
+    <cellStyle name="Обычный 2 19 5 3" xfId="3661"/>
+    <cellStyle name="Обычный 2 19 5 3 2" xfId="8628"/>
+    <cellStyle name="Обычный 2 19 5 3 3" xfId="8101"/>
+    <cellStyle name="Обычный 2 19 5 4" xfId="3662"/>
+    <cellStyle name="Обычный 2 19 5 4 2" xfId="8629"/>
+    <cellStyle name="Обычный 2 19 5 4 3" xfId="8098"/>
+    <cellStyle name="Обычный 2 19 5 5" xfId="6267"/>
+    <cellStyle name="Обычный 2 19 5 5 2" xfId="8630"/>
+    <cellStyle name="Обычный 2 19 5 5 3" xfId="8095"/>
+    <cellStyle name="Обычный 2 19 5 6" xfId="8626"/>
+    <cellStyle name="Обычный 2 19 5 7" xfId="8632"/>
+    <cellStyle name="Обычный 2 19 5 8" xfId="8107"/>
+    <cellStyle name="Обычный 2 19 6" xfId="3549"/>
+    <cellStyle name="Обычный 2 19 6 2" xfId="3663"/>
+    <cellStyle name="Обычный 2 19 6 3" xfId="6269"/>
+    <cellStyle name="Обычный 2 19 6 4" xfId="8633"/>
+    <cellStyle name="Обычный 2 19 6 5" xfId="8088"/>
+    <cellStyle name="Обычный 2 19 7" xfId="3664"/>
+    <cellStyle name="Обычный 2 19 7 2" xfId="8634"/>
+    <cellStyle name="Обычный 2 19 7 3" xfId="8085"/>
+    <cellStyle name="Обычный 2 19 8" xfId="3665"/>
+    <cellStyle name="Обычный 2 19 8 2" xfId="8635"/>
+    <cellStyle name="Обычный 2 19 8 3" xfId="8082"/>
+    <cellStyle name="Обычный 2 19 9" xfId="6171"/>
+    <cellStyle name="Обычный 2 19 9 2" xfId="8636"/>
+    <cellStyle name="Обычный 2 19 9 3" xfId="8076"/>
+    <cellStyle name="Обычный 2 19_12. Падеж скота" xfId="1555"/>
     <cellStyle name="Обычный 2 2" xfId="13"/>
+    <cellStyle name="Обычный 2 2 10" xfId="2354"/>
+    <cellStyle name="Обычный 2 2 10 2" xfId="3667"/>
+    <cellStyle name="Обычный 2 2 10 2 2" xfId="3668"/>
+    <cellStyle name="Обычный 2 2 10 2 3" xfId="6272"/>
+    <cellStyle name="Обычный 2 2 10 2 4" xfId="8637"/>
+    <cellStyle name="Обычный 2 2 10 2 5" xfId="11352"/>
+    <cellStyle name="Обычный 2 2 10 3" xfId="3669"/>
+    <cellStyle name="Обычный 2 2 10 3 2" xfId="8638"/>
+    <cellStyle name="Обычный 2 2 10 3 3" xfId="11353"/>
+    <cellStyle name="Обычный 2 2 10 4" xfId="6271"/>
+    <cellStyle name="Обычный 2 2 11" xfId="2355"/>
+    <cellStyle name="Обычный 2 2 11 2" xfId="3670"/>
+    <cellStyle name="Обычный 2 2 11 2 2" xfId="3671"/>
+    <cellStyle name="Обычный 2 2 11 2 3" xfId="6274"/>
+    <cellStyle name="Обычный 2 2 11 2 4" xfId="8640"/>
+    <cellStyle name="Обычный 2 2 11 2 5" xfId="11354"/>
+    <cellStyle name="Обычный 2 2 11 3" xfId="3672"/>
+    <cellStyle name="Обычный 2 2 11 3 2" xfId="8641"/>
+    <cellStyle name="Обычный 2 2 11 3 3" xfId="11355"/>
+    <cellStyle name="Обычный 2 2 11 4" xfId="6273"/>
+    <cellStyle name="Обычный 2 2 12" xfId="2356"/>
+    <cellStyle name="Обычный 2 2 12 2" xfId="3673"/>
+    <cellStyle name="Обычный 2 2 12 2 2" xfId="3674"/>
+    <cellStyle name="Обычный 2 2 12 2 3" xfId="6276"/>
+    <cellStyle name="Обычный 2 2 12 2 4" xfId="8643"/>
+    <cellStyle name="Обычный 2 2 12 2 5" xfId="11356"/>
+    <cellStyle name="Обычный 2 2 12 3" xfId="3675"/>
+    <cellStyle name="Обычный 2 2 12 3 2" xfId="8644"/>
+    <cellStyle name="Обычный 2 2 12 3 3" xfId="11357"/>
+    <cellStyle name="Обычный 2 2 12 4" xfId="6275"/>
+    <cellStyle name="Обычный 2 2 13" xfId="2357"/>
+    <cellStyle name="Обычный 2 2 13 2" xfId="3676"/>
+    <cellStyle name="Обычный 2 2 13 2 2" xfId="3677"/>
+    <cellStyle name="Обычный 2 2 13 2 3" xfId="6278"/>
+    <cellStyle name="Обычный 2 2 13 2 4" xfId="8646"/>
+    <cellStyle name="Обычный 2 2 13 2 5" xfId="11358"/>
+    <cellStyle name="Обычный 2 2 13 3" xfId="3678"/>
+    <cellStyle name="Обычный 2 2 13 3 2" xfId="8647"/>
+    <cellStyle name="Обычный 2 2 13 3 3" xfId="11359"/>
+    <cellStyle name="Обычный 2 2 13 4" xfId="6277"/>
+    <cellStyle name="Обычный 2 2 14" xfId="2933"/>
+    <cellStyle name="Обычный 2 2 14 2" xfId="3679"/>
+    <cellStyle name="Обычный 2 2 14 2 2" xfId="3680"/>
+    <cellStyle name="Обычный 2 2 14 2 3" xfId="6280"/>
+    <cellStyle name="Обычный 2 2 14 2 4" xfId="8649"/>
+    <cellStyle name="Обычный 2 2 14 2 5" xfId="11360"/>
+    <cellStyle name="Обычный 2 2 14 3" xfId="3681"/>
+    <cellStyle name="Обычный 2 2 14 3 2" xfId="8650"/>
+    <cellStyle name="Обычный 2 2 14 3 3" xfId="11361"/>
+    <cellStyle name="Обычный 2 2 14 4" xfId="6279"/>
+    <cellStyle name="Обычный 2 2 15" xfId="3666"/>
+    <cellStyle name="Обычный 2 2 15 2" xfId="3682"/>
+    <cellStyle name="Обычный 2 2 15 3" xfId="6281"/>
+    <cellStyle name="Обычный 2 2 15 4" xfId="8651"/>
+    <cellStyle name="Обычный 2 2 15 5" xfId="11362"/>
+    <cellStyle name="Обычный 2 2 16" xfId="3683"/>
+    <cellStyle name="Обычный 2 2 16 2" xfId="8652"/>
+    <cellStyle name="Обычный 2 2 16 3" xfId="11363"/>
+    <cellStyle name="Обычный 2 2 17" xfId="3684"/>
+    <cellStyle name="Обычный 2 2 17 2" xfId="8653"/>
+    <cellStyle name="Обычный 2 2 17 3" xfId="11364"/>
+    <cellStyle name="Обычный 2 2 18" xfId="6270"/>
     <cellStyle name="Обычный 2 2 2" xfId="43"/>
-    <cellStyle name="Обычный 2 2 2 10" xfId="502"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 19" xfId="1545"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="457"/>
+    <cellStyle name="Обычный 2 2 2 10 10" xfId="15032"/>
+    <cellStyle name="Обычный 2 2 2 10 11" xfId="15911"/>
+    <cellStyle name="Обычный 2 2 2 10 12" xfId="16846"/>
+    <cellStyle name="Обычный 2 2 2 10 2" xfId="961"/>
+    <cellStyle name="Обычный 2 2 2 10 2 2" xfId="2359"/>
+    <cellStyle name="Обычный 2 2 2 10 2 3" xfId="6284"/>
+    <cellStyle name="Обычный 2 2 2 10 2 4" xfId="8656"/>
+    <cellStyle name="Обычный 2 2 2 10 2 5" xfId="11367"/>
+    <cellStyle name="Обычный 2 2 2 10 3" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 2 10 3 2" xfId="3687"/>
+    <cellStyle name="Обычный 2 2 2 10 3 3" xfId="6285"/>
+    <cellStyle name="Обычный 2 2 2 10 3 4" xfId="8657"/>
+    <cellStyle name="Обычный 2 2 2 10 3 5" xfId="11368"/>
+    <cellStyle name="Обычный 2 2 2 10 4" xfId="3686"/>
+    <cellStyle name="Обычный 2 2 2 10 5" xfId="6283"/>
+    <cellStyle name="Обычный 2 2 2 10 6" xfId="8655"/>
+    <cellStyle name="Обычный 2 2 2 10 7" xfId="11366"/>
+    <cellStyle name="Обычный 2 2 2 10 8" xfId="13958"/>
+    <cellStyle name="Обычный 2 2 2 10 9" xfId="14473"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="502"/>
+    <cellStyle name="Обычный 2 2 2 11 10" xfId="15051"/>
+    <cellStyle name="Обычный 2 2 2 11 11" xfId="15936"/>
+    <cellStyle name="Обычный 2 2 2 11 12" xfId="16871"/>
+    <cellStyle name="Обычный 2 2 2 11 2" xfId="981"/>
+    <cellStyle name="Обычный 2 2 2 11 2 2" xfId="2360"/>
+    <cellStyle name="Обычный 2 2 2 11 2 3" xfId="6287"/>
+    <cellStyle name="Обычный 2 2 2 11 2 4" xfId="8659"/>
+    <cellStyle name="Обычный 2 2 2 11 2 5" xfId="11370"/>
+    <cellStyle name="Обычный 2 2 2 11 3" xfId="1800"/>
+    <cellStyle name="Обычный 2 2 2 11 3 2" xfId="3689"/>
+    <cellStyle name="Обычный 2 2 2 11 3 3" xfId="6288"/>
+    <cellStyle name="Обычный 2 2 2 11 3 4" xfId="8660"/>
+    <cellStyle name="Обычный 2 2 2 11 3 5" xfId="11371"/>
+    <cellStyle name="Обычный 2 2 2 11 4" xfId="3688"/>
+    <cellStyle name="Обычный 2 2 2 11 5" xfId="6286"/>
+    <cellStyle name="Обычный 2 2 2 11 6" xfId="8658"/>
+    <cellStyle name="Обычный 2 2 2 11 7" xfId="11369"/>
+    <cellStyle name="Обычный 2 2 2 11 8" xfId="13983"/>
+    <cellStyle name="Обычный 2 2 2 11 9" xfId="14498"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="700"/>
+    <cellStyle name="Обычный 2 2 2 12 10" xfId="16133"/>
+    <cellStyle name="Обычный 2 2 2 12 11" xfId="17068"/>
+    <cellStyle name="Обычный 2 2 2 12 2" xfId="1869"/>
+    <cellStyle name="Обычный 2 2 2 12 2 2" xfId="3691"/>
+    <cellStyle name="Обычный 2 2 2 12 2 3" xfId="6290"/>
+    <cellStyle name="Обычный 2 2 2 12 2 4" xfId="8662"/>
+    <cellStyle name="Обычный 2 2 2 12 2 5" xfId="11373"/>
+    <cellStyle name="Обычный 2 2 2 12 3" xfId="2331"/>
+    <cellStyle name="Обычный 2 2 2 12 3 2" xfId="3692"/>
+    <cellStyle name="Обычный 2 2 2 12 3 3" xfId="6291"/>
+    <cellStyle name="Обычный 2 2 2 12 3 4" xfId="8663"/>
+    <cellStyle name="Обычный 2 2 2 12 3 5" xfId="11374"/>
+    <cellStyle name="Обычный 2 2 2 12 4" xfId="3690"/>
+    <cellStyle name="Обычный 2 2 2 12 5" xfId="6289"/>
+    <cellStyle name="Обычный 2 2 2 12 6" xfId="8661"/>
+    <cellStyle name="Обычный 2 2 2 12 7" xfId="11372"/>
+    <cellStyle name="Обычный 2 2 2 12 8" xfId="14649"/>
+    <cellStyle name="Обычный 2 2 2 12 9" xfId="15220"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="1171"/>
+    <cellStyle name="Обычный 2 2 2 13 10" xfId="16180"/>
+    <cellStyle name="Обычный 2 2 2 13 11" xfId="17115"/>
+    <cellStyle name="Обычный 2 2 2 13 2" xfId="1880"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2" xfId="3694"/>
+    <cellStyle name="Обычный 2 2 2 13 2 3" xfId="6293"/>
+    <cellStyle name="Обычный 2 2 2 13 2 4" xfId="8665"/>
+    <cellStyle name="Обычный 2 2 2 13 2 5" xfId="11376"/>
+    <cellStyle name="Обычный 2 2 2 13 3" xfId="3160"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2" xfId="3695"/>
+    <cellStyle name="Обычный 2 2 2 13 3 3" xfId="6294"/>
+    <cellStyle name="Обычный 2 2 2 13 3 4" xfId="8666"/>
+    <cellStyle name="Обычный 2 2 2 13 3 5" xfId="11377"/>
+    <cellStyle name="Обычный 2 2 2 13 4" xfId="3693"/>
+    <cellStyle name="Обычный 2 2 2 13 5" xfId="6292"/>
+    <cellStyle name="Обычный 2 2 2 13 6" xfId="8664"/>
+    <cellStyle name="Обычный 2 2 2 13 7" xfId="11375"/>
+    <cellStyle name="Обычный 2 2 2 13 8" xfId="14696"/>
+    <cellStyle name="Обычный 2 2 2 13 9" xfId="15261"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="1286"/>
+    <cellStyle name="Обычный 2 2 2 14 2" xfId="1949"/>
+    <cellStyle name="Обычный 2 2 2 14 3" xfId="6295"/>
+    <cellStyle name="Обычный 2 2 2 14 4" xfId="8667"/>
+    <cellStyle name="Обычный 2 2 2 14 5" xfId="11378"/>
+    <cellStyle name="Обычный 2 2 2 14 6" xfId="15367"/>
+    <cellStyle name="Обычный 2 2 2 14 7" xfId="16286"/>
+    <cellStyle name="Обычный 2 2 2 14 8" xfId="17227"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="1391"/>
+    <cellStyle name="Обычный 2 2 2 15 2" xfId="1960"/>
+    <cellStyle name="Обычный 2 2 2 15 3" xfId="6296"/>
+    <cellStyle name="Обычный 2 2 2 15 4" xfId="8668"/>
+    <cellStyle name="Обычный 2 2 2 15 5" xfId="11379"/>
+    <cellStyle name="Обычный 2 2 2 15 6" xfId="15472"/>
+    <cellStyle name="Обычный 2 2 2 15 7" xfId="16391"/>
+    <cellStyle name="Обычный 2 2 2 15 8" xfId="17332"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="1451"/>
+    <cellStyle name="Обычный 2 2 2 16 2" xfId="2029"/>
+    <cellStyle name="Обычный 2 2 2 16 3" xfId="6297"/>
+    <cellStyle name="Обычный 2 2 2 16 4" xfId="8669"/>
+    <cellStyle name="Обычный 2 2 2 16 5" xfId="11380"/>
+    <cellStyle name="Обычный 2 2 2 16 6" xfId="15531"/>
+    <cellStyle name="Обычный 2 2 2 16 7" xfId="16444"/>
+    <cellStyle name="Обычный 2 2 2 16 8" xfId="17391"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="1420"/>
+    <cellStyle name="Обычный 2 2 2 17 2" xfId="2040"/>
+    <cellStyle name="Обычный 2 2 2 17 2 2" xfId="8670"/>
+    <cellStyle name="Обычный 2 2 2 17 3" xfId="11381"/>
+    <cellStyle name="Обычный 2 2 2 17 4" xfId="15500"/>
+    <cellStyle name="Обычный 2 2 2 17 5" xfId="16419"/>
+    <cellStyle name="Обычный 2 2 2 17 6" xfId="17360"/>
+    <cellStyle name="Обычный 2 2 2 18" xfId="1477"/>
+    <cellStyle name="Обычный 2 2 2 18 2" xfId="2109"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2" xfId="8671"/>
+    <cellStyle name="Обычный 2 2 2 18 3" xfId="11382"/>
+    <cellStyle name="Обычный 2 2 2 18 4" xfId="15556"/>
+    <cellStyle name="Обычный 2 2 2 18 5" xfId="16469"/>
+    <cellStyle name="Обычный 2 2 2 18 6" xfId="17416"/>
+    <cellStyle name="Обычный 2 2 2 19" xfId="1500"/>
+    <cellStyle name="Обычный 2 2 2 19 2" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 2 19 2 2" xfId="8672"/>
+    <cellStyle name="Обычный 2 2 2 19 3" xfId="11383"/>
+    <cellStyle name="Обычный 2 2 2 19 4" xfId="15578"/>
+    <cellStyle name="Обычный 2 2 2 19 5" xfId="16485"/>
+    <cellStyle name="Обычный 2 2 2 19 6" xfId="17438"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="44"/>
+    <cellStyle name="Обычный 2 2 2 2 10" xfId="2361"/>
+    <cellStyle name="Обычный 2 2 2 2 10 2" xfId="3697"/>
+    <cellStyle name="Обычный 2 2 2 2 10 2 2" xfId="3698"/>
+    <cellStyle name="Обычный 2 2 2 2 10 2 3" xfId="6300"/>
+    <cellStyle name="Обычный 2 2 2 2 10 2 4" xfId="8673"/>
+    <cellStyle name="Обычный 2 2 2 2 10 2 5" xfId="11384"/>
+    <cellStyle name="Обычный 2 2 2 2 10 3" xfId="3699"/>
+    <cellStyle name="Обычный 2 2 2 2 10 3 2" xfId="8674"/>
+    <cellStyle name="Обычный 2 2 2 2 10 3 3" xfId="11385"/>
+    <cellStyle name="Обычный 2 2 2 2 10 4" xfId="6299"/>
+    <cellStyle name="Обычный 2 2 2 2 11" xfId="2362"/>
+    <cellStyle name="Обычный 2 2 2 2 11 2" xfId="3700"/>
+    <cellStyle name="Обычный 2 2 2 2 11 2 2" xfId="3701"/>
+    <cellStyle name="Обычный 2 2 2 2 11 2 3" xfId="6302"/>
+    <cellStyle name="Обычный 2 2 2 2 11 2 4" xfId="8676"/>
+    <cellStyle name="Обычный 2 2 2 2 11 2 5" xfId="11386"/>
+    <cellStyle name="Обычный 2 2 2 2 11 3" xfId="3702"/>
+    <cellStyle name="Обычный 2 2 2 2 11 3 2" xfId="8677"/>
+    <cellStyle name="Обычный 2 2 2 2 11 3 3" xfId="11387"/>
+    <cellStyle name="Обычный 2 2 2 2 11 4" xfId="6301"/>
+    <cellStyle name="Обычный 2 2 2 2 12" xfId="2934"/>
+    <cellStyle name="Обычный 2 2 2 2 12 2" xfId="3703"/>
+    <cellStyle name="Обычный 2 2 2 2 12 2 2" xfId="3704"/>
+    <cellStyle name="Обычный 2 2 2 2 12 2 3" xfId="6304"/>
+    <cellStyle name="Обычный 2 2 2 2 12 2 4" xfId="8679"/>
+    <cellStyle name="Обычный 2 2 2 2 12 2 5" xfId="11388"/>
+    <cellStyle name="Обычный 2 2 2 2 12 3" xfId="3705"/>
+    <cellStyle name="Обычный 2 2 2 2 12 3 2" xfId="8680"/>
+    <cellStyle name="Обычный 2 2 2 2 12 3 3" xfId="11389"/>
+    <cellStyle name="Обычный 2 2 2 2 12 4" xfId="6303"/>
+    <cellStyle name="Обычный 2 2 2 2 13" xfId="3696"/>
+    <cellStyle name="Обычный 2 2 2 2 13 2" xfId="3706"/>
+    <cellStyle name="Обычный 2 2 2 2 13 3" xfId="6305"/>
+    <cellStyle name="Обычный 2 2 2 2 13 4" xfId="8681"/>
+    <cellStyle name="Обычный 2 2 2 2 13 5" xfId="11390"/>
+    <cellStyle name="Обычный 2 2 2 2 14" xfId="3707"/>
+    <cellStyle name="Обычный 2 2 2 2 14 2" xfId="8682"/>
+    <cellStyle name="Обычный 2 2 2 2 14 3" xfId="11391"/>
+    <cellStyle name="Обычный 2 2 2 2 15" xfId="3708"/>
+    <cellStyle name="Обычный 2 2 2 2 15 2" xfId="8683"/>
+    <cellStyle name="Обычный 2 2 2 2 15 3" xfId="11392"/>
+    <cellStyle name="Обычный 2 2 2 2 16" xfId="6298"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="45"/>
-    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="548"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 10" xfId="15052"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 11" xfId="15937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 12" xfId="16872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2 2" xfId="2364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2 3" xfId="6308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2 4" xfId="8686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2 5" xfId="11395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 3" xfId="1801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 3 2" xfId="3711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 3 3" xfId="6309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 3 4" xfId="8687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 3 5" xfId="11396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 4" xfId="3710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 5" xfId="6307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 6" xfId="8685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 7" xfId="11394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 8" xfId="13984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 9" xfId="14499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11" xfId="701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 10" xfId="16134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 11" xfId="17069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2 2" xfId="3713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2 3" xfId="6311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2 4" xfId="8689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2 5" xfId="11398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 3" xfId="2323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 3 2" xfId="3714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 3 3" xfId="6312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 3 4" xfId="8690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 3 5" xfId="11399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 4" xfId="3712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 5" xfId="6310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 6" xfId="8688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 7" xfId="11397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 8" xfId="14650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 9" xfId="15221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12" xfId="1172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 10" xfId="16181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 11" xfId="17116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="1881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2 2" xfId="3716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2 3" xfId="6314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2 4" xfId="8692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2 5" xfId="11401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 3" xfId="3161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 3 2" xfId="3717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 3 3" xfId="6315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 3 4" xfId="8693"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 3 5" xfId="11402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 4" xfId="3715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 5" xfId="6313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 6" xfId="8691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 7" xfId="11400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 8" xfId="14697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 9" xfId="15262"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13" xfId="1288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 2" xfId="1948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 3" xfId="6316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 4" xfId="8694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 5" xfId="11403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 6" xfId="15369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 7" xfId="16288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 8" xfId="17229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14" xfId="1389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 2" xfId="1961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 3" xfId="6317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 4" xfId="8695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 5" xfId="11404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 6" xfId="15470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 7" xfId="16389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 8" xfId="17330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15" xfId="1449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 2" xfId="2028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 3" xfId="6318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 4" xfId="8696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 5" xfId="11405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 6" xfId="15529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 7" xfId="16442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 8" xfId="17389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 2" xfId="2041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 2 2" xfId="8697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 3" xfId="11406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 4" xfId="15498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 5" xfId="16417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 6" xfId="17358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17" xfId="1475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 2" xfId="2108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 2 2" xfId="8698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 3" xfId="11407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 4" xfId="15554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 5" xfId="16467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 6" xfId="17414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 2" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 2 2" xfId="8699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 3" xfId="11408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 4" xfId="15577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 5" xfId="16484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 6" xfId="17437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19" xfId="1557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="46"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10" xfId="2366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 2" xfId="3719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 2 2" xfId="3720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 2 3" xfId="6321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 2 4" xfId="8702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 2 5" xfId="11409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 3" xfId="3721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 3 2" xfId="8703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 3 3" xfId="11410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 4" xfId="6320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11" xfId="2935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11 2" xfId="3722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11 2 2" xfId="3723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11 2 3" xfId="6323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11 2 4" xfId="8705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11 2 5" xfId="11411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11 3" xfId="3724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11 3 2" xfId="8706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11 3 3" xfId="11412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 11 4" xfId="6322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 12" xfId="3718"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 12 2" xfId="3725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 12 3" xfId="6324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 12 4" xfId="8707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 12 5" xfId="11413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 13" xfId="3726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 13 2" xfId="8708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 13 3" xfId="11414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 14" xfId="3727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 14 2" xfId="8709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 14 3" xfId="11415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 15" xfId="6319"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="47"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="747"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 10" xfId="16135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 11" xfId="17070"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 2" xfId="3730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 3" xfId="6327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 4" xfId="8712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 5" xfId="11418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3" xfId="2321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3 2" xfId="3731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3 3" xfId="6328"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3 4" xfId="8713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3 5" xfId="11419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 4" xfId="3729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 5" xfId="6326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 6" xfId="8711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 7" xfId="11417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 8" xfId="14651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 9" xfId="15222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="1173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 10" xfId="16182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 11" xfId="17117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="1883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 2" xfId="3733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 3" xfId="6330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 4" xfId="8715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 5" xfId="11421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3" xfId="3162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3 2" xfId="3734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3 3" xfId="6331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3 4" xfId="8716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3 5" xfId="11422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 4" xfId="3732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 5" xfId="6329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 6" xfId="8714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 7" xfId="11420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 8" xfId="14698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 9" xfId="15263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="1290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2" xfId="1947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 3" xfId="6332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 4" xfId="8717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 5" xfId="11423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 6" xfId="15371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 7" xfId="16290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 8" xfId="17231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="1388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2" xfId="1963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 3" xfId="6333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 4" xfId="8718"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 5" xfId="11424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 6" xfId="15469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 7" xfId="16388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 8" xfId="17329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="1448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2" xfId="2027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 3" xfId="6334"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 4" xfId="8719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 5" xfId="11425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 6" xfId="15528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 7" xfId="16441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 8" xfId="17388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2" xfId="2043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2 2" xfId="8720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 3" xfId="11426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 4" xfId="15507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 5" xfId="16420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 6" xfId="17367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2" xfId="2107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2 2" xfId="8721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 3" xfId="11427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 4" xfId="15563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 5" xfId="16470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 6" xfId="17423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2 2" xfId="8722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 3" xfId="11428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 4" xfId="15585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 5" xfId="16486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 6" xfId="17445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="1558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="2163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="48"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10" xfId="2936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2" xfId="3736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2 2" xfId="3737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2 3" xfId="6337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2 4" xfId="8723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2 5" xfId="11429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 3" xfId="3738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 3 2" xfId="8724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 3 3" xfId="11430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 4" xfId="6336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11" xfId="3735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11 2" xfId="3739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11 3" xfId="6338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11 4" xfId="8725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11 5" xfId="11431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 12" xfId="3740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 12 2" xfId="8726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 12 3" xfId="11432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 13" xfId="3741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 13 2" xfId="8727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 13 3" xfId="11433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 14" xfId="6335"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="49"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="1219"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="1174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 10" xfId="16183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 11" xfId="17118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="1884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 2" xfId="3744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 3" xfId="6341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 4" xfId="8730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 5" xfId="11436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3" xfId="3163"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3 2" xfId="3745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3 3" xfId="6342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3 4" xfId="8731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3 5" xfId="11437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 4" xfId="3743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 5" xfId="6340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 6" xfId="8729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 7" xfId="11435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 8" xfId="14699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 9" xfId="15264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="1292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2" xfId="1946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 3" xfId="6343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 4" xfId="8732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 5" xfId="11438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 6" xfId="15373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 7" xfId="16292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 8" xfId="17233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="1386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2" xfId="1964"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 3" xfId="6344"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 4" xfId="8733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 5" xfId="11439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 6" xfId="15467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 7" xfId="16386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 8" xfId="17327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2" xfId="2026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 3" xfId="6345"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 4" xfId="8734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 5" xfId="11440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 6" xfId="15526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 7" xfId="16439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 8" xfId="17386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2" xfId="2044"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2 2" xfId="8735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 3" xfId="11441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 4" xfId="15497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 5" xfId="16416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 6" xfId="17357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="1474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2" xfId="2106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2 2" xfId="8736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 3" xfId="11442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 4" xfId="15553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 5" xfId="16466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 6" xfId="17413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2 2" xfId="8737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 3" xfId="11443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 4" xfId="15576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 5" xfId="16483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 6" xfId="17436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="1559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="2164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="2226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="50"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10" xfId="3746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10 2" xfId="3747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10 3" xfId="6347"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10 4" xfId="8739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10 5" xfId="11444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 11" xfId="3748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 11 2" xfId="8740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 11 3" xfId="11445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 12" xfId="3749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 12 2" xfId="8741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 12 3" xfId="11446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 13" xfId="6346"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="1339"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="1294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="1945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 3" xfId="6349"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 4" xfId="8743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 5" xfId="11448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 6" xfId="15375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 7" xfId="16294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 8" xfId="17235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="1384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="1966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 3" xfId="6350"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 4" xfId="8744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 5" xfId="11449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 6" xfId="15465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 7" xfId="16384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 8" xfId="17325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2" xfId="2025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 3" xfId="6351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 4" xfId="8745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 5" xfId="11450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 6" xfId="15524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 7" xfId="16437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 8" xfId="17384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2" xfId="2046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2 2" xfId="8746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 3" xfId="11451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 4" xfId="15495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 5" xfId="16414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 6" xfId="17355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="1472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2" xfId="2105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2 2" xfId="8747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 3" xfId="11452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 4" xfId="15551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 5" xfId="16464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 6" xfId="17411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2 2" xfId="8748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 3" xfId="11453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 4" xfId="15575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 5" xfId="16482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 6" xfId="17435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="1560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="2166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19" xfId="2370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 10" xfId="3752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="8750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 10 3" xfId="11454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 11" xfId="3753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="8751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 11 3" xfId="11455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 12" xfId="6352"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="2371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="3754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="3755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="6354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="8753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="11456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="3756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="8754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="11457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="6353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="2372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="3757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="3758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="6356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2 4" xfId="8756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2 5" xfId="11458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="3759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="8757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="11459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="6355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="2373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="3760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="3761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 2 3" xfId="6358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 2 4" xfId="8759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 2 5" xfId="11460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="3762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 3 2" xfId="8760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 3 3" xfId="11461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="6357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="2374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="3763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 2 2" xfId="3764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 2 3" xfId="6360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 2 4" xfId="8761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 2 5" xfId="11462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="3765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 3 2" xfId="8762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 3 3" xfId="11463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 4" xfId="6359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="2375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="3766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 2 2" xfId="3767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 2 3" xfId="6362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 2 4" xfId="8764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 2 5" xfId="11464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 3" xfId="3768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 3 2" xfId="8765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 3 3" xfId="11465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 4" xfId="6361"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="2376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="3769"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2 2" xfId="3770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2 3" xfId="6364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2 4" xfId="8767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2 5" xfId="11466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="3771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 3 2" xfId="8768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 3 3" xfId="11467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="6363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8" xfId="2938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="3772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2 2" xfId="3773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2 3" xfId="6366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2 4" xfId="8770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2 5" xfId="11468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="3774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 3 2" xfId="8771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 3 3" xfId="11469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="6365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9" xfId="3751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="3775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="6367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="8772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9 5" xfId="11470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2_12_2019_Б-03-01-М" xfId="3776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="2306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21" xfId="3750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22" xfId="6348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23" xfId="8742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 24" xfId="11447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 25" xfId="13671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 26" xfId="14186"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 27" xfId="14780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 28" xfId="15623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 29" xfId="16558"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="211"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="458"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 10" xfId="14830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 11" xfId="15686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 12" xfId="16621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 10" xfId="16802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2" xfId="1126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2 2" xfId="14137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 3" xfId="3778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 4" xfId="15184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 5" xfId="16090"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 6" xfId="17025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3 2" xfId="6369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 4" xfId="2377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 4 2" xfId="8774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 5" xfId="11472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 6" xfId="13914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 7" xfId="14429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 8" xfId="14990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 9" xfId="15867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 10" xfId="16931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="1032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2 2" xfId="3779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="2236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 4" xfId="8775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 5" xfId="11473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 6" xfId="14043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 7" xfId="14558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 8" xfId="15104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 9" xfId="15996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4 2" xfId="3777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="1646"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5 2" xfId="6368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="8773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="11471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 8" xfId="13733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 9" xfId="14248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 10" xfId="14950"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 11" xfId="15820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 12" xfId="16755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="609"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 10" xfId="16978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="3781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 3" xfId="2378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 4" xfId="8777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 5" xfId="11475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 6" xfId="14090"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 7" xfId="14605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 8" xfId="15144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 9" xfId="16043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 2" xfId="2980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 3" xfId="6371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 4" xfId="8778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 5" xfId="11476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="1705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4 2" xfId="3780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 5" xfId="6370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 6" xfId="8776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 7" xfId="11474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 8" xfId="13867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 9" xfId="14382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="276"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 10" xfId="14895"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 11" xfId="15751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 12" xfId="16686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 2" xfId="2379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 3" xfId="6373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 4" xfId="8780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 5" xfId="11478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="1726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3 2" xfId="3783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3 3" xfId="6374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3 4" xfId="8781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3 5" xfId="11479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 4" xfId="3782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 5" xfId="6372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 6" xfId="8779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 7" xfId="11477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 8" xfId="13798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 9" xfId="14313"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="203"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="799"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_2.1" xfId="315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 10" xfId="14822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 11" xfId="15678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 12" xfId="16613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 2" xfId="2380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 3" xfId="6376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 4" xfId="8783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 5" xfId="11481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3" xfId="1785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3 2" xfId="3785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3 3" xfId="6377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3 4" xfId="8784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3 5" xfId="11482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 4" xfId="3784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 5" xfId="6375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 6" xfId="8782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 7" xfId="11480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 8" xfId="13725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 9" xfId="14240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 10" xfId="15055"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 11" xfId="15940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 12" xfId="16875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 2" xfId="2381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 3" xfId="6379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 4" xfId="8786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 5" xfId="11484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="1806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3 2" xfId="3787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3 3" xfId="6380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3 4" xfId="8787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3 5" xfId="11485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="3786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 5" xfId="6378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 6" xfId="8785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 7" xfId="11483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 8" xfId="13987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 9" xfId="14502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 10" xfId="16137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 11" xfId="17072"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 2" xfId="3789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 3" xfId="6382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 4" xfId="8789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 5" xfId="11487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="2981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3 2" xfId="3790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3 3" xfId="6383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3 4" xfId="8790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3 5" xfId="11488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="3788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 5" xfId="6381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 6" xfId="8788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 7" xfId="11486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 8" xfId="14653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 9" xfId="15224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="1175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 10" xfId="16184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 11" xfId="17119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="1886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 2" xfId="3792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 3" xfId="6385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 4" xfId="8792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 5" xfId="11490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="3164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3 2" xfId="3793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3 3" xfId="6386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3 4" xfId="8793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3 5" xfId="11491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="3791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 5" xfId="6384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 6" xfId="8791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 7" xfId="11489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 8" xfId="14700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 9" xfId="15265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_12_2019_Б-03-01-М" xfId="3794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="2382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2" xfId="3795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="3796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="6388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2 4" xfId="8795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2 5" xfId="11492"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 3" xfId="3797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="8796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="11493"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 4" xfId="6387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4" xfId="2383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 2" xfId="3798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="3799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 2 3" xfId="6390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 2 4" xfId="8798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 2 5" xfId="11494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 3" xfId="3800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 3 2" xfId="8799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 3 3" xfId="11495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 4" xfId="6389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5" xfId="2384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 2" xfId="3801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 2 2" xfId="3802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 2 3" xfId="6392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 2 4" xfId="8801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 2 5" xfId="11496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 3" xfId="3803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 3 2" xfId="8802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 3 3" xfId="11497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 4" xfId="6391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6" xfId="2385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 2" xfId="3804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 2 2" xfId="3805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 2 3" xfId="6394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 2 4" xfId="8804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 2 5" xfId="11498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 3" xfId="3806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 3 2" xfId="8805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 3 3" xfId="11499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 4" xfId="6393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7" xfId="2386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 2" xfId="3807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 2 2" xfId="3808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 2 3" xfId="6396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 2 4" xfId="8807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 2 5" xfId="11500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 3" xfId="3809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 3 2" xfId="8808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 3 3" xfId="11501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 4" xfId="6395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8" xfId="2387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2" xfId="3810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2 2" xfId="3811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2 3" xfId="6398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2 4" xfId="8810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2 5" xfId="11502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 3" xfId="3812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 3 2" xfId="8811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 3 3" xfId="11503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 4" xfId="6397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9" xfId="2937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2" xfId="3813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2 2" xfId="3814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2 3" xfId="6400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2 4" xfId="8813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2 5" xfId="11504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 3" xfId="3815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 3 2" xfId="8814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 3 3" xfId="11505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 4" xfId="6399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_01_2020_Б-03-01-М" xfId="1561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20" xfId="2369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21" xfId="2320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22" xfId="3742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23" xfId="6339"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24" xfId="8728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 25" xfId="11434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 26" xfId="13670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 27" xfId="14185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 28" xfId="14779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 29" xfId="15622"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="53"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 10" xfId="3817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 10 2" xfId="8817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 10 3" xfId="11506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 11" xfId="3818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 11 2" xfId="8818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 11 3" xfId="11507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 12" xfId="6401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="2389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2" xfId="3819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2 2" xfId="3820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2 3" xfId="6403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2 4" xfId="8820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2 5" xfId="11508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 3" xfId="3821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 3 2" xfId="8821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 3 3" xfId="11509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 4" xfId="6402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3" xfId="2390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3 2" xfId="3822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3 2 2" xfId="3823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3 2 3" xfId="6405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3 2 4" xfId="8823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3 2 5" xfId="11510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3 3" xfId="3824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3 3 2" xfId="8824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3 3 3" xfId="11511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3 4" xfId="6404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4" xfId="2391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4 2" xfId="3825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4 2 2" xfId="3826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4 2 3" xfId="6407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4 2 4" xfId="8826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4 2 5" xfId="11512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4 3" xfId="3827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4 3 2" xfId="8827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4 3 3" xfId="11513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4 4" xfId="6406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5" xfId="2392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5 2" xfId="3828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5 2 2" xfId="3829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5 2 3" xfId="6409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5 2 4" xfId="8829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5 2 5" xfId="11514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5 3" xfId="3830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5 3 2" xfId="8830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5 3 3" xfId="11515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5 4" xfId="6408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6" xfId="2393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6 2" xfId="3831"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6 2 2" xfId="3832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6 2 3" xfId="6411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6 2 4" xfId="8832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6 2 5" xfId="11516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6 3" xfId="3833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6 3 2" xfId="8833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6 3 3" xfId="11517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6 4" xfId="6410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7" xfId="2394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 2" xfId="3834"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 2 2" xfId="3835"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 2 3" xfId="6413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 2 4" xfId="8835"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 2 5" xfId="11518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 3" xfId="3836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 3 2" xfId="8836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 3 3" xfId="11519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 4" xfId="6412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8" xfId="2939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2" xfId="3837"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2 2" xfId="3838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2 3" xfId="6415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2 4" xfId="8838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2 5" xfId="11520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 3" xfId="3839"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 3 2" xfId="8839"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 3 3" xfId="11521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 4" xfId="6414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9" xfId="3816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9 2" xfId="3840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9 3" xfId="6416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9 4" xfId="8840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9 5" xfId="11522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3_12_2019_Б-03-01-М" xfId="3841"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 30" xfId="16557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="209"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="457"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 10" xfId="14828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 11" xfId="15684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 12" xfId="16619"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 10" xfId="16801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="1125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2 2" xfId="14136"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 3" xfId="3843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 4" xfId="15183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 5" xfId="16089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 6" xfId="17024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3" xfId="916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3 2" xfId="6418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 4" xfId="2395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 4 2" xfId="8842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 5" xfId="11524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 6" xfId="13913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 7" xfId="14428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 8" xfId="14989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 9" xfId="15866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 10" xfId="16930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2" xfId="1031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2 2" xfId="3844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 3" xfId="2982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 4" xfId="8843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 5" xfId="11525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 6" xfId="14042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 7" xfId="14557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 8" xfId="15103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 9" xfId="15995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4 2" xfId="3842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5 2" xfId="6417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="8841"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="11523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 8" xfId="13731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 9" xfId="14246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 10" xfId="14949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 11" xfId="15819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 12" xfId="16754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 10" xfId="16977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="1078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2 2" xfId="3846"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 3" xfId="2396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 4" xfId="8845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 5" xfId="11527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 6" xfId="14089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 7" xfId="14604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 8" xfId="15143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 9" xfId="16042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 2" xfId="2983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 3" xfId="6420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 4" xfId="8846"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 5" xfId="11528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4" xfId="1706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4 2" xfId="3845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 5" xfId="6419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 6" xfId="8844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 7" xfId="11526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 8" xfId="13866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 9" xfId="14381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="277"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="870"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_2.1" xfId="314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 10" xfId="14896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 11" xfId="15752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 12" xfId="16687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 2" xfId="2397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 3" xfId="6422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 4" xfId="8848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 5" xfId="11530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3" xfId="1724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3 2" xfId="3848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3 3" xfId="6423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3 4" xfId="8849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3 5" xfId="11531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 4" xfId="3847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 5" xfId="6421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 6" xfId="8847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 7" xfId="11529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 8" xfId="13799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 9" xfId="14314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 10" xfId="15029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 11" xfId="15908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 12" xfId="16843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 2" xfId="2398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 3" xfId="6425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 4" xfId="8851"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 5" xfId="11533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3" xfId="1786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3 2" xfId="3850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3 3" xfId="6426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3 4" xfId="8852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3 5" xfId="11534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 4" xfId="3849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 5" xfId="6424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 6" xfId="8850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 7" xfId="11532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 8" xfId="13955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 9" xfId="14470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 10" xfId="15054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 11" xfId="15939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 12" xfId="16874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 2" xfId="2399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 3" xfId="6428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 4" xfId="8854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 5" xfId="11536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3" xfId="1804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3 2" xfId="3852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3 3" xfId="6429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3 4" xfId="8855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3 5" xfId="11537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 4" xfId="3851"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 5" xfId="6427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 6" xfId="8853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 7" xfId="11535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 8" xfId="13986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 9" xfId="14501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 10" xfId="16136"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 11" xfId="17071"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 2" xfId="3854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 3" xfId="6431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 4" xfId="8857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 5" xfId="11539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3" xfId="2984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3 2" xfId="3855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3 3" xfId="6432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3 4" xfId="8858"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3 5" xfId="11540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 4" xfId="3853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 5" xfId="6430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 6" xfId="8856"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 7" xfId="11538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 8" xfId="14652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 9" xfId="15223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_12_2019_Б-03-01-М" xfId="3856"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="54"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="1341"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="1296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2" xfId="1944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 3" xfId="6434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 4" xfId="8860"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 5" xfId="11542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 6" xfId="15377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 7" xfId="16296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 8" xfId="17237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="1380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2" xfId="1968"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 3" xfId="6435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 4" xfId="8861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 5" xfId="11543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 6" xfId="15461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 7" xfId="16380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 8" xfId="17321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="1441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2" xfId="2024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 3" xfId="6436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 4" xfId="8862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 5" xfId="11544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 6" xfId="15521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 7" xfId="16434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 8" xfId="17381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2" xfId="2048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2 2" xfId="8863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 3" xfId="11545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 4" xfId="15492"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 5" xfId="16411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 6" xfId="17352"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2" xfId="2104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2 2" xfId="8864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 3" xfId="11546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 4" xfId="15548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 5" xfId="16461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 6" xfId="17408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2" xfId="2123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2 2" xfId="8865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 3" xfId="11547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 4" xfId="15574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 5" xfId="16481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 6" xfId="17434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="1562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="2168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="2224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19" xfId="2400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="55"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 10" xfId="3859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 10 2" xfId="8867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 10 3" xfId="11548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 11" xfId="3860"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 11 2" xfId="8868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 11 3" xfId="11549"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 12" xfId="6437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="2402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2" xfId="3861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2 2" xfId="3862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2 3" xfId="6439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2 4" xfId="8870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2 5" xfId="11550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 3" xfId="3863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 3 2" xfId="8871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 3 3" xfId="11551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 4" xfId="6438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3" xfId="2403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2" xfId="3864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2 2" xfId="3865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2 3" xfId="6441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2 4" xfId="8872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2 5" xfId="11552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 3" xfId="3866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 3 2" xfId="8873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 3 3" xfId="11553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 4" xfId="6440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4" xfId="2404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4 2" xfId="3867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4 2 2" xfId="3868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4 2 3" xfId="6443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4 2 4" xfId="8874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4 2 5" xfId="11554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4 3" xfId="3869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4 3 2" xfId="8875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4 3 3" xfId="11555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4 4" xfId="6442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5" xfId="2405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5 2" xfId="3870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5 2 2" xfId="3871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5 2 3" xfId="6445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5 2 4" xfId="8876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5 2 5" xfId="11556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5 3" xfId="3872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5 3 2" xfId="8877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5 3 3" xfId="11557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5 4" xfId="6444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6" xfId="2406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6 2" xfId="3873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6 2 2" xfId="3874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6 2 3" xfId="6447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6 2 4" xfId="8879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6 2 5" xfId="11558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6 3" xfId="3875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6 3 2" xfId="8880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6 3 3" xfId="11559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6 4" xfId="6446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7" xfId="2407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 2" xfId="3876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 2 2" xfId="3877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 2 3" xfId="6449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 2 4" xfId="8882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 2 5" xfId="11560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 3" xfId="3878"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 3 2" xfId="8883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 3 3" xfId="11561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 4" xfId="6448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8" xfId="2940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2" xfId="3879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2 2" xfId="3880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2 3" xfId="6451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2 4" xfId="8885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2 5" xfId="11562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 3" xfId="3881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 3 2" xfId="8886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 3 3" xfId="11563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 4" xfId="6450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9" xfId="3858"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9 2" xfId="3882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9 3" xfId="6452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9 4" xfId="8887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9 5" xfId="11564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2_12_2019_Б-03-01-М" xfId="3883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20" xfId="2985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21" xfId="3857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22" xfId="6433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23" xfId="8859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 24" xfId="11541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 25" xfId="13672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 26" xfId="14187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 27" xfId="14781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 28" xfId="15624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 29" xfId="16559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="212"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="459"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 10" xfId="14831"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 11" xfId="15687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 12" xfId="16622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 10" xfId="16803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2" xfId="1127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2 2" xfId="14138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 3" xfId="3885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 4" xfId="15185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 5" xfId="16091"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 6" xfId="17026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3" xfId="918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3 2" xfId="6454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 4" xfId="2408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 4 2" xfId="8889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 5" xfId="11566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 6" xfId="13915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 7" xfId="14430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 8" xfId="14991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 9" xfId="15868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 10" xfId="16932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2" xfId="1033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2 2" xfId="3886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 3" xfId="2986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 4" xfId="8890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 5" xfId="11567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 6" xfId="14044"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 7" xfId="14559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 8" xfId="15105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 9" xfId="15997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4 2" xfId="3884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="1648"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5 2" xfId="6453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="8888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="11565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 8" xfId="13734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 9" xfId="14249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 10" xfId="14951"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 11" xfId="15821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 12" xfId="16756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 10" xfId="16979"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="1080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2 2" xfId="3888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 3" xfId="2409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 4" xfId="8892"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 5" xfId="11569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 6" xfId="14091"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 7" xfId="14606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 8" xfId="15145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 9" xfId="16044"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 2" xfId="2987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 3" xfId="6456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 4" xfId="8893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 5" xfId="11570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4" xfId="1704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4 2" xfId="3887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 5" xfId="6455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 6" xfId="8891"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 7" xfId="11568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 8" xfId="13868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 9" xfId="14383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="274"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 10" xfId="14893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 11" xfId="15749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 12" xfId="16684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 2" xfId="2410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 3" xfId="6458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 4" xfId="8895"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 5" xfId="11572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3" xfId="1728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3 2" xfId="3890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3 3" xfId="6459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3 4" xfId="8896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3 5" xfId="11573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 4" xfId="3889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 5" xfId="6457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 6" xfId="8894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 7" xfId="11571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 8" xfId="13796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 9" xfId="14311"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="204"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="800"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_2.1" xfId="316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 10" xfId="14823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 11" xfId="15679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 12" xfId="16614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 2" xfId="2411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 3" xfId="6461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 4" xfId="8898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 5" xfId="11575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3" xfId="1784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3 2" xfId="3892"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3 3" xfId="6462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3 4" xfId="8899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3 5" xfId="11576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 4" xfId="3891"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 5" xfId="6460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 6" xfId="8897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 7" xfId="11574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 8" xfId="13726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 9" xfId="14241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 10" xfId="15056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 11" xfId="15941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 12" xfId="16876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 2" xfId="2412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 3" xfId="6464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 4" xfId="8901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 5" xfId="11578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3" xfId="1808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3 2" xfId="3894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3 3" xfId="6465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3 4" xfId="8902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3 5" xfId="11579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 4" xfId="3893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 5" xfId="6463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 6" xfId="8900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 7" xfId="11577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 8" xfId="13988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 9" xfId="14503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 10" xfId="16138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 11" xfId="17073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 2" xfId="3896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 3" xfId="6467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 4" xfId="8904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 5" xfId="11581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3" xfId="2988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3 2" xfId="3897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3 3" xfId="6468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3 4" xfId="8905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3 5" xfId="11582"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 4" xfId="3895"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 5" xfId="6466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 6" xfId="8903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 7" xfId="11580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 8" xfId="14654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 9" xfId="15225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="1176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 10" xfId="16185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 11" xfId="17120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="1888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 2" xfId="3899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 3" xfId="6470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 4" xfId="8907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 5" xfId="11584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3" xfId="3165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3 2" xfId="3900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3 3" xfId="6471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3 4" xfId="8908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3 5" xfId="11585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 4" xfId="3898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 5" xfId="6469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 6" xfId="8906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 7" xfId="11583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 8" xfId="14701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 9" xfId="15266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_12_2019_Б-03-01-М" xfId="3901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="2413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2" xfId="3902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2 2" xfId="3903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2 3" xfId="6473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2 4" xfId="8910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2 5" xfId="11586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 3" xfId="3904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 3 2" xfId="8911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 3 3" xfId="11587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 4" xfId="6472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5" xfId="2414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 2" xfId="3905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 2 2" xfId="3906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 2 3" xfId="6475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 2 4" xfId="8912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 2 5" xfId="11588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 3" xfId="3907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 3 2" xfId="8913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 3 3" xfId="11589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 4" xfId="6474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6" xfId="2415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 2" xfId="3908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 2 2" xfId="3909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 2 3" xfId="6477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 2 4" xfId="8914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 2 5" xfId="11590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 3" xfId="3910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 3 2" xfId="8915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 3 3" xfId="11591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 4" xfId="6476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7" xfId="2416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 2" xfId="3911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 2 2" xfId="3912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 2 3" xfId="6479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 2 4" xfId="8917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 2 5" xfId="11592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 3" xfId="3913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 3 2" xfId="8918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 3 3" xfId="11593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 4" xfId="6478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8" xfId="2417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2" xfId="3914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2 2" xfId="3915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2 3" xfId="6481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2 4" xfId="8920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2 5" xfId="11594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 3" xfId="3916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 3 2" xfId="8921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 3 3" xfId="11595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 4" xfId="6480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9" xfId="2418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2" xfId="3917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2 2" xfId="3918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2 3" xfId="6483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2 4" xfId="8923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2 5" xfId="11596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 3" xfId="3919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 3 2" xfId="8924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 3 3" xfId="11597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 4" xfId="6482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_01_2020_Б-03-01-М" xfId="1563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="2227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21" xfId="2367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22" xfId="2322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23" xfId="3728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 24" xfId="6325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 25" xfId="8710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 26" xfId="11416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 27" xfId="13669"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 28" xfId="14184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 29" xfId="14778"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="56"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10" xfId="3920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10 2" xfId="3921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10 3" xfId="6485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10 4" xfId="8927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10 5" xfId="11598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 11" xfId="3922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 11 2" xfId="8928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 11 3" xfId="11599"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 12" xfId="3923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 12 2" xfId="8929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 12 3" xfId="11600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 13" xfId="6484"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="57"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="1344"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="1299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2" xfId="1943"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 3" xfId="6487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 4" xfId="8931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 5" xfId="11602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 6" xfId="15380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 7" xfId="16299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 8" xfId="17240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="1376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2" xfId="1970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 3" xfId="6488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 4" xfId="8932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 5" xfId="11603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 6" xfId="15457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 7" xfId="16376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 8" xfId="17317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2" xfId="2023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 3" xfId="6489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 4" xfId="8933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 5" xfId="11604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 6" xfId="15518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 7" xfId="16431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 8" xfId="17378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2" xfId="2050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2 2" xfId="8934"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 3" xfId="11605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 4" xfId="15488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 5" xfId="16407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 6" xfId="17348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="1466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2" xfId="2103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2 2" xfId="8935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 3" xfId="11606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 4" xfId="15545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 5" xfId="16458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 6" xfId="17405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2 2" xfId="8936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 3" xfId="11607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 4" xfId="15572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 5" xfId="16479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 6" xfId="17432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="1564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="2170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="2223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19" xfId="2419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="58"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 10" xfId="3926"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 10 2" xfId="8937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 10 3" xfId="11608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 11" xfId="3927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 11 2" xfId="8938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 11 3" xfId="11609"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 12" xfId="6490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="2420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2" xfId="3928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2 2" xfId="3929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2 3" xfId="6492"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2 4" xfId="8939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2 5" xfId="11610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 3" xfId="3930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 3 2" xfId="8940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 3 3" xfId="11611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 4" xfId="6491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3" xfId="2421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2" xfId="3931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2 2" xfId="3932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2 3" xfId="6494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2 4" xfId="8942"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2 5" xfId="11612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 3" xfId="3933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 3 2" xfId="8943"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 3 3" xfId="11613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 4" xfId="6493"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4" xfId="2422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4 2" xfId="3934"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4 2 2" xfId="3935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4 2 3" xfId="6496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4 2 4" xfId="8945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4 2 5" xfId="11614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4 3" xfId="3936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4 3 2" xfId="8946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4 3 3" xfId="11615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4 4" xfId="6495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5" xfId="2423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5 2" xfId="3937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5 2 2" xfId="3938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5 2 3" xfId="6498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5 2 4" xfId="8948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5 2 5" xfId="11616"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5 3" xfId="3939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5 3 2" xfId="8949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5 3 3" xfId="11617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5 4" xfId="6497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6" xfId="2424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6 2" xfId="3940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6 2 2" xfId="3941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6 2 3" xfId="6500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6 2 4" xfId="8951"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6 2 5" xfId="11618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6 3" xfId="3942"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6 3 2" xfId="8952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6 3 3" xfId="11619"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6 4" xfId="6499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7" xfId="2425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 2" xfId="3943"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 2 2" xfId="3944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 2 3" xfId="6502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 2 4" xfId="8954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 2 5" xfId="11620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 3" xfId="3945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 3 2" xfId="8955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 3 3" xfId="11621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 4" xfId="6501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8" xfId="2942"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2" xfId="3946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2 2" xfId="3947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2 3" xfId="6504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2 4" xfId="8957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2 5" xfId="11622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 3" xfId="3948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 3 2" xfId="8958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 3 3" xfId="11623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 4" xfId="6503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9" xfId="3925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9 2" xfId="3949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9 3" xfId="6505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9 4" xfId="8959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9 5" xfId="11624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2_12_2019_Б-03-01-М" xfId="3950"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20" xfId="2989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21" xfId="3924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22" xfId="6486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23" xfId="8930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 24" xfId="11601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 25" xfId="13673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 26" xfId="14188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 27" xfId="14782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 28" xfId="15625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 29" xfId="16560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="214"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="460"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 10" xfId="14833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 11" xfId="15689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 12" xfId="16624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 10" xfId="16804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2" xfId="1128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2 2" xfId="14139"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 3" xfId="3952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 4" xfId="15186"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 5" xfId="16092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 6" xfId="17027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3" xfId="919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3 2" xfId="6507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 4" xfId="2426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 4 2" xfId="8961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 5" xfId="11626"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 6" xfId="13916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 7" xfId="14431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 8" xfId="14992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 9" xfId="15869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 10" xfId="16933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2" xfId="1034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2 2" xfId="3953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 3" xfId="2990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 4" xfId="8962"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 5" xfId="11627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 6" xfId="14045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 7" xfId="14560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 8" xfId="15106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 9" xfId="15998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4 2" xfId="3951"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="1651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5 2" xfId="6506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="8960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="11625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 8" xfId="13736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 9" xfId="14251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 10" xfId="14952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 11" xfId="15822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 12" xfId="16757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 10" xfId="16980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="1081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2 2" xfId="3955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 3" xfId="2427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 4" xfId="8964"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 5" xfId="11629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 6" xfId="14092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 7" xfId="14607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 8" xfId="15146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 9" xfId="16045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 2" xfId="2991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 3" xfId="6509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 4" xfId="8965"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 5" xfId="11630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4" xfId="1703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4 2" xfId="3954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 5" xfId="6508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 6" xfId="8963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 7" xfId="11628"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 8" xfId="13869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 9" xfId="14384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="272"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 10" xfId="14891"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 11" xfId="15747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 12" xfId="16682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 2" xfId="2428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 3" xfId="6511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 4" xfId="8967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 5" xfId="11632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3" xfId="1730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3 2" xfId="3957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3 3" xfId="6512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3 4" xfId="8968"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3 5" xfId="11633"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 4" xfId="3956"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 5" xfId="6510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 6" xfId="8966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 7" xfId="11631"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 8" xfId="13794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 9" xfId="14309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="206"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="802"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_2.1" xfId="317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 10" xfId="14825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 11" xfId="15681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 12" xfId="16616"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 2" xfId="2429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 3" xfId="6514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 4" xfId="8970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 5" xfId="11635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3" xfId="1783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3 2" xfId="3959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3 3" xfId="6515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3 4" xfId="8971"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3 5" xfId="11636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 4" xfId="3958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 5" xfId="6513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 6" xfId="8969"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 7" xfId="11634"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 8" xfId="13728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 9" xfId="14243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 10" xfId="15057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 11" xfId="15942"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 12" xfId="16877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 2" xfId="2430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 3" xfId="6517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 4" xfId="8973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 5" xfId="11638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3" xfId="1810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3 2" xfId="3961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3 3" xfId="6518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3 4" xfId="8974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3 5" xfId="11639"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 4" xfId="3960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 5" xfId="6516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 6" xfId="8972"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 7" xfId="11637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 8" xfId="13989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 9" xfId="14504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 10" xfId="16139"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 11" xfId="17074"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="1863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 2" xfId="3963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 3" xfId="6520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 4" xfId="8976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 5" xfId="11641"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3" xfId="2992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3 2" xfId="3964"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3 3" xfId="6521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3 4" xfId="8977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3 5" xfId="11642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 4" xfId="3962"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 5" xfId="6519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 6" xfId="8975"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 7" xfId="11640"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 8" xfId="14655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 9" xfId="15226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="1177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 10" xfId="16186"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 11" xfId="17121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="1890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 2" xfId="3966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 3" xfId="6523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 4" xfId="8979"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 5" xfId="11644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3" xfId="3166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3 2" xfId="3967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3 3" xfId="6524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3 4" xfId="8980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3 5" xfId="11645"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 4" xfId="3965"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 5" xfId="6522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 6" xfId="8978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 7" xfId="11643"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 8" xfId="14702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 9" xfId="15267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_12_2019_Б-03-01-М" xfId="3968"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="2431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2" xfId="3969"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2 2" xfId="3970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2 3" xfId="6526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2 4" xfId="8982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2 5" xfId="11646"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 3" xfId="3971"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 3 2" xfId="8983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 3 3" xfId="11647"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 4" xfId="6525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4" xfId="2432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 2" xfId="3972"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 2 2" xfId="3973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 2 3" xfId="6528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 2 4" xfId="8985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 2 5" xfId="11648"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 3" xfId="3974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 3 2" xfId="8986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 3 3" xfId="11649"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 4" xfId="6527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5" xfId="2433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5 2" xfId="3975"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5 2 2" xfId="3976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5 2 3" xfId="6530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5 2 4" xfId="8988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5 2 5" xfId="11650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5 3" xfId="3977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5 3 2" xfId="8989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5 3 3" xfId="11651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5 4" xfId="6529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6" xfId="2434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6 2" xfId="3978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6 2 2" xfId="3979"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6 2 3" xfId="6532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6 2 4" xfId="8991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6 2 5" xfId="11652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6 3" xfId="3980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6 3 2" xfId="8992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6 3 3" xfId="11653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6 4" xfId="6531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7" xfId="2435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 2" xfId="3981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 2 2" xfId="3982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 2 3" xfId="6534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 2 4" xfId="8994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 2 5" xfId="11654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 3" xfId="3983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 3 2" xfId="8995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 3 3" xfId="11655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 4" xfId="6533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8" xfId="2436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2" xfId="3984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2 2" xfId="3985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2 3" xfId="6536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2 4" xfId="8997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2 5" xfId="11656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 3" xfId="3986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 3 2" xfId="8998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 3 3" xfId="11657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 4" xfId="6535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9" xfId="2941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2" xfId="3987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2 2" xfId="3988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2 3" xfId="6538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2 4" xfId="9000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2 5" xfId="11658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 3" xfId="3989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 3 2" xfId="9001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 3 3" xfId="11659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 4" xfId="6537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_01_2020_Б-03-01-М" xfId="1565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 30" xfId="15621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 31" xfId="16556"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="59"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 10" xfId="3991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 10 2" xfId="9003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 10 3" xfId="11660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 11" xfId="3992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 11 2" xfId="9004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 11 3" xfId="11661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 12" xfId="6539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="2437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2" xfId="3993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2 2" xfId="3994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2 3" xfId="6541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2 4" xfId="9006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2 5" xfId="11662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 3" xfId="3995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 3 2" xfId="9007"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 3 3" xfId="11663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 4" xfId="6540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3" xfId="2438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2" xfId="3996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2 2" xfId="3997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2 3" xfId="6543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2 4" xfId="9009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2 5" xfId="11664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 3" xfId="3998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 3 2" xfId="9010"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 3 3" xfId="11665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 4" xfId="6542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4" xfId="2439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4 2" xfId="3999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4 2 2" xfId="4000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4 2 3" xfId="6545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4 2 4" xfId="9012"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4 2 5" xfId="11666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4 3" xfId="4001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4 3 2" xfId="9013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4 3 3" xfId="11667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4 4" xfId="6544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5" xfId="2440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5 2" xfId="4002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5 2 2" xfId="4003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5 2 3" xfId="6547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5 2 4" xfId="9015"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5 2 5" xfId="11668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5 3" xfId="4004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5 3 2" xfId="9016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5 3 3" xfId="11669"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5 4" xfId="6546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6" xfId="2441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6 2" xfId="4005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6 2 2" xfId="4006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6 2 3" xfId="6549"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6 2 4" xfId="9018"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6 2 5" xfId="11670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6 3" xfId="4007"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6 3 2" xfId="9019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6 3 3" xfId="11671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6 4" xfId="6548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7" xfId="2442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 2" xfId="4008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 2 2" xfId="4009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 2 3" xfId="6551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 2 4" xfId="9021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 2 5" xfId="11672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 3" xfId="4010"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 3 2" xfId="9022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 3 3" xfId="11673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 4" xfId="6550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8" xfId="2943"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2" xfId="4011"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2 2" xfId="4012"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2 3" xfId="6553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2 4" xfId="9024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2 5" xfId="11674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 3" xfId="4013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 3 2" xfId="9025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 3 3" xfId="11675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 4" xfId="6552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9" xfId="3990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9 2" xfId="4014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9 3" xfId="6554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9 4" xfId="9026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9 5" xfId="11676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4_12_2019_Б-03-01-М" xfId="4015"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="208"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="456"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 10" xfId="14827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 11" xfId="15683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 12" xfId="16618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 10" xfId="16800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2" xfId="1124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2 2" xfId="14135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 3" xfId="4017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 4" xfId="15182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 5" xfId="16088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 6" xfId="17023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3" xfId="915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3 2" xfId="6556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 4" xfId="2443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 4 2" xfId="9028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 5" xfId="11678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 6" xfId="13912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 7" xfId="14427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 8" xfId="14988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 9" xfId="15865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 10" xfId="16929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2" xfId="1030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2 2" xfId="4018"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 3" xfId="2993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 4" xfId="9029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 5" xfId="11679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 6" xfId="14041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 7" xfId="14556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 8" xfId="15102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 9" xfId="15994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4 2" xfId="4016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="1643"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5 2" xfId="6555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="9027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="11677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 8" xfId="13730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 9" xfId="14245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 10" xfId="14948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 11" xfId="15818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 12" xfId="16753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 10" xfId="16976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="1077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2 2" xfId="4020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 3" xfId="2444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 4" xfId="9031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 5" xfId="11681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 6" xfId="14088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 7" xfId="14603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 8" xfId="15142"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 9" xfId="16041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 2" xfId="2994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 3" xfId="6558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 4" xfId="9032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 5" xfId="11682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4" xfId="1707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4 2" xfId="4019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 5" xfId="6557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 6" xfId="9030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 7" xfId="11680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 8" xfId="13865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 9" xfId="14380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="278"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="871"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2_2.1" xfId="313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 10" xfId="14897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 11" xfId="15753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 12" xfId="16688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 2" xfId="2445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 3" xfId="6560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 4" xfId="9034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 5" xfId="11684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3" xfId="1723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3 2" xfId="4022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3 3" xfId="6561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3 4" xfId="9035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3 5" xfId="11685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 4" xfId="4021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 5" xfId="6559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 6" xfId="9033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 7" xfId="11683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 8" xfId="13800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 9" xfId="14315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 10" xfId="15030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 11" xfId="15909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 12" xfId="16844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 2" xfId="2446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 3" xfId="6563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 4" xfId="9037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 5" xfId="11687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3" xfId="1787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3 2" xfId="4024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3 3" xfId="6564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3 4" xfId="9038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3 5" xfId="11688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 4" xfId="4023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 5" xfId="6562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 6" xfId="9036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 7" xfId="11686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 8" xfId="13956"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 9" xfId="14471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 10" xfId="15053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 11" xfId="15938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 12" xfId="16873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 2" xfId="2447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 3" xfId="6566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 4" xfId="9040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 5" xfId="11690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3" xfId="1803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3 2" xfId="4026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3 3" xfId="6567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3 4" xfId="9041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3 5" xfId="11691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 4" xfId="4025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 5" xfId="6565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 6" xfId="9039"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 7" xfId="11689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 8" xfId="13985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 9" xfId="14500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_12_2019_Б-03-01-М" xfId="4027"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="60"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="1223"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="1178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 10" xfId="16187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 11" xfId="17122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="1893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 2" xfId="4030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 3" xfId="6570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 4" xfId="9044"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 5" xfId="11694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3" xfId="3167"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3 2" xfId="4031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3 3" xfId="6571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3 4" xfId="9045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3 5" xfId="11695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 4" xfId="4029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 5" xfId="6569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 6" xfId="9043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 7" xfId="11693"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 8" xfId="14703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 9" xfId="15268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="1302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2" xfId="1942"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 3" xfId="6572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 4" xfId="9046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 5" xfId="11696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 6" xfId="15383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 7" xfId="16302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 8" xfId="17243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="1372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2" xfId="1973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 3" xfId="6573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 4" xfId="9047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 5" xfId="11697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 6" xfId="15453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 7" xfId="16372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 8" xfId="17313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="1434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2" xfId="2022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 3" xfId="6574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 4" xfId="9048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 5" xfId="11698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 6" xfId="15514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 7" xfId="16427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 8" xfId="17374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2" xfId="2053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2 2" xfId="9049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 3" xfId="11699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 4" xfId="15483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 5" xfId="16402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 6" xfId="17343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="1461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2" xfId="2102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2 2" xfId="9050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 3" xfId="11700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 4" xfId="15540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 5" xfId="16453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 6" xfId="17400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2 2" xfId="9051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 3" xfId="11701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 4" xfId="15569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 5" xfId="16476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 6" xfId="17429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="1566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="2173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="2222"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="61"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10" xfId="4032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10 2" xfId="4033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10 3" xfId="6576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10 4" xfId="9053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10 5" xfId="11702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 11" xfId="4034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 11 2" xfId="9054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 11 3" xfId="11703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 12" xfId="4035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 12 2" xfId="9055"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 12 3" xfId="11704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 13" xfId="6575"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="62"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="1349"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="1304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2" xfId="1941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 3" xfId="6578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 4" xfId="9057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 5" xfId="11706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 6" xfId="15385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 7" xfId="16304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 8" xfId="17245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="1369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2" xfId="1974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 3" xfId="6579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 4" xfId="9058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 5" xfId="11707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 6" xfId="15450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 7" xfId="16369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 8" xfId="17310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="1431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2" xfId="2021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 3" xfId="6580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 4" xfId="9059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 5" xfId="11708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 6" xfId="15511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 7" xfId="16424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 8" xfId="17371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2" xfId="2054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2 2" xfId="9060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 3" xfId="11709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 4" xfId="15481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 5" xfId="16400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 6" xfId="17341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="1458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2" xfId="2101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2 2" xfId="9061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 3" xfId="11710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 4" xfId="15538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 5" xfId="16451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 6" xfId="17398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2 2" xfId="9062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 3" xfId="11711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 4" xfId="15568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 5" xfId="16475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 6" xfId="17428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="1567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="2174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19" xfId="2449"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="63"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 10" xfId="4038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 10 2" xfId="9064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 10 3" xfId="11712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 11" xfId="4039"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 11 2" xfId="9065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 11 3" xfId="11713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 12" xfId="6581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="2450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2" xfId="4040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2 2" xfId="4041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2 3" xfId="6583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2 4" xfId="9067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2 5" xfId="11714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 3" xfId="4042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 3 2" xfId="9068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 3 3" xfId="11715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 4" xfId="6582"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3" xfId="2451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2" xfId="4043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2 2" xfId="4044"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2 3" xfId="6585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2 4" xfId="9069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2 5" xfId="11716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 3" xfId="4045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 3 2" xfId="9070"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 3 3" xfId="11717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 4" xfId="6584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4" xfId="2452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4 2" xfId="4046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4 2 2" xfId="4047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4 2 3" xfId="6587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4 2 4" xfId="9071"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4 2 5" xfId="11718"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4 3" xfId="4048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4 3 2" xfId="9072"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4 3 3" xfId="11719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4 4" xfId="6586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5" xfId="2453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5 2" xfId="4049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5 2 2" xfId="4050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5 2 3" xfId="6589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5 2 4" xfId="9074"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5 2 5" xfId="11720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5 3" xfId="4051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5 3 2" xfId="9075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5 3 3" xfId="11721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5 4" xfId="6588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6" xfId="2454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6 2" xfId="4052"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6 2 2" xfId="4053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6 2 3" xfId="6591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6 2 4" xfId="9076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6 2 5" xfId="11722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6 3" xfId="4054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6 3 2" xfId="9077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6 3 3" xfId="11723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6 4" xfId="6590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7" xfId="2455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 2" xfId="4055"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 2 2" xfId="4056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 2 3" xfId="6593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 2 4" xfId="9078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 2 5" xfId="11724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 3" xfId="4057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 3 2" xfId="9079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 3 3" xfId="11725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 4" xfId="6592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8" xfId="2945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2" xfId="4058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2 2" xfId="4059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2 3" xfId="6595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2 4" xfId="9081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2 5" xfId="11726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 3" xfId="4060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 3 2" xfId="9082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 3 3" xfId="11727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 4" xfId="6594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9" xfId="4037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9 2" xfId="4061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9 3" xfId="6596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9 4" xfId="9083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9 5" xfId="11728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2_12_2019_Б-03-01-М" xfId="4062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20" xfId="2996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21" xfId="4036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22" xfId="6577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23" xfId="9056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 24" xfId="11705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 25" xfId="13675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 26" xfId="14190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 27" xfId="14784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 28" xfId="15627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 29" xfId="16562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="217"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="462"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 10" xfId="14836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 11" xfId="15692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 12" xfId="16627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 10" xfId="16806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2" xfId="1130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2 2" xfId="14141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 3" xfId="4064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 4" xfId="15188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 5" xfId="16094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 6" xfId="17029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3" xfId="921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3 2" xfId="6598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 4" xfId="2456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 4 2" xfId="9085"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 5" xfId="11730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 6" xfId="13918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 7" xfId="14433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 8" xfId="14994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 9" xfId="15871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 10" xfId="16935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2" xfId="1036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2 2" xfId="4065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 3" xfId="2997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 4" xfId="9086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 5" xfId="11731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 6" xfId="14047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 7" xfId="14562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 8" xfId="15108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 9" xfId="16000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4 2" xfId="4063"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="1655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5 2" xfId="6597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="9084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="11729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 8" xfId="13739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 9" xfId="14254"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 10" xfId="14954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 11" xfId="15824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 12" xfId="16759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 10" xfId="16982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="1083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2 2" xfId="4067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 3" xfId="2457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 4" xfId="9088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 5" xfId="11733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 6" xfId="14094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 7" xfId="14609"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 8" xfId="15148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 9" xfId="16047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 2" xfId="2998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 3" xfId="6600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 4" xfId="9089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 5" xfId="11734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4" xfId="1701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4 2" xfId="4066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 5" xfId="6599"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 6" xfId="9087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 7" xfId="11732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 8" xfId="13871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 9" xfId="14386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="270"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="865"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_2.1" xfId="319"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 10" xfId="14889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 11" xfId="15745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 12" xfId="16680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 2" xfId="2458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 3" xfId="6602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 4" xfId="9091"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 5" xfId="11736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3" xfId="1734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3 2" xfId="4069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3 3" xfId="6603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3 4" xfId="9092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3 5" xfId="11737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 4" xfId="4068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 5" xfId="6601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 6" xfId="9090"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 7" xfId="11735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 8" xfId="13792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 9" xfId="14307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 10" xfId="14928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 11" xfId="15791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 12" xfId="16726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 2" xfId="2459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 3" xfId="6605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 4" xfId="9094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 5" xfId="11739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3" xfId="1781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3 2" xfId="4071"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3 3" xfId="6606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3 4" xfId="9095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3 5" xfId="11740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 4" xfId="4070"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 5" xfId="6604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 6" xfId="9093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 7" xfId="11738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 8" xfId="13838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 9" xfId="14353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 10" xfId="15060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 11" xfId="15945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 12" xfId="16880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 2" xfId="2460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 3" xfId="6608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 4" xfId="9097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 5" xfId="11742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3" xfId="1814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3 2" xfId="4073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3 3" xfId="6609"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3 4" xfId="9098"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3 5" xfId="11743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 4" xfId="4072"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 5" xfId="6607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 6" xfId="9096"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 7" xfId="11741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 8" xfId="13992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 9" xfId="14507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 10" xfId="16141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 11" xfId="17076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="1861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 2" xfId="4075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 3" xfId="6611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 4" xfId="9100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 5" xfId="11745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3" xfId="2999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3 2" xfId="4076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3 3" xfId="6612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3 4" xfId="9101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3 5" xfId="11746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 4" xfId="4074"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 5" xfId="6610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 6" xfId="9099"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 7" xfId="11744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 8" xfId="14657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 9" xfId="15228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="1179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 10" xfId="16188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 11" xfId="17123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="1894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 2" xfId="4078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 3" xfId="6614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 4" xfId="9103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 5" xfId="11748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3" xfId="3168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3 2" xfId="4079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3 3" xfId="6615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3 4" xfId="9104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3 5" xfId="11749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 4" xfId="4077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 5" xfId="6613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 6" xfId="9102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 7" xfId="11747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 8" xfId="14704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 9" xfId="15269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_12_2019_Б-03-01-М" xfId="4080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="2461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2" xfId="4081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2 2" xfId="4082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2 3" xfId="6617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2 4" xfId="9106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2 5" xfId="11750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 3" xfId="4083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 3 2" xfId="9107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 3 3" xfId="11751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 4" xfId="6616"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4" xfId="2462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 2" xfId="4084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 2 2" xfId="4085"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 2 3" xfId="6619"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 2 4" xfId="9109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 2 5" xfId="11752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 3" xfId="4086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 3 2" xfId="9110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 3 3" xfId="11753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 4" xfId="6618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5" xfId="2463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5 2" xfId="4087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5 2 2" xfId="4088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5 2 3" xfId="6621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5 2 4" xfId="9112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5 2 5" xfId="11754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5 3" xfId="4089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5 3 2" xfId="9113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5 3 3" xfId="11755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5 4" xfId="6620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6" xfId="2464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6 2" xfId="4090"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6 2 2" xfId="4091"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6 2 3" xfId="6623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6 2 4" xfId="9115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6 2 5" xfId="11756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6 3" xfId="4092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6 3 2" xfId="9116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6 3 3" xfId="11757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6 4" xfId="6622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7" xfId="2465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 2" xfId="4093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 2 2" xfId="4094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 2 3" xfId="6625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 2 4" xfId="9117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 2 5" xfId="11758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 3" xfId="4095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 3 2" xfId="9118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 3 3" xfId="11759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 4" xfId="6624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8" xfId="2466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2" xfId="4096"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2 2" xfId="4097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2 3" xfId="6627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2 4" xfId="9119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2 5" xfId="11760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 3" xfId="4098"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 3 2" xfId="9120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 3 3" xfId="11761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 4" xfId="6626"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9" xfId="2944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2" xfId="4099"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2 2" xfId="4100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2 3" xfId="6629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2 4" xfId="9122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2 5" xfId="11762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 3" xfId="4101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 3 2" xfId="9123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 3 3" xfId="11763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 4" xfId="6628"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_01_2020_Б-03-01-М" xfId="1568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20" xfId="2448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21" xfId="2995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22" xfId="4028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 23" xfId="6568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 24" xfId="9042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 25" xfId="11692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 26" xfId="13674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 27" xfId="14189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 28" xfId="14783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 29" xfId="15626"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="64"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 10" xfId="4103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 10 2" xfId="9126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 10 3" xfId="11764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 11" xfId="4104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 11 2" xfId="9127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 11 3" xfId="11765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 12" xfId="6630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="2468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2" xfId="4105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2 2" xfId="4106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2 3" xfId="6632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2 4" xfId="9129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2 5" xfId="11766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 3" xfId="4107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 3 2" xfId="9130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 3 3" xfId="11767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 4" xfId="6631"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3" xfId="2469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3 2" xfId="4108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3 2 2" xfId="4109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3 2 3" xfId="6634"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3 2 4" xfId="9131"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3 2 5" xfId="11768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3 3" xfId="4110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3 3 2" xfId="9132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3 3 3" xfId="11769"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3 4" xfId="6633"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4" xfId="2470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4 2" xfId="4111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4 2 2" xfId="4112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4 2 3" xfId="6636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4 2 4" xfId="9134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4 2 5" xfId="11770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4 3" xfId="4113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4 3 2" xfId="9135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4 3 3" xfId="11771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4 4" xfId="6635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5" xfId="2471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5 2" xfId="4114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5 2 2" xfId="4115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5 2 3" xfId="6638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5 2 4" xfId="9137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5 2 5" xfId="11772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5 3" xfId="4116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5 3 2" xfId="9138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5 3 3" xfId="11773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5 4" xfId="6637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6" xfId="2472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6 2" xfId="4117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6 2 2" xfId="4118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6 2 3" xfId="6640"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6 2 4" xfId="9140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6 2 5" xfId="11774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6 3" xfId="4119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6 3 2" xfId="9141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6 3 3" xfId="11775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6 4" xfId="6639"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7" xfId="2473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 2" xfId="4120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 2 2" xfId="4121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 2 3" xfId="6642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 2 4" xfId="9143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 2 5" xfId="11776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 3" xfId="4122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 3 2" xfId="9144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 3 3" xfId="11777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 4" xfId="6641"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8" xfId="2946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2" xfId="4123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2 2" xfId="4124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2 3" xfId="6644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2 4" xfId="9146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2 5" xfId="11778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 3" xfId="4125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 3 2" xfId="9147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 3 3" xfId="11779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 4" xfId="6643"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9" xfId="4102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9 2" xfId="4126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9 3" xfId="6645"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9 4" xfId="9148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9 5" xfId="11780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3_12_2019_Б-03-01-М" xfId="4127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 30" xfId="16561"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="216"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="461"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 10" xfId="14835"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 11" xfId="15691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 12" xfId="16626"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 10" xfId="16805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2" xfId="1129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2 2" xfId="14140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 3" xfId="4129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 4" xfId="15187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 5" xfId="16093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 6" xfId="17028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3" xfId="920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3 2" xfId="6647"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 4" xfId="2474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 4 2" xfId="9150"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 5" xfId="11782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 6" xfId="13917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 7" xfId="14432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 8" xfId="14993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 9" xfId="15870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 10" xfId="16934"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2" xfId="1035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2 2" xfId="4130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 3" xfId="3000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 4" xfId="9151"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 5" xfId="11783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 6" xfId="14046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 7" xfId="14561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 8" xfId="15107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 9" xfId="15999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4 2" xfId="4128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="1653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5 2" xfId="6646"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="9149"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="11781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 8" xfId="13738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 9" xfId="14253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 10" xfId="14953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 11" xfId="15823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 12" xfId="16758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 10" xfId="16981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="1082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2 2" xfId="4132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 3" xfId="2475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 4" xfId="9153"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 5" xfId="11785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 6" xfId="14093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 7" xfId="14608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 8" xfId="15147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 9" xfId="16046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 2" xfId="3001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 3" xfId="6649"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 4" xfId="9154"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 5" xfId="11786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4" xfId="1702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4 2" xfId="4131"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 5" xfId="6648"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 6" xfId="9152"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 7" xfId="11784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 8" xfId="13870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 9" xfId="14385"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="271"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 10" xfId="14890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 11" xfId="15746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 12" xfId="16681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 2" xfId="2476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 3" xfId="6651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 4" xfId="9156"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 5" xfId="11788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3" xfId="1733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3 2" xfId="4134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3 3" xfId="6652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3 4" xfId="9157"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3 5" xfId="11789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 4" xfId="4133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 5" xfId="6650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 6" xfId="9155"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 7" xfId="11787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 8" xfId="13793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 9" xfId="14308"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="210"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="806"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 3_2.1" xfId="318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 10" xfId="14829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 11" xfId="15685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 12" xfId="16620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 2" xfId="2477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 3" xfId="6654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 4" xfId="9159"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 5" xfId="11791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3" xfId="1782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3 2" xfId="4136"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3 3" xfId="6655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3 4" xfId="9160"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3 5" xfId="11792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 4" xfId="4135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 5" xfId="6653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 6" xfId="9158"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 7" xfId="11790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 8" xfId="13732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 9" xfId="14247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 10" xfId="15059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 11" xfId="15944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 12" xfId="16879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 2" xfId="2478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 3" xfId="6657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 4" xfId="9162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 5" xfId="11794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3" xfId="1813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3 2" xfId="4138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3 3" xfId="6658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3 4" xfId="9163"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3 5" xfId="11795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 4" xfId="4137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 5" xfId="6656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 6" xfId="9161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 7" xfId="11793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 8" xfId="13991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 9" xfId="14506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 10" xfId="16140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 11" xfId="17075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="1862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 2" xfId="4140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 3" xfId="6660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 4" xfId="9165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 5" xfId="11797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3" xfId="3002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3 2" xfId="4141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3 3" xfId="6661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3 4" xfId="9166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3 5" xfId="11798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 4" xfId="4139"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 5" xfId="6659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 6" xfId="9164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 7" xfId="11796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 8" xfId="14656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 9" xfId="15227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_12_2019_Б-03-01-М" xfId="4142"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="65"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="1352"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="1307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2" xfId="1940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 3" xfId="6663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 4" xfId="9168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 5" xfId="11800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 6" xfId="15388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 7" xfId="16307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 8" xfId="17248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="1365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2" xfId="1977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 3" xfId="6664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 4" xfId="9169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 5" xfId="11801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 6" xfId="15446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 7" xfId="16365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 8" xfId="17306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2" xfId="2020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 3" xfId="6665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 4" xfId="9170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 5" xfId="11802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 6" xfId="15508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 7" xfId="16421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 8" xfId="17368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2" xfId="2057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2 2" xfId="9171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 3" xfId="11803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 4" xfId="15477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 5" xfId="16396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 6" xfId="17337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="1455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2" xfId="2100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2 2" xfId="9172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 3" xfId="11804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 4" xfId="15535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 5" xfId="16448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 6" xfId="17395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2 2" xfId="9173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 3" xfId="11805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 4" xfId="15566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 5" xfId="16473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 6" xfId="17426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="2177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19" xfId="2479"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="66"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 10" xfId="4145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 10 2" xfId="9175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 10 3" xfId="11806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 11" xfId="4146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 11 2" xfId="9176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 11 3" xfId="11807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 12" xfId="6666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="2480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2" xfId="4147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2 2" xfId="4148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2 3" xfId="6668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2 4" xfId="9178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2 5" xfId="11808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 3" xfId="4149"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 3 2" xfId="9179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 3 3" xfId="11809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 4" xfId="6667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3" xfId="2481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2" xfId="4150"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2 2" xfId="4151"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2 3" xfId="6670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2 4" xfId="9181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2 5" xfId="11810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 3" xfId="4152"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 3 2" xfId="9182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 3 3" xfId="11811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 4" xfId="6669"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4" xfId="2482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4 2" xfId="4153"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4 2 2" xfId="4154"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4 2 3" xfId="6672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4 2 4" xfId="9184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4 2 5" xfId="11812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4 3" xfId="4155"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4 3 2" xfId="9185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4 3 3" xfId="11813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4 4" xfId="6671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5" xfId="2483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5 2" xfId="4156"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5 2 2" xfId="4157"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5 2 3" xfId="6674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5 2 4" xfId="9187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5 2 5" xfId="11814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5 3" xfId="4158"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5 3 2" xfId="9188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5 3 3" xfId="11815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5 4" xfId="6673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6" xfId="2484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6 2" xfId="4159"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6 2 2" xfId="4160"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6 2 3" xfId="6676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6 2 4" xfId="9190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6 2 5" xfId="11816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6 3" xfId="4161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6 3 2" xfId="9191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6 3 3" xfId="11817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6 4" xfId="6675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7" xfId="2485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 2" xfId="4162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 2 2" xfId="4163"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 2 3" xfId="6678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 2 4" xfId="9193"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 2 5" xfId="11818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 3" xfId="4164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 3 2" xfId="9194"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 3 3" xfId="11819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 4" xfId="6677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8" xfId="2947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2" xfId="4165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2 2" xfId="4166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2 3" xfId="6680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2 4" xfId="9196"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2 5" xfId="11820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 3" xfId="4167"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 3 2" xfId="9197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 3 3" xfId="11821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 4" xfId="6679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9" xfId="4144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9 2" xfId="4168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9 3" xfId="6681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9 4" xfId="9198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9 5" xfId="11822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2_12_2019_Б-03-01-М" xfId="4169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20" xfId="3003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21" xfId="4143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 22" xfId="6662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 23" xfId="9167"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 24" xfId="11799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 25" xfId="13676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 26" xfId="14191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 27" xfId="14785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 28" xfId="15628"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 29" xfId="16563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="219"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="463"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 10" xfId="14838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 11" xfId="15694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 12" xfId="16629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 10" xfId="16807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2" xfId="1131"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2 2" xfId="14142"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 3" xfId="4171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 4" xfId="15189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 5" xfId="16095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 6" xfId="17030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3" xfId="922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3 2" xfId="6683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 4" xfId="2486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 4 2" xfId="9200"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 5" xfId="11824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 6" xfId="13919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 7" xfId="14434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 8" xfId="14995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 9" xfId="15872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 10" xfId="16936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2" xfId="1037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2 2" xfId="4172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 3" xfId="3004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 4" xfId="9201"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 5" xfId="11825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 6" xfId="14048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 7" xfId="14563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 8" xfId="15109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 9" xfId="16001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4 2" xfId="4170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="1657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5 2" xfId="6682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="9199"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="11823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 8" xfId="13741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 9" xfId="14256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 10" xfId="14955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 11" xfId="15825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 12" xfId="16760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 10" xfId="16983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="1084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2 2" xfId="4174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 3" xfId="2487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 4" xfId="9203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 5" xfId="11827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 6" xfId="14095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 7" xfId="14610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 8" xfId="15149"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 9" xfId="16048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 2" xfId="3005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 3" xfId="6685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 4" xfId="9204"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 5" xfId="11828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4" xfId="1700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4 2" xfId="4173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 5" xfId="6684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 6" xfId="9202"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 7" xfId="11826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 8" xfId="13872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 9" xfId="14387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="269"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 10" xfId="14888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 11" xfId="15744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 12" xfId="16679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 2" xfId="2488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 3" xfId="6687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 4" xfId="9206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 5" xfId="11830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3" xfId="1737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3 2" xfId="4176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3 3" xfId="6688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3 4" xfId="9207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3 5" xfId="11831"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 4" xfId="4175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 5" xfId="6686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 6" xfId="9205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 7" xfId="11829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 8" xfId="13791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 9" xfId="14306"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="213"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="809"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 4_2.1" xfId="320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 10" xfId="14832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 11" xfId="15688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 12" xfId="16623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 2" xfId="2489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 3" xfId="6690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 4" xfId="9209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 5" xfId="11833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3" xfId="1780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3 2" xfId="4178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3 3" xfId="6691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3 4" xfId="9210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3 5" xfId="11834"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 4" xfId="4177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 5" xfId="6689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 6" xfId="9208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 7" xfId="11832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 8" xfId="13735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 9" xfId="14250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 10" xfId="15061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 11" xfId="15946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 12" xfId="16881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 2" xfId="2490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 3" xfId="6693"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 4" xfId="9212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 5" xfId="11836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3" xfId="1817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3 2" xfId="4180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3 3" xfId="6694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3 4" xfId="9213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3 5" xfId="11837"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 4" xfId="4179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 5" xfId="6692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 6" xfId="9211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 7" xfId="11835"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 8" xfId="13993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 9" xfId="14508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 10" xfId="16142"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 11" xfId="17077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="1860"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 2" xfId="4182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 3" xfId="6696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 4" xfId="9215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 5" xfId="11839"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3" xfId="3006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3 2" xfId="4183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3 3" xfId="6697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3 4" xfId="9216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3 5" xfId="11840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 4" xfId="4181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 5" xfId="6695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 6" xfId="9214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 7" xfId="11838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 8" xfId="14658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 9" xfId="15229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="1180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 10" xfId="16189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 11" xfId="17124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="1897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 2" xfId="4185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 3" xfId="6699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 4" xfId="9218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 5" xfId="11842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3" xfId="3169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3 2" xfId="4186"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3 3" xfId="6700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3 4" xfId="9219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3 5" xfId="11843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 4" xfId="4184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 5" xfId="6698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 6" xfId="9217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 7" xfId="11841"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 8" xfId="14705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 9" xfId="15270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_12_2019_Б-03-01-М" xfId="4187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="2491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5 2" xfId="4188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5 2 2" xfId="4189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5 2 3" xfId="6702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5 2 4" xfId="9221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5 2 5" xfId="11844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5 3" xfId="4190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5 3 2" xfId="9222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5 3 3" xfId="11845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5 4" xfId="6701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6" xfId="2492"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 2" xfId="4191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 2 2" xfId="4192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 2 3" xfId="6704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 2 4" xfId="9224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 2 5" xfId="11846"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 3" xfId="4193"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 3 2" xfId="9225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 3 3" xfId="11847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 4" xfId="6703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7" xfId="2493"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 2" xfId="4194"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 2 2" xfId="4195"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 2 3" xfId="6706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 2 4" xfId="9227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 2 5" xfId="11848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 3" xfId="4196"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 3 2" xfId="9228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 3 3" xfId="11849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 4" xfId="6705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8" xfId="2494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 2" xfId="4197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 2 2" xfId="4198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 2 3" xfId="6708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 2 4" xfId="9230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 2 5" xfId="11850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 3" xfId="4199"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 3 2" xfId="9231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 3 3" xfId="11851"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 4" xfId="6707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9" xfId="2495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 2" xfId="4200"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 2 2" xfId="4201"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 2 3" xfId="6710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 2 4" xfId="9233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 2 5" xfId="11852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 3" xfId="4202"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 3 2" xfId="9234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 3 3" xfId="11853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 4" xfId="6709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_01_2020_Б-03-01-М" xfId="1570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20" xfId="2161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22" xfId="2363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23" xfId="2324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24" xfId="3709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 25" xfId="6306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 26" xfId="8684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 27" xfId="11393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 28" xfId="13668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 29" xfId="14183"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="67"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10" xfId="2948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10 2" xfId="4204"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10 2 2" xfId="4205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10 2 3" xfId="6713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10 2 4" xfId="9238"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10 2 5" xfId="11854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10 3" xfId="4206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10 3 2" xfId="9239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10 3 3" xfId="11855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 10 4" xfId="6712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 11" xfId="4203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 11 2" xfId="4207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 11 3" xfId="6714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 11 4" xfId="9240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 11 5" xfId="11856"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 12" xfId="4208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 12 2" xfId="9241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 12 3" xfId="11857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 13" xfId="4209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 13 2" xfId="9242"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 13 3" xfId="11858"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 14" xfId="6711"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="68"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="1226"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="1181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 10" xfId="16190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 11" xfId="17125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="1898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 2" xfId="4212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 3" xfId="6717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 4" xfId="9245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 5" xfId="11861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3" xfId="3170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3 2" xfId="4213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3 3" xfId="6718"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3 4" xfId="9246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3 5" xfId="11862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 4" xfId="4211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 5" xfId="6716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 6" xfId="9244"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 7" xfId="11860"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 8" xfId="14706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 9" xfId="15271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="1310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2" xfId="1939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 3" xfId="6719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 4" xfId="9247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 5" xfId="11863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 6" xfId="15391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 7" xfId="16310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 8" xfId="17251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="1361"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2" xfId="1978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 3" xfId="6720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 4" xfId="9248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 5" xfId="11864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 6" xfId="15442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 7" xfId="16361"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 8" xfId="17302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="1256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2" xfId="2019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 3" xfId="6721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 4" xfId="9249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 5" xfId="11865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 6" xfId="15337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 7" xfId="16256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 8" xfId="17197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2" xfId="2058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2 2" xfId="9250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 3" xfId="11866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 4" xfId="15475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 5" xfId="16394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 6" xfId="17335"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2" xfId="2099"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2 2" xfId="9251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 3" xfId="11867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 4" xfId="15533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 5" xfId="16446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 6" xfId="17393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2 2" xfId="9252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 3" xfId="11868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 4" xfId="15565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 5" xfId="16472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 6" xfId="17425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="1571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="2178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="2219"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="69"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10" xfId="4214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10 2" xfId="4215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10 3" xfId="6723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10 4" xfId="9253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10 5" xfId="11869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 11" xfId="4216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 11 2" xfId="9254"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 11 3" xfId="11870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 12" xfId="4217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 12 2" xfId="9255"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 12 3" xfId="11871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 13" xfId="6722"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="70"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="1357"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="1312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2" xfId="1937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 3" xfId="6725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 4" xfId="9257"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 5" xfId="11873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 6" xfId="15393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 7" xfId="16312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 8" xfId="17253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="1358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2" xfId="1980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 3" xfId="6726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 4" xfId="9258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 5" xfId="11874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 6" xfId="15439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 7" xfId="16358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 8" xfId="17299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="1257"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2" xfId="2017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 3" xfId="6727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 4" xfId="9259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 5" xfId="11875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 6" xfId="15338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 7" xfId="16257"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 8" xfId="17198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2" xfId="2060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2 2" xfId="9260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 3" xfId="11876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 4" xfId="15473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 5" xfId="16392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 6" xfId="17333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="1452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2" xfId="2097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2 2" xfId="9261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 3" xfId="11877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 4" xfId="15532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 5" xfId="16445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 6" xfId="17392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2 2" xfId="9262"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 3" xfId="11878"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 4" xfId="15564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 5" xfId="16471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 6" xfId="17424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="1572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="2180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="2217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19" xfId="2499"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="71"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 10" xfId="4220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 10 2" xfId="9263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 10 3" xfId="11879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 11" xfId="4221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 11 2" xfId="9264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 11 3" xfId="11880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 12" xfId="6728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="2500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2" xfId="4222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2 2" xfId="4223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2 3" xfId="6730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2 4" xfId="9266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2 5" xfId="11881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 3" xfId="4224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 3 2" xfId="9267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 3 3" xfId="11882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 4" xfId="6729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3" xfId="2501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2" xfId="4225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2 2" xfId="4226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2 3" xfId="6732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2 4" xfId="9269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2 5" xfId="11883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 3" xfId="4227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 3 2" xfId="9270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 3 3" xfId="11884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 4" xfId="6731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4" xfId="2502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4 2" xfId="4228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4 2 2" xfId="4229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4 2 3" xfId="6734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4 2 4" xfId="9272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4 2 5" xfId="11885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4 3" xfId="4230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4 3 2" xfId="9273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4 3 3" xfId="11886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4 4" xfId="6733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5" xfId="2503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5 2" xfId="4231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5 2 2" xfId="4232"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5 2 3" xfId="6736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5 2 4" xfId="9275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5 2 5" xfId="11887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5 3" xfId="4233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5 3 2" xfId="9276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5 3 3" xfId="11888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5 4" xfId="6735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6" xfId="2504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6 2" xfId="4234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6 2 2" xfId="4235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6 2 3" xfId="6738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6 2 4" xfId="9278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6 2 5" xfId="11889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6 3" xfId="4236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6 3 2" xfId="9279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6 3 3" xfId="11890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6 4" xfId="6737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7" xfId="2505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 2" xfId="4237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 2 2" xfId="4238"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 2 3" xfId="6740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 2 4" xfId="9281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 2 5" xfId="11891"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 3" xfId="4239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 3 2" xfId="9282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 3 3" xfId="11892"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 4" xfId="6739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8" xfId="2950"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2" xfId="4240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2 2" xfId="4241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2 3" xfId="6742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2 4" xfId="9284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2 5" xfId="11893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 3" xfId="4242"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 3 2" xfId="9285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 3 3" xfId="11894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 4" xfId="6741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9" xfId="4219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9 2" xfId="4243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9 3" xfId="6743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9 4" xfId="9286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9 5" xfId="11895"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2_12_2019_Б-03-01-М" xfId="4244"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20" xfId="3008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21" xfId="4218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22" xfId="6724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23" xfId="9256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 24" xfId="11872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 25" xfId="13678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 26" xfId="14193"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 27" xfId="14787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 28" xfId="15630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 29" xfId="16565"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="224"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="465"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 10" xfId="14843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 11" xfId="15699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 12" xfId="16634"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 10" xfId="16809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2" xfId="1133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2 2" xfId="14144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 3" xfId="4246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 4" xfId="15191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 5" xfId="16097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 6" xfId="17032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3" xfId="924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3 2" xfId="6745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 4" xfId="2506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 4 2" xfId="9288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 5" xfId="11897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 6" xfId="13921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 7" xfId="14436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 8" xfId="14997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 9" xfId="15874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 10" xfId="16938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2" xfId="1039"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2 2" xfId="4247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 3" xfId="3009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 4" xfId="9289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 5" xfId="11898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 6" xfId="14050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 7" xfId="14565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 8" xfId="15111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 9" xfId="16003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4 2" xfId="4245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="1660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5 2" xfId="6744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="9287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="11896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 8" xfId="13746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 9" xfId="14261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 10" xfId="14957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 11" xfId="15827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 12" xfId="16762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="616"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 10" xfId="16985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="1086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2 2" xfId="4249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 3" xfId="2507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 4" xfId="9291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 5" xfId="11900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 6" xfId="14097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 7" xfId="14612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 8" xfId="15151"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 9" xfId="16050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 2" xfId="3010"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 3" xfId="6747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 4" xfId="9292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 5" xfId="11901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4" xfId="1697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4 2" xfId="4248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 5" xfId="6746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 6" xfId="9290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 7" xfId="11899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 8" xfId="13874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 9" xfId="14389"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="267"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="862"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_2.1" xfId="322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 10" xfId="14886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 11" xfId="15742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 12" xfId="16677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 2" xfId="2508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 3" xfId="6749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 4" xfId="9294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 5" xfId="11903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3" xfId="1740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3 2" xfId="4251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3 3" xfId="6750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3 4" xfId="9295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3 5" xfId="11904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 4" xfId="4250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 5" xfId="6748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 6" xfId="9293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 7" xfId="11902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 8" xfId="13789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 9" xfId="14304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 10" xfId="15028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 11" xfId="15907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 12" xfId="16842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 2" xfId="2509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 3" xfId="6752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 4" xfId="9297"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 5" xfId="11906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3" xfId="1777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3 2" xfId="4253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3 3" xfId="6753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3 4" xfId="9298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3 5" xfId="11907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 4" xfId="4252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 5" xfId="6751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 6" xfId="9296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 7" xfId="11905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 8" xfId="13954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 9" xfId="14469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 10" xfId="15063"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 11" xfId="15948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 12" xfId="16883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 2" xfId="2510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 3" xfId="6755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 4" xfId="9300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 5" xfId="11909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3" xfId="1820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3 2" xfId="4255"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3 3" xfId="6756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3 4" xfId="9301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3 5" xfId="11910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 4" xfId="4254"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 5" xfId="6754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 6" xfId="9299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 7" xfId="11908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 8" xfId="13995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 9" xfId="14510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 10" xfId="16144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 11" xfId="17079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="1857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 2" xfId="4257"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 3" xfId="6758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 4" xfId="9303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 5" xfId="11912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3" xfId="3011"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3 2" xfId="4258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3 3" xfId="6759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3 4" xfId="9304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3 5" xfId="11913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 4" xfId="4256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 5" xfId="6757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 6" xfId="9302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 7" xfId="11911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 8" xfId="14660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 9" xfId="15231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="1182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 10" xfId="16191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 11" xfId="17126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="1900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 2" xfId="4260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 3" xfId="6761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 4" xfId="9306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 5" xfId="11915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3" xfId="3171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3 2" xfId="4261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3 3" xfId="6762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3 4" xfId="9307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3 5" xfId="11916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 4" xfId="4259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 5" xfId="6760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 6" xfId="9305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 7" xfId="11914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 8" xfId="14707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 9" xfId="15272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_12_2019_Б-03-01-М" xfId="4262"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="2511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2" xfId="4263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2 2" xfId="4264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2 3" xfId="6764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2 4" xfId="9309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2 5" xfId="11917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 3" xfId="4265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 3 2" xfId="9310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 3 3" xfId="11918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 4" xfId="6763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4" xfId="2512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 2" xfId="4266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 2 2" xfId="4267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 2 3" xfId="6766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 2 4" xfId="9312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 2 5" xfId="11919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 3" xfId="4268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 3 2" xfId="9313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 3 3" xfId="11920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 4" xfId="6765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5" xfId="2513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5 2" xfId="4269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5 2 2" xfId="4270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5 2 3" xfId="6768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5 2 4" xfId="9315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5 2 5" xfId="11921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5 3" xfId="4271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5 3 2" xfId="9316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5 3 3" xfId="11922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5 4" xfId="6767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6" xfId="2514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6 2" xfId="4272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6 2 2" xfId="4273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6 2 3" xfId="6770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6 2 4" xfId="9318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6 2 5" xfId="11923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6 3" xfId="4274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6 3 2" xfId="9319"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6 3 3" xfId="11924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6 4" xfId="6769"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7" xfId="2515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 2" xfId="4275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 2 2" xfId="4276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 2 3" xfId="6772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 2 4" xfId="9321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 2 5" xfId="11925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 3" xfId="4277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 3 2" xfId="9322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 3 3" xfId="11926"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 4" xfId="6771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8" xfId="2516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2" xfId="4278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2 2" xfId="4279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2 3" xfId="6774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2 4" xfId="9324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2 5" xfId="11927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 3" xfId="4280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 3 2" xfId="9325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 3 3" xfId="11928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 4" xfId="6773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9" xfId="2949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2" xfId="4281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2 2" xfId="4282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2 3" xfId="6776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2 4" xfId="9326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2 5" xfId="11929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 3" xfId="4283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 3 2" xfId="9327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 3 3" xfId="11930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 4" xfId="6775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_01_2020_Б-03-01-М" xfId="1573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20" xfId="2497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21" xfId="3007"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22" xfId="4210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 23" xfId="6715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 24" xfId="9243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 25" xfId="11859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 26" xfId="13677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 27" xfId="14192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 28" xfId="14786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 29" xfId="15629"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="72"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 10" xfId="4285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 10 2" xfId="9329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 10 3" xfId="11931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 11" xfId="4286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 11 2" xfId="9330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 11 3" xfId="11932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 12" xfId="6777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="2517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2" xfId="4287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2 2" xfId="4288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2 3" xfId="6779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2 4" xfId="9332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2 5" xfId="11933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 3" xfId="4289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 3 2" xfId="9333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 3 3" xfId="11934"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 4" xfId="6778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3" xfId="2518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3 2" xfId="4290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3 2 2" xfId="4291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3 2 3" xfId="6781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3 2 4" xfId="9335"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3 2 5" xfId="11935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3 3" xfId="4292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3 3 2" xfId="9336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3 3 3" xfId="11936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3 4" xfId="6780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4" xfId="2519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4 2" xfId="4293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4 2 2" xfId="4294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4 2 3" xfId="6783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4 2 4" xfId="9338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4 2 5" xfId="11937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4 3" xfId="4295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4 3 2" xfId="9339"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4 3 3" xfId="11938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4 4" xfId="6782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5" xfId="2520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5 2" xfId="4296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5 2 2" xfId="4297"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5 2 3" xfId="6785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5 2 4" xfId="9341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5 2 5" xfId="11939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5 3" xfId="4298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5 3 2" xfId="9342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5 3 3" xfId="11940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5 4" xfId="6784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6" xfId="2521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6 2" xfId="4299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6 2 2" xfId="4300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6 2 3" xfId="6787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6 2 4" xfId="9343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6 2 5" xfId="11941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6 3" xfId="4301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6 3 2" xfId="9344"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6 3 3" xfId="11942"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6 4" xfId="6786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7" xfId="2522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 2" xfId="4302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 2 2" xfId="4303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 2 3" xfId="6789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 2 4" xfId="9345"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 2 5" xfId="11943"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 3" xfId="4304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 3 2" xfId="9346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 3 3" xfId="11944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 4" xfId="6788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8" xfId="2951"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2" xfId="4305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2 2" xfId="4306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2 3" xfId="6791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2 4" xfId="9348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2 5" xfId="11945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 3" xfId="4307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 3 2" xfId="9349"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 3 3" xfId="11946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 4" xfId="6790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9" xfId="4284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9 2" xfId="4308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9 3" xfId="6792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9 4" xfId="9350"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9 5" xfId="11947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3_12_2019_Б-03-01-М" xfId="4309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 30" xfId="16564"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="222"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="464"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 10" xfId="14841"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 11" xfId="15697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 12" xfId="16632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 10" xfId="16808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2" xfId="1132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2 2" xfId="14143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 3" xfId="4311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 4" xfId="15190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 5" xfId="16096"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 6" xfId="17031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3" xfId="923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3 2" xfId="6794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 4" xfId="2523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 4 2" xfId="9352"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 5" xfId="11949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 6" xfId="13920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 7" xfId="14435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 8" xfId="14996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 9" xfId="15873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 10" xfId="16937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2" xfId="1038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2 2" xfId="4312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 3" xfId="3012"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 4" xfId="9353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 5" xfId="11950"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 6" xfId="14049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 7" xfId="14564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 8" xfId="15110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 9" xfId="16002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4 2" xfId="4310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="1659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5 2" xfId="6793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="9351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="11948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 8" xfId="13744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 9" xfId="14259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 10" xfId="14956"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 11" xfId="15826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 12" xfId="16761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 10" xfId="16984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="1085"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2 2" xfId="4314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 3" xfId="2524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 4" xfId="9355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 5" xfId="11952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 6" xfId="14096"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 7" xfId="14611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 8" xfId="15150"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 9" xfId="16049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 2" xfId="3013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 3" xfId="6796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 4" xfId="9356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 5" xfId="11953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4" xfId="1698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4 2" xfId="4313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 5" xfId="6795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 6" xfId="9354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 7" xfId="11951"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 8" xfId="13873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 9" xfId="14388"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="268"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 10" xfId="14887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 11" xfId="15743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 12" xfId="16678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 2" xfId="2525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 3" xfId="6798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 4" xfId="9358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 5" xfId="11955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3" xfId="1738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3 2" xfId="4316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3 3" xfId="6799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3 4" xfId="9359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3 5" xfId="11956"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 4" xfId="4315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 5" xfId="6797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 6" xfId="9357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 7" xfId="11954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 8" xfId="13790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 9" xfId="14305"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="215"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="811"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 3 2_2.1" xfId="321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 10" xfId="14834"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 11" xfId="15690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 12" xfId="16625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 2" xfId="2526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 3" xfId="6801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 4" xfId="9361"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 5" xfId="11958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3 2" xfId="4318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3 3" xfId="6802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3 4" xfId="9362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3 5" xfId="11959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 4" xfId="4317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 5" xfId="6800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 6" xfId="9360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 7" xfId="11957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 8" xfId="13737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 9" xfId="14252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 10" xfId="15062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 11" xfId="15947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 12" xfId="16882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 2" xfId="2527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 3" xfId="6804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 4" xfId="9364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 5" xfId="11961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3" xfId="1818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3 2" xfId="4320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3 3" xfId="6805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3 4" xfId="9365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3 5" xfId="11962"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 4" xfId="4319"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 5" xfId="6803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 6" xfId="9363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 7" xfId="11960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 8" xfId="13994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 9" xfId="14509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 10" xfId="16143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 11" xfId="17078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="1859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 2" xfId="4322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 3" xfId="6807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 4" xfId="9367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 5" xfId="11964"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3" xfId="3014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3 2" xfId="4323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3 3" xfId="6808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3 4" xfId="9368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3 5" xfId="11965"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 4" xfId="4321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 5" xfId="6806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 6" xfId="9366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 7" xfId="11963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 8" xfId="14659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 9" xfId="15230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_12_2019_Б-03-01-М" xfId="4324"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="73"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="1360"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2" xfId="1933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 3" xfId="6810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 4" xfId="9370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 5" xfId="11967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 6" xfId="15396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 7" xfId="16315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 8" xfId="17256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="1346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2" xfId="1981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 3" xfId="6811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 4" xfId="9371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 5" xfId="11968"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 6" xfId="15427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 7" xfId="16346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 8" xfId="17287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="1265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2" xfId="2013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 3" xfId="6812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 4" xfId="9372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 5" xfId="11969"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 6" xfId="15346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 7" xfId="16265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 8" xfId="17206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="1379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2" xfId="2061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2 2" xfId="9373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 3" xfId="11970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 4" xfId="15460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 5" xfId="16379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 6" xfId="17320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="1440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2" xfId="2093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2 2" xfId="9374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 3" xfId="11971"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 4" xfId="15520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 5" xfId="16433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 6" xfId="17380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2 2" xfId="9375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 3" xfId="11972"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 4" xfId="15491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 5" xfId="16410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 6" xfId="17351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="1574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="2181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19" xfId="2528"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="74"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 10" xfId="4327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 10 2" xfId="9377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 10 3" xfId="11973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 11" xfId="4328"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 11 2" xfId="9378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 11 3" xfId="11974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 12" xfId="6813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="2529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2" xfId="4329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2 2" xfId="4330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2 3" xfId="6815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2 4" xfId="9380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2 5" xfId="11975"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 3" xfId="4331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 3 2" xfId="9381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 3 3" xfId="11976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 4" xfId="6814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3" xfId="2530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2" xfId="4332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2 2" xfId="4333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2 3" xfId="6817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2 4" xfId="9383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2 5" xfId="11977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 3" xfId="4334"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 3 2" xfId="9384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 3 3" xfId="11978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 4" xfId="6816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4" xfId="2531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4 2" xfId="4335"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4 2 2" xfId="4336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4 2 3" xfId="6819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4 2 4" xfId="9386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4 2 5" xfId="11979"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4 3" xfId="4337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4 3 2" xfId="9387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4 3 3" xfId="11980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4 4" xfId="6818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5" xfId="2532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5 2" xfId="4338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5 2 2" xfId="4339"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5 2 3" xfId="6821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5 2 4" xfId="9388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5 2 5" xfId="11981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5 3" xfId="4340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5 3 2" xfId="9389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5 3 3" xfId="11982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5 4" xfId="6820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6" xfId="2533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6 2" xfId="4341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6 2 2" xfId="4342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6 2 3" xfId="6823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6 2 4" xfId="9390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6 2 5" xfId="11983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6 3" xfId="4343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6 3 2" xfId="9391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6 3 3" xfId="11984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6 4" xfId="6822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7" xfId="2534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 2" xfId="4344"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 2 2" xfId="4345"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 2 3" xfId="6825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 2 4" xfId="9393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 2 5" xfId="11985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 3" xfId="4346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 3 2" xfId="9394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 3 3" xfId="11986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 4" xfId="6824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8" xfId="2952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2" xfId="4347"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2 2" xfId="4348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2 3" xfId="6827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2 4" xfId="9396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2 5" xfId="11987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 3" xfId="4349"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 3 2" xfId="9397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 3 3" xfId="11988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 4" xfId="6826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9" xfId="4326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9 2" xfId="4350"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9 3" xfId="6828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9 4" xfId="9398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9 5" xfId="11989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2_12_2019_Б-03-01-М" xfId="4351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20" xfId="3015"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21" xfId="4325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 22" xfId="6809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 23" xfId="9369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 24" xfId="11966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 25" xfId="13679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 26" xfId="14194"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 27" xfId="14788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 28" xfId="15631"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 29" xfId="16566"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="226"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="466"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 10" xfId="14845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 11" xfId="15701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 12" xfId="16636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 10" xfId="16810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2" xfId="1134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2 2" xfId="14145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 3" xfId="4353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 4" xfId="15192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 5" xfId="16098"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 6" xfId="17033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3" xfId="925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3 2" xfId="6830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 4" xfId="2535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 4 2" xfId="9400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 5" xfId="11991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 6" xfId="13922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 7" xfId="14437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 8" xfId="14998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 9" xfId="15875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 10" xfId="16939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2" xfId="1040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2 2" xfId="4354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 3" xfId="3016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 4" xfId="9401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 5" xfId="11992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 6" xfId="14051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 7" xfId="14566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 8" xfId="15112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 9" xfId="16004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4 2" xfId="4352"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="1662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5 2" xfId="6829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="9399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="11990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 8" xfId="13748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 9" xfId="14263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 10" xfId="14958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 11" xfId="15828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 12" xfId="16763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 10" xfId="16986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="1087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2 2" xfId="4356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 3" xfId="2536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 4" xfId="9403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 5" xfId="11994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 6" xfId="14098"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 7" xfId="14613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 8" xfId="15152"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 9" xfId="16051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="878"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 2" xfId="3017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 3" xfId="6832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 4" xfId="9404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 5" xfId="11995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4" xfId="1692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4 2" xfId="4355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 5" xfId="6831"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 6" xfId="9402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 7" xfId="11993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 8" xfId="13875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 9" xfId="14390"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="266"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="861"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 3 3_2.1" xfId="323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 10" xfId="14885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 11" xfId="15741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 12" xfId="16676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 2" xfId="2537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 3" xfId="6834"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 4" xfId="9406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 5" xfId="11997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3" xfId="1741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3 2" xfId="4358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3 3" xfId="6835"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3 4" xfId="9407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3 5" xfId="11998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 4" xfId="4357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 5" xfId="6833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 6" xfId="9405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 7" xfId="11996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 8" xfId="13788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 9" xfId="14303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 10" xfId="15027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 11" xfId="15906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 12" xfId="16841"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="956"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 2" xfId="2538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 3" xfId="6837"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 4" xfId="9409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 5" xfId="12000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3" xfId="1773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3 2" xfId="4360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3 3" xfId="6838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3 4" xfId="9410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3 5" xfId="12001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 4" xfId="4359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 5" xfId="6836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 6" xfId="9408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 7" xfId="11999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 8" xfId="13953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 9" xfId="14468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 10" xfId="15064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 11" xfId="15949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 12" xfId="16884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 2" xfId="2539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 3" xfId="6840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 4" xfId="9412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 5" xfId="12003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3" xfId="1821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3 2" xfId="4362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3 3" xfId="6841"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3 4" xfId="9413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3 5" xfId="12004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 4" xfId="4361"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 5" xfId="6839"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 6" xfId="9411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 7" xfId="12002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 8" xfId="13996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 9" xfId="14511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 10" xfId="16145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 11" xfId="17080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 2" xfId="4364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 3" xfId="6843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 4" xfId="9415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 5" xfId="12006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3" xfId="3018"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3 2" xfId="4365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3 3" xfId="6844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3 4" xfId="9416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3 5" xfId="12007"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 4" xfId="4363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 5" xfId="6842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 6" xfId="9414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 7" xfId="12005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 8" xfId="14661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 9" xfId="15232"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="1183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 10" xfId="16192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 11" xfId="17127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="1901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 2" xfId="4367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 3" xfId="6846"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 4" xfId="9418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 5" xfId="12009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3" xfId="3172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3 2" xfId="4368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3 3" xfId="6847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3 4" xfId="9419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3 5" xfId="12010"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 4" xfId="4366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 5" xfId="6845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 6" xfId="9417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 7" xfId="12008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 8" xfId="14708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 9" xfId="15273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_12_2019_Б-03-01-М" xfId="4369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="2540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4 2" xfId="4370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4 2 2" xfId="4371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4 2 3" xfId="6849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4 2 4" xfId="9421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4 2 5" xfId="12011"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4 3" xfId="4372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4 3 2" xfId="9422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4 3 3" xfId="12012"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4 4" xfId="6848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5" xfId="2541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5 2" xfId="4373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5 2 2" xfId="4374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5 2 3" xfId="6851"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5 2 4" xfId="9424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5 2 5" xfId="12013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5 3" xfId="4375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5 3 2" xfId="9425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5 3 3" xfId="12014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5 4" xfId="6850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6" xfId="2542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6 2" xfId="4376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6 2 2" xfId="4377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6 2 3" xfId="6853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6 2 4" xfId="9427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6 2 5" xfId="12015"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6 3" xfId="4378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6 3 2" xfId="9428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6 3 3" xfId="12016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6 4" xfId="6852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7" xfId="2543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7 2" xfId="4379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7 2 2" xfId="4380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7 2 3" xfId="6855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7 2 4" xfId="9429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7 2 5" xfId="12017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7 3" xfId="4381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7 3 2" xfId="9430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7 3 3" xfId="12018"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7 4" xfId="6854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8" xfId="2544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8 2" xfId="4382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8 2 2" xfId="4383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8 2 3" xfId="6857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8 2 4" xfId="9431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8 2 5" xfId="12019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8 3" xfId="4384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8 3 2" xfId="9432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8 3 3" xfId="12020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8 4" xfId="6856"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9" xfId="2545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9 2" xfId="4385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9 2 2" xfId="4386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9 2 3" xfId="6859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9 2 4" xfId="9434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9 2 5" xfId="12021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9 3" xfId="4387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9 3 2" xfId="9435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9 3 3" xfId="12022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 9 4" xfId="6858"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_01_2020_Б-03-01-М" xfId="1575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 30" xfId="14777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 31" xfId="15620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 32" xfId="16555"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="75"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 10" xfId="4388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 10 2" xfId="4389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 10 3" xfId="6861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 10 4" xfId="9438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 10 5" xfId="12023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 11" xfId="4390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 11 2" xfId="9439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 11 3" xfId="12024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 12" xfId="4391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 12 2" xfId="9440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 12 3" xfId="12025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 13" xfId="6860"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="76"/>
-    <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="1363"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="1318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2" xfId="1929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 3" xfId="6863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 4" xfId="9442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 5" xfId="12027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 6" xfId="15399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 7" xfId="16318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 8" xfId="17259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="1340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2" xfId="1983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 3" xfId="6864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 4" xfId="9443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 5" xfId="12028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 6" xfId="15421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 7" xfId="16340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 8" xfId="17281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="1275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2" xfId="2009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 3" xfId="6865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 4" xfId="9444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 5" xfId="12029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 6" xfId="15356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 7" xfId="16275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 8" xfId="17216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="1368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2" xfId="2063"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2 2" xfId="9445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 3" xfId="12030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 4" xfId="15449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 5" xfId="16368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 6" xfId="17309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2" xfId="2089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2 2" xfId="9446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 3" xfId="12031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 4" xfId="15510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 5" xfId="16423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 6" xfId="17370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2 2" xfId="9447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 3" xfId="12032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 4" xfId="15480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 5" xfId="16399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 6" xfId="17340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="1576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="2183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19" xfId="2547"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="77"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 10" xfId="4394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 10 2" xfId="9449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 10 3" xfId="12033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 11" xfId="4395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 11 2" xfId="9450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 11 3" xfId="12034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 12" xfId="6866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="2549"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2" xfId="4396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2 2" xfId="4397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2 3" xfId="6868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2 4" xfId="9452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2 5" xfId="12035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 3" xfId="4398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 3 2" xfId="9453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 3 3" xfId="12036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 4" xfId="6867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3" xfId="2550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2" xfId="4399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2 2" xfId="4400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2 3" xfId="6870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2 4" xfId="9454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2 5" xfId="12037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 3" xfId="4401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 3 2" xfId="9455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 3 3" xfId="12038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 4" xfId="6869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4" xfId="2551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4 2" xfId="4402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4 2 2" xfId="4403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4 2 3" xfId="6872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4 2 4" xfId="9456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4 2 5" xfId="12039"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4 3" xfId="4404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4 3 2" xfId="9457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4 3 3" xfId="12040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4 4" xfId="6871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5" xfId="2552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5 2" xfId="4405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5 2 2" xfId="4406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5 2 3" xfId="6874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5 2 4" xfId="9459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5 2 5" xfId="12041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5 3" xfId="4407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5 3 2" xfId="9460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5 3 3" xfId="12042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5 4" xfId="6873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6" xfId="2553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6 2" xfId="4408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6 2 2" xfId="4409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6 2 3" xfId="6876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6 2 4" xfId="9462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6 2 5" xfId="12043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6 3" xfId="4410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6 3 2" xfId="9463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6 3 3" xfId="12044"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6 4" xfId="6875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7" xfId="2554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 2" xfId="4411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 2 2" xfId="4412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 2 3" xfId="6878"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 2 4" xfId="9465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 2 5" xfId="12045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 3" xfId="4413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 3 2" xfId="9466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 3 3" xfId="12046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 4" xfId="6877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8" xfId="2954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2" xfId="4414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2 2" xfId="4415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2 3" xfId="6880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2 4" xfId="9468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2 5" xfId="12047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 3" xfId="4416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 3 2" xfId="9469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 3 3" xfId="12048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 4" xfId="6879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9" xfId="4393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9 2" xfId="4417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9 3" xfId="6881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9 4" xfId="9470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9 5" xfId="12049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2_12_2019_Б-03-01-М" xfId="4418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20" xfId="3019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21" xfId="4392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 22" xfId="6862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 23" xfId="9441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 24" xfId="12026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 25" xfId="13680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 26" xfId="14195"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 27" xfId="14789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 28" xfId="15632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 29" xfId="16567"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="228"/>
-    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="467"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 10" xfId="14847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 11" xfId="15703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 12" xfId="16638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 10" xfId="16811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2" xfId="1135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2 2" xfId="14146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 3" xfId="4420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 4" xfId="15193"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 5" xfId="16099"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 6" xfId="17034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3" xfId="926"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3 2" xfId="6883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 4" xfId="2555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 4 2" xfId="9472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 5" xfId="12051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 6" xfId="13923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 7" xfId="14438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 8" xfId="14999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 9" xfId="15876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 10" xfId="16940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2" xfId="1041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2 2" xfId="4421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 3" xfId="3020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 4" xfId="9473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 5" xfId="12052"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 6" xfId="14052"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 7" xfId="14567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 8" xfId="15113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 9" xfId="16005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4 2" xfId="4419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="1663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5 2" xfId="6882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="9471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="12050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 8" xfId="13750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 9" xfId="14265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 10" xfId="14959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 11" xfId="15829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 12" xfId="16764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 10" xfId="16987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="1088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2 2" xfId="4423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 3" xfId="2556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 4" xfId="9475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 5" xfId="12054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 6" xfId="14099"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 7" xfId="14614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 8" xfId="15153"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 9" xfId="16052"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 2" xfId="3021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 3" xfId="6885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 4" xfId="9476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 5" xfId="12055"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4" xfId="1688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4 2" xfId="4422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 5" xfId="6884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 6" xfId="9474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 7" xfId="12053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 8" xfId="13876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 9" xfId="14391"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="265"/>
-    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="860"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 4 2_2.1" xfId="324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 10" xfId="14884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 11" xfId="15740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 12" xfId="16675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 2" xfId="2557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 3" xfId="6887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 4" xfId="9478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 5" xfId="12057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3" xfId="1743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3 2" xfId="4425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3 3" xfId="6888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3 4" xfId="9479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3 5" xfId="12058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 4" xfId="4424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 5" xfId="6886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 6" xfId="9477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 7" xfId="12056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 8" xfId="13787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 9" xfId="14302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 10" xfId="15026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 11" xfId="15905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 12" xfId="16840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 2" xfId="2558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 3" xfId="6890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 4" xfId="9481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 5" xfId="12060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3" xfId="1769"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3 2" xfId="4427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3 3" xfId="6891"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3 4" xfId="9482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3 5" xfId="12061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 4" xfId="4426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 5" xfId="6889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 6" xfId="9480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 7" xfId="12059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 8" xfId="13952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 9" xfId="14467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 10" xfId="15065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 11" xfId="15950"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 12" xfId="16885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 2" xfId="2559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 3" xfId="6893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 4" xfId="9484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 5" xfId="12063"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3" xfId="1823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3 2" xfId="4429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3 3" xfId="6894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3 4" xfId="9485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3 5" xfId="12064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 4" xfId="4428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 5" xfId="6892"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 6" xfId="9483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 7" xfId="12062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 8" xfId="13997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 9" xfId="14512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 10" xfId="16146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 11" xfId="17081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="1849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 2" xfId="4431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 3" xfId="6896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 4" xfId="9487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 5" xfId="12066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3" xfId="3022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3 2" xfId="4432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3 3" xfId="6897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3 4" xfId="9488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3 5" xfId="12067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 4" xfId="4430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 5" xfId="6895"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 6" xfId="9486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 7" xfId="12065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 8" xfId="14662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 9" xfId="15233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="1184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 10" xfId="16193"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 11" xfId="17128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="1903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 2" xfId="4434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 3" xfId="6899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 4" xfId="9490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 5" xfId="12069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3" xfId="3173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3 2" xfId="4435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3 3" xfId="6900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3 4" xfId="9491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3 5" xfId="12070"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 4" xfId="4433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 5" xfId="6898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 6" xfId="9489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 7" xfId="12068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 8" xfId="14709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 9" xfId="15274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_12_2019_Б-03-01-М" xfId="4436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="2560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3 2" xfId="4437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3 2 2" xfId="4438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3 2 3" xfId="6902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3 2 4" xfId="9493"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3 2 5" xfId="12071"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3 3" xfId="4439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3 3 2" xfId="9494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3 3 3" xfId="12072"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3 4" xfId="6901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4" xfId="2561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 2" xfId="4440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 2 2" xfId="4441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 2 3" xfId="6904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 2 4" xfId="9495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 2 5" xfId="12073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 3" xfId="4442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 3 2" xfId="9496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 3 3" xfId="12074"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4 4" xfId="6903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5" xfId="2562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5 2" xfId="4443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5 2 2" xfId="4444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5 2 3" xfId="6906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5 2 4" xfId="9497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5 2 5" xfId="12075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5 3" xfId="4445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5 3 2" xfId="9498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5 3 3" xfId="12076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5 4" xfId="6905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6" xfId="2563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6 2" xfId="4446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6 2 2" xfId="4447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6 2 3" xfId="6908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6 2 4" xfId="9500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6 2 5" xfId="12077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6 3" xfId="4448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6 3 2" xfId="9501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6 3 3" xfId="12078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6 4" xfId="6907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7" xfId="2564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7 2" xfId="4449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7 2 2" xfId="4450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7 2 3" xfId="6910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7 2 4" xfId="9503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7 2 5" xfId="12079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7 3" xfId="4451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7 3 2" xfId="9504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7 3 3" xfId="12080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7 4" xfId="6909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8" xfId="2565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8 2" xfId="4452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8 2 2" xfId="4453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8 2 3" xfId="6912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8 2 4" xfId="9506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8 2 5" xfId="12081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8 3" xfId="4454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8 3 2" xfId="9507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8 3 3" xfId="12082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 8 4" xfId="6911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9" xfId="2953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9 2" xfId="4455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9 2 2" xfId="4456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9 2 3" xfId="6914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9 2 4" xfId="9509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9 2 5" xfId="12083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9 3" xfId="4457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9 3 2" xfId="9510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9 3 3" xfId="12084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 9 4" xfId="6913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_01_2020_Б-03-01-М" xfId="1577"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="78"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 10" xfId="4459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 10 2" xfId="9512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 10 3" xfId="12085"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 11" xfId="4460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 11 2" xfId="9513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 11 3" xfId="12086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 12" xfId="6915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="2566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2 2" xfId="4461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2 2 2" xfId="4462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2 2 3" xfId="6917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2 2 4" xfId="9514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2 2 5" xfId="12087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2 3" xfId="4463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2 3 2" xfId="9515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2 3 3" xfId="12088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2 4" xfId="6916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3" xfId="2567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3 2" xfId="4464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3 2 2" xfId="4465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3 2 3" xfId="6919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3 2 4" xfId="9517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3 2 5" xfId="12089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3 3" xfId="4466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3 3 2" xfId="9518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3 3 3" xfId="12090"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3 4" xfId="6918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4" xfId="2568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4 2" xfId="4467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4 2 2" xfId="4468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4 2 3" xfId="6921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4 2 4" xfId="9520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4 2 5" xfId="12091"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4 3" xfId="4469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4 3 2" xfId="9521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4 3 3" xfId="12092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4 4" xfId="6920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5" xfId="2569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5 2" xfId="4470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5 2 2" xfId="4471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5 2 3" xfId="6923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5 2 4" xfId="9523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5 2 5" xfId="12093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5 3" xfId="4472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5 3 2" xfId="9524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5 3 3" xfId="12094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5 4" xfId="6922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6" xfId="2570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6 2" xfId="4473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6 2 2" xfId="4474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6 2 3" xfId="6925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6 2 4" xfId="9526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6 2 5" xfId="12095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6 3" xfId="4475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6 3 2" xfId="9527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6 3 3" xfId="12096"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6 4" xfId="6924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7" xfId="2571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7 2" xfId="4476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7 2 2" xfId="4477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7 2 3" xfId="6927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7 2 4" xfId="9529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7 2 5" xfId="12097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7 3" xfId="4478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7 3 2" xfId="9530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7 3 3" xfId="12098"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 7 4" xfId="6926"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8" xfId="2955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8 2" xfId="4479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8 2 2" xfId="4480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8 2 3" xfId="6929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8 2 4" xfId="9532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8 2 5" xfId="12099"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8 3" xfId="4481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8 3 2" xfId="9533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8 3 3" xfId="12100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 8 4" xfId="6928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 9" xfId="4458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 9 2" xfId="4482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 9 3" xfId="6930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 9 4" xfId="9534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 9 5" xfId="12101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5_12_2019_Б-03-01-М" xfId="4483"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="207"/>
-    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="455"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 10" xfId="14826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 11" xfId="15682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 12" xfId="16617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 10" xfId="16799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2" xfId="1123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2 2" xfId="14134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 3" xfId="4485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 4" xfId="15181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 5" xfId="16087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 6" xfId="17022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 3" xfId="914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 3 2" xfId="6932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 4" xfId="2572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 4 2" xfId="9536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 5" xfId="12103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 6" xfId="13911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 7" xfId="14426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 8" xfId="14987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 9" xfId="15864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 10" xfId="16928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 2" xfId="1029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 2 2" xfId="4486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 3" xfId="3023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 4" xfId="9537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 5" xfId="12104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 6" xfId="14040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 7" xfId="14555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 8" xfId="15101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 9" xfId="15993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4 2" xfId="4484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="1642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 5 2" xfId="6931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="9535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="12102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 8" xfId="13729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 9" xfId="14244"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 10" xfId="14947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 11" xfId="15817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 12" xfId="16752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 10" xfId="16975"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="1076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2 2" xfId="4488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 3" xfId="2573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 4" xfId="9539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 5" xfId="12106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 6" xfId="14087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 7" xfId="14602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 8" xfId="15141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 9" xfId="16040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3 2" xfId="3024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3 3" xfId="6934"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3 4" xfId="9540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3 5" xfId="12107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 4" xfId="1708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 4 2" xfId="4487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 5" xfId="6933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 6" xfId="9538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 7" xfId="12105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 8" xfId="13864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 9" xfId="14379"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="279"/>
-    <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="872"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2_2.1" xfId="312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 10" xfId="14898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 11" xfId="15754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 12" xfId="16689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2 2" xfId="2574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2 3" xfId="6936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2 4" xfId="9542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2 5" xfId="12109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 3" xfId="1721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 3 2" xfId="4490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 3 3" xfId="6937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 3 4" xfId="9543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 3 5" xfId="12110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 4" xfId="4489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 5" xfId="6935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 6" xfId="9541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 7" xfId="12108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 8" xfId="13801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 9" xfId="14316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 10" xfId="15031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 11" xfId="15910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 12" xfId="16845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2 2" xfId="2575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2 3" xfId="6939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2 4" xfId="9545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2 5" xfId="12112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 3" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 3 2" xfId="4492"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 3 3" xfId="6940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 3 4" xfId="9546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 3 5" xfId="12113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 4" xfId="4491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 5" xfId="6938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 6" xfId="9544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 7" xfId="12111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 8" xfId="13957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 9" xfId="14472"/>
+    <cellStyle name="Обычный 2 2 2 2 2_12_2019_Б-03-01-М" xfId="4493"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="79"/>
-    <cellStyle name="Обычный 2 2 2 2 3 10" xfId="1230"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10" xfId="1185"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 10" xfId="16194"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 11" xfId="17129"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="1905"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2 2" xfId="4496"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2 3" xfId="6943"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2 4" xfId="9549"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2 5" xfId="12116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 3" xfId="3174"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 3 2" xfId="4497"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 3 3" xfId="6944"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 3 4" xfId="9550"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 3 5" xfId="12117"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 4" xfId="4495"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 5" xfId="6942"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 6" xfId="9548"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 7" xfId="12115"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 8" xfId="14710"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 9" xfId="15275"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11" xfId="1321"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 2" xfId="1925"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 3" xfId="6945"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 4" xfId="9551"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 5" xfId="12118"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 6" xfId="15402"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 7" xfId="16321"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 8" xfId="17262"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12" xfId="1333"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 2" xfId="1985"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 3" xfId="6946"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 4" xfId="9552"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 5" xfId="12119"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 6" xfId="15414"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 7" xfId="16333"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 8" xfId="17274"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13" xfId="1282"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 2" xfId="2005"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 3" xfId="6947"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 4" xfId="9553"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 5" xfId="12120"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 6" xfId="15363"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 7" xfId="16282"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 8" xfId="17223"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14" xfId="1359"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 2" xfId="2065"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 2 2" xfId="9554"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 3" xfId="12121"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 4" xfId="15440"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 5" xfId="16359"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 6" xfId="17300"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15" xfId="1247"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 2" xfId="2085"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 2 2" xfId="9555"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 3" xfId="12122"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 4" xfId="15334"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 5" xfId="16253"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 6" xfId="17188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1393"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 2" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 2 2" xfId="9556"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 3" xfId="12123"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 4" xfId="15474"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 5" xfId="16393"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 6" xfId="17334"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18" xfId="2185"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19" xfId="2205"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="80"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10" xfId="2956"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10 2" xfId="4499"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10 2 2" xfId="4500"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10 2 3" xfId="6950"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10 2 4" xfId="9559"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10 2 5" xfId="12124"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10 3" xfId="4501"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10 3 2" xfId="9560"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10 3 3" xfId="12125"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 10 4" xfId="6949"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 11" xfId="4498"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 11 2" xfId="4502"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 11 3" xfId="6951"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 11 4" xfId="9561"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 11 5" xfId="12126"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 12" xfId="4503"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 12 2" xfId="9562"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 12 3" xfId="12127"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 13" xfId="4504"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 13 2" xfId="9563"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 13 3" xfId="12128"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 14" xfId="6948"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="81"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="1368"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="1323"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2" xfId="1923"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 3" xfId="6953"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 4" xfId="9565"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 5" xfId="12130"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 6" xfId="15404"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 7" xfId="16323"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 8" xfId="17264"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="1327"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2" xfId="1987"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 3" xfId="6954"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 4" xfId="9566"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 5" xfId="12131"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 6" xfId="15408"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 7" xfId="16327"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 8" xfId="17268"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="1285"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2" xfId="2003"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 3" xfId="6955"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 4" xfId="9567"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 5" xfId="12132"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 6" xfId="15366"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 7" xfId="16285"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 8" xfId="17226"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="1350"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2" xfId="2067"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2 2" xfId="9568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 3" xfId="12133"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 4" xfId="15431"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 5" xfId="16350"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 6" xfId="17291"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="1261"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2" xfId="2083"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2 2" xfId="9569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 3" xfId="12134"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 4" xfId="15342"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 5" xfId="16261"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 6" xfId="17202"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1383"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2" xfId="2133"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2 2" xfId="9570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 3" xfId="12135"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 4" xfId="15464"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 5" xfId="16383"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 6" xfId="17324"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="1579"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="2187"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19" xfId="2578"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="82"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10" xfId="4506"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10 2" xfId="4507"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10 3" xfId="6957"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10 4" xfId="9572"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10 5" xfId="12136"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 11" xfId="4508"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 11 2" xfId="9573"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 11 3" xfId="12137"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 12" xfId="4509"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 12 2" xfId="9574"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 12 3" xfId="12138"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 13" xfId="6956"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="83"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="1367"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1422"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="1322"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2" xfId="1988"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 3" xfId="6959"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 4" xfId="9576"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 5" xfId="12140"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 6" xfId="15403"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 7" xfId="16322"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 8" xfId="17263"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="1289"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2" xfId="2002"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 3" xfId="6960"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 4" xfId="9577"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 5" xfId="12141"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 6" xfId="15370"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 7" xfId="16289"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 8" xfId="17230"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="1344"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2" xfId="2068"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2 2" xfId="9578"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 3" xfId="12142"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 4" xfId="15425"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 5" xfId="16344"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 6" xfId="17285"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="1268"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2" xfId="2082"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2 2" xfId="9579"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 3" xfId="12143"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 4" xfId="15349"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 5" xfId="16268"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 6" xfId="17209"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1377"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2" xfId="2134"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2 2" xfId="9580"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 3" xfId="12144"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 4" xfId="15458"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 5" xfId="16377"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 6" xfId="17318"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="1580"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="2188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="2202"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18" xfId="2579"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19" xfId="3027"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="233"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="470"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="927"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 10" xfId="14852"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 11" xfId="15708"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 12" xfId="16643"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="425"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 10" xfId="16814"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="668"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2" xfId="1138"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2 2" xfId="14149"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 3" xfId="4512"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 4" xfId="15196"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 5" xfId="16102"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 6" xfId="17037"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3" xfId="929"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3 2" xfId="6962"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 4" xfId="2580"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 4 2" xfId="9582"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 5" xfId="12146"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 6" xfId="13926"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 7" xfId="14441"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 8" xfId="15002"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 9" xfId="15879"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="574"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 10" xfId="16943"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2" xfId="1044"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2 2" xfId="4513"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 3" xfId="3028"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 4" xfId="9583"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 5" xfId="12147"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 6" xfId="14055"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 7" xfId="14570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 8" xfId="15116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 9" xfId="16008"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="784"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4 2" xfId="4511"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5 2" xfId="6961"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="9581"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="12145"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 8" xfId="13755"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 9" xfId="14270"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20" xfId="4510"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21" xfId="6958"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22" xfId="9575"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 23" xfId="12139"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 24" xfId="13683"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 25" xfId="14198"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 26" xfId="14792"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 27" xfId="15635"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 28" xfId="16570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="378"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 10" xfId="14962"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 11" xfId="15832"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 12" xfId="16767"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="621"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 10" xfId="16990"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="1091"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2 2" xfId="4515"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 3" xfId="2581"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 4" xfId="9585"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 5" xfId="12149"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 6" xfId="14102"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 7" xfId="14617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 8" xfId="15156"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 9" xfId="16055"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="882"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 2" xfId="3029"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 3" xfId="6964"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 4" xfId="9586"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 5" xfId="12150"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4" xfId="1681"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4 2" xfId="4514"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 5" xfId="6963"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 6" xfId="9584"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 7" xfId="12148"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 8" xfId="13879"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 9" xfId="14394"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="260"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="855"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 10" xfId="14879"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 11" xfId="15735"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 12" xfId="16670"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="810"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 2" xfId="2582"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 3" xfId="6966"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 4" xfId="9588"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 5" xfId="12152"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3" xfId="1748"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3 2" xfId="4517"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3 3" xfId="6967"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3 4" xfId="9589"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3 5" xfId="12153"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 4" xfId="4516"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 5" xfId="6965"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 6" xfId="9587"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 7" xfId="12151"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 8" xfId="13782"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 9" xfId="14297"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="218"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="814"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="327"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 10" xfId="14837"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 11" xfId="15693"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 12" xfId="16628"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="769"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 2" xfId="2583"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 3" xfId="6969"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 4" xfId="9591"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 5" xfId="12155"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3" xfId="1762"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3 2" xfId="4519"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3 3" xfId="6970"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3 4" xfId="9592"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3 5" xfId="12156"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 4" xfId="4518"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 5" xfId="6968"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 6" xfId="9590"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 7" xfId="12154"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 8" xfId="13740"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 9" xfId="14255"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="519"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 10" xfId="15068"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 11" xfId="15953"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 12" xfId="16888"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="997"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 2" xfId="2584"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 3" xfId="6972"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 4" xfId="9594"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 5" xfId="12158"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3" xfId="1828"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3 2" xfId="4521"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3 3" xfId="6973"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3 4" xfId="9595"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3 5" xfId="12159"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 4" xfId="4520"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 5" xfId="6971"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 6" xfId="9593"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 7" xfId="12157"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 8" xfId="14000"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 9" xfId="14515"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="716"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 10" xfId="16149"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 11" xfId="17084"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="1842"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 2" xfId="4523"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 3" xfId="6975"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 4" xfId="9597"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 5" xfId="12161"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3" xfId="3030"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3 2" xfId="4524"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3 3" xfId="6976"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3 4" xfId="9598"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3 5" xfId="12162"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 4" xfId="4522"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 5" xfId="6974"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 6" xfId="9596"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 7" xfId="12160"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 8" xfId="14665"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 9" xfId="15236"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="1187"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 10" xfId="16196"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 11" xfId="17131"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="1908"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 2" xfId="4526"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 3" xfId="6978"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 4" xfId="9600"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 5" xfId="12164"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3" xfId="3176"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3 2" xfId="4527"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3 3" xfId="6979"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3 4" xfId="9601"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3 5" xfId="12165"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 4" xfId="4525"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 5" xfId="6977"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 6" xfId="9599"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 7" xfId="12163"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 8" xfId="14712"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 9" xfId="15277"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="1325"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2" xfId="1922"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 3" xfId="6980"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 4" xfId="9602"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 5" xfId="12166"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 6" xfId="15406"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 7" xfId="16325"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 8" xfId="17266"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_12_2019_Б-03-01-М" xfId="4528"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="2585"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2" xfId="4529"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2 2" xfId="4530"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2 3" xfId="6982"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2 4" xfId="9604"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2 5" xfId="12167"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 3" xfId="4531"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 3 2" xfId="9605"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 3 3" xfId="12168"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 4" xfId="6981"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4" xfId="2586"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2" xfId="4532"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2 2" xfId="4533"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2 3" xfId="6984"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2 4" xfId="9607"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2 5" xfId="12169"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 3" xfId="4534"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 3 2" xfId="9608"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 3 3" xfId="12170"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 4" xfId="6983"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5" xfId="2587"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 2" xfId="4535"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 2 2" xfId="4536"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 2 3" xfId="6986"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 2 4" xfId="9609"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 2 5" xfId="12171"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 3" xfId="4537"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 3 2" xfId="9610"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 3 3" xfId="12172"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 4" xfId="6985"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6" xfId="2588"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6 2" xfId="4538"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6 2 2" xfId="4539"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6 2 3" xfId="6988"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6 2 4" xfId="9612"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6 2 5" xfId="12173"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6 3" xfId="4540"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6 3 2" xfId="9613"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6 3 3" xfId="12174"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6 4" xfId="6987"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7" xfId="2589"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 2" xfId="4541"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 2 2" xfId="4542"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 2 3" xfId="6990"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 2 4" xfId="9615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 2 5" xfId="12175"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 3" xfId="4543"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 3 2" xfId="9616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 3 3" xfId="12176"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 4" xfId="6989"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8" xfId="2590"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2" xfId="4544"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2 2" xfId="4545"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2 3" xfId="6992"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2 4" xfId="9617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2 5" xfId="12177"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 3" xfId="4546"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 3 2" xfId="9618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 3 3" xfId="12178"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 4" xfId="6991"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9" xfId="2957"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2" xfId="4547"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2 2" xfId="4548"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2 3" xfId="6994"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2 4" xfId="9620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2 5" xfId="12179"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 3" xfId="4549"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 3 2" xfId="9621"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 3 3" xfId="12180"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 4" xfId="6993"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_01_2020_Б-03-01-М" xfId="1581"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20" xfId="3026"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21" xfId="4505"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 22" xfId="6952"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 23" xfId="9564"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 24" xfId="12129"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 25" xfId="13682"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 26" xfId="14197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 27" xfId="14791"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 28" xfId="15634"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 29" xfId="16569"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="231"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="469"/>
-[...18 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 2 2_2.1" xfId="326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 10" xfId="14850"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 11" xfId="15706"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 12" xfId="16641"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="424"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 10" xfId="16813"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="667"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2" xfId="1137"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2 2" xfId="14148"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 3" xfId="4551"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 4" xfId="15195"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 5" xfId="16101"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 6" xfId="17036"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3" xfId="928"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3 2" xfId="6996"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 4" xfId="2591"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 4 2" xfId="9624"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 5" xfId="12182"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 6" xfId="13925"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 7" xfId="14440"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 8" xfId="15001"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 9" xfId="15878"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="573"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 10" xfId="16942"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2" xfId="1043"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2 2" xfId="4552"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 3" xfId="3031"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 4" xfId="9625"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 5" xfId="12183"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 6" xfId="14054"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 7" xfId="14569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 8" xfId="15115"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 9" xfId="16007"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="782"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4 2" xfId="4550"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5 2" xfId="6995"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="9623"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="12181"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 8" xfId="13753"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 9" xfId="14268"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="377"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 10" xfId="14961"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 11" xfId="15831"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 12" xfId="16766"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 10" xfId="16989"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="1090"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2 2" xfId="4554"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 3" xfId="2592"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 4" xfId="9627"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 5" xfId="12185"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 6" xfId="14101"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 7" xfId="14616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 8" xfId="15155"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 9" xfId="16054"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="881"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 2" xfId="3032"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 3" xfId="6998"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 4" xfId="9628"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 5" xfId="12186"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4" xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4 2" xfId="4553"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 5" xfId="6997"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 6" xfId="9626"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 7" xfId="12184"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 8" xfId="13878"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 9" xfId="14393"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="351"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 10" xfId="14941"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 11" xfId="15805"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 12" xfId="16740"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="855"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 2" xfId="2593"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 3" xfId="7000"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 4" xfId="9630"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 5" xfId="12188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3" xfId="1747"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3 2" xfId="4556"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3 3" xfId="7001"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3 4" xfId="9631"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3 5" xfId="12189"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 4" xfId="4555"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 5" xfId="6999"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 6" xfId="9629"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 7" xfId="12187"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 8" xfId="13852"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 9" xfId="14367"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 10" xfId="14927"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 11" xfId="15790"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 12" xfId="16725"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="841"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 2" xfId="2594"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 3" xfId="7003"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 4" xfId="9633"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 5" xfId="12191"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3" xfId="1763"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3 2" xfId="4558"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3 3" xfId="7004"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3 4" xfId="9634"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3 5" xfId="12192"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 4" xfId="4557"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 5" xfId="7002"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 6" xfId="9632"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 7" xfId="12190"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 8" xfId="13837"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 9" xfId="14352"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="518"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 10" xfId="15067"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 11" xfId="15952"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 12" xfId="16887"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="996"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 2" xfId="2595"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 3" xfId="7006"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 4" xfId="9636"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 5" xfId="12194"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3 2" xfId="4560"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3 3" xfId="7007"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3 4" xfId="9637"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3 5" xfId="12195"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 4" xfId="4559"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 5" xfId="7005"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 6" xfId="9635"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 7" xfId="12193"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 8" xfId="13999"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 9" xfId="14514"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="715"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 10" xfId="16148"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 11" xfId="17083"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 2" xfId="4562"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 3" xfId="7009"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 4" xfId="9639"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 5" xfId="12197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3" xfId="3033"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3 2" xfId="4563"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3 3" xfId="7010"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3 4" xfId="9640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3 5" xfId="12198"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 4" xfId="4561"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 5" xfId="7008"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 6" xfId="9638"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 7" xfId="12196"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 8" xfId="14664"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 9" xfId="15235"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="1186"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 10" xfId="16195"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 11" xfId="17130"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="1907"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 2" xfId="4565"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 3" xfId="7012"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 4" xfId="9642"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 5" xfId="12200"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3" xfId="3175"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3 2" xfId="4566"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3 3" xfId="7013"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3 4" xfId="9643"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3 5" xfId="12201"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 4" xfId="4564"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 5" xfId="7011"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 6" xfId="9641"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 7" xfId="12199"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 8" xfId="14711"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 9" xfId="15276"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_12_2019_Б-03-01-М" xfId="4567"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="84"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="1364"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="1319"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2" xfId="1989"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 3" xfId="7015"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 4" xfId="9645"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 5" xfId="12203"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 6" xfId="15400"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 7" xfId="16319"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 8" xfId="17260"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="1295"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2" xfId="2000"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 3" xfId="7016"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 4" xfId="9646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 5" xfId="12204"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 6" xfId="15376"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 7" xfId="16295"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 8" xfId="17236"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2" xfId="2069"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2 2" xfId="9647"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 3" xfId="12205"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 4" xfId="15419"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 5" xfId="16338"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 6" xfId="17279"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="1277"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2" xfId="2080"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2 2" xfId="9648"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 3" xfId="12206"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 4" xfId="15358"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 5" xfId="16277"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 6" xfId="17218"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1366"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2" xfId="2135"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2 2" xfId="9649"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 3" xfId="12207"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 4" xfId="15447"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 5" xfId="16366"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 6" xfId="17307"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="1582"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="2189"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18" xfId="2596"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19" xfId="3034"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="234"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="471"/>
-[...19 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="328"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 10" xfId="14853"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 11" xfId="15709"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 12" xfId="16644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="426"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 10" xfId="16815"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="669"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2" xfId="1139"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2 2" xfId="14150"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 3" xfId="4570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 4" xfId="15197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 5" xfId="16103"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 6" xfId="17038"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3" xfId="930"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3 2" xfId="7018"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 4" xfId="2597"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 4 2" xfId="9651"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 5" xfId="12209"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 6" xfId="13927"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 7" xfId="14442"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 8" xfId="15003"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 9" xfId="15880"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="575"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 10" xfId="16944"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2" xfId="1045"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2 2" xfId="4571"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 3" xfId="3035"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 4" xfId="9652"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 5" xfId="12210"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 6" xfId="14056"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 7" xfId="14571"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 8" xfId="15117"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 9" xfId="16009"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="785"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4 2" xfId="4569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="1669"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5 2" xfId="7017"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="9650"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="12208"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 8" xfId="13756"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 9" xfId="14271"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20" xfId="4568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 21" xfId="7014"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 22" xfId="9644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 23" xfId="12202"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 24" xfId="13684"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 25" xfId="14199"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 26" xfId="14793"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 27" xfId="15636"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 28" xfId="16571"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="379"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 10" xfId="14963"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 11" xfId="15833"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 12" xfId="16768"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="622"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 10" xfId="16991"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="1092"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2 2" xfId="4573"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 3" xfId="2598"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 4" xfId="9654"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 5" xfId="12212"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 6" xfId="14103"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 7" xfId="14618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 8" xfId="15157"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 9" xfId="16056"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="883"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 2" xfId="3036"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 3" xfId="7020"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 4" xfId="9655"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 5" xfId="12213"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4" xfId="1680"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4 2" xfId="4572"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 5" xfId="7019"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 6" xfId="9653"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 7" xfId="12211"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 8" xfId="13880"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 9" xfId="14395"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="347"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 10" xfId="14938"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 11" xfId="15801"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 12" xfId="16736"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="851"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 2" xfId="2599"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 3" xfId="7022"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 4" xfId="9657"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 5" xfId="12215"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3" xfId="1749"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3 2" xfId="4575"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3 3" xfId="7023"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3 4" xfId="9658"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3 5" xfId="12216"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 4" xfId="4574"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 5" xfId="7021"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 6" xfId="9656"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 7" xfId="12214"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 8" xfId="13848"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 9" xfId="14363"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="340"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 10" xfId="14931"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 11" xfId="15794"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 12" xfId="16729"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="844"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 2" xfId="2600"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 3" xfId="7025"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 4" xfId="9660"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 5" xfId="12218"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3" xfId="1760"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3 2" xfId="4577"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3 3" xfId="7026"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3 4" xfId="9661"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3 5" xfId="12219"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 4" xfId="4576"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 5" xfId="7024"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 6" xfId="9659"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 7" xfId="12217"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 8" xfId="13841"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 9" xfId="14356"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="520"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 10" xfId="15069"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 11" xfId="15954"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 12" xfId="16889"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="998"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 2" xfId="2601"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 3" xfId="7028"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 4" xfId="9663"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 5" xfId="12221"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3" xfId="1829"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3 2" xfId="4579"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3 3" xfId="7029"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3 4" xfId="9664"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3 5" xfId="12222"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 4" xfId="4578"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 5" xfId="7027"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 6" xfId="9662"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 7" xfId="12220"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 8" xfId="14001"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 9" xfId="14516"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="717"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 10" xfId="16150"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 11" xfId="17085"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="1840"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 2" xfId="4581"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 3" xfId="7031"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 4" xfId="9666"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 5" xfId="12224"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3" xfId="3037"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3 2" xfId="4582"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3 3" xfId="7032"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3 4" xfId="9667"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3 5" xfId="12225"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 4" xfId="4580"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 5" xfId="7030"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 6" xfId="9665"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 7" xfId="12223"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 8" xfId="14666"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 9" xfId="15237"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="1188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 10" xfId="16197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 11" xfId="17132"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="1909"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 2" xfId="4584"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 3" xfId="7034"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 4" xfId="9669"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 5" xfId="12227"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3" xfId="3177"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3 2" xfId="4585"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3 3" xfId="7035"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3 4" xfId="9670"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3 5" xfId="12228"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 4" xfId="4583"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 5" xfId="7033"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 6" xfId="9668"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 7" xfId="12226"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 8" xfId="14713"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 9" xfId="15278"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="1326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2" xfId="1920"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 3" xfId="7036"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 4" xfId="9671"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 5" xfId="12229"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 6" xfId="15407"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 7" xfId="16326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 8" xfId="17267"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3_12_2019_Б-03-01-М" xfId="4586"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="2602"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4 2" xfId="4587"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4 2 2" xfId="4588"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4 2 3" xfId="7038"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4 2 4" xfId="9672"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4 2 5" xfId="12230"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4 3" xfId="4589"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4 3 2" xfId="9673"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4 3 3" xfId="12231"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4 4" xfId="7037"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5" xfId="2603"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 2" xfId="4590"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 2 2" xfId="4591"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 2 3" xfId="7040"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 2 4" xfId="9675"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 2 5" xfId="12232"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 3" xfId="4592"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 3 2" xfId="9676"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 3 3" xfId="12233"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5 4" xfId="7039"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6" xfId="2604"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6 2" xfId="4593"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6 2 2" xfId="4594"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6 2 3" xfId="7042"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6 2 4" xfId="9678"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6 2 5" xfId="12234"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6 3" xfId="4595"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6 3 2" xfId="9679"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6 3 3" xfId="12235"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6 4" xfId="7041"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7" xfId="2605"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7 2" xfId="4596"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7 2 2" xfId="4597"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7 2 3" xfId="7044"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7 2 4" xfId="9680"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7 2 5" xfId="12236"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7 3" xfId="4598"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7 3 2" xfId="9681"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7 3 3" xfId="12237"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7 4" xfId="7043"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8" xfId="2606"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8 2" xfId="4599"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8 2 2" xfId="4600"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8 2 3" xfId="7046"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8 2 4" xfId="9683"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8 2 5" xfId="12238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8 3" xfId="4601"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8 3 2" xfId="9684"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8 3 3" xfId="12239"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8 4" xfId="7045"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9" xfId="2607"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9 2" xfId="4602"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9 2 2" xfId="4603"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9 2 3" xfId="7048"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9 2 4" xfId="9686"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9 2 5" xfId="12240"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9 3" xfId="4604"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9 3 2" xfId="9687"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9 3 3" xfId="12241"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 9 4" xfId="7047"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_01_2020_Б-03-01-М" xfId="1583"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20" xfId="2576"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21" xfId="3025"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22" xfId="4494"/>
+    <cellStyle name="Обычный 2 2 2 2 3 23" xfId="6941"/>
+    <cellStyle name="Обычный 2 2 2 2 3 24" xfId="9547"/>
+    <cellStyle name="Обычный 2 2 2 2 3 25" xfId="12114"/>
+    <cellStyle name="Обычный 2 2 2 2 3 26" xfId="13681"/>
+    <cellStyle name="Обычный 2 2 2 2 3 27" xfId="14196"/>
+    <cellStyle name="Обычный 2 2 2 2 3 28" xfId="14790"/>
+    <cellStyle name="Обычный 2 2 2 2 3 29" xfId="15633"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="85"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 10" xfId="4605"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 10 2" xfId="4606"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 10 3" xfId="7050"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 10 4" xfId="9690"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 10 5" xfId="12242"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 11" xfId="4607"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 11 2" xfId="9691"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 11 3" xfId="12243"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 12" xfId="4608"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 12 2" xfId="9692"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 12 3" xfId="12244"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 13" xfId="7049"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="86"/>
-    <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="1361"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="1316"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2" xfId="1991"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 3" xfId="7052"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 4" xfId="9694"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 5" xfId="12246"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 6" xfId="15397"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 7" xfId="16316"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 8" xfId="17257"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="1297"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2" xfId="1997"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 3" xfId="7053"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 4" xfId="9695"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 5" xfId="12247"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 6" xfId="15378"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 7" xfId="16297"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 8" xfId="17238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="1336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2" xfId="2071"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2 2" xfId="9696"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 3" xfId="12248"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 4" xfId="15417"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 5" xfId="16336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 6" xfId="17277"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="1280"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2" xfId="2077"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2 2" xfId="9697"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 3" xfId="12249"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 4" xfId="15361"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 5" xfId="16280"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 6" xfId="17221"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1363"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2" xfId="2136"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2 2" xfId="9698"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 3" xfId="12250"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 4" xfId="15444"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 5" xfId="16363"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 6" xfId="17304"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="1584"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="2191"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="2197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18" xfId="2609"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19" xfId="3038"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="236"/>
-    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="472"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="929"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 10" xfId="14855"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 11" xfId="15711"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 12" xfId="16646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="427"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 10" xfId="16816"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="670"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2" xfId="1140"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2 2" xfId="14151"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 3" xfId="4611"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 4" xfId="15198"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 5" xfId="16104"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 6" xfId="17039"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3" xfId="931"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3 2" xfId="7055"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 4" xfId="2610"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 4 2" xfId="9700"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 5" xfId="12252"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 6" xfId="13928"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 7" xfId="14443"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 8" xfId="15004"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 9" xfId="15881"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="576"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 10" xfId="16945"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2" xfId="1046"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2 2" xfId="4612"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 3" xfId="3039"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 4" xfId="9701"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 5" xfId="12253"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 6" xfId="14057"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 7" xfId="14572"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 8" xfId="15118"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 9" xfId="16010"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="787"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4 2" xfId="4610"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="1671"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5 2" xfId="7054"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="9699"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="12251"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 8" xfId="13758"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 9" xfId="14273"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20" xfId="4609"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 21" xfId="7051"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 22" xfId="9693"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 23" xfId="12245"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 24" xfId="13685"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 25" xfId="14200"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 26" xfId="14794"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 27" xfId="15637"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 28" xfId="16572"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="380"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 10" xfId="14964"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 11" xfId="15834"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 12" xfId="16769"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="623"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 10" xfId="16992"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="1093"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2 2" xfId="4614"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 3" xfId="2611"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 4" xfId="9703"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 5" xfId="12255"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 6" xfId="14104"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 7" xfId="14619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 8" xfId="15158"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 9" xfId="16057"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="884"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 2" xfId="3040"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 3" xfId="7057"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 4" xfId="9704"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 5" xfId="12256"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4" xfId="1677"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4 2" xfId="4613"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 5" xfId="7056"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 6" xfId="9702"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 7" xfId="12254"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 8" xfId="13881"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 9" xfId="14396"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="257"/>
-    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="852"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="329"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 10" xfId="14876"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 11" xfId="15732"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 12" xfId="16667"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="807"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 2" xfId="2612"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 3" xfId="7059"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 4" xfId="9706"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 5" xfId="12258"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3" xfId="1751"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3 2" xfId="4616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3 3" xfId="7060"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3 4" xfId="9707"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3 5" xfId="12259"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 4" xfId="4615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 5" xfId="7058"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 6" xfId="9705"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 7" xfId="12257"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 8" xfId="13779"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 9" xfId="14294"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="339"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 10" xfId="14930"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 11" xfId="15793"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 12" xfId="16728"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="843"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 2" xfId="2613"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 3" xfId="7062"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 4" xfId="9709"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 5" xfId="12261"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3" xfId="1757"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3 2" xfId="4618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3 3" xfId="7063"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3 4" xfId="9710"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3 5" xfId="12262"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 4" xfId="4617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 5" xfId="7061"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 6" xfId="9708"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 7" xfId="12260"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 8" xfId="13840"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 9" xfId="14355"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="521"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 10" xfId="15070"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 11" xfId="15955"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 12" xfId="16890"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="999"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 2" xfId="2614"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 3" xfId="7065"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 4" xfId="9712"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 5" xfId="12264"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3" xfId="1831"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3 2" xfId="4620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3 3" xfId="7066"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3 4" xfId="9713"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3 5" xfId="12265"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 4" xfId="4619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 5" xfId="7064"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 6" xfId="9711"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 7" xfId="12263"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 8" xfId="14002"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 9" xfId="14517"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="718"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 10" xfId="16151"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 11" xfId="17086"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="1837"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 2" xfId="4622"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 3" xfId="7068"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 4" xfId="9715"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 5" xfId="12267"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3" xfId="3041"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3 2" xfId="4623"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3 3" xfId="7069"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3 4" xfId="9716"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3 5" xfId="12268"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 4" xfId="4621"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 5" xfId="7067"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 6" xfId="9714"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 7" xfId="12266"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 8" xfId="14667"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 9" xfId="15238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="1189"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 10" xfId="16198"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 11" xfId="17133"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="1911"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 2" xfId="4625"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 3" xfId="7071"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 4" xfId="9718"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 5" xfId="12270"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3" xfId="3178"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3 2" xfId="4626"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3 3" xfId="7072"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3 4" xfId="9719"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3 5" xfId="12271"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 4" xfId="4624"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 5" xfId="7070"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 6" xfId="9717"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 7" xfId="12269"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 8" xfId="14714"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 9" xfId="15279"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="1328"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2" xfId="1917"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 3" xfId="7073"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 4" xfId="9720"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 5" xfId="12272"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 6" xfId="15409"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 7" xfId="16328"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 8" xfId="17269"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2_12_2019_Б-03-01-М" xfId="4627"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="2615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3 2" xfId="4628"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3 2 2" xfId="4629"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3 2 3" xfId="7075"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3 2 4" xfId="9722"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3 2 5" xfId="12273"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3 3" xfId="4630"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3 3 2" xfId="9723"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3 3 3" xfId="12274"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3 4" xfId="7074"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4" xfId="2616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4 2" xfId="4631"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4 2 2" xfId="4632"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4 2 3" xfId="7077"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4 2 4" xfId="9725"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4 2 5" xfId="12275"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4 3" xfId="4633"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4 3 2" xfId="9726"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4 3 3" xfId="12276"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4 4" xfId="7076"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5" xfId="2617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5 2" xfId="4634"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5 2 2" xfId="4635"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5 2 3" xfId="7079"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5 2 4" xfId="9727"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5 2 5" xfId="12277"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5 3" xfId="4636"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5 3 2" xfId="9728"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5 3 3" xfId="12278"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5 4" xfId="7078"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6" xfId="2618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6 2" xfId="4637"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6 2 2" xfId="4638"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6 2 3" xfId="7081"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6 2 4" xfId="9730"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6 2 5" xfId="12279"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6 3" xfId="4639"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6 3 2" xfId="9731"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6 3 3" xfId="12280"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6 4" xfId="7080"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7" xfId="2619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7 2" xfId="4640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7 2 2" xfId="4641"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7 2 3" xfId="7083"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7 2 4" xfId="9733"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7 2 5" xfId="12281"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7 3" xfId="4642"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7 3 2" xfId="9734"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7 3 3" xfId="12282"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7 4" xfId="7082"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8" xfId="2620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8 2" xfId="4643"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8 2 2" xfId="4644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8 2 3" xfId="7085"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8 2 4" xfId="9735"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8 2 5" xfId="12283"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8 3" xfId="4645"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8 3 2" xfId="9736"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8 3 3" xfId="12284"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 8 4" xfId="7084"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9" xfId="2958"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9 2" xfId="4646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9 2 2" xfId="4647"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9 2 3" xfId="7087"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9 2 4" xfId="9738"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9 2 5" xfId="12285"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9 3" xfId="4648"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9 3 2" xfId="9739"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9 3 3" xfId="12286"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 9 4" xfId="7086"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_01_2020_Б-03-01-М" xfId="1585"/>
+    <cellStyle name="Обычный 2 2 2 2 3 30" xfId="16568"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="230"/>
-    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="468"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="925"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 10" xfId="14849"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 11" xfId="15705"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 12" xfId="16640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="423"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 10" xfId="16812"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="666"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2" xfId="1136"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2 2" xfId="14147"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 3" xfId="4650"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 4" xfId="15194"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 5" xfId="16100"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 6" xfId="17035"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 3" xfId="927"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 3 2" xfId="7089"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 4" xfId="2622"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 4 2" xfId="9742"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 5" xfId="12288"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 6" xfId="13924"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 7" xfId="14439"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 8" xfId="15000"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 9" xfId="15877"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="572"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 10" xfId="16941"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 2" xfId="1042"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 2 2" xfId="4651"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 3" xfId="3042"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 4" xfId="9743"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 5" xfId="12289"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 6" xfId="14053"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 7" xfId="14568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 8" xfId="15114"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 9" xfId="16006"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="781"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4 2" xfId="4649"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 5 2" xfId="7088"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="9741"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="12287"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 8" xfId="13752"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 9" xfId="14267"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="376"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 10" xfId="14960"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 11" xfId="15830"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 12" xfId="16765"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 10" xfId="16988"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="1089"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2 2" xfId="4653"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 3" xfId="2623"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 4" xfId="9745"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 5" xfId="12291"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 6" xfId="14100"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 7" xfId="14615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 8" xfId="15154"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 9" xfId="16053"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="880"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3 2" xfId="3043"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3 3" xfId="7091"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3 4" xfId="9746"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3 5" xfId="12292"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 4" xfId="1685"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 4 2" xfId="4652"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 5" xfId="7090"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 6" xfId="9744"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 7" xfId="12290"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 8" xfId="13877"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 9" xfId="14392"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="263"/>
-    <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="858"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 3_2.1" xfId="325"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 10" xfId="14882"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 11" xfId="15738"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 12" xfId="16673"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="813"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2 2" xfId="2624"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2 3" xfId="7093"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2 4" xfId="9748"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2 5" xfId="12294"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 3" xfId="1745"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 3 2" xfId="4655"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 3 3" xfId="7094"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 3 4" xfId="9749"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 3 5" xfId="12295"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 4" xfId="4654"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 5" xfId="7092"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 6" xfId="9747"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 7" xfId="12293"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 8" xfId="13785"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 9" xfId="14300"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="447"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 10" xfId="15022"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 11" xfId="15901"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 12" xfId="16836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="951"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2 2" xfId="2625"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2 3" xfId="7096"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2 4" xfId="9751"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2 5" xfId="12297"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 3" xfId="1765"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 3 2" xfId="4657"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 3 3" xfId="7097"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 3 4" xfId="9752"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 3 5" xfId="12298"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 4" xfId="4656"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 5" xfId="7095"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 6" xfId="9750"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 7" xfId="12296"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 8" xfId="13948"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 9" xfId="14463"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="517"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 10" xfId="15066"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 11" xfId="15951"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 12" xfId="16886"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="995"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2 2" xfId="2626"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2 3" xfId="7099"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2 4" xfId="9754"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2 5" xfId="12300"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 3" xfId="1825"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 3 2" xfId="4659"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 3 3" xfId="7100"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 3 4" xfId="9755"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 3 5" xfId="12301"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 4" xfId="4658"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 5" xfId="7098"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 6" xfId="9753"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 7" xfId="12299"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 8" xfId="13998"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 9" xfId="14513"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9" xfId="714"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 10" xfId="16147"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 11" xfId="17082"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="1845"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2 2" xfId="4661"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2 3" xfId="7102"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2 4" xfId="9757"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2 5" xfId="12303"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 3" xfId="3044"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 3 2" xfId="4662"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 3 3" xfId="7103"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 3 4" xfId="9758"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 3 5" xfId="12304"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 4" xfId="4660"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 5" xfId="7101"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 6" xfId="9756"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 7" xfId="12302"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 8" xfId="14663"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 9" xfId="15234"/>
+    <cellStyle name="Обычный 2 2 2 2 3_12_2019_Б-03-01-М" xfId="4663"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="87"/>
-    <cellStyle name="Обычный 2 2 2 2 4 10" xfId="1374"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1386"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10" xfId="1329"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 2" xfId="1916"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 3" xfId="7105"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 4" xfId="9760"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 5" xfId="12306"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 6" xfId="15410"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 7" xfId="16329"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 8" xfId="17270"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11" xfId="1313"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 2" xfId="1992"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 3" xfId="7106"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 4" xfId="9761"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 5" xfId="12307"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 6" xfId="15394"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 7" xfId="16313"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 8" xfId="17254"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12" xfId="1303"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 2" xfId="1996"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 3" xfId="7107"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 4" xfId="9762"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 5" xfId="12308"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 6" xfId="15384"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 7" xfId="16303"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 8" xfId="17244"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13" xfId="1320"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 2" xfId="2072"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 2 2" xfId="9763"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 3" xfId="12309"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 4" xfId="15401"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 5" xfId="16320"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 6" xfId="17261"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14" xfId="1293"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 2" xfId="2076"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 2 2" xfId="9764"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 3" xfId="12310"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 4" xfId="15374"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 5" xfId="16293"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 6" xfId="17234"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1341"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 2" xfId="2137"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 2 2" xfId="9765"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 3" xfId="12311"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 4" xfId="15422"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 5" xfId="16341"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 6" xfId="17282"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17" xfId="2192"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18" xfId="2196"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19" xfId="2627"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="88"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 10" xfId="4665"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 10 2" xfId="4666"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 10 3" xfId="7109"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 10 4" xfId="9766"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 10 5" xfId="12312"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 11" xfId="4667"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 11 2" xfId="9767"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 11 3" xfId="12313"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 12" xfId="4668"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 12 2" xfId="9768"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 12 3" xfId="12314"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 13" xfId="7108"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="89"/>
-    <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="1354"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1362"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="1309"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2" xfId="1994"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 3" xfId="7111"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 4" xfId="9770"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 5" xfId="12316"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 6" xfId="15390"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 7" xfId="16309"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 8" xfId="17250"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="1308"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2" xfId="1993"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 3" xfId="7112"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 4" xfId="9771"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 5" xfId="12317"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 6" xfId="15389"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 7" xfId="16308"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 8" xfId="17249"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="1311"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2" xfId="2074"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2 2" xfId="9772"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 3" xfId="12318"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 4" xfId="15392"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 5" xfId="16311"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 6" xfId="17252"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="1305"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2" xfId="2073"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2 2" xfId="9773"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 3" xfId="12319"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 4" xfId="15386"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 5" xfId="16305"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 6" xfId="17246"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1317"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2 2" xfId="9774"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 3" xfId="12320"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 4" xfId="15398"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 5" xfId="16317"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 6" xfId="17258"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="2194"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="2193"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18" xfId="2628"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19" xfId="3046"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="239"/>
-    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="474"/>
-[...11 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="897"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 10" xfId="14858"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 11" xfId="15714"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 12" xfId="16649"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="429"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 10" xfId="16818"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="672"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2" xfId="1142"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2 2" xfId="14153"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 3" xfId="4671"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 4" xfId="15200"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 5" xfId="16106"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 6" xfId="17041"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3" xfId="933"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3 2" xfId="7114"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 4" xfId="2629"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 4 2" xfId="9776"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 5" xfId="12322"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 6" xfId="13930"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 7" xfId="14445"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 8" xfId="15006"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 9" xfId="15883"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="578"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 10" xfId="16947"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2" xfId="1048"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2 2" xfId="4672"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 3" xfId="3047"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 4" xfId="9777"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 5" xfId="12323"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 6" xfId="14059"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 7" xfId="14574"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 8" xfId="15120"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 9" xfId="16012"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="790"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4 2" xfId="4670"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="1674"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5 2" xfId="7113"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="9775"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="12321"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 8" xfId="13761"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 9" xfId="14276"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20" xfId="4669"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 21" xfId="7110"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 22" xfId="9769"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 23" xfId="12315"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 24" xfId="13687"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 25" xfId="14202"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 26" xfId="14796"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 27" xfId="15639"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 28" xfId="16574"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="382"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 10" xfId="14966"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 11" xfId="15836"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 12" xfId="16771"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="625"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 10" xfId="16994"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="1095"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2 2" xfId="4674"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 3" xfId="2630"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 4" xfId="9779"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 5" xfId="12325"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 6" xfId="14106"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 7" xfId="14621"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 8" xfId="15160"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 9" xfId="16059"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="886"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 2" xfId="3048"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 3" xfId="7116"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 4" xfId="9780"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 5" xfId="12326"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4" xfId="1672"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4 2" xfId="4673"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 5" xfId="7115"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 6" xfId="9778"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 7" xfId="12324"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 8" xfId="13883"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 9" xfId="14398"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="348"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 10" xfId="14939"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 11" xfId="15802"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 12" xfId="16737"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="852"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 2" xfId="2631"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 3" xfId="7118"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 4" xfId="9782"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 5" xfId="12328"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3" xfId="1754"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3 2" xfId="4676"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3 3" xfId="7119"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3 4" xfId="9783"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3 5" xfId="12329"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 4" xfId="4675"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 5" xfId="7117"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 6" xfId="9781"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 7" xfId="12327"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 8" xfId="13849"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 9" xfId="14364"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="221"/>
-    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="817"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="331"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 10" xfId="14840"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 11" xfId="15696"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 12" xfId="16631"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="772"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 2" xfId="2632"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 3" xfId="7121"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 4" xfId="9785"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 5" xfId="12331"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3" xfId="1753"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3 2" xfId="4678"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3 3" xfId="7122"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3 4" xfId="9786"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3 5" xfId="12332"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 4" xfId="4677"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 5" xfId="7120"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 6" xfId="9784"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 7" xfId="12330"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 8" xfId="13743"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 9" xfId="14258"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="523"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 10" xfId="15072"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 11" xfId="15957"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 12" xfId="16892"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="1001"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 2" xfId="2633"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 3" xfId="7124"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 4" xfId="9788"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 5" xfId="12334"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3" xfId="1834"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3 2" xfId="4680"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3 3" xfId="7125"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3 4" xfId="9789"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3 5" xfId="12335"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 4" xfId="4679"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 5" xfId="7123"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 6" xfId="9787"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 7" xfId="12333"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 8" xfId="14004"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 9" xfId="14519"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="720"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 10" xfId="16153"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 11" xfId="17088"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="1833"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 2" xfId="4682"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 3" xfId="7127"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 4" xfId="9791"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 5" xfId="12337"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3" xfId="3049"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3 2" xfId="4683"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3 3" xfId="7128"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3 4" xfId="9792"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3 5" xfId="12338"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 4" xfId="4681"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 5" xfId="7126"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 6" xfId="9790"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 7" xfId="12336"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 8" xfId="14669"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 9" xfId="15240"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="1191"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 10" xfId="16200"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 11" xfId="17135"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="1914"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 2" xfId="4685"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 3" xfId="7130"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 4" xfId="9794"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 5" xfId="12340"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3" xfId="3180"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3 2" xfId="4686"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3 3" xfId="7131"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3 4" xfId="9795"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3 5" xfId="12341"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 4" xfId="4684"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 5" xfId="7129"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 6" xfId="9793"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 7" xfId="12339"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 8" xfId="14716"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 9" xfId="15281"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="1331"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2" xfId="1913"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 3" xfId="7132"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 4" xfId="9796"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 5" xfId="12342"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 6" xfId="15412"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 7" xfId="16331"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 8" xfId="17272"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2_12_2019_Б-03-01-М" xfId="4687"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="2634"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3 2" xfId="4688"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3 2 2" xfId="4689"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3 2 3" xfId="7134"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3 2 4" xfId="9798"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3 2 5" xfId="12343"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3 3" xfId="4690"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3 3 2" xfId="9799"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3 3 3" xfId="12344"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3 4" xfId="7133"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4" xfId="2635"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4 2" xfId="4691"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4 2 2" xfId="4692"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4 2 3" xfId="7136"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4 2 4" xfId="9801"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4 2 5" xfId="12345"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4 3" xfId="4693"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4 3 2" xfId="9802"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4 3 3" xfId="12346"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4 4" xfId="7135"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5" xfId="2636"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5 2" xfId="4694"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5 2 2" xfId="4695"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5 2 3" xfId="7138"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5 2 4" xfId="9803"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5 2 5" xfId="12347"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5 3" xfId="4696"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5 3 2" xfId="9804"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5 3 3" xfId="12348"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5 4" xfId="7137"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6" xfId="2637"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6 2" xfId="4697"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6 2 2" xfId="4698"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6 2 3" xfId="7140"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6 2 4" xfId="9806"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6 2 5" xfId="12349"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6 3" xfId="4699"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6 3 2" xfId="9807"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6 3 3" xfId="12350"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6 4" xfId="7139"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7" xfId="2638"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7 2" xfId="4700"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7 2 2" xfId="4701"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7 2 3" xfId="7142"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7 2 4" xfId="9809"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7 2 5" xfId="12351"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7 3" xfId="4702"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7 3 2" xfId="9810"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7 3 3" xfId="12352"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7 4" xfId="7141"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8" xfId="2639"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8 2" xfId="4703"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8 2 2" xfId="4704"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8 2 3" xfId="7144"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8 2 4" xfId="9811"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8 2 5" xfId="12353"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8 3" xfId="4705"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8 3 2" xfId="9812"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8 3 3" xfId="12354"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 8 4" xfId="7143"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9" xfId="2959"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9 2" xfId="4706"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9 2 2" xfId="4707"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9 2 3" xfId="7146"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9 2 4" xfId="9814"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9 2 5" xfId="12355"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9 3" xfId="4708"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9 3 2" xfId="9815"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9 3 3" xfId="12356"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 9 4" xfId="7145"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_01_2020_Б-03-01-М" xfId="1588"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20" xfId="3045"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21" xfId="4664"/>
+    <cellStyle name="Обычный 2 2 2 2 4 22" xfId="7104"/>
+    <cellStyle name="Обычный 2 2 2 2 4 23" xfId="9759"/>
+    <cellStyle name="Обычный 2 2 2 2 4 24" xfId="12305"/>
+    <cellStyle name="Обычный 2 2 2 2 4 25" xfId="13686"/>
+    <cellStyle name="Обычный 2 2 2 2 4 26" xfId="14201"/>
+    <cellStyle name="Обычный 2 2 2 2 4 27" xfId="14795"/>
+    <cellStyle name="Обычный 2 2 2 2 4 28" xfId="15638"/>
+    <cellStyle name="Обычный 2 2 2 2 4 29" xfId="16573"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="237"/>
-    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="473"/>
-[...11 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="898"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 10" xfId="14856"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 11" xfId="15712"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 12" xfId="16647"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="428"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 10" xfId="16817"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="671"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2" xfId="1141"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2 2" xfId="14152"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 3" xfId="4710"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 4" xfId="15199"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 5" xfId="16105"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 6" xfId="17040"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 3" xfId="932"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 3 2" xfId="7148"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 4" xfId="2641"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 4 2" xfId="9818"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 5" xfId="12358"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 6" xfId="13929"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 7" xfId="14444"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 8" xfId="15005"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 9" xfId="15882"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="577"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 10" xfId="16946"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 2" xfId="1047"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 2 2" xfId="4711"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 3" xfId="3050"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 4" xfId="9819"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 5" xfId="12359"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 6" xfId="14058"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 7" xfId="14573"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 8" xfId="15119"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 9" xfId="16011"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="788"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4 2" xfId="4709"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="1673"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 5 2" xfId="7147"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="9817"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="12357"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 8" xfId="13759"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 9" xfId="14274"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="381"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 10" xfId="14965"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 11" xfId="15835"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 12" xfId="16770"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="624"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 10" xfId="16993"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="1094"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2 2" xfId="4713"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 3" xfId="2642"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 4" xfId="9821"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 5" xfId="12361"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 6" xfId="14105"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 7" xfId="14620"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 8" xfId="15159"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 9" xfId="16058"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="885"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3 2" xfId="3051"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3 3" xfId="7150"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3 4" xfId="9822"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3 5" xfId="12362"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 4" xfId="1675"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 4 2" xfId="4712"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 5" xfId="7149"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 6" xfId="9820"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 7" xfId="12360"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 8" xfId="13882"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 9" xfId="14397"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="349"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 10" xfId="14940"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 11" xfId="15803"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 12" xfId="16738"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="853"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2 2" xfId="2643"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2 3" xfId="7152"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2 4" xfId="9824"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2 5" xfId="12364"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 3" xfId="1752"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 3 2" xfId="4715"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 3 3" xfId="7153"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 3 4" xfId="9825"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 3 5" xfId="12365"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 4" xfId="4714"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 5" xfId="7151"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 6" xfId="9823"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 7" xfId="12363"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 8" xfId="13850"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 9" xfId="14365"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="220"/>
-    <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="816"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 4_2.1" xfId="330"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 10" xfId="14839"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 11" xfId="15695"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 12" xfId="16630"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="771"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2 2" xfId="2644"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2 3" xfId="7155"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2 4" xfId="9827"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2 5" xfId="12367"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 3" xfId="1756"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 3 2" xfId="4717"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 3 3" xfId="7156"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 3 4" xfId="9828"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 3 5" xfId="12368"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 4" xfId="4716"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 5" xfId="7154"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 6" xfId="9826"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 7" xfId="12366"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 8" xfId="13742"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 9" xfId="14257"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="522"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 10" xfId="15071"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 11" xfId="15956"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 12" xfId="16891"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="1000"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2 2" xfId="2645"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2 3" xfId="7158"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2 4" xfId="9830"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2 5" xfId="12370"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 3" xfId="1832"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 3 2" xfId="4719"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 3 3" xfId="7159"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 3 4" xfId="9831"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 3 5" xfId="12371"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 4" xfId="4718"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 5" xfId="7157"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 6" xfId="9829"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 7" xfId="12369"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 8" xfId="14003"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 9" xfId="14518"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8" xfId="719"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 10" xfId="16152"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 11" xfId="17087"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="1836"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2 2" xfId="4721"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2 3" xfId="7161"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2 4" xfId="9833"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2 5" xfId="12373"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 3" xfId="3052"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 3 2" xfId="4722"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 3 3" xfId="7162"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 3 4" xfId="9834"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 3 5" xfId="12374"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 4" xfId="4720"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 5" xfId="7160"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 6" xfId="9832"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 7" xfId="12372"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 8" xfId="14668"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 9" xfId="15239"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9" xfId="1190"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 10" xfId="16199"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 11" xfId="17134"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="1912"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2 2" xfId="4724"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2 3" xfId="7164"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2 4" xfId="9836"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2 5" xfId="12376"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 3" xfId="3179"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 3 2" xfId="4725"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 3 3" xfId="7165"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 3 4" xfId="9837"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 3 5" xfId="12377"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 4" xfId="4723"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 5" xfId="7163"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 6" xfId="9835"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 7" xfId="12375"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 8" xfId="14715"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 9" xfId="15280"/>
+    <cellStyle name="Обычный 2 2 2 2 4_12_2019_Б-03-01-М" xfId="4726"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="90"/>
-    <cellStyle name="Обычный 2 2 2 2 5 10" xfId="1351"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1328"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10" xfId="1306"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 2" xfId="1995"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 3" xfId="7167"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 4" xfId="9839"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 5" xfId="12379"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 6" xfId="15387"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 7" xfId="16306"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 8" xfId="17247"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11" xfId="1314"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 2" xfId="1990"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 3" xfId="7168"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 4" xfId="9840"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 5" xfId="12380"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 6" xfId="15395"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 7" xfId="16314"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 8" xfId="17255"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12" xfId="1300"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 2" xfId="2075"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 2 2" xfId="9841"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 3" xfId="12381"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 4" xfId="15381"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 5" xfId="16300"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 6" xfId="17241"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13" xfId="1330"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 2" xfId="2070"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 2 2" xfId="9842"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 3" xfId="12382"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 4" xfId="15411"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 5" xfId="16330"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 6" xfId="17271"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1283"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 2" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 2 2" xfId="9843"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 3" xfId="12383"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 4" xfId="15364"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 5" xfId="16283"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 6" xfId="17224"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16" xfId="2195"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17" xfId="2190"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18" xfId="2646"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19" xfId="3053"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="240"/>
-    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="475"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="932"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 10" xfId="14859"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 11" xfId="15715"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 12" xfId="16650"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="430"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 10" xfId="16819"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="673"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2" xfId="1143"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2 2" xfId="14154"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 3" xfId="4729"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 4" xfId="15201"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 5" xfId="16107"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 6" xfId="17042"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 3" xfId="934"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 3 2" xfId="7170"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 4" xfId="2647"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 4 2" xfId="9845"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 5" xfId="12385"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 6" xfId="13931"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 7" xfId="14446"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 8" xfId="15007"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 9" xfId="15884"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="579"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 10" xfId="16948"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 2" xfId="1049"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 2 2" xfId="4730"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 3" xfId="3054"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 4" xfId="9846"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 5" xfId="12386"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 6" xfId="14060"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 7" xfId="14575"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 8" xfId="15121"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 9" xfId="16013"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="791"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4 2" xfId="4728"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="1676"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 5 2" xfId="7169"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="9844"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="12384"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 8" xfId="13762"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 9" xfId="14277"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20" xfId="4727"/>
+    <cellStyle name="Обычный 2 2 2 2 5 21" xfId="7166"/>
+    <cellStyle name="Обычный 2 2 2 2 5 22" xfId="9838"/>
+    <cellStyle name="Обычный 2 2 2 2 5 23" xfId="12378"/>
+    <cellStyle name="Обычный 2 2 2 2 5 24" xfId="13688"/>
+    <cellStyle name="Обычный 2 2 2 2 5 25" xfId="14203"/>
+    <cellStyle name="Обычный 2 2 2 2 5 26" xfId="14797"/>
+    <cellStyle name="Обычный 2 2 2 2 5 27" xfId="15640"/>
+    <cellStyle name="Обычный 2 2 2 2 5 28" xfId="16575"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="383"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 10" xfId="14967"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 11" xfId="15837"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 12" xfId="16772"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="626"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 10" xfId="16995"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="1096"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2 2" xfId="4732"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 3" xfId="2648"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 4" xfId="9848"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 5" xfId="12388"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 6" xfId="14107"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 7" xfId="14622"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 8" xfId="15161"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 9" xfId="16060"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="887"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3 2" xfId="3055"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3 3" xfId="7172"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3 4" xfId="9849"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3 5" xfId="12389"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 4" xfId="1670"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 4 2" xfId="4731"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 5" xfId="7171"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 6" xfId="9847"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 7" xfId="12387"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 8" xfId="13884"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 9" xfId="14399"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="254"/>
-    <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="849"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 10" xfId="14873"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 11" xfId="15729"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 12" xfId="16664"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="804"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2 2" xfId="2649"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2 3" xfId="7174"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2 4" xfId="9851"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2 5" xfId="12391"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 3" xfId="1755"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 3 2" xfId="4734"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 3 3" xfId="7175"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 3 4" xfId="9852"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 3 5" xfId="12392"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 4" xfId="4733"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 5" xfId="7173"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 6" xfId="9850"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 7" xfId="12390"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 8" xfId="13776"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 9" xfId="14291"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="223"/>
-    <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="819"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="332"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 10" xfId="14842"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 11" xfId="15698"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 12" xfId="16633"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="774"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2 2" xfId="2650"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2 3" xfId="7177"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2 4" xfId="9854"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2 5" xfId="12394"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 3" xfId="1750"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 3 2" xfId="4736"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 3 3" xfId="7178"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 3 4" xfId="9855"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 3 5" xfId="12395"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 4" xfId="4735"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 5" xfId="7176"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 6" xfId="9853"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 7" xfId="12393"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 8" xfId="13745"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 9" xfId="14260"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6" xfId="524"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 10" xfId="15073"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 11" xfId="15958"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 12" xfId="16893"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="1002"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2 2" xfId="2651"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2 3" xfId="7180"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2 4" xfId="9857"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2 5" xfId="12397"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 3" xfId="1835"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 3 2" xfId="4738"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 3 3" xfId="7181"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 3 4" xfId="9858"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 3 5" xfId="12398"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 4" xfId="4737"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 5" xfId="7179"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 6" xfId="9856"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 7" xfId="12396"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 8" xfId="14005"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 9" xfId="14520"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7" xfId="721"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 10" xfId="16154"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 11" xfId="17089"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="1830"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2 2" xfId="4740"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2 3" xfId="7183"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2 4" xfId="9860"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2 5" xfId="12400"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 3" xfId="3056"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 3 2" xfId="4741"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 3 3" xfId="7184"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 3 4" xfId="9861"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 3 5" xfId="12401"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 4" xfId="4739"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 5" xfId="7182"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 6" xfId="9859"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 7" xfId="12399"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 8" xfId="14670"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 9" xfId="15241"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8" xfId="1192"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 10" xfId="16201"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 11" xfId="17136"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="1915"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2 2" xfId="4743"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2 3" xfId="7186"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2 4" xfId="9863"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2 5" xfId="12403"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 3" xfId="3181"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 3 2" xfId="4744"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 3 3" xfId="7187"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 3 4" xfId="9864"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 3 5" xfId="12404"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 4" xfId="4742"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 5" xfId="7185"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 6" xfId="9862"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 7" xfId="12402"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 8" xfId="14717"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 9" xfId="15282"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9" xfId="1332"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 2" xfId="1910"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 3" xfId="7188"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 4" xfId="9865"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 5" xfId="12405"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 6" xfId="15413"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 7" xfId="16332"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 8" xfId="17273"/>
+    <cellStyle name="Обычный 2 2 2 2 5_12_2019_Б-03-01-М" xfId="4745"/>
+    <cellStyle name="Обычный 2 2 2 2 6" xfId="2652"/>
+    <cellStyle name="Обычный 2 2 2 2 6 2" xfId="4746"/>
+    <cellStyle name="Обычный 2 2 2 2 6 2 2" xfId="4747"/>
+    <cellStyle name="Обычный 2 2 2 2 6 2 3" xfId="7190"/>
+    <cellStyle name="Обычный 2 2 2 2 6 2 4" xfId="9866"/>
+    <cellStyle name="Обычный 2 2 2 2 6 2 5" xfId="12406"/>
+    <cellStyle name="Обычный 2 2 2 2 6 3" xfId="4748"/>
+    <cellStyle name="Обычный 2 2 2 2 6 3 2" xfId="9867"/>
+    <cellStyle name="Обычный 2 2 2 2 6 3 3" xfId="12407"/>
+    <cellStyle name="Обычный 2 2 2 2 6 4" xfId="7189"/>
+    <cellStyle name="Обычный 2 2 2 2 7" xfId="2653"/>
+    <cellStyle name="Обычный 2 2 2 2 7 2" xfId="4749"/>
+    <cellStyle name="Обычный 2 2 2 2 7 2 2" xfId="4750"/>
+    <cellStyle name="Обычный 2 2 2 2 7 2 3" xfId="7192"/>
+    <cellStyle name="Обычный 2 2 2 2 7 2 4" xfId="9869"/>
+    <cellStyle name="Обычный 2 2 2 2 7 2 5" xfId="12408"/>
+    <cellStyle name="Обычный 2 2 2 2 7 3" xfId="4751"/>
+    <cellStyle name="Обычный 2 2 2 2 7 3 2" xfId="9870"/>
+    <cellStyle name="Обычный 2 2 2 2 7 3 3" xfId="12409"/>
+    <cellStyle name="Обычный 2 2 2 2 7 4" xfId="7191"/>
+    <cellStyle name="Обычный 2 2 2 2 8" xfId="2654"/>
+    <cellStyle name="Обычный 2 2 2 2 8 2" xfId="4752"/>
+    <cellStyle name="Обычный 2 2 2 2 8 2 2" xfId="4753"/>
+    <cellStyle name="Обычный 2 2 2 2 8 2 3" xfId="7194"/>
+    <cellStyle name="Обычный 2 2 2 2 8 2 4" xfId="9872"/>
+    <cellStyle name="Обычный 2 2 2 2 8 2 5" xfId="12410"/>
+    <cellStyle name="Обычный 2 2 2 2 8 3" xfId="4754"/>
+    <cellStyle name="Обычный 2 2 2 2 8 3 2" xfId="9873"/>
+    <cellStyle name="Обычный 2 2 2 2 8 3 3" xfId="12411"/>
+    <cellStyle name="Обычный 2 2 2 2 8 4" xfId="7193"/>
+    <cellStyle name="Обычный 2 2 2 2 9" xfId="2655"/>
+    <cellStyle name="Обычный 2 2 2 2 9 2" xfId="4755"/>
+    <cellStyle name="Обычный 2 2 2 2 9 2 2" xfId="4756"/>
+    <cellStyle name="Обычный 2 2 2 2 9 2 3" xfId="7196"/>
+    <cellStyle name="Обычный 2 2 2 2 9 2 4" xfId="9874"/>
+    <cellStyle name="Обычный 2 2 2 2 9 2 5" xfId="12412"/>
+    <cellStyle name="Обычный 2 2 2 2 9 3" xfId="4757"/>
+    <cellStyle name="Обычный 2 2 2 2 9 3 2" xfId="9875"/>
+    <cellStyle name="Обычный 2 2 2 2 9 3 3" xfId="12413"/>
+    <cellStyle name="Обычный 2 2 2 2 9 4" xfId="7195"/>
+    <cellStyle name="Обычный 2 2 2 2_01_2020_Б-03-01-М" xfId="1590"/>
+    <cellStyle name="Обычный 2 2 2 20" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 2 21" xfId="2160"/>
+    <cellStyle name="Обычный 2 2 2 22" xfId="2229"/>
+    <cellStyle name="Обычный 2 2 2 23" xfId="2358"/>
+    <cellStyle name="Обычный 2 2 2 24" xfId="2334"/>
+    <cellStyle name="Обычный 2 2 2 25" xfId="3685"/>
+    <cellStyle name="Обычный 2 2 2 26" xfId="6282"/>
+    <cellStyle name="Обычный 2 2 2 27" xfId="8654"/>
+    <cellStyle name="Обычный 2 2 2 28" xfId="11365"/>
+    <cellStyle name="Обычный 2 2 2 29" xfId="13667"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="91"/>
+    <cellStyle name="Обычный 2 2 2 3 10" xfId="4759"/>
+    <cellStyle name="Обычный 2 2 2 3 10 2" xfId="9878"/>
+    <cellStyle name="Обычный 2 2 2 3 10 3" xfId="12414"/>
+    <cellStyle name="Обычный 2 2 2 3 11" xfId="4760"/>
+    <cellStyle name="Обычный 2 2 2 3 11 2" xfId="9879"/>
+    <cellStyle name="Обычный 2 2 2 3 11 3" xfId="12415"/>
+    <cellStyle name="Обычный 2 2 2 3 12" xfId="7197"/>
+    <cellStyle name="Обычный 2 2 2 3 2" xfId="2656"/>
+    <cellStyle name="Обычный 2 2 2 3 2 2" xfId="4761"/>
+    <cellStyle name="Обычный 2 2 2 3 2 2 2" xfId="4762"/>
+    <cellStyle name="Обычный 2 2 2 3 2 2 3" xfId="7199"/>
+    <cellStyle name="Обычный 2 2 2 3 2 2 4" xfId="9880"/>
+    <cellStyle name="Обычный 2 2 2 3 2 2 5" xfId="12416"/>
+    <cellStyle name="Обычный 2 2 2 3 2 3" xfId="4763"/>
+    <cellStyle name="Обычный 2 2 2 3 2 3 2" xfId="9881"/>
+    <cellStyle name="Обычный 2 2 2 3 2 3 3" xfId="12417"/>
+    <cellStyle name="Обычный 2 2 2 3 2 4" xfId="7198"/>
+    <cellStyle name="Обычный 2 2 2 3 3" xfId="2657"/>
+    <cellStyle name="Обычный 2 2 2 3 3 2" xfId="4764"/>
+    <cellStyle name="Обычный 2 2 2 3 3 2 2" xfId="4765"/>
+    <cellStyle name="Обычный 2 2 2 3 3 2 3" xfId="7201"/>
+    <cellStyle name="Обычный 2 2 2 3 3 2 4" xfId="9883"/>
+    <cellStyle name="Обычный 2 2 2 3 3 2 5" xfId="12418"/>
+    <cellStyle name="Обычный 2 2 2 3 3 3" xfId="4766"/>
+    <cellStyle name="Обычный 2 2 2 3 3 3 2" xfId="9884"/>
+    <cellStyle name="Обычный 2 2 2 3 3 3 3" xfId="12419"/>
+    <cellStyle name="Обычный 2 2 2 3 3 4" xfId="7200"/>
+    <cellStyle name="Обычный 2 2 2 3 4" xfId="2658"/>
+    <cellStyle name="Обычный 2 2 2 3 4 2" xfId="4767"/>
+    <cellStyle name="Обычный 2 2 2 3 4 2 2" xfId="4768"/>
+    <cellStyle name="Обычный 2 2 2 3 4 2 3" xfId="7203"/>
+    <cellStyle name="Обычный 2 2 2 3 4 2 4" xfId="9886"/>
+    <cellStyle name="Обычный 2 2 2 3 4 2 5" xfId="12420"/>
+    <cellStyle name="Обычный 2 2 2 3 4 3" xfId="4769"/>
+    <cellStyle name="Обычный 2 2 2 3 4 3 2" xfId="9887"/>
+    <cellStyle name="Обычный 2 2 2 3 4 3 3" xfId="12421"/>
+    <cellStyle name="Обычный 2 2 2 3 4 4" xfId="7202"/>
+    <cellStyle name="Обычный 2 2 2 3 5" xfId="2659"/>
+    <cellStyle name="Обычный 2 2 2 3 5 2" xfId="4770"/>
+    <cellStyle name="Обычный 2 2 2 3 5 2 2" xfId="4771"/>
+    <cellStyle name="Обычный 2 2 2 3 5 2 3" xfId="7205"/>
+    <cellStyle name="Обычный 2 2 2 3 5 2 4" xfId="9888"/>
+    <cellStyle name="Обычный 2 2 2 3 5 2 5" xfId="12422"/>
+    <cellStyle name="Обычный 2 2 2 3 5 3" xfId="4772"/>
+    <cellStyle name="Обычный 2 2 2 3 5 3 2" xfId="9889"/>
+    <cellStyle name="Обычный 2 2 2 3 5 3 3" xfId="12423"/>
+    <cellStyle name="Обычный 2 2 2 3 5 4" xfId="7204"/>
+    <cellStyle name="Обычный 2 2 2 3 6" xfId="2660"/>
+    <cellStyle name="Обычный 2 2 2 3 6 2" xfId="4773"/>
+    <cellStyle name="Обычный 2 2 2 3 6 2 2" xfId="4774"/>
+    <cellStyle name="Обычный 2 2 2 3 6 2 3" xfId="7207"/>
+    <cellStyle name="Обычный 2 2 2 3 6 2 4" xfId="9891"/>
+    <cellStyle name="Обычный 2 2 2 3 6 2 5" xfId="12424"/>
+    <cellStyle name="Обычный 2 2 2 3 6 3" xfId="4775"/>
+    <cellStyle name="Обычный 2 2 2 3 6 3 2" xfId="9892"/>
+    <cellStyle name="Обычный 2 2 2 3 6 3 3" xfId="12425"/>
+    <cellStyle name="Обычный 2 2 2 3 6 4" xfId="7206"/>
+    <cellStyle name="Обычный 2 2 2 3 7" xfId="2661"/>
+    <cellStyle name="Обычный 2 2 2 3 7 2" xfId="4776"/>
+    <cellStyle name="Обычный 2 2 2 3 7 2 2" xfId="4777"/>
+    <cellStyle name="Обычный 2 2 2 3 7 2 3" xfId="7209"/>
+    <cellStyle name="Обычный 2 2 2 3 7 2 4" xfId="9894"/>
+    <cellStyle name="Обычный 2 2 2 3 7 2 5" xfId="12426"/>
+    <cellStyle name="Обычный 2 2 2 3 7 3" xfId="4778"/>
+    <cellStyle name="Обычный 2 2 2 3 7 3 2" xfId="9895"/>
+    <cellStyle name="Обычный 2 2 2 3 7 3 3" xfId="12427"/>
+    <cellStyle name="Обычный 2 2 2 3 7 4" xfId="7208"/>
+    <cellStyle name="Обычный 2 2 2 3 8" xfId="2960"/>
+    <cellStyle name="Обычный 2 2 2 3 8 2" xfId="4779"/>
+    <cellStyle name="Обычный 2 2 2 3 8 2 2" xfId="4780"/>
+    <cellStyle name="Обычный 2 2 2 3 8 2 3" xfId="7211"/>
+    <cellStyle name="Обычный 2 2 2 3 8 2 4" xfId="9896"/>
+    <cellStyle name="Обычный 2 2 2 3 8 2 5" xfId="12428"/>
+    <cellStyle name="Обычный 2 2 2 3 8 3" xfId="4781"/>
+    <cellStyle name="Обычный 2 2 2 3 8 3 2" xfId="9897"/>
+    <cellStyle name="Обычный 2 2 2 3 8 3 3" xfId="12429"/>
+    <cellStyle name="Обычный 2 2 2 3 8 4" xfId="7210"/>
+    <cellStyle name="Обычный 2 2 2 3 9" xfId="4758"/>
+    <cellStyle name="Обычный 2 2 2 3 9 2" xfId="4782"/>
+    <cellStyle name="Обычный 2 2 2 3 9 3" xfId="7212"/>
+    <cellStyle name="Обычный 2 2 2 3 9 4" xfId="9898"/>
+    <cellStyle name="Обычный 2 2 2 3 9 5" xfId="12430"/>
+    <cellStyle name="Обычный 2 2 2 3_12_2019_Б-03-01-М" xfId="4783"/>
+    <cellStyle name="Обычный 2 2 2 30" xfId="14182"/>
+    <cellStyle name="Обычный 2 2 2 31" xfId="14776"/>
+    <cellStyle name="Обычный 2 2 2 32" xfId="15619"/>
+    <cellStyle name="Обычный 2 2 2 33" xfId="16554"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="92"/>
+    <cellStyle name="Обычный 2 2 2 4 10" xfId="2961"/>
+    <cellStyle name="Обычный 2 2 2 4 10 2" xfId="4785"/>
+    <cellStyle name="Обычный 2 2 2 4 10 2 2" xfId="4786"/>
+    <cellStyle name="Обычный 2 2 2 4 10 2 3" xfId="7215"/>
+    <cellStyle name="Обычный 2 2 2 4 10 2 4" xfId="9901"/>
+    <cellStyle name="Обычный 2 2 2 4 10 2 5" xfId="12431"/>
+    <cellStyle name="Обычный 2 2 2 4 10 3" xfId="4787"/>
+    <cellStyle name="Обычный 2 2 2 4 10 3 2" xfId="9902"/>
+    <cellStyle name="Обычный 2 2 2 4 10 3 3" xfId="12432"/>
+    <cellStyle name="Обычный 2 2 2 4 10 4" xfId="7214"/>
+    <cellStyle name="Обычный 2 2 2 4 11" xfId="4784"/>
+    <cellStyle name="Обычный 2 2 2 4 11 2" xfId="4788"/>
+    <cellStyle name="Обычный 2 2 2 4 11 3" xfId="7216"/>
+    <cellStyle name="Обычный 2 2 2 4 11 4" xfId="9903"/>
+    <cellStyle name="Обычный 2 2 2 4 11 5" xfId="12433"/>
+    <cellStyle name="Обычный 2 2 2 4 12" xfId="4789"/>
+    <cellStyle name="Обычный 2 2 2 4 12 2" xfId="9904"/>
+    <cellStyle name="Обычный 2 2 2 4 12 3" xfId="12434"/>
+    <cellStyle name="Обычный 2 2 2 4 13" xfId="4790"/>
+    <cellStyle name="Обычный 2 2 2 4 13 2" xfId="9905"/>
+    <cellStyle name="Обычный 2 2 2 4 13 3" xfId="12435"/>
+    <cellStyle name="Обычный 2 2 2 4 14" xfId="7213"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="93"/>
-    <cellStyle name="Обычный 2 2 2 4 2 10" xfId="1238"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1308"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10" xfId="1193"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 10" xfId="16202"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 11" xfId="17137"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="1918"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2 2" xfId="4793"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2 3" xfId="7219"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2 4" xfId="9908"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2 5" xfId="12438"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 3" xfId="3182"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 3 2" xfId="4794"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 3 3" xfId="7220"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 3 4" xfId="9909"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 3 5" xfId="12439"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 4" xfId="4792"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 5" xfId="7218"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 6" xfId="9907"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 7" xfId="12437"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 8" xfId="14718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 9" xfId="15283"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11" xfId="1335"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 2" xfId="1906"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 3" xfId="7221"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 4" xfId="9910"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 5" xfId="12440"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 6" xfId="15416"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 7" xfId="16335"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 8" xfId="17276"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12" xfId="1301"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 2" xfId="1998"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 3" xfId="7222"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 4" xfId="9911"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 5" xfId="12441"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 6" xfId="15382"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 7" xfId="16301"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 8" xfId="17242"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13" xfId="1324"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 2" xfId="1986"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 3" xfId="7223"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 4" xfId="9912"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 5" xfId="12442"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 6" xfId="15405"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 7" xfId="16324"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 8" xfId="17265"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14" xfId="1287"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 2" xfId="2078"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 2 2" xfId="9913"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 3" xfId="12443"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 4" xfId="15368"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 5" xfId="16287"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 6" xfId="17228"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15" xfId="1348"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 2" xfId="2066"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 2 2" xfId="9914"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 3" xfId="12444"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 4" xfId="15429"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 5" xfId="16348"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 6" xfId="17289"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1263"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 2" xfId="2140"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 2 2" xfId="9915"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 3" xfId="12445"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 4" xfId="15344"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 5" xfId="16263"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 6" xfId="17204"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17" xfId="1591"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18" xfId="2198"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19" xfId="2186"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="94"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 10" xfId="4795"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 10 2" xfId="4796"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 10 3" xfId="7225"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 10 4" xfId="9917"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 10 5" xfId="12446"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 11" xfId="4797"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 11 2" xfId="9918"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 11 3" xfId="12447"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 12" xfId="4798"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 12 2" xfId="9919"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 12 3" xfId="12448"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 13" xfId="7224"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="95"/>
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="1382"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1300"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="1337"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2" xfId="1904"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 3" xfId="7227"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 4" xfId="9921"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 5" xfId="12450"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 6" xfId="15418"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 7" xfId="16337"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 8" xfId="17278"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="1298"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2" xfId="1999"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 3" xfId="7228"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 4" xfId="9922"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 5" xfId="12451"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 6" xfId="15379"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 7" xfId="16298"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 8" xfId="17239"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="1334"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2" xfId="1984"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 3" xfId="7229"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 4" xfId="9923"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 5" xfId="12452"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 6" xfId="15415"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 7" xfId="16334"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 8" xfId="17275"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="1281"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2" xfId="2079"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2 2" xfId="9924"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 3" xfId="12453"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 4" xfId="15362"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 5" xfId="16281"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 6" xfId="17222"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="1362"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2" xfId="2064"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2 2" xfId="9925"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 3" xfId="12454"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 4" xfId="15443"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 5" xfId="16362"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 6" xfId="17303"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1255"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2" xfId="2141"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2 2" xfId="9926"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 3" xfId="12455"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 4" xfId="15336"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 5" xfId="16255"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 6" xfId="17196"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="1592"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="2199"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="2184"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19" xfId="2663"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="96"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 10" xfId="4801"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 10 2" xfId="9928"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 10 3" xfId="12456"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 11" xfId="4802"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 11 2" xfId="9929"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 11 3" xfId="12457"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 12" xfId="7230"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="2664"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2" xfId="4803"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2 2" xfId="4804"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2 3" xfId="7232"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2 4" xfId="9931"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2 5" xfId="12458"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 3" xfId="4805"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 3 2" xfId="9932"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 3 3" xfId="12459"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 4" xfId="7231"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3" xfId="2665"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2" xfId="4806"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2 2" xfId="4807"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2 3" xfId="7234"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2 4" xfId="9934"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2 5" xfId="12460"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 3" xfId="4808"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 3 2" xfId="9935"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 3 3" xfId="12461"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 4" xfId="7233"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4" xfId="2666"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4 2" xfId="4809"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4 2 2" xfId="4810"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4 2 3" xfId="7236"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4 2 4" xfId="9936"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4 2 5" xfId="12462"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4 3" xfId="4811"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4 3 2" xfId="9937"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4 3 3" xfId="12463"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4 4" xfId="7235"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5" xfId="2667"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5 2" xfId="4812"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5 2 2" xfId="4813"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5 2 3" xfId="7238"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5 2 4" xfId="9939"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5 2 5" xfId="12464"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5 3" xfId="4814"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5 3 2" xfId="9940"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5 3 3" xfId="12465"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5 4" xfId="7237"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6" xfId="2668"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6 2" xfId="4815"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6 2 2" xfId="4816"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6 2 3" xfId="7240"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6 2 4" xfId="9942"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6 2 5" xfId="12466"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6 3" xfId="4817"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6 3 2" xfId="9943"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6 3 3" xfId="12467"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6 4" xfId="7239"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7" xfId="2669"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 2" xfId="4818"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 2 2" xfId="4819"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 2 3" xfId="7242"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 2 4" xfId="9944"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 2 5" xfId="12468"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 3" xfId="4820"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 3 2" xfId="9945"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 3 3" xfId="12469"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 4" xfId="7241"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8" xfId="2963"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2" xfId="4821"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2 2" xfId="4822"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2 3" xfId="7244"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2 4" xfId="9947"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2 5" xfId="12470"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 3" xfId="4823"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 3 2" xfId="9948"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 3 3" xfId="12471"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 4" xfId="7243"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9" xfId="4800"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9 2" xfId="4824"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9 3" xfId="7245"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9 4" xfId="9949"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9 5" xfId="12472"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2_12_2019_Б-03-01-М" xfId="4825"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20" xfId="3058"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21" xfId="4799"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 22" xfId="7226"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 23" xfId="9920"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 24" xfId="12449"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 25" xfId="13690"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 26" xfId="14205"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 27" xfId="14799"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 28" xfId="15642"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 29" xfId="16577"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="244"/>
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="477"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="934"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 10" xfId="14863"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 11" xfId="15719"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 12" xfId="16654"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="432"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 10" xfId="16821"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="675"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2" xfId="1145"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2 2" xfId="14156"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 3" xfId="4827"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 4" xfId="15203"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 5" xfId="16109"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 6" xfId="17044"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3" xfId="936"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3 2" xfId="7247"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 4" xfId="2670"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 4 2" xfId="9951"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 5" xfId="12474"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 6" xfId="13933"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 7" xfId="14448"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 8" xfId="15009"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 9" xfId="15886"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="581"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 10" xfId="16950"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2" xfId="1051"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2 2" xfId="4828"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 3" xfId="3059"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 4" xfId="9952"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 5" xfId="12475"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 6" xfId="14062"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 7" xfId="14577"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 8" xfId="15123"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 9" xfId="16015"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="794"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4 2" xfId="4826"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="1679"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5 2" xfId="7246"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="9950"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="12473"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 8" xfId="13766"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 9" xfId="14281"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="385"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 10" xfId="14969"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 11" xfId="15839"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 12" xfId="16774"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="628"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 10" xfId="16997"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="1098"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2 2" xfId="4830"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 3" xfId="2671"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 4" xfId="9954"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 5" xfId="12477"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 6" xfId="14109"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 7" xfId="14624"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 8" xfId="15163"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 9" xfId="16062"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="889"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 2" xfId="3060"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 3" xfId="7249"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 4" xfId="9955"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 5" xfId="12478"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4" xfId="1664"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4 2" xfId="4829"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 5" xfId="7248"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 6" xfId="9953"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 7" xfId="12476"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 8" xfId="13886"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 9" xfId="14401"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="249"/>
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="844"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 10" xfId="14868"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 11" xfId="15724"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 12" xfId="16659"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="799"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 2" xfId="2672"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 3" xfId="7251"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 4" xfId="9957"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 5" xfId="12480"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3" xfId="1759"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3 2" xfId="4832"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3 3" xfId="7252"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3 4" xfId="9958"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3 5" xfId="12481"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 4" xfId="4831"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 5" xfId="7250"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 6" xfId="9956"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 7" xfId="12479"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 8" xfId="13771"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 9" xfId="14286"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="227"/>
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="823"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 2 2 2_2.1" xfId="334"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 10" xfId="14846"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 11" xfId="15702"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 12" xfId="16637"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="778"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 2" xfId="2673"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 3" xfId="7254"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 4" xfId="9960"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 5" xfId="12483"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3" xfId="1744"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3 2" xfId="4834"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3 3" xfId="7255"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3 4" xfId="9961"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3 5" xfId="12484"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 4" xfId="4833"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 5" xfId="7253"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 6" xfId="9959"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 7" xfId="12482"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 8" xfId="13749"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 9" xfId="14264"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="526"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 10" xfId="15075"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 11" xfId="15960"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 12" xfId="16895"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="1004"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 2" xfId="2674"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 3" xfId="7257"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 4" xfId="9963"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 5" xfId="12486"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3" xfId="1839"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3 2" xfId="4836"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3 3" xfId="7258"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3 4" xfId="9964"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3 5" xfId="12487"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 4" xfId="4835"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 5" xfId="7256"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 6" xfId="9962"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 7" xfId="12485"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 8" xfId="14007"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 9" xfId="14522"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="723"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 10" xfId="16156"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 11" xfId="17091"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="1824"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 2" xfId="4838"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 3" xfId="7260"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 4" xfId="9966"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 5" xfId="12489"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3" xfId="3061"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3 2" xfId="4839"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3 3" xfId="7261"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3 4" xfId="9967"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3 5" xfId="12490"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 4" xfId="4837"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 5" xfId="7259"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 6" xfId="9965"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 7" xfId="12488"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 8" xfId="14672"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 9" xfId="15243"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="1194"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 10" xfId="16203"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 11" xfId="17138"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="1919"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 2" xfId="4841"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 3" xfId="7263"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 4" xfId="9969"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 5" xfId="12492"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3" xfId="3183"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3 2" xfId="4842"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3 3" xfId="7264"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3 4" xfId="9970"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3 5" xfId="12493"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 4" xfId="4840"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 5" xfId="7262"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 6" xfId="9968"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 7" xfId="12491"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 8" xfId="14719"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 9" xfId="15284"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_12_2019_Б-03-01-М" xfId="4843"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="2675"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3 2" xfId="4844"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3 2 2" xfId="4845"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3 2 3" xfId="7266"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3 2 4" xfId="9972"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3 2 5" xfId="12494"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3 3" xfId="4846"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3 3 2" xfId="9973"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3 3 3" xfId="12495"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3 4" xfId="7265"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4" xfId="2676"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4 2" xfId="4847"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4 2 2" xfId="4848"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4 2 3" xfId="7268"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4 2 4" xfId="9974"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4 2 5" xfId="12496"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4 3" xfId="4849"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4 3 2" xfId="9975"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4 3 3" xfId="12497"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4 4" xfId="7267"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5" xfId="2677"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5 2" xfId="4850"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5 2 2" xfId="4851"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5 2 3" xfId="7270"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5 2 4" xfId="9977"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5 2 5" xfId="12498"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5 3" xfId="4852"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5 3 2" xfId="9978"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5 3 3" xfId="12499"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5 4" xfId="7269"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6" xfId="2678"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6 2" xfId="4853"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6 2 2" xfId="4854"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6 2 3" xfId="7272"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6 2 4" xfId="9980"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6 2 5" xfId="12500"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6 3" xfId="4855"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6 3 2" xfId="9981"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6 3 3" xfId="12501"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6 4" xfId="7271"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7" xfId="2679"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7 2" xfId="4856"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7 2 2" xfId="4857"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7 2 3" xfId="7274"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7 2 4" xfId="9982"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7 2 5" xfId="12502"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7 3" xfId="4858"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7 3 2" xfId="9983"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7 3 3" xfId="12503"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7 4" xfId="7273"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8" xfId="2680"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8 2" xfId="4859"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8 2 2" xfId="4860"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8 2 3" xfId="7276"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8 2 4" xfId="9985"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8 2 5" xfId="12504"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8 3" xfId="4861"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8 3 2" xfId="9986"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8 3 3" xfId="12505"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 8 4" xfId="7275"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9" xfId="2962"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9 2" xfId="4862"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9 2 2" xfId="4863"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9 2 3" xfId="7278"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9 2 4" xfId="9988"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9 2 5" xfId="12506"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9 3" xfId="4864"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9 3 2" xfId="9989"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9 3 3" xfId="12507"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 9 4" xfId="7277"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_01_2020_Б-03-01-М" xfId="1593"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20" xfId="2662"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21" xfId="3057"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22" xfId="4791"/>
+    <cellStyle name="Обычный 2 2 2 4 2 23" xfId="7217"/>
+    <cellStyle name="Обычный 2 2 2 4 2 24" xfId="9906"/>
+    <cellStyle name="Обычный 2 2 2 4 2 25" xfId="12436"/>
+    <cellStyle name="Обычный 2 2 2 4 2 26" xfId="13689"/>
+    <cellStyle name="Обычный 2 2 2 4 2 27" xfId="14204"/>
+    <cellStyle name="Обычный 2 2 2 4 2 28" xfId="14798"/>
+    <cellStyle name="Обычный 2 2 2 4 2 29" xfId="15641"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="97"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 10" xfId="4866"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 10 2" xfId="9991"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 10 3" xfId="12508"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 11" xfId="4867"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 11 2" xfId="9992"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 11 3" xfId="12509"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 12" xfId="7279"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="2681"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2 2" xfId="4868"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2 2 2" xfId="4869"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2 2 3" xfId="7281"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2 2 4" xfId="9994"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2 2 5" xfId="12510"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2 3" xfId="4870"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2 3 2" xfId="9995"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2 3 3" xfId="12511"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2 4" xfId="7280"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3" xfId="2682"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3 2" xfId="4871"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3 2 2" xfId="4872"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3 2 3" xfId="7283"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3 2 4" xfId="9996"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3 2 5" xfId="12512"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3 3" xfId="4873"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3 3 2" xfId="9997"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3 3 3" xfId="12513"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3 4" xfId="7282"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4" xfId="2683"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4 2" xfId="4874"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4 2 2" xfId="4875"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4 2 3" xfId="7285"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4 2 4" xfId="9999"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4 2 5" xfId="12514"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4 3" xfId="4876"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4 3 2" xfId="10000"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4 3 3" xfId="12515"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4 4" xfId="7284"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5" xfId="2684"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5 2" xfId="4877"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5 2 2" xfId="4878"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5 2 3" xfId="7287"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5 2 4" xfId="10002"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5 2 5" xfId="12516"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5 3" xfId="4879"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5 3 2" xfId="10003"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5 3 3" xfId="12517"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5 4" xfId="7286"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6" xfId="2685"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6 2" xfId="4880"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6 2 2" xfId="4881"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6 2 3" xfId="7289"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6 2 4" xfId="10004"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6 2 5" xfId="12518"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6 3" xfId="4882"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6 3 2" xfId="10005"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6 3 3" xfId="12519"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6 4" xfId="7288"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7" xfId="2686"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7 2" xfId="4883"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7 2 2" xfId="4884"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7 2 3" xfId="7291"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7 2 4" xfId="10007"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7 2 5" xfId="12520"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7 3" xfId="4885"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7 3 2" xfId="10008"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7 3 3" xfId="12521"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 7 4" xfId="7290"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8" xfId="2964"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8 2" xfId="4886"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8 2 2" xfId="4887"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8 2 3" xfId="7293"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8 2 4" xfId="10010"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8 2 5" xfId="12522"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8 3" xfId="4888"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8 3 2" xfId="10011"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8 3 3" xfId="12523"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 8 4" xfId="7292"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 9" xfId="4865"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 9 2" xfId="4889"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 9 3" xfId="7294"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 9 4" xfId="10012"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 9 5" xfId="12524"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3_12_2019_Б-03-01-М" xfId="4890"/>
+    <cellStyle name="Обычный 2 2 2 4 2 30" xfId="16576"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="243"/>
-    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="476"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="933"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 10" xfId="14862"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 11" xfId="15718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 12" xfId="16653"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="431"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 10" xfId="16820"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="674"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2" xfId="1144"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2 2" xfId="14155"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 3" xfId="4892"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 4" xfId="15202"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 5" xfId="16108"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 6" xfId="17043"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 3" xfId="935"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 3 2" xfId="7296"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 4" xfId="2687"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 4 2" xfId="10014"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 5" xfId="12526"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 6" xfId="13932"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 7" xfId="14447"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 8" xfId="15008"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 9" xfId="15885"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="580"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 10" xfId="16949"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 2" xfId="1050"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 2 2" xfId="4893"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 3" xfId="3062"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 4" xfId="10015"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 5" xfId="12527"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 6" xfId="14061"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 7" xfId="14576"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 8" xfId="15122"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 9" xfId="16014"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="793"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4 2" xfId="4891"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="1678"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 5 2" xfId="7295"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="10013"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="12525"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 8" xfId="13765"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 9" xfId="14280"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="384"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 10" xfId="14968"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 11" xfId="15838"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 12" xfId="16773"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="627"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 10" xfId="16996"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="1097"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2 2" xfId="4895"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 3" xfId="2688"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 4" xfId="10017"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 5" xfId="12529"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 6" xfId="14108"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 7" xfId="14623"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 8" xfId="15162"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 9" xfId="16061"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="888"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3 2" xfId="3063"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3 3" xfId="7298"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3 4" xfId="10018"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3 5" xfId="12530"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 4" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 4 2" xfId="4894"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 5" xfId="7297"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 6" xfId="10016"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 7" xfId="12528"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 8" xfId="13885"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 9" xfId="14400"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="251"/>
-    <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="846"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 10" xfId="14870"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 11" xfId="15726"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 12" xfId="16661"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="801"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2 2" xfId="2689"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2 3" xfId="7300"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2 4" xfId="10020"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2 5" xfId="12532"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 3" xfId="1758"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 3 2" xfId="4897"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 3 3" xfId="7301"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 3 4" xfId="10021"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 3 5" xfId="12533"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 4" xfId="4896"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 5" xfId="7299"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 6" xfId="10019"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 7" xfId="12531"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 8" xfId="13773"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 9" xfId="14288"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="225"/>
-    <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="821"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 2_2.1" xfId="333"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 10" xfId="14844"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 11" xfId="15700"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 12" xfId="16635"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="776"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2 2" xfId="2690"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2 3" xfId="7303"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2 4" xfId="10023"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2 5" xfId="12535"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 3" xfId="1746"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 3 2" xfId="4899"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 3 3" xfId="7304"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 3 4" xfId="10024"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 3 5" xfId="12536"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 4" xfId="4898"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 5" xfId="7302"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 6" xfId="10022"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 7" xfId="12534"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 8" xfId="13747"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 9" xfId="14262"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="525"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 10" xfId="15074"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 11" xfId="15959"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 12" xfId="16894"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="1003"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2 2" xfId="2691"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2 3" xfId="7306"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2 4" xfId="10026"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2 5" xfId="12538"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 3" xfId="1838"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 3 2" xfId="4901"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 3 3" xfId="7307"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 3 4" xfId="10027"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 3 5" xfId="12539"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 4" xfId="4900"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 5" xfId="7305"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 6" xfId="10025"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 7" xfId="12537"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 8" xfId="14006"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 9" xfId="14521"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9" xfId="722"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 10" xfId="16155"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 11" xfId="17090"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="1826"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2 2" xfId="4903"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2 3" xfId="7309"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2 4" xfId="10029"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2 5" xfId="12541"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 3" xfId="3064"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 3 2" xfId="4904"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 3 3" xfId="7310"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 3 4" xfId="10030"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 3 5" xfId="12542"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 4" xfId="4902"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 5" xfId="7308"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 6" xfId="10028"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 7" xfId="12540"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 8" xfId="14671"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 9" xfId="15242"/>
+    <cellStyle name="Обычный 2 2 2 4 2_12_2019_Б-03-01-М" xfId="4905"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="98"/>
-    <cellStyle name="Обычный 2 2 2 4 3 10" xfId="1384"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1481"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10" xfId="1339"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 2" xfId="1902"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 3" xfId="7312"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 4" xfId="10032"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 5" xfId="12544"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 6" xfId="15420"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 7" xfId="16339"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 8" xfId="17280"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11" xfId="1291"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 2" xfId="2001"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 3" xfId="7313"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 4" xfId="10033"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 5" xfId="12545"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 6" xfId="15372"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 7" xfId="16291"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 8" xfId="17232"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12" xfId="1343"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 2" xfId="1982"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 3" xfId="7314"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 4" xfId="10034"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 5" xfId="12546"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 6" xfId="15424"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 7" xfId="16343"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 8" xfId="17284"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13" xfId="1271"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 2" xfId="2081"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 2 2" xfId="10035"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 3" xfId="12547"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 4" xfId="15352"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 5" xfId="16271"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 6" xfId="17212"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14" xfId="1374"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 2" xfId="2062"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 2 2" xfId="10036"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 3" xfId="12548"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 4" xfId="15455"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 5" xfId="16374"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 6" xfId="17315"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 2" xfId="2142"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 2 2" xfId="10037"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 3" xfId="12549"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 4" xfId="15516"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 5" xfId="16429"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 6" xfId="17376"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16" xfId="1594"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18" xfId="2182"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19" xfId="2692"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="99"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 10" xfId="4908"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 10 2" xfId="10038"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 10 3" xfId="12550"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 11" xfId="4909"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 11 2" xfId="10039"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 11 3" xfId="12551"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 12" xfId="7315"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="2693"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2 2" xfId="4910"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2 2 2" xfId="4911"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2 2 3" xfId="7317"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2 2 4" xfId="10041"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2 2 5" xfId="12552"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2 3" xfId="4912"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2 3 2" xfId="10042"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2 3 3" xfId="12553"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2 4" xfId="7316"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3" xfId="2694"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3 2" xfId="4913"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3 2 2" xfId="4914"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3 2 3" xfId="7319"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3 2 4" xfId="10044"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3 2 5" xfId="12554"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3 3" xfId="4915"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3 3 2" xfId="10045"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3 3 3" xfId="12555"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3 4" xfId="7318"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4" xfId="2695"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4 2" xfId="4916"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4 2 2" xfId="4917"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4 2 3" xfId="7321"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4 2 4" xfId="10046"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4 2 5" xfId="12556"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4 3" xfId="4918"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4 3 2" xfId="10047"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4 3 3" xfId="12557"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4 4" xfId="7320"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5" xfId="2696"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5 2" xfId="4919"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5 2 2" xfId="4920"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5 2 3" xfId="7323"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5 2 4" xfId="10049"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5 2 5" xfId="12558"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5 3" xfId="4921"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5 3 2" xfId="10050"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5 3 3" xfId="12559"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5 4" xfId="7322"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6" xfId="2697"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6 2" xfId="4922"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6 2 2" xfId="4923"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6 2 3" xfId="7325"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6 2 4" xfId="10052"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6 2 5" xfId="12560"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6 3" xfId="4924"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6 3 2" xfId="10053"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6 3 3" xfId="12561"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6 4" xfId="7324"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7" xfId="2698"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7 2" xfId="4925"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7 2 2" xfId="4926"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7 2 3" xfId="7327"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7 2 4" xfId="10054"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7 2 5" xfId="12562"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7 3" xfId="4927"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7 3 2" xfId="10055"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7 3 3" xfId="12563"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 7 4" xfId="7326"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8" xfId="2965"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8 2" xfId="4928"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8 2 2" xfId="4929"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8 2 3" xfId="7329"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8 2 4" xfId="10057"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8 2 5" xfId="12564"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8 3" xfId="4930"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8 3 2" xfId="10058"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8 3 3" xfId="12565"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 8 4" xfId="7328"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 9" xfId="4907"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 9 2" xfId="4931"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 9 3" xfId="7330"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 9 4" xfId="10059"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 9 5" xfId="12566"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2_12_2019_Б-03-01-М" xfId="4932"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20" xfId="3065"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21" xfId="4906"/>
+    <cellStyle name="Обычный 2 2 2 4 3 22" xfId="7311"/>
+    <cellStyle name="Обычный 2 2 2 4 3 23" xfId="10031"/>
+    <cellStyle name="Обычный 2 2 2 4 3 24" xfId="12543"/>
+    <cellStyle name="Обычный 2 2 2 4 3 25" xfId="13691"/>
+    <cellStyle name="Обычный 2 2 2 4 3 26" xfId="14206"/>
+    <cellStyle name="Обычный 2 2 2 4 3 27" xfId="14800"/>
+    <cellStyle name="Обычный 2 2 2 4 3 28" xfId="15643"/>
+    <cellStyle name="Обычный 2 2 2 4 3 29" xfId="16578"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="246"/>
-    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="478"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="935"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 10" xfId="14865"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 11" xfId="15721"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 12" xfId="16656"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="433"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 10" xfId="16822"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="676"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2" xfId="1146"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2 2" xfId="14157"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 3" xfId="4934"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 4" xfId="15204"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 5" xfId="16110"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 6" xfId="17045"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 3" xfId="937"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 3 2" xfId="7332"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 4" xfId="2699"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 4 2" xfId="10061"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 5" xfId="12568"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 6" xfId="13934"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 7" xfId="14449"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 8" xfId="15010"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 9" xfId="15887"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="582"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 10" xfId="16951"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 2" xfId="1052"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 2 2" xfId="4935"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 3" xfId="3066"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 4" xfId="10062"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 5" xfId="12569"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 6" xfId="14063"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 7" xfId="14578"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 8" xfId="15124"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 9" xfId="16016"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="796"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4 2" xfId="4933"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="1682"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 5 2" xfId="7331"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="10060"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="12567"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 8" xfId="13768"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 9" xfId="14283"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="386"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 10" xfId="14970"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 11" xfId="15840"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 12" xfId="16775"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="629"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 10" xfId="16998"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="1099"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2 2" xfId="4937"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 3" xfId="2700"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 4" xfId="10064"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 5" xfId="12571"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 6" xfId="14110"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 7" xfId="14625"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 8" xfId="15164"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 9" xfId="16063"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="890"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3 2" xfId="3067"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3 3" xfId="7334"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3 4" xfId="10065"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3 5" xfId="12572"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 4" xfId="1661"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 4 2" xfId="4936"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 5" xfId="7333"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 6" xfId="10063"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 7" xfId="12570"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 8" xfId="13887"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 9" xfId="14402"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="247"/>
-    <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="842"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 3_2.1" xfId="335"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 10" xfId="14866"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 11" xfId="15722"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 12" xfId="16657"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="797"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2 2" xfId="2701"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2 3" xfId="7336"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2 4" xfId="10067"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2 5" xfId="12574"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 3" xfId="1761"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 3 2" xfId="4939"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 3 3" xfId="7337"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 3 4" xfId="10068"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 3 5" xfId="12575"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 4" xfId="4938"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 5" xfId="7335"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 6" xfId="10066"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 7" xfId="12573"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 8" xfId="13769"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 9" xfId="14284"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="450"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 10" xfId="15025"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 11" xfId="15904"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 12" xfId="16839"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="954"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2 2" xfId="2702"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2 3" xfId="7339"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2 4" xfId="10070"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2 5" xfId="12577"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 3" xfId="1742"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 3 2" xfId="4941"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 3 3" xfId="7340"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 3 4" xfId="10071"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 3 5" xfId="12578"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 4" xfId="4940"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 5" xfId="7338"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 6" xfId="10069"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 7" xfId="12576"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 8" xfId="13951"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 9" xfId="14466"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="528"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 10" xfId="15077"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 11" xfId="15962"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 12" xfId="16897"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="1005"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2 2" xfId="2703"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2 3" xfId="7342"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2 4" xfId="10073"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2 5" xfId="12580"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 3" xfId="1841"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 3 2" xfId="4943"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 3 3" xfId="7343"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 3 4" xfId="10074"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 3 5" xfId="12581"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 4" xfId="4942"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 5" xfId="7341"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 6" xfId="10072"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 7" xfId="12579"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 8" xfId="14009"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 9" xfId="14524"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8" xfId="724"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 10" xfId="16157"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 11" xfId="17092"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1822"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2 2" xfId="4945"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2 3" xfId="7345"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2 4" xfId="10076"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2 5" xfId="12583"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 3" xfId="3068"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 3 2" xfId="4946"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 3 3" xfId="7346"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 3 4" xfId="10077"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 3 5" xfId="12584"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 4" xfId="4944"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 5" xfId="7344"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 6" xfId="10075"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 7" xfId="12582"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 8" xfId="14673"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 9" xfId="15244"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9" xfId="1195"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 10" xfId="16204"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 11" xfId="17139"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="1921"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2 2" xfId="4948"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2 3" xfId="7348"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2 4" xfId="10079"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2 5" xfId="12586"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 3" xfId="3184"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 3 2" xfId="4949"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 3 3" xfId="7349"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 3 4" xfId="10080"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 3 5" xfId="12587"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 4" xfId="4947"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 5" xfId="7347"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 6" xfId="10078"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 7" xfId="12585"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 8" xfId="14720"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 9" xfId="15285"/>
+    <cellStyle name="Обычный 2 2 2 4 3_12_2019_Б-03-01-М" xfId="4950"/>
+    <cellStyle name="Обычный 2 2 2 4 4" xfId="2704"/>
+    <cellStyle name="Обычный 2 2 2 4 4 2" xfId="4951"/>
+    <cellStyle name="Обычный 2 2 2 4 4 2 2" xfId="4952"/>
+    <cellStyle name="Обычный 2 2 2 4 4 2 3" xfId="7351"/>
+    <cellStyle name="Обычный 2 2 2 4 4 2 4" xfId="10082"/>
+    <cellStyle name="Обычный 2 2 2 4 4 2 5" xfId="12588"/>
+    <cellStyle name="Обычный 2 2 2 4 4 3" xfId="4953"/>
+    <cellStyle name="Обычный 2 2 2 4 4 3 2" xfId="10083"/>
+    <cellStyle name="Обычный 2 2 2 4 4 3 3" xfId="12589"/>
+    <cellStyle name="Обычный 2 2 2 4 4 4" xfId="7350"/>
+    <cellStyle name="Обычный 2 2 2 4 5" xfId="2705"/>
+    <cellStyle name="Обычный 2 2 2 4 5 2" xfId="4954"/>
+    <cellStyle name="Обычный 2 2 2 4 5 2 2" xfId="4955"/>
+    <cellStyle name="Обычный 2 2 2 4 5 2 3" xfId="7353"/>
+    <cellStyle name="Обычный 2 2 2 4 5 2 4" xfId="10085"/>
+    <cellStyle name="Обычный 2 2 2 4 5 2 5" xfId="12590"/>
+    <cellStyle name="Обычный 2 2 2 4 5 3" xfId="4956"/>
+    <cellStyle name="Обычный 2 2 2 4 5 3 2" xfId="10086"/>
+    <cellStyle name="Обычный 2 2 2 4 5 3 3" xfId="12591"/>
+    <cellStyle name="Обычный 2 2 2 4 5 4" xfId="7352"/>
+    <cellStyle name="Обычный 2 2 2 4 6" xfId="2706"/>
+    <cellStyle name="Обычный 2 2 2 4 6 2" xfId="4957"/>
+    <cellStyle name="Обычный 2 2 2 4 6 2 2" xfId="4958"/>
+    <cellStyle name="Обычный 2 2 2 4 6 2 3" xfId="7355"/>
+    <cellStyle name="Обычный 2 2 2 4 6 2 4" xfId="10088"/>
+    <cellStyle name="Обычный 2 2 2 4 6 2 5" xfId="12592"/>
+    <cellStyle name="Обычный 2 2 2 4 6 3" xfId="4959"/>
+    <cellStyle name="Обычный 2 2 2 4 6 3 2" xfId="10089"/>
+    <cellStyle name="Обычный 2 2 2 4 6 3 3" xfId="12593"/>
+    <cellStyle name="Обычный 2 2 2 4 6 4" xfId="7354"/>
+    <cellStyle name="Обычный 2 2 2 4 7" xfId="2707"/>
+    <cellStyle name="Обычный 2 2 2 4 7 2" xfId="4960"/>
+    <cellStyle name="Обычный 2 2 2 4 7 2 2" xfId="4961"/>
+    <cellStyle name="Обычный 2 2 2 4 7 2 3" xfId="7357"/>
+    <cellStyle name="Обычный 2 2 2 4 7 2 4" xfId="10091"/>
+    <cellStyle name="Обычный 2 2 2 4 7 2 5" xfId="12594"/>
+    <cellStyle name="Обычный 2 2 2 4 7 3" xfId="4962"/>
+    <cellStyle name="Обычный 2 2 2 4 7 3 2" xfId="10092"/>
+    <cellStyle name="Обычный 2 2 2 4 7 3 3" xfId="12595"/>
+    <cellStyle name="Обычный 2 2 2 4 7 4" xfId="7356"/>
+    <cellStyle name="Обычный 2 2 2 4 8" xfId="2708"/>
+    <cellStyle name="Обычный 2 2 2 4 8 2" xfId="4963"/>
+    <cellStyle name="Обычный 2 2 2 4 8 2 2" xfId="4964"/>
+    <cellStyle name="Обычный 2 2 2 4 8 2 3" xfId="7359"/>
+    <cellStyle name="Обычный 2 2 2 4 8 2 4" xfId="10094"/>
+    <cellStyle name="Обычный 2 2 2 4 8 2 5" xfId="12596"/>
+    <cellStyle name="Обычный 2 2 2 4 8 3" xfId="4965"/>
+    <cellStyle name="Обычный 2 2 2 4 8 3 2" xfId="10095"/>
+    <cellStyle name="Обычный 2 2 2 4 8 3 3" xfId="12597"/>
+    <cellStyle name="Обычный 2 2 2 4 8 4" xfId="7358"/>
+    <cellStyle name="Обычный 2 2 2 4 9" xfId="2709"/>
+    <cellStyle name="Обычный 2 2 2 4 9 2" xfId="4966"/>
+    <cellStyle name="Обычный 2 2 2 4 9 2 2" xfId="4967"/>
+    <cellStyle name="Обычный 2 2 2 4 9 2 3" xfId="7361"/>
+    <cellStyle name="Обычный 2 2 2 4 9 2 4" xfId="10096"/>
+    <cellStyle name="Обычный 2 2 2 4 9 2 5" xfId="12598"/>
+    <cellStyle name="Обычный 2 2 2 4 9 3" xfId="4968"/>
+    <cellStyle name="Обычный 2 2 2 4 9 3 2" xfId="10097"/>
+    <cellStyle name="Обычный 2 2 2 4 9 3 3" xfId="12599"/>
+    <cellStyle name="Обычный 2 2 2 4 9 4" xfId="7360"/>
+    <cellStyle name="Обычный 2 2 2 4_01_2020_Б-03-01-М" xfId="1595"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="100"/>
+    <cellStyle name="Обычный 2 2 2 5 10" xfId="4969"/>
+    <cellStyle name="Обычный 2 2 2 5 10 2" xfId="4970"/>
+    <cellStyle name="Обычный 2 2 2 5 10 3" xfId="7363"/>
+    <cellStyle name="Обычный 2 2 2 5 10 4" xfId="10100"/>
+    <cellStyle name="Обычный 2 2 2 5 10 5" xfId="12600"/>
+    <cellStyle name="Обычный 2 2 2 5 11" xfId="4971"/>
+    <cellStyle name="Обычный 2 2 2 5 11 2" xfId="10101"/>
+    <cellStyle name="Обычный 2 2 2 5 11 3" xfId="12601"/>
+    <cellStyle name="Обычный 2 2 2 5 12" xfId="4972"/>
+    <cellStyle name="Обычный 2 2 2 5 12 2" xfId="10102"/>
+    <cellStyle name="Обычный 2 2 2 5 12 3" xfId="12602"/>
+    <cellStyle name="Обычный 2 2 2 5 13" xfId="7362"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="101"/>
-    <cellStyle name="Обычный 2 2 2 5 2 10" xfId="1387"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1492"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10" xfId="1342"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 2" xfId="1899"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 3" xfId="7365"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 4" xfId="10104"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 5" xfId="12604"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 6" xfId="15423"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 7" xfId="16342"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 8" xfId="17283"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11" xfId="1284"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 2" xfId="2004"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 3" xfId="7366"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 4" xfId="10105"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 5" xfId="12605"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 6" xfId="15365"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 7" xfId="16284"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 8" xfId="17225"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12" xfId="1353"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 2" xfId="1979"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 3" xfId="7367"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 4" xfId="10106"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 5" xfId="12606"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 6" xfId="15434"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 7" xfId="16353"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 8" xfId="17294"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13" xfId="1259"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 2" xfId="2084"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 2 2" xfId="10107"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 3" xfId="12607"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 4" xfId="15340"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 5" xfId="16259"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 6" xfId="17200"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1387"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 2" xfId="2059"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 2 2" xfId="10108"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 3" xfId="12608"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 4" xfId="15468"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 5" xfId="16387"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 6" xfId="17328"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1447"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 2" xfId="2143"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 2 2" xfId="10109"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 3" xfId="12609"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 4" xfId="15527"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 5" xfId="16440"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 6" xfId="17387"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16" xfId="1596"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18" xfId="2179"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19" xfId="2710"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="102"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 10" xfId="4975"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 10 2" xfId="10110"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 10 3" xfId="12610"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 11" xfId="4976"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 11 2" xfId="10111"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 11 3" xfId="12611"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 12" xfId="7368"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="2711"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2 2" xfId="4977"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2 2 2" xfId="4978"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2 2 3" xfId="7370"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2 2 4" xfId="10113"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2 2 5" xfId="12612"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2 3" xfId="4979"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2 3 2" xfId="10114"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2 3 3" xfId="12613"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2 4" xfId="7369"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="2712"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3 2" xfId="4980"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3 2 2" xfId="4981"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3 2 3" xfId="7372"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3 2 4" xfId="10116"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3 2 5" xfId="12614"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3 3" xfId="4982"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3 3 2" xfId="10117"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3 3 3" xfId="12615"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3 4" xfId="7371"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4" xfId="2713"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4 2" xfId="4983"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4 2 2" xfId="4984"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4 2 3" xfId="7374"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4 2 4" xfId="10118"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4 2 5" xfId="12616"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4 3" xfId="4985"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4 3 2" xfId="10119"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4 3 3" xfId="12617"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4 4" xfId="7373"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5" xfId="2714"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5 2" xfId="4986"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5 2 2" xfId="4987"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5 2 3" xfId="7376"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5 2 4" xfId="10121"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5 2 5" xfId="12618"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5 3" xfId="4988"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5 3 2" xfId="10122"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5 3 3" xfId="12619"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5 4" xfId="7375"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6" xfId="2715"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6 2" xfId="4989"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6 2 2" xfId="4990"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6 2 3" xfId="7378"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6 2 4" xfId="10124"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6 2 5" xfId="12620"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6 3" xfId="4991"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6 3 2" xfId="10125"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6 3 3" xfId="12621"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6 4" xfId="7377"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7" xfId="2716"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7 2" xfId="4992"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7 2 2" xfId="4993"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7 2 3" xfId="7380"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7 2 4" xfId="10126"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7 2 5" xfId="12622"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7 3" xfId="4994"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7 3 2" xfId="10127"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7 3 3" xfId="12623"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 7 4" xfId="7379"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8" xfId="2967"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8 2" xfId="4995"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8 2 2" xfId="4996"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8 2 3" xfId="7382"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8 2 4" xfId="10129"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8 2 5" xfId="12624"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8 3" xfId="4997"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8 3 2" xfId="10130"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8 3 3" xfId="12625"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 8 4" xfId="7381"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 9" xfId="4974"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 9 2" xfId="4998"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 9 3" xfId="7383"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 9 4" xfId="10131"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 9 5" xfId="12626"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2_12_2019_Б-03-01-М" xfId="4999"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20" xfId="3069"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21" xfId="4973"/>
+    <cellStyle name="Обычный 2 2 2 5 2 22" xfId="7364"/>
+    <cellStyle name="Обычный 2 2 2 5 2 23" xfId="10103"/>
+    <cellStyle name="Обычный 2 2 2 5 2 24" xfId="12603"/>
+    <cellStyle name="Обычный 2 2 2 5 2 25" xfId="13692"/>
+    <cellStyle name="Обычный 2 2 2 5 2 26" xfId="14207"/>
+    <cellStyle name="Обычный 2 2 2 5 2 27" xfId="14801"/>
+    <cellStyle name="Обычный 2 2 2 5 2 28" xfId="15644"/>
+    <cellStyle name="Обычный 2 2 2 5 2 29" xfId="16579"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="248"/>
-    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="479"/>
-[...18 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 5 2_2.1" xfId="336"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 10" xfId="14867"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 11" xfId="15723"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 12" xfId="16658"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="434"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 10" xfId="16823"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="677"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2" xfId="1147"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2 2" xfId="14158"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 3" xfId="5001"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 4" xfId="15205"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 5" xfId="16111"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 6" xfId="17046"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 3" xfId="938"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 3 2" xfId="7385"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 4" xfId="2717"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 4 2" xfId="10133"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 5" xfId="12628"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 6" xfId="13935"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 7" xfId="14450"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 8" xfId="15011"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 9" xfId="15888"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="583"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 10" xfId="16952"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 2" xfId="1053"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 2 2" xfId="5002"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 3" xfId="3070"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 4" xfId="10134"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 5" xfId="12629"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 6" xfId="14064"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 7" xfId="14579"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 8" xfId="15125"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 9" xfId="16017"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="798"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4 2" xfId="5000"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="1684"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 5 2" xfId="7384"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="10132"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="12627"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 8" xfId="13770"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 9" xfId="14285"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="387"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 10" xfId="14971"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 11" xfId="15841"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 12" xfId="16776"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="630"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 10" xfId="16999"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="1100"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2 2" xfId="5004"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 3" xfId="2718"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 4" xfId="10136"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 5" xfId="12631"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 6" xfId="14111"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 7" xfId="14626"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 8" xfId="15165"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 9" xfId="16064"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="891"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3 2" xfId="3071"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3 3" xfId="7387"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3 4" xfId="10137"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3 5" xfId="12632"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 4" xfId="1658"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 4 2" xfId="5003"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 5" xfId="7386"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 6" xfId="10135"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 7" xfId="12630"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 8" xfId="13888"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 9" xfId="14403"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="346"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 10" xfId="14937"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 11" xfId="15800"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 12" xfId="16735"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="850"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2 2" xfId="2719"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2 3" xfId="7389"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2 4" xfId="10139"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2 5" xfId="12634"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 3" xfId="1764"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 3 2" xfId="5006"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 3 3" xfId="7390"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 3 4" xfId="10140"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 3 5" xfId="12635"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 4" xfId="5005"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 5" xfId="7388"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 6" xfId="10138"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 7" xfId="12633"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 8" xfId="13847"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 9" xfId="14362"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="465"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 10" xfId="15040"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 11" xfId="15919"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 12" xfId="16854"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="966"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2 2" xfId="2720"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2 3" xfId="7392"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2 4" xfId="10142"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2 5" xfId="12637"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 3" xfId="1739"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 3 2" xfId="5008"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 3 3" xfId="7393"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 3 4" xfId="10143"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 3 5" xfId="12638"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 4" xfId="5007"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 5" xfId="7391"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 6" xfId="10141"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 7" xfId="12636"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 8" xfId="13966"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 9" xfId="14481"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="529"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 10" xfId="15078"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 11" xfId="15963"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 12" xfId="16898"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="1006"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2 2" xfId="2721"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2 3" xfId="7395"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2 4" xfId="10145"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2 5" xfId="12640"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 3" xfId="1844"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 3 2" xfId="5010"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 3 3" xfId="7396"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 3 4" xfId="10146"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 3 5" xfId="12641"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 4" xfId="5009"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 5" xfId="7394"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 6" xfId="10144"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 7" xfId="12639"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 8" xfId="14010"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 9" xfId="14525"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8" xfId="725"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 10" xfId="16158"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 11" xfId="17093"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2 2" xfId="5012"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2 3" xfId="7398"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2 4" xfId="10148"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2 5" xfId="12643"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 3" xfId="3072"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 3 2" xfId="5013"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 3 3" xfId="7399"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 3 4" xfId="10149"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 3 5" xfId="12644"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 4" xfId="5011"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 5" xfId="7397"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 6" xfId="10147"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 7" xfId="12642"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 8" xfId="14674"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 9" xfId="15245"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9" xfId="1196"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 10" xfId="16205"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 11" xfId="17140"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="1924"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2 2" xfId="5015"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2 3" xfId="7401"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2 4" xfId="10151"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2 5" xfId="12646"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 3" xfId="3185"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 3 2" xfId="5016"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 3 3" xfId="7402"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 3 4" xfId="10152"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 3 5" xfId="12647"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 4" xfId="5014"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 5" xfId="7400"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 6" xfId="10150"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 7" xfId="12645"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 8" xfId="14721"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 9" xfId="15286"/>
+    <cellStyle name="Обычный 2 2 2 5 2_12_2019_Б-03-01-М" xfId="5017"/>
+    <cellStyle name="Обычный 2 2 2 5 3" xfId="2722"/>
+    <cellStyle name="Обычный 2 2 2 5 3 2" xfId="5018"/>
+    <cellStyle name="Обычный 2 2 2 5 3 2 2" xfId="5019"/>
+    <cellStyle name="Обычный 2 2 2 5 3 2 3" xfId="7404"/>
+    <cellStyle name="Обычный 2 2 2 5 3 2 4" xfId="10154"/>
+    <cellStyle name="Обычный 2 2 2 5 3 2 5" xfId="12648"/>
+    <cellStyle name="Обычный 2 2 2 5 3 3" xfId="5020"/>
+    <cellStyle name="Обычный 2 2 2 5 3 3 2" xfId="10155"/>
+    <cellStyle name="Обычный 2 2 2 5 3 3 3" xfId="12649"/>
+    <cellStyle name="Обычный 2 2 2 5 3 4" xfId="7403"/>
+    <cellStyle name="Обычный 2 2 2 5 4" xfId="2723"/>
+    <cellStyle name="Обычный 2 2 2 5 4 2" xfId="5021"/>
+    <cellStyle name="Обычный 2 2 2 5 4 2 2" xfId="5022"/>
+    <cellStyle name="Обычный 2 2 2 5 4 2 3" xfId="7406"/>
+    <cellStyle name="Обычный 2 2 2 5 4 2 4" xfId="10156"/>
+    <cellStyle name="Обычный 2 2 2 5 4 2 5" xfId="12650"/>
+    <cellStyle name="Обычный 2 2 2 5 4 3" xfId="5023"/>
+    <cellStyle name="Обычный 2 2 2 5 4 3 2" xfId="10157"/>
+    <cellStyle name="Обычный 2 2 2 5 4 3 3" xfId="12651"/>
+    <cellStyle name="Обычный 2 2 2 5 4 4" xfId="7405"/>
+    <cellStyle name="Обычный 2 2 2 5 5" xfId="2724"/>
+    <cellStyle name="Обычный 2 2 2 5 5 2" xfId="5024"/>
+    <cellStyle name="Обычный 2 2 2 5 5 2 2" xfId="5025"/>
+    <cellStyle name="Обычный 2 2 2 5 5 2 3" xfId="7408"/>
+    <cellStyle name="Обычный 2 2 2 5 5 2 4" xfId="10159"/>
+    <cellStyle name="Обычный 2 2 2 5 5 2 5" xfId="12652"/>
+    <cellStyle name="Обычный 2 2 2 5 5 3" xfId="5026"/>
+    <cellStyle name="Обычный 2 2 2 5 5 3 2" xfId="10160"/>
+    <cellStyle name="Обычный 2 2 2 5 5 3 3" xfId="12653"/>
+    <cellStyle name="Обычный 2 2 2 5 5 4" xfId="7407"/>
+    <cellStyle name="Обычный 2 2 2 5 6" xfId="2725"/>
+    <cellStyle name="Обычный 2 2 2 5 6 2" xfId="5027"/>
+    <cellStyle name="Обычный 2 2 2 5 6 2 2" xfId="5028"/>
+    <cellStyle name="Обычный 2 2 2 5 6 2 3" xfId="7410"/>
+    <cellStyle name="Обычный 2 2 2 5 6 2 4" xfId="10162"/>
+    <cellStyle name="Обычный 2 2 2 5 6 2 5" xfId="12654"/>
+    <cellStyle name="Обычный 2 2 2 5 6 3" xfId="5029"/>
+    <cellStyle name="Обычный 2 2 2 5 6 3 2" xfId="10163"/>
+    <cellStyle name="Обычный 2 2 2 5 6 3 3" xfId="12655"/>
+    <cellStyle name="Обычный 2 2 2 5 6 4" xfId="7409"/>
+    <cellStyle name="Обычный 2 2 2 5 7" xfId="2726"/>
+    <cellStyle name="Обычный 2 2 2 5 7 2" xfId="5030"/>
+    <cellStyle name="Обычный 2 2 2 5 7 2 2" xfId="5031"/>
+    <cellStyle name="Обычный 2 2 2 5 7 2 3" xfId="7412"/>
+    <cellStyle name="Обычный 2 2 2 5 7 2 4" xfId="10164"/>
+    <cellStyle name="Обычный 2 2 2 5 7 2 5" xfId="12656"/>
+    <cellStyle name="Обычный 2 2 2 5 7 3" xfId="5032"/>
+    <cellStyle name="Обычный 2 2 2 5 7 3 2" xfId="10165"/>
+    <cellStyle name="Обычный 2 2 2 5 7 3 3" xfId="12657"/>
+    <cellStyle name="Обычный 2 2 2 5 7 4" xfId="7411"/>
+    <cellStyle name="Обычный 2 2 2 5 8" xfId="2727"/>
+    <cellStyle name="Обычный 2 2 2 5 8 2" xfId="5033"/>
+    <cellStyle name="Обычный 2 2 2 5 8 2 2" xfId="5034"/>
+    <cellStyle name="Обычный 2 2 2 5 8 2 3" xfId="7414"/>
+    <cellStyle name="Обычный 2 2 2 5 8 2 4" xfId="10167"/>
+    <cellStyle name="Обычный 2 2 2 5 8 2 5" xfId="12658"/>
+    <cellStyle name="Обычный 2 2 2 5 8 3" xfId="5035"/>
+    <cellStyle name="Обычный 2 2 2 5 8 3 2" xfId="10168"/>
+    <cellStyle name="Обычный 2 2 2 5 8 3 3" xfId="12659"/>
+    <cellStyle name="Обычный 2 2 2 5 8 4" xfId="7413"/>
+    <cellStyle name="Обычный 2 2 2 5 9" xfId="2966"/>
+    <cellStyle name="Обычный 2 2 2 5 9 2" xfId="5036"/>
+    <cellStyle name="Обычный 2 2 2 5 9 2 2" xfId="5037"/>
+    <cellStyle name="Обычный 2 2 2 5 9 2 3" xfId="7416"/>
+    <cellStyle name="Обычный 2 2 2 5 9 2 4" xfId="10170"/>
+    <cellStyle name="Обычный 2 2 2 5 9 2 5" xfId="12660"/>
+    <cellStyle name="Обычный 2 2 2 5 9 3" xfId="5038"/>
+    <cellStyle name="Обычный 2 2 2 5 9 3 2" xfId="10171"/>
+    <cellStyle name="Обычный 2 2 2 5 9 3 3" xfId="12661"/>
+    <cellStyle name="Обычный 2 2 2 5 9 4" xfId="7415"/>
+    <cellStyle name="Обычный 2 2 2 5_01_2020_Б-03-01-М" xfId="1597"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="103"/>
+    <cellStyle name="Обычный 2 2 2 6 10" xfId="5040"/>
+    <cellStyle name="Обычный 2 2 2 6 10 2" xfId="10173"/>
+    <cellStyle name="Обычный 2 2 2 6 10 3" xfId="12662"/>
+    <cellStyle name="Обычный 2 2 2 6 11" xfId="5041"/>
+    <cellStyle name="Обычный 2 2 2 6 11 2" xfId="10174"/>
+    <cellStyle name="Обычный 2 2 2 6 11 3" xfId="12663"/>
+    <cellStyle name="Обычный 2 2 2 6 12" xfId="7417"/>
+    <cellStyle name="Обычный 2 2 2 6 2" xfId="2728"/>
+    <cellStyle name="Обычный 2 2 2 6 2 2" xfId="5042"/>
+    <cellStyle name="Обычный 2 2 2 6 2 2 2" xfId="5043"/>
+    <cellStyle name="Обычный 2 2 2 6 2 2 3" xfId="7419"/>
+    <cellStyle name="Обычный 2 2 2 6 2 2 4" xfId="10176"/>
+    <cellStyle name="Обычный 2 2 2 6 2 2 5" xfId="12664"/>
+    <cellStyle name="Обычный 2 2 2 6 2 3" xfId="5044"/>
+    <cellStyle name="Обычный 2 2 2 6 2 3 2" xfId="10177"/>
+    <cellStyle name="Обычный 2 2 2 6 2 3 3" xfId="12665"/>
+    <cellStyle name="Обычный 2 2 2 6 2 4" xfId="7418"/>
+    <cellStyle name="Обычный 2 2 2 6 3" xfId="2729"/>
+    <cellStyle name="Обычный 2 2 2 6 3 2" xfId="5045"/>
+    <cellStyle name="Обычный 2 2 2 6 3 2 2" xfId="5046"/>
+    <cellStyle name="Обычный 2 2 2 6 3 2 3" xfId="7421"/>
+    <cellStyle name="Обычный 2 2 2 6 3 2 4" xfId="10178"/>
+    <cellStyle name="Обычный 2 2 2 6 3 2 5" xfId="12666"/>
+    <cellStyle name="Обычный 2 2 2 6 3 3" xfId="5047"/>
+    <cellStyle name="Обычный 2 2 2 6 3 3 2" xfId="10179"/>
+    <cellStyle name="Обычный 2 2 2 6 3 3 3" xfId="12667"/>
+    <cellStyle name="Обычный 2 2 2 6 3 4" xfId="7420"/>
+    <cellStyle name="Обычный 2 2 2 6 4" xfId="2730"/>
+    <cellStyle name="Обычный 2 2 2 6 4 2" xfId="5048"/>
+    <cellStyle name="Обычный 2 2 2 6 4 2 2" xfId="5049"/>
+    <cellStyle name="Обычный 2 2 2 6 4 2 3" xfId="7423"/>
+    <cellStyle name="Обычный 2 2 2 6 4 2 4" xfId="10181"/>
+    <cellStyle name="Обычный 2 2 2 6 4 2 5" xfId="12668"/>
+    <cellStyle name="Обычный 2 2 2 6 4 3" xfId="5050"/>
+    <cellStyle name="Обычный 2 2 2 6 4 3 2" xfId="10182"/>
+    <cellStyle name="Обычный 2 2 2 6 4 3 3" xfId="12669"/>
+    <cellStyle name="Обычный 2 2 2 6 4 4" xfId="7422"/>
+    <cellStyle name="Обычный 2 2 2 6 5" xfId="2731"/>
+    <cellStyle name="Обычный 2 2 2 6 5 2" xfId="5051"/>
+    <cellStyle name="Обычный 2 2 2 6 5 2 2" xfId="5052"/>
+    <cellStyle name="Обычный 2 2 2 6 5 2 3" xfId="7425"/>
+    <cellStyle name="Обычный 2 2 2 6 5 2 4" xfId="10184"/>
+    <cellStyle name="Обычный 2 2 2 6 5 2 5" xfId="12670"/>
+    <cellStyle name="Обычный 2 2 2 6 5 3" xfId="5053"/>
+    <cellStyle name="Обычный 2 2 2 6 5 3 2" xfId="10185"/>
+    <cellStyle name="Обычный 2 2 2 6 5 3 3" xfId="12671"/>
+    <cellStyle name="Обычный 2 2 2 6 5 4" xfId="7424"/>
+    <cellStyle name="Обычный 2 2 2 6 6" xfId="2732"/>
+    <cellStyle name="Обычный 2 2 2 6 6 2" xfId="5054"/>
+    <cellStyle name="Обычный 2 2 2 6 6 2 2" xfId="5055"/>
+    <cellStyle name="Обычный 2 2 2 6 6 2 3" xfId="7427"/>
+    <cellStyle name="Обычный 2 2 2 6 6 2 4" xfId="10186"/>
+    <cellStyle name="Обычный 2 2 2 6 6 2 5" xfId="12672"/>
+    <cellStyle name="Обычный 2 2 2 6 6 3" xfId="5056"/>
+    <cellStyle name="Обычный 2 2 2 6 6 3 2" xfId="10187"/>
+    <cellStyle name="Обычный 2 2 2 6 6 3 3" xfId="12673"/>
+    <cellStyle name="Обычный 2 2 2 6 6 4" xfId="7426"/>
+    <cellStyle name="Обычный 2 2 2 6 7" xfId="2733"/>
+    <cellStyle name="Обычный 2 2 2 6 7 2" xfId="5057"/>
+    <cellStyle name="Обычный 2 2 2 6 7 2 2" xfId="5058"/>
+    <cellStyle name="Обычный 2 2 2 6 7 2 3" xfId="7429"/>
+    <cellStyle name="Обычный 2 2 2 6 7 2 4" xfId="10189"/>
+    <cellStyle name="Обычный 2 2 2 6 7 2 5" xfId="12674"/>
+    <cellStyle name="Обычный 2 2 2 6 7 3" xfId="5059"/>
+    <cellStyle name="Обычный 2 2 2 6 7 3 2" xfId="10190"/>
+    <cellStyle name="Обычный 2 2 2 6 7 3 3" xfId="12675"/>
+    <cellStyle name="Обычный 2 2 2 6 7 4" xfId="7428"/>
+    <cellStyle name="Обычный 2 2 2 6 8" xfId="2968"/>
+    <cellStyle name="Обычный 2 2 2 6 8 2" xfId="5060"/>
+    <cellStyle name="Обычный 2 2 2 6 8 2 2" xfId="5061"/>
+    <cellStyle name="Обычный 2 2 2 6 8 2 3" xfId="7431"/>
+    <cellStyle name="Обычный 2 2 2 6 8 2 4" xfId="10192"/>
+    <cellStyle name="Обычный 2 2 2 6 8 2 5" xfId="12676"/>
+    <cellStyle name="Обычный 2 2 2 6 8 3" xfId="5062"/>
+    <cellStyle name="Обычный 2 2 2 6 8 3 2" xfId="10193"/>
+    <cellStyle name="Обычный 2 2 2 6 8 3 3" xfId="12677"/>
+    <cellStyle name="Обычный 2 2 2 6 8 4" xfId="7430"/>
+    <cellStyle name="Обычный 2 2 2 6 9" xfId="5039"/>
+    <cellStyle name="Обычный 2 2 2 6 9 2" xfId="5063"/>
+    <cellStyle name="Обычный 2 2 2 6 9 3" xfId="7432"/>
+    <cellStyle name="Обычный 2 2 2 6 9 4" xfId="10194"/>
+    <cellStyle name="Обычный 2 2 2 6 9 5" xfId="12678"/>
+    <cellStyle name="Обычный 2 2 2 6_12_2019_Б-03-01-М" xfId="5064"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="205"/>
-    <cellStyle name="Обычный 2 2 2 7 2" xfId="454"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 8 3" xfId="911"/>
+    <cellStyle name="Обычный 2 2 2 7 10" xfId="14824"/>
+    <cellStyle name="Обычный 2 2 2 7 11" xfId="15680"/>
+    <cellStyle name="Обычный 2 2 2 7 12" xfId="16615"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="409"/>
+    <cellStyle name="Обычный 2 2 2 7 2 10" xfId="16798"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2" xfId="652"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 2" xfId="1122"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 2 2" xfId="14133"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 3" xfId="5066"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 4" xfId="15180"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 5" xfId="16086"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 6" xfId="17021"/>
+    <cellStyle name="Обычный 2 2 2 7 2 3" xfId="913"/>
+    <cellStyle name="Обычный 2 2 2 7 2 3 2" xfId="7434"/>
+    <cellStyle name="Обычный 2 2 2 7 2 4" xfId="2734"/>
+    <cellStyle name="Обычный 2 2 2 7 2 4 2" xfId="10196"/>
+    <cellStyle name="Обычный 2 2 2 7 2 5" xfId="12680"/>
+    <cellStyle name="Обычный 2 2 2 7 2 6" xfId="13910"/>
+    <cellStyle name="Обычный 2 2 2 7 2 7" xfId="14425"/>
+    <cellStyle name="Обычный 2 2 2 7 2 8" xfId="14986"/>
+    <cellStyle name="Обычный 2 2 2 7 2 9" xfId="15863"/>
+    <cellStyle name="Обычный 2 2 2 7 3" xfId="558"/>
+    <cellStyle name="Обычный 2 2 2 7 3 10" xfId="16927"/>
+    <cellStyle name="Обычный 2 2 2 7 3 2" xfId="1028"/>
+    <cellStyle name="Обычный 2 2 2 7 3 2 2" xfId="5067"/>
+    <cellStyle name="Обычный 2 2 2 7 3 3" xfId="3073"/>
+    <cellStyle name="Обычный 2 2 2 7 3 4" xfId="10197"/>
+    <cellStyle name="Обычный 2 2 2 7 3 5" xfId="12681"/>
+    <cellStyle name="Обычный 2 2 2 7 3 6" xfId="14039"/>
+    <cellStyle name="Обычный 2 2 2 7 3 7" xfId="14554"/>
+    <cellStyle name="Обычный 2 2 2 7 3 8" xfId="15100"/>
+    <cellStyle name="Обычный 2 2 2 7 3 9" xfId="15992"/>
+    <cellStyle name="Обычный 2 2 2 7 4" xfId="756"/>
+    <cellStyle name="Обычный 2 2 2 7 4 2" xfId="5065"/>
+    <cellStyle name="Обычный 2 2 2 7 5" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 7 5 2" xfId="7433"/>
+    <cellStyle name="Обычный 2 2 2 7 6" xfId="10195"/>
+    <cellStyle name="Обычный 2 2 2 7 7" xfId="12679"/>
+    <cellStyle name="Обычный 2 2 2 7 8" xfId="13727"/>
+    <cellStyle name="Обычный 2 2 2 7 9" xfId="14242"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="362"/>
+    <cellStyle name="Обычный 2 2 2 8 10" xfId="14946"/>
+    <cellStyle name="Обычный 2 2 2 8 11" xfId="15816"/>
+    <cellStyle name="Обычный 2 2 2 8 12" xfId="16751"/>
+    <cellStyle name="Обычный 2 2 2 8 2" xfId="605"/>
+    <cellStyle name="Обычный 2 2 2 8 2 10" xfId="16974"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2" xfId="1075"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2 2" xfId="5069"/>
+    <cellStyle name="Обычный 2 2 2 8 2 3" xfId="2735"/>
+    <cellStyle name="Обычный 2 2 2 8 2 4" xfId="10199"/>
+    <cellStyle name="Обычный 2 2 2 8 2 5" xfId="12683"/>
+    <cellStyle name="Обычный 2 2 2 8 2 6" xfId="14086"/>
+    <cellStyle name="Обычный 2 2 2 8 2 7" xfId="14601"/>
+    <cellStyle name="Обычный 2 2 2 8 2 8" xfId="15140"/>
+    <cellStyle name="Обычный 2 2 2 8 2 9" xfId="16039"/>
+    <cellStyle name="Обычный 2 2 2 8 3" xfId="866"/>
+    <cellStyle name="Обычный 2 2 2 8 3 2" xfId="3074"/>
+    <cellStyle name="Обычный 2 2 2 8 3 3" xfId="7436"/>
+    <cellStyle name="Обычный 2 2 2 8 3 4" xfId="10200"/>
+    <cellStyle name="Обычный 2 2 2 8 3 5" xfId="12684"/>
+    <cellStyle name="Обычный 2 2 2 8 4" xfId="1709"/>
+    <cellStyle name="Обычный 2 2 2 8 4 2" xfId="5068"/>
+    <cellStyle name="Обычный 2 2 2 8 5" xfId="7435"/>
+    <cellStyle name="Обычный 2 2 2 8 6" xfId="10198"/>
+    <cellStyle name="Обычный 2 2 2 8 7" xfId="12682"/>
+    <cellStyle name="Обычный 2 2 2 8 8" xfId="13863"/>
+    <cellStyle name="Обычный 2 2 2 8 9" xfId="14378"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="280"/>
-    <cellStyle name="Обычный 2 2 2 9 2" xfId="873"/>
-    <cellStyle name="Обычный 2 2 2_2.1" xfId="311"/>
+    <cellStyle name="Обычный 2 2 2 9 10" xfId="14899"/>
+    <cellStyle name="Обычный 2 2 2 9 11" xfId="15755"/>
+    <cellStyle name="Обычный 2 2 2 9 12" xfId="16690"/>
+    <cellStyle name="Обычный 2 2 2 9 2" xfId="828"/>
+    <cellStyle name="Обычный 2 2 2 9 2 2" xfId="2736"/>
+    <cellStyle name="Обычный 2 2 2 9 2 3" xfId="7438"/>
+    <cellStyle name="Обычный 2 2 2 9 2 4" xfId="10202"/>
+    <cellStyle name="Обычный 2 2 2 9 2 5" xfId="12686"/>
+    <cellStyle name="Обычный 2 2 2 9 3" xfId="1720"/>
+    <cellStyle name="Обычный 2 2 2 9 3 2" xfId="5071"/>
+    <cellStyle name="Обычный 2 2 2 9 3 3" xfId="7439"/>
+    <cellStyle name="Обычный 2 2 2 9 3 4" xfId="10203"/>
+    <cellStyle name="Обычный 2 2 2 9 3 5" xfId="12687"/>
+    <cellStyle name="Обычный 2 2 2 9 4" xfId="5070"/>
+    <cellStyle name="Обычный 2 2 2 9 5" xfId="7437"/>
+    <cellStyle name="Обычный 2 2 2 9 6" xfId="10201"/>
+    <cellStyle name="Обычный 2 2 2 9 7" xfId="12685"/>
+    <cellStyle name="Обычный 2 2 2 9 8" xfId="13802"/>
+    <cellStyle name="Обычный 2 2 2 9 9" xfId="14317"/>
+    <cellStyle name="Обычный 2 2 2_12_2019_Б-03-01-М" xfId="5072"/>
     <cellStyle name="Обычный 2 2 3" xfId="104"/>
-    <cellStyle name="Обычный 2 2 3 10" xfId="1390"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 3 15" xfId="1499"/>
+    <cellStyle name="Обычный 2 2 3 10" xfId="1345"/>
+    <cellStyle name="Обычный 2 2 3 10 2" xfId="1896"/>
+    <cellStyle name="Обычный 2 2 3 10 3" xfId="7441"/>
+    <cellStyle name="Обычный 2 2 3 10 4" xfId="10205"/>
+    <cellStyle name="Обычный 2 2 3 10 5" xfId="12689"/>
+    <cellStyle name="Обычный 2 2 3 10 6" xfId="15426"/>
+    <cellStyle name="Обычный 2 2 3 10 7" xfId="16345"/>
+    <cellStyle name="Обычный 2 2 3 10 8" xfId="17286"/>
+    <cellStyle name="Обычный 2 2 3 11" xfId="1278"/>
+    <cellStyle name="Обычный 2 2 3 11 2" xfId="2006"/>
+    <cellStyle name="Обычный 2 2 3 11 3" xfId="7442"/>
+    <cellStyle name="Обычный 2 2 3 11 4" xfId="10206"/>
+    <cellStyle name="Обычный 2 2 3 11 5" xfId="12690"/>
+    <cellStyle name="Обычный 2 2 3 11 6" xfId="15359"/>
+    <cellStyle name="Обычный 2 2 3 11 7" xfId="16278"/>
+    <cellStyle name="Обычный 2 2 3 11 8" xfId="17219"/>
+    <cellStyle name="Обычный 2 2 3 12" xfId="1364"/>
+    <cellStyle name="Обычный 2 2 3 12 2" xfId="1976"/>
+    <cellStyle name="Обычный 2 2 3 12 3" xfId="7443"/>
+    <cellStyle name="Обычный 2 2 3 12 4" xfId="10207"/>
+    <cellStyle name="Обычный 2 2 3 12 5" xfId="12691"/>
+    <cellStyle name="Обычный 2 2 3 12 6" xfId="15445"/>
+    <cellStyle name="Обычный 2 2 3 12 7" xfId="16364"/>
+    <cellStyle name="Обычный 2 2 3 12 8" xfId="17305"/>
+    <cellStyle name="Обычный 2 2 3 13" xfId="1254"/>
+    <cellStyle name="Обычный 2 2 3 13 2" xfId="2086"/>
+    <cellStyle name="Обычный 2 2 3 13 2 2" xfId="10208"/>
+    <cellStyle name="Обычный 2 2 3 13 3" xfId="12692"/>
+    <cellStyle name="Обычный 2 2 3 13 4" xfId="15335"/>
+    <cellStyle name="Обычный 2 2 3 13 5" xfId="16254"/>
+    <cellStyle name="Обычный 2 2 3 13 6" xfId="17195"/>
+    <cellStyle name="Обычный 2 2 3 14" xfId="1395"/>
+    <cellStyle name="Обычный 2 2 3 14 2" xfId="2056"/>
+    <cellStyle name="Обычный 2 2 3 14 2 2" xfId="10209"/>
+    <cellStyle name="Обычный 2 2 3 14 3" xfId="12693"/>
+    <cellStyle name="Обычный 2 2 3 14 4" xfId="15476"/>
+    <cellStyle name="Обычный 2 2 3 14 5" xfId="16395"/>
+    <cellStyle name="Обычный 2 2 3 14 6" xfId="17336"/>
+    <cellStyle name="Обычный 2 2 3 15" xfId="1454"/>
+    <cellStyle name="Обычный 2 2 3 15 2" xfId="2144"/>
+    <cellStyle name="Обычный 2 2 3 15 2 2" xfId="10210"/>
+    <cellStyle name="Обычный 2 2 3 15 3" xfId="12694"/>
+    <cellStyle name="Обычный 2 2 3 15 4" xfId="15534"/>
+    <cellStyle name="Обычный 2 2 3 15 5" xfId="16447"/>
+    <cellStyle name="Обычный 2 2 3 15 6" xfId="17394"/>
+    <cellStyle name="Обычный 2 2 3 16" xfId="1598"/>
+    <cellStyle name="Обычный 2 2 3 17" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 3 18" xfId="2176"/>
+    <cellStyle name="Обычный 2 2 3 19" xfId="2737"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="105"/>
+    <cellStyle name="Обычный 2 2 3 2 10" xfId="5075"/>
+    <cellStyle name="Обычный 2 2 3 2 10 2" xfId="10211"/>
+    <cellStyle name="Обычный 2 2 3 2 10 3" xfId="12695"/>
+    <cellStyle name="Обычный 2 2 3 2 11" xfId="5076"/>
+    <cellStyle name="Обычный 2 2 3 2 11 2" xfId="10212"/>
+    <cellStyle name="Обычный 2 2 3 2 11 3" xfId="12696"/>
+    <cellStyle name="Обычный 2 2 3 2 12" xfId="7444"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="2738"/>
+    <cellStyle name="Обычный 2 2 3 2 2 2" xfId="5077"/>
+    <cellStyle name="Обычный 2 2 3 2 2 2 2" xfId="5078"/>
+    <cellStyle name="Обычный 2 2 3 2 2 2 3" xfId="7446"/>
+    <cellStyle name="Обычный 2 2 3 2 2 2 4" xfId="10214"/>
+    <cellStyle name="Обычный 2 2 3 2 2 2 5" xfId="12697"/>
+    <cellStyle name="Обычный 2 2 3 2 2 3" xfId="5079"/>
+    <cellStyle name="Обычный 2 2 3 2 2 3 2" xfId="10215"/>
+    <cellStyle name="Обычный 2 2 3 2 2 3 3" xfId="12698"/>
+    <cellStyle name="Обычный 2 2 3 2 2 4" xfId="7445"/>
+    <cellStyle name="Обычный 2 2 3 2 3" xfId="2739"/>
+    <cellStyle name="Обычный 2 2 3 2 3 2" xfId="5080"/>
+    <cellStyle name="Обычный 2 2 3 2 3 2 2" xfId="5081"/>
+    <cellStyle name="Обычный 2 2 3 2 3 2 3" xfId="7448"/>
+    <cellStyle name="Обычный 2 2 3 2 3 2 4" xfId="10217"/>
+    <cellStyle name="Обычный 2 2 3 2 3 2 5" xfId="12699"/>
+    <cellStyle name="Обычный 2 2 3 2 3 3" xfId="5082"/>
+    <cellStyle name="Обычный 2 2 3 2 3 3 2" xfId="10218"/>
+    <cellStyle name="Обычный 2 2 3 2 3 3 3" xfId="12700"/>
+    <cellStyle name="Обычный 2 2 3 2 3 4" xfId="7447"/>
+    <cellStyle name="Обычный 2 2 3 2 4" xfId="2740"/>
+    <cellStyle name="Обычный 2 2 3 2 4 2" xfId="5083"/>
+    <cellStyle name="Обычный 2 2 3 2 4 2 2" xfId="5084"/>
+    <cellStyle name="Обычный 2 2 3 2 4 2 3" xfId="7450"/>
+    <cellStyle name="Обычный 2 2 3 2 4 2 4" xfId="10220"/>
+    <cellStyle name="Обычный 2 2 3 2 4 2 5" xfId="12701"/>
+    <cellStyle name="Обычный 2 2 3 2 4 3" xfId="5085"/>
+    <cellStyle name="Обычный 2 2 3 2 4 3 2" xfId="10221"/>
+    <cellStyle name="Обычный 2 2 3 2 4 3 3" xfId="12702"/>
+    <cellStyle name="Обычный 2 2 3 2 4 4" xfId="7449"/>
+    <cellStyle name="Обычный 2 2 3 2 5" xfId="2741"/>
+    <cellStyle name="Обычный 2 2 3 2 5 2" xfId="5086"/>
+    <cellStyle name="Обычный 2 2 3 2 5 2 2" xfId="5087"/>
+    <cellStyle name="Обычный 2 2 3 2 5 2 3" xfId="7452"/>
+    <cellStyle name="Обычный 2 2 3 2 5 2 4" xfId="10223"/>
+    <cellStyle name="Обычный 2 2 3 2 5 2 5" xfId="12703"/>
+    <cellStyle name="Обычный 2 2 3 2 5 3" xfId="5088"/>
+    <cellStyle name="Обычный 2 2 3 2 5 3 2" xfId="10224"/>
+    <cellStyle name="Обычный 2 2 3 2 5 3 3" xfId="12704"/>
+    <cellStyle name="Обычный 2 2 3 2 5 4" xfId="7451"/>
+    <cellStyle name="Обычный 2 2 3 2 6" xfId="2742"/>
+    <cellStyle name="Обычный 2 2 3 2 6 2" xfId="5089"/>
+    <cellStyle name="Обычный 2 2 3 2 6 2 2" xfId="5090"/>
+    <cellStyle name="Обычный 2 2 3 2 6 2 3" xfId="7454"/>
+    <cellStyle name="Обычный 2 2 3 2 6 2 4" xfId="10226"/>
+    <cellStyle name="Обычный 2 2 3 2 6 2 5" xfId="12705"/>
+    <cellStyle name="Обычный 2 2 3 2 6 3" xfId="5091"/>
+    <cellStyle name="Обычный 2 2 3 2 6 3 2" xfId="10227"/>
+    <cellStyle name="Обычный 2 2 3 2 6 3 3" xfId="12706"/>
+    <cellStyle name="Обычный 2 2 3 2 6 4" xfId="7453"/>
+    <cellStyle name="Обычный 2 2 3 2 7" xfId="2743"/>
+    <cellStyle name="Обычный 2 2 3 2 7 2" xfId="5092"/>
+    <cellStyle name="Обычный 2 2 3 2 7 2 2" xfId="5093"/>
+    <cellStyle name="Обычный 2 2 3 2 7 2 3" xfId="7456"/>
+    <cellStyle name="Обычный 2 2 3 2 7 2 4" xfId="10229"/>
+    <cellStyle name="Обычный 2 2 3 2 7 2 5" xfId="12707"/>
+    <cellStyle name="Обычный 2 2 3 2 7 3" xfId="5094"/>
+    <cellStyle name="Обычный 2 2 3 2 7 3 2" xfId="10230"/>
+    <cellStyle name="Обычный 2 2 3 2 7 3 3" xfId="12708"/>
+    <cellStyle name="Обычный 2 2 3 2 7 4" xfId="7455"/>
+    <cellStyle name="Обычный 2 2 3 2 8" xfId="2969"/>
+    <cellStyle name="Обычный 2 2 3 2 8 2" xfId="5095"/>
+    <cellStyle name="Обычный 2 2 3 2 8 2 2" xfId="5096"/>
+    <cellStyle name="Обычный 2 2 3 2 8 2 3" xfId="7458"/>
+    <cellStyle name="Обычный 2 2 3 2 8 2 4" xfId="10231"/>
+    <cellStyle name="Обычный 2 2 3 2 8 2 5" xfId="12709"/>
+    <cellStyle name="Обычный 2 2 3 2 8 3" xfId="5097"/>
+    <cellStyle name="Обычный 2 2 3 2 8 3 2" xfId="10232"/>
+    <cellStyle name="Обычный 2 2 3 2 8 3 3" xfId="12710"/>
+    <cellStyle name="Обычный 2 2 3 2 8 4" xfId="7457"/>
+    <cellStyle name="Обычный 2 2 3 2 9" xfId="5074"/>
+    <cellStyle name="Обычный 2 2 3 2 9 2" xfId="5098"/>
+    <cellStyle name="Обычный 2 2 3 2 9 3" xfId="7459"/>
+    <cellStyle name="Обычный 2 2 3 2 9 4" xfId="10233"/>
+    <cellStyle name="Обычный 2 2 3 2 9 5" xfId="12711"/>
+    <cellStyle name="Обычный 2 2 3 2_12_2019_Б-03-01-М" xfId="5099"/>
+    <cellStyle name="Обычный 2 2 3 20" xfId="3075"/>
+    <cellStyle name="Обычный 2 2 3 21" xfId="5073"/>
+    <cellStyle name="Обычный 2 2 3 22" xfId="7440"/>
+    <cellStyle name="Обычный 2 2 3 23" xfId="10204"/>
+    <cellStyle name="Обычный 2 2 3 24" xfId="12688"/>
+    <cellStyle name="Обычный 2 2 3 25" xfId="13693"/>
+    <cellStyle name="Обычный 2 2 3 26" xfId="14208"/>
+    <cellStyle name="Обычный 2 2 3 27" xfId="14802"/>
+    <cellStyle name="Обычный 2 2 3 28" xfId="15645"/>
+    <cellStyle name="Обычный 2 2 3 29" xfId="16580"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="250"/>
-    <cellStyle name="Обычный 2 2 3 3 2" xfId="480"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 3 4 3" xfId="937"/>
+    <cellStyle name="Обычный 2 2 3 3 10" xfId="14869"/>
+    <cellStyle name="Обычный 2 2 3 3 11" xfId="15725"/>
+    <cellStyle name="Обычный 2 2 3 3 12" xfId="16660"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="435"/>
+    <cellStyle name="Обычный 2 2 3 3 2 10" xfId="16824"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2" xfId="678"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 2" xfId="1148"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 2 2" xfId="14159"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 3" xfId="5101"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 4" xfId="15206"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 5" xfId="16112"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 6" xfId="17047"/>
+    <cellStyle name="Обычный 2 2 3 3 2 3" xfId="939"/>
+    <cellStyle name="Обычный 2 2 3 3 2 3 2" xfId="7461"/>
+    <cellStyle name="Обычный 2 2 3 3 2 4" xfId="2744"/>
+    <cellStyle name="Обычный 2 2 3 3 2 4 2" xfId="10235"/>
+    <cellStyle name="Обычный 2 2 3 3 2 5" xfId="12713"/>
+    <cellStyle name="Обычный 2 2 3 3 2 6" xfId="13936"/>
+    <cellStyle name="Обычный 2 2 3 3 2 7" xfId="14451"/>
+    <cellStyle name="Обычный 2 2 3 3 2 8" xfId="15012"/>
+    <cellStyle name="Обычный 2 2 3 3 2 9" xfId="15889"/>
+    <cellStyle name="Обычный 2 2 3 3 3" xfId="584"/>
+    <cellStyle name="Обычный 2 2 3 3 3 10" xfId="16953"/>
+    <cellStyle name="Обычный 2 2 3 3 3 2" xfId="1054"/>
+    <cellStyle name="Обычный 2 2 3 3 3 2 2" xfId="5102"/>
+    <cellStyle name="Обычный 2 2 3 3 3 3" xfId="3076"/>
+    <cellStyle name="Обычный 2 2 3 3 3 4" xfId="10236"/>
+    <cellStyle name="Обычный 2 2 3 3 3 5" xfId="12714"/>
+    <cellStyle name="Обычный 2 2 3 3 3 6" xfId="14065"/>
+    <cellStyle name="Обычный 2 2 3 3 3 7" xfId="14580"/>
+    <cellStyle name="Обычный 2 2 3 3 3 8" xfId="15126"/>
+    <cellStyle name="Обычный 2 2 3 3 3 9" xfId="16018"/>
+    <cellStyle name="Обычный 2 2 3 3 4" xfId="800"/>
+    <cellStyle name="Обычный 2 2 3 3 4 2" xfId="5100"/>
+    <cellStyle name="Обычный 2 2 3 3 5" xfId="1686"/>
+    <cellStyle name="Обычный 2 2 3 3 5 2" xfId="7460"/>
+    <cellStyle name="Обычный 2 2 3 3 6" xfId="10234"/>
+    <cellStyle name="Обычный 2 2 3 3 7" xfId="12712"/>
+    <cellStyle name="Обычный 2 2 3 3 8" xfId="13772"/>
+    <cellStyle name="Обычный 2 2 3 3 9" xfId="14287"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="388"/>
+    <cellStyle name="Обычный 2 2 3 4 10" xfId="14972"/>
+    <cellStyle name="Обычный 2 2 3 4 11" xfId="15842"/>
+    <cellStyle name="Обычный 2 2 3 4 12" xfId="16777"/>
+    <cellStyle name="Обычный 2 2 3 4 2" xfId="631"/>
+    <cellStyle name="Обычный 2 2 3 4 2 10" xfId="17000"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2" xfId="1101"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2 2" xfId="5104"/>
+    <cellStyle name="Обычный 2 2 3 4 2 3" xfId="2745"/>
+    <cellStyle name="Обычный 2 2 3 4 2 4" xfId="10238"/>
+    <cellStyle name="Обычный 2 2 3 4 2 5" xfId="12716"/>
+    <cellStyle name="Обычный 2 2 3 4 2 6" xfId="14112"/>
+    <cellStyle name="Обычный 2 2 3 4 2 7" xfId="14627"/>
+    <cellStyle name="Обычный 2 2 3 4 2 8" xfId="15166"/>
+    <cellStyle name="Обычный 2 2 3 4 2 9" xfId="16065"/>
+    <cellStyle name="Обычный 2 2 3 4 3" xfId="892"/>
+    <cellStyle name="Обычный 2 2 3 4 3 2" xfId="3077"/>
+    <cellStyle name="Обычный 2 2 3 4 3 3" xfId="7463"/>
+    <cellStyle name="Обычный 2 2 3 4 3 4" xfId="10239"/>
+    <cellStyle name="Обычный 2 2 3 4 3 5" xfId="12717"/>
+    <cellStyle name="Обычный 2 2 3 4 4" xfId="1656"/>
+    <cellStyle name="Обычный 2 2 3 4 4 2" xfId="5103"/>
+    <cellStyle name="Обычный 2 2 3 4 5" xfId="7462"/>
+    <cellStyle name="Обычный 2 2 3 4 6" xfId="10237"/>
+    <cellStyle name="Обычный 2 2 3 4 7" xfId="12715"/>
+    <cellStyle name="Обычный 2 2 3 4 8" xfId="13889"/>
+    <cellStyle name="Обычный 2 2 3 4 9" xfId="14404"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="245"/>
-    <cellStyle name="Обычный 2 2 3 5 2" xfId="840"/>
+    <cellStyle name="Обычный 2 2 3 5 10" xfId="14864"/>
+    <cellStyle name="Обычный 2 2 3 5 11" xfId="15720"/>
+    <cellStyle name="Обычный 2 2 3 5 12" xfId="16655"/>
+    <cellStyle name="Обычный 2 2 3 5 2" xfId="795"/>
+    <cellStyle name="Обычный 2 2 3 5 2 2" xfId="2746"/>
+    <cellStyle name="Обычный 2 2 3 5 2 3" xfId="7465"/>
+    <cellStyle name="Обычный 2 2 3 5 2 4" xfId="10241"/>
+    <cellStyle name="Обычный 2 2 3 5 2 5" xfId="12719"/>
+    <cellStyle name="Обычный 2 2 3 5 3" xfId="1766"/>
+    <cellStyle name="Обычный 2 2 3 5 3 2" xfId="5106"/>
+    <cellStyle name="Обычный 2 2 3 5 3 3" xfId="7466"/>
+    <cellStyle name="Обычный 2 2 3 5 3 4" xfId="10242"/>
+    <cellStyle name="Обычный 2 2 3 5 3 5" xfId="12720"/>
+    <cellStyle name="Обычный 2 2 3 5 4" xfId="5105"/>
+    <cellStyle name="Обычный 2 2 3 5 5" xfId="7464"/>
+    <cellStyle name="Обычный 2 2 3 5 6" xfId="10240"/>
+    <cellStyle name="Обычный 2 2 3 5 7" xfId="12718"/>
+    <cellStyle name="Обычный 2 2 3 5 8" xfId="13767"/>
+    <cellStyle name="Обычный 2 2 3 5 9" xfId="14282"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="229"/>
-    <cellStyle name="Обычный 2 2 3 6 2" xfId="825"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 3_2.1" xfId="337"/>
+    <cellStyle name="Обычный 2 2 3 6 10" xfId="14848"/>
+    <cellStyle name="Обычный 2 2 3 6 11" xfId="15704"/>
+    <cellStyle name="Обычный 2 2 3 6 12" xfId="16639"/>
+    <cellStyle name="Обычный 2 2 3 6 2" xfId="780"/>
+    <cellStyle name="Обычный 2 2 3 6 2 2" xfId="2747"/>
+    <cellStyle name="Обычный 2 2 3 6 2 3" xfId="7468"/>
+    <cellStyle name="Обычный 2 2 3 6 2 4" xfId="10244"/>
+    <cellStyle name="Обычный 2 2 3 6 2 5" xfId="12722"/>
+    <cellStyle name="Обычный 2 2 3 6 3" xfId="1736"/>
+    <cellStyle name="Обычный 2 2 3 6 3 2" xfId="5108"/>
+    <cellStyle name="Обычный 2 2 3 6 3 3" xfId="7469"/>
+    <cellStyle name="Обычный 2 2 3 6 3 4" xfId="10245"/>
+    <cellStyle name="Обычный 2 2 3 6 3 5" xfId="12723"/>
+    <cellStyle name="Обычный 2 2 3 6 4" xfId="5107"/>
+    <cellStyle name="Обычный 2 2 3 6 5" xfId="7467"/>
+    <cellStyle name="Обычный 2 2 3 6 6" xfId="10243"/>
+    <cellStyle name="Обычный 2 2 3 6 7" xfId="12721"/>
+    <cellStyle name="Обычный 2 2 3 6 8" xfId="13751"/>
+    <cellStyle name="Обычный 2 2 3 6 9" xfId="14266"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="530"/>
+    <cellStyle name="Обычный 2 2 3 7 10" xfId="15079"/>
+    <cellStyle name="Обычный 2 2 3 7 11" xfId="15964"/>
+    <cellStyle name="Обычный 2 2 3 7 12" xfId="16899"/>
+    <cellStyle name="Обычный 2 2 3 7 2" xfId="1007"/>
+    <cellStyle name="Обычный 2 2 3 7 2 2" xfId="2748"/>
+    <cellStyle name="Обычный 2 2 3 7 2 3" xfId="7471"/>
+    <cellStyle name="Обычный 2 2 3 7 2 4" xfId="10247"/>
+    <cellStyle name="Обычный 2 2 3 7 2 5" xfId="12725"/>
+    <cellStyle name="Обычный 2 2 3 7 3" xfId="1846"/>
+    <cellStyle name="Обычный 2 2 3 7 3 2" xfId="5110"/>
+    <cellStyle name="Обычный 2 2 3 7 3 3" xfId="7472"/>
+    <cellStyle name="Обычный 2 2 3 7 3 4" xfId="10248"/>
+    <cellStyle name="Обычный 2 2 3 7 3 5" xfId="12726"/>
+    <cellStyle name="Обычный 2 2 3 7 4" xfId="5109"/>
+    <cellStyle name="Обычный 2 2 3 7 5" xfId="7470"/>
+    <cellStyle name="Обычный 2 2 3 7 6" xfId="10246"/>
+    <cellStyle name="Обычный 2 2 3 7 7" xfId="12724"/>
+    <cellStyle name="Обычный 2 2 3 7 8" xfId="14011"/>
+    <cellStyle name="Обычный 2 2 3 7 9" xfId="14526"/>
+    <cellStyle name="Обычный 2 2 3 8" xfId="726"/>
+    <cellStyle name="Обычный 2 2 3 8 10" xfId="16159"/>
+    <cellStyle name="Обычный 2 2 3 8 11" xfId="17094"/>
+    <cellStyle name="Обычный 2 2 3 8 2" xfId="1816"/>
+    <cellStyle name="Обычный 2 2 3 8 2 2" xfId="5112"/>
+    <cellStyle name="Обычный 2 2 3 8 2 3" xfId="7474"/>
+    <cellStyle name="Обычный 2 2 3 8 2 4" xfId="10250"/>
+    <cellStyle name="Обычный 2 2 3 8 2 5" xfId="12728"/>
+    <cellStyle name="Обычный 2 2 3 8 3" xfId="3078"/>
+    <cellStyle name="Обычный 2 2 3 8 3 2" xfId="5113"/>
+    <cellStyle name="Обычный 2 2 3 8 3 3" xfId="7475"/>
+    <cellStyle name="Обычный 2 2 3 8 3 4" xfId="10251"/>
+    <cellStyle name="Обычный 2 2 3 8 3 5" xfId="12729"/>
+    <cellStyle name="Обычный 2 2 3 8 4" xfId="5111"/>
+    <cellStyle name="Обычный 2 2 3 8 5" xfId="7473"/>
+    <cellStyle name="Обычный 2 2 3 8 6" xfId="10249"/>
+    <cellStyle name="Обычный 2 2 3 8 7" xfId="12727"/>
+    <cellStyle name="Обычный 2 2 3 8 8" xfId="14675"/>
+    <cellStyle name="Обычный 2 2 3 8 9" xfId="15246"/>
+    <cellStyle name="Обычный 2 2 3 9" xfId="1197"/>
+    <cellStyle name="Обычный 2 2 3 9 10" xfId="16206"/>
+    <cellStyle name="Обычный 2 2 3 9 11" xfId="17141"/>
+    <cellStyle name="Обычный 2 2 3 9 2" xfId="1926"/>
+    <cellStyle name="Обычный 2 2 3 9 2 2" xfId="5115"/>
+    <cellStyle name="Обычный 2 2 3 9 2 3" xfId="7477"/>
+    <cellStyle name="Обычный 2 2 3 9 2 4" xfId="10253"/>
+    <cellStyle name="Обычный 2 2 3 9 2 5" xfId="12731"/>
+    <cellStyle name="Обычный 2 2 3 9 3" xfId="3186"/>
+    <cellStyle name="Обычный 2 2 3 9 3 2" xfId="5116"/>
+    <cellStyle name="Обычный 2 2 3 9 3 3" xfId="7478"/>
+    <cellStyle name="Обычный 2 2 3 9 3 4" xfId="10254"/>
+    <cellStyle name="Обычный 2 2 3 9 3 5" xfId="12732"/>
+    <cellStyle name="Обычный 2 2 3 9 4" xfId="5114"/>
+    <cellStyle name="Обычный 2 2 3 9 5" xfId="7476"/>
+    <cellStyle name="Обычный 2 2 3 9 6" xfId="10252"/>
+    <cellStyle name="Обычный 2 2 3 9 7" xfId="12730"/>
+    <cellStyle name="Обычный 2 2 3 9 8" xfId="14722"/>
+    <cellStyle name="Обычный 2 2 3 9 9" xfId="15287"/>
+    <cellStyle name="Обычный 2 2 3_12_2019_Б-03-01-М" xfId="5117"/>
     <cellStyle name="Обычный 2 2 4" xfId="106"/>
-    <cellStyle name="Обычный 2 2 4 10" xfId="1243"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 16" xfId="1502"/>
+    <cellStyle name="Обычный 2 2 4 10" xfId="1198"/>
+    <cellStyle name="Обычный 2 2 4 10 10" xfId="16207"/>
+    <cellStyle name="Обычный 2 2 4 10 11" xfId="17142"/>
+    <cellStyle name="Обычный 2 2 4 10 2" xfId="1927"/>
+    <cellStyle name="Обычный 2 2 4 10 2 2" xfId="5120"/>
+    <cellStyle name="Обычный 2 2 4 10 2 3" xfId="7481"/>
+    <cellStyle name="Обычный 2 2 4 10 2 4" xfId="10257"/>
+    <cellStyle name="Обычный 2 2 4 10 2 5" xfId="12735"/>
+    <cellStyle name="Обычный 2 2 4 10 3" xfId="3187"/>
+    <cellStyle name="Обычный 2 2 4 10 3 2" xfId="5121"/>
+    <cellStyle name="Обычный 2 2 4 10 3 3" xfId="7482"/>
+    <cellStyle name="Обычный 2 2 4 10 3 4" xfId="10258"/>
+    <cellStyle name="Обычный 2 2 4 10 3 5" xfId="12736"/>
+    <cellStyle name="Обычный 2 2 4 10 4" xfId="5119"/>
+    <cellStyle name="Обычный 2 2 4 10 5" xfId="7480"/>
+    <cellStyle name="Обычный 2 2 4 10 6" xfId="10256"/>
+    <cellStyle name="Обычный 2 2 4 10 7" xfId="12734"/>
+    <cellStyle name="Обычный 2 2 4 10 8" xfId="14723"/>
+    <cellStyle name="Обычный 2 2 4 10 9" xfId="15288"/>
+    <cellStyle name="Обычный 2 2 4 11" xfId="1347"/>
+    <cellStyle name="Обычный 2 2 4 11 2" xfId="1895"/>
+    <cellStyle name="Обычный 2 2 4 11 3" xfId="7483"/>
+    <cellStyle name="Обычный 2 2 4 11 4" xfId="10259"/>
+    <cellStyle name="Обычный 2 2 4 11 5" xfId="12737"/>
+    <cellStyle name="Обычный 2 2 4 11 6" xfId="15428"/>
+    <cellStyle name="Обычный 2 2 4 11 7" xfId="16347"/>
+    <cellStyle name="Обычный 2 2 4 11 8" xfId="17288"/>
+    <cellStyle name="Обычный 2 2 4 12" xfId="1276"/>
+    <cellStyle name="Обычный 2 2 4 12 2" xfId="2007"/>
+    <cellStyle name="Обычный 2 2 4 12 3" xfId="7484"/>
+    <cellStyle name="Обычный 2 2 4 12 4" xfId="10260"/>
+    <cellStyle name="Обычный 2 2 4 12 5" xfId="12738"/>
+    <cellStyle name="Обычный 2 2 4 12 6" xfId="15357"/>
+    <cellStyle name="Обычный 2 2 4 12 7" xfId="16276"/>
+    <cellStyle name="Обычный 2 2 4 12 8" xfId="17217"/>
+    <cellStyle name="Обычный 2 2 4 13" xfId="1367"/>
+    <cellStyle name="Обычный 2 2 4 13 2" xfId="1975"/>
+    <cellStyle name="Обычный 2 2 4 13 3" xfId="7485"/>
+    <cellStyle name="Обычный 2 2 4 13 4" xfId="10261"/>
+    <cellStyle name="Обычный 2 2 4 13 5" xfId="12739"/>
+    <cellStyle name="Обычный 2 2 4 13 6" xfId="15448"/>
+    <cellStyle name="Обычный 2 2 4 13 7" xfId="16367"/>
+    <cellStyle name="Обычный 2 2 4 13 8" xfId="17308"/>
+    <cellStyle name="Обычный 2 2 4 14" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 4 14 2" xfId="2087"/>
+    <cellStyle name="Обычный 2 2 4 14 2 2" xfId="10262"/>
+    <cellStyle name="Обычный 2 2 4 14 3" xfId="12740"/>
+    <cellStyle name="Обычный 2 2 4 14 4" xfId="15509"/>
+    <cellStyle name="Обычный 2 2 4 14 5" xfId="16422"/>
+    <cellStyle name="Обычный 2 2 4 14 6" xfId="17369"/>
+    <cellStyle name="Обычный 2 2 4 15" xfId="1398"/>
+    <cellStyle name="Обычный 2 2 4 15 2" xfId="2055"/>
+    <cellStyle name="Обычный 2 2 4 15 2 2" xfId="10263"/>
+    <cellStyle name="Обычный 2 2 4 15 3" xfId="12741"/>
+    <cellStyle name="Обычный 2 2 4 15 4" xfId="15479"/>
+    <cellStyle name="Обычный 2 2 4 15 5" xfId="16398"/>
+    <cellStyle name="Обычный 2 2 4 15 6" xfId="17339"/>
+    <cellStyle name="Обычный 2 2 4 16" xfId="1457"/>
+    <cellStyle name="Обычный 2 2 4 16 2" xfId="2145"/>
+    <cellStyle name="Обычный 2 2 4 16 2 2" xfId="10264"/>
+    <cellStyle name="Обычный 2 2 4 16 3" xfId="12742"/>
+    <cellStyle name="Обычный 2 2 4 16 4" xfId="15537"/>
+    <cellStyle name="Обычный 2 2 4 16 5" xfId="16450"/>
+    <cellStyle name="Обычный 2 2 4 16 6" xfId="17397"/>
+    <cellStyle name="Обычный 2 2 4 17" xfId="1599"/>
+    <cellStyle name="Обычный 2 2 4 18" xfId="2207"/>
+    <cellStyle name="Обычный 2 2 4 19" xfId="2175"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="107"/>
+    <cellStyle name="Обычный 2 2 4 2 10" xfId="2970"/>
+    <cellStyle name="Обычный 2 2 4 2 10 2" xfId="5123"/>
+    <cellStyle name="Обычный 2 2 4 2 10 2 2" xfId="5124"/>
+    <cellStyle name="Обычный 2 2 4 2 10 2 3" xfId="7488"/>
+    <cellStyle name="Обычный 2 2 4 2 10 2 4" xfId="10267"/>
+    <cellStyle name="Обычный 2 2 4 2 10 2 5" xfId="12743"/>
+    <cellStyle name="Обычный 2 2 4 2 10 3" xfId="5125"/>
+    <cellStyle name="Обычный 2 2 4 2 10 3 2" xfId="10268"/>
+    <cellStyle name="Обычный 2 2 4 2 10 3 3" xfId="12744"/>
+    <cellStyle name="Обычный 2 2 4 2 10 4" xfId="7487"/>
+    <cellStyle name="Обычный 2 2 4 2 11" xfId="5122"/>
+    <cellStyle name="Обычный 2 2 4 2 11 2" xfId="5126"/>
+    <cellStyle name="Обычный 2 2 4 2 11 3" xfId="7489"/>
+    <cellStyle name="Обычный 2 2 4 2 11 4" xfId="10269"/>
+    <cellStyle name="Обычный 2 2 4 2 11 5" xfId="12745"/>
+    <cellStyle name="Обычный 2 2 4 2 12" xfId="5127"/>
+    <cellStyle name="Обычный 2 2 4 2 12 2" xfId="10270"/>
+    <cellStyle name="Обычный 2 2 4 2 12 3" xfId="12746"/>
+    <cellStyle name="Обычный 2 2 4 2 13" xfId="5128"/>
+    <cellStyle name="Обычный 2 2 4 2 13 2" xfId="10271"/>
+    <cellStyle name="Обычный 2 2 4 2 13 3" xfId="12747"/>
+    <cellStyle name="Обычный 2 2 4 2 14" xfId="7486"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="108"/>
-    <cellStyle name="Обычный 2 2 4 2 2 10" xfId="1394"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1505"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10" xfId="1349"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 2" xfId="1892"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 3" xfId="7491"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 4" xfId="10273"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 5" xfId="12749"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 6" xfId="15430"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 7" xfId="16349"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 8" xfId="17290"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11" xfId="1274"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 2" xfId="2008"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 3" xfId="7492"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 4" xfId="10274"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 5" xfId="12750"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 6" xfId="15355"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 7" xfId="16274"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 8" xfId="17215"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12" xfId="1370"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 2" xfId="1972"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 3" xfId="7493"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 4" xfId="10275"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 5" xfId="12751"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 6" xfId="15451"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 7" xfId="16370"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 8" xfId="17311"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1433"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 2" xfId="2088"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 2 2" xfId="10276"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 3" xfId="12752"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 4" xfId="15513"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 5" xfId="16426"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 6" xfId="17373"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1402"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 2" xfId="2052"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 2 2" xfId="10277"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 3" xfId="12753"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 4" xfId="15482"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 5" xfId="16401"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 6" xfId="17342"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1460"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 2" xfId="2146"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 2 2" xfId="10278"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 3" xfId="12754"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 4" xfId="15539"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 5" xfId="16452"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 6" xfId="17399"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16" xfId="1600"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17" xfId="2208"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18" xfId="2172"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19" xfId="2750"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="109"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 10" xfId="5130"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 10 2" xfId="5131"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 10 3" xfId="7495"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 10 4" xfId="10279"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 10 5" xfId="12755"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 11" xfId="5132"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 11 2" xfId="10280"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 11 3" xfId="12756"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 12" xfId="5133"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 12 2" xfId="10281"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 12 3" xfId="12757"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 13" xfId="7494"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="110"/>
-    <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="1318"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1507"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="1273"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2" xfId="2010"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 3" xfId="7497"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 4" xfId="10283"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 5" xfId="12759"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 6" xfId="15354"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 7" xfId="16273"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 8" xfId="17214"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="1373"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2" xfId="1971"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 3" xfId="7498"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 4" xfId="10284"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 5" xfId="12760"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 6" xfId="15454"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 7" xfId="16373"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 8" xfId="17314"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="1435"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2" xfId="2090"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2 2" xfId="10285"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 3" xfId="12761"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 4" xfId="15515"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 5" xfId="16428"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 6" xfId="17375"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1404"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2" xfId="2051"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2 2" xfId="10286"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 3" xfId="12762"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 4" xfId="15484"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 5" xfId="16403"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 6" xfId="17344"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1462"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2" xfId="2147"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2 2" xfId="10287"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 3" xfId="12763"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 4" xfId="15541"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 5" xfId="16454"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 6" xfId="17401"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="1601"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="2171"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18" xfId="2751"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19" xfId="3081"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="255"/>
-    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="483"/>
-[...19 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="340"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 10" xfId="14874"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 11" xfId="15730"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 12" xfId="16665"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="438"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 10" xfId="16827"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="681"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2" xfId="1151"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2 2" xfId="14162"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 3" xfId="5136"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 4" xfId="15209"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 5" xfId="16115"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 6" xfId="17050"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3" xfId="942"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3 2" xfId="7500"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 4" xfId="2752"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 4 2" xfId="10289"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 5" xfId="12765"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 6" xfId="13939"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 7" xfId="14454"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 8" xfId="15015"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 9" xfId="15892"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="587"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 10" xfId="16956"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2" xfId="1057"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2 2" xfId="5137"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 3" xfId="3082"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 4" xfId="10290"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 5" xfId="12766"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 6" xfId="14068"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 7" xfId="14583"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 8" xfId="15129"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 9" xfId="16021"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="805"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4 2" xfId="5135"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="1690"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5 2" xfId="7499"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="10288"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="12764"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 8" xfId="13777"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 9" xfId="14292"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20" xfId="5134"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 21" xfId="7496"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 22" xfId="10282"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 23" xfId="12758"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 24" xfId="13696"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 25" xfId="14211"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 26" xfId="14805"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 27" xfId="15648"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 28" xfId="16583"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="391"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 10" xfId="14975"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 11" xfId="15845"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 12" xfId="16780"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="634"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 10" xfId="17003"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="1104"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2 2" xfId="5139"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 3" xfId="2753"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 4" xfId="10292"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 5" xfId="12768"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 6" xfId="14115"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 7" xfId="14630"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 8" xfId="15169"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 9" xfId="16068"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="895"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 2" xfId="3083"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 3" xfId="7502"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 4" xfId="10293"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 5" xfId="12769"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4" xfId="1650"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4 2" xfId="5138"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 5" xfId="7501"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 6" xfId="10291"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 7" xfId="12767"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 8" xfId="13892"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 9" xfId="14407"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="344"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 10" xfId="14935"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 11" xfId="15798"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 12" xfId="16733"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="848"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 2" xfId="2754"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 3" xfId="7504"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 4" xfId="10295"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 5" xfId="12771"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3" xfId="1770"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3 2" xfId="5141"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3 3" xfId="7505"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3 4" xfId="10296"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3 5" xfId="12772"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 4" xfId="5140"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 5" xfId="7503"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 6" xfId="10294"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 7" xfId="12770"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 8" xfId="13845"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 9" xfId="14360"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="464"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 10" xfId="15039"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 11" xfId="15918"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 12" xfId="16853"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="965"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 2" xfId="2755"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 3" xfId="7507"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 4" xfId="10298"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 5" xfId="12774"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3" xfId="1731"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3 2" xfId="5143"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3 3" xfId="7508"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3 4" xfId="10299"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3 5" xfId="12775"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 4" xfId="5142"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 5" xfId="7506"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 6" xfId="10297"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 7" xfId="12773"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 8" xfId="13965"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 9" xfId="14480"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="533"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 10" xfId="15082"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 11" xfId="15967"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 12" xfId="16902"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1010"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 2" xfId="2756"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 3" xfId="7510"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 4" xfId="10301"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 5" xfId="12777"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3" xfId="1850"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3 2" xfId="5145"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3 3" xfId="7511"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3 4" xfId="10302"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3 5" xfId="12778"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 4" xfId="5144"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 5" xfId="7509"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 6" xfId="10300"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 7" xfId="12776"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 8" xfId="14014"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 9" xfId="14529"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="729"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 10" xfId="16162"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 11" xfId="17097"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1811"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 2" xfId="5147"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 3" xfId="7513"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 4" xfId="10304"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 5" xfId="12780"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3" xfId="3084"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3 2" xfId="5148"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3 3" xfId="7514"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3 4" xfId="10305"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3 5" xfId="12781"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 4" xfId="5146"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 5" xfId="7512"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 6" xfId="10303"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 7" xfId="12779"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 8" xfId="14678"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 9" xfId="15249"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="1200"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 10" xfId="16209"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 11" xfId="17144"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="1930"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 2" xfId="5150"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 3" xfId="7516"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 4" xfId="10307"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 5" xfId="12783"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3" xfId="3189"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3 2" xfId="5151"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3 3" xfId="7517"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3 4" xfId="10308"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3 5" xfId="12784"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 4" xfId="5149"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 5" xfId="7515"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 6" xfId="10306"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 7" xfId="12782"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 8" xfId="14725"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 9" xfId="15290"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="1351"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2" xfId="1891"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 3" xfId="7518"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 4" xfId="10309"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 5" xfId="12785"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 6" xfId="15432"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 7" xfId="16351"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 8" xfId="17292"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2_12_2019_Б-03-01-М" xfId="5152"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="2757"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3 2" xfId="5153"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3 2 2" xfId="5154"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3 2 3" xfId="7520"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3 2 4" xfId="10311"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3 2 5" xfId="12786"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3 3" xfId="5155"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3 3 2" xfId="10312"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3 3 3" xfId="12787"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3 4" xfId="7519"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4" xfId="2758"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4 2" xfId="5156"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4 2 2" xfId="5157"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4 2 3" xfId="7522"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4 2 4" xfId="10314"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4 2 5" xfId="12788"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4 3" xfId="5158"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4 3 2" xfId="10315"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4 3 3" xfId="12789"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4 4" xfId="7521"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5" xfId="2759"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5 2" xfId="5159"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5 2 2" xfId="5160"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5 2 3" xfId="7524"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5 2 4" xfId="10316"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5 2 5" xfId="12790"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5 3" xfId="5161"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5 3 2" xfId="10317"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5 3 3" xfId="12791"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5 4" xfId="7523"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6" xfId="2760"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6 2" xfId="5162"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6 2 2" xfId="5163"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6 2 3" xfId="7526"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6 2 4" xfId="10319"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6 2 5" xfId="12792"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6 3" xfId="5164"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6 3 2" xfId="10320"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6 3 3" xfId="12793"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6 4" xfId="7525"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7" xfId="2761"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7 2" xfId="5165"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7 2 2" xfId="5166"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7 2 3" xfId="7528"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7 2 4" xfId="10322"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7 2 5" xfId="12794"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7 3" xfId="5167"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7 3 2" xfId="10323"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7 3 3" xfId="12795"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7 4" xfId="7527"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8" xfId="2762"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8 2" xfId="5168"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8 2 2" xfId="5169"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8 2 3" xfId="7530"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8 2 4" xfId="10324"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8 2 5" xfId="12796"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8 3" xfId="5170"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8 3 2" xfId="10325"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8 3 3" xfId="12797"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 8 4" xfId="7529"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9" xfId="2971"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9 2" xfId="5171"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9 2 2" xfId="5172"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9 2 3" xfId="7532"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9 2 4" xfId="10327"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9 2 5" xfId="12798"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9 3" xfId="5173"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9 3 2" xfId="10328"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9 3 3" xfId="12799"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 9 4" xfId="7531"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_01_2020_Б-03-01-М" xfId="1602"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20" xfId="3080"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21" xfId="5129"/>
+    <cellStyle name="Обычный 2 2 4 2 2 22" xfId="7490"/>
+    <cellStyle name="Обычный 2 2 4 2 2 23" xfId="10272"/>
+    <cellStyle name="Обычный 2 2 4 2 2 24" xfId="12748"/>
+    <cellStyle name="Обычный 2 2 4 2 2 25" xfId="13695"/>
+    <cellStyle name="Обычный 2 2 4 2 2 26" xfId="14210"/>
+    <cellStyle name="Обычный 2 2 4 2 2 27" xfId="14804"/>
+    <cellStyle name="Обычный 2 2 4 2 2 28" xfId="15647"/>
+    <cellStyle name="Обычный 2 2 4 2 2 29" xfId="16582"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="253"/>
-    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="482"/>
-[...18 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 2_2.1" xfId="339"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 10" xfId="14872"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 11" xfId="15728"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 12" xfId="16663"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="437"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 10" xfId="16826"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="680"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2" xfId="1150"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2 2" xfId="14161"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 3" xfId="5175"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 4" xfId="15208"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 5" xfId="16114"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 6" xfId="17049"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 3" xfId="941"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 3 2" xfId="7534"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 4" xfId="2763"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 4 2" xfId="10331"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 5" xfId="12801"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 6" xfId="13938"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 7" xfId="14453"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 8" xfId="15014"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 9" xfId="15891"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="586"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 10" xfId="16955"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 2" xfId="1056"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 2 2" xfId="5176"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 3" xfId="3085"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 4" xfId="10332"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 5" xfId="12802"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 6" xfId="14067"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 7" xfId="14582"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 8" xfId="15128"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 9" xfId="16020"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="803"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4 2" xfId="5174"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="1689"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 5 2" xfId="7533"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="10330"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="12800"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 8" xfId="13775"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 9" xfId="14290"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="390"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 10" xfId="14974"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 11" xfId="15844"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 12" xfId="16779"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="633"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 10" xfId="17002"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="1103"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2 2" xfId="5178"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 3" xfId="2764"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 4" xfId="10334"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 5" xfId="12804"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 6" xfId="14114"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 7" xfId="14629"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 8" xfId="15168"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 9" xfId="16067"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="894"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3 2" xfId="3086"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3 3" xfId="7536"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3 4" xfId="10335"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3 5" xfId="12805"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 4" xfId="1652"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 4 2" xfId="5177"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 5" xfId="7535"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 6" xfId="10333"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 7" xfId="12803"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 8" xfId="13891"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 9" xfId="14406"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="345"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 10" xfId="14936"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 11" xfId="15799"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 12" xfId="16734"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="849"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2 2" xfId="2765"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2 3" xfId="7538"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2 4" xfId="10337"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2 5" xfId="12807"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 3" xfId="1768"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 3 2" xfId="5180"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 3 3" xfId="7539"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 3 4" xfId="10338"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 3 5" xfId="12808"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 4" xfId="5179"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 5" xfId="7537"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 6" xfId="10336"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 7" xfId="12806"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 8" xfId="13846"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 9" xfId="14361"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="467"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 10" xfId="15042"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 11" xfId="15921"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 12" xfId="16856"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="968"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2 2" xfId="2766"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2 3" xfId="7541"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2 4" xfId="10340"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2 5" xfId="12810"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 3" xfId="1732"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 3 2" xfId="5182"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 3 3" xfId="7542"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 3 4" xfId="10341"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 3 5" xfId="12811"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 4" xfId="5181"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 5" xfId="7540"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 6" xfId="10339"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 7" xfId="12809"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 8" xfId="13968"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 9" xfId="14483"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="532"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 10" xfId="15081"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 11" xfId="15966"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 12" xfId="16901"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="1009"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2 2" xfId="2767"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2 3" xfId="7544"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2 4" xfId="10343"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2 5" xfId="12813"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 3" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 3 2" xfId="5184"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 3 3" xfId="7545"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 3 4" xfId="10344"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 3 5" xfId="12814"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 4" xfId="5183"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 5" xfId="7543"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 6" xfId="10342"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 7" xfId="12812"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 8" xfId="14013"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 9" xfId="14528"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8" xfId="728"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 10" xfId="16161"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 11" xfId="17096"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1812"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2 2" xfId="5186"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2 3" xfId="7547"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2 4" xfId="10346"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2 5" xfId="12816"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 3" xfId="3087"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 3 2" xfId="5187"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 3 3" xfId="7548"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 3 4" xfId="10347"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 3 5" xfId="12817"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 4" xfId="5185"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 5" xfId="7546"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 6" xfId="10345"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 7" xfId="12815"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 8" xfId="14677"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 9" xfId="15248"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9" xfId="1199"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 10" xfId="16208"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 11" xfId="17143"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="1928"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2 2" xfId="5189"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2 3" xfId="7550"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2 4" xfId="10349"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2 5" xfId="12819"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 3" xfId="3188"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 3 2" xfId="5190"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 3 3" xfId="7551"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 3 4" xfId="10350"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 3 5" xfId="12820"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 4" xfId="5188"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 5" xfId="7549"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 6" xfId="10348"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 7" xfId="12818"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 8" xfId="14724"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 9" xfId="15289"/>
+    <cellStyle name="Обычный 2 2 4 2 2_12_2019_Б-03-01-М" xfId="5191"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="111"/>
-    <cellStyle name="Обычный 2 2 4 2 3 10" xfId="1314"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1510"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10" xfId="1269"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 2" xfId="2011"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 3" xfId="7553"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 4" xfId="10352"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 5" xfId="12822"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 6" xfId="15350"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 7" xfId="16269"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 8" xfId="17210"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11" xfId="1375"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 2" xfId="1969"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 3" xfId="7554"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 4" xfId="10353"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 5" xfId="12823"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 6" xfId="15456"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 7" xfId="16375"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 8" xfId="17316"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12" xfId="1437"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 2" xfId="2091"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 2 2" xfId="10354"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 3" xfId="12824"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 4" xfId="15517"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 5" xfId="16430"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 6" xfId="17377"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1407"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 2" xfId="2049"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 2 2" xfId="10355"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 3" xfId="12825"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 4" xfId="15487"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 5" xfId="16406"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 6" xfId="17347"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1465"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 2" xfId="2148"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 2 2" xfId="10356"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 3" xfId="12826"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 4" xfId="15544"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 5" xfId="16457"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 6" xfId="17404"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15" xfId="1603"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17" xfId="2169"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18" xfId="2768"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19" xfId="3088"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="256"/>
-    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="484"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="941"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 10" xfId="14875"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 11" xfId="15731"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 12" xfId="16666"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="439"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 10" xfId="16828"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="682"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2" xfId="1152"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2 2" xfId="14163"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 3" xfId="5194"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 4" xfId="15210"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 5" xfId="16116"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 6" xfId="17051"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 3" xfId="943"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 3 2" xfId="7556"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 4" xfId="2769"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 4 2" xfId="10358"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 5" xfId="12828"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 6" xfId="13940"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 7" xfId="14455"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 8" xfId="15016"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 9" xfId="15893"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="588"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 10" xfId="16957"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 2" xfId="1058"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 2 2" xfId="5195"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 3" xfId="3089"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 4" xfId="10359"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 5" xfId="12829"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 6" xfId="14069"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 7" xfId="14584"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 8" xfId="15130"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 9" xfId="16022"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="806"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4 2" xfId="5193"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="1691"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 5 2" xfId="7555"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="10357"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="12827"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 8" xfId="13778"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 9" xfId="14293"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20" xfId="5192"/>
+    <cellStyle name="Обычный 2 2 4 2 3 21" xfId="7552"/>
+    <cellStyle name="Обычный 2 2 4 2 3 22" xfId="10351"/>
+    <cellStyle name="Обычный 2 2 4 2 3 23" xfId="12821"/>
+    <cellStyle name="Обычный 2 2 4 2 3 24" xfId="13697"/>
+    <cellStyle name="Обычный 2 2 4 2 3 25" xfId="14212"/>
+    <cellStyle name="Обычный 2 2 4 2 3 26" xfId="14806"/>
+    <cellStyle name="Обычный 2 2 4 2 3 27" xfId="15649"/>
+    <cellStyle name="Обычный 2 2 4 2 3 28" xfId="16584"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="392"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 10" xfId="14976"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 11" xfId="15846"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 12" xfId="16781"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="635"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 10" xfId="17004"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="1105"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2 2" xfId="5197"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 3" xfId="2770"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 4" xfId="10361"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 5" xfId="12831"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 6" xfId="14116"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 7" xfId="14631"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 8" xfId="15170"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 9" xfId="16069"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="896"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3 2" xfId="3090"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3 3" xfId="7558"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3 4" xfId="10362"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3 5" xfId="12832"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 4" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 4 2" xfId="5196"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 5" xfId="7557"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 6" xfId="10360"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 7" xfId="12830"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 8" xfId="13893"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 9" xfId="14408"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="238"/>
-    <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="834"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="341"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 10" xfId="14857"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 11" xfId="15713"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 12" xfId="16648"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="789"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2 2" xfId="2771"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2 3" xfId="7560"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2 4" xfId="10364"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2 5" xfId="12834"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 3" xfId="1771"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 3 2" xfId="5199"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 3 3" xfId="7561"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 3 4" xfId="10365"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 3 5" xfId="12835"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 4" xfId="5198"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 5" xfId="7559"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 6" xfId="10363"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 7" xfId="12833"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 8" xfId="13760"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 9" xfId="14275"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="449"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 10" xfId="15024"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 11" xfId="15903"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 12" xfId="16838"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="953"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2 2" xfId="2772"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2 3" xfId="7563"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2 4" xfId="10367"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2 5" xfId="12837"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 3" xfId="1729"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 3 2" xfId="5201"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 3 3" xfId="7564"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 3 4" xfId="10368"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 3 5" xfId="12838"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 4" xfId="5200"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 5" xfId="7562"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 6" xfId="10366"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 7" xfId="12836"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 8" xfId="13950"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 9" xfId="14465"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="534"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 10" xfId="15083"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 11" xfId="15968"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 12" xfId="16903"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1011"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2 2" xfId="2773"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2 3" xfId="7566"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2 4" xfId="10370"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2 5" xfId="12840"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 3" xfId="1851"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 3 2" xfId="5203"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 3 3" xfId="7567"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 3 4" xfId="10371"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 3 5" xfId="12841"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 4" xfId="5202"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 5" xfId="7565"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 6" xfId="10369"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 7" xfId="12839"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 8" xfId="14015"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 9" xfId="14530"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7" xfId="730"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 10" xfId="16163"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 11" xfId="17098"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1809"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2 2" xfId="5205"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2 3" xfId="7569"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2 4" xfId="10373"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2 5" xfId="12843"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 3" xfId="3091"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 3 2" xfId="5206"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 3 3" xfId="7570"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 3 4" xfId="10374"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 3 5" xfId="12844"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 4" xfId="5204"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 5" xfId="7568"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 6" xfId="10372"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 7" xfId="12842"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 8" xfId="14679"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 9" xfId="15250"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8" xfId="1201"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 10" xfId="16210"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 11" xfId="17145"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="1931"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2 2" xfId="5208"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2 3" xfId="7572"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2 4" xfId="10376"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2 5" xfId="12846"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 3" xfId="3190"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 3 2" xfId="5209"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 3 3" xfId="7573"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 3 4" xfId="10377"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 3 5" xfId="12847"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 4" xfId="5207"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 5" xfId="7571"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 6" xfId="10375"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 7" xfId="12845"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 8" xfId="14726"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 9" xfId="15291"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9" xfId="1352"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 2" xfId="1889"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 3" xfId="7574"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 4" xfId="10378"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 5" xfId="12848"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 6" xfId="15433"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 7" xfId="16352"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 8" xfId="17293"/>
+    <cellStyle name="Обычный 2 2 4 2 3_12_2019_Б-03-01-М" xfId="5210"/>
+    <cellStyle name="Обычный 2 2 4 2 4" xfId="2774"/>
+    <cellStyle name="Обычный 2 2 4 2 4 2" xfId="5211"/>
+    <cellStyle name="Обычный 2 2 4 2 4 2 2" xfId="5212"/>
+    <cellStyle name="Обычный 2 2 4 2 4 2 3" xfId="7576"/>
+    <cellStyle name="Обычный 2 2 4 2 4 2 4" xfId="10379"/>
+    <cellStyle name="Обычный 2 2 4 2 4 2 5" xfId="12849"/>
+    <cellStyle name="Обычный 2 2 4 2 4 3" xfId="5213"/>
+    <cellStyle name="Обычный 2 2 4 2 4 3 2" xfId="10380"/>
+    <cellStyle name="Обычный 2 2 4 2 4 3 3" xfId="12850"/>
+    <cellStyle name="Обычный 2 2 4 2 4 4" xfId="7575"/>
+    <cellStyle name="Обычный 2 2 4 2 5" xfId="2775"/>
+    <cellStyle name="Обычный 2 2 4 2 5 2" xfId="5214"/>
+    <cellStyle name="Обычный 2 2 4 2 5 2 2" xfId="5215"/>
+    <cellStyle name="Обычный 2 2 4 2 5 2 3" xfId="7578"/>
+    <cellStyle name="Обычный 2 2 4 2 5 2 4" xfId="10382"/>
+    <cellStyle name="Обычный 2 2 4 2 5 2 5" xfId="12851"/>
+    <cellStyle name="Обычный 2 2 4 2 5 3" xfId="5216"/>
+    <cellStyle name="Обычный 2 2 4 2 5 3 2" xfId="10383"/>
+    <cellStyle name="Обычный 2 2 4 2 5 3 3" xfId="12852"/>
+    <cellStyle name="Обычный 2 2 4 2 5 4" xfId="7577"/>
+    <cellStyle name="Обычный 2 2 4 2 6" xfId="2776"/>
+    <cellStyle name="Обычный 2 2 4 2 6 2" xfId="5217"/>
+    <cellStyle name="Обычный 2 2 4 2 6 2 2" xfId="5218"/>
+    <cellStyle name="Обычный 2 2 4 2 6 2 3" xfId="7580"/>
+    <cellStyle name="Обычный 2 2 4 2 6 2 4" xfId="10385"/>
+    <cellStyle name="Обычный 2 2 4 2 6 2 5" xfId="12853"/>
+    <cellStyle name="Обычный 2 2 4 2 6 3" xfId="5219"/>
+    <cellStyle name="Обычный 2 2 4 2 6 3 2" xfId="10386"/>
+    <cellStyle name="Обычный 2 2 4 2 6 3 3" xfId="12854"/>
+    <cellStyle name="Обычный 2 2 4 2 6 4" xfId="7579"/>
+    <cellStyle name="Обычный 2 2 4 2 7" xfId="2777"/>
+    <cellStyle name="Обычный 2 2 4 2 7 2" xfId="5220"/>
+    <cellStyle name="Обычный 2 2 4 2 7 2 2" xfId="5221"/>
+    <cellStyle name="Обычный 2 2 4 2 7 2 3" xfId="7582"/>
+    <cellStyle name="Обычный 2 2 4 2 7 2 4" xfId="10387"/>
+    <cellStyle name="Обычный 2 2 4 2 7 2 5" xfId="12855"/>
+    <cellStyle name="Обычный 2 2 4 2 7 3" xfId="5222"/>
+    <cellStyle name="Обычный 2 2 4 2 7 3 2" xfId="10388"/>
+    <cellStyle name="Обычный 2 2 4 2 7 3 3" xfId="12856"/>
+    <cellStyle name="Обычный 2 2 4 2 7 4" xfId="7581"/>
+    <cellStyle name="Обычный 2 2 4 2 8" xfId="2778"/>
+    <cellStyle name="Обычный 2 2 4 2 8 2" xfId="5223"/>
+    <cellStyle name="Обычный 2 2 4 2 8 2 2" xfId="5224"/>
+    <cellStyle name="Обычный 2 2 4 2 8 2 3" xfId="7584"/>
+    <cellStyle name="Обычный 2 2 4 2 8 2 4" xfId="10390"/>
+    <cellStyle name="Обычный 2 2 4 2 8 2 5" xfId="12857"/>
+    <cellStyle name="Обычный 2 2 4 2 8 3" xfId="5225"/>
+    <cellStyle name="Обычный 2 2 4 2 8 3 2" xfId="10391"/>
+    <cellStyle name="Обычный 2 2 4 2 8 3 3" xfId="12858"/>
+    <cellStyle name="Обычный 2 2 4 2 8 4" xfId="7583"/>
+    <cellStyle name="Обычный 2 2 4 2 9" xfId="2779"/>
+    <cellStyle name="Обычный 2 2 4 2 9 2" xfId="5226"/>
+    <cellStyle name="Обычный 2 2 4 2 9 2 2" xfId="5227"/>
+    <cellStyle name="Обычный 2 2 4 2 9 2 3" xfId="7586"/>
+    <cellStyle name="Обычный 2 2 4 2 9 2 4" xfId="10393"/>
+    <cellStyle name="Обычный 2 2 4 2 9 2 5" xfId="12859"/>
+    <cellStyle name="Обычный 2 2 4 2 9 3" xfId="5228"/>
+    <cellStyle name="Обычный 2 2 4 2 9 3 2" xfId="10394"/>
+    <cellStyle name="Обычный 2 2 4 2 9 3 3" xfId="12860"/>
+    <cellStyle name="Обычный 2 2 4 2 9 4" xfId="7585"/>
+    <cellStyle name="Обычный 2 2 4 2_01_2020_Б-03-01-М" xfId="1604"/>
+    <cellStyle name="Обычный 2 2 4 20" xfId="2749"/>
+    <cellStyle name="Обычный 2 2 4 21" xfId="3079"/>
+    <cellStyle name="Обычный 2 2 4 22" xfId="5118"/>
+    <cellStyle name="Обычный 2 2 4 23" xfId="7479"/>
+    <cellStyle name="Обычный 2 2 4 24" xfId="10255"/>
+    <cellStyle name="Обычный 2 2 4 25" xfId="12733"/>
+    <cellStyle name="Обычный 2 2 4 26" xfId="13694"/>
+    <cellStyle name="Обычный 2 2 4 27" xfId="14209"/>
+    <cellStyle name="Обычный 2 2 4 28" xfId="14803"/>
+    <cellStyle name="Обычный 2 2 4 29" xfId="15646"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="112"/>
+    <cellStyle name="Обычный 2 2 4 3 10" xfId="5229"/>
+    <cellStyle name="Обычный 2 2 4 3 10 2" xfId="5230"/>
+    <cellStyle name="Обычный 2 2 4 3 10 3" xfId="7588"/>
+    <cellStyle name="Обычный 2 2 4 3 10 4" xfId="10396"/>
+    <cellStyle name="Обычный 2 2 4 3 10 5" xfId="12861"/>
+    <cellStyle name="Обычный 2 2 4 3 11" xfId="5231"/>
+    <cellStyle name="Обычный 2 2 4 3 11 2" xfId="10397"/>
+    <cellStyle name="Обычный 2 2 4 3 11 3" xfId="12862"/>
+    <cellStyle name="Обычный 2 2 4 3 12" xfId="5232"/>
+    <cellStyle name="Обычный 2 2 4 3 12 2" xfId="10398"/>
+    <cellStyle name="Обычный 2 2 4 3 12 3" xfId="12863"/>
+    <cellStyle name="Обычный 2 2 4 3 13" xfId="7587"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="113"/>
-    <cellStyle name="Обычный 2 2 4 3 2 10" xfId="1312"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1512"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10" xfId="1267"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 2" xfId="2012"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 3" xfId="7590"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 4" xfId="10400"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 5" xfId="12865"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 6" xfId="15348"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 7" xfId="16267"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 8" xfId="17208"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11" xfId="1378"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 2" xfId="1967"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 3" xfId="7591"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 4" xfId="10401"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 5" xfId="12866"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 6" xfId="15459"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 7" xfId="16378"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 8" xfId="17319"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12" xfId="1439"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 2" xfId="2092"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 2 2" xfId="10402"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 3" xfId="12867"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 4" xfId="15519"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 5" xfId="16432"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 6" xfId="17379"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1409"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 2" xfId="2047"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 2 2" xfId="10403"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 3" xfId="12868"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 4" xfId="15489"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 5" xfId="16408"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 6" xfId="17349"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1467"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 2" xfId="2149"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 2 2" xfId="10404"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 3" xfId="12869"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 4" xfId="15546"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 5" xfId="16459"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 6" xfId="17406"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15" xfId="1605"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16" xfId="2212"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17" xfId="2167"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18" xfId="2780"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19" xfId="3092"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="258"/>
-    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="485"/>
-[...19 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="342"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 10" xfId="14877"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 11" xfId="15733"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 12" xfId="16668"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="440"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 10" xfId="16829"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="683"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2" xfId="1153"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2 2" xfId="14164"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 3" xfId="5235"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 4" xfId="15211"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 5" xfId="16117"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 6" xfId="17052"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 3" xfId="944"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 3 2" xfId="7593"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 4" xfId="2781"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 4 2" xfId="10406"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 5" xfId="12871"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 6" xfId="13941"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 7" xfId="14456"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 8" xfId="15017"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 9" xfId="15894"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="589"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 10" xfId="16958"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 2" xfId="1059"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 2 2" xfId="5236"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 3" xfId="3093"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 4" xfId="10407"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 5" xfId="12872"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 6" xfId="14070"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 7" xfId="14585"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 8" xfId="15131"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 9" xfId="16023"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="808"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4 2" xfId="5234"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="1693"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 5 2" xfId="7592"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="10405"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="12870"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 8" xfId="13780"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 9" xfId="14295"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20" xfId="5233"/>
+    <cellStyle name="Обычный 2 2 4 3 2 21" xfId="7589"/>
+    <cellStyle name="Обычный 2 2 4 3 2 22" xfId="10399"/>
+    <cellStyle name="Обычный 2 2 4 3 2 23" xfId="12864"/>
+    <cellStyle name="Обычный 2 2 4 3 2 24" xfId="13698"/>
+    <cellStyle name="Обычный 2 2 4 3 2 25" xfId="14213"/>
+    <cellStyle name="Обычный 2 2 4 3 2 26" xfId="14807"/>
+    <cellStyle name="Обычный 2 2 4 3 2 27" xfId="15650"/>
+    <cellStyle name="Обычный 2 2 4 3 2 28" xfId="16585"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="393"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 10" xfId="14977"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 11" xfId="15847"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 12" xfId="16782"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="636"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 10" xfId="17005"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="1106"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2 2" xfId="5238"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 3" xfId="2782"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 4" xfId="10409"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 5" xfId="12874"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 6" xfId="14117"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 7" xfId="14632"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 8" xfId="15171"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 9" xfId="16070"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="897"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3 2" xfId="3094"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3 3" xfId="7595"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3 4" xfId="10410"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3 5" xfId="12875"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 4" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 4 2" xfId="5237"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 5" xfId="7594"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 6" xfId="10408"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 7" xfId="12873"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 8" xfId="13894"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 9" xfId="14409"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="343"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 10" xfId="14934"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 11" xfId="15797"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 12" xfId="16732"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="847"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2 2" xfId="2783"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2 3" xfId="7597"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2 4" xfId="10412"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2 5" xfId="12877"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 3" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 3 2" xfId="5240"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 3 3" xfId="7598"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 3 4" xfId="10413"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 3 5" xfId="12878"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 4" xfId="5239"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 5" xfId="7596"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 6" xfId="10411"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 7" xfId="12876"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 8" xfId="13844"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 9" xfId="14359"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="468"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 10" xfId="15043"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 11" xfId="15922"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 12" xfId="16857"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="969"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2 2" xfId="2784"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2 3" xfId="7600"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2 4" xfId="10415"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2 5" xfId="12880"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 3" xfId="1727"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 3 2" xfId="5242"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 3 3" xfId="7601"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 3 4" xfId="10416"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 3 5" xfId="12881"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 4" xfId="5241"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 5" xfId="7599"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 6" xfId="10414"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 7" xfId="12879"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 8" xfId="13969"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 9" xfId="14484"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="535"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 10" xfId="15084"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 11" xfId="15969"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 12" xfId="16904"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1012"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2 2" xfId="2785"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2 3" xfId="7603"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2 4" xfId="10418"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2 5" xfId="12883"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 3" xfId="1852"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 3 2" xfId="5244"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 3 3" xfId="7604"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 3 4" xfId="10419"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 3 5" xfId="12884"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 4" xfId="5243"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 5" xfId="7602"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 6" xfId="10417"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 7" xfId="12882"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 8" xfId="14016"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 9" xfId="14531"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7" xfId="731"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 10" xfId="16164"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 11" xfId="17099"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1807"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2 2" xfId="5246"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2 3" xfId="7606"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2 4" xfId="10421"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2 5" xfId="12886"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 3" xfId="3095"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 3 2" xfId="5247"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 3 3" xfId="7607"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 3 4" xfId="10422"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 3 5" xfId="12887"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 4" xfId="5245"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 5" xfId="7605"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 6" xfId="10420"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 7" xfId="12885"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 8" xfId="14680"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 9" xfId="15251"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8" xfId="1202"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 10" xfId="16211"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 11" xfId="17146"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="1932"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2 2" xfId="5249"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2 3" xfId="7609"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2 4" xfId="10424"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2 5" xfId="12889"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 3" xfId="3191"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 3 2" xfId="5250"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 3 3" xfId="7610"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 3 4" xfId="10425"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 3 5" xfId="12890"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 4" xfId="5248"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 5" xfId="7608"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 6" xfId="10423"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 7" xfId="12888"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 8" xfId="14727"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 9" xfId="15292"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9" xfId="1354"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 2" xfId="1887"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 3" xfId="7611"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 4" xfId="10426"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 5" xfId="12891"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 6" xfId="15435"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 7" xfId="16354"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 8" xfId="17295"/>
+    <cellStyle name="Обычный 2 2 4 3 2_12_2019_Б-03-01-М" xfId="5251"/>
+    <cellStyle name="Обычный 2 2 4 3 3" xfId="2786"/>
+    <cellStyle name="Обычный 2 2 4 3 3 2" xfId="5252"/>
+    <cellStyle name="Обычный 2 2 4 3 3 2 2" xfId="5253"/>
+    <cellStyle name="Обычный 2 2 4 3 3 2 3" xfId="7613"/>
+    <cellStyle name="Обычный 2 2 4 3 3 2 4" xfId="10428"/>
+    <cellStyle name="Обычный 2 2 4 3 3 2 5" xfId="12892"/>
+    <cellStyle name="Обычный 2 2 4 3 3 3" xfId="5254"/>
+    <cellStyle name="Обычный 2 2 4 3 3 3 2" xfId="10429"/>
+    <cellStyle name="Обычный 2 2 4 3 3 3 3" xfId="12893"/>
+    <cellStyle name="Обычный 2 2 4 3 3 4" xfId="7612"/>
+    <cellStyle name="Обычный 2 2 4 3 4" xfId="2787"/>
+    <cellStyle name="Обычный 2 2 4 3 4 2" xfId="5255"/>
+    <cellStyle name="Обычный 2 2 4 3 4 2 2" xfId="5256"/>
+    <cellStyle name="Обычный 2 2 4 3 4 2 3" xfId="7615"/>
+    <cellStyle name="Обычный 2 2 4 3 4 2 4" xfId="10430"/>
+    <cellStyle name="Обычный 2 2 4 3 4 2 5" xfId="12894"/>
+    <cellStyle name="Обычный 2 2 4 3 4 3" xfId="5257"/>
+    <cellStyle name="Обычный 2 2 4 3 4 3 2" xfId="10431"/>
+    <cellStyle name="Обычный 2 2 4 3 4 3 3" xfId="12895"/>
+    <cellStyle name="Обычный 2 2 4 3 4 4" xfId="7614"/>
+    <cellStyle name="Обычный 2 2 4 3 5" xfId="2788"/>
+    <cellStyle name="Обычный 2 2 4 3 5 2" xfId="5258"/>
+    <cellStyle name="Обычный 2 2 4 3 5 2 2" xfId="5259"/>
+    <cellStyle name="Обычный 2 2 4 3 5 2 3" xfId="7617"/>
+    <cellStyle name="Обычный 2 2 4 3 5 2 4" xfId="10433"/>
+    <cellStyle name="Обычный 2 2 4 3 5 2 5" xfId="12896"/>
+    <cellStyle name="Обычный 2 2 4 3 5 3" xfId="5260"/>
+    <cellStyle name="Обычный 2 2 4 3 5 3 2" xfId="10434"/>
+    <cellStyle name="Обычный 2 2 4 3 5 3 3" xfId="12897"/>
+    <cellStyle name="Обычный 2 2 4 3 5 4" xfId="7616"/>
+    <cellStyle name="Обычный 2 2 4 3 6" xfId="2789"/>
+    <cellStyle name="Обычный 2 2 4 3 6 2" xfId="5261"/>
+    <cellStyle name="Обычный 2 2 4 3 6 2 2" xfId="5262"/>
+    <cellStyle name="Обычный 2 2 4 3 6 2 3" xfId="7619"/>
+    <cellStyle name="Обычный 2 2 4 3 6 2 4" xfId="10436"/>
+    <cellStyle name="Обычный 2 2 4 3 6 2 5" xfId="12898"/>
+    <cellStyle name="Обычный 2 2 4 3 6 3" xfId="5263"/>
+    <cellStyle name="Обычный 2 2 4 3 6 3 2" xfId="10437"/>
+    <cellStyle name="Обычный 2 2 4 3 6 3 3" xfId="12899"/>
+    <cellStyle name="Обычный 2 2 4 3 6 4" xfId="7618"/>
+    <cellStyle name="Обычный 2 2 4 3 7" xfId="2790"/>
+    <cellStyle name="Обычный 2 2 4 3 7 2" xfId="5264"/>
+    <cellStyle name="Обычный 2 2 4 3 7 2 2" xfId="5265"/>
+    <cellStyle name="Обычный 2 2 4 3 7 2 3" xfId="7621"/>
+    <cellStyle name="Обычный 2 2 4 3 7 2 4" xfId="10438"/>
+    <cellStyle name="Обычный 2 2 4 3 7 2 5" xfId="12900"/>
+    <cellStyle name="Обычный 2 2 4 3 7 3" xfId="5266"/>
+    <cellStyle name="Обычный 2 2 4 3 7 3 2" xfId="10439"/>
+    <cellStyle name="Обычный 2 2 4 3 7 3 3" xfId="12901"/>
+    <cellStyle name="Обычный 2 2 4 3 7 4" xfId="7620"/>
+    <cellStyle name="Обычный 2 2 4 3 8" xfId="2791"/>
+    <cellStyle name="Обычный 2 2 4 3 8 2" xfId="5267"/>
+    <cellStyle name="Обычный 2 2 4 3 8 2 2" xfId="5268"/>
+    <cellStyle name="Обычный 2 2 4 3 8 2 3" xfId="7623"/>
+    <cellStyle name="Обычный 2 2 4 3 8 2 4" xfId="10441"/>
+    <cellStyle name="Обычный 2 2 4 3 8 2 5" xfId="12902"/>
+    <cellStyle name="Обычный 2 2 4 3 8 3" xfId="5269"/>
+    <cellStyle name="Обычный 2 2 4 3 8 3 2" xfId="10442"/>
+    <cellStyle name="Обычный 2 2 4 3 8 3 3" xfId="12903"/>
+    <cellStyle name="Обычный 2 2 4 3 8 4" xfId="7622"/>
+    <cellStyle name="Обычный 2 2 4 3 9" xfId="2972"/>
+    <cellStyle name="Обычный 2 2 4 3 9 2" xfId="5270"/>
+    <cellStyle name="Обычный 2 2 4 3 9 2 2" xfId="5271"/>
+    <cellStyle name="Обычный 2 2 4 3 9 2 3" xfId="7625"/>
+    <cellStyle name="Обычный 2 2 4 3 9 2 4" xfId="10444"/>
+    <cellStyle name="Обычный 2 2 4 3 9 2 5" xfId="12904"/>
+    <cellStyle name="Обычный 2 2 4 3 9 3" xfId="5272"/>
+    <cellStyle name="Обычный 2 2 4 3 9 3 2" xfId="10445"/>
+    <cellStyle name="Обычный 2 2 4 3 9 3 3" xfId="12905"/>
+    <cellStyle name="Обычный 2 2 4 3 9 4" xfId="7624"/>
+    <cellStyle name="Обычный 2 2 4 3_01_2020_Б-03-01-М" xfId="1606"/>
+    <cellStyle name="Обычный 2 2 4 30" xfId="16581"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="252"/>
-    <cellStyle name="Обычный 2 2 4 4 2" xfId="481"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 5 3" xfId="938"/>
+    <cellStyle name="Обычный 2 2 4 4 10" xfId="14871"/>
+    <cellStyle name="Обычный 2 2 4 4 11" xfId="15727"/>
+    <cellStyle name="Обычный 2 2 4 4 12" xfId="16662"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="436"/>
+    <cellStyle name="Обычный 2 2 4 4 2 10" xfId="16825"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2" xfId="679"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 2" xfId="1149"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 2 2" xfId="14160"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 3" xfId="5274"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 4" xfId="15207"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 5" xfId="16113"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 6" xfId="17048"/>
+    <cellStyle name="Обычный 2 2 4 4 2 3" xfId="940"/>
+    <cellStyle name="Обычный 2 2 4 4 2 3 2" xfId="7627"/>
+    <cellStyle name="Обычный 2 2 4 4 2 4" xfId="2792"/>
+    <cellStyle name="Обычный 2 2 4 4 2 4 2" xfId="10447"/>
+    <cellStyle name="Обычный 2 2 4 4 2 5" xfId="12907"/>
+    <cellStyle name="Обычный 2 2 4 4 2 6" xfId="13937"/>
+    <cellStyle name="Обычный 2 2 4 4 2 7" xfId="14452"/>
+    <cellStyle name="Обычный 2 2 4 4 2 8" xfId="15013"/>
+    <cellStyle name="Обычный 2 2 4 4 2 9" xfId="15890"/>
+    <cellStyle name="Обычный 2 2 4 4 3" xfId="585"/>
+    <cellStyle name="Обычный 2 2 4 4 3 10" xfId="16954"/>
+    <cellStyle name="Обычный 2 2 4 4 3 2" xfId="1055"/>
+    <cellStyle name="Обычный 2 2 4 4 3 2 2" xfId="5275"/>
+    <cellStyle name="Обычный 2 2 4 4 3 3" xfId="3096"/>
+    <cellStyle name="Обычный 2 2 4 4 3 4" xfId="10448"/>
+    <cellStyle name="Обычный 2 2 4 4 3 5" xfId="12908"/>
+    <cellStyle name="Обычный 2 2 4 4 3 6" xfId="14066"/>
+    <cellStyle name="Обычный 2 2 4 4 3 7" xfId="14581"/>
+    <cellStyle name="Обычный 2 2 4 4 3 8" xfId="15127"/>
+    <cellStyle name="Обычный 2 2 4 4 3 9" xfId="16019"/>
+    <cellStyle name="Обычный 2 2 4 4 4" xfId="802"/>
+    <cellStyle name="Обычный 2 2 4 4 4 2" xfId="5273"/>
+    <cellStyle name="Обычный 2 2 4 4 5" xfId="1687"/>
+    <cellStyle name="Обычный 2 2 4 4 5 2" xfId="7626"/>
+    <cellStyle name="Обычный 2 2 4 4 6" xfId="10446"/>
+    <cellStyle name="Обычный 2 2 4 4 7" xfId="12906"/>
+    <cellStyle name="Обычный 2 2 4 4 8" xfId="13774"/>
+    <cellStyle name="Обычный 2 2 4 4 9" xfId="14289"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="389"/>
+    <cellStyle name="Обычный 2 2 4 5 10" xfId="14973"/>
+    <cellStyle name="Обычный 2 2 4 5 11" xfId="15843"/>
+    <cellStyle name="Обычный 2 2 4 5 12" xfId="16778"/>
+    <cellStyle name="Обычный 2 2 4 5 2" xfId="632"/>
+    <cellStyle name="Обычный 2 2 4 5 2 10" xfId="17001"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2" xfId="1102"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2 2" xfId="5277"/>
+    <cellStyle name="Обычный 2 2 4 5 2 3" xfId="2793"/>
+    <cellStyle name="Обычный 2 2 4 5 2 4" xfId="10450"/>
+    <cellStyle name="Обычный 2 2 4 5 2 5" xfId="12910"/>
+    <cellStyle name="Обычный 2 2 4 5 2 6" xfId="14113"/>
+    <cellStyle name="Обычный 2 2 4 5 2 7" xfId="14628"/>
+    <cellStyle name="Обычный 2 2 4 5 2 8" xfId="15167"/>
+    <cellStyle name="Обычный 2 2 4 5 2 9" xfId="16066"/>
+    <cellStyle name="Обычный 2 2 4 5 3" xfId="893"/>
+    <cellStyle name="Обычный 2 2 4 5 3 2" xfId="3097"/>
+    <cellStyle name="Обычный 2 2 4 5 3 3" xfId="7629"/>
+    <cellStyle name="Обычный 2 2 4 5 3 4" xfId="10451"/>
+    <cellStyle name="Обычный 2 2 4 5 3 5" xfId="12911"/>
+    <cellStyle name="Обычный 2 2 4 5 4" xfId="1654"/>
+    <cellStyle name="Обычный 2 2 4 5 4 2" xfId="5276"/>
+    <cellStyle name="Обычный 2 2 4 5 5" xfId="7628"/>
+    <cellStyle name="Обычный 2 2 4 5 6" xfId="10449"/>
+    <cellStyle name="Обычный 2 2 4 5 7" xfId="12909"/>
+    <cellStyle name="Обычный 2 2 4 5 8" xfId="13890"/>
+    <cellStyle name="Обычный 2 2 4 5 9" xfId="14405"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="242"/>
-    <cellStyle name="Обычный 2 2 4 6 2" xfId="837"/>
+    <cellStyle name="Обычный 2 2 4 6 10" xfId="14861"/>
+    <cellStyle name="Обычный 2 2 4 6 11" xfId="15717"/>
+    <cellStyle name="Обычный 2 2 4 6 12" xfId="16652"/>
+    <cellStyle name="Обычный 2 2 4 6 2" xfId="792"/>
+    <cellStyle name="Обычный 2 2 4 6 2 2" xfId="2794"/>
+    <cellStyle name="Обычный 2 2 4 6 2 3" xfId="7631"/>
+    <cellStyle name="Обычный 2 2 4 6 2 4" xfId="10453"/>
+    <cellStyle name="Обычный 2 2 4 6 2 5" xfId="12913"/>
+    <cellStyle name="Обычный 2 2 4 6 3" xfId="1767"/>
+    <cellStyle name="Обычный 2 2 4 6 3 2" xfId="5279"/>
+    <cellStyle name="Обычный 2 2 4 6 3 3" xfId="7632"/>
+    <cellStyle name="Обычный 2 2 4 6 3 4" xfId="10454"/>
+    <cellStyle name="Обычный 2 2 4 6 3 5" xfId="12914"/>
+    <cellStyle name="Обычный 2 2 4 6 4" xfId="5278"/>
+    <cellStyle name="Обычный 2 2 4 6 5" xfId="7630"/>
+    <cellStyle name="Обычный 2 2 4 6 6" xfId="10452"/>
+    <cellStyle name="Обычный 2 2 4 6 7" xfId="12912"/>
+    <cellStyle name="Обычный 2 2 4 6 8" xfId="13764"/>
+    <cellStyle name="Обычный 2 2 4 6 9" xfId="14279"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="232"/>
-    <cellStyle name="Обычный 2 2 4 7 2" xfId="828"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 4_2.1" xfId="338"/>
+    <cellStyle name="Обычный 2 2 4 7 10" xfId="14851"/>
+    <cellStyle name="Обычный 2 2 4 7 11" xfId="15707"/>
+    <cellStyle name="Обычный 2 2 4 7 12" xfId="16642"/>
+    <cellStyle name="Обычный 2 2 4 7 2" xfId="783"/>
+    <cellStyle name="Обычный 2 2 4 7 2 2" xfId="2795"/>
+    <cellStyle name="Обычный 2 2 4 7 2 3" xfId="7634"/>
+    <cellStyle name="Обычный 2 2 4 7 2 4" xfId="10456"/>
+    <cellStyle name="Обычный 2 2 4 7 2 5" xfId="12916"/>
+    <cellStyle name="Обычный 2 2 4 7 3" xfId="1735"/>
+    <cellStyle name="Обычный 2 2 4 7 3 2" xfId="5281"/>
+    <cellStyle name="Обычный 2 2 4 7 3 3" xfId="7635"/>
+    <cellStyle name="Обычный 2 2 4 7 3 4" xfId="10457"/>
+    <cellStyle name="Обычный 2 2 4 7 3 5" xfId="12917"/>
+    <cellStyle name="Обычный 2 2 4 7 4" xfId="5280"/>
+    <cellStyle name="Обычный 2 2 4 7 5" xfId="7633"/>
+    <cellStyle name="Обычный 2 2 4 7 6" xfId="10455"/>
+    <cellStyle name="Обычный 2 2 4 7 7" xfId="12915"/>
+    <cellStyle name="Обычный 2 2 4 7 8" xfId="13754"/>
+    <cellStyle name="Обычный 2 2 4 7 9" xfId="14269"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="531"/>
+    <cellStyle name="Обычный 2 2 4 8 10" xfId="15080"/>
+    <cellStyle name="Обычный 2 2 4 8 11" xfId="15965"/>
+    <cellStyle name="Обычный 2 2 4 8 12" xfId="16900"/>
+    <cellStyle name="Обычный 2 2 4 8 2" xfId="1008"/>
+    <cellStyle name="Обычный 2 2 4 8 2 2" xfId="2796"/>
+    <cellStyle name="Обычный 2 2 4 8 2 3" xfId="7637"/>
+    <cellStyle name="Обычный 2 2 4 8 2 4" xfId="10459"/>
+    <cellStyle name="Обычный 2 2 4 8 2 5" xfId="12919"/>
+    <cellStyle name="Обычный 2 2 4 8 3" xfId="1847"/>
+    <cellStyle name="Обычный 2 2 4 8 3 2" xfId="5283"/>
+    <cellStyle name="Обычный 2 2 4 8 3 3" xfId="7638"/>
+    <cellStyle name="Обычный 2 2 4 8 3 4" xfId="10460"/>
+    <cellStyle name="Обычный 2 2 4 8 3 5" xfId="12920"/>
+    <cellStyle name="Обычный 2 2 4 8 4" xfId="5282"/>
+    <cellStyle name="Обычный 2 2 4 8 5" xfId="7636"/>
+    <cellStyle name="Обычный 2 2 4 8 6" xfId="10458"/>
+    <cellStyle name="Обычный 2 2 4 8 7" xfId="12918"/>
+    <cellStyle name="Обычный 2 2 4 8 8" xfId="14012"/>
+    <cellStyle name="Обычный 2 2 4 8 9" xfId="14527"/>
+    <cellStyle name="Обычный 2 2 4 9" xfId="727"/>
+    <cellStyle name="Обычный 2 2 4 9 10" xfId="16160"/>
+    <cellStyle name="Обычный 2 2 4 9 11" xfId="17095"/>
+    <cellStyle name="Обычный 2 2 4 9 2" xfId="1815"/>
+    <cellStyle name="Обычный 2 2 4 9 2 2" xfId="5285"/>
+    <cellStyle name="Обычный 2 2 4 9 2 3" xfId="7640"/>
+    <cellStyle name="Обычный 2 2 4 9 2 4" xfId="10462"/>
+    <cellStyle name="Обычный 2 2 4 9 2 5" xfId="12922"/>
+    <cellStyle name="Обычный 2 2 4 9 3" xfId="3098"/>
+    <cellStyle name="Обычный 2 2 4 9 3 2" xfId="5286"/>
+    <cellStyle name="Обычный 2 2 4 9 3 3" xfId="7641"/>
+    <cellStyle name="Обычный 2 2 4 9 3 4" xfId="10463"/>
+    <cellStyle name="Обычный 2 2 4 9 3 5" xfId="12923"/>
+    <cellStyle name="Обычный 2 2 4 9 4" xfId="5284"/>
+    <cellStyle name="Обычный 2 2 4 9 5" xfId="7639"/>
+    <cellStyle name="Обычный 2 2 4 9 6" xfId="10461"/>
+    <cellStyle name="Обычный 2 2 4 9 7" xfId="12921"/>
+    <cellStyle name="Обычный 2 2 4 9 8" xfId="14676"/>
+    <cellStyle name="Обычный 2 2 4 9 9" xfId="15247"/>
+    <cellStyle name="Обычный 2 2 4_12_2019_Б-03-01-М" xfId="5287"/>
     <cellStyle name="Обычный 2 2 5" xfId="114"/>
-    <cellStyle name="Обычный 2 2 5 10" xfId="1400"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 2 5 15" xfId="1515"/>
+    <cellStyle name="Обычный 2 2 5 10" xfId="1355"/>
+    <cellStyle name="Обычный 2 2 5 10 2" xfId="1885"/>
+    <cellStyle name="Обычный 2 2 5 10 3" xfId="7643"/>
+    <cellStyle name="Обычный 2 2 5 10 4" xfId="10465"/>
+    <cellStyle name="Обычный 2 2 5 10 5" xfId="12925"/>
+    <cellStyle name="Обычный 2 2 5 10 6" xfId="15436"/>
+    <cellStyle name="Обычный 2 2 5 10 7" xfId="16355"/>
+    <cellStyle name="Обычный 2 2 5 10 8" xfId="17296"/>
+    <cellStyle name="Обычный 2 2 5 11" xfId="1264"/>
+    <cellStyle name="Обычный 2 2 5 11 2" xfId="2014"/>
+    <cellStyle name="Обычный 2 2 5 11 3" xfId="7644"/>
+    <cellStyle name="Обычный 2 2 5 11 4" xfId="10466"/>
+    <cellStyle name="Обычный 2 2 5 11 5" xfId="12926"/>
+    <cellStyle name="Обычный 2 2 5 11 6" xfId="15345"/>
+    <cellStyle name="Обычный 2 2 5 11 7" xfId="16264"/>
+    <cellStyle name="Обычный 2 2 5 11 8" xfId="17205"/>
+    <cellStyle name="Обычный 2 2 5 12" xfId="1381"/>
+    <cellStyle name="Обычный 2 2 5 12 2" xfId="1965"/>
+    <cellStyle name="Обычный 2 2 5 12 3" xfId="7645"/>
+    <cellStyle name="Обычный 2 2 5 12 4" xfId="10467"/>
+    <cellStyle name="Обычный 2 2 5 12 5" xfId="12927"/>
+    <cellStyle name="Обычный 2 2 5 12 6" xfId="15462"/>
+    <cellStyle name="Обычный 2 2 5 12 7" xfId="16381"/>
+    <cellStyle name="Обычный 2 2 5 12 8" xfId="17322"/>
+    <cellStyle name="Обычный 2 2 5 13" xfId="1442"/>
+    <cellStyle name="Обычный 2 2 5 13 2" xfId="2094"/>
+    <cellStyle name="Обычный 2 2 5 13 2 2" xfId="10468"/>
+    <cellStyle name="Обычный 2 2 5 13 3" xfId="12928"/>
+    <cellStyle name="Обычный 2 2 5 13 4" xfId="15522"/>
+    <cellStyle name="Обычный 2 2 5 13 5" xfId="16435"/>
+    <cellStyle name="Обычный 2 2 5 13 6" xfId="17382"/>
+    <cellStyle name="Обычный 2 2 5 14" xfId="1413"/>
+    <cellStyle name="Обычный 2 2 5 14 2" xfId="2045"/>
+    <cellStyle name="Обычный 2 2 5 14 2 2" xfId="10469"/>
+    <cellStyle name="Обычный 2 2 5 14 3" xfId="12929"/>
+    <cellStyle name="Обычный 2 2 5 14 4" xfId="15493"/>
+    <cellStyle name="Обычный 2 2 5 14 5" xfId="16412"/>
+    <cellStyle name="Обычный 2 2 5 14 6" xfId="17353"/>
+    <cellStyle name="Обычный 2 2 5 15" xfId="1470"/>
+    <cellStyle name="Обычный 2 2 5 15 2" xfId="2150"/>
+    <cellStyle name="Обычный 2 2 5 15 2 2" xfId="10470"/>
+    <cellStyle name="Обычный 2 2 5 15 3" xfId="12930"/>
+    <cellStyle name="Обычный 2 2 5 15 4" xfId="15549"/>
+    <cellStyle name="Обычный 2 2 5 15 5" xfId="16462"/>
+    <cellStyle name="Обычный 2 2 5 15 6" xfId="17409"/>
+    <cellStyle name="Обычный 2 2 5 16" xfId="1607"/>
+    <cellStyle name="Обычный 2 2 5 17" xfId="2214"/>
+    <cellStyle name="Обычный 2 2 5 18" xfId="2165"/>
+    <cellStyle name="Обычный 2 2 5 19" xfId="2797"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="115"/>
+    <cellStyle name="Обычный 2 2 5 2 10" xfId="5289"/>
+    <cellStyle name="Обычный 2 2 5 2 10 2" xfId="5290"/>
+    <cellStyle name="Обычный 2 2 5 2 10 3" xfId="7647"/>
+    <cellStyle name="Обычный 2 2 5 2 10 4" xfId="10472"/>
+    <cellStyle name="Обычный 2 2 5 2 10 5" xfId="12931"/>
+    <cellStyle name="Обычный 2 2 5 2 11" xfId="5291"/>
+    <cellStyle name="Обычный 2 2 5 2 11 2" xfId="10473"/>
+    <cellStyle name="Обычный 2 2 5 2 11 3" xfId="12932"/>
+    <cellStyle name="Обычный 2 2 5 2 12" xfId="5292"/>
+    <cellStyle name="Обычный 2 2 5 2 12 2" xfId="10474"/>
+    <cellStyle name="Обычный 2 2 5 2 12 3" xfId="12933"/>
+    <cellStyle name="Обычный 2 2 5 2 13" xfId="7646"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="116"/>
-    <cellStyle name="Обычный 2 2 5 2 2 10" xfId="1307"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1516"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10" xfId="1262"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 2" xfId="2015"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 3" xfId="7649"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 4" xfId="10476"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 5" xfId="12935"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 6" xfId="15343"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 7" xfId="16262"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 8" xfId="17203"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11" xfId="1382"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 2" xfId="1962"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 3" xfId="7650"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 4" xfId="10477"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 5" xfId="12936"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 6" xfId="15463"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 7" xfId="16382"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 8" xfId="17323"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12" xfId="1443"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 2" xfId="2095"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 2 2" xfId="10478"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 3" xfId="12937"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 4" xfId="15523"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 5" xfId="16436"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 6" xfId="17383"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1414"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 2" xfId="2042"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 2 2" xfId="10479"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 3" xfId="12938"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 4" xfId="15494"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 5" xfId="16413"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 6" xfId="17354"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1471"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 2" xfId="2151"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 2 2" xfId="10480"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 3" xfId="12939"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 4" xfId="15550"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 5" xfId="16463"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 6" xfId="17410"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15" xfId="1608"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16" xfId="2215"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17" xfId="2162"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18" xfId="2798"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19" xfId="3100"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="261"/>
-    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="487"/>
-[...19 lines deleted...]
-    <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="344"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 10" xfId="14880"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 11" xfId="15736"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 12" xfId="16671"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="442"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 10" xfId="16831"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="685"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2" xfId="1155"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2 2" xfId="14166"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 3" xfId="5295"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 4" xfId="15213"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 5" xfId="16119"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 6" xfId="17054"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 3" xfId="946"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 3 2" xfId="7652"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 4" xfId="2799"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 4 2" xfId="10482"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 5" xfId="12941"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 6" xfId="13943"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 7" xfId="14458"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 8" xfId="15019"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 9" xfId="15896"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="591"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 10" xfId="16960"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 2" xfId="1061"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 2 2" xfId="5296"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 3" xfId="3101"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 4" xfId="10483"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 5" xfId="12942"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 6" xfId="14072"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 7" xfId="14587"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 8" xfId="15133"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 9" xfId="16025"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="811"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4 2" xfId="5294"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="1695"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 5 2" xfId="7651"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="10481"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="12940"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 8" xfId="13783"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 9" xfId="14298"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20" xfId="5293"/>
+    <cellStyle name="Обычный 2 2 5 2 2 21" xfId="7648"/>
+    <cellStyle name="Обычный 2 2 5 2 2 22" xfId="10475"/>
+    <cellStyle name="Обычный 2 2 5 2 2 23" xfId="12934"/>
+    <cellStyle name="Обычный 2 2 5 2 2 24" xfId="13700"/>
+    <cellStyle name="Обычный 2 2 5 2 2 25" xfId="14215"/>
+    <cellStyle name="Обычный 2 2 5 2 2 26" xfId="14809"/>
+    <cellStyle name="Обычный 2 2 5 2 2 27" xfId="15652"/>
+    <cellStyle name="Обычный 2 2 5 2 2 28" xfId="16587"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="395"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 10" xfId="14979"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 11" xfId="15849"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 12" xfId="16784"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="638"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 10" xfId="17007"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="1108"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2 2" xfId="5298"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 3" xfId="2800"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 4" xfId="10485"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 5" xfId="12944"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 6" xfId="14119"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 7" xfId="14634"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 8" xfId="15173"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 9" xfId="16072"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="899"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3 2" xfId="3102"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3 3" xfId="7654"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3 4" xfId="10486"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3 5" xfId="12945"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 4" xfId="1641"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 4 2" xfId="5297"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 5" xfId="7653"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 6" xfId="10484"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 7" xfId="12943"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 8" xfId="13896"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 9" xfId="14411"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="341"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 10" xfId="14932"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 11" xfId="15795"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 12" xfId="16730"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="845"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2 2" xfId="2801"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2 3" xfId="7656"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2 4" xfId="10488"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2 5" xfId="12947"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 3" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 3 2" xfId="5300"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 3 3" xfId="7657"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 3 4" xfId="10489"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 3 5" xfId="12948"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 4" xfId="5299"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 5" xfId="7655"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 6" xfId="10487"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 7" xfId="12946"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 8" xfId="13842"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 9" xfId="14357"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="466"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 10" xfId="15041"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 11" xfId="15920"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 12" xfId="16855"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="967"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2 2" xfId="2802"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2 3" xfId="7659"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2 4" xfId="10491"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2 5" xfId="12950"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 3" xfId="1722"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 3 2" xfId="5302"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 3 3" xfId="7660"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 3 4" xfId="10492"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 3 5" xfId="12951"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 4" xfId="5301"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 5" xfId="7658"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 6" xfId="10490"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 7" xfId="12949"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 8" xfId="13967"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 9" xfId="14482"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="537"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 10" xfId="15086"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 11" xfId="15971"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 12" xfId="16906"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1014"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2 2" xfId="2803"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2 3" xfId="7662"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2 4" xfId="10494"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2 5" xfId="12953"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 3" xfId="1855"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 3 2" xfId="5304"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 3 3" xfId="7663"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 3 4" xfId="10495"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 3 5" xfId="12954"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 4" xfId="5303"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 5" xfId="7661"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 6" xfId="10493"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 7" xfId="12952"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 8" xfId="14018"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 9" xfId="14533"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7" xfId="733"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 10" xfId="16166"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 11" xfId="17101"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="1802"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2 2" xfId="5306"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2 3" xfId="7665"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2 4" xfId="10497"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2 5" xfId="12956"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 3" xfId="3103"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 3 2" xfId="5307"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 3 3" xfId="7666"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 3 4" xfId="10498"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 3 5" xfId="12957"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 4" xfId="5305"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 5" xfId="7664"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 6" xfId="10496"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 7" xfId="12955"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 8" xfId="14682"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 9" xfId="15253"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8" xfId="1204"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 10" xfId="16213"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 11" xfId="17148"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="1935"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2 2" xfId="5309"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2 3" xfId="7668"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2 4" xfId="10500"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2 5" xfId="12959"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 3" xfId="3193"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 3 2" xfId="5310"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 3 3" xfId="7669"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 3 4" xfId="10501"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 3 5" xfId="12960"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 4" xfId="5308"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 5" xfId="7667"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 6" xfId="10499"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 7" xfId="12958"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 8" xfId="14729"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 9" xfId="15294"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9" xfId="1356"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 2" xfId="1882"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 3" xfId="7670"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 4" xfId="10502"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 5" xfId="12961"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 6" xfId="15437"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 7" xfId="16356"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 8" xfId="17297"/>
+    <cellStyle name="Обычный 2 2 5 2 2_12_2019_Б-03-01-М" xfId="5311"/>
+    <cellStyle name="Обычный 2 2 5 2 3" xfId="2804"/>
+    <cellStyle name="Обычный 2 2 5 2 3 2" xfId="5312"/>
+    <cellStyle name="Обычный 2 2 5 2 3 2 2" xfId="5313"/>
+    <cellStyle name="Обычный 2 2 5 2 3 2 3" xfId="7672"/>
+    <cellStyle name="Обычный 2 2 5 2 3 2 4" xfId="10504"/>
+    <cellStyle name="Обычный 2 2 5 2 3 2 5" xfId="12962"/>
+    <cellStyle name="Обычный 2 2 5 2 3 3" xfId="5314"/>
+    <cellStyle name="Обычный 2 2 5 2 3 3 2" xfId="10505"/>
+    <cellStyle name="Обычный 2 2 5 2 3 3 3" xfId="12963"/>
+    <cellStyle name="Обычный 2 2 5 2 3 4" xfId="7671"/>
+    <cellStyle name="Обычный 2 2 5 2 4" xfId="2805"/>
+    <cellStyle name="Обычный 2 2 5 2 4 2" xfId="5315"/>
+    <cellStyle name="Обычный 2 2 5 2 4 2 2" xfId="5316"/>
+    <cellStyle name="Обычный 2 2 5 2 4 2 3" xfId="7674"/>
+    <cellStyle name="Обычный 2 2 5 2 4 2 4" xfId="10507"/>
+    <cellStyle name="Обычный 2 2 5 2 4 2 5" xfId="12964"/>
+    <cellStyle name="Обычный 2 2 5 2 4 3" xfId="5317"/>
+    <cellStyle name="Обычный 2 2 5 2 4 3 2" xfId="10508"/>
+    <cellStyle name="Обычный 2 2 5 2 4 3 3" xfId="12965"/>
+    <cellStyle name="Обычный 2 2 5 2 4 4" xfId="7673"/>
+    <cellStyle name="Обычный 2 2 5 2 5" xfId="2806"/>
+    <cellStyle name="Обычный 2 2 5 2 5 2" xfId="5318"/>
+    <cellStyle name="Обычный 2 2 5 2 5 2 2" xfId="5319"/>
+    <cellStyle name="Обычный 2 2 5 2 5 2 3" xfId="7676"/>
+    <cellStyle name="Обычный 2 2 5 2 5 2 4" xfId="10510"/>
+    <cellStyle name="Обычный 2 2 5 2 5 2 5" xfId="12966"/>
+    <cellStyle name="Обычный 2 2 5 2 5 3" xfId="5320"/>
+    <cellStyle name="Обычный 2 2 5 2 5 3 2" xfId="10511"/>
+    <cellStyle name="Обычный 2 2 5 2 5 3 3" xfId="12967"/>
+    <cellStyle name="Обычный 2 2 5 2 5 4" xfId="7675"/>
+    <cellStyle name="Обычный 2 2 5 2 6" xfId="2807"/>
+    <cellStyle name="Обычный 2 2 5 2 6 2" xfId="5321"/>
+    <cellStyle name="Обычный 2 2 5 2 6 2 2" xfId="5322"/>
+    <cellStyle name="Обычный 2 2 5 2 6 2 3" xfId="7678"/>
+    <cellStyle name="Обычный 2 2 5 2 6 2 4" xfId="10513"/>
+    <cellStyle name="Обычный 2 2 5 2 6 2 5" xfId="12968"/>
+    <cellStyle name="Обычный 2 2 5 2 6 3" xfId="5323"/>
+    <cellStyle name="Обычный 2 2 5 2 6 3 2" xfId="10514"/>
+    <cellStyle name="Обычный 2 2 5 2 6 3 3" xfId="12969"/>
+    <cellStyle name="Обычный 2 2 5 2 6 4" xfId="7677"/>
+    <cellStyle name="Обычный 2 2 5 2 7" xfId="2808"/>
+    <cellStyle name="Обычный 2 2 5 2 7 2" xfId="5324"/>
+    <cellStyle name="Обычный 2 2 5 2 7 2 2" xfId="5325"/>
+    <cellStyle name="Обычный 2 2 5 2 7 2 3" xfId="7680"/>
+    <cellStyle name="Обычный 2 2 5 2 7 2 4" xfId="10516"/>
+    <cellStyle name="Обычный 2 2 5 2 7 2 5" xfId="12970"/>
+    <cellStyle name="Обычный 2 2 5 2 7 3" xfId="5326"/>
+    <cellStyle name="Обычный 2 2 5 2 7 3 2" xfId="10517"/>
+    <cellStyle name="Обычный 2 2 5 2 7 3 3" xfId="12971"/>
+    <cellStyle name="Обычный 2 2 5 2 7 4" xfId="7679"/>
+    <cellStyle name="Обычный 2 2 5 2 8" xfId="2809"/>
+    <cellStyle name="Обычный 2 2 5 2 8 2" xfId="5327"/>
+    <cellStyle name="Обычный 2 2 5 2 8 2 2" xfId="5328"/>
+    <cellStyle name="Обычный 2 2 5 2 8 2 3" xfId="7682"/>
+    <cellStyle name="Обычный 2 2 5 2 8 2 4" xfId="10518"/>
+    <cellStyle name="Обычный 2 2 5 2 8 2 5" xfId="12972"/>
+    <cellStyle name="Обычный 2 2 5 2 8 3" xfId="5329"/>
+    <cellStyle name="Обычный 2 2 5 2 8 3 2" xfId="10519"/>
+    <cellStyle name="Обычный 2 2 5 2 8 3 3" xfId="12973"/>
+    <cellStyle name="Обычный 2 2 5 2 8 4" xfId="7681"/>
+    <cellStyle name="Обычный 2 2 5 2 9" xfId="2973"/>
+    <cellStyle name="Обычный 2 2 5 2 9 2" xfId="5330"/>
+    <cellStyle name="Обычный 2 2 5 2 9 2 2" xfId="5331"/>
+    <cellStyle name="Обычный 2 2 5 2 9 2 3" xfId="7684"/>
+    <cellStyle name="Обычный 2 2 5 2 9 2 4" xfId="10521"/>
+    <cellStyle name="Обычный 2 2 5 2 9 2 5" xfId="12974"/>
+    <cellStyle name="Обычный 2 2 5 2 9 3" xfId="5332"/>
+    <cellStyle name="Обычный 2 2 5 2 9 3 2" xfId="10522"/>
+    <cellStyle name="Обычный 2 2 5 2 9 3 3" xfId="12975"/>
+    <cellStyle name="Обычный 2 2 5 2 9 4" xfId="7683"/>
+    <cellStyle name="Обычный 2 2 5 2_01_2020_Б-03-01-М" xfId="1609"/>
+    <cellStyle name="Обычный 2 2 5 20" xfId="3099"/>
+    <cellStyle name="Обычный 2 2 5 21" xfId="5288"/>
+    <cellStyle name="Обычный 2 2 5 22" xfId="7642"/>
+    <cellStyle name="Обычный 2 2 5 23" xfId="10464"/>
+    <cellStyle name="Обычный 2 2 5 24" xfId="12924"/>
+    <cellStyle name="Обычный 2 2 5 25" xfId="13699"/>
+    <cellStyle name="Обычный 2 2 5 26" xfId="14214"/>
+    <cellStyle name="Обычный 2 2 5 27" xfId="14808"/>
+    <cellStyle name="Обычный 2 2 5 28" xfId="15651"/>
+    <cellStyle name="Обычный 2 2 5 29" xfId="16586"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="259"/>
-    <cellStyle name="Обычный 2 2 5 3 2" xfId="486"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 2 2 5 4 3" xfId="943"/>
+    <cellStyle name="Обычный 2 2 5 3 10" xfId="14878"/>
+    <cellStyle name="Обычный 2 2 5 3 11" xfId="15734"/>
+    <cellStyle name="Обычный 2 2 5 3 12" xfId="16669"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="441"/>
+    <cellStyle name="Обычный 2 2 5 3 2 10" xfId="16830"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2" xfId="684"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 2" xfId="1154"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 2 2" xfId="14165"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 3" xfId="5334"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 4" xfId="15212"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 5" xfId="16118"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 6" xfId="17053"/>
+    <cellStyle name="Обычный 2 2 5 3 2 3" xfId="945"/>
+    <cellStyle name="Обычный 2 2 5 3 2 3 2" xfId="7686"/>
+    <cellStyle name="Обычный 2 2 5 3 2 4" xfId="2810"/>
+    <cellStyle name="Обычный 2 2 5 3 2 4 2" xfId="10525"/>
+    <cellStyle name="Обычный 2 2 5 3 2 5" xfId="12977"/>
+    <cellStyle name="Обычный 2 2 5 3 2 6" xfId="13942"/>
+    <cellStyle name="Обычный 2 2 5 3 2 7" xfId="14457"/>
+    <cellStyle name="Обычный 2 2 5 3 2 8" xfId="15018"/>
+    <cellStyle name="Обычный 2 2 5 3 2 9" xfId="15895"/>
+    <cellStyle name="Обычный 2 2 5 3 3" xfId="590"/>
+    <cellStyle name="Обычный 2 2 5 3 3 10" xfId="16959"/>
+    <cellStyle name="Обычный 2 2 5 3 3 2" xfId="1060"/>
+    <cellStyle name="Обычный 2 2 5 3 3 2 2" xfId="5335"/>
+    <cellStyle name="Обычный 2 2 5 3 3 3" xfId="3104"/>
+    <cellStyle name="Обычный 2 2 5 3 3 4" xfId="10526"/>
+    <cellStyle name="Обычный 2 2 5 3 3 5" xfId="12978"/>
+    <cellStyle name="Обычный 2 2 5 3 3 6" xfId="14071"/>
+    <cellStyle name="Обычный 2 2 5 3 3 7" xfId="14586"/>
+    <cellStyle name="Обычный 2 2 5 3 3 8" xfId="15132"/>
+    <cellStyle name="Обычный 2 2 5 3 3 9" xfId="16024"/>
+    <cellStyle name="Обычный 2 2 5 3 4" xfId="809"/>
+    <cellStyle name="Обычный 2 2 5 3 4 2" xfId="5333"/>
+    <cellStyle name="Обычный 2 2 5 3 5" xfId="1694"/>
+    <cellStyle name="Обычный 2 2 5 3 5 2" xfId="7685"/>
+    <cellStyle name="Обычный 2 2 5 3 6" xfId="10524"/>
+    <cellStyle name="Обычный 2 2 5 3 7" xfId="12976"/>
+    <cellStyle name="Обычный 2 2 5 3 8" xfId="13781"/>
+    <cellStyle name="Обычный 2 2 5 3 9" xfId="14296"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="394"/>
+    <cellStyle name="Обычный 2 2 5 4 10" xfId="14978"/>
+    <cellStyle name="Обычный 2 2 5 4 11" xfId="15848"/>
+    <cellStyle name="Обычный 2 2 5 4 12" xfId="16783"/>
+    <cellStyle name="Обычный 2 2 5 4 2" xfId="637"/>
+    <cellStyle name="Обычный 2 2 5 4 2 10" xfId="17006"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2" xfId="1107"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2 2" xfId="5337"/>
+    <cellStyle name="Обычный 2 2 5 4 2 3" xfId="2811"/>
+    <cellStyle name="Обычный 2 2 5 4 2 4" xfId="10528"/>
+    <cellStyle name="Обычный 2 2 5 4 2 5" xfId="12980"/>
+    <cellStyle name="Обычный 2 2 5 4 2 6" xfId="14118"/>
+    <cellStyle name="Обычный 2 2 5 4 2 7" xfId="14633"/>
+    <cellStyle name="Обычный 2 2 5 4 2 8" xfId="15172"/>
+    <cellStyle name="Обычный 2 2 5 4 2 9" xfId="16071"/>
+    <cellStyle name="Обычный 2 2 5 4 3" xfId="898"/>
+    <cellStyle name="Обычный 2 2 5 4 3 2" xfId="3105"/>
+    <cellStyle name="Обычный 2 2 5 4 3 3" xfId="7688"/>
+    <cellStyle name="Обычный 2 2 5 4 3 4" xfId="10529"/>
+    <cellStyle name="Обычный 2 2 5 4 3 5" xfId="12981"/>
+    <cellStyle name="Обычный 2 2 5 4 4" xfId="1644"/>
+    <cellStyle name="Обычный 2 2 5 4 4 2" xfId="5336"/>
+    <cellStyle name="Обычный 2 2 5 4 5" xfId="7687"/>
+    <cellStyle name="Обычный 2 2 5 4 6" xfId="10527"/>
+    <cellStyle name="Обычный 2 2 5 4 7" xfId="12979"/>
+    <cellStyle name="Обычный 2 2 5 4 8" xfId="13895"/>
+    <cellStyle name="Обычный 2 2 5 4 9" xfId="14410"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="235"/>
-    <cellStyle name="Обычный 2 2 5 5 2" xfId="831"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 2 2 5_2.1" xfId="343"/>
+    <cellStyle name="Обычный 2 2 5 5 10" xfId="14854"/>
+    <cellStyle name="Обычный 2 2 5 5 11" xfId="15710"/>
+    <cellStyle name="Обычный 2 2 5 5 12" xfId="16645"/>
+    <cellStyle name="Обычный 2 2 5 5 2" xfId="786"/>
+    <cellStyle name="Обычный 2 2 5 5 2 2" xfId="2812"/>
+    <cellStyle name="Обычный 2 2 5 5 2 3" xfId="7690"/>
+    <cellStyle name="Обычный 2 2 5 5 2 4" xfId="10531"/>
+    <cellStyle name="Обычный 2 2 5 5 2 5" xfId="12983"/>
+    <cellStyle name="Обычный 2 2 5 5 3" xfId="1774"/>
+    <cellStyle name="Обычный 2 2 5 5 3 2" xfId="5339"/>
+    <cellStyle name="Обычный 2 2 5 5 3 3" xfId="7691"/>
+    <cellStyle name="Обычный 2 2 5 5 3 4" xfId="10532"/>
+    <cellStyle name="Обычный 2 2 5 5 3 5" xfId="12984"/>
+    <cellStyle name="Обычный 2 2 5 5 4" xfId="5338"/>
+    <cellStyle name="Обычный 2 2 5 5 5" xfId="7689"/>
+    <cellStyle name="Обычный 2 2 5 5 6" xfId="10530"/>
+    <cellStyle name="Обычный 2 2 5 5 7" xfId="12982"/>
+    <cellStyle name="Обычный 2 2 5 5 8" xfId="13757"/>
+    <cellStyle name="Обычный 2 2 5 5 9" xfId="14272"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="463"/>
+    <cellStyle name="Обычный 2 2 5 6 10" xfId="15038"/>
+    <cellStyle name="Обычный 2 2 5 6 11" xfId="15917"/>
+    <cellStyle name="Обычный 2 2 5 6 12" xfId="16852"/>
+    <cellStyle name="Обычный 2 2 5 6 2" xfId="964"/>
+    <cellStyle name="Обычный 2 2 5 6 2 2" xfId="2813"/>
+    <cellStyle name="Обычный 2 2 5 6 2 3" xfId="7693"/>
+    <cellStyle name="Обычный 2 2 5 6 2 4" xfId="10534"/>
+    <cellStyle name="Обычный 2 2 5 6 2 5" xfId="12986"/>
+    <cellStyle name="Обычный 2 2 5 6 3" xfId="1725"/>
+    <cellStyle name="Обычный 2 2 5 6 3 2" xfId="5341"/>
+    <cellStyle name="Обычный 2 2 5 6 3 3" xfId="7694"/>
+    <cellStyle name="Обычный 2 2 5 6 3 4" xfId="10535"/>
+    <cellStyle name="Обычный 2 2 5 6 3 5" xfId="12987"/>
+    <cellStyle name="Обычный 2 2 5 6 4" xfId="5340"/>
+    <cellStyle name="Обычный 2 2 5 6 5" xfId="7692"/>
+    <cellStyle name="Обычный 2 2 5 6 6" xfId="10533"/>
+    <cellStyle name="Обычный 2 2 5 6 7" xfId="12985"/>
+    <cellStyle name="Обычный 2 2 5 6 8" xfId="13964"/>
+    <cellStyle name="Обычный 2 2 5 6 9" xfId="14479"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="536"/>
+    <cellStyle name="Обычный 2 2 5 7 10" xfId="15085"/>
+    <cellStyle name="Обычный 2 2 5 7 11" xfId="15970"/>
+    <cellStyle name="Обычный 2 2 5 7 12" xfId="16905"/>
+    <cellStyle name="Обычный 2 2 5 7 2" xfId="1013"/>
+    <cellStyle name="Обычный 2 2 5 7 2 2" xfId="2814"/>
+    <cellStyle name="Обычный 2 2 5 7 2 3" xfId="7696"/>
+    <cellStyle name="Обычный 2 2 5 7 2 4" xfId="10537"/>
+    <cellStyle name="Обычный 2 2 5 7 2 5" xfId="12989"/>
+    <cellStyle name="Обычный 2 2 5 7 3" xfId="1854"/>
+    <cellStyle name="Обычный 2 2 5 7 3 2" xfId="5343"/>
+    <cellStyle name="Обычный 2 2 5 7 3 3" xfId="7697"/>
+    <cellStyle name="Обычный 2 2 5 7 3 4" xfId="10538"/>
+    <cellStyle name="Обычный 2 2 5 7 3 5" xfId="12990"/>
+    <cellStyle name="Обычный 2 2 5 7 4" xfId="5342"/>
+    <cellStyle name="Обычный 2 2 5 7 5" xfId="7695"/>
+    <cellStyle name="Обычный 2 2 5 7 6" xfId="10536"/>
+    <cellStyle name="Обычный 2 2 5 7 7" xfId="12988"/>
+    <cellStyle name="Обычный 2 2 5 7 8" xfId="14017"/>
+    <cellStyle name="Обычный 2 2 5 7 9" xfId="14532"/>
+    <cellStyle name="Обычный 2 2 5 8" xfId="732"/>
+    <cellStyle name="Обычный 2 2 5 8 10" xfId="16165"/>
+    <cellStyle name="Обычный 2 2 5 8 11" xfId="17100"/>
+    <cellStyle name="Обычный 2 2 5 8 2" xfId="1805"/>
+    <cellStyle name="Обычный 2 2 5 8 2 2" xfId="5345"/>
+    <cellStyle name="Обычный 2 2 5 8 2 3" xfId="7699"/>
+    <cellStyle name="Обычный 2 2 5 8 2 4" xfId="10540"/>
+    <cellStyle name="Обычный 2 2 5 8 2 5" xfId="12992"/>
+    <cellStyle name="Обычный 2 2 5 8 3" xfId="3106"/>
+    <cellStyle name="Обычный 2 2 5 8 3 2" xfId="5346"/>
+    <cellStyle name="Обычный 2 2 5 8 3 3" xfId="7700"/>
+    <cellStyle name="Обычный 2 2 5 8 3 4" xfId="10541"/>
+    <cellStyle name="Обычный 2 2 5 8 3 5" xfId="12993"/>
+    <cellStyle name="Обычный 2 2 5 8 4" xfId="5344"/>
+    <cellStyle name="Обычный 2 2 5 8 5" xfId="7698"/>
+    <cellStyle name="Обычный 2 2 5 8 6" xfId="10539"/>
+    <cellStyle name="Обычный 2 2 5 8 7" xfId="12991"/>
+    <cellStyle name="Обычный 2 2 5 8 8" xfId="14681"/>
+    <cellStyle name="Обычный 2 2 5 8 9" xfId="15252"/>
+    <cellStyle name="Обычный 2 2 5 9" xfId="1203"/>
+    <cellStyle name="Обычный 2 2 5 9 10" xfId="16212"/>
+    <cellStyle name="Обычный 2 2 5 9 11" xfId="17147"/>
+    <cellStyle name="Обычный 2 2 5 9 2" xfId="1934"/>
+    <cellStyle name="Обычный 2 2 5 9 2 2" xfId="5348"/>
+    <cellStyle name="Обычный 2 2 5 9 2 3" xfId="7702"/>
+    <cellStyle name="Обычный 2 2 5 9 2 4" xfId="10543"/>
+    <cellStyle name="Обычный 2 2 5 9 2 5" xfId="12995"/>
+    <cellStyle name="Обычный 2 2 5 9 3" xfId="3192"/>
+    <cellStyle name="Обычный 2 2 5 9 3 2" xfId="5349"/>
+    <cellStyle name="Обычный 2 2 5 9 3 3" xfId="7703"/>
+    <cellStyle name="Обычный 2 2 5 9 3 4" xfId="10544"/>
+    <cellStyle name="Обычный 2 2 5 9 3 5" xfId="12996"/>
+    <cellStyle name="Обычный 2 2 5 9 4" xfId="5347"/>
+    <cellStyle name="Обычный 2 2 5 9 5" xfId="7701"/>
+    <cellStyle name="Обычный 2 2 5 9 6" xfId="10542"/>
+    <cellStyle name="Обычный 2 2 5 9 7" xfId="12994"/>
+    <cellStyle name="Обычный 2 2 5 9 8" xfId="14728"/>
+    <cellStyle name="Обычный 2 2 5 9 9" xfId="15293"/>
+    <cellStyle name="Обычный 2 2 5_12_2019_Б-03-01-М" xfId="5350"/>
     <cellStyle name="Обычный 2 2 6" xfId="117"/>
-    <cellStyle name="Обычный 2 2 6 10" xfId="1305"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 2 6 14" xfId="1518"/>
+    <cellStyle name="Обычный 2 2 6 10" xfId="1260"/>
+    <cellStyle name="Обычный 2 2 6 10 2" xfId="2016"/>
+    <cellStyle name="Обычный 2 2 6 10 3" xfId="7705"/>
+    <cellStyle name="Обычный 2 2 6 10 4" xfId="10546"/>
+    <cellStyle name="Обычный 2 2 6 10 5" xfId="12998"/>
+    <cellStyle name="Обычный 2 2 6 10 6" xfId="15341"/>
+    <cellStyle name="Обычный 2 2 6 10 7" xfId="16260"/>
+    <cellStyle name="Обычный 2 2 6 10 8" xfId="17201"/>
+    <cellStyle name="Обычный 2 2 6 11" xfId="1385"/>
+    <cellStyle name="Обычный 2 2 6 11 2" xfId="1959"/>
+    <cellStyle name="Обычный 2 2 6 11 3" xfId="7706"/>
+    <cellStyle name="Обычный 2 2 6 11 4" xfId="10547"/>
+    <cellStyle name="Обычный 2 2 6 11 5" xfId="12999"/>
+    <cellStyle name="Обычный 2 2 6 11 6" xfId="15466"/>
+    <cellStyle name="Обычный 2 2 6 11 7" xfId="16385"/>
+    <cellStyle name="Обычный 2 2 6 11 8" xfId="17326"/>
+    <cellStyle name="Обычный 2 2 6 12" xfId="1445"/>
+    <cellStyle name="Обычный 2 2 6 12 2" xfId="2096"/>
+    <cellStyle name="Обычный 2 2 6 12 2 2" xfId="10548"/>
+    <cellStyle name="Обычный 2 2 6 12 3" xfId="13000"/>
+    <cellStyle name="Обычный 2 2 6 12 4" xfId="15525"/>
+    <cellStyle name="Обычный 2 2 6 12 5" xfId="16438"/>
+    <cellStyle name="Обычный 2 2 6 12 6" xfId="17385"/>
+    <cellStyle name="Обычный 2 2 6 13" xfId="1416"/>
+    <cellStyle name="Обычный 2 2 6 13 2" xfId="2039"/>
+    <cellStyle name="Обычный 2 2 6 13 2 2" xfId="10549"/>
+    <cellStyle name="Обычный 2 2 6 13 3" xfId="13001"/>
+    <cellStyle name="Обычный 2 2 6 13 4" xfId="15496"/>
+    <cellStyle name="Обычный 2 2 6 13 5" xfId="16415"/>
+    <cellStyle name="Обычный 2 2 6 13 6" xfId="17356"/>
+    <cellStyle name="Обычный 2 2 6 14" xfId="1473"/>
+    <cellStyle name="Обычный 2 2 6 14 2" xfId="2152"/>
+    <cellStyle name="Обычный 2 2 6 14 2 2" xfId="10550"/>
+    <cellStyle name="Обычный 2 2 6 14 3" xfId="13002"/>
+    <cellStyle name="Обычный 2 2 6 14 4" xfId="15552"/>
+    <cellStyle name="Обычный 2 2 6 14 5" xfId="16465"/>
+    <cellStyle name="Обычный 2 2 6 14 6" xfId="17412"/>
+    <cellStyle name="Обычный 2 2 6 15" xfId="1610"/>
+    <cellStyle name="Обычный 2 2 6 16" xfId="2216"/>
+    <cellStyle name="Обычный 2 2 6 17" xfId="2159"/>
+    <cellStyle name="Обычный 2 2 6 18" xfId="2815"/>
+    <cellStyle name="Обычный 2 2 6 19" xfId="3107"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="262"/>
-    <cellStyle name="Обычный 2 2 6 2 2" xfId="488"/>
-[...19 lines deleted...]
-    <cellStyle name="Обычный 2 2 6_2.1" xfId="345"/>
+    <cellStyle name="Обычный 2 2 6 2 10" xfId="14881"/>
+    <cellStyle name="Обычный 2 2 6 2 11" xfId="15737"/>
+    <cellStyle name="Обычный 2 2 6 2 12" xfId="16672"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="443"/>
+    <cellStyle name="Обычный 2 2 6 2 2 10" xfId="16832"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2" xfId="686"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 2" xfId="1156"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 2 2" xfId="14167"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 3" xfId="5353"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 4" xfId="15214"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 5" xfId="16120"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 6" xfId="17055"/>
+    <cellStyle name="Обычный 2 2 6 2 2 3" xfId="947"/>
+    <cellStyle name="Обычный 2 2 6 2 2 3 2" xfId="7708"/>
+    <cellStyle name="Обычный 2 2 6 2 2 4" xfId="2816"/>
+    <cellStyle name="Обычный 2 2 6 2 2 4 2" xfId="10552"/>
+    <cellStyle name="Обычный 2 2 6 2 2 5" xfId="13004"/>
+    <cellStyle name="Обычный 2 2 6 2 2 6" xfId="13944"/>
+    <cellStyle name="Обычный 2 2 6 2 2 7" xfId="14459"/>
+    <cellStyle name="Обычный 2 2 6 2 2 8" xfId="15020"/>
+    <cellStyle name="Обычный 2 2 6 2 2 9" xfId="15897"/>
+    <cellStyle name="Обычный 2 2 6 2 3" xfId="592"/>
+    <cellStyle name="Обычный 2 2 6 2 3 10" xfId="16961"/>
+    <cellStyle name="Обычный 2 2 6 2 3 2" xfId="1062"/>
+    <cellStyle name="Обычный 2 2 6 2 3 2 2" xfId="5354"/>
+    <cellStyle name="Обычный 2 2 6 2 3 3" xfId="3108"/>
+    <cellStyle name="Обычный 2 2 6 2 3 4" xfId="10553"/>
+    <cellStyle name="Обычный 2 2 6 2 3 5" xfId="13005"/>
+    <cellStyle name="Обычный 2 2 6 2 3 6" xfId="14073"/>
+    <cellStyle name="Обычный 2 2 6 2 3 7" xfId="14588"/>
+    <cellStyle name="Обычный 2 2 6 2 3 8" xfId="15134"/>
+    <cellStyle name="Обычный 2 2 6 2 3 9" xfId="16026"/>
+    <cellStyle name="Обычный 2 2 6 2 4" xfId="812"/>
+    <cellStyle name="Обычный 2 2 6 2 4 2" xfId="5352"/>
+    <cellStyle name="Обычный 2 2 6 2 5" xfId="1696"/>
+    <cellStyle name="Обычный 2 2 6 2 5 2" xfId="7707"/>
+    <cellStyle name="Обычный 2 2 6 2 6" xfId="10551"/>
+    <cellStyle name="Обычный 2 2 6 2 7" xfId="13003"/>
+    <cellStyle name="Обычный 2 2 6 2 8" xfId="13784"/>
+    <cellStyle name="Обычный 2 2 6 2 9" xfId="14299"/>
+    <cellStyle name="Обычный 2 2 6 20" xfId="5351"/>
+    <cellStyle name="Обычный 2 2 6 21" xfId="7704"/>
+    <cellStyle name="Обычный 2 2 6 22" xfId="10545"/>
+    <cellStyle name="Обычный 2 2 6 23" xfId="12997"/>
+    <cellStyle name="Обычный 2 2 6 24" xfId="13701"/>
+    <cellStyle name="Обычный 2 2 6 25" xfId="14216"/>
+    <cellStyle name="Обычный 2 2 6 26" xfId="14810"/>
+    <cellStyle name="Обычный 2 2 6 27" xfId="15653"/>
+    <cellStyle name="Обычный 2 2 6 28" xfId="16588"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="396"/>
+    <cellStyle name="Обычный 2 2 6 3 10" xfId="14980"/>
+    <cellStyle name="Обычный 2 2 6 3 11" xfId="15850"/>
+    <cellStyle name="Обычный 2 2 6 3 12" xfId="16785"/>
+    <cellStyle name="Обычный 2 2 6 3 2" xfId="639"/>
+    <cellStyle name="Обычный 2 2 6 3 2 10" xfId="17008"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2" xfId="1109"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2 2" xfId="5356"/>
+    <cellStyle name="Обычный 2 2 6 3 2 3" xfId="2817"/>
+    <cellStyle name="Обычный 2 2 6 3 2 4" xfId="10555"/>
+    <cellStyle name="Обычный 2 2 6 3 2 5" xfId="13007"/>
+    <cellStyle name="Обычный 2 2 6 3 2 6" xfId="14120"/>
+    <cellStyle name="Обычный 2 2 6 3 2 7" xfId="14635"/>
+    <cellStyle name="Обычный 2 2 6 3 2 8" xfId="15174"/>
+    <cellStyle name="Обычный 2 2 6 3 2 9" xfId="16073"/>
+    <cellStyle name="Обычный 2 2 6 3 3" xfId="900"/>
+    <cellStyle name="Обычный 2 2 6 3 3 2" xfId="3109"/>
+    <cellStyle name="Обычный 2 2 6 3 3 3" xfId="7710"/>
+    <cellStyle name="Обычный 2 2 6 3 3 4" xfId="10556"/>
+    <cellStyle name="Обычный 2 2 6 3 3 5" xfId="13008"/>
+    <cellStyle name="Обычный 2 2 6 3 4" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 6 3 4 2" xfId="5355"/>
+    <cellStyle name="Обычный 2 2 6 3 5" xfId="7709"/>
+    <cellStyle name="Обычный 2 2 6 3 6" xfId="10554"/>
+    <cellStyle name="Обычный 2 2 6 3 7" xfId="13006"/>
+    <cellStyle name="Обычный 2 2 6 3 8" xfId="13897"/>
+    <cellStyle name="Обычный 2 2 6 3 9" xfId="14412"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="342"/>
+    <cellStyle name="Обычный 2 2 6 4 10" xfId="14933"/>
+    <cellStyle name="Обычный 2 2 6 4 11" xfId="15796"/>
+    <cellStyle name="Обычный 2 2 6 4 12" xfId="16731"/>
+    <cellStyle name="Обычный 2 2 6 4 2" xfId="846"/>
+    <cellStyle name="Обычный 2 2 6 4 2 2" xfId="2818"/>
+    <cellStyle name="Обычный 2 2 6 4 2 3" xfId="7712"/>
+    <cellStyle name="Обычный 2 2 6 4 2 4" xfId="10558"/>
+    <cellStyle name="Обычный 2 2 6 4 2 5" xfId="13010"/>
+    <cellStyle name="Обычный 2 2 6 4 3" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 6 4 3 2" xfId="5358"/>
+    <cellStyle name="Обычный 2 2 6 4 3 3" xfId="7713"/>
+    <cellStyle name="Обычный 2 2 6 4 3 4" xfId="10559"/>
+    <cellStyle name="Обычный 2 2 6 4 3 5" xfId="13011"/>
+    <cellStyle name="Обычный 2 2 6 4 4" xfId="5357"/>
+    <cellStyle name="Обычный 2 2 6 4 5" xfId="7711"/>
+    <cellStyle name="Обычный 2 2 6 4 6" xfId="10557"/>
+    <cellStyle name="Обычный 2 2 6 4 7" xfId="13009"/>
+    <cellStyle name="Обычный 2 2 6 4 8" xfId="13843"/>
+    <cellStyle name="Обычный 2 2 6 4 9" xfId="14358"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="469"/>
+    <cellStyle name="Обычный 2 2 6 5 10" xfId="15044"/>
+    <cellStyle name="Обычный 2 2 6 5 11" xfId="15923"/>
+    <cellStyle name="Обычный 2 2 6 5 12" xfId="16858"/>
+    <cellStyle name="Обычный 2 2 6 5 2" xfId="970"/>
+    <cellStyle name="Обычный 2 2 6 5 2 2" xfId="2819"/>
+    <cellStyle name="Обычный 2 2 6 5 2 3" xfId="7715"/>
+    <cellStyle name="Обычный 2 2 6 5 2 4" xfId="10561"/>
+    <cellStyle name="Обычный 2 2 6 5 2 5" xfId="13013"/>
+    <cellStyle name="Обычный 2 2 6 5 3" xfId="1719"/>
+    <cellStyle name="Обычный 2 2 6 5 3 2" xfId="5360"/>
+    <cellStyle name="Обычный 2 2 6 5 3 3" xfId="7716"/>
+    <cellStyle name="Обычный 2 2 6 5 3 4" xfId="10562"/>
+    <cellStyle name="Обычный 2 2 6 5 3 5" xfId="13014"/>
+    <cellStyle name="Обычный 2 2 6 5 4" xfId="5359"/>
+    <cellStyle name="Обычный 2 2 6 5 5" xfId="7714"/>
+    <cellStyle name="Обычный 2 2 6 5 6" xfId="10560"/>
+    <cellStyle name="Обычный 2 2 6 5 7" xfId="13012"/>
+    <cellStyle name="Обычный 2 2 6 5 8" xfId="13970"/>
+    <cellStyle name="Обычный 2 2 6 5 9" xfId="14485"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="538"/>
+    <cellStyle name="Обычный 2 2 6 6 10" xfId="15087"/>
+    <cellStyle name="Обычный 2 2 6 6 11" xfId="15972"/>
+    <cellStyle name="Обычный 2 2 6 6 12" xfId="16907"/>
+    <cellStyle name="Обычный 2 2 6 6 2" xfId="1015"/>
+    <cellStyle name="Обычный 2 2 6 6 2 2" xfId="2820"/>
+    <cellStyle name="Обычный 2 2 6 6 2 3" xfId="7718"/>
+    <cellStyle name="Обычный 2 2 6 6 2 4" xfId="10564"/>
+    <cellStyle name="Обычный 2 2 6 6 2 5" xfId="13016"/>
+    <cellStyle name="Обычный 2 2 6 6 3" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 6 6 3 2" xfId="5362"/>
+    <cellStyle name="Обычный 2 2 6 6 3 3" xfId="7719"/>
+    <cellStyle name="Обычный 2 2 6 6 3 4" xfId="10565"/>
+    <cellStyle name="Обычный 2 2 6 6 3 5" xfId="13017"/>
+    <cellStyle name="Обычный 2 2 6 6 4" xfId="5361"/>
+    <cellStyle name="Обычный 2 2 6 6 5" xfId="7717"/>
+    <cellStyle name="Обычный 2 2 6 6 6" xfId="10563"/>
+    <cellStyle name="Обычный 2 2 6 6 7" xfId="13015"/>
+    <cellStyle name="Обычный 2 2 6 6 8" xfId="14019"/>
+    <cellStyle name="Обычный 2 2 6 6 9" xfId="14534"/>
+    <cellStyle name="Обычный 2 2 6 7" xfId="734"/>
+    <cellStyle name="Обычный 2 2 6 7 10" xfId="16167"/>
+    <cellStyle name="Обычный 2 2 6 7 11" xfId="17102"/>
+    <cellStyle name="Обычный 2 2 6 7 2" xfId="1799"/>
+    <cellStyle name="Обычный 2 2 6 7 2 2" xfId="5364"/>
+    <cellStyle name="Обычный 2 2 6 7 2 3" xfId="7721"/>
+    <cellStyle name="Обычный 2 2 6 7 2 4" xfId="10567"/>
+    <cellStyle name="Обычный 2 2 6 7 2 5" xfId="13019"/>
+    <cellStyle name="Обычный 2 2 6 7 3" xfId="3110"/>
+    <cellStyle name="Обычный 2 2 6 7 3 2" xfId="5365"/>
+    <cellStyle name="Обычный 2 2 6 7 3 3" xfId="7722"/>
+    <cellStyle name="Обычный 2 2 6 7 3 4" xfId="10568"/>
+    <cellStyle name="Обычный 2 2 6 7 3 5" xfId="13020"/>
+    <cellStyle name="Обычный 2 2 6 7 4" xfId="5363"/>
+    <cellStyle name="Обычный 2 2 6 7 5" xfId="7720"/>
+    <cellStyle name="Обычный 2 2 6 7 6" xfId="10566"/>
+    <cellStyle name="Обычный 2 2 6 7 7" xfId="13018"/>
+    <cellStyle name="Обычный 2 2 6 7 8" xfId="14683"/>
+    <cellStyle name="Обычный 2 2 6 7 9" xfId="15254"/>
+    <cellStyle name="Обычный 2 2 6 8" xfId="1205"/>
+    <cellStyle name="Обычный 2 2 6 8 10" xfId="16214"/>
+    <cellStyle name="Обычный 2 2 6 8 11" xfId="17149"/>
+    <cellStyle name="Обычный 2 2 6 8 2" xfId="1936"/>
+    <cellStyle name="Обычный 2 2 6 8 2 2" xfId="5367"/>
+    <cellStyle name="Обычный 2 2 6 8 2 3" xfId="7724"/>
+    <cellStyle name="Обычный 2 2 6 8 2 4" xfId="10570"/>
+    <cellStyle name="Обычный 2 2 6 8 2 5" xfId="13022"/>
+    <cellStyle name="Обычный 2 2 6 8 3" xfId="3194"/>
+    <cellStyle name="Обычный 2 2 6 8 3 2" xfId="5368"/>
+    <cellStyle name="Обычный 2 2 6 8 3 3" xfId="7725"/>
+    <cellStyle name="Обычный 2 2 6 8 3 4" xfId="10571"/>
+    <cellStyle name="Обычный 2 2 6 8 3 5" xfId="13023"/>
+    <cellStyle name="Обычный 2 2 6 8 4" xfId="5366"/>
+    <cellStyle name="Обычный 2 2 6 8 5" xfId="7723"/>
+    <cellStyle name="Обычный 2 2 6 8 6" xfId="10569"/>
+    <cellStyle name="Обычный 2 2 6 8 7" xfId="13021"/>
+    <cellStyle name="Обычный 2 2 6 8 8" xfId="14730"/>
+    <cellStyle name="Обычный 2 2 6 8 9" xfId="15295"/>
+    <cellStyle name="Обычный 2 2 6 9" xfId="1357"/>
+    <cellStyle name="Обычный 2 2 6 9 2" xfId="1879"/>
+    <cellStyle name="Обычный 2 2 6 9 3" xfId="7726"/>
+    <cellStyle name="Обычный 2 2 6 9 4" xfId="10572"/>
+    <cellStyle name="Обычный 2 2 6 9 5" xfId="13024"/>
+    <cellStyle name="Обычный 2 2 6 9 6" xfId="15438"/>
+    <cellStyle name="Обычный 2 2 6 9 7" xfId="16357"/>
+    <cellStyle name="Обычный 2 2 6 9 8" xfId="17298"/>
+    <cellStyle name="Обычный 2 2 6_12_2019_Б-03-01-М" xfId="5369"/>
     <cellStyle name="Обычный 2 2 7" xfId="118"/>
+    <cellStyle name="Обычный 2 2 7 2" xfId="5370"/>
+    <cellStyle name="Обычный 2 2 7 2 2" xfId="5371"/>
+    <cellStyle name="Обычный 2 2 7 2 3" xfId="7728"/>
+    <cellStyle name="Обычный 2 2 7 2 4" xfId="10574"/>
+    <cellStyle name="Обычный 2 2 7 2 5" xfId="13026"/>
+    <cellStyle name="Обычный 2 2 7 3" xfId="5372"/>
+    <cellStyle name="Обычный 2 2 7 3 2" xfId="10575"/>
+    <cellStyle name="Обычный 2 2 7 3 3" xfId="13027"/>
+    <cellStyle name="Обычный 2 2 7 4" xfId="5373"/>
+    <cellStyle name="Обычный 2 2 7 4 2" xfId="10576"/>
+    <cellStyle name="Обычный 2 2 7 4 3" xfId="13028"/>
+    <cellStyle name="Обычный 2 2 7 5" xfId="7727"/>
+    <cellStyle name="Обычный 2 2 7 5 2" xfId="10577"/>
+    <cellStyle name="Обычный 2 2 7 5 3" xfId="13029"/>
+    <cellStyle name="Обычный 2 2 7 6" xfId="10573"/>
+    <cellStyle name="Обычный 2 2 7 7" xfId="10578"/>
+    <cellStyle name="Обычный 2 2 7 8" xfId="13025"/>
+    <cellStyle name="Обычный 2 2 8" xfId="2821"/>
+    <cellStyle name="Обычный 2 2 8 2" xfId="5374"/>
+    <cellStyle name="Обычный 2 2 8 2 2" xfId="5375"/>
+    <cellStyle name="Обычный 2 2 8 2 3" xfId="7730"/>
+    <cellStyle name="Обычный 2 2 8 2 4" xfId="10580"/>
+    <cellStyle name="Обычный 2 2 8 2 5" xfId="13030"/>
+    <cellStyle name="Обычный 2 2 8 3" xfId="5376"/>
+    <cellStyle name="Обычный 2 2 8 3 2" xfId="10581"/>
+    <cellStyle name="Обычный 2 2 8 3 3" xfId="13031"/>
+    <cellStyle name="Обычный 2 2 8 4" xfId="7729"/>
+    <cellStyle name="Обычный 2 2 9" xfId="2822"/>
+    <cellStyle name="Обычный 2 2 9 2" xfId="5377"/>
+    <cellStyle name="Обычный 2 2 9 2 2" xfId="5378"/>
+    <cellStyle name="Обычный 2 2 9 2 3" xfId="7732"/>
+    <cellStyle name="Обычный 2 2 9 2 4" xfId="10583"/>
+    <cellStyle name="Обычный 2 2 9 2 5" xfId="13032"/>
+    <cellStyle name="Обычный 2 2 9 3" xfId="5379"/>
+    <cellStyle name="Обычный 2 2 9 3 2" xfId="10584"/>
+    <cellStyle name="Обычный 2 2 9 3 3" xfId="13033"/>
+    <cellStyle name="Обычный 2 2 9 4" xfId="7731"/>
+    <cellStyle name="Обычный 2 2_01_2020_Б-03-01-М" xfId="1611"/>
     <cellStyle name="Обычный 2 20" xfId="119"/>
+    <cellStyle name="Обычный 2 20 10" xfId="10586"/>
+    <cellStyle name="Обычный 2 20 11" xfId="13034"/>
     <cellStyle name="Обычный 2 20 2" xfId="120"/>
-    <cellStyle name="Обычный 2 20 2 10" xfId="1405"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 2 20 2 15" xfId="1521"/>
+    <cellStyle name="Обычный 2 20 2 10" xfId="1360"/>
+    <cellStyle name="Обычный 2 20 2 10 2" xfId="1878"/>
+    <cellStyle name="Обычный 2 20 2 10 3" xfId="7735"/>
+    <cellStyle name="Обычный 2 20 2 10 4" xfId="10588"/>
+    <cellStyle name="Обычный 2 20 2 10 5" xfId="13036"/>
+    <cellStyle name="Обычный 2 20 2 10 6" xfId="15441"/>
+    <cellStyle name="Обычный 2 20 2 10 7" xfId="16360"/>
+    <cellStyle name="Обычный 2 20 2 10 8" xfId="17301"/>
+    <cellStyle name="Обычный 2 20 2 11" xfId="1258"/>
+    <cellStyle name="Обычный 2 20 2 11 2" xfId="2018"/>
+    <cellStyle name="Обычный 2 20 2 11 3" xfId="7736"/>
+    <cellStyle name="Обычный 2 20 2 11 4" xfId="10589"/>
+    <cellStyle name="Обычный 2 20 2 11 5" xfId="13037"/>
+    <cellStyle name="Обычный 2 20 2 11 6" xfId="15339"/>
+    <cellStyle name="Обычный 2 20 2 11 7" xfId="16258"/>
+    <cellStyle name="Обычный 2 20 2 11 8" xfId="17199"/>
+    <cellStyle name="Обычный 2 20 2 12" xfId="1390"/>
+    <cellStyle name="Обычный 2 20 2 12 2" xfId="1958"/>
+    <cellStyle name="Обычный 2 20 2 12 3" xfId="7737"/>
+    <cellStyle name="Обычный 2 20 2 12 4" xfId="10590"/>
+    <cellStyle name="Обычный 2 20 2 12 5" xfId="13038"/>
+    <cellStyle name="Обычный 2 20 2 12 6" xfId="15471"/>
+    <cellStyle name="Обычный 2 20 2 12 7" xfId="16390"/>
+    <cellStyle name="Обычный 2 20 2 12 8" xfId="17331"/>
+    <cellStyle name="Обычный 2 20 2 13" xfId="1450"/>
+    <cellStyle name="Обычный 2 20 2 13 2" xfId="2098"/>
+    <cellStyle name="Обычный 2 20 2 13 2 2" xfId="10591"/>
+    <cellStyle name="Обычный 2 20 2 13 3" xfId="13039"/>
+    <cellStyle name="Обычный 2 20 2 13 4" xfId="15530"/>
+    <cellStyle name="Обычный 2 20 2 13 5" xfId="16443"/>
+    <cellStyle name="Обычный 2 20 2 13 6" xfId="17390"/>
+    <cellStyle name="Обычный 2 20 2 14" xfId="1419"/>
+    <cellStyle name="Обычный 2 20 2 14 2" xfId="2038"/>
+    <cellStyle name="Обычный 2 20 2 14 2 2" xfId="10592"/>
+    <cellStyle name="Обычный 2 20 2 14 3" xfId="13040"/>
+    <cellStyle name="Обычный 2 20 2 14 4" xfId="15499"/>
+    <cellStyle name="Обычный 2 20 2 14 5" xfId="16418"/>
+    <cellStyle name="Обычный 2 20 2 14 6" xfId="17359"/>
+    <cellStyle name="Обычный 2 20 2 15" xfId="1476"/>
+    <cellStyle name="Обычный 2 20 2 15 2" xfId="2153"/>
+    <cellStyle name="Обычный 2 20 2 15 2 2" xfId="10593"/>
+    <cellStyle name="Обычный 2 20 2 15 3" xfId="13041"/>
+    <cellStyle name="Обычный 2 20 2 15 4" xfId="15555"/>
+    <cellStyle name="Обычный 2 20 2 15 5" xfId="16468"/>
+    <cellStyle name="Обычный 2 20 2 15 6" xfId="17415"/>
+    <cellStyle name="Обычный 2 20 2 16" xfId="1612"/>
+    <cellStyle name="Обычный 2 20 2 17" xfId="2218"/>
+    <cellStyle name="Обычный 2 20 2 18" xfId="2158"/>
+    <cellStyle name="Обычный 2 20 2 19" xfId="2823"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="121"/>
+    <cellStyle name="Обычный 2 20 2 2 10" xfId="13042"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="122"/>
+    <cellStyle name="Обычный 2 20 2 2 2 2" xfId="5383"/>
+    <cellStyle name="Обычный 2 20 2 2 2 2 2" xfId="5384"/>
+    <cellStyle name="Обычный 2 20 2 2 2 2 3" xfId="7740"/>
+    <cellStyle name="Обычный 2 20 2 2 2 2 4" xfId="10596"/>
+    <cellStyle name="Обычный 2 20 2 2 2 2 5" xfId="13044"/>
+    <cellStyle name="Обычный 2 20 2 2 2 3" xfId="5385"/>
+    <cellStyle name="Обычный 2 20 2 2 2 3 2" xfId="10597"/>
+    <cellStyle name="Обычный 2 20 2 2 2 3 3" xfId="13045"/>
+    <cellStyle name="Обычный 2 20 2 2 2 4" xfId="5386"/>
+    <cellStyle name="Обычный 2 20 2 2 2 4 2" xfId="10598"/>
+    <cellStyle name="Обычный 2 20 2 2 2 4 3" xfId="13046"/>
+    <cellStyle name="Обычный 2 20 2 2 2 5" xfId="7739"/>
+    <cellStyle name="Обычный 2 20 2 2 2 5 2" xfId="10599"/>
+    <cellStyle name="Обычный 2 20 2 2 2 5 3" xfId="13047"/>
+    <cellStyle name="Обычный 2 20 2 2 2 6" xfId="10595"/>
+    <cellStyle name="Обычный 2 20 2 2 2 7" xfId="10601"/>
+    <cellStyle name="Обычный 2 20 2 2 2 8" xfId="13043"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="123"/>
+    <cellStyle name="Обычный 2 20 2 2 3 2" xfId="5387"/>
+    <cellStyle name="Обычный 2 20 2 2 3 2 2" xfId="5388"/>
+    <cellStyle name="Обычный 2 20 2 2 3 2 3" xfId="7742"/>
+    <cellStyle name="Обычный 2 20 2 2 3 2 4" xfId="10603"/>
+    <cellStyle name="Обычный 2 20 2 2 3 2 5" xfId="13049"/>
+    <cellStyle name="Обычный 2 20 2 2 3 3" xfId="5389"/>
+    <cellStyle name="Обычный 2 20 2 2 3 3 2" xfId="10604"/>
+    <cellStyle name="Обычный 2 20 2 2 3 3 3" xfId="13050"/>
+    <cellStyle name="Обычный 2 20 2 2 3 4" xfId="5390"/>
+    <cellStyle name="Обычный 2 20 2 2 3 4 2" xfId="10605"/>
+    <cellStyle name="Обычный 2 20 2 2 3 4 3" xfId="13051"/>
+    <cellStyle name="Обычный 2 20 2 2 3 5" xfId="7741"/>
+    <cellStyle name="Обычный 2 20 2 2 3 5 2" xfId="10606"/>
+    <cellStyle name="Обычный 2 20 2 2 3 5 3" xfId="13052"/>
+    <cellStyle name="Обычный 2 20 2 2 3 6" xfId="10602"/>
+    <cellStyle name="Обычный 2 20 2 2 3 7" xfId="10608"/>
+    <cellStyle name="Обычный 2 20 2 2 3 8" xfId="13048"/>
+    <cellStyle name="Обычный 2 20 2 2 4" xfId="5382"/>
+    <cellStyle name="Обычный 2 20 2 2 4 2" xfId="5391"/>
+    <cellStyle name="Обычный 2 20 2 2 4 3" xfId="7743"/>
+    <cellStyle name="Обычный 2 20 2 2 4 4" xfId="10609"/>
+    <cellStyle name="Обычный 2 20 2 2 4 5" xfId="13053"/>
+    <cellStyle name="Обычный 2 20 2 2 5" xfId="5392"/>
+    <cellStyle name="Обычный 2 20 2 2 5 2" xfId="10610"/>
+    <cellStyle name="Обычный 2 20 2 2 5 3" xfId="13054"/>
+    <cellStyle name="Обычный 2 20 2 2 6" xfId="5393"/>
+    <cellStyle name="Обычный 2 20 2 2 6 2" xfId="10611"/>
+    <cellStyle name="Обычный 2 20 2 2 6 3" xfId="13055"/>
+    <cellStyle name="Обычный 2 20 2 2 7" xfId="7738"/>
+    <cellStyle name="Обычный 2 20 2 2 7 2" xfId="10612"/>
+    <cellStyle name="Обычный 2 20 2 2 7 3" xfId="13056"/>
+    <cellStyle name="Обычный 2 20 2 2 8" xfId="10594"/>
+    <cellStyle name="Обычный 2 20 2 2 9" xfId="10613"/>
+    <cellStyle name="Обычный 2 20 2 2_12. Падеж скота" xfId="1613"/>
+    <cellStyle name="Обычный 2 20 2 20" xfId="3111"/>
+    <cellStyle name="Обычный 2 20 2 21" xfId="5381"/>
+    <cellStyle name="Обычный 2 20 2 22" xfId="7734"/>
+    <cellStyle name="Обычный 2 20 2 23" xfId="10587"/>
+    <cellStyle name="Обычный 2 20 2 24" xfId="13035"/>
+    <cellStyle name="Обычный 2 20 2 25" xfId="13702"/>
+    <cellStyle name="Обычный 2 20 2 26" xfId="14217"/>
+    <cellStyle name="Обычный 2 20 2 27" xfId="14811"/>
+    <cellStyle name="Обычный 2 20 2 28" xfId="15654"/>
+    <cellStyle name="Обычный 2 20 2 29" xfId="16589"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="264"/>
-    <cellStyle name="Обычный 2 20 2 3 2" xfId="489"/>
-[...18 lines deleted...]
-    <cellStyle name="Обычный 2 20 2_2.1" xfId="346"/>
+    <cellStyle name="Обычный 2 20 2 3 10" xfId="14883"/>
+    <cellStyle name="Обычный 2 20 2 3 11" xfId="15739"/>
+    <cellStyle name="Обычный 2 20 2 3 12" xfId="16674"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="444"/>
+    <cellStyle name="Обычный 2 20 2 3 2 10" xfId="16833"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2" xfId="687"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 2" xfId="1157"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 2 2" xfId="14168"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 3" xfId="5395"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 4" xfId="15215"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 5" xfId="16121"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 6" xfId="17056"/>
+    <cellStyle name="Обычный 2 20 2 3 2 3" xfId="948"/>
+    <cellStyle name="Обычный 2 20 2 3 2 3 2" xfId="7745"/>
+    <cellStyle name="Обычный 2 20 2 3 2 4" xfId="2824"/>
+    <cellStyle name="Обычный 2 20 2 3 2 4 2" xfId="10615"/>
+    <cellStyle name="Обычный 2 20 2 3 2 5" xfId="13058"/>
+    <cellStyle name="Обычный 2 20 2 3 2 6" xfId="13945"/>
+    <cellStyle name="Обычный 2 20 2 3 2 7" xfId="14460"/>
+    <cellStyle name="Обычный 2 20 2 3 2 8" xfId="15021"/>
+    <cellStyle name="Обычный 2 20 2 3 2 9" xfId="15898"/>
+    <cellStyle name="Обычный 2 20 2 3 3" xfId="593"/>
+    <cellStyle name="Обычный 2 20 2 3 3 10" xfId="16962"/>
+    <cellStyle name="Обычный 2 20 2 3 3 2" xfId="1063"/>
+    <cellStyle name="Обычный 2 20 2 3 3 2 2" xfId="5396"/>
+    <cellStyle name="Обычный 2 20 2 3 3 3" xfId="3112"/>
+    <cellStyle name="Обычный 2 20 2 3 3 4" xfId="10616"/>
+    <cellStyle name="Обычный 2 20 2 3 3 5" xfId="13059"/>
+    <cellStyle name="Обычный 2 20 2 3 3 6" xfId="14074"/>
+    <cellStyle name="Обычный 2 20 2 3 3 7" xfId="14589"/>
+    <cellStyle name="Обычный 2 20 2 3 3 8" xfId="15135"/>
+    <cellStyle name="Обычный 2 20 2 3 3 9" xfId="16027"/>
+    <cellStyle name="Обычный 2 20 2 3 4" xfId="814"/>
+    <cellStyle name="Обычный 2 20 2 3 4 2" xfId="5394"/>
+    <cellStyle name="Обычный 2 20 2 3 5" xfId="1699"/>
+    <cellStyle name="Обычный 2 20 2 3 5 2" xfId="7744"/>
+    <cellStyle name="Обычный 2 20 2 3 6" xfId="10614"/>
+    <cellStyle name="Обычный 2 20 2 3 7" xfId="13057"/>
+    <cellStyle name="Обычный 2 20 2 3 8" xfId="13786"/>
+    <cellStyle name="Обычный 2 20 2 3 9" xfId="14301"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="397"/>
+    <cellStyle name="Обычный 2 20 2 4 10" xfId="14981"/>
+    <cellStyle name="Обычный 2 20 2 4 11" xfId="15851"/>
+    <cellStyle name="Обычный 2 20 2 4 12" xfId="16786"/>
+    <cellStyle name="Обычный 2 20 2 4 2" xfId="640"/>
+    <cellStyle name="Обычный 2 20 2 4 2 10" xfId="17009"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2" xfId="1110"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2 2" xfId="5398"/>
+    <cellStyle name="Обычный 2 20 2 4 2 3" xfId="2825"/>
+    <cellStyle name="Обычный 2 20 2 4 2 4" xfId="10618"/>
+    <cellStyle name="Обычный 2 20 2 4 2 5" xfId="13061"/>
+    <cellStyle name="Обычный 2 20 2 4 2 6" xfId="14121"/>
+    <cellStyle name="Обычный 2 20 2 4 2 7" xfId="14636"/>
+    <cellStyle name="Обычный 2 20 2 4 2 8" xfId="15175"/>
+    <cellStyle name="Обычный 2 20 2 4 2 9" xfId="16074"/>
+    <cellStyle name="Обычный 2 20 2 4 3" xfId="901"/>
+    <cellStyle name="Обычный 2 20 2 4 3 2" xfId="3113"/>
+    <cellStyle name="Обычный 2 20 2 4 3 3" xfId="7747"/>
+    <cellStyle name="Обычный 2 20 2 4 3 4" xfId="10619"/>
+    <cellStyle name="Обычный 2 20 2 4 3 5" xfId="13062"/>
+    <cellStyle name="Обычный 2 20 2 4 4" xfId="1638"/>
+    <cellStyle name="Обычный 2 20 2 4 4 2" xfId="5397"/>
+    <cellStyle name="Обычный 2 20 2 4 5" xfId="7746"/>
+    <cellStyle name="Обычный 2 20 2 4 6" xfId="10617"/>
+    <cellStyle name="Обычный 2 20 2 4 7" xfId="13060"/>
+    <cellStyle name="Обычный 2 20 2 4 8" xfId="13898"/>
+    <cellStyle name="Обычный 2 20 2 4 9" xfId="14413"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="335"/>
+    <cellStyle name="Обычный 2 20 2 5 10" xfId="14926"/>
+    <cellStyle name="Обычный 2 20 2 5 11" xfId="15789"/>
+    <cellStyle name="Обычный 2 20 2 5 12" xfId="16724"/>
+    <cellStyle name="Обычный 2 20 2 5 2" xfId="840"/>
+    <cellStyle name="Обычный 2 20 2 5 2 2" xfId="2826"/>
+    <cellStyle name="Обычный 2 20 2 5 2 3" xfId="7749"/>
+    <cellStyle name="Обычный 2 20 2 5 2 4" xfId="10621"/>
+    <cellStyle name="Обычный 2 20 2 5 2 5" xfId="13064"/>
+    <cellStyle name="Обычный 2 20 2 5 3" xfId="1778"/>
+    <cellStyle name="Обычный 2 20 2 5 3 2" xfId="5400"/>
+    <cellStyle name="Обычный 2 20 2 5 3 3" xfId="7750"/>
+    <cellStyle name="Обычный 2 20 2 5 3 4" xfId="10622"/>
+    <cellStyle name="Обычный 2 20 2 5 3 5" xfId="13065"/>
+    <cellStyle name="Обычный 2 20 2 5 4" xfId="5399"/>
+    <cellStyle name="Обычный 2 20 2 5 5" xfId="7748"/>
+    <cellStyle name="Обычный 2 20 2 5 6" xfId="10620"/>
+    <cellStyle name="Обычный 2 20 2 5 7" xfId="13063"/>
+    <cellStyle name="Обычный 2 20 2 5 8" xfId="13836"/>
+    <cellStyle name="Обычный 2 20 2 5 9" xfId="14351"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="448"/>
+    <cellStyle name="Обычный 2 20 2 6 10" xfId="15023"/>
+    <cellStyle name="Обычный 2 20 2 6 11" xfId="15902"/>
+    <cellStyle name="Обычный 2 20 2 6 12" xfId="16837"/>
+    <cellStyle name="Обычный 2 20 2 6 2" xfId="952"/>
+    <cellStyle name="Обычный 2 20 2 6 2 2" xfId="2827"/>
+    <cellStyle name="Обычный 2 20 2 6 2 3" xfId="7752"/>
+    <cellStyle name="Обычный 2 20 2 6 2 4" xfId="10624"/>
+    <cellStyle name="Обычный 2 20 2 6 2 5" xfId="13067"/>
+    <cellStyle name="Обычный 2 20 2 6 3" xfId="1718"/>
+    <cellStyle name="Обычный 2 20 2 6 3 2" xfId="5402"/>
+    <cellStyle name="Обычный 2 20 2 6 3 3" xfId="7753"/>
+    <cellStyle name="Обычный 2 20 2 6 3 4" xfId="10625"/>
+    <cellStyle name="Обычный 2 20 2 6 3 5" xfId="13068"/>
+    <cellStyle name="Обычный 2 20 2 6 4" xfId="5401"/>
+    <cellStyle name="Обычный 2 20 2 6 5" xfId="7751"/>
+    <cellStyle name="Обычный 2 20 2 6 6" xfId="10623"/>
+    <cellStyle name="Обычный 2 20 2 6 7" xfId="13066"/>
+    <cellStyle name="Обычный 2 20 2 6 8" xfId="13949"/>
+    <cellStyle name="Обычный 2 20 2 6 9" xfId="14464"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="539"/>
+    <cellStyle name="Обычный 2 20 2 7 10" xfId="15088"/>
+    <cellStyle name="Обычный 2 20 2 7 11" xfId="15973"/>
+    <cellStyle name="Обычный 2 20 2 7 12" xfId="16908"/>
+    <cellStyle name="Обычный 2 20 2 7 2" xfId="1016"/>
+    <cellStyle name="Обычный 2 20 2 7 2 2" xfId="2828"/>
+    <cellStyle name="Обычный 2 20 2 7 2 3" xfId="7755"/>
+    <cellStyle name="Обычный 2 20 2 7 2 4" xfId="10627"/>
+    <cellStyle name="Обычный 2 20 2 7 2 5" xfId="13070"/>
+    <cellStyle name="Обычный 2 20 2 7 3" xfId="1858"/>
+    <cellStyle name="Обычный 2 20 2 7 3 2" xfId="5404"/>
+    <cellStyle name="Обычный 2 20 2 7 3 3" xfId="7756"/>
+    <cellStyle name="Обычный 2 20 2 7 3 4" xfId="10628"/>
+    <cellStyle name="Обычный 2 20 2 7 3 5" xfId="13071"/>
+    <cellStyle name="Обычный 2 20 2 7 4" xfId="5403"/>
+    <cellStyle name="Обычный 2 20 2 7 5" xfId="7754"/>
+    <cellStyle name="Обычный 2 20 2 7 6" xfId="10626"/>
+    <cellStyle name="Обычный 2 20 2 7 7" xfId="13069"/>
+    <cellStyle name="Обычный 2 20 2 7 8" xfId="14020"/>
+    <cellStyle name="Обычный 2 20 2 7 9" xfId="14535"/>
+    <cellStyle name="Обычный 2 20 2 8" xfId="735"/>
+    <cellStyle name="Обычный 2 20 2 8 10" xfId="16168"/>
+    <cellStyle name="Обычный 2 20 2 8 11" xfId="17103"/>
+    <cellStyle name="Обычный 2 20 2 8 2" xfId="1798"/>
+    <cellStyle name="Обычный 2 20 2 8 2 2" xfId="5406"/>
+    <cellStyle name="Обычный 2 20 2 8 2 3" xfId="7758"/>
+    <cellStyle name="Обычный 2 20 2 8 2 4" xfId="10630"/>
+    <cellStyle name="Обычный 2 20 2 8 2 5" xfId="13073"/>
+    <cellStyle name="Обычный 2 20 2 8 3" xfId="3114"/>
+    <cellStyle name="Обычный 2 20 2 8 3 2" xfId="5407"/>
+    <cellStyle name="Обычный 2 20 2 8 3 3" xfId="7759"/>
+    <cellStyle name="Обычный 2 20 2 8 3 4" xfId="10631"/>
+    <cellStyle name="Обычный 2 20 2 8 3 5" xfId="13074"/>
+    <cellStyle name="Обычный 2 20 2 8 4" xfId="5405"/>
+    <cellStyle name="Обычный 2 20 2 8 5" xfId="7757"/>
+    <cellStyle name="Обычный 2 20 2 8 6" xfId="10629"/>
+    <cellStyle name="Обычный 2 20 2 8 7" xfId="13072"/>
+    <cellStyle name="Обычный 2 20 2 8 8" xfId="14684"/>
+    <cellStyle name="Обычный 2 20 2 8 9" xfId="15255"/>
+    <cellStyle name="Обычный 2 20 2 9" xfId="1206"/>
+    <cellStyle name="Обычный 2 20 2 9 10" xfId="16215"/>
+    <cellStyle name="Обычный 2 20 2 9 11" xfId="17150"/>
+    <cellStyle name="Обычный 2 20 2 9 2" xfId="1938"/>
+    <cellStyle name="Обычный 2 20 2 9 2 2" xfId="5409"/>
+    <cellStyle name="Обычный 2 20 2 9 2 3" xfId="7761"/>
+    <cellStyle name="Обычный 2 20 2 9 2 4" xfId="10633"/>
+    <cellStyle name="Обычный 2 20 2 9 2 5" xfId="13076"/>
+    <cellStyle name="Обычный 2 20 2 9 3" xfId="3195"/>
+    <cellStyle name="Обычный 2 20 2 9 3 2" xfId="5410"/>
+    <cellStyle name="Обычный 2 20 2 9 3 3" xfId="7762"/>
+    <cellStyle name="Обычный 2 20 2 9 3 4" xfId="10634"/>
+    <cellStyle name="Обычный 2 20 2 9 3 5" xfId="13077"/>
+    <cellStyle name="Обычный 2 20 2 9 4" xfId="5408"/>
+    <cellStyle name="Обычный 2 20 2 9 5" xfId="7760"/>
+    <cellStyle name="Обычный 2 20 2 9 6" xfId="10632"/>
+    <cellStyle name="Обычный 2 20 2 9 7" xfId="13075"/>
+    <cellStyle name="Обычный 2 20 2 9 8" xfId="14731"/>
+    <cellStyle name="Обычный 2 20 2 9 9" xfId="15296"/>
+    <cellStyle name="Обычный 2 20 2_12_2019_Б-03-01-М" xfId="5411"/>
     <cellStyle name="Обычный 2 20 3" xfId="124"/>
+    <cellStyle name="Обычный 2 20 3 2" xfId="5412"/>
+    <cellStyle name="Обычный 2 20 3 2 2" xfId="5413"/>
+    <cellStyle name="Обычный 2 20 3 2 3" xfId="7764"/>
+    <cellStyle name="Обычный 2 20 3 2 4" xfId="10636"/>
+    <cellStyle name="Обычный 2 20 3 2 5" xfId="13079"/>
+    <cellStyle name="Обычный 2 20 3 3" xfId="5414"/>
+    <cellStyle name="Обычный 2 20 3 3 2" xfId="10637"/>
+    <cellStyle name="Обычный 2 20 3 3 3" xfId="13080"/>
+    <cellStyle name="Обычный 2 20 3 4" xfId="5415"/>
+    <cellStyle name="Обычный 2 20 3 4 2" xfId="10638"/>
+    <cellStyle name="Обычный 2 20 3 4 3" xfId="13081"/>
+    <cellStyle name="Обычный 2 20 3 5" xfId="7763"/>
+    <cellStyle name="Обычный 2 20 3 5 2" xfId="10639"/>
+    <cellStyle name="Обычный 2 20 3 5 3" xfId="13082"/>
+    <cellStyle name="Обычный 2 20 3 6" xfId="10635"/>
+    <cellStyle name="Обычный 2 20 3 7" xfId="10641"/>
+    <cellStyle name="Обычный 2 20 3 8" xfId="13078"/>
     <cellStyle name="Обычный 2 20 4" xfId="125"/>
+    <cellStyle name="Обычный 2 20 4 2" xfId="5416"/>
+    <cellStyle name="Обычный 2 20 4 2 2" xfId="5417"/>
+    <cellStyle name="Обычный 2 20 4 2 3" xfId="7766"/>
+    <cellStyle name="Обычный 2 20 4 2 4" xfId="10643"/>
+    <cellStyle name="Обычный 2 20 4 2 5" xfId="13084"/>
+    <cellStyle name="Обычный 2 20 4 3" xfId="5418"/>
+    <cellStyle name="Обычный 2 20 4 3 2" xfId="10644"/>
+    <cellStyle name="Обычный 2 20 4 3 3" xfId="13085"/>
+    <cellStyle name="Обычный 2 20 4 4" xfId="5419"/>
+    <cellStyle name="Обычный 2 20 4 4 2" xfId="10645"/>
+    <cellStyle name="Обычный 2 20 4 4 3" xfId="13086"/>
+    <cellStyle name="Обычный 2 20 4 5" xfId="7765"/>
+    <cellStyle name="Обычный 2 20 4 5 2" xfId="10646"/>
+    <cellStyle name="Обычный 2 20 4 5 3" xfId="13087"/>
+    <cellStyle name="Обычный 2 20 4 6" xfId="10642"/>
+    <cellStyle name="Обычный 2 20 4 7" xfId="10648"/>
+    <cellStyle name="Обычный 2 20 4 8" xfId="13083"/>
+    <cellStyle name="Обычный 2 20 5" xfId="5380"/>
+    <cellStyle name="Обычный 2 20 5 2" xfId="5420"/>
+    <cellStyle name="Обычный 2 20 5 3" xfId="7767"/>
+    <cellStyle name="Обычный 2 20 5 4" xfId="10649"/>
+    <cellStyle name="Обычный 2 20 5 5" xfId="13088"/>
+    <cellStyle name="Обычный 2 20 6" xfId="5421"/>
+    <cellStyle name="Обычный 2 20 6 2" xfId="10650"/>
+    <cellStyle name="Обычный 2 20 6 3" xfId="13089"/>
+    <cellStyle name="Обычный 2 20 7" xfId="5422"/>
+    <cellStyle name="Обычный 2 20 7 2" xfId="10651"/>
+    <cellStyle name="Обычный 2 20 7 3" xfId="13090"/>
+    <cellStyle name="Обычный 2 20 8" xfId="7733"/>
+    <cellStyle name="Обычный 2 20 8 2" xfId="10652"/>
+    <cellStyle name="Обычный 2 20 8 3" xfId="13091"/>
+    <cellStyle name="Обычный 2 20 9" xfId="10585"/>
+    <cellStyle name="Обычный 2 20_12. Падеж скота" xfId="1614"/>
     <cellStyle name="Обычный 2 21" xfId="126"/>
+    <cellStyle name="Обычный 2 21 10" xfId="13092"/>
     <cellStyle name="Обычный 2 21 2" xfId="127"/>
+    <cellStyle name="Обычный 2 21 2 2" xfId="5424"/>
+    <cellStyle name="Обычный 2 21 2 2 2" xfId="5425"/>
+    <cellStyle name="Обычный 2 21 2 2 3" xfId="7770"/>
+    <cellStyle name="Обычный 2 21 2 2 4" xfId="10655"/>
+    <cellStyle name="Обычный 2 21 2 2 5" xfId="13094"/>
+    <cellStyle name="Обычный 2 21 2 3" xfId="5426"/>
+    <cellStyle name="Обычный 2 21 2 3 2" xfId="10656"/>
+    <cellStyle name="Обычный 2 21 2 3 3" xfId="13095"/>
+    <cellStyle name="Обычный 2 21 2 4" xfId="5427"/>
+    <cellStyle name="Обычный 2 21 2 4 2" xfId="10657"/>
+    <cellStyle name="Обычный 2 21 2 4 3" xfId="13096"/>
+    <cellStyle name="Обычный 2 21 2 5" xfId="7769"/>
+    <cellStyle name="Обычный 2 21 2 5 2" xfId="10658"/>
+    <cellStyle name="Обычный 2 21 2 5 3" xfId="13097"/>
+    <cellStyle name="Обычный 2 21 2 6" xfId="10654"/>
+    <cellStyle name="Обычный 2 21 2 7" xfId="10660"/>
+    <cellStyle name="Обычный 2 21 2 8" xfId="13093"/>
     <cellStyle name="Обычный 2 21 3" xfId="128"/>
+    <cellStyle name="Обычный 2 21 3 2" xfId="5428"/>
+    <cellStyle name="Обычный 2 21 3 2 2" xfId="5429"/>
+    <cellStyle name="Обычный 2 21 3 2 3" xfId="7772"/>
+    <cellStyle name="Обычный 2 21 3 2 4" xfId="10662"/>
+    <cellStyle name="Обычный 2 21 3 2 5" xfId="13099"/>
+    <cellStyle name="Обычный 2 21 3 3" xfId="5430"/>
+    <cellStyle name="Обычный 2 21 3 3 2" xfId="10663"/>
+    <cellStyle name="Обычный 2 21 3 3 3" xfId="13100"/>
+    <cellStyle name="Обычный 2 21 3 4" xfId="5431"/>
+    <cellStyle name="Обычный 2 21 3 4 2" xfId="10664"/>
+    <cellStyle name="Обычный 2 21 3 4 3" xfId="13101"/>
+    <cellStyle name="Обычный 2 21 3 5" xfId="7771"/>
+    <cellStyle name="Обычный 2 21 3 5 2" xfId="10665"/>
+    <cellStyle name="Обычный 2 21 3 5 3" xfId="13102"/>
+    <cellStyle name="Обычный 2 21 3 6" xfId="10661"/>
+    <cellStyle name="Обычный 2 21 3 7" xfId="10667"/>
+    <cellStyle name="Обычный 2 21 3 8" xfId="13098"/>
+    <cellStyle name="Обычный 2 21 4" xfId="5423"/>
+    <cellStyle name="Обычный 2 21 4 2" xfId="5432"/>
+    <cellStyle name="Обычный 2 21 4 3" xfId="7773"/>
+    <cellStyle name="Обычный 2 21 4 4" xfId="10668"/>
+    <cellStyle name="Обычный 2 21 4 5" xfId="13103"/>
+    <cellStyle name="Обычный 2 21 5" xfId="5433"/>
+    <cellStyle name="Обычный 2 21 5 2" xfId="10669"/>
+    <cellStyle name="Обычный 2 21 5 3" xfId="13104"/>
+    <cellStyle name="Обычный 2 21 6" xfId="5434"/>
+    <cellStyle name="Обычный 2 21 6 2" xfId="10670"/>
+    <cellStyle name="Обычный 2 21 6 3" xfId="13105"/>
+    <cellStyle name="Обычный 2 21 7" xfId="7768"/>
+    <cellStyle name="Обычный 2 21 7 2" xfId="10671"/>
+    <cellStyle name="Обычный 2 21 7 3" xfId="13106"/>
+    <cellStyle name="Обычный 2 21 8" xfId="10653"/>
+    <cellStyle name="Обычный 2 21 9" xfId="10672"/>
+    <cellStyle name="Обычный 2 21_12. Падеж скота" xfId="1615"/>
     <cellStyle name="Обычный 2 22" xfId="129"/>
+    <cellStyle name="Обычный 2 22 2" xfId="5435"/>
+    <cellStyle name="Обычный 2 22 2 2" xfId="5436"/>
+    <cellStyle name="Обычный 2 22 2 3" xfId="7775"/>
+    <cellStyle name="Обычный 2 22 2 4" xfId="10674"/>
+    <cellStyle name="Обычный 2 22 2 5" xfId="13108"/>
+    <cellStyle name="Обычный 2 22 3" xfId="5437"/>
+    <cellStyle name="Обычный 2 22 3 2" xfId="10675"/>
+    <cellStyle name="Обычный 2 22 3 3" xfId="13109"/>
+    <cellStyle name="Обычный 2 22 4" xfId="5438"/>
+    <cellStyle name="Обычный 2 22 4 2" xfId="10676"/>
+    <cellStyle name="Обычный 2 22 4 3" xfId="13110"/>
+    <cellStyle name="Обычный 2 22 5" xfId="7774"/>
+    <cellStyle name="Обычный 2 22 5 2" xfId="10677"/>
+    <cellStyle name="Обычный 2 22 5 3" xfId="13111"/>
+    <cellStyle name="Обычный 2 22 6" xfId="10673"/>
+    <cellStyle name="Обычный 2 22 7" xfId="10679"/>
+    <cellStyle name="Обычный 2 22 8" xfId="13107"/>
     <cellStyle name="Обычный 2 23" xfId="130"/>
+    <cellStyle name="Обычный 2 23 2" xfId="5439"/>
+    <cellStyle name="Обычный 2 23 2 2" xfId="5440"/>
+    <cellStyle name="Обычный 2 23 2 3" xfId="7777"/>
+    <cellStyle name="Обычный 2 23 2 4" xfId="10681"/>
+    <cellStyle name="Обычный 2 23 2 5" xfId="13113"/>
+    <cellStyle name="Обычный 2 23 3" xfId="5441"/>
+    <cellStyle name="Обычный 2 23 3 2" xfId="10682"/>
+    <cellStyle name="Обычный 2 23 3 3" xfId="13114"/>
+    <cellStyle name="Обычный 2 23 4" xfId="5442"/>
+    <cellStyle name="Обычный 2 23 4 2" xfId="10683"/>
+    <cellStyle name="Обычный 2 23 4 3" xfId="13115"/>
+    <cellStyle name="Обычный 2 23 5" xfId="7776"/>
+    <cellStyle name="Обычный 2 23 5 2" xfId="10684"/>
+    <cellStyle name="Обычный 2 23 5 3" xfId="13116"/>
+    <cellStyle name="Обычный 2 23 6" xfId="10680"/>
+    <cellStyle name="Обычный 2 23 7" xfId="10686"/>
+    <cellStyle name="Обычный 2 23 8" xfId="13112"/>
     <cellStyle name="Обычный 2 24" xfId="131"/>
+    <cellStyle name="Обычный 2 24 10" xfId="5444"/>
+    <cellStyle name="Обычный 2 24 10 2" xfId="10687"/>
+    <cellStyle name="Обычный 2 24 10 3" xfId="13117"/>
+    <cellStyle name="Обычный 2 24 11" xfId="5445"/>
+    <cellStyle name="Обычный 2 24 11 2" xfId="10688"/>
+    <cellStyle name="Обычный 2 24 11 3" xfId="13118"/>
+    <cellStyle name="Обычный 2 24 12" xfId="7778"/>
+    <cellStyle name="Обычный 2 24 2" xfId="2829"/>
+    <cellStyle name="Обычный 2 24 2 2" xfId="5446"/>
+    <cellStyle name="Обычный 2 24 2 2 2" xfId="5447"/>
+    <cellStyle name="Обычный 2 24 2 2 3" xfId="7780"/>
+    <cellStyle name="Обычный 2 24 2 2 4" xfId="10690"/>
+    <cellStyle name="Обычный 2 24 2 2 5" xfId="13119"/>
+    <cellStyle name="Обычный 2 24 2 3" xfId="5448"/>
+    <cellStyle name="Обычный 2 24 2 3 2" xfId="10691"/>
+    <cellStyle name="Обычный 2 24 2 3 3" xfId="13120"/>
+    <cellStyle name="Обычный 2 24 2 4" xfId="7779"/>
+    <cellStyle name="Обычный 2 24 3" xfId="2830"/>
+    <cellStyle name="Обычный 2 24 3 2" xfId="5449"/>
+    <cellStyle name="Обычный 2 24 3 2 2" xfId="5450"/>
+    <cellStyle name="Обычный 2 24 3 2 3" xfId="7782"/>
+    <cellStyle name="Обычный 2 24 3 2 4" xfId="10693"/>
+    <cellStyle name="Обычный 2 24 3 2 5" xfId="13121"/>
+    <cellStyle name="Обычный 2 24 3 3" xfId="5451"/>
+    <cellStyle name="Обычный 2 24 3 3 2" xfId="10694"/>
+    <cellStyle name="Обычный 2 24 3 3 3" xfId="13122"/>
+    <cellStyle name="Обычный 2 24 3 4" xfId="7781"/>
+    <cellStyle name="Обычный 2 24 4" xfId="2831"/>
+    <cellStyle name="Обычный 2 24 4 2" xfId="5452"/>
+    <cellStyle name="Обычный 2 24 4 2 2" xfId="5453"/>
+    <cellStyle name="Обычный 2 24 4 2 3" xfId="7784"/>
+    <cellStyle name="Обычный 2 24 4 2 4" xfId="10695"/>
+    <cellStyle name="Обычный 2 24 4 2 5" xfId="13123"/>
+    <cellStyle name="Обычный 2 24 4 3" xfId="5454"/>
+    <cellStyle name="Обычный 2 24 4 3 2" xfId="10696"/>
+    <cellStyle name="Обычный 2 24 4 3 3" xfId="13124"/>
+    <cellStyle name="Обычный 2 24 4 4" xfId="7783"/>
+    <cellStyle name="Обычный 2 24 5" xfId="2832"/>
+    <cellStyle name="Обычный 2 24 5 2" xfId="5455"/>
+    <cellStyle name="Обычный 2 24 5 2 2" xfId="5456"/>
+    <cellStyle name="Обычный 2 24 5 2 3" xfId="7786"/>
+    <cellStyle name="Обычный 2 24 5 2 4" xfId="10698"/>
+    <cellStyle name="Обычный 2 24 5 2 5" xfId="13125"/>
+    <cellStyle name="Обычный 2 24 5 3" xfId="5457"/>
+    <cellStyle name="Обычный 2 24 5 3 2" xfId="10699"/>
+    <cellStyle name="Обычный 2 24 5 3 3" xfId="13126"/>
+    <cellStyle name="Обычный 2 24 5 4" xfId="7785"/>
+    <cellStyle name="Обычный 2 24 6" xfId="2833"/>
+    <cellStyle name="Обычный 2 24 6 2" xfId="5458"/>
+    <cellStyle name="Обычный 2 24 6 2 2" xfId="5459"/>
+    <cellStyle name="Обычный 2 24 6 2 3" xfId="7788"/>
+    <cellStyle name="Обычный 2 24 6 2 4" xfId="10701"/>
+    <cellStyle name="Обычный 2 24 6 2 5" xfId="13127"/>
+    <cellStyle name="Обычный 2 24 6 3" xfId="5460"/>
+    <cellStyle name="Обычный 2 24 6 3 2" xfId="10702"/>
+    <cellStyle name="Обычный 2 24 6 3 3" xfId="13128"/>
+    <cellStyle name="Обычный 2 24 6 4" xfId="7787"/>
+    <cellStyle name="Обычный 2 24 7" xfId="2834"/>
+    <cellStyle name="Обычный 2 24 7 2" xfId="5461"/>
+    <cellStyle name="Обычный 2 24 7 2 2" xfId="5462"/>
+    <cellStyle name="Обычный 2 24 7 2 3" xfId="7790"/>
+    <cellStyle name="Обычный 2 24 7 2 4" xfId="10703"/>
+    <cellStyle name="Обычный 2 24 7 2 5" xfId="13129"/>
+    <cellStyle name="Обычный 2 24 7 3" xfId="5463"/>
+    <cellStyle name="Обычный 2 24 7 3 2" xfId="10704"/>
+    <cellStyle name="Обычный 2 24 7 3 3" xfId="13130"/>
+    <cellStyle name="Обычный 2 24 7 4" xfId="7789"/>
+    <cellStyle name="Обычный 2 24 8" xfId="2974"/>
+    <cellStyle name="Обычный 2 24 8 2" xfId="5464"/>
+    <cellStyle name="Обычный 2 24 8 2 2" xfId="5465"/>
+    <cellStyle name="Обычный 2 24 8 2 3" xfId="7792"/>
+    <cellStyle name="Обычный 2 24 8 2 4" xfId="10706"/>
+    <cellStyle name="Обычный 2 24 8 2 5" xfId="13131"/>
+    <cellStyle name="Обычный 2 24 8 3" xfId="5466"/>
+    <cellStyle name="Обычный 2 24 8 3 2" xfId="10707"/>
+    <cellStyle name="Обычный 2 24 8 3 3" xfId="13132"/>
+    <cellStyle name="Обычный 2 24 8 4" xfId="7791"/>
+    <cellStyle name="Обычный 2 24 9" xfId="5443"/>
+    <cellStyle name="Обычный 2 24 9 2" xfId="5467"/>
+    <cellStyle name="Обычный 2 24 9 3" xfId="7793"/>
+    <cellStyle name="Обычный 2 24 9 4" xfId="10708"/>
+    <cellStyle name="Обычный 2 24 9 5" xfId="13133"/>
+    <cellStyle name="Обычный 2 24_12_2019_Б-03-01-М" xfId="5468"/>
     <cellStyle name="Обычный 2 25" xfId="132"/>
-    <cellStyle name="Обычный 2 25 2" xfId="1205"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 2 26" xfId="740"/>
+    <cellStyle name="Обычный 2 25 10" xfId="3489"/>
+    <cellStyle name="Обычный 2 25 10 2" xfId="15655"/>
+    <cellStyle name="Обычный 2 25 11" xfId="16590"/>
+    <cellStyle name="Обычный 2 25 2" xfId="1160"/>
+    <cellStyle name="Обычный 2 25 2 2" xfId="5469"/>
+    <cellStyle name="Обычный 2 25 2 2 2" xfId="14685"/>
+    <cellStyle name="Обычный 2 25 2 3" xfId="15256"/>
+    <cellStyle name="Обычный 2 25 2 4" xfId="16169"/>
+    <cellStyle name="Обычный 2 25 2 5" xfId="17104"/>
+    <cellStyle name="Обычный 2 25 3" xfId="1207"/>
+    <cellStyle name="Обычный 2 25 3 2" xfId="7794"/>
+    <cellStyle name="Обычный 2 25 3 2 2" xfId="14732"/>
+    <cellStyle name="Обычный 2 25 3 3" xfId="15297"/>
+    <cellStyle name="Обычный 2 25 3 4" xfId="16216"/>
+    <cellStyle name="Обычный 2 25 3 5" xfId="17151"/>
+    <cellStyle name="Обычный 2 25 4" xfId="1371"/>
+    <cellStyle name="Обычный 2 25 4 2" xfId="10709"/>
+    <cellStyle name="Обычный 2 25 4 2 2" xfId="15452"/>
+    <cellStyle name="Обычный 2 25 4 3" xfId="16371"/>
+    <cellStyle name="Обычный 2 25 4 4" xfId="17312"/>
+    <cellStyle name="Обычный 2 25 5" xfId="1432"/>
+    <cellStyle name="Обычный 2 25 5 2" xfId="13134"/>
+    <cellStyle name="Обычный 2 25 5 2 2" xfId="15512"/>
+    <cellStyle name="Обычный 2 25 5 3" xfId="16425"/>
+    <cellStyle name="Обычный 2 25 5 4" xfId="17372"/>
+    <cellStyle name="Обычный 2 25 6" xfId="1401"/>
+    <cellStyle name="Обычный 2 25 7" xfId="1459"/>
+    <cellStyle name="Обычный 2 25 8" xfId="1490"/>
+    <cellStyle name="Обычный 2 25 9" xfId="1509"/>
+    <cellStyle name="Обычный 2 26" xfId="695"/>
+    <cellStyle name="Обычный 2 26 2" xfId="5470"/>
+    <cellStyle name="Обычный 2 26 2 2" xfId="10710"/>
+    <cellStyle name="Обычный 2 26 3" xfId="13135"/>
+    <cellStyle name="Обычный 2 27" xfId="5471"/>
+    <cellStyle name="Обычный 2 27 2" xfId="10711"/>
+    <cellStyle name="Обычный 2 27 3" xfId="13136"/>
+    <cellStyle name="Обычный 2 28" xfId="6127"/>
+    <cellStyle name="Обычный 2 28 2" xfId="10712"/>
+    <cellStyle name="Обычный 2 28 3" xfId="13137"/>
+    <cellStyle name="Обычный 2 29" xfId="8356"/>
     <cellStyle name="Обычный 2 3" xfId="133"/>
+    <cellStyle name="Обычный 2 3 10" xfId="5472"/>
+    <cellStyle name="Обычный 2 3 10 2" xfId="5473"/>
+    <cellStyle name="Обычный 2 3 10 3" xfId="7796"/>
+    <cellStyle name="Обычный 2 3 10 4" xfId="10714"/>
+    <cellStyle name="Обычный 2 3 10 5" xfId="13138"/>
+    <cellStyle name="Обычный 2 3 11" xfId="5474"/>
+    <cellStyle name="Обычный 2 3 11 2" xfId="10715"/>
+    <cellStyle name="Обычный 2 3 11 3" xfId="13139"/>
+    <cellStyle name="Обычный 2 3 12" xfId="5475"/>
+    <cellStyle name="Обычный 2 3 12 2" xfId="10716"/>
+    <cellStyle name="Обычный 2 3 12 3" xfId="13140"/>
+    <cellStyle name="Обычный 2 3 13" xfId="7795"/>
     <cellStyle name="Обычный 2 3 2" xfId="134"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="5476"/>
+    <cellStyle name="Обычный 2 3 2 2 2" xfId="5477"/>
+    <cellStyle name="Обычный 2 3 2 2 3" xfId="7798"/>
+    <cellStyle name="Обычный 2 3 2 2 4" xfId="10718"/>
+    <cellStyle name="Обычный 2 3 2 2 5" xfId="13142"/>
+    <cellStyle name="Обычный 2 3 2 3" xfId="5478"/>
+    <cellStyle name="Обычный 2 3 2 3 2" xfId="10719"/>
+    <cellStyle name="Обычный 2 3 2 3 3" xfId="13143"/>
+    <cellStyle name="Обычный 2 3 2 4" xfId="5479"/>
+    <cellStyle name="Обычный 2 3 2 4 2" xfId="10720"/>
+    <cellStyle name="Обычный 2 3 2 4 3" xfId="13144"/>
+    <cellStyle name="Обычный 2 3 2 5" xfId="7797"/>
+    <cellStyle name="Обычный 2 3 2 5 2" xfId="10721"/>
+    <cellStyle name="Обычный 2 3 2 5 3" xfId="13145"/>
+    <cellStyle name="Обычный 2 3 2 6" xfId="10717"/>
+    <cellStyle name="Обычный 2 3 2 7" xfId="10723"/>
+    <cellStyle name="Обычный 2 3 2 8" xfId="13141"/>
+    <cellStyle name="Обычный 2 3 3" xfId="2835"/>
+    <cellStyle name="Обычный 2 3 3 2" xfId="5480"/>
+    <cellStyle name="Обычный 2 3 3 2 2" xfId="5481"/>
+    <cellStyle name="Обычный 2 3 3 2 3" xfId="7800"/>
+    <cellStyle name="Обычный 2 3 3 2 4" xfId="10725"/>
+    <cellStyle name="Обычный 2 3 3 2 5" xfId="13146"/>
+    <cellStyle name="Обычный 2 3 3 3" xfId="5482"/>
+    <cellStyle name="Обычный 2 3 3 3 2" xfId="10726"/>
+    <cellStyle name="Обычный 2 3 3 3 3" xfId="13147"/>
+    <cellStyle name="Обычный 2 3 3 4" xfId="7799"/>
+    <cellStyle name="Обычный 2 3 4" xfId="2836"/>
+    <cellStyle name="Обычный 2 3 4 2" xfId="5483"/>
+    <cellStyle name="Обычный 2 3 4 2 2" xfId="5484"/>
+    <cellStyle name="Обычный 2 3 4 2 3" xfId="7802"/>
+    <cellStyle name="Обычный 2 3 4 2 4" xfId="10728"/>
+    <cellStyle name="Обычный 2 3 4 2 5" xfId="13148"/>
+    <cellStyle name="Обычный 2 3 4 3" xfId="5485"/>
+    <cellStyle name="Обычный 2 3 4 3 2" xfId="10729"/>
+    <cellStyle name="Обычный 2 3 4 3 3" xfId="13149"/>
+    <cellStyle name="Обычный 2 3 4 4" xfId="7801"/>
+    <cellStyle name="Обычный 2 3 5" xfId="2837"/>
+    <cellStyle name="Обычный 2 3 5 2" xfId="5486"/>
+    <cellStyle name="Обычный 2 3 5 2 2" xfId="5487"/>
+    <cellStyle name="Обычный 2 3 5 2 3" xfId="7804"/>
+    <cellStyle name="Обычный 2 3 5 2 4" xfId="10731"/>
+    <cellStyle name="Обычный 2 3 5 2 5" xfId="13150"/>
+    <cellStyle name="Обычный 2 3 5 3" xfId="5488"/>
+    <cellStyle name="Обычный 2 3 5 3 2" xfId="10732"/>
+    <cellStyle name="Обычный 2 3 5 3 3" xfId="13151"/>
+    <cellStyle name="Обычный 2 3 5 4" xfId="7803"/>
+    <cellStyle name="Обычный 2 3 6" xfId="2838"/>
+    <cellStyle name="Обычный 2 3 6 2" xfId="5489"/>
+    <cellStyle name="Обычный 2 3 6 2 2" xfId="5490"/>
+    <cellStyle name="Обычный 2 3 6 2 3" xfId="7806"/>
+    <cellStyle name="Обычный 2 3 6 2 4" xfId="10734"/>
+    <cellStyle name="Обычный 2 3 6 2 5" xfId="13152"/>
+    <cellStyle name="Обычный 2 3 6 3" xfId="5491"/>
+    <cellStyle name="Обычный 2 3 6 3 2" xfId="10735"/>
+    <cellStyle name="Обычный 2 3 6 3 3" xfId="13153"/>
+    <cellStyle name="Обычный 2 3 6 4" xfId="7805"/>
+    <cellStyle name="Обычный 2 3 7" xfId="2839"/>
+    <cellStyle name="Обычный 2 3 7 2" xfId="5492"/>
+    <cellStyle name="Обычный 2 3 7 2 2" xfId="5493"/>
+    <cellStyle name="Обычный 2 3 7 2 3" xfId="7808"/>
+    <cellStyle name="Обычный 2 3 7 2 4" xfId="10737"/>
+    <cellStyle name="Обычный 2 3 7 2 5" xfId="13154"/>
+    <cellStyle name="Обычный 2 3 7 3" xfId="5494"/>
+    <cellStyle name="Обычный 2 3 7 3 2" xfId="10738"/>
+    <cellStyle name="Обычный 2 3 7 3 3" xfId="13155"/>
+    <cellStyle name="Обычный 2 3 7 4" xfId="7807"/>
+    <cellStyle name="Обычный 2 3 8" xfId="2840"/>
+    <cellStyle name="Обычный 2 3 8 2" xfId="5495"/>
+    <cellStyle name="Обычный 2 3 8 2 2" xfId="5496"/>
+    <cellStyle name="Обычный 2 3 8 2 3" xfId="7810"/>
+    <cellStyle name="Обычный 2 3 8 2 4" xfId="10739"/>
+    <cellStyle name="Обычный 2 3 8 2 5" xfId="13156"/>
+    <cellStyle name="Обычный 2 3 8 3" xfId="5497"/>
+    <cellStyle name="Обычный 2 3 8 3 2" xfId="10740"/>
+    <cellStyle name="Обычный 2 3 8 3 3" xfId="13157"/>
+    <cellStyle name="Обычный 2 3 8 4" xfId="7809"/>
+    <cellStyle name="Обычный 2 3 9" xfId="2975"/>
+    <cellStyle name="Обычный 2 3 9 2" xfId="5498"/>
+    <cellStyle name="Обычный 2 3 9 2 2" xfId="5499"/>
+    <cellStyle name="Обычный 2 3 9 2 3" xfId="7812"/>
+    <cellStyle name="Обычный 2 3 9 2 4" xfId="10742"/>
+    <cellStyle name="Обычный 2 3 9 2 5" xfId="13158"/>
+    <cellStyle name="Обычный 2 3 9 3" xfId="5500"/>
+    <cellStyle name="Обычный 2 3 9 3 2" xfId="10743"/>
+    <cellStyle name="Обычный 2 3 9 3 3" xfId="13159"/>
+    <cellStyle name="Обычный 2 3 9 4" xfId="7811"/>
+    <cellStyle name="Обычный 2 3_01_2020_Б-03-01-М" xfId="1616"/>
+    <cellStyle name="Обычный 2 30" xfId="10745"/>
+    <cellStyle name="Обычный 2 31" xfId="9531"/>
+    <cellStyle name="Обычный 2 32" xfId="14177"/>
+    <cellStyle name="Обычный 2 33" xfId="14771"/>
+    <cellStyle name="Обычный 2 34" xfId="15614"/>
+    <cellStyle name="Обычный 2 35" xfId="16549"/>
     <cellStyle name="Обычный 2 4" xfId="135"/>
     <cellStyle name="Обычный 2 4 2" xfId="136"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="5502"/>
+    <cellStyle name="Обычный 2 4 2 2 2" xfId="5503"/>
+    <cellStyle name="Обычный 2 4 2 2 3" xfId="7815"/>
+    <cellStyle name="Обычный 2 4 2 2 4" xfId="10748"/>
+    <cellStyle name="Обычный 2 4 2 2 5" xfId="13162"/>
+    <cellStyle name="Обычный 2 4 2 3" xfId="5504"/>
+    <cellStyle name="Обычный 2 4 2 3 2" xfId="10749"/>
+    <cellStyle name="Обычный 2 4 2 3 3" xfId="13163"/>
+    <cellStyle name="Обычный 2 4 2 4" xfId="5505"/>
+    <cellStyle name="Обычный 2 4 2 4 2" xfId="10750"/>
+    <cellStyle name="Обычный 2 4 2 4 3" xfId="13164"/>
+    <cellStyle name="Обычный 2 4 2 5" xfId="7814"/>
+    <cellStyle name="Обычный 2 4 2 5 2" xfId="10751"/>
+    <cellStyle name="Обычный 2 4 2 5 3" xfId="13165"/>
+    <cellStyle name="Обычный 2 4 2 6" xfId="10747"/>
+    <cellStyle name="Обычный 2 4 2 7" xfId="10752"/>
+    <cellStyle name="Обычный 2 4 2 8" xfId="13161"/>
+    <cellStyle name="Обычный 2 4 3" xfId="5501"/>
+    <cellStyle name="Обычный 2 4 3 2" xfId="5506"/>
+    <cellStyle name="Обычный 2 4 3 3" xfId="7816"/>
+    <cellStyle name="Обычный 2 4 3 4" xfId="10753"/>
+    <cellStyle name="Обычный 2 4 3 5" xfId="13166"/>
+    <cellStyle name="Обычный 2 4 4" xfId="5507"/>
+    <cellStyle name="Обычный 2 4 4 2" xfId="10754"/>
+    <cellStyle name="Обычный 2 4 4 3" xfId="13167"/>
+    <cellStyle name="Обычный 2 4 5" xfId="5508"/>
+    <cellStyle name="Обычный 2 4 5 2" xfId="10755"/>
+    <cellStyle name="Обычный 2 4 5 3" xfId="13168"/>
+    <cellStyle name="Обычный 2 4 6" xfId="7813"/>
+    <cellStyle name="Обычный 2 4 6 2" xfId="10756"/>
+    <cellStyle name="Обычный 2 4 6 3" xfId="13169"/>
+    <cellStyle name="Обычный 2 4 7" xfId="10746"/>
+    <cellStyle name="Обычный 2 4 8" xfId="10758"/>
+    <cellStyle name="Обычный 2 4 9" xfId="13160"/>
     <cellStyle name="Обычный 2 5" xfId="137"/>
     <cellStyle name="Обычный 2 5 2" xfId="138"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="5510"/>
+    <cellStyle name="Обычный 2 5 2 2 2" xfId="5511"/>
+    <cellStyle name="Обычный 2 5 2 2 3" xfId="7819"/>
+    <cellStyle name="Обычный 2 5 2 2 4" xfId="10761"/>
+    <cellStyle name="Обычный 2 5 2 2 5" xfId="13172"/>
+    <cellStyle name="Обычный 2 5 2 3" xfId="5512"/>
+    <cellStyle name="Обычный 2 5 2 3 2" xfId="10762"/>
+    <cellStyle name="Обычный 2 5 2 3 3" xfId="13173"/>
+    <cellStyle name="Обычный 2 5 2 4" xfId="5513"/>
+    <cellStyle name="Обычный 2 5 2 4 2" xfId="10763"/>
+    <cellStyle name="Обычный 2 5 2 4 3" xfId="13174"/>
+    <cellStyle name="Обычный 2 5 2 5" xfId="7818"/>
+    <cellStyle name="Обычный 2 5 2 5 2" xfId="10764"/>
+    <cellStyle name="Обычный 2 5 2 5 3" xfId="13175"/>
+    <cellStyle name="Обычный 2 5 2 6" xfId="10760"/>
+    <cellStyle name="Обычный 2 5 2 7" xfId="10766"/>
+    <cellStyle name="Обычный 2 5 2 8" xfId="13171"/>
+    <cellStyle name="Обычный 2 5 3" xfId="5509"/>
+    <cellStyle name="Обычный 2 5 3 2" xfId="5514"/>
+    <cellStyle name="Обычный 2 5 3 3" xfId="7820"/>
+    <cellStyle name="Обычный 2 5 3 4" xfId="10767"/>
+    <cellStyle name="Обычный 2 5 3 5" xfId="13176"/>
+    <cellStyle name="Обычный 2 5 4" xfId="5515"/>
+    <cellStyle name="Обычный 2 5 4 2" xfId="10768"/>
+    <cellStyle name="Обычный 2 5 4 3" xfId="13177"/>
+    <cellStyle name="Обычный 2 5 5" xfId="5516"/>
+    <cellStyle name="Обычный 2 5 5 2" xfId="10769"/>
+    <cellStyle name="Обычный 2 5 5 3" xfId="13178"/>
+    <cellStyle name="Обычный 2 5 6" xfId="7817"/>
+    <cellStyle name="Обычный 2 5 6 2" xfId="10770"/>
+    <cellStyle name="Обычный 2 5 6 3" xfId="13179"/>
+    <cellStyle name="Обычный 2 5 7" xfId="10759"/>
+    <cellStyle name="Обычный 2 5 8" xfId="10771"/>
+    <cellStyle name="Обычный 2 5 9" xfId="13170"/>
     <cellStyle name="Обычный 2 6" xfId="139"/>
+    <cellStyle name="Обычный 2 6 2" xfId="5517"/>
+    <cellStyle name="Обычный 2 6 2 2" xfId="5518"/>
+    <cellStyle name="Обычный 2 6 2 3" xfId="7822"/>
+    <cellStyle name="Обычный 2 6 2 4" xfId="10773"/>
+    <cellStyle name="Обычный 2 6 2 5" xfId="13181"/>
+    <cellStyle name="Обычный 2 6 3" xfId="5519"/>
+    <cellStyle name="Обычный 2 6 3 2" xfId="10774"/>
+    <cellStyle name="Обычный 2 6 3 3" xfId="13182"/>
+    <cellStyle name="Обычный 2 6 4" xfId="5520"/>
+    <cellStyle name="Обычный 2 6 4 2" xfId="10775"/>
+    <cellStyle name="Обычный 2 6 4 3" xfId="13183"/>
+    <cellStyle name="Обычный 2 6 5" xfId="7821"/>
+    <cellStyle name="Обычный 2 6 5 2" xfId="10776"/>
+    <cellStyle name="Обычный 2 6 5 3" xfId="13184"/>
+    <cellStyle name="Обычный 2 6 6" xfId="10772"/>
+    <cellStyle name="Обычный 2 6 7" xfId="10778"/>
+    <cellStyle name="Обычный 2 6 8" xfId="13180"/>
     <cellStyle name="Обычный 2 7" xfId="140"/>
+    <cellStyle name="Обычный 2 7 2" xfId="5521"/>
+    <cellStyle name="Обычный 2 7 2 2" xfId="5522"/>
+    <cellStyle name="Обычный 2 7 2 3" xfId="7824"/>
+    <cellStyle name="Обычный 2 7 2 4" xfId="10780"/>
+    <cellStyle name="Обычный 2 7 2 5" xfId="13186"/>
+    <cellStyle name="Обычный 2 7 3" xfId="5523"/>
+    <cellStyle name="Обычный 2 7 3 2" xfId="10781"/>
+    <cellStyle name="Обычный 2 7 3 3" xfId="13187"/>
+    <cellStyle name="Обычный 2 7 4" xfId="5524"/>
+    <cellStyle name="Обычный 2 7 4 2" xfId="10782"/>
+    <cellStyle name="Обычный 2 7 4 3" xfId="13188"/>
+    <cellStyle name="Обычный 2 7 5" xfId="7823"/>
+    <cellStyle name="Обычный 2 7 5 2" xfId="10783"/>
+    <cellStyle name="Обычный 2 7 5 3" xfId="13189"/>
+    <cellStyle name="Обычный 2 7 6" xfId="10779"/>
+    <cellStyle name="Обычный 2 7 7" xfId="10785"/>
+    <cellStyle name="Обычный 2 7 8" xfId="13185"/>
     <cellStyle name="Обычный 2 8" xfId="141"/>
+    <cellStyle name="Обычный 2 8 2" xfId="5525"/>
+    <cellStyle name="Обычный 2 8 2 2" xfId="5526"/>
+    <cellStyle name="Обычный 2 8 2 3" xfId="7826"/>
+    <cellStyle name="Обычный 2 8 2 4" xfId="10787"/>
+    <cellStyle name="Обычный 2 8 2 5" xfId="13191"/>
+    <cellStyle name="Обычный 2 8 3" xfId="5527"/>
+    <cellStyle name="Обычный 2 8 3 2" xfId="10788"/>
+    <cellStyle name="Обычный 2 8 3 3" xfId="13192"/>
+    <cellStyle name="Обычный 2 8 4" xfId="5528"/>
+    <cellStyle name="Обычный 2 8 4 2" xfId="10789"/>
+    <cellStyle name="Обычный 2 8 4 3" xfId="13193"/>
+    <cellStyle name="Обычный 2 8 5" xfId="7825"/>
+    <cellStyle name="Обычный 2 8 5 2" xfId="10790"/>
+    <cellStyle name="Обычный 2 8 5 3" xfId="13194"/>
+    <cellStyle name="Обычный 2 8 6" xfId="10786"/>
+    <cellStyle name="Обычный 2 8 7" xfId="10791"/>
+    <cellStyle name="Обычный 2 8 8" xfId="13190"/>
     <cellStyle name="Обычный 2 9" xfId="142"/>
-    <cellStyle name="Обычный 20" xfId="347"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 29" xfId="356"/>
+    <cellStyle name="Обычный 2 9 2" xfId="5529"/>
+    <cellStyle name="Обычный 2 9 2 2" xfId="5530"/>
+    <cellStyle name="Обычный 2 9 2 3" xfId="7828"/>
+    <cellStyle name="Обычный 2 9 2 4" xfId="10793"/>
+    <cellStyle name="Обычный 2 9 2 5" xfId="13196"/>
+    <cellStyle name="Обычный 2 9 3" xfId="5531"/>
+    <cellStyle name="Обычный 2 9 3 2" xfId="10794"/>
+    <cellStyle name="Обычный 2 9 3 3" xfId="13197"/>
+    <cellStyle name="Обычный 2 9 4" xfId="5532"/>
+    <cellStyle name="Обычный 2 9 4 2" xfId="10795"/>
+    <cellStyle name="Обычный 2 9 4 3" xfId="13198"/>
+    <cellStyle name="Обычный 2 9 5" xfId="7827"/>
+    <cellStyle name="Обычный 2 9 5 2" xfId="10796"/>
+    <cellStyle name="Обычный 2 9 5 3" xfId="13199"/>
+    <cellStyle name="Обычный 2 9 6" xfId="10792"/>
+    <cellStyle name="Обычный 2 9 7" xfId="10798"/>
+    <cellStyle name="Обычный 2 9 8" xfId="13195"/>
+    <cellStyle name="Обычный 2_10. Средний надой молока на одну дойную корову" xfId="1617"/>
+    <cellStyle name="Обычный 20" xfId="307"/>
+    <cellStyle name="Обычный 20 10" xfId="14913"/>
+    <cellStyle name="Обычный 20 11" xfId="15776"/>
+    <cellStyle name="Обычный 20 12" xfId="16711"/>
+    <cellStyle name="Обычный 20 2" xfId="1618"/>
+    <cellStyle name="Обычный 20 2 2" xfId="5533"/>
+    <cellStyle name="Обычный 20 2 2 2" xfId="5534"/>
+    <cellStyle name="Обычный 20 2 3" xfId="7830"/>
+    <cellStyle name="Обычный 20 2 4" xfId="10800"/>
+    <cellStyle name="Обычный 20 2 5" xfId="13201"/>
+    <cellStyle name="Обычный 20 3" xfId="5535"/>
+    <cellStyle name="Обычный 20 3 2" xfId="10801"/>
+    <cellStyle name="Обычный 20 3 3" xfId="13202"/>
+    <cellStyle name="Обычный 20 4" xfId="5536"/>
+    <cellStyle name="Обычный 20 4 2" xfId="10802"/>
+    <cellStyle name="Обычный 20 4 3" xfId="13203"/>
+    <cellStyle name="Обычный 20 5" xfId="7829"/>
+    <cellStyle name="Обычный 20 6" xfId="10799"/>
+    <cellStyle name="Обычный 20 7" xfId="13200"/>
+    <cellStyle name="Обычный 20 8" xfId="13823"/>
+    <cellStyle name="Обычный 20 9" xfId="14338"/>
+    <cellStyle name="Обычный 200" xfId="17553"/>
+    <cellStyle name="Обычный 201" xfId="17554"/>
+    <cellStyle name="Обычный 202" xfId="17555"/>
+    <cellStyle name="Обычный 203" xfId="17556"/>
+    <cellStyle name="Обычный 204" xfId="17557"/>
+    <cellStyle name="Обычный 205" xfId="17558"/>
+    <cellStyle name="Обычный 21" xfId="308"/>
+    <cellStyle name="Обычный 21 10" xfId="14914"/>
+    <cellStyle name="Обычный 21 11" xfId="15777"/>
+    <cellStyle name="Обычный 21 12" xfId="16712"/>
+    <cellStyle name="Обычный 21 2" xfId="1619"/>
+    <cellStyle name="Обычный 21 2 2" xfId="5537"/>
+    <cellStyle name="Обычный 21 2 2 2" xfId="5538"/>
+    <cellStyle name="Обычный 21 2 3" xfId="7832"/>
+    <cellStyle name="Обычный 21 2 4" xfId="10804"/>
+    <cellStyle name="Обычный 21 2 5" xfId="13205"/>
+    <cellStyle name="Обычный 21 3" xfId="5539"/>
+    <cellStyle name="Обычный 21 3 2" xfId="10805"/>
+    <cellStyle name="Обычный 21 3 3" xfId="13206"/>
+    <cellStyle name="Обычный 21 4" xfId="5540"/>
+    <cellStyle name="Обычный 21 4 2" xfId="10806"/>
+    <cellStyle name="Обычный 21 4 3" xfId="13207"/>
+    <cellStyle name="Обычный 21 5" xfId="7831"/>
+    <cellStyle name="Обычный 21 6" xfId="10803"/>
+    <cellStyle name="Обычный 21 7" xfId="13204"/>
+    <cellStyle name="Обычный 21 8" xfId="13824"/>
+    <cellStyle name="Обычный 21 9" xfId="14339"/>
+    <cellStyle name="Обычный 22" xfId="309"/>
+    <cellStyle name="Обычный 22 10" xfId="14915"/>
+    <cellStyle name="Обычный 22 11" xfId="15778"/>
+    <cellStyle name="Обычный 22 12" xfId="16713"/>
+    <cellStyle name="Обычный 22 2" xfId="1620"/>
+    <cellStyle name="Обычный 22 2 2" xfId="5541"/>
+    <cellStyle name="Обычный 22 2 2 2" xfId="5542"/>
+    <cellStyle name="Обычный 22 2 3" xfId="7834"/>
+    <cellStyle name="Обычный 22 2 4" xfId="10808"/>
+    <cellStyle name="Обычный 22 2 5" xfId="13209"/>
+    <cellStyle name="Обычный 22 3" xfId="5543"/>
+    <cellStyle name="Обычный 22 3 2" xfId="10809"/>
+    <cellStyle name="Обычный 22 3 3" xfId="13210"/>
+    <cellStyle name="Обычный 22 4" xfId="5544"/>
+    <cellStyle name="Обычный 22 4 2" xfId="10810"/>
+    <cellStyle name="Обычный 22 4 3" xfId="13211"/>
+    <cellStyle name="Обычный 22 5" xfId="7833"/>
+    <cellStyle name="Обычный 22 6" xfId="10807"/>
+    <cellStyle name="Обычный 22 7" xfId="13208"/>
+    <cellStyle name="Обычный 22 8" xfId="13825"/>
+    <cellStyle name="Обычный 22 9" xfId="14340"/>
+    <cellStyle name="Обычный 23" xfId="310"/>
+    <cellStyle name="Обычный 23 10" xfId="14916"/>
+    <cellStyle name="Обычный 23 11" xfId="15779"/>
+    <cellStyle name="Обычный 23 12" xfId="16714"/>
+    <cellStyle name="Обычный 23 2" xfId="1621"/>
+    <cellStyle name="Обычный 23 2 2" xfId="5545"/>
+    <cellStyle name="Обычный 23 2 2 2" xfId="5546"/>
+    <cellStyle name="Обычный 23 2 3" xfId="7836"/>
+    <cellStyle name="Обычный 23 2 4" xfId="10812"/>
+    <cellStyle name="Обычный 23 2 5" xfId="13213"/>
+    <cellStyle name="Обычный 23 3" xfId="5547"/>
+    <cellStyle name="Обычный 23 3 2" xfId="10813"/>
+    <cellStyle name="Обычный 23 3 3" xfId="13214"/>
+    <cellStyle name="Обычный 23 4" xfId="5548"/>
+    <cellStyle name="Обычный 23 4 2" xfId="10814"/>
+    <cellStyle name="Обычный 23 4 3" xfId="13215"/>
+    <cellStyle name="Обычный 23 5" xfId="7835"/>
+    <cellStyle name="Обычный 23 6" xfId="10811"/>
+    <cellStyle name="Обычный 23 7" xfId="13212"/>
+    <cellStyle name="Обычный 23 8" xfId="13826"/>
+    <cellStyle name="Обычный 23 9" xfId="14341"/>
+    <cellStyle name="Обычный 24" xfId="311"/>
+    <cellStyle name="Обычный 24 10" xfId="16715"/>
+    <cellStyle name="Обычный 24 2" xfId="1622"/>
+    <cellStyle name="Обычный 24 2 2" xfId="5549"/>
+    <cellStyle name="Обычный 24 2 2 2" xfId="5550"/>
+    <cellStyle name="Обычный 24 2 3" xfId="7838"/>
+    <cellStyle name="Обычный 24 2 4" xfId="10816"/>
+    <cellStyle name="Обычный 24 2 5" xfId="13216"/>
+    <cellStyle name="Обычный 24 3" xfId="5551"/>
+    <cellStyle name="Обычный 24 3 2" xfId="10817"/>
+    <cellStyle name="Обычный 24 3 3" xfId="13217"/>
+    <cellStyle name="Обычный 24 4" xfId="5552"/>
+    <cellStyle name="Обычный 24 4 2" xfId="10818"/>
+    <cellStyle name="Обычный 24 4 3" xfId="13218"/>
+    <cellStyle name="Обычный 24 5" xfId="7837"/>
+    <cellStyle name="Обычный 24 6" xfId="13827"/>
+    <cellStyle name="Обычный 24 7" xfId="14342"/>
+    <cellStyle name="Обычный 24 8" xfId="14917"/>
+    <cellStyle name="Обычный 24 9" xfId="15780"/>
+    <cellStyle name="Обычный 25" xfId="312"/>
+    <cellStyle name="Обычный 25 10" xfId="14918"/>
+    <cellStyle name="Обычный 25 11" xfId="15781"/>
+    <cellStyle name="Обычный 25 12" xfId="16716"/>
+    <cellStyle name="Обычный 25 2" xfId="1623"/>
+    <cellStyle name="Обычный 25 2 2" xfId="5553"/>
+    <cellStyle name="Обычный 25 2 2 2" xfId="5554"/>
+    <cellStyle name="Обычный 25 2 3" xfId="7840"/>
+    <cellStyle name="Обычный 25 2 4" xfId="10820"/>
+    <cellStyle name="Обычный 25 2 5" xfId="13220"/>
+    <cellStyle name="Обычный 25 3" xfId="5555"/>
+    <cellStyle name="Обычный 25 3 2" xfId="10821"/>
+    <cellStyle name="Обычный 25 3 3" xfId="13221"/>
+    <cellStyle name="Обычный 25 4" xfId="5556"/>
+    <cellStyle name="Обычный 25 4 2" xfId="10822"/>
+    <cellStyle name="Обычный 25 4 3" xfId="13222"/>
+    <cellStyle name="Обычный 25 5" xfId="7839"/>
+    <cellStyle name="Обычный 25 6" xfId="10819"/>
+    <cellStyle name="Обычный 25 7" xfId="13219"/>
+    <cellStyle name="Обычный 25 8" xfId="13828"/>
+    <cellStyle name="Обычный 25 9" xfId="14343"/>
+    <cellStyle name="Обычный 26" xfId="313"/>
+    <cellStyle name="Обычный 26 2" xfId="2841"/>
+    <cellStyle name="Обычный 26 2 2" xfId="10824"/>
+    <cellStyle name="Обычный 26 2 3" xfId="13224"/>
+    <cellStyle name="Обычный 26 3" xfId="3115"/>
+    <cellStyle name="Обычный 26 3 2" xfId="10825"/>
+    <cellStyle name="Обычный 26 3 3" xfId="13225"/>
+    <cellStyle name="Обычный 26 4" xfId="5557"/>
+    <cellStyle name="Обычный 26 5" xfId="7841"/>
+    <cellStyle name="Обычный 26 6" xfId="10823"/>
+    <cellStyle name="Обычный 26 7" xfId="13223"/>
+    <cellStyle name="Обычный 27" xfId="314"/>
+    <cellStyle name="Обычный 27 2" xfId="2842"/>
+    <cellStyle name="Обычный 27 2 2" xfId="10827"/>
+    <cellStyle name="Обычный 27 2 3" xfId="13227"/>
+    <cellStyle name="Обычный 27 3" xfId="3116"/>
+    <cellStyle name="Обычный 27 3 2" xfId="10828"/>
+    <cellStyle name="Обычный 27 3 3" xfId="13228"/>
+    <cellStyle name="Обычный 27 4" xfId="5559"/>
+    <cellStyle name="Обычный 27 5" xfId="7842"/>
+    <cellStyle name="Обычный 27 6" xfId="10826"/>
+    <cellStyle name="Обычный 27 7" xfId="13226"/>
+    <cellStyle name="Обычный 28" xfId="315"/>
+    <cellStyle name="Обычный 28 2" xfId="2843"/>
+    <cellStyle name="Обычный 28 2 2" xfId="10830"/>
+    <cellStyle name="Обычный 28 2 3" xfId="13230"/>
+    <cellStyle name="Обычный 28 3" xfId="3117"/>
+    <cellStyle name="Обычный 28 3 2" xfId="10831"/>
+    <cellStyle name="Обычный 28 3 3" xfId="13231"/>
+    <cellStyle name="Обычный 28 4" xfId="5561"/>
+    <cellStyle name="Обычный 28 5" xfId="7843"/>
+    <cellStyle name="Обычный 28 6" xfId="10829"/>
+    <cellStyle name="Обычный 28 7" xfId="13229"/>
+    <cellStyle name="Обычный 29" xfId="316"/>
+    <cellStyle name="Обычный 29 2" xfId="2844"/>
+    <cellStyle name="Обычный 29 2 2" xfId="10833"/>
+    <cellStyle name="Обычный 29 2 3" xfId="13233"/>
+    <cellStyle name="Обычный 29 3" xfId="3118"/>
+    <cellStyle name="Обычный 29 3 2" xfId="10834"/>
+    <cellStyle name="Обычный 29 3 3" xfId="13234"/>
+    <cellStyle name="Обычный 29 4" xfId="5564"/>
+    <cellStyle name="Обычный 29 5" xfId="7844"/>
+    <cellStyle name="Обычный 29 6" xfId="10832"/>
+    <cellStyle name="Обычный 29 7" xfId="13232"/>
     <cellStyle name="Обычный 3" xfId="143"/>
     <cellStyle name="Обычный 3 10" xfId="144"/>
+    <cellStyle name="Обычный 3 10 2" xfId="5567"/>
+    <cellStyle name="Обычный 3 10 2 2" xfId="5568"/>
+    <cellStyle name="Обычный 3 10 2 3" xfId="7847"/>
+    <cellStyle name="Обычный 3 10 2 4" xfId="10837"/>
+    <cellStyle name="Обычный 3 10 2 5" xfId="13237"/>
+    <cellStyle name="Обычный 3 10 3" xfId="5569"/>
+    <cellStyle name="Обычный 3 10 3 2" xfId="10838"/>
+    <cellStyle name="Обычный 3 10 3 3" xfId="13238"/>
+    <cellStyle name="Обычный 3 10 4" xfId="5570"/>
+    <cellStyle name="Обычный 3 10 4 2" xfId="10839"/>
+    <cellStyle name="Обычный 3 10 4 3" xfId="13239"/>
+    <cellStyle name="Обычный 3 10 5" xfId="7846"/>
+    <cellStyle name="Обычный 3 10 5 2" xfId="10840"/>
+    <cellStyle name="Обычный 3 10 5 3" xfId="13240"/>
+    <cellStyle name="Обычный 3 10 6" xfId="10836"/>
+    <cellStyle name="Обычный 3 10 7" xfId="10841"/>
+    <cellStyle name="Обычный 3 10 8" xfId="13236"/>
     <cellStyle name="Обычный 3 11" xfId="145"/>
+    <cellStyle name="Обычный 3 11 2" xfId="5571"/>
+    <cellStyle name="Обычный 3 11 2 2" xfId="5572"/>
+    <cellStyle name="Обычный 3 11 2 3" xfId="7849"/>
+    <cellStyle name="Обычный 3 11 2 4" xfId="10843"/>
+    <cellStyle name="Обычный 3 11 2 5" xfId="13242"/>
+    <cellStyle name="Обычный 3 11 3" xfId="5573"/>
+    <cellStyle name="Обычный 3 11 3 2" xfId="10844"/>
+    <cellStyle name="Обычный 3 11 3 3" xfId="13243"/>
+    <cellStyle name="Обычный 3 11 4" xfId="5574"/>
+    <cellStyle name="Обычный 3 11 4 2" xfId="10845"/>
+    <cellStyle name="Обычный 3 11 4 3" xfId="13244"/>
+    <cellStyle name="Обычный 3 11 5" xfId="7848"/>
+    <cellStyle name="Обычный 3 11 5 2" xfId="10846"/>
+    <cellStyle name="Обычный 3 11 5 3" xfId="13245"/>
+    <cellStyle name="Обычный 3 11 6" xfId="10842"/>
+    <cellStyle name="Обычный 3 11 7" xfId="10848"/>
+    <cellStyle name="Обычный 3 11 8" xfId="13241"/>
     <cellStyle name="Обычный 3 12" xfId="146"/>
+    <cellStyle name="Обычный 3 12 2" xfId="5575"/>
+    <cellStyle name="Обычный 3 12 2 2" xfId="5576"/>
+    <cellStyle name="Обычный 3 12 2 3" xfId="7851"/>
+    <cellStyle name="Обычный 3 12 2 4" xfId="10850"/>
+    <cellStyle name="Обычный 3 12 2 5" xfId="13247"/>
+    <cellStyle name="Обычный 3 12 3" xfId="5577"/>
+    <cellStyle name="Обычный 3 12 3 2" xfId="10851"/>
+    <cellStyle name="Обычный 3 12 3 3" xfId="13248"/>
+    <cellStyle name="Обычный 3 12 4" xfId="5578"/>
+    <cellStyle name="Обычный 3 12 4 2" xfId="10852"/>
+    <cellStyle name="Обычный 3 12 4 3" xfId="13249"/>
+    <cellStyle name="Обычный 3 12 5" xfId="7850"/>
+    <cellStyle name="Обычный 3 12 5 2" xfId="10853"/>
+    <cellStyle name="Обычный 3 12 5 3" xfId="13250"/>
+    <cellStyle name="Обычный 3 12 6" xfId="10849"/>
+    <cellStyle name="Обычный 3 12 7" xfId="10855"/>
+    <cellStyle name="Обычный 3 12 8" xfId="13246"/>
     <cellStyle name="Обычный 3 13" xfId="147"/>
+    <cellStyle name="Обычный 3 13 10" xfId="13251"/>
     <cellStyle name="Обычный 3 13 2" xfId="148"/>
+    <cellStyle name="Обычный 3 13 2 2" xfId="5580"/>
+    <cellStyle name="Обычный 3 13 2 2 2" xfId="5581"/>
+    <cellStyle name="Обычный 3 13 2 2 3" xfId="7854"/>
+    <cellStyle name="Обычный 3 13 2 2 4" xfId="10858"/>
+    <cellStyle name="Обычный 3 13 2 2 5" xfId="13253"/>
+    <cellStyle name="Обычный 3 13 2 3" xfId="5582"/>
+    <cellStyle name="Обычный 3 13 2 3 2" xfId="10859"/>
+    <cellStyle name="Обычный 3 13 2 3 3" xfId="13254"/>
+    <cellStyle name="Обычный 3 13 2 4" xfId="5583"/>
+    <cellStyle name="Обычный 3 13 2 4 2" xfId="10860"/>
+    <cellStyle name="Обычный 3 13 2 4 3" xfId="13255"/>
+    <cellStyle name="Обычный 3 13 2 5" xfId="7853"/>
+    <cellStyle name="Обычный 3 13 2 5 2" xfId="10861"/>
+    <cellStyle name="Обычный 3 13 2 5 3" xfId="13256"/>
+    <cellStyle name="Обычный 3 13 2 6" xfId="10857"/>
+    <cellStyle name="Обычный 3 13 2 7" xfId="10862"/>
+    <cellStyle name="Обычный 3 13 2 8" xfId="13252"/>
     <cellStyle name="Обычный 3 13 3" xfId="149"/>
+    <cellStyle name="Обычный 3 13 3 2" xfId="5584"/>
+    <cellStyle name="Обычный 3 13 3 2 2" xfId="5585"/>
+    <cellStyle name="Обычный 3 13 3 2 3" xfId="7856"/>
+    <cellStyle name="Обычный 3 13 3 2 4" xfId="10864"/>
+    <cellStyle name="Обычный 3 13 3 2 5" xfId="13258"/>
+    <cellStyle name="Обычный 3 13 3 3" xfId="5586"/>
+    <cellStyle name="Обычный 3 13 3 3 2" xfId="10865"/>
+    <cellStyle name="Обычный 3 13 3 3 3" xfId="13259"/>
+    <cellStyle name="Обычный 3 13 3 4" xfId="5587"/>
+    <cellStyle name="Обычный 3 13 3 4 2" xfId="10866"/>
+    <cellStyle name="Обычный 3 13 3 4 3" xfId="13260"/>
+    <cellStyle name="Обычный 3 13 3 5" xfId="7855"/>
+    <cellStyle name="Обычный 3 13 3 5 2" xfId="10867"/>
+    <cellStyle name="Обычный 3 13 3 5 3" xfId="13261"/>
+    <cellStyle name="Обычный 3 13 3 6" xfId="10863"/>
+    <cellStyle name="Обычный 3 13 3 7" xfId="10869"/>
+    <cellStyle name="Обычный 3 13 3 8" xfId="13257"/>
+    <cellStyle name="Обычный 3 13 4" xfId="5579"/>
+    <cellStyle name="Обычный 3 13 4 2" xfId="5588"/>
+    <cellStyle name="Обычный 3 13 4 3" xfId="7857"/>
+    <cellStyle name="Обычный 3 13 4 4" xfId="10870"/>
+    <cellStyle name="Обычный 3 13 4 5" xfId="13262"/>
+    <cellStyle name="Обычный 3 13 5" xfId="5589"/>
+    <cellStyle name="Обычный 3 13 5 2" xfId="10871"/>
+    <cellStyle name="Обычный 3 13 5 3" xfId="13263"/>
+    <cellStyle name="Обычный 3 13 6" xfId="5590"/>
+    <cellStyle name="Обычный 3 13 6 2" xfId="10872"/>
+    <cellStyle name="Обычный 3 13 6 3" xfId="13264"/>
+    <cellStyle name="Обычный 3 13 7" xfId="7852"/>
+    <cellStyle name="Обычный 3 13 7 2" xfId="10873"/>
+    <cellStyle name="Обычный 3 13 7 3" xfId="13265"/>
+    <cellStyle name="Обычный 3 13 8" xfId="10856"/>
+    <cellStyle name="Обычный 3 13 9" xfId="10875"/>
+    <cellStyle name="Обычный 3 13_12. Падеж скота" xfId="1625"/>
     <cellStyle name="Обычный 3 14" xfId="150"/>
+    <cellStyle name="Обычный 3 14 10" xfId="13266"/>
     <cellStyle name="Обычный 3 14 2" xfId="151"/>
+    <cellStyle name="Обычный 3 14 2 2" xfId="5592"/>
+    <cellStyle name="Обычный 3 14 2 2 2" xfId="5593"/>
+    <cellStyle name="Обычный 3 14 2 2 3" xfId="7860"/>
+    <cellStyle name="Обычный 3 14 2 2 4" xfId="10878"/>
+    <cellStyle name="Обычный 3 14 2 2 5" xfId="13268"/>
+    <cellStyle name="Обычный 3 14 2 3" xfId="5594"/>
+    <cellStyle name="Обычный 3 14 2 3 2" xfId="10879"/>
+    <cellStyle name="Обычный 3 14 2 3 3" xfId="13269"/>
+    <cellStyle name="Обычный 3 14 2 4" xfId="5595"/>
+    <cellStyle name="Обычный 3 14 2 4 2" xfId="10880"/>
+    <cellStyle name="Обычный 3 14 2 4 3" xfId="13270"/>
+    <cellStyle name="Обычный 3 14 2 5" xfId="7859"/>
+    <cellStyle name="Обычный 3 14 2 5 2" xfId="10881"/>
+    <cellStyle name="Обычный 3 14 2 5 3" xfId="13271"/>
+    <cellStyle name="Обычный 3 14 2 6" xfId="10877"/>
+    <cellStyle name="Обычный 3 14 2 7" xfId="10882"/>
+    <cellStyle name="Обычный 3 14 2 8" xfId="13267"/>
     <cellStyle name="Обычный 3 14 3" xfId="152"/>
+    <cellStyle name="Обычный 3 14 3 2" xfId="5596"/>
+    <cellStyle name="Обычный 3 14 3 2 2" xfId="5597"/>
+    <cellStyle name="Обычный 3 14 3 2 3" xfId="7862"/>
+    <cellStyle name="Обычный 3 14 3 2 4" xfId="10884"/>
+    <cellStyle name="Обычный 3 14 3 2 5" xfId="13273"/>
+    <cellStyle name="Обычный 3 14 3 3" xfId="5598"/>
+    <cellStyle name="Обычный 3 14 3 3 2" xfId="10885"/>
+    <cellStyle name="Обычный 3 14 3 3 3" xfId="13274"/>
+    <cellStyle name="Обычный 3 14 3 4" xfId="5599"/>
+    <cellStyle name="Обычный 3 14 3 4 2" xfId="10886"/>
+    <cellStyle name="Обычный 3 14 3 4 3" xfId="13275"/>
+    <cellStyle name="Обычный 3 14 3 5" xfId="7861"/>
+    <cellStyle name="Обычный 3 14 3 5 2" xfId="10887"/>
+    <cellStyle name="Обычный 3 14 3 5 3" xfId="13276"/>
+    <cellStyle name="Обычный 3 14 3 6" xfId="10883"/>
+    <cellStyle name="Обычный 3 14 3 7" xfId="10889"/>
+    <cellStyle name="Обычный 3 14 3 8" xfId="13272"/>
+    <cellStyle name="Обычный 3 14 4" xfId="5591"/>
+    <cellStyle name="Обычный 3 14 4 2" xfId="5600"/>
+    <cellStyle name="Обычный 3 14 4 3" xfId="7863"/>
+    <cellStyle name="Обычный 3 14 4 4" xfId="10890"/>
+    <cellStyle name="Обычный 3 14 4 5" xfId="13277"/>
+    <cellStyle name="Обычный 3 14 5" xfId="5601"/>
+    <cellStyle name="Обычный 3 14 5 2" xfId="10891"/>
+    <cellStyle name="Обычный 3 14 5 3" xfId="13278"/>
+    <cellStyle name="Обычный 3 14 6" xfId="5602"/>
+    <cellStyle name="Обычный 3 14 6 2" xfId="10892"/>
+    <cellStyle name="Обычный 3 14 6 3" xfId="13279"/>
+    <cellStyle name="Обычный 3 14 7" xfId="7858"/>
+    <cellStyle name="Обычный 3 14 7 2" xfId="10893"/>
+    <cellStyle name="Обычный 3 14 7 3" xfId="13280"/>
+    <cellStyle name="Обычный 3 14 8" xfId="10876"/>
+    <cellStyle name="Обычный 3 14 9" xfId="10895"/>
+    <cellStyle name="Обычный 3 14_12. Падеж скота" xfId="1626"/>
     <cellStyle name="Обычный 3 15" xfId="153"/>
+    <cellStyle name="Обычный 3 15 2" xfId="5603"/>
+    <cellStyle name="Обычный 3 15 2 2" xfId="5604"/>
+    <cellStyle name="Обычный 3 15 2 3" xfId="7865"/>
+    <cellStyle name="Обычный 3 15 2 4" xfId="10897"/>
+    <cellStyle name="Обычный 3 15 2 5" xfId="13282"/>
+    <cellStyle name="Обычный 3 15 3" xfId="5605"/>
+    <cellStyle name="Обычный 3 15 3 2" xfId="10898"/>
+    <cellStyle name="Обычный 3 15 3 3" xfId="13283"/>
+    <cellStyle name="Обычный 3 15 4" xfId="5606"/>
+    <cellStyle name="Обычный 3 15 4 2" xfId="10899"/>
+    <cellStyle name="Обычный 3 15 4 3" xfId="13284"/>
+    <cellStyle name="Обычный 3 15 5" xfId="7864"/>
+    <cellStyle name="Обычный 3 15 5 2" xfId="10900"/>
+    <cellStyle name="Обычный 3 15 5 3" xfId="13285"/>
+    <cellStyle name="Обычный 3 15 6" xfId="10896"/>
+    <cellStyle name="Обычный 3 15 7" xfId="10901"/>
+    <cellStyle name="Обычный 3 15 8" xfId="13281"/>
     <cellStyle name="Обычный 3 16" xfId="273"/>
-    <cellStyle name="Обычный 3 17" xfId="383"/>
+    <cellStyle name="Обычный 3 16 10" xfId="16683"/>
+    <cellStyle name="Обычный 3 16 2" xfId="5566"/>
+    <cellStyle name="Обычный 3 16 2 2" xfId="5607"/>
+    <cellStyle name="Обычный 3 16 3" xfId="7866"/>
+    <cellStyle name="Обычный 3 16 4" xfId="10902"/>
+    <cellStyle name="Обычный 3 16 5" xfId="13286"/>
+    <cellStyle name="Обычный 3 16 6" xfId="13795"/>
+    <cellStyle name="Обычный 3 16 7" xfId="14310"/>
+    <cellStyle name="Обычный 3 16 8" xfId="14892"/>
+    <cellStyle name="Обычный 3 16 9" xfId="15748"/>
+    <cellStyle name="Обычный 3 17" xfId="338"/>
+    <cellStyle name="Обычный 3 17 2" xfId="5608"/>
+    <cellStyle name="Обычный 3 17 2 2" xfId="10903"/>
+    <cellStyle name="Обычный 3 17 3" xfId="13287"/>
+    <cellStyle name="Обычный 3 17 4" xfId="13839"/>
+    <cellStyle name="Обычный 3 17 5" xfId="14354"/>
+    <cellStyle name="Обычный 3 17 6" xfId="14929"/>
+    <cellStyle name="Обычный 3 17 7" xfId="15792"/>
+    <cellStyle name="Обычный 3 17 8" xfId="16727"/>
     <cellStyle name="Обычный 3 18" xfId="241"/>
-    <cellStyle name="Обычный 3 19" xfId="586"/>
+    <cellStyle name="Обычный 3 18 2" xfId="5609"/>
+    <cellStyle name="Обычный 3 18 2 2" xfId="10904"/>
+    <cellStyle name="Обычный 3 18 3" xfId="13288"/>
+    <cellStyle name="Обычный 3 18 4" xfId="13763"/>
+    <cellStyle name="Обычный 3 18 5" xfId="14278"/>
+    <cellStyle name="Обычный 3 18 6" xfId="14860"/>
+    <cellStyle name="Обычный 3 18 7" xfId="15716"/>
+    <cellStyle name="Обычный 3 18 8" xfId="16651"/>
+    <cellStyle name="Обычный 3 19" xfId="541"/>
+    <cellStyle name="Обычный 3 19 2" xfId="7845"/>
+    <cellStyle name="Обычный 3 19 2 2" xfId="14022"/>
+    <cellStyle name="Обычный 3 19 3" xfId="14537"/>
+    <cellStyle name="Обычный 3 19 4" xfId="15090"/>
+    <cellStyle name="Обычный 3 19 5" xfId="15975"/>
+    <cellStyle name="Обычный 3 19 6" xfId="16910"/>
     <cellStyle name="Обычный 3 2" xfId="154"/>
+    <cellStyle name="Обычный 3 2 2" xfId="5610"/>
+    <cellStyle name="Обычный 3 2 2 2" xfId="5611"/>
+    <cellStyle name="Обычный 3 2 2 3" xfId="7868"/>
+    <cellStyle name="Обычный 3 2 2 4" xfId="10906"/>
+    <cellStyle name="Обычный 3 2 2 5" xfId="13290"/>
+    <cellStyle name="Обычный 3 2 3" xfId="5612"/>
+    <cellStyle name="Обычный 3 2 3 2" xfId="10907"/>
+    <cellStyle name="Обычный 3 2 3 3" xfId="13291"/>
+    <cellStyle name="Обычный 3 2 4" xfId="5613"/>
+    <cellStyle name="Обычный 3 2 4 2" xfId="10908"/>
+    <cellStyle name="Обычный 3 2 4 3" xfId="13292"/>
+    <cellStyle name="Обычный 3 2 5" xfId="7867"/>
+    <cellStyle name="Обычный 3 2 5 2" xfId="10909"/>
+    <cellStyle name="Обычный 3 2 5 3" xfId="13293"/>
+    <cellStyle name="Обычный 3 2 6" xfId="10905"/>
+    <cellStyle name="Обычный 3 2 7" xfId="10911"/>
+    <cellStyle name="Обычный 3 2 8" xfId="13289"/>
+    <cellStyle name="Обычный 3 20" xfId="1624"/>
+    <cellStyle name="Обычный 3 20 2" xfId="10835"/>
+    <cellStyle name="Обычный 3 21" xfId="13235"/>
+    <cellStyle name="Обычный 3 22" xfId="13703"/>
+    <cellStyle name="Обычный 3 23" xfId="14218"/>
+    <cellStyle name="Обычный 3 24" xfId="14812"/>
+    <cellStyle name="Обычный 3 25" xfId="15656"/>
+    <cellStyle name="Обычный 3 26" xfId="16591"/>
     <cellStyle name="Обычный 3 3" xfId="155"/>
+    <cellStyle name="Обычный 3 3 2" xfId="5614"/>
+    <cellStyle name="Обычный 3 3 2 2" xfId="5615"/>
+    <cellStyle name="Обычный 3 3 2 3" xfId="7870"/>
+    <cellStyle name="Обычный 3 3 2 4" xfId="10913"/>
+    <cellStyle name="Обычный 3 3 2 5" xfId="13295"/>
+    <cellStyle name="Обычный 3 3 3" xfId="5616"/>
+    <cellStyle name="Обычный 3 3 3 2" xfId="10914"/>
+    <cellStyle name="Обычный 3 3 3 3" xfId="13296"/>
+    <cellStyle name="Обычный 3 3 4" xfId="5617"/>
+    <cellStyle name="Обычный 3 3 4 2" xfId="10915"/>
+    <cellStyle name="Обычный 3 3 4 3" xfId="13297"/>
+    <cellStyle name="Обычный 3 3 5" xfId="7869"/>
+    <cellStyle name="Обычный 3 3 5 2" xfId="10916"/>
+    <cellStyle name="Обычный 3 3 5 3" xfId="13298"/>
+    <cellStyle name="Обычный 3 3 6" xfId="10912"/>
+    <cellStyle name="Обычный 3 3 7" xfId="10918"/>
+    <cellStyle name="Обычный 3 3 8" xfId="13294"/>
     <cellStyle name="Обычный 3 4" xfId="156"/>
+    <cellStyle name="Обычный 3 4 2" xfId="5618"/>
+    <cellStyle name="Обычный 3 4 2 2" xfId="5619"/>
+    <cellStyle name="Обычный 3 4 2 3" xfId="7872"/>
+    <cellStyle name="Обычный 3 4 2 4" xfId="10920"/>
+    <cellStyle name="Обычный 3 4 2 5" xfId="13300"/>
+    <cellStyle name="Обычный 3 4 3" xfId="5620"/>
+    <cellStyle name="Обычный 3 4 3 2" xfId="10921"/>
+    <cellStyle name="Обычный 3 4 3 3" xfId="13301"/>
+    <cellStyle name="Обычный 3 4 4" xfId="5621"/>
+    <cellStyle name="Обычный 3 4 4 2" xfId="10922"/>
+    <cellStyle name="Обычный 3 4 4 3" xfId="13302"/>
+    <cellStyle name="Обычный 3 4 5" xfId="7871"/>
+    <cellStyle name="Обычный 3 4 5 2" xfId="10923"/>
+    <cellStyle name="Обычный 3 4 5 3" xfId="13303"/>
+    <cellStyle name="Обычный 3 4 6" xfId="10919"/>
+    <cellStyle name="Обычный 3 4 7" xfId="10924"/>
+    <cellStyle name="Обычный 3 4 8" xfId="13299"/>
     <cellStyle name="Обычный 3 5" xfId="157"/>
+    <cellStyle name="Обычный 3 5 2" xfId="5622"/>
+    <cellStyle name="Обычный 3 5 2 2" xfId="5623"/>
+    <cellStyle name="Обычный 3 5 2 3" xfId="7874"/>
+    <cellStyle name="Обычный 3 5 2 4" xfId="10926"/>
+    <cellStyle name="Обычный 3 5 2 5" xfId="13305"/>
+    <cellStyle name="Обычный 3 5 3" xfId="5624"/>
+    <cellStyle name="Обычный 3 5 3 2" xfId="10927"/>
+    <cellStyle name="Обычный 3 5 3 3" xfId="13306"/>
+    <cellStyle name="Обычный 3 5 4" xfId="5625"/>
+    <cellStyle name="Обычный 3 5 4 2" xfId="10928"/>
+    <cellStyle name="Обычный 3 5 4 3" xfId="13307"/>
+    <cellStyle name="Обычный 3 5 5" xfId="7873"/>
+    <cellStyle name="Обычный 3 5 5 2" xfId="10929"/>
+    <cellStyle name="Обычный 3 5 5 3" xfId="13308"/>
+    <cellStyle name="Обычный 3 5 6" xfId="10925"/>
+    <cellStyle name="Обычный 3 5 7" xfId="10931"/>
+    <cellStyle name="Обычный 3 5 8" xfId="13304"/>
     <cellStyle name="Обычный 3 6" xfId="158"/>
+    <cellStyle name="Обычный 3 6 2" xfId="5626"/>
+    <cellStyle name="Обычный 3 6 2 2" xfId="5627"/>
+    <cellStyle name="Обычный 3 6 2 3" xfId="7876"/>
+    <cellStyle name="Обычный 3 6 2 4" xfId="10933"/>
+    <cellStyle name="Обычный 3 6 2 5" xfId="13310"/>
+    <cellStyle name="Обычный 3 6 3" xfId="5628"/>
+    <cellStyle name="Обычный 3 6 3 2" xfId="10934"/>
+    <cellStyle name="Обычный 3 6 3 3" xfId="13311"/>
+    <cellStyle name="Обычный 3 6 4" xfId="5629"/>
+    <cellStyle name="Обычный 3 6 4 2" xfId="10935"/>
+    <cellStyle name="Обычный 3 6 4 3" xfId="13312"/>
+    <cellStyle name="Обычный 3 6 5" xfId="7875"/>
+    <cellStyle name="Обычный 3 6 5 2" xfId="10936"/>
+    <cellStyle name="Обычный 3 6 5 3" xfId="13313"/>
+    <cellStyle name="Обычный 3 6 6" xfId="10932"/>
+    <cellStyle name="Обычный 3 6 7" xfId="10938"/>
+    <cellStyle name="Обычный 3 6 8" xfId="13309"/>
     <cellStyle name="Обычный 3 7" xfId="159"/>
+    <cellStyle name="Обычный 3 7 2" xfId="5630"/>
+    <cellStyle name="Обычный 3 7 2 2" xfId="5631"/>
+    <cellStyle name="Обычный 3 7 2 3" xfId="7878"/>
+    <cellStyle name="Обычный 3 7 2 4" xfId="10940"/>
+    <cellStyle name="Обычный 3 7 2 5" xfId="13315"/>
+    <cellStyle name="Обычный 3 7 3" xfId="5632"/>
+    <cellStyle name="Обычный 3 7 3 2" xfId="10941"/>
+    <cellStyle name="Обычный 3 7 3 3" xfId="13316"/>
+    <cellStyle name="Обычный 3 7 4" xfId="5633"/>
+    <cellStyle name="Обычный 3 7 4 2" xfId="10942"/>
+    <cellStyle name="Обычный 3 7 4 3" xfId="13317"/>
+    <cellStyle name="Обычный 3 7 5" xfId="7877"/>
+    <cellStyle name="Обычный 3 7 5 2" xfId="10943"/>
+    <cellStyle name="Обычный 3 7 5 3" xfId="13318"/>
+    <cellStyle name="Обычный 3 7 6" xfId="10939"/>
+    <cellStyle name="Обычный 3 7 7" xfId="10944"/>
+    <cellStyle name="Обычный 3 7 8" xfId="13314"/>
     <cellStyle name="Обычный 3 8" xfId="160"/>
+    <cellStyle name="Обычный 3 8 2" xfId="5634"/>
+    <cellStyle name="Обычный 3 8 2 2" xfId="5635"/>
+    <cellStyle name="Обычный 3 8 2 3" xfId="7880"/>
+    <cellStyle name="Обычный 3 8 2 4" xfId="10946"/>
+    <cellStyle name="Обычный 3 8 2 5" xfId="13320"/>
+    <cellStyle name="Обычный 3 8 3" xfId="5636"/>
+    <cellStyle name="Обычный 3 8 3 2" xfId="10947"/>
+    <cellStyle name="Обычный 3 8 3 3" xfId="13321"/>
+    <cellStyle name="Обычный 3 8 4" xfId="5637"/>
+    <cellStyle name="Обычный 3 8 4 2" xfId="10948"/>
+    <cellStyle name="Обычный 3 8 4 3" xfId="13322"/>
+    <cellStyle name="Обычный 3 8 5" xfId="7879"/>
+    <cellStyle name="Обычный 3 8 5 2" xfId="10949"/>
+    <cellStyle name="Обычный 3 8 5 3" xfId="13323"/>
+    <cellStyle name="Обычный 3 8 6" xfId="10945"/>
+    <cellStyle name="Обычный 3 8 7" xfId="10951"/>
+    <cellStyle name="Обычный 3 8 8" xfId="13319"/>
     <cellStyle name="Обычный 3 9" xfId="161"/>
-    <cellStyle name="Обычный 3_8" xfId="373"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 39" xfId="366"/>
+    <cellStyle name="Обычный 3 9 2" xfId="5638"/>
+    <cellStyle name="Обычный 3 9 2 2" xfId="5639"/>
+    <cellStyle name="Обычный 3 9 2 3" xfId="7882"/>
+    <cellStyle name="Обычный 3 9 2 4" xfId="10953"/>
+    <cellStyle name="Обычный 3 9 2 5" xfId="13325"/>
+    <cellStyle name="Обычный 3 9 3" xfId="5640"/>
+    <cellStyle name="Обычный 3 9 3 2" xfId="10954"/>
+    <cellStyle name="Обычный 3 9 3 3" xfId="13326"/>
+    <cellStyle name="Обычный 3 9 4" xfId="5641"/>
+    <cellStyle name="Обычный 3 9 4 2" xfId="10955"/>
+    <cellStyle name="Обычный 3 9 4 3" xfId="13327"/>
+    <cellStyle name="Обычный 3 9 5" xfId="7881"/>
+    <cellStyle name="Обычный 3 9 5 2" xfId="10956"/>
+    <cellStyle name="Обычный 3 9 5 3" xfId="13328"/>
+    <cellStyle name="Обычный 3 9 6" xfId="10952"/>
+    <cellStyle name="Обычный 3 9 7" xfId="10958"/>
+    <cellStyle name="Обычный 3 9 8" xfId="13324"/>
+    <cellStyle name="Обычный 3_12_2019_Б-03-01-М" xfId="5642"/>
+    <cellStyle name="Обычный 30" xfId="317"/>
+    <cellStyle name="Обычный 30 2" xfId="2845"/>
+    <cellStyle name="Обычный 30 2 2" xfId="10960"/>
+    <cellStyle name="Обычный 30 2 3" xfId="13330"/>
+    <cellStyle name="Обычный 30 3" xfId="3119"/>
+    <cellStyle name="Обычный 30 3 2" xfId="10961"/>
+    <cellStyle name="Обычный 30 3 3" xfId="13331"/>
+    <cellStyle name="Обычный 30 4" xfId="5643"/>
+    <cellStyle name="Обычный 30 5" xfId="7883"/>
+    <cellStyle name="Обычный 30 6" xfId="10959"/>
+    <cellStyle name="Обычный 30 7" xfId="13329"/>
+    <cellStyle name="Обычный 31" xfId="318"/>
+    <cellStyle name="Обычный 31 2" xfId="2846"/>
+    <cellStyle name="Обычный 31 2 2" xfId="10963"/>
+    <cellStyle name="Обычный 31 2 3" xfId="13333"/>
+    <cellStyle name="Обычный 31 3" xfId="3120"/>
+    <cellStyle name="Обычный 31 3 2" xfId="10964"/>
+    <cellStyle name="Обычный 31 3 3" xfId="13334"/>
+    <cellStyle name="Обычный 31 4" xfId="5645"/>
+    <cellStyle name="Обычный 31 5" xfId="7884"/>
+    <cellStyle name="Обычный 31 6" xfId="10962"/>
+    <cellStyle name="Обычный 31 7" xfId="13332"/>
+    <cellStyle name="Обычный 32" xfId="319"/>
+    <cellStyle name="Обычный 32 2" xfId="2847"/>
+    <cellStyle name="Обычный 32 2 2" xfId="10966"/>
+    <cellStyle name="Обычный 32 2 3" xfId="13336"/>
+    <cellStyle name="Обычный 32 3" xfId="3121"/>
+    <cellStyle name="Обычный 32 3 2" xfId="10967"/>
+    <cellStyle name="Обычный 32 3 3" xfId="13337"/>
+    <cellStyle name="Обычный 32 4" xfId="5647"/>
+    <cellStyle name="Обычный 32 5" xfId="7885"/>
+    <cellStyle name="Обычный 32 6" xfId="10965"/>
+    <cellStyle name="Обычный 32 7" xfId="13335"/>
+    <cellStyle name="Обычный 33" xfId="320"/>
+    <cellStyle name="Обычный 33 2" xfId="2848"/>
+    <cellStyle name="Обычный 33 2 2" xfId="10969"/>
+    <cellStyle name="Обычный 33 2 3" xfId="13339"/>
+    <cellStyle name="Обычный 33 3" xfId="3122"/>
+    <cellStyle name="Обычный 33 3 2" xfId="10970"/>
+    <cellStyle name="Обычный 33 3 3" xfId="13340"/>
+    <cellStyle name="Обычный 33 4" xfId="5649"/>
+    <cellStyle name="Обычный 33 5" xfId="7886"/>
+    <cellStyle name="Обычный 33 6" xfId="10968"/>
+    <cellStyle name="Обычный 33 7" xfId="13338"/>
+    <cellStyle name="Обычный 34" xfId="321"/>
+    <cellStyle name="Обычный 34 2" xfId="2849"/>
+    <cellStyle name="Обычный 34 2 2" xfId="10972"/>
+    <cellStyle name="Обычный 34 2 3" xfId="13342"/>
+    <cellStyle name="Обычный 34 3" xfId="3123"/>
+    <cellStyle name="Обычный 34 3 2" xfId="10973"/>
+    <cellStyle name="Обычный 34 3 3" xfId="13343"/>
+    <cellStyle name="Обычный 34 4" xfId="5652"/>
+    <cellStyle name="Обычный 34 5" xfId="7887"/>
+    <cellStyle name="Обычный 34 6" xfId="10971"/>
+    <cellStyle name="Обычный 34 7" xfId="13341"/>
+    <cellStyle name="Обычный 35" xfId="322"/>
+    <cellStyle name="Обычный 35 2" xfId="2850"/>
+    <cellStyle name="Обычный 35 2 2" xfId="10975"/>
+    <cellStyle name="Обычный 35 2 3" xfId="13345"/>
+    <cellStyle name="Обычный 35 3" xfId="3124"/>
+    <cellStyle name="Обычный 35 3 2" xfId="10976"/>
+    <cellStyle name="Обычный 35 3 3" xfId="13346"/>
+    <cellStyle name="Обычный 35 4" xfId="5654"/>
+    <cellStyle name="Обычный 35 5" xfId="7888"/>
+    <cellStyle name="Обычный 35 6" xfId="10974"/>
+    <cellStyle name="Обычный 35 7" xfId="13344"/>
+    <cellStyle name="Обычный 36" xfId="323"/>
+    <cellStyle name="Обычный 36 2" xfId="2851"/>
+    <cellStyle name="Обычный 36 2 2" xfId="10978"/>
+    <cellStyle name="Обычный 36 2 3" xfId="13348"/>
+    <cellStyle name="Обычный 36 3" xfId="3125"/>
+    <cellStyle name="Обычный 36 3 2" xfId="10979"/>
+    <cellStyle name="Обычный 36 3 3" xfId="13349"/>
+    <cellStyle name="Обычный 36 4" xfId="5656"/>
+    <cellStyle name="Обычный 36 5" xfId="7889"/>
+    <cellStyle name="Обычный 36 6" xfId="10977"/>
+    <cellStyle name="Обычный 36 7" xfId="13347"/>
+    <cellStyle name="Обычный 37" xfId="324"/>
+    <cellStyle name="Обычный 37 2" xfId="2852"/>
+    <cellStyle name="Обычный 37 2 2" xfId="10981"/>
+    <cellStyle name="Обычный 37 2 3" xfId="13351"/>
+    <cellStyle name="Обычный 37 3" xfId="3126"/>
+    <cellStyle name="Обычный 37 3 2" xfId="10982"/>
+    <cellStyle name="Обычный 37 3 3" xfId="13352"/>
+    <cellStyle name="Обычный 37 4" xfId="5659"/>
+    <cellStyle name="Обычный 37 5" xfId="7890"/>
+    <cellStyle name="Обычный 37 6" xfId="10980"/>
+    <cellStyle name="Обычный 37 7" xfId="13350"/>
+    <cellStyle name="Обычный 38" xfId="325"/>
+    <cellStyle name="Обычный 38 2" xfId="2853"/>
+    <cellStyle name="Обычный 38 2 2" xfId="10984"/>
+    <cellStyle name="Обычный 38 2 3" xfId="13354"/>
+    <cellStyle name="Обычный 38 3" xfId="3127"/>
+    <cellStyle name="Обычный 38 3 2" xfId="10985"/>
+    <cellStyle name="Обычный 38 3 3" xfId="13355"/>
+    <cellStyle name="Обычный 38 4" xfId="5661"/>
+    <cellStyle name="Обычный 38 5" xfId="7891"/>
+    <cellStyle name="Обычный 38 6" xfId="10983"/>
+    <cellStyle name="Обычный 38 7" xfId="13353"/>
+    <cellStyle name="Обычный 39" xfId="326"/>
+    <cellStyle name="Обычный 39 2" xfId="2854"/>
+    <cellStyle name="Обычный 39 2 2" xfId="10987"/>
+    <cellStyle name="Обычный 39 2 3" xfId="13357"/>
+    <cellStyle name="Обычный 39 3" xfId="3128"/>
+    <cellStyle name="Обычный 39 3 2" xfId="10988"/>
+    <cellStyle name="Обычный 39 3 3" xfId="13358"/>
+    <cellStyle name="Обычный 39 4" xfId="5663"/>
+    <cellStyle name="Обычный 39 5" xfId="7892"/>
+    <cellStyle name="Обычный 39 6" xfId="10986"/>
+    <cellStyle name="Обычный 39 7" xfId="13356"/>
     <cellStyle name="Обычный 4" xfId="162"/>
     <cellStyle name="Обычный 4 10" xfId="163"/>
-    <cellStyle name="Обычный 4 11" xfId="367"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 4 14" xfId="590"/>
+    <cellStyle name="Обычный 4 10 2" xfId="5667"/>
+    <cellStyle name="Обычный 4 10 2 2" xfId="5668"/>
+    <cellStyle name="Обычный 4 10 2 3" xfId="7895"/>
+    <cellStyle name="Обычный 4 10 2 4" xfId="10991"/>
+    <cellStyle name="Обычный 4 10 2 5" xfId="13361"/>
+    <cellStyle name="Обычный 4 10 3" xfId="5669"/>
+    <cellStyle name="Обычный 4 10 3 2" xfId="10992"/>
+    <cellStyle name="Обычный 4 10 3 3" xfId="13362"/>
+    <cellStyle name="Обычный 4 10 4" xfId="5670"/>
+    <cellStyle name="Обычный 4 10 4 2" xfId="10993"/>
+    <cellStyle name="Обычный 4 10 4 3" xfId="13363"/>
+    <cellStyle name="Обычный 4 10 5" xfId="7894"/>
+    <cellStyle name="Обычный 4 10 5 2" xfId="10994"/>
+    <cellStyle name="Обычный 4 10 5 3" xfId="13364"/>
+    <cellStyle name="Обычный 4 10 6" xfId="10990"/>
+    <cellStyle name="Обычный 4 10 7" xfId="10996"/>
+    <cellStyle name="Обычный 4 10 8" xfId="13360"/>
+    <cellStyle name="Обычный 4 11" xfId="327"/>
+    <cellStyle name="Обычный 4 11 10" xfId="16717"/>
+    <cellStyle name="Обычный 4 11 2" xfId="5666"/>
+    <cellStyle name="Обычный 4 11 2 2" xfId="5671"/>
+    <cellStyle name="Обычный 4 11 3" xfId="7896"/>
+    <cellStyle name="Обычный 4 11 4" xfId="10997"/>
+    <cellStyle name="Обычный 4 11 5" xfId="13365"/>
+    <cellStyle name="Обычный 4 11 6" xfId="13829"/>
+    <cellStyle name="Обычный 4 11 7" xfId="14344"/>
+    <cellStyle name="Обычный 4 11 8" xfId="14919"/>
+    <cellStyle name="Обычный 4 11 9" xfId="15782"/>
+    <cellStyle name="Обычный 4 12" xfId="458"/>
+    <cellStyle name="Обычный 4 12 2" xfId="5672"/>
+    <cellStyle name="Обычный 4 12 2 2" xfId="10998"/>
+    <cellStyle name="Обычный 4 12 3" xfId="13366"/>
+    <cellStyle name="Обычный 4 12 4" xfId="13959"/>
+    <cellStyle name="Обычный 4 12 5" xfId="14474"/>
+    <cellStyle name="Обычный 4 12 6" xfId="15033"/>
+    <cellStyle name="Обычный 4 12 7" xfId="15912"/>
+    <cellStyle name="Обычный 4 12 8" xfId="16847"/>
+    <cellStyle name="Обычный 4 13" xfId="462"/>
+    <cellStyle name="Обычный 4 13 2" xfId="5673"/>
+    <cellStyle name="Обычный 4 13 2 2" xfId="10999"/>
+    <cellStyle name="Обычный 4 13 3" xfId="13367"/>
+    <cellStyle name="Обычный 4 13 4" xfId="13963"/>
+    <cellStyle name="Обычный 4 13 5" xfId="14478"/>
+    <cellStyle name="Обычный 4 13 6" xfId="15037"/>
+    <cellStyle name="Обычный 4 13 7" xfId="15916"/>
+    <cellStyle name="Обычный 4 13 8" xfId="16851"/>
+    <cellStyle name="Обычный 4 14" xfId="545"/>
+    <cellStyle name="Обычный 4 14 2" xfId="7893"/>
+    <cellStyle name="Обычный 4 14 2 2" xfId="14026"/>
+    <cellStyle name="Обычный 4 14 3" xfId="14541"/>
+    <cellStyle name="Обычный 4 14 4" xfId="15093"/>
+    <cellStyle name="Обычный 4 14 5" xfId="15979"/>
+    <cellStyle name="Обычный 4 14 6" xfId="16914"/>
+    <cellStyle name="Обычный 4 15" xfId="1627"/>
+    <cellStyle name="Обычный 4 15 2" xfId="10989"/>
+    <cellStyle name="Обычный 4 16" xfId="13359"/>
+    <cellStyle name="Обычный 4 17" xfId="13704"/>
+    <cellStyle name="Обычный 4 18" xfId="14219"/>
+    <cellStyle name="Обычный 4 19" xfId="14813"/>
     <cellStyle name="Обычный 4 2" xfId="164"/>
+    <cellStyle name="Обычный 4 2 2" xfId="5674"/>
+    <cellStyle name="Обычный 4 2 2 2" xfId="5675"/>
+    <cellStyle name="Обычный 4 2 2 3" xfId="7898"/>
+    <cellStyle name="Обычный 4 2 2 4" xfId="11001"/>
+    <cellStyle name="Обычный 4 2 2 5" xfId="13369"/>
+    <cellStyle name="Обычный 4 2 3" xfId="5676"/>
+    <cellStyle name="Обычный 4 2 3 2" xfId="11002"/>
+    <cellStyle name="Обычный 4 2 3 3" xfId="13370"/>
+    <cellStyle name="Обычный 4 2 4" xfId="5677"/>
+    <cellStyle name="Обычный 4 2 4 2" xfId="11003"/>
+    <cellStyle name="Обычный 4 2 4 3" xfId="13371"/>
+    <cellStyle name="Обычный 4 2 5" xfId="7897"/>
+    <cellStyle name="Обычный 4 2 5 2" xfId="11004"/>
+    <cellStyle name="Обычный 4 2 5 3" xfId="13372"/>
+    <cellStyle name="Обычный 4 2 6" xfId="11000"/>
+    <cellStyle name="Обычный 4 2 7" xfId="11006"/>
+    <cellStyle name="Обычный 4 2 8" xfId="13368"/>
+    <cellStyle name="Обычный 4 20" xfId="15657"/>
+    <cellStyle name="Обычный 4 21" xfId="16592"/>
     <cellStyle name="Обычный 4 3" xfId="165"/>
+    <cellStyle name="Обычный 4 3 2" xfId="5678"/>
+    <cellStyle name="Обычный 4 3 2 2" xfId="5679"/>
+    <cellStyle name="Обычный 4 3 2 3" xfId="7900"/>
+    <cellStyle name="Обычный 4 3 2 4" xfId="11008"/>
+    <cellStyle name="Обычный 4 3 2 5" xfId="13374"/>
+    <cellStyle name="Обычный 4 3 3" xfId="5680"/>
+    <cellStyle name="Обычный 4 3 3 2" xfId="11009"/>
+    <cellStyle name="Обычный 4 3 3 3" xfId="13375"/>
+    <cellStyle name="Обычный 4 3 4" xfId="5681"/>
+    <cellStyle name="Обычный 4 3 4 2" xfId="11010"/>
+    <cellStyle name="Обычный 4 3 4 3" xfId="13376"/>
+    <cellStyle name="Обычный 4 3 5" xfId="7899"/>
+    <cellStyle name="Обычный 4 3 5 2" xfId="11011"/>
+    <cellStyle name="Обычный 4 3 5 3" xfId="13377"/>
+    <cellStyle name="Обычный 4 3 6" xfId="11007"/>
+    <cellStyle name="Обычный 4 3 7" xfId="11013"/>
+    <cellStyle name="Обычный 4 3 8" xfId="13373"/>
     <cellStyle name="Обычный 4 4" xfId="166"/>
+    <cellStyle name="Обычный 4 4 2" xfId="5682"/>
+    <cellStyle name="Обычный 4 4 2 2" xfId="5683"/>
+    <cellStyle name="Обычный 4 4 2 3" xfId="7902"/>
+    <cellStyle name="Обычный 4 4 2 4" xfId="11015"/>
+    <cellStyle name="Обычный 4 4 2 5" xfId="13379"/>
+    <cellStyle name="Обычный 4 4 3" xfId="5684"/>
+    <cellStyle name="Обычный 4 4 3 2" xfId="11016"/>
+    <cellStyle name="Обычный 4 4 3 3" xfId="13380"/>
+    <cellStyle name="Обычный 4 4 4" xfId="5685"/>
+    <cellStyle name="Обычный 4 4 4 2" xfId="11017"/>
+    <cellStyle name="Обычный 4 4 4 3" xfId="13381"/>
+    <cellStyle name="Обычный 4 4 5" xfId="7901"/>
+    <cellStyle name="Обычный 4 4 5 2" xfId="11018"/>
+    <cellStyle name="Обычный 4 4 5 3" xfId="13382"/>
+    <cellStyle name="Обычный 4 4 6" xfId="11014"/>
+    <cellStyle name="Обычный 4 4 7" xfId="11020"/>
+    <cellStyle name="Обычный 4 4 8" xfId="13378"/>
     <cellStyle name="Обычный 4 5" xfId="167"/>
+    <cellStyle name="Обычный 4 5 2" xfId="5686"/>
+    <cellStyle name="Обычный 4 5 2 2" xfId="5687"/>
+    <cellStyle name="Обычный 4 5 2 3" xfId="7904"/>
+    <cellStyle name="Обычный 4 5 2 4" xfId="11022"/>
+    <cellStyle name="Обычный 4 5 2 5" xfId="13384"/>
+    <cellStyle name="Обычный 4 5 3" xfId="5688"/>
+    <cellStyle name="Обычный 4 5 3 2" xfId="11023"/>
+    <cellStyle name="Обычный 4 5 3 3" xfId="13385"/>
+    <cellStyle name="Обычный 4 5 4" xfId="5689"/>
+    <cellStyle name="Обычный 4 5 4 2" xfId="11024"/>
+    <cellStyle name="Обычный 4 5 4 3" xfId="13386"/>
+    <cellStyle name="Обычный 4 5 5" xfId="7903"/>
+    <cellStyle name="Обычный 4 5 5 2" xfId="11025"/>
+    <cellStyle name="Обычный 4 5 5 3" xfId="13387"/>
+    <cellStyle name="Обычный 4 5 6" xfId="11021"/>
+    <cellStyle name="Обычный 4 5 7" xfId="11026"/>
+    <cellStyle name="Обычный 4 5 8" xfId="13383"/>
     <cellStyle name="Обычный 4 6" xfId="168"/>
+    <cellStyle name="Обычный 4 6 10" xfId="5691"/>
+    <cellStyle name="Обычный 4 6 10 2" xfId="11028"/>
+    <cellStyle name="Обычный 4 6 10 3" xfId="13388"/>
+    <cellStyle name="Обычный 4 6 11" xfId="5692"/>
+    <cellStyle name="Обычный 4 6 11 2" xfId="11029"/>
+    <cellStyle name="Обычный 4 6 11 3" xfId="13389"/>
+    <cellStyle name="Обычный 4 6 12" xfId="7905"/>
+    <cellStyle name="Обычный 4 6 2" xfId="2855"/>
+    <cellStyle name="Обычный 4 6 2 2" xfId="5693"/>
+    <cellStyle name="Обычный 4 6 2 2 2" xfId="5694"/>
+    <cellStyle name="Обычный 4 6 2 2 3" xfId="7907"/>
+    <cellStyle name="Обычный 4 6 2 2 4" xfId="11031"/>
+    <cellStyle name="Обычный 4 6 2 2 5" xfId="13390"/>
+    <cellStyle name="Обычный 4 6 2 3" xfId="5695"/>
+    <cellStyle name="Обычный 4 6 2 3 2" xfId="11032"/>
+    <cellStyle name="Обычный 4 6 2 3 3" xfId="13391"/>
+    <cellStyle name="Обычный 4 6 2 4" xfId="7906"/>
+    <cellStyle name="Обычный 4 6 3" xfId="2856"/>
+    <cellStyle name="Обычный 4 6 3 2" xfId="5696"/>
+    <cellStyle name="Обычный 4 6 3 2 2" xfId="5697"/>
+    <cellStyle name="Обычный 4 6 3 2 3" xfId="7909"/>
+    <cellStyle name="Обычный 4 6 3 2 4" xfId="11033"/>
+    <cellStyle name="Обычный 4 6 3 2 5" xfId="13392"/>
+    <cellStyle name="Обычный 4 6 3 3" xfId="5698"/>
+    <cellStyle name="Обычный 4 6 3 3 2" xfId="11034"/>
+    <cellStyle name="Обычный 4 6 3 3 3" xfId="13393"/>
+    <cellStyle name="Обычный 4 6 3 4" xfId="7908"/>
+    <cellStyle name="Обычный 4 6 4" xfId="2857"/>
+    <cellStyle name="Обычный 4 6 4 2" xfId="5699"/>
+    <cellStyle name="Обычный 4 6 4 2 2" xfId="5700"/>
+    <cellStyle name="Обычный 4 6 4 2 3" xfId="7911"/>
+    <cellStyle name="Обычный 4 6 4 2 4" xfId="11036"/>
+    <cellStyle name="Обычный 4 6 4 2 5" xfId="13394"/>
+    <cellStyle name="Обычный 4 6 4 3" xfId="5701"/>
+    <cellStyle name="Обычный 4 6 4 3 2" xfId="11037"/>
+    <cellStyle name="Обычный 4 6 4 3 3" xfId="13395"/>
+    <cellStyle name="Обычный 4 6 4 4" xfId="7910"/>
+    <cellStyle name="Обычный 4 6 5" xfId="2858"/>
+    <cellStyle name="Обычный 4 6 5 2" xfId="5702"/>
+    <cellStyle name="Обычный 4 6 5 2 2" xfId="5703"/>
+    <cellStyle name="Обычный 4 6 5 2 3" xfId="7913"/>
+    <cellStyle name="Обычный 4 6 5 2 4" xfId="11039"/>
+    <cellStyle name="Обычный 4 6 5 2 5" xfId="13396"/>
+    <cellStyle name="Обычный 4 6 5 3" xfId="5704"/>
+    <cellStyle name="Обычный 4 6 5 3 2" xfId="11040"/>
+    <cellStyle name="Обычный 4 6 5 3 3" xfId="13397"/>
+    <cellStyle name="Обычный 4 6 5 4" xfId="7912"/>
+    <cellStyle name="Обычный 4 6 6" xfId="2859"/>
+    <cellStyle name="Обычный 4 6 6 2" xfId="5705"/>
+    <cellStyle name="Обычный 4 6 6 2 2" xfId="5706"/>
+    <cellStyle name="Обычный 4 6 6 2 3" xfId="7915"/>
+    <cellStyle name="Обычный 4 6 6 2 4" xfId="11041"/>
+    <cellStyle name="Обычный 4 6 6 2 5" xfId="13398"/>
+    <cellStyle name="Обычный 4 6 6 3" xfId="5707"/>
+    <cellStyle name="Обычный 4 6 6 3 2" xfId="11042"/>
+    <cellStyle name="Обычный 4 6 6 3 3" xfId="13399"/>
+    <cellStyle name="Обычный 4 6 6 4" xfId="7914"/>
+    <cellStyle name="Обычный 4 6 7" xfId="2860"/>
+    <cellStyle name="Обычный 4 6 7 2" xfId="5708"/>
+    <cellStyle name="Обычный 4 6 7 2 2" xfId="5709"/>
+    <cellStyle name="Обычный 4 6 7 2 3" xfId="7917"/>
+    <cellStyle name="Обычный 4 6 7 2 4" xfId="11044"/>
+    <cellStyle name="Обычный 4 6 7 2 5" xfId="13400"/>
+    <cellStyle name="Обычный 4 6 7 3" xfId="5710"/>
+    <cellStyle name="Обычный 4 6 7 3 2" xfId="11045"/>
+    <cellStyle name="Обычный 4 6 7 3 3" xfId="13401"/>
+    <cellStyle name="Обычный 4 6 7 4" xfId="7916"/>
+    <cellStyle name="Обычный 4 6 8" xfId="2976"/>
+    <cellStyle name="Обычный 4 6 8 2" xfId="5711"/>
+    <cellStyle name="Обычный 4 6 8 2 2" xfId="5712"/>
+    <cellStyle name="Обычный 4 6 8 2 3" xfId="7919"/>
+    <cellStyle name="Обычный 4 6 8 2 4" xfId="11047"/>
+    <cellStyle name="Обычный 4 6 8 2 5" xfId="13402"/>
+    <cellStyle name="Обычный 4 6 8 3" xfId="5713"/>
+    <cellStyle name="Обычный 4 6 8 3 2" xfId="11048"/>
+    <cellStyle name="Обычный 4 6 8 3 3" xfId="13403"/>
+    <cellStyle name="Обычный 4 6 8 4" xfId="7918"/>
+    <cellStyle name="Обычный 4 6 9" xfId="5690"/>
+    <cellStyle name="Обычный 4 6 9 2" xfId="5714"/>
+    <cellStyle name="Обычный 4 6 9 3" xfId="7920"/>
+    <cellStyle name="Обычный 4 6 9 4" xfId="11049"/>
+    <cellStyle name="Обычный 4 6 9 5" xfId="13404"/>
+    <cellStyle name="Обычный 4 6_12_2019_Б-03-01-М" xfId="5715"/>
     <cellStyle name="Обычный 4 7" xfId="169"/>
+    <cellStyle name="Обычный 4 7 10" xfId="5717"/>
+    <cellStyle name="Обычный 4 7 10 2" xfId="11050"/>
+    <cellStyle name="Обычный 4 7 10 3" xfId="13405"/>
+    <cellStyle name="Обычный 4 7 11" xfId="5718"/>
+    <cellStyle name="Обычный 4 7 11 2" xfId="11051"/>
+    <cellStyle name="Обычный 4 7 11 3" xfId="13406"/>
+    <cellStyle name="Обычный 4 7 12" xfId="7921"/>
+    <cellStyle name="Обычный 4 7 2" xfId="2861"/>
+    <cellStyle name="Обычный 4 7 2 2" xfId="5719"/>
+    <cellStyle name="Обычный 4 7 2 2 2" xfId="5720"/>
+    <cellStyle name="Обычный 4 7 2 2 3" xfId="7923"/>
+    <cellStyle name="Обычный 4 7 2 2 4" xfId="11053"/>
+    <cellStyle name="Обычный 4 7 2 2 5" xfId="13407"/>
+    <cellStyle name="Обычный 4 7 2 3" xfId="5721"/>
+    <cellStyle name="Обычный 4 7 2 3 2" xfId="11054"/>
+    <cellStyle name="Обычный 4 7 2 3 3" xfId="13408"/>
+    <cellStyle name="Обычный 4 7 2 4" xfId="7922"/>
+    <cellStyle name="Обычный 4 7 3" xfId="2862"/>
+    <cellStyle name="Обычный 4 7 3 2" xfId="5722"/>
+    <cellStyle name="Обычный 4 7 3 2 2" xfId="5723"/>
+    <cellStyle name="Обычный 4 7 3 2 3" xfId="7925"/>
+    <cellStyle name="Обычный 4 7 3 2 4" xfId="11056"/>
+    <cellStyle name="Обычный 4 7 3 2 5" xfId="13409"/>
+    <cellStyle name="Обычный 4 7 3 3" xfId="5724"/>
+    <cellStyle name="Обычный 4 7 3 3 2" xfId="11057"/>
+    <cellStyle name="Обычный 4 7 3 3 3" xfId="13410"/>
+    <cellStyle name="Обычный 4 7 3 4" xfId="7924"/>
+    <cellStyle name="Обычный 4 7 4" xfId="2863"/>
+    <cellStyle name="Обычный 4 7 4 2" xfId="5725"/>
+    <cellStyle name="Обычный 4 7 4 2 2" xfId="5726"/>
+    <cellStyle name="Обычный 4 7 4 2 3" xfId="7927"/>
+    <cellStyle name="Обычный 4 7 4 2 4" xfId="11058"/>
+    <cellStyle name="Обычный 4 7 4 2 5" xfId="13411"/>
+    <cellStyle name="Обычный 4 7 4 3" xfId="5727"/>
+    <cellStyle name="Обычный 4 7 4 3 2" xfId="11059"/>
+    <cellStyle name="Обычный 4 7 4 3 3" xfId="13412"/>
+    <cellStyle name="Обычный 4 7 4 4" xfId="7926"/>
+    <cellStyle name="Обычный 4 7 5" xfId="2864"/>
+    <cellStyle name="Обычный 4 7 5 2" xfId="5728"/>
+    <cellStyle name="Обычный 4 7 5 2 2" xfId="5729"/>
+    <cellStyle name="Обычный 4 7 5 2 3" xfId="7929"/>
+    <cellStyle name="Обычный 4 7 5 2 4" xfId="11061"/>
+    <cellStyle name="Обычный 4 7 5 2 5" xfId="13413"/>
+    <cellStyle name="Обычный 4 7 5 3" xfId="5730"/>
+    <cellStyle name="Обычный 4 7 5 3 2" xfId="11062"/>
+    <cellStyle name="Обычный 4 7 5 3 3" xfId="13414"/>
+    <cellStyle name="Обычный 4 7 5 4" xfId="7928"/>
+    <cellStyle name="Обычный 4 7 6" xfId="2865"/>
+    <cellStyle name="Обычный 4 7 6 2" xfId="5731"/>
+    <cellStyle name="Обычный 4 7 6 2 2" xfId="5732"/>
+    <cellStyle name="Обычный 4 7 6 2 3" xfId="7931"/>
+    <cellStyle name="Обычный 4 7 6 2 4" xfId="11064"/>
+    <cellStyle name="Обычный 4 7 6 2 5" xfId="13415"/>
+    <cellStyle name="Обычный 4 7 6 3" xfId="5733"/>
+    <cellStyle name="Обычный 4 7 6 3 2" xfId="11065"/>
+    <cellStyle name="Обычный 4 7 6 3 3" xfId="13416"/>
+    <cellStyle name="Обычный 4 7 6 4" xfId="7930"/>
+    <cellStyle name="Обычный 4 7 7" xfId="2866"/>
+    <cellStyle name="Обычный 4 7 7 2" xfId="5734"/>
+    <cellStyle name="Обычный 4 7 7 2 2" xfId="5735"/>
+    <cellStyle name="Обычный 4 7 7 2 3" xfId="7933"/>
+    <cellStyle name="Обычный 4 7 7 2 4" xfId="11066"/>
+    <cellStyle name="Обычный 4 7 7 2 5" xfId="13417"/>
+    <cellStyle name="Обычный 4 7 7 3" xfId="5736"/>
+    <cellStyle name="Обычный 4 7 7 3 2" xfId="11067"/>
+    <cellStyle name="Обычный 4 7 7 3 3" xfId="13418"/>
+    <cellStyle name="Обычный 4 7 7 4" xfId="7932"/>
+    <cellStyle name="Обычный 4 7 8" xfId="2977"/>
+    <cellStyle name="Обычный 4 7 8 2" xfId="5737"/>
+    <cellStyle name="Обычный 4 7 8 2 2" xfId="5738"/>
+    <cellStyle name="Обычный 4 7 8 2 3" xfId="7935"/>
+    <cellStyle name="Обычный 4 7 8 2 4" xfId="11069"/>
+    <cellStyle name="Обычный 4 7 8 2 5" xfId="13419"/>
+    <cellStyle name="Обычный 4 7 8 3" xfId="5739"/>
+    <cellStyle name="Обычный 4 7 8 3 2" xfId="11070"/>
+    <cellStyle name="Обычный 4 7 8 3 3" xfId="13420"/>
+    <cellStyle name="Обычный 4 7 8 4" xfId="7934"/>
+    <cellStyle name="Обычный 4 7 9" xfId="5716"/>
+    <cellStyle name="Обычный 4 7 9 2" xfId="5740"/>
+    <cellStyle name="Обычный 4 7 9 3" xfId="7936"/>
+    <cellStyle name="Обычный 4 7 9 4" xfId="11071"/>
+    <cellStyle name="Обычный 4 7 9 5" xfId="13421"/>
+    <cellStyle name="Обычный 4 7_12_2019_Б-03-01-М" xfId="5741"/>
     <cellStyle name="Обычный 4 8" xfId="170"/>
+    <cellStyle name="Обычный 4 8 2" xfId="5742"/>
+    <cellStyle name="Обычный 4 8 2 2" xfId="5743"/>
+    <cellStyle name="Обычный 4 8 2 3" xfId="7938"/>
+    <cellStyle name="Обычный 4 8 2 4" xfId="11073"/>
+    <cellStyle name="Обычный 4 8 2 5" xfId="13423"/>
+    <cellStyle name="Обычный 4 8 3" xfId="5744"/>
+    <cellStyle name="Обычный 4 8 3 2" xfId="11074"/>
+    <cellStyle name="Обычный 4 8 3 3" xfId="13424"/>
+    <cellStyle name="Обычный 4 8 4" xfId="5745"/>
+    <cellStyle name="Обычный 4 8 4 2" xfId="11075"/>
+    <cellStyle name="Обычный 4 8 4 3" xfId="13425"/>
+    <cellStyle name="Обычный 4 8 5" xfId="7937"/>
+    <cellStyle name="Обычный 4 8 5 2" xfId="11076"/>
+    <cellStyle name="Обычный 4 8 5 3" xfId="13426"/>
+    <cellStyle name="Обычный 4 8 6" xfId="11072"/>
+    <cellStyle name="Обычный 4 8 7" xfId="11078"/>
+    <cellStyle name="Обычный 4 8 8" xfId="13422"/>
     <cellStyle name="Обычный 4 9" xfId="171"/>
+    <cellStyle name="Обычный 4 9 10" xfId="13427"/>
     <cellStyle name="Обычный 4 9 2" xfId="172"/>
+    <cellStyle name="Обычный 4 9 2 2" xfId="5747"/>
+    <cellStyle name="Обычный 4 9 2 2 2" xfId="5748"/>
+    <cellStyle name="Обычный 4 9 2 2 3" xfId="7941"/>
+    <cellStyle name="Обычный 4 9 2 2 4" xfId="11081"/>
+    <cellStyle name="Обычный 4 9 2 2 5" xfId="13429"/>
+    <cellStyle name="Обычный 4 9 2 3" xfId="5749"/>
+    <cellStyle name="Обычный 4 9 2 3 2" xfId="11082"/>
+    <cellStyle name="Обычный 4 9 2 3 3" xfId="13430"/>
+    <cellStyle name="Обычный 4 9 2 4" xfId="5750"/>
+    <cellStyle name="Обычный 4 9 2 4 2" xfId="11083"/>
+    <cellStyle name="Обычный 4 9 2 4 3" xfId="13431"/>
+    <cellStyle name="Обычный 4 9 2 5" xfId="7940"/>
+    <cellStyle name="Обычный 4 9 2 5 2" xfId="11084"/>
+    <cellStyle name="Обычный 4 9 2 5 3" xfId="13432"/>
+    <cellStyle name="Обычный 4 9 2 6" xfId="11080"/>
+    <cellStyle name="Обычный 4 9 2 7" xfId="11085"/>
+    <cellStyle name="Обычный 4 9 2 8" xfId="13428"/>
     <cellStyle name="Обычный 4 9 3" xfId="173"/>
-    <cellStyle name="Обычный 4_8" xfId="374"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 49" xfId="521"/>
+    <cellStyle name="Обычный 4 9 3 2" xfId="5751"/>
+    <cellStyle name="Обычный 4 9 3 2 2" xfId="5752"/>
+    <cellStyle name="Обычный 4 9 3 2 3" xfId="7943"/>
+    <cellStyle name="Обычный 4 9 3 2 4" xfId="11087"/>
+    <cellStyle name="Обычный 4 9 3 2 5" xfId="13434"/>
+    <cellStyle name="Обычный 4 9 3 3" xfId="5753"/>
+    <cellStyle name="Обычный 4 9 3 3 2" xfId="11088"/>
+    <cellStyle name="Обычный 4 9 3 3 3" xfId="13435"/>
+    <cellStyle name="Обычный 4 9 3 4" xfId="5754"/>
+    <cellStyle name="Обычный 4 9 3 4 2" xfId="11089"/>
+    <cellStyle name="Обычный 4 9 3 4 3" xfId="13436"/>
+    <cellStyle name="Обычный 4 9 3 5" xfId="7942"/>
+    <cellStyle name="Обычный 4 9 3 5 2" xfId="11090"/>
+    <cellStyle name="Обычный 4 9 3 5 3" xfId="13437"/>
+    <cellStyle name="Обычный 4 9 3 6" xfId="11086"/>
+    <cellStyle name="Обычный 4 9 3 7" xfId="11092"/>
+    <cellStyle name="Обычный 4 9 3 8" xfId="13433"/>
+    <cellStyle name="Обычный 4 9 4" xfId="5746"/>
+    <cellStyle name="Обычный 4 9 4 2" xfId="5755"/>
+    <cellStyle name="Обычный 4 9 4 3" xfId="7944"/>
+    <cellStyle name="Обычный 4 9 4 4" xfId="11093"/>
+    <cellStyle name="Обычный 4 9 4 5" xfId="13438"/>
+    <cellStyle name="Обычный 4 9 5" xfId="5756"/>
+    <cellStyle name="Обычный 4 9 5 2" xfId="11094"/>
+    <cellStyle name="Обычный 4 9 5 3" xfId="13439"/>
+    <cellStyle name="Обычный 4 9 6" xfId="5757"/>
+    <cellStyle name="Обычный 4 9 6 2" xfId="11095"/>
+    <cellStyle name="Обычный 4 9 6 3" xfId="13440"/>
+    <cellStyle name="Обычный 4 9 7" xfId="7939"/>
+    <cellStyle name="Обычный 4 9 7 2" xfId="11096"/>
+    <cellStyle name="Обычный 4 9 7 3" xfId="13441"/>
+    <cellStyle name="Обычный 4 9 8" xfId="11079"/>
+    <cellStyle name="Обычный 4 9 9" xfId="11098"/>
+    <cellStyle name="Обычный 4 9_12. Падеж скота" xfId="1628"/>
+    <cellStyle name="Обычный 4_12_2019_Б-03-01-М" xfId="5758"/>
+    <cellStyle name="Обычный 40" xfId="334"/>
+    <cellStyle name="Обычный 40 10" xfId="14925"/>
+    <cellStyle name="Обычный 40 11" xfId="15788"/>
+    <cellStyle name="Обычный 40 12" xfId="16723"/>
+    <cellStyle name="Обычный 40 2" xfId="2234"/>
+    <cellStyle name="Обычный 40 2 2" xfId="2867"/>
+    <cellStyle name="Обычный 40 2 2 2" xfId="11100"/>
+    <cellStyle name="Обычный 40 2 3" xfId="13443"/>
+    <cellStyle name="Обычный 40 3" xfId="3129"/>
+    <cellStyle name="Обычный 40 3 2" xfId="11101"/>
+    <cellStyle name="Обычный 40 3 3" xfId="13444"/>
+    <cellStyle name="Обычный 40 4" xfId="5759"/>
+    <cellStyle name="Обычный 40 5" xfId="7945"/>
+    <cellStyle name="Обычный 40 6" xfId="11099"/>
+    <cellStyle name="Обычный 40 7" xfId="13442"/>
+    <cellStyle name="Обычный 40 8" xfId="13835"/>
+    <cellStyle name="Обычный 40 9" xfId="14350"/>
+    <cellStyle name="Обычный 41" xfId="1159"/>
+    <cellStyle name="Обычный 41 2" xfId="2868"/>
+    <cellStyle name="Обычный 41 2 2" xfId="11103"/>
+    <cellStyle name="Обычный 41 2 3" xfId="13446"/>
+    <cellStyle name="Обычный 41 3" xfId="3130"/>
+    <cellStyle name="Обычный 41 3 2" xfId="11104"/>
+    <cellStyle name="Обычный 41 3 3" xfId="13447"/>
+    <cellStyle name="Обычный 41 4" xfId="5761"/>
+    <cellStyle name="Обычный 41 5" xfId="7946"/>
+    <cellStyle name="Обычный 41 6" xfId="11102"/>
+    <cellStyle name="Обычный 41 7" xfId="13445"/>
+    <cellStyle name="Обычный 42" xfId="1208"/>
+    <cellStyle name="Обычный 42 2" xfId="2869"/>
+    <cellStyle name="Обычный 42 2 2" xfId="11106"/>
+    <cellStyle name="Обычный 42 2 3" xfId="13449"/>
+    <cellStyle name="Обычный 42 3" xfId="3131"/>
+    <cellStyle name="Обычный 42 3 2" xfId="11107"/>
+    <cellStyle name="Обычный 42 3 3" xfId="13450"/>
+    <cellStyle name="Обычный 42 4" xfId="5763"/>
+    <cellStyle name="Обычный 42 5" xfId="7947"/>
+    <cellStyle name="Обычный 42 6" xfId="11105"/>
+    <cellStyle name="Обычный 42 7" xfId="13448"/>
+    <cellStyle name="Обычный 43" xfId="470"/>
+    <cellStyle name="Обычный 43 2" xfId="2870"/>
+    <cellStyle name="Обычный 43 2 2" xfId="11109"/>
+    <cellStyle name="Обычный 43 2 3" xfId="13452"/>
+    <cellStyle name="Обычный 43 3" xfId="3132"/>
+    <cellStyle name="Обычный 43 3 2" xfId="11110"/>
+    <cellStyle name="Обычный 43 3 3" xfId="13453"/>
+    <cellStyle name="Обычный 43 4" xfId="5766"/>
+    <cellStyle name="Обычный 43 5" xfId="7948"/>
+    <cellStyle name="Обычный 43 6" xfId="11108"/>
+    <cellStyle name="Обычный 43 7" xfId="13451"/>
+    <cellStyle name="Обычный 44" xfId="471"/>
+    <cellStyle name="Обычный 44 2" xfId="2871"/>
+    <cellStyle name="Обычный 44 2 2" xfId="11112"/>
+    <cellStyle name="Обычный 44 2 3" xfId="13455"/>
+    <cellStyle name="Обычный 44 3" xfId="3133"/>
+    <cellStyle name="Обычный 44 3 2" xfId="11113"/>
+    <cellStyle name="Обычный 44 3 3" xfId="13456"/>
+    <cellStyle name="Обычный 44 4" xfId="5768"/>
+    <cellStyle name="Обычный 44 5" xfId="7949"/>
+    <cellStyle name="Обычный 44 6" xfId="11111"/>
+    <cellStyle name="Обычный 44 7" xfId="13454"/>
+    <cellStyle name="Обычный 45" xfId="472"/>
+    <cellStyle name="Обычный 45 2" xfId="2872"/>
+    <cellStyle name="Обычный 45 2 2" xfId="11115"/>
+    <cellStyle name="Обычный 45 2 3" xfId="13458"/>
+    <cellStyle name="Обычный 45 3" xfId="3134"/>
+    <cellStyle name="Обычный 45 3 2" xfId="11116"/>
+    <cellStyle name="Обычный 45 3 3" xfId="13459"/>
+    <cellStyle name="Обычный 45 4" xfId="5770"/>
+    <cellStyle name="Обычный 45 5" xfId="7950"/>
+    <cellStyle name="Обычный 45 6" xfId="11114"/>
+    <cellStyle name="Обычный 45 7" xfId="13457"/>
+    <cellStyle name="Обычный 46" xfId="473"/>
+    <cellStyle name="Обычный 46 2" xfId="2873"/>
+    <cellStyle name="Обычный 46 2 2" xfId="11118"/>
+    <cellStyle name="Обычный 46 2 3" xfId="13461"/>
+    <cellStyle name="Обычный 46 3" xfId="3135"/>
+    <cellStyle name="Обычный 46 3 2" xfId="11119"/>
+    <cellStyle name="Обычный 46 3 3" xfId="13462"/>
+    <cellStyle name="Обычный 46 4" xfId="5773"/>
+    <cellStyle name="Обычный 46 5" xfId="7951"/>
+    <cellStyle name="Обычный 46 6" xfId="11117"/>
+    <cellStyle name="Обычный 46 7" xfId="13460"/>
+    <cellStyle name="Обычный 47" xfId="474"/>
+    <cellStyle name="Обычный 47 2" xfId="2874"/>
+    <cellStyle name="Обычный 47 2 2" xfId="11121"/>
+    <cellStyle name="Обычный 47 2 3" xfId="13464"/>
+    <cellStyle name="Обычный 47 3" xfId="3136"/>
+    <cellStyle name="Обычный 47 3 2" xfId="11122"/>
+    <cellStyle name="Обычный 47 3 3" xfId="13465"/>
+    <cellStyle name="Обычный 47 4" xfId="5775"/>
+    <cellStyle name="Обычный 47 5" xfId="7952"/>
+    <cellStyle name="Обычный 47 6" xfId="11120"/>
+    <cellStyle name="Обычный 47 7" xfId="13463"/>
+    <cellStyle name="Обычный 48" xfId="475"/>
+    <cellStyle name="Обычный 48 2" xfId="2875"/>
+    <cellStyle name="Обычный 48 2 2" xfId="11124"/>
+    <cellStyle name="Обычный 48 2 3" xfId="13467"/>
+    <cellStyle name="Обычный 48 3" xfId="3137"/>
+    <cellStyle name="Обычный 48 3 2" xfId="11125"/>
+    <cellStyle name="Обычный 48 3 3" xfId="13468"/>
+    <cellStyle name="Обычный 48 4" xfId="5777"/>
+    <cellStyle name="Обычный 48 5" xfId="7953"/>
+    <cellStyle name="Обычный 48 6" xfId="11123"/>
+    <cellStyle name="Обычный 48 7" xfId="13466"/>
+    <cellStyle name="Обычный 49" xfId="476"/>
+    <cellStyle name="Обычный 49 2" xfId="2876"/>
+    <cellStyle name="Обычный 49 2 2" xfId="11127"/>
+    <cellStyle name="Обычный 49 2 3" xfId="13470"/>
+    <cellStyle name="Обычный 49 3" xfId="3138"/>
+    <cellStyle name="Обычный 49 3 2" xfId="11128"/>
+    <cellStyle name="Обычный 49 3 3" xfId="13471"/>
+    <cellStyle name="Обычный 49 4" xfId="5779"/>
+    <cellStyle name="Обычный 49 5" xfId="7954"/>
+    <cellStyle name="Обычный 49 6" xfId="11126"/>
+    <cellStyle name="Обычный 49 7" xfId="13469"/>
     <cellStyle name="Обычный 5" xfId="174"/>
+    <cellStyle name="Обычный 5 10" xfId="1629"/>
+    <cellStyle name="Обычный 5 10 2" xfId="11129"/>
+    <cellStyle name="Обычный 5 11" xfId="13472"/>
+    <cellStyle name="Обычный 5 12" xfId="13705"/>
+    <cellStyle name="Обычный 5 13" xfId="14220"/>
+    <cellStyle name="Обычный 5 14" xfId="14814"/>
+    <cellStyle name="Обычный 5 15" xfId="15658"/>
+    <cellStyle name="Обычный 5 16" xfId="16593"/>
     <cellStyle name="Обычный 5 2" xfId="175"/>
+    <cellStyle name="Обычный 5 2 2" xfId="5782"/>
+    <cellStyle name="Обычный 5 2 2 2" xfId="5783"/>
+    <cellStyle name="Обычный 5 2 2 3" xfId="7957"/>
+    <cellStyle name="Обычный 5 2 2 4" xfId="11131"/>
+    <cellStyle name="Обычный 5 2 2 5" xfId="13474"/>
+    <cellStyle name="Обычный 5 2 3" xfId="5784"/>
+    <cellStyle name="Обычный 5 2 3 2" xfId="11132"/>
+    <cellStyle name="Обычный 5 2 3 3" xfId="13475"/>
+    <cellStyle name="Обычный 5 2 4" xfId="5785"/>
+    <cellStyle name="Обычный 5 2 4 2" xfId="11133"/>
+    <cellStyle name="Обычный 5 2 4 3" xfId="13476"/>
+    <cellStyle name="Обычный 5 2 5" xfId="7956"/>
+    <cellStyle name="Обычный 5 2 5 2" xfId="11134"/>
+    <cellStyle name="Обычный 5 2 5 3" xfId="13477"/>
+    <cellStyle name="Обычный 5 2 6" xfId="11130"/>
+    <cellStyle name="Обычный 5 2 7" xfId="11135"/>
+    <cellStyle name="Обычный 5 2 8" xfId="13473"/>
     <cellStyle name="Обычный 5 3" xfId="176"/>
+    <cellStyle name="Обычный 5 3 2" xfId="5786"/>
+    <cellStyle name="Обычный 5 3 2 2" xfId="5787"/>
+    <cellStyle name="Обычный 5 3 2 3" xfId="7959"/>
+    <cellStyle name="Обычный 5 3 2 4" xfId="11137"/>
+    <cellStyle name="Обычный 5 3 2 5" xfId="13479"/>
+    <cellStyle name="Обычный 5 3 3" xfId="5788"/>
+    <cellStyle name="Обычный 5 3 3 2" xfId="11138"/>
+    <cellStyle name="Обычный 5 3 3 3" xfId="13480"/>
+    <cellStyle name="Обычный 5 3 4" xfId="5789"/>
+    <cellStyle name="Обычный 5 3 4 2" xfId="11139"/>
+    <cellStyle name="Обычный 5 3 4 3" xfId="13481"/>
+    <cellStyle name="Обычный 5 3 5" xfId="7958"/>
+    <cellStyle name="Обычный 5 3 5 2" xfId="11140"/>
+    <cellStyle name="Обычный 5 3 5 3" xfId="13482"/>
+    <cellStyle name="Обычный 5 3 6" xfId="11136"/>
+    <cellStyle name="Обычный 5 3 7" xfId="11142"/>
+    <cellStyle name="Обычный 5 3 8" xfId="13478"/>
     <cellStyle name="Обычный 5 4" xfId="177"/>
+    <cellStyle name="Обычный 5 4 2" xfId="5790"/>
+    <cellStyle name="Обычный 5 4 2 2" xfId="5791"/>
+    <cellStyle name="Обычный 5 4 2 3" xfId="7961"/>
+    <cellStyle name="Обычный 5 4 2 4" xfId="11144"/>
+    <cellStyle name="Обычный 5 4 2 5" xfId="13484"/>
+    <cellStyle name="Обычный 5 4 3" xfId="5792"/>
+    <cellStyle name="Обычный 5 4 3 2" xfId="11145"/>
+    <cellStyle name="Обычный 5 4 3 3" xfId="13485"/>
+    <cellStyle name="Обычный 5 4 4" xfId="5793"/>
+    <cellStyle name="Обычный 5 4 4 2" xfId="11146"/>
+    <cellStyle name="Обычный 5 4 4 3" xfId="13486"/>
+    <cellStyle name="Обычный 5 4 5" xfId="7960"/>
+    <cellStyle name="Обычный 5 4 5 2" xfId="11147"/>
+    <cellStyle name="Обычный 5 4 5 3" xfId="13487"/>
+    <cellStyle name="Обычный 5 4 6" xfId="11143"/>
+    <cellStyle name="Обычный 5 4 7" xfId="11149"/>
+    <cellStyle name="Обычный 5 4 8" xfId="13483"/>
     <cellStyle name="Обычный 5 5" xfId="178"/>
-    <cellStyle name="Обычный 5 6" xfId="368"/>
-    <cellStyle name="Обычный 5 7" xfId="504"/>
+    <cellStyle name="Обычный 5 5 10" xfId="5795"/>
+    <cellStyle name="Обычный 5 5 10 2" xfId="11150"/>
+    <cellStyle name="Обычный 5 5 10 3" xfId="13488"/>
+    <cellStyle name="Обычный 5 5 11" xfId="5796"/>
+    <cellStyle name="Обычный 5 5 11 2" xfId="11151"/>
+    <cellStyle name="Обычный 5 5 11 3" xfId="13489"/>
+    <cellStyle name="Обычный 5 5 12" xfId="7962"/>
+    <cellStyle name="Обычный 5 5 2" xfId="2877"/>
+    <cellStyle name="Обычный 5 5 2 2" xfId="5797"/>
+    <cellStyle name="Обычный 5 5 2 2 2" xfId="5798"/>
+    <cellStyle name="Обычный 5 5 2 2 3" xfId="7964"/>
+    <cellStyle name="Обычный 5 5 2 2 4" xfId="11153"/>
+    <cellStyle name="Обычный 5 5 2 2 5" xfId="13490"/>
+    <cellStyle name="Обычный 5 5 2 3" xfId="5799"/>
+    <cellStyle name="Обычный 5 5 2 3 2" xfId="11154"/>
+    <cellStyle name="Обычный 5 5 2 3 3" xfId="13491"/>
+    <cellStyle name="Обычный 5 5 2 4" xfId="7963"/>
+    <cellStyle name="Обычный 5 5 3" xfId="2878"/>
+    <cellStyle name="Обычный 5 5 3 2" xfId="5800"/>
+    <cellStyle name="Обычный 5 5 3 2 2" xfId="5801"/>
+    <cellStyle name="Обычный 5 5 3 2 3" xfId="7966"/>
+    <cellStyle name="Обычный 5 5 3 2 4" xfId="11156"/>
+    <cellStyle name="Обычный 5 5 3 2 5" xfId="13492"/>
+    <cellStyle name="Обычный 5 5 3 3" xfId="5802"/>
+    <cellStyle name="Обычный 5 5 3 3 2" xfId="11157"/>
+    <cellStyle name="Обычный 5 5 3 3 3" xfId="13493"/>
+    <cellStyle name="Обычный 5 5 3 4" xfId="7965"/>
+    <cellStyle name="Обычный 5 5 4" xfId="2879"/>
+    <cellStyle name="Обычный 5 5 4 2" xfId="5803"/>
+    <cellStyle name="Обычный 5 5 4 2 2" xfId="5804"/>
+    <cellStyle name="Обычный 5 5 4 2 3" xfId="7968"/>
+    <cellStyle name="Обычный 5 5 4 2 4" xfId="11158"/>
+    <cellStyle name="Обычный 5 5 4 2 5" xfId="13494"/>
+    <cellStyle name="Обычный 5 5 4 3" xfId="5805"/>
+    <cellStyle name="Обычный 5 5 4 3 2" xfId="11159"/>
+    <cellStyle name="Обычный 5 5 4 3 3" xfId="13495"/>
+    <cellStyle name="Обычный 5 5 4 4" xfId="7967"/>
+    <cellStyle name="Обычный 5 5 5" xfId="2880"/>
+    <cellStyle name="Обычный 5 5 5 2" xfId="5806"/>
+    <cellStyle name="Обычный 5 5 5 2 2" xfId="5807"/>
+    <cellStyle name="Обычный 5 5 5 2 3" xfId="7970"/>
+    <cellStyle name="Обычный 5 5 5 2 4" xfId="11161"/>
+    <cellStyle name="Обычный 5 5 5 2 5" xfId="13496"/>
+    <cellStyle name="Обычный 5 5 5 3" xfId="5808"/>
+    <cellStyle name="Обычный 5 5 5 3 2" xfId="11162"/>
+    <cellStyle name="Обычный 5 5 5 3 3" xfId="13497"/>
+    <cellStyle name="Обычный 5 5 5 4" xfId="7969"/>
+    <cellStyle name="Обычный 5 5 6" xfId="2881"/>
+    <cellStyle name="Обычный 5 5 6 2" xfId="5809"/>
+    <cellStyle name="Обычный 5 5 6 2 2" xfId="5810"/>
+    <cellStyle name="Обычный 5 5 6 2 3" xfId="7972"/>
+    <cellStyle name="Обычный 5 5 6 2 4" xfId="11164"/>
+    <cellStyle name="Обычный 5 5 6 2 5" xfId="13498"/>
+    <cellStyle name="Обычный 5 5 6 3" xfId="5811"/>
+    <cellStyle name="Обычный 5 5 6 3 2" xfId="11165"/>
+    <cellStyle name="Обычный 5 5 6 3 3" xfId="13499"/>
+    <cellStyle name="Обычный 5 5 6 4" xfId="7971"/>
+    <cellStyle name="Обычный 5 5 7" xfId="2882"/>
+    <cellStyle name="Обычный 5 5 7 2" xfId="5812"/>
+    <cellStyle name="Обычный 5 5 7 2 2" xfId="5813"/>
+    <cellStyle name="Обычный 5 5 7 2 3" xfId="7974"/>
+    <cellStyle name="Обычный 5 5 7 2 4" xfId="11167"/>
+    <cellStyle name="Обычный 5 5 7 2 5" xfId="13500"/>
+    <cellStyle name="Обычный 5 5 7 3" xfId="5814"/>
+    <cellStyle name="Обычный 5 5 7 3 2" xfId="11168"/>
+    <cellStyle name="Обычный 5 5 7 3 3" xfId="13501"/>
+    <cellStyle name="Обычный 5 5 7 4" xfId="7973"/>
+    <cellStyle name="Обычный 5 5 8" xfId="2978"/>
+    <cellStyle name="Обычный 5 5 8 2" xfId="5815"/>
+    <cellStyle name="Обычный 5 5 8 2 2" xfId="5816"/>
+    <cellStyle name="Обычный 5 5 8 2 3" xfId="7976"/>
+    <cellStyle name="Обычный 5 5 8 2 4" xfId="11170"/>
+    <cellStyle name="Обычный 5 5 8 2 5" xfId="13502"/>
+    <cellStyle name="Обычный 5 5 8 3" xfId="5817"/>
+    <cellStyle name="Обычный 5 5 8 3 2" xfId="11171"/>
+    <cellStyle name="Обычный 5 5 8 3 3" xfId="13503"/>
+    <cellStyle name="Обычный 5 5 8 4" xfId="7975"/>
+    <cellStyle name="Обычный 5 5 9" xfId="5794"/>
+    <cellStyle name="Обычный 5 5 9 2" xfId="5818"/>
+    <cellStyle name="Обычный 5 5 9 3" xfId="7977"/>
+    <cellStyle name="Обычный 5 5 9 4" xfId="11172"/>
+    <cellStyle name="Обычный 5 5 9 5" xfId="13504"/>
+    <cellStyle name="Обычный 5 5_12_2019_Б-03-01-М" xfId="5819"/>
+    <cellStyle name="Обычный 5 6" xfId="328"/>
+    <cellStyle name="Обычный 5 6 10" xfId="16718"/>
+    <cellStyle name="Обычный 5 6 2" xfId="5781"/>
+    <cellStyle name="Обычный 5 6 2 2" xfId="5820"/>
+    <cellStyle name="Обычный 5 6 3" xfId="7978"/>
+    <cellStyle name="Обычный 5 6 4" xfId="11173"/>
+    <cellStyle name="Обычный 5 6 5" xfId="13505"/>
+    <cellStyle name="Обычный 5 6 6" xfId="13830"/>
+    <cellStyle name="Обычный 5 6 7" xfId="14345"/>
+    <cellStyle name="Обычный 5 6 8" xfId="14920"/>
+    <cellStyle name="Обычный 5 6 9" xfId="15783"/>
+    <cellStyle name="Обычный 5 7" xfId="459"/>
+    <cellStyle name="Обычный 5 7 2" xfId="5821"/>
+    <cellStyle name="Обычный 5 7 2 2" xfId="11174"/>
+    <cellStyle name="Обычный 5 7 3" xfId="13506"/>
+    <cellStyle name="Обычный 5 7 4" xfId="13960"/>
+    <cellStyle name="Обычный 5 7 5" xfId="14475"/>
+    <cellStyle name="Обычный 5 7 6" xfId="15034"/>
+    <cellStyle name="Обычный 5 7 7" xfId="15913"/>
+    <cellStyle name="Обычный 5 7 8" xfId="16848"/>
     <cellStyle name="Обычный 5 8" xfId="275"/>
-    <cellStyle name="Обычный 5 9" xfId="591"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 53" xfId="525"/>
+    <cellStyle name="Обычный 5 8 2" xfId="5822"/>
+    <cellStyle name="Обычный 5 8 2 2" xfId="11175"/>
+    <cellStyle name="Обычный 5 8 3" xfId="13507"/>
+    <cellStyle name="Обычный 5 8 4" xfId="13797"/>
+    <cellStyle name="Обычный 5 8 5" xfId="14312"/>
+    <cellStyle name="Обычный 5 8 6" xfId="14894"/>
+    <cellStyle name="Обычный 5 8 7" xfId="15750"/>
+    <cellStyle name="Обычный 5 8 8" xfId="16685"/>
+    <cellStyle name="Обычный 5 9" xfId="546"/>
+    <cellStyle name="Обычный 5 9 2" xfId="7955"/>
+    <cellStyle name="Обычный 5 9 2 2" xfId="14027"/>
+    <cellStyle name="Обычный 5 9 3" xfId="14542"/>
+    <cellStyle name="Обычный 5 9 4" xfId="15094"/>
+    <cellStyle name="Обычный 5 9 5" xfId="15980"/>
+    <cellStyle name="Обычный 5 9 6" xfId="16915"/>
+    <cellStyle name="Обычный 5_12_2019_Б-03-01-М" xfId="5823"/>
+    <cellStyle name="Обычный 50" xfId="477"/>
+    <cellStyle name="Обычный 50 2" xfId="2883"/>
+    <cellStyle name="Обычный 50 2 2" xfId="11177"/>
+    <cellStyle name="Обычный 50 2 3" xfId="13509"/>
+    <cellStyle name="Обычный 50 3" xfId="3139"/>
+    <cellStyle name="Обычный 50 3 2" xfId="11178"/>
+    <cellStyle name="Обычный 50 3 3" xfId="13510"/>
+    <cellStyle name="Обычный 50 4" xfId="5824"/>
+    <cellStyle name="Обычный 50 5" xfId="7979"/>
+    <cellStyle name="Обычный 50 6" xfId="11176"/>
+    <cellStyle name="Обычный 50 7" xfId="13508"/>
+    <cellStyle name="Обычный 51" xfId="478"/>
+    <cellStyle name="Обычный 51 2" xfId="2884"/>
+    <cellStyle name="Обычный 51 2 2" xfId="11180"/>
+    <cellStyle name="Обычный 51 2 3" xfId="13512"/>
+    <cellStyle name="Обычный 51 3" xfId="3140"/>
+    <cellStyle name="Обычный 51 3 2" xfId="11181"/>
+    <cellStyle name="Обычный 51 3 3" xfId="13513"/>
+    <cellStyle name="Обычный 51 4" xfId="5827"/>
+    <cellStyle name="Обычный 51 5" xfId="7980"/>
+    <cellStyle name="Обычный 51 6" xfId="11179"/>
+    <cellStyle name="Обычный 51 7" xfId="13511"/>
+    <cellStyle name="Обычный 52" xfId="479"/>
+    <cellStyle name="Обычный 52 2" xfId="2885"/>
+    <cellStyle name="Обычный 52 2 2" xfId="11183"/>
+    <cellStyle name="Обычный 52 2 3" xfId="13515"/>
+    <cellStyle name="Обычный 52 3" xfId="3141"/>
+    <cellStyle name="Обычный 52 3 2" xfId="11184"/>
+    <cellStyle name="Обычный 52 3 3" xfId="13516"/>
+    <cellStyle name="Обычный 52 4" xfId="5829"/>
+    <cellStyle name="Обычный 52 5" xfId="7981"/>
+    <cellStyle name="Обычный 52 6" xfId="11182"/>
+    <cellStyle name="Обычный 52 7" xfId="13514"/>
+    <cellStyle name="Обычный 53" xfId="480"/>
+    <cellStyle name="Обычный 53 2" xfId="2886"/>
+    <cellStyle name="Обычный 53 2 2" xfId="11186"/>
+    <cellStyle name="Обычный 53 2 3" xfId="13518"/>
+    <cellStyle name="Обычный 53 3" xfId="3142"/>
+    <cellStyle name="Обычный 53 3 2" xfId="11187"/>
+    <cellStyle name="Обычный 53 3 3" xfId="13519"/>
+    <cellStyle name="Обычный 53 4" xfId="5831"/>
+    <cellStyle name="Обычный 53 5" xfId="7982"/>
+    <cellStyle name="Обычный 53 6" xfId="11185"/>
+    <cellStyle name="Обычный 53 7" xfId="13517"/>
     <cellStyle name="Обычный 54" xfId="2"/>
-    <cellStyle name="Обычный 55" xfId="526"/>
+    <cellStyle name="Обычный 54 2" xfId="2887"/>
+    <cellStyle name="Обычный 54 2 2" xfId="11189"/>
+    <cellStyle name="Обычный 54 2 3" xfId="13521"/>
+    <cellStyle name="Обычный 54 3" xfId="3143"/>
+    <cellStyle name="Обычный 54 3 2" xfId="11190"/>
+    <cellStyle name="Обычный 54 3 3" xfId="13522"/>
+    <cellStyle name="Обычный 54 4" xfId="5834"/>
+    <cellStyle name="Обычный 54 5" xfId="7983"/>
+    <cellStyle name="Обычный 54 6" xfId="11188"/>
+    <cellStyle name="Обычный 54 7" xfId="13520"/>
+    <cellStyle name="Обычный 55" xfId="481"/>
+    <cellStyle name="Обычный 55 2" xfId="2888"/>
+    <cellStyle name="Обычный 55 2 2" xfId="11192"/>
+    <cellStyle name="Обычный 55 2 3" xfId="13524"/>
+    <cellStyle name="Обычный 55 3" xfId="3144"/>
+    <cellStyle name="Обычный 55 3 2" xfId="11193"/>
+    <cellStyle name="Обычный 55 3 3" xfId="13525"/>
+    <cellStyle name="Обычный 55 4" xfId="5836"/>
+    <cellStyle name="Обычный 55 5" xfId="7984"/>
+    <cellStyle name="Обычный 55 6" xfId="11191"/>
+    <cellStyle name="Обычный 55 7" xfId="13523"/>
     <cellStyle name="Обычный 56" xfId="179"/>
-    <cellStyle name="Обычный 57" xfId="527"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 6" xfId="369"/>
+    <cellStyle name="Обычный 56 10" xfId="14815"/>
+    <cellStyle name="Обычный 56 11" xfId="15659"/>
+    <cellStyle name="Обычный 56 12" xfId="16594"/>
+    <cellStyle name="Обычный 56 2" xfId="2235"/>
+    <cellStyle name="Обычный 56 2 2" xfId="2889"/>
+    <cellStyle name="Обычный 56 2 2 2" xfId="11195"/>
+    <cellStyle name="Обычный 56 2 3" xfId="13527"/>
+    <cellStyle name="Обычный 56 3" xfId="3145"/>
+    <cellStyle name="Обычный 56 3 2" xfId="11196"/>
+    <cellStyle name="Обычный 56 3 3" xfId="13528"/>
+    <cellStyle name="Обычный 56 4" xfId="5838"/>
+    <cellStyle name="Обычный 56 5" xfId="7985"/>
+    <cellStyle name="Обычный 56 6" xfId="11194"/>
+    <cellStyle name="Обычный 56 7" xfId="13526"/>
+    <cellStyle name="Обычный 56 8" xfId="13706"/>
+    <cellStyle name="Обычный 56 9" xfId="14221"/>
+    <cellStyle name="Обычный 57" xfId="482"/>
+    <cellStyle name="Обычный 57 2" xfId="2890"/>
+    <cellStyle name="Обычный 57 2 2" xfId="11198"/>
+    <cellStyle name="Обычный 57 2 3" xfId="13530"/>
+    <cellStyle name="Обычный 57 3" xfId="3146"/>
+    <cellStyle name="Обычный 57 3 2" xfId="11199"/>
+    <cellStyle name="Обычный 57 3 3" xfId="13531"/>
+    <cellStyle name="Обычный 57 4" xfId="5841"/>
+    <cellStyle name="Обычный 57 5" xfId="7986"/>
+    <cellStyle name="Обычный 57 6" xfId="11197"/>
+    <cellStyle name="Обычный 57 7" xfId="13529"/>
+    <cellStyle name="Обычный 58" xfId="483"/>
+    <cellStyle name="Обычный 58 2" xfId="2891"/>
+    <cellStyle name="Обычный 58 2 2" xfId="11201"/>
+    <cellStyle name="Обычный 58 2 3" xfId="13533"/>
+    <cellStyle name="Обычный 58 3" xfId="3147"/>
+    <cellStyle name="Обычный 58 3 2" xfId="11202"/>
+    <cellStyle name="Обычный 58 3 3" xfId="13534"/>
+    <cellStyle name="Обычный 58 4" xfId="5843"/>
+    <cellStyle name="Обычный 58 5" xfId="7987"/>
+    <cellStyle name="Обычный 58 6" xfId="11200"/>
+    <cellStyle name="Обычный 58 7" xfId="13532"/>
+    <cellStyle name="Обычный 59" xfId="484"/>
+    <cellStyle name="Обычный 59 2" xfId="2892"/>
+    <cellStyle name="Обычный 59 2 2" xfId="11204"/>
+    <cellStyle name="Обычный 59 2 3" xfId="13536"/>
+    <cellStyle name="Обычный 59 3" xfId="3148"/>
+    <cellStyle name="Обычный 59 3 2" xfId="11205"/>
+    <cellStyle name="Обычный 59 3 3" xfId="13537"/>
+    <cellStyle name="Обычный 59 4" xfId="5845"/>
+    <cellStyle name="Обычный 59 5" xfId="7988"/>
+    <cellStyle name="Обычный 59 6" xfId="11203"/>
+    <cellStyle name="Обычный 59 7" xfId="13535"/>
+    <cellStyle name="Обычный 6" xfId="329"/>
+    <cellStyle name="Обычный 6 10" xfId="13831"/>
+    <cellStyle name="Обычный 6 11" xfId="14346"/>
+    <cellStyle name="Обычный 6 12" xfId="14921"/>
+    <cellStyle name="Обычный 6 13" xfId="15784"/>
+    <cellStyle name="Обычный 6 14" xfId="16719"/>
     <cellStyle name="Обычный 6 2" xfId="180"/>
+    <cellStyle name="Обычный 6 2 2" xfId="5849"/>
+    <cellStyle name="Обычный 6 2 2 2" xfId="5850"/>
+    <cellStyle name="Обычный 6 2 2 3" xfId="7991"/>
+    <cellStyle name="Обычный 6 2 2 4" xfId="11208"/>
+    <cellStyle name="Обычный 6 2 2 5" xfId="13540"/>
+    <cellStyle name="Обычный 6 2 3" xfId="5851"/>
+    <cellStyle name="Обычный 6 2 3 2" xfId="11209"/>
+    <cellStyle name="Обычный 6 2 3 3" xfId="13541"/>
+    <cellStyle name="Обычный 6 2 4" xfId="5852"/>
+    <cellStyle name="Обычный 6 2 4 2" xfId="11210"/>
+    <cellStyle name="Обычный 6 2 4 3" xfId="13542"/>
+    <cellStyle name="Обычный 6 2 5" xfId="7990"/>
+    <cellStyle name="Обычный 6 2 5 2" xfId="11211"/>
+    <cellStyle name="Обычный 6 2 5 3" xfId="13543"/>
+    <cellStyle name="Обычный 6 2 6" xfId="11207"/>
+    <cellStyle name="Обычный 6 2 7" xfId="11213"/>
+    <cellStyle name="Обычный 6 2 8" xfId="13539"/>
     <cellStyle name="Обычный 6 3" xfId="181"/>
-    <cellStyle name="Обычный 6_8" xfId="376"/>
-[...10 lines deleted...]
-    <cellStyle name="Обычный 7" xfId="370"/>
+    <cellStyle name="Обычный 6 3 2" xfId="5853"/>
+    <cellStyle name="Обычный 6 3 2 2" xfId="5854"/>
+    <cellStyle name="Обычный 6 3 2 3" xfId="7993"/>
+    <cellStyle name="Обычный 6 3 2 4" xfId="11215"/>
+    <cellStyle name="Обычный 6 3 2 5" xfId="13545"/>
+    <cellStyle name="Обычный 6 3 3" xfId="5855"/>
+    <cellStyle name="Обычный 6 3 3 2" xfId="11216"/>
+    <cellStyle name="Обычный 6 3 3 3" xfId="13546"/>
+    <cellStyle name="Обычный 6 3 4" xfId="5856"/>
+    <cellStyle name="Обычный 6 3 4 2" xfId="11217"/>
+    <cellStyle name="Обычный 6 3 4 3" xfId="13547"/>
+    <cellStyle name="Обычный 6 3 5" xfId="7992"/>
+    <cellStyle name="Обычный 6 3 5 2" xfId="11218"/>
+    <cellStyle name="Обычный 6 3 5 3" xfId="13548"/>
+    <cellStyle name="Обычный 6 3 6" xfId="11214"/>
+    <cellStyle name="Обычный 6 3 7" xfId="11220"/>
+    <cellStyle name="Обычный 6 3 8" xfId="13544"/>
+    <cellStyle name="Обычный 6 4" xfId="1630"/>
+    <cellStyle name="Обычный 6 4 2" xfId="5848"/>
+    <cellStyle name="Обычный 6 4 2 2" xfId="5857"/>
+    <cellStyle name="Обычный 6 4 3" xfId="7994"/>
+    <cellStyle name="Обычный 6 4 4" xfId="11221"/>
+    <cellStyle name="Обычный 6 4 5" xfId="13549"/>
+    <cellStyle name="Обычный 6 5" xfId="5858"/>
+    <cellStyle name="Обычный 6 5 2" xfId="11222"/>
+    <cellStyle name="Обычный 6 5 3" xfId="13550"/>
+    <cellStyle name="Обычный 6 6" xfId="5859"/>
+    <cellStyle name="Обычный 6 6 2" xfId="11223"/>
+    <cellStyle name="Обычный 6 6 3" xfId="13551"/>
+    <cellStyle name="Обычный 6 7" xfId="7989"/>
+    <cellStyle name="Обычный 6 8" xfId="11206"/>
+    <cellStyle name="Обычный 6 9" xfId="13538"/>
+    <cellStyle name="Обычный 6_12_2019_Б-03-01-М" xfId="5860"/>
+    <cellStyle name="Обычный 60" xfId="1209"/>
+    <cellStyle name="Обычный 60 2" xfId="2893"/>
+    <cellStyle name="Обычный 60 2 2" xfId="11225"/>
+    <cellStyle name="Обычный 60 2 3" xfId="13553"/>
+    <cellStyle name="Обычный 60 3" xfId="3149"/>
+    <cellStyle name="Обычный 60 3 2" xfId="11226"/>
+    <cellStyle name="Обычный 60 3 3" xfId="13554"/>
+    <cellStyle name="Обычный 60 4" xfId="5861"/>
+    <cellStyle name="Обычный 60 5" xfId="7995"/>
+    <cellStyle name="Обычный 60 6" xfId="11224"/>
+    <cellStyle name="Обычный 60 7" xfId="13552"/>
+    <cellStyle name="Обычный 61" xfId="485"/>
+    <cellStyle name="Обычный 61 2" xfId="2894"/>
+    <cellStyle name="Обычный 61 2 2" xfId="11228"/>
+    <cellStyle name="Обычный 61 2 3" xfId="13556"/>
+    <cellStyle name="Обычный 61 3" xfId="3150"/>
+    <cellStyle name="Обычный 61 3 2" xfId="11229"/>
+    <cellStyle name="Обычный 61 3 3" xfId="13557"/>
+    <cellStyle name="Обычный 61 4" xfId="5863"/>
+    <cellStyle name="Обычный 61 5" xfId="7996"/>
+    <cellStyle name="Обычный 61 6" xfId="11227"/>
+    <cellStyle name="Обычный 61 7" xfId="13555"/>
+    <cellStyle name="Обычный 62" xfId="486"/>
+    <cellStyle name="Обычный 62 2" xfId="2895"/>
+    <cellStyle name="Обычный 62 2 2" xfId="11231"/>
+    <cellStyle name="Обычный 62 2 3" xfId="13559"/>
+    <cellStyle name="Обычный 62 3" xfId="3151"/>
+    <cellStyle name="Обычный 62 3 2" xfId="11232"/>
+    <cellStyle name="Обычный 62 3 3" xfId="13560"/>
+    <cellStyle name="Обычный 62 4" xfId="5865"/>
+    <cellStyle name="Обычный 62 5" xfId="7997"/>
+    <cellStyle name="Обычный 62 6" xfId="11230"/>
+    <cellStyle name="Обычный 62 7" xfId="13558"/>
+    <cellStyle name="Обычный 63" xfId="487"/>
+    <cellStyle name="Обычный 63 2" xfId="2896"/>
+    <cellStyle name="Обычный 63 2 2" xfId="11234"/>
+    <cellStyle name="Обычный 63 2 3" xfId="13562"/>
+    <cellStyle name="Обычный 63 3" xfId="3152"/>
+    <cellStyle name="Обычный 63 3 2" xfId="11235"/>
+    <cellStyle name="Обычный 63 3 3" xfId="13563"/>
+    <cellStyle name="Обычный 63 4" xfId="5868"/>
+    <cellStyle name="Обычный 63 5" xfId="7998"/>
+    <cellStyle name="Обычный 63 6" xfId="11233"/>
+    <cellStyle name="Обычный 63 7" xfId="13561"/>
+    <cellStyle name="Обычный 64" xfId="488"/>
+    <cellStyle name="Обычный 64 2" xfId="2897"/>
+    <cellStyle name="Обычный 64 2 2" xfId="11237"/>
+    <cellStyle name="Обычный 64 2 3" xfId="13565"/>
+    <cellStyle name="Обычный 64 3" xfId="3153"/>
+    <cellStyle name="Обычный 64 3 2" xfId="11238"/>
+    <cellStyle name="Обычный 64 3 3" xfId="13566"/>
+    <cellStyle name="Обычный 64 4" xfId="5870"/>
+    <cellStyle name="Обычный 64 5" xfId="7999"/>
+    <cellStyle name="Обычный 64 6" xfId="11236"/>
+    <cellStyle name="Обычный 64 7" xfId="13564"/>
+    <cellStyle name="Обычный 65" xfId="489"/>
+    <cellStyle name="Обычный 65 2" xfId="2898"/>
+    <cellStyle name="Обычный 65 2 2" xfId="11240"/>
+    <cellStyle name="Обычный 65 2 3" xfId="13568"/>
+    <cellStyle name="Обычный 65 3" xfId="3154"/>
+    <cellStyle name="Обычный 65 3 2" xfId="11241"/>
+    <cellStyle name="Обычный 65 3 3" xfId="13569"/>
+    <cellStyle name="Обычный 65 4" xfId="5872"/>
+    <cellStyle name="Обычный 65 5" xfId="8000"/>
+    <cellStyle name="Обычный 65 6" xfId="11239"/>
+    <cellStyle name="Обычный 65 7" xfId="13567"/>
+    <cellStyle name="Обычный 66" xfId="1210"/>
+    <cellStyle name="Обычный 66 2" xfId="2899"/>
+    <cellStyle name="Обычный 66 2 2" xfId="11243"/>
+    <cellStyle name="Обычный 66 2 3" xfId="13571"/>
+    <cellStyle name="Обычный 66 3" xfId="3155"/>
+    <cellStyle name="Обычный 66 3 2" xfId="11244"/>
+    <cellStyle name="Обычный 66 3 3" xfId="13572"/>
+    <cellStyle name="Обычный 66 4" xfId="5874"/>
+    <cellStyle name="Обычный 66 5" xfId="8001"/>
+    <cellStyle name="Обычный 66 6" xfId="11242"/>
+    <cellStyle name="Обычный 66 7" xfId="13570"/>
+    <cellStyle name="Обычный 67" xfId="542"/>
+    <cellStyle name="Обычный 67 10" xfId="15976"/>
+    <cellStyle name="Обычный 67 11" xfId="16911"/>
+    <cellStyle name="Обычный 67 2" xfId="2900"/>
+    <cellStyle name="Обычный 67 2 2" xfId="5876"/>
+    <cellStyle name="Обычный 67 2 2 2" xfId="5877"/>
+    <cellStyle name="Обычный 67 2 3" xfId="8003"/>
+    <cellStyle name="Обычный 67 3" xfId="5878"/>
+    <cellStyle name="Обычный 67 3 2" xfId="11246"/>
+    <cellStyle name="Обычный 67 3 3" xfId="13574"/>
+    <cellStyle name="Обычный 67 4" xfId="8002"/>
+    <cellStyle name="Обычный 67 5" xfId="11245"/>
+    <cellStyle name="Обычный 67 6" xfId="13573"/>
+    <cellStyle name="Обычный 67 7" xfId="14023"/>
+    <cellStyle name="Обычный 67 8" xfId="14538"/>
+    <cellStyle name="Обычный 67 9" xfId="15091"/>
+    <cellStyle name="Обычный 68" xfId="547"/>
+    <cellStyle name="Обычный 68 10" xfId="15981"/>
+    <cellStyle name="Обычный 68 11" xfId="16916"/>
+    <cellStyle name="Обычный 68 2" xfId="2901"/>
+    <cellStyle name="Обычный 68 2 2" xfId="5879"/>
+    <cellStyle name="Обычный 68 2 2 2" xfId="5880"/>
+    <cellStyle name="Обычный 68 2 3" xfId="8005"/>
+    <cellStyle name="Обычный 68 3" xfId="5881"/>
+    <cellStyle name="Обычный 68 3 2" xfId="11249"/>
+    <cellStyle name="Обычный 68 3 3" xfId="13576"/>
+    <cellStyle name="Обычный 68 4" xfId="8004"/>
+    <cellStyle name="Обычный 68 5" xfId="11247"/>
+    <cellStyle name="Обычный 68 6" xfId="13575"/>
+    <cellStyle name="Обычный 68 7" xfId="14028"/>
+    <cellStyle name="Обычный 68 8" xfId="14543"/>
+    <cellStyle name="Обычный 68 9" xfId="15095"/>
+    <cellStyle name="Обычный 69" xfId="1211"/>
+    <cellStyle name="Обычный 69 10" xfId="17152"/>
+    <cellStyle name="Обычный 69 2" xfId="2902"/>
+    <cellStyle name="Обычный 69 2 2" xfId="5882"/>
+    <cellStyle name="Обычный 69 2 2 2" xfId="5883"/>
+    <cellStyle name="Обычный 69 2 3" xfId="8007"/>
+    <cellStyle name="Обычный 69 3" xfId="5884"/>
+    <cellStyle name="Обычный 69 3 2" xfId="11252"/>
+    <cellStyle name="Обычный 69 3 3" xfId="13578"/>
+    <cellStyle name="Обычный 69 4" xfId="8006"/>
+    <cellStyle name="Обычный 69 5" xfId="11250"/>
+    <cellStyle name="Обычный 69 6" xfId="13577"/>
+    <cellStyle name="Обычный 69 7" xfId="14733"/>
+    <cellStyle name="Обычный 69 8" xfId="15298"/>
+    <cellStyle name="Обычный 69 9" xfId="16217"/>
+    <cellStyle name="Обычный 7" xfId="330"/>
+    <cellStyle name="Обычный 7 10" xfId="14347"/>
+    <cellStyle name="Обычный 7 11" xfId="14922"/>
+    <cellStyle name="Обычный 7 12" xfId="15785"/>
+    <cellStyle name="Обычный 7 13" xfId="16720"/>
     <cellStyle name="Обычный 7 2" xfId="182"/>
-    <cellStyle name="Обычный 7_8" xfId="377"/>
-[...31 lines deleted...]
-    <cellStyle name="Обычный 99" xfId="1280"/>
+    <cellStyle name="Обычный 7 2 2" xfId="5886"/>
+    <cellStyle name="Обычный 7 2 2 2" xfId="5887"/>
+    <cellStyle name="Обычный 7 2 2 3" xfId="8010"/>
+    <cellStyle name="Обычный 7 2 2 4" xfId="11255"/>
+    <cellStyle name="Обычный 7 2 2 5" xfId="13581"/>
+    <cellStyle name="Обычный 7 2 3" xfId="5888"/>
+    <cellStyle name="Обычный 7 2 3 2" xfId="11256"/>
+    <cellStyle name="Обычный 7 2 3 3" xfId="13582"/>
+    <cellStyle name="Обычный 7 2 4" xfId="5889"/>
+    <cellStyle name="Обычный 7 2 4 2" xfId="11257"/>
+    <cellStyle name="Обычный 7 2 4 3" xfId="13583"/>
+    <cellStyle name="Обычный 7 2 5" xfId="8009"/>
+    <cellStyle name="Обычный 7 2 5 2" xfId="11258"/>
+    <cellStyle name="Обычный 7 2 5 3" xfId="13584"/>
+    <cellStyle name="Обычный 7 2 6" xfId="11254"/>
+    <cellStyle name="Обычный 7 2 7" xfId="11259"/>
+    <cellStyle name="Обычный 7 2 8" xfId="13580"/>
+    <cellStyle name="Обычный 7 3" xfId="1631"/>
+    <cellStyle name="Обычный 7 3 2" xfId="5885"/>
+    <cellStyle name="Обычный 7 3 2 2" xfId="5890"/>
+    <cellStyle name="Обычный 7 3 3" xfId="8011"/>
+    <cellStyle name="Обычный 7 3 4" xfId="11260"/>
+    <cellStyle name="Обычный 7 3 5" xfId="13585"/>
+    <cellStyle name="Обычный 7 4" xfId="5891"/>
+    <cellStyle name="Обычный 7 4 2" xfId="11261"/>
+    <cellStyle name="Обычный 7 4 3" xfId="13586"/>
+    <cellStyle name="Обычный 7 5" xfId="5892"/>
+    <cellStyle name="Обычный 7 5 2" xfId="11262"/>
+    <cellStyle name="Обычный 7 5 3" xfId="13587"/>
+    <cellStyle name="Обычный 7 6" xfId="8008"/>
+    <cellStyle name="Обычный 7 7" xfId="11253"/>
+    <cellStyle name="Обычный 7 8" xfId="13579"/>
+    <cellStyle name="Обычный 7 9" xfId="13832"/>
+    <cellStyle name="Обычный 7_12_2019_Б-03-01-М" xfId="5893"/>
+    <cellStyle name="Обычный 70" xfId="544"/>
+    <cellStyle name="Обычный 70 10" xfId="15978"/>
+    <cellStyle name="Обычный 70 11" xfId="16913"/>
+    <cellStyle name="Обычный 70 2" xfId="2903"/>
+    <cellStyle name="Обычный 70 2 2" xfId="5894"/>
+    <cellStyle name="Обычный 70 2 2 2" xfId="5895"/>
+    <cellStyle name="Обычный 70 2 3" xfId="8013"/>
+    <cellStyle name="Обычный 70 3" xfId="5896"/>
+    <cellStyle name="Обычный 70 3 2" xfId="11265"/>
+    <cellStyle name="Обычный 70 3 3" xfId="13589"/>
+    <cellStyle name="Обычный 70 4" xfId="8012"/>
+    <cellStyle name="Обычный 70 5" xfId="11263"/>
+    <cellStyle name="Обычный 70 6" xfId="13588"/>
+    <cellStyle name="Обычный 70 7" xfId="14025"/>
+    <cellStyle name="Обычный 70 8" xfId="14540"/>
+    <cellStyle name="Обычный 70 9" xfId="15092"/>
+    <cellStyle name="Обычный 71" xfId="540"/>
+    <cellStyle name="Обычный 71 10" xfId="15974"/>
+    <cellStyle name="Обычный 71 11" xfId="16909"/>
+    <cellStyle name="Обычный 71 2" xfId="2904"/>
+    <cellStyle name="Обычный 71 2 2" xfId="5897"/>
+    <cellStyle name="Обычный 71 2 2 2" xfId="5898"/>
+    <cellStyle name="Обычный 71 2 3" xfId="8015"/>
+    <cellStyle name="Обычный 71 3" xfId="5899"/>
+    <cellStyle name="Обычный 71 3 2" xfId="11268"/>
+    <cellStyle name="Обычный 71 3 3" xfId="13591"/>
+    <cellStyle name="Обычный 71 4" xfId="8014"/>
+    <cellStyle name="Обычный 71 5" xfId="11266"/>
+    <cellStyle name="Обычный 71 6" xfId="13590"/>
+    <cellStyle name="Обычный 71 7" xfId="14021"/>
+    <cellStyle name="Обычный 71 8" xfId="14536"/>
+    <cellStyle name="Обычный 71 9" xfId="15089"/>
+    <cellStyle name="Обычный 72" xfId="527"/>
+    <cellStyle name="Обычный 72 10" xfId="15961"/>
+    <cellStyle name="Обычный 72 11" xfId="16896"/>
+    <cellStyle name="Обычный 72 2" xfId="2905"/>
+    <cellStyle name="Обычный 72 2 2" xfId="5900"/>
+    <cellStyle name="Обычный 72 2 2 2" xfId="5901"/>
+    <cellStyle name="Обычный 72 2 3" xfId="8017"/>
+    <cellStyle name="Обычный 72 3" xfId="5902"/>
+    <cellStyle name="Обычный 72 3 2" xfId="11270"/>
+    <cellStyle name="Обычный 72 3 3" xfId="13593"/>
+    <cellStyle name="Обычный 72 4" xfId="8016"/>
+    <cellStyle name="Обычный 72 5" xfId="11269"/>
+    <cellStyle name="Обычный 72 6" xfId="13592"/>
+    <cellStyle name="Обычный 72 7" xfId="14008"/>
+    <cellStyle name="Обычный 72 8" xfId="14523"/>
+    <cellStyle name="Обычный 72 9" xfId="15076"/>
+    <cellStyle name="Обычный 73" xfId="509"/>
+    <cellStyle name="Обычный 73 10" xfId="15943"/>
+    <cellStyle name="Обычный 73 11" xfId="16878"/>
+    <cellStyle name="Обычный 73 2" xfId="2906"/>
+    <cellStyle name="Обычный 73 2 2" xfId="5903"/>
+    <cellStyle name="Обычный 73 2 2 2" xfId="5904"/>
+    <cellStyle name="Обычный 73 2 3" xfId="8019"/>
+    <cellStyle name="Обычный 73 3" xfId="5905"/>
+    <cellStyle name="Обычный 73 3 2" xfId="11273"/>
+    <cellStyle name="Обычный 73 3 3" xfId="13595"/>
+    <cellStyle name="Обычный 73 4" xfId="8018"/>
+    <cellStyle name="Обычный 73 5" xfId="11271"/>
+    <cellStyle name="Обычный 73 6" xfId="13594"/>
+    <cellStyle name="Обычный 73 7" xfId="13990"/>
+    <cellStyle name="Обычный 73 8" xfId="14505"/>
+    <cellStyle name="Обычный 73 9" xfId="15058"/>
+    <cellStyle name="Обычный 74" xfId="499"/>
+    <cellStyle name="Обычный 74 10" xfId="15933"/>
+    <cellStyle name="Обычный 74 11" xfId="16868"/>
+    <cellStyle name="Обычный 74 2" xfId="2907"/>
+    <cellStyle name="Обычный 74 2 2" xfId="5906"/>
+    <cellStyle name="Обычный 74 2 2 2" xfId="5907"/>
+    <cellStyle name="Обычный 74 2 3" xfId="8021"/>
+    <cellStyle name="Обычный 74 3" xfId="5908"/>
+    <cellStyle name="Обычный 74 3 2" xfId="11276"/>
+    <cellStyle name="Обычный 74 3 3" xfId="13597"/>
+    <cellStyle name="Обычный 74 4" xfId="8020"/>
+    <cellStyle name="Обычный 74 5" xfId="11274"/>
+    <cellStyle name="Обычный 74 6" xfId="13596"/>
+    <cellStyle name="Обычный 74 7" xfId="13980"/>
+    <cellStyle name="Обычный 74 8" xfId="14495"/>
+    <cellStyle name="Обычный 74 9" xfId="15048"/>
+    <cellStyle name="Обычный 75" xfId="496"/>
+    <cellStyle name="Обычный 75 10" xfId="15930"/>
+    <cellStyle name="Обычный 75 11" xfId="16865"/>
+    <cellStyle name="Обычный 75 2" xfId="2908"/>
+    <cellStyle name="Обычный 75 2 2" xfId="5909"/>
+    <cellStyle name="Обычный 75 2 2 2" xfId="5910"/>
+    <cellStyle name="Обычный 75 2 3" xfId="8023"/>
+    <cellStyle name="Обычный 75 3" xfId="5911"/>
+    <cellStyle name="Обычный 75 3 2" xfId="11278"/>
+    <cellStyle name="Обычный 75 3 3" xfId="13599"/>
+    <cellStyle name="Обычный 75 4" xfId="8022"/>
+    <cellStyle name="Обычный 75 5" xfId="11277"/>
+    <cellStyle name="Обычный 75 6" xfId="13598"/>
+    <cellStyle name="Обычный 75 7" xfId="13977"/>
+    <cellStyle name="Обычный 75 8" xfId="14492"/>
+    <cellStyle name="Обычный 75 9" xfId="15045"/>
+    <cellStyle name="Обычный 76" xfId="1212"/>
+    <cellStyle name="Обычный 76 10" xfId="17153"/>
+    <cellStyle name="Обычный 76 2" xfId="2909"/>
+    <cellStyle name="Обычный 76 2 2" xfId="5912"/>
+    <cellStyle name="Обычный 76 2 2 2" xfId="5913"/>
+    <cellStyle name="Обычный 76 2 3" xfId="8025"/>
+    <cellStyle name="Обычный 76 3" xfId="5914"/>
+    <cellStyle name="Обычный 76 3 2" xfId="11281"/>
+    <cellStyle name="Обычный 76 3 3" xfId="13601"/>
+    <cellStyle name="Обычный 76 4" xfId="8024"/>
+    <cellStyle name="Обычный 76 5" xfId="11279"/>
+    <cellStyle name="Обычный 76 6" xfId="13600"/>
+    <cellStyle name="Обычный 76 7" xfId="14734"/>
+    <cellStyle name="Обычный 76 8" xfId="15299"/>
+    <cellStyle name="Обычный 76 9" xfId="16218"/>
+    <cellStyle name="Обычный 77" xfId="1213"/>
+    <cellStyle name="Обычный 77 10" xfId="17154"/>
+    <cellStyle name="Обычный 77 2" xfId="2910"/>
+    <cellStyle name="Обычный 77 2 2" xfId="5915"/>
+    <cellStyle name="Обычный 77 2 2 2" xfId="5916"/>
+    <cellStyle name="Обычный 77 2 3" xfId="8027"/>
+    <cellStyle name="Обычный 77 3" xfId="5917"/>
+    <cellStyle name="Обычный 77 3 2" xfId="11284"/>
+    <cellStyle name="Обычный 77 3 3" xfId="13603"/>
+    <cellStyle name="Обычный 77 4" xfId="8026"/>
+    <cellStyle name="Обычный 77 5" xfId="11282"/>
+    <cellStyle name="Обычный 77 6" xfId="13602"/>
+    <cellStyle name="Обычный 77 7" xfId="14735"/>
+    <cellStyle name="Обычный 77 8" xfId="15300"/>
+    <cellStyle name="Обычный 77 9" xfId="16219"/>
+    <cellStyle name="Обычный 78" xfId="1214"/>
+    <cellStyle name="Обычный 78 10" xfId="17155"/>
+    <cellStyle name="Обычный 78 2" xfId="2911"/>
+    <cellStyle name="Обычный 78 2 2" xfId="5918"/>
+    <cellStyle name="Обычный 78 2 2 2" xfId="5919"/>
+    <cellStyle name="Обычный 78 2 3" xfId="8029"/>
+    <cellStyle name="Обычный 78 3" xfId="5920"/>
+    <cellStyle name="Обычный 78 3 2" xfId="11286"/>
+    <cellStyle name="Обычный 78 3 3" xfId="13605"/>
+    <cellStyle name="Обычный 78 4" xfId="8028"/>
+    <cellStyle name="Обычный 78 5" xfId="11285"/>
+    <cellStyle name="Обычный 78 6" xfId="13604"/>
+    <cellStyle name="Обычный 78 7" xfId="14736"/>
+    <cellStyle name="Обычный 78 8" xfId="15301"/>
+    <cellStyle name="Обычный 78 9" xfId="16220"/>
+    <cellStyle name="Обычный 79" xfId="1215"/>
+    <cellStyle name="Обычный 79 10" xfId="17156"/>
+    <cellStyle name="Обычный 79 2" xfId="2912"/>
+    <cellStyle name="Обычный 79 2 2" xfId="5921"/>
+    <cellStyle name="Обычный 79 2 2 2" xfId="5922"/>
+    <cellStyle name="Обычный 79 2 3" xfId="8031"/>
+    <cellStyle name="Обычный 79 3" xfId="5923"/>
+    <cellStyle name="Обычный 79 3 2" xfId="11289"/>
+    <cellStyle name="Обычный 79 3 3" xfId="13607"/>
+    <cellStyle name="Обычный 79 4" xfId="8030"/>
+    <cellStyle name="Обычный 79 5" xfId="11287"/>
+    <cellStyle name="Обычный 79 6" xfId="13606"/>
+    <cellStyle name="Обычный 79 7" xfId="14737"/>
+    <cellStyle name="Обычный 79 8" xfId="15302"/>
+    <cellStyle name="Обычный 79 9" xfId="16221"/>
+    <cellStyle name="Обычный 8" xfId="331"/>
+    <cellStyle name="Обычный 8 10" xfId="14923"/>
+    <cellStyle name="Обычный 8 11" xfId="15786"/>
+    <cellStyle name="Обычный 8 12" xfId="16721"/>
+    <cellStyle name="Обычный 8 2" xfId="1632"/>
+    <cellStyle name="Обычный 8 2 2" xfId="5924"/>
+    <cellStyle name="Обычный 8 2 2 2" xfId="5925"/>
+    <cellStyle name="Обычный 8 2 3" xfId="8033"/>
+    <cellStyle name="Обычный 8 2 4" xfId="11291"/>
+    <cellStyle name="Обычный 8 2 5" xfId="13609"/>
+    <cellStyle name="Обычный 8 3" xfId="5926"/>
+    <cellStyle name="Обычный 8 3 2" xfId="11292"/>
+    <cellStyle name="Обычный 8 3 3" xfId="13610"/>
+    <cellStyle name="Обычный 8 4" xfId="5927"/>
+    <cellStyle name="Обычный 8 4 2" xfId="11293"/>
+    <cellStyle name="Обычный 8 4 3" xfId="13611"/>
+    <cellStyle name="Обычный 8 5" xfId="8032"/>
+    <cellStyle name="Обычный 8 6" xfId="11290"/>
+    <cellStyle name="Обычный 8 7" xfId="13608"/>
+    <cellStyle name="Обычный 8 8" xfId="13833"/>
+    <cellStyle name="Обычный 8 9" xfId="14348"/>
+    <cellStyle name="Обычный 80" xfId="1216"/>
+    <cellStyle name="Обычный 80 10" xfId="17157"/>
+    <cellStyle name="Обычный 80 2" xfId="2913"/>
+    <cellStyle name="Обычный 80 2 2" xfId="5928"/>
+    <cellStyle name="Обычный 80 2 2 2" xfId="5929"/>
+    <cellStyle name="Обычный 80 2 3" xfId="8035"/>
+    <cellStyle name="Обычный 80 3" xfId="5930"/>
+    <cellStyle name="Обычный 80 3 2" xfId="11296"/>
+    <cellStyle name="Обычный 80 3 3" xfId="13613"/>
+    <cellStyle name="Обычный 80 4" xfId="8034"/>
+    <cellStyle name="Обычный 80 5" xfId="11294"/>
+    <cellStyle name="Обычный 80 6" xfId="13612"/>
+    <cellStyle name="Обычный 80 7" xfId="14738"/>
+    <cellStyle name="Обычный 80 8" xfId="15303"/>
+    <cellStyle name="Обычный 80 9" xfId="16222"/>
+    <cellStyle name="Обычный 81" xfId="1217"/>
+    <cellStyle name="Обычный 81 10" xfId="17158"/>
+    <cellStyle name="Обычный 81 2" xfId="2914"/>
+    <cellStyle name="Обычный 81 2 2" xfId="5931"/>
+    <cellStyle name="Обычный 81 2 2 2" xfId="5932"/>
+    <cellStyle name="Обычный 81 2 3" xfId="8037"/>
+    <cellStyle name="Обычный 81 3" xfId="5933"/>
+    <cellStyle name="Обычный 81 3 2" xfId="11298"/>
+    <cellStyle name="Обычный 81 3 3" xfId="13615"/>
+    <cellStyle name="Обычный 81 4" xfId="8036"/>
+    <cellStyle name="Обычный 81 5" xfId="11297"/>
+    <cellStyle name="Обычный 81 6" xfId="13614"/>
+    <cellStyle name="Обычный 81 7" xfId="14739"/>
+    <cellStyle name="Обычный 81 8" xfId="15304"/>
+    <cellStyle name="Обычный 81 9" xfId="16223"/>
+    <cellStyle name="Обычный 82" xfId="1218"/>
+    <cellStyle name="Обычный 82 10" xfId="17159"/>
+    <cellStyle name="Обычный 82 2" xfId="2915"/>
+    <cellStyle name="Обычный 82 2 2" xfId="5934"/>
+    <cellStyle name="Обычный 82 2 2 2" xfId="5935"/>
+    <cellStyle name="Обычный 82 2 3" xfId="8039"/>
+    <cellStyle name="Обычный 82 3" xfId="5936"/>
+    <cellStyle name="Обычный 82 3 2" xfId="11301"/>
+    <cellStyle name="Обычный 82 3 3" xfId="13617"/>
+    <cellStyle name="Обычный 82 4" xfId="8038"/>
+    <cellStyle name="Обычный 82 5" xfId="11299"/>
+    <cellStyle name="Обычный 82 6" xfId="13616"/>
+    <cellStyle name="Обычный 82 7" xfId="14740"/>
+    <cellStyle name="Обычный 82 8" xfId="15305"/>
+    <cellStyle name="Обычный 82 9" xfId="16224"/>
+    <cellStyle name="Обычный 83" xfId="1219"/>
+    <cellStyle name="Обычный 83 10" xfId="17160"/>
+    <cellStyle name="Обычный 83 2" xfId="2916"/>
+    <cellStyle name="Обычный 83 2 2" xfId="5937"/>
+    <cellStyle name="Обычный 83 2 2 2" xfId="5938"/>
+    <cellStyle name="Обычный 83 2 3" xfId="8041"/>
+    <cellStyle name="Обычный 83 3" xfId="5939"/>
+    <cellStyle name="Обычный 83 3 2" xfId="11304"/>
+    <cellStyle name="Обычный 83 3 3" xfId="13619"/>
+    <cellStyle name="Обычный 83 4" xfId="8040"/>
+    <cellStyle name="Обычный 83 5" xfId="11302"/>
+    <cellStyle name="Обычный 83 6" xfId="13618"/>
+    <cellStyle name="Обычный 83 7" xfId="14741"/>
+    <cellStyle name="Обычный 83 8" xfId="15306"/>
+    <cellStyle name="Обычный 83 9" xfId="16225"/>
+    <cellStyle name="Обычный 84" xfId="1220"/>
+    <cellStyle name="Обычный 84 10" xfId="17161"/>
+    <cellStyle name="Обычный 84 2" xfId="2917"/>
+    <cellStyle name="Обычный 84 2 2" xfId="5940"/>
+    <cellStyle name="Обычный 84 2 2 2" xfId="5941"/>
+    <cellStyle name="Обычный 84 2 3" xfId="8043"/>
+    <cellStyle name="Обычный 84 3" xfId="5942"/>
+    <cellStyle name="Обычный 84 3 2" xfId="11306"/>
+    <cellStyle name="Обычный 84 3 3" xfId="13621"/>
+    <cellStyle name="Обычный 84 4" xfId="8042"/>
+    <cellStyle name="Обычный 84 5" xfId="11305"/>
+    <cellStyle name="Обычный 84 6" xfId="13620"/>
+    <cellStyle name="Обычный 84 7" xfId="14742"/>
+    <cellStyle name="Обычный 84 8" xfId="15307"/>
+    <cellStyle name="Обычный 84 9" xfId="16226"/>
+    <cellStyle name="Обычный 85" xfId="1231"/>
+    <cellStyle name="Обычный 85 10" xfId="17172"/>
+    <cellStyle name="Обычный 85 2" xfId="2918"/>
+    <cellStyle name="Обычный 85 2 2" xfId="5943"/>
+    <cellStyle name="Обычный 85 2 2 2" xfId="5944"/>
+    <cellStyle name="Обычный 85 2 3" xfId="8045"/>
+    <cellStyle name="Обычный 85 3" xfId="5945"/>
+    <cellStyle name="Обычный 85 3 2" xfId="11309"/>
+    <cellStyle name="Обычный 85 3 3" xfId="13623"/>
+    <cellStyle name="Обычный 85 4" xfId="8044"/>
+    <cellStyle name="Обычный 85 5" xfId="11307"/>
+    <cellStyle name="Обычный 85 6" xfId="13622"/>
+    <cellStyle name="Обычный 85 7" xfId="14753"/>
+    <cellStyle name="Обычный 85 8" xfId="15318"/>
+    <cellStyle name="Обычный 85 9" xfId="16237"/>
+    <cellStyle name="Обычный 86" xfId="1221"/>
+    <cellStyle name="Обычный 86 10" xfId="17162"/>
+    <cellStyle name="Обычный 86 2" xfId="2919"/>
+    <cellStyle name="Обычный 86 2 2" xfId="5946"/>
+    <cellStyle name="Обычный 86 2 2 2" xfId="5947"/>
+    <cellStyle name="Обычный 86 2 3" xfId="8047"/>
+    <cellStyle name="Обычный 86 3" xfId="5948"/>
+    <cellStyle name="Обычный 86 3 2" xfId="11312"/>
+    <cellStyle name="Обычный 86 3 3" xfId="13625"/>
+    <cellStyle name="Обычный 86 4" xfId="8046"/>
+    <cellStyle name="Обычный 86 5" xfId="11310"/>
+    <cellStyle name="Обычный 86 6" xfId="13624"/>
+    <cellStyle name="Обычный 86 7" xfId="14743"/>
+    <cellStyle name="Обычный 86 8" xfId="15308"/>
+    <cellStyle name="Обычный 86 9" xfId="16227"/>
+    <cellStyle name="Обычный 87" xfId="1222"/>
+    <cellStyle name="Обычный 87 10" xfId="17163"/>
+    <cellStyle name="Обычный 87 2" xfId="2920"/>
+    <cellStyle name="Обычный 87 2 2" xfId="5949"/>
+    <cellStyle name="Обычный 87 2 2 2" xfId="5950"/>
+    <cellStyle name="Обычный 87 2 3" xfId="8049"/>
+    <cellStyle name="Обычный 87 3" xfId="5951"/>
+    <cellStyle name="Обычный 87 3 2" xfId="11314"/>
+    <cellStyle name="Обычный 87 3 3" xfId="13627"/>
+    <cellStyle name="Обычный 87 4" xfId="8048"/>
+    <cellStyle name="Обычный 87 5" xfId="11313"/>
+    <cellStyle name="Обычный 87 6" xfId="13626"/>
+    <cellStyle name="Обычный 87 7" xfId="14744"/>
+    <cellStyle name="Обычный 87 8" xfId="15309"/>
+    <cellStyle name="Обычный 87 9" xfId="16228"/>
+    <cellStyle name="Обычный 88" xfId="1223"/>
+    <cellStyle name="Обычный 88 10" xfId="17164"/>
+    <cellStyle name="Обычный 88 2" xfId="2921"/>
+    <cellStyle name="Обычный 88 2 2" xfId="5952"/>
+    <cellStyle name="Обычный 88 2 2 2" xfId="5953"/>
+    <cellStyle name="Обычный 88 2 3" xfId="8051"/>
+    <cellStyle name="Обычный 88 3" xfId="5954"/>
+    <cellStyle name="Обычный 88 3 2" xfId="11317"/>
+    <cellStyle name="Обычный 88 3 3" xfId="13629"/>
+    <cellStyle name="Обычный 88 4" xfId="8050"/>
+    <cellStyle name="Обычный 88 5" xfId="11315"/>
+    <cellStyle name="Обычный 88 6" xfId="13628"/>
+    <cellStyle name="Обычный 88 7" xfId="14745"/>
+    <cellStyle name="Обычный 88 8" xfId="15310"/>
+    <cellStyle name="Обычный 88 9" xfId="16229"/>
+    <cellStyle name="Обычный 89" xfId="1224"/>
+    <cellStyle name="Обычный 89 10" xfId="17165"/>
+    <cellStyle name="Обычный 89 2" xfId="2922"/>
+    <cellStyle name="Обычный 89 2 2" xfId="5955"/>
+    <cellStyle name="Обычный 89 2 2 2" xfId="5956"/>
+    <cellStyle name="Обычный 89 2 3" xfId="8053"/>
+    <cellStyle name="Обычный 89 3" xfId="5957"/>
+    <cellStyle name="Обычный 89 3 2" xfId="11320"/>
+    <cellStyle name="Обычный 89 3 3" xfId="13631"/>
+    <cellStyle name="Обычный 89 4" xfId="8052"/>
+    <cellStyle name="Обычный 89 5" xfId="11318"/>
+    <cellStyle name="Обычный 89 6" xfId="13630"/>
+    <cellStyle name="Обычный 89 7" xfId="14746"/>
+    <cellStyle name="Обычный 89 8" xfId="15311"/>
+    <cellStyle name="Обычный 89 9" xfId="16230"/>
+    <cellStyle name="Обычный 9" xfId="332"/>
+    <cellStyle name="Обычный 9 10" xfId="14924"/>
+    <cellStyle name="Обычный 9 11" xfId="15787"/>
+    <cellStyle name="Обычный 9 12" xfId="16722"/>
+    <cellStyle name="Обычный 9 2" xfId="1633"/>
+    <cellStyle name="Обычный 9 2 2" xfId="5958"/>
+    <cellStyle name="Обычный 9 2 2 2" xfId="5959"/>
+    <cellStyle name="Обычный 9 2 3" xfId="8055"/>
+    <cellStyle name="Обычный 9 2 4" xfId="11322"/>
+    <cellStyle name="Обычный 9 2 5" xfId="13633"/>
+    <cellStyle name="Обычный 9 3" xfId="5960"/>
+    <cellStyle name="Обычный 9 3 2" xfId="11323"/>
+    <cellStyle name="Обычный 9 3 3" xfId="13634"/>
+    <cellStyle name="Обычный 9 4" xfId="5961"/>
+    <cellStyle name="Обычный 9 4 2" xfId="11324"/>
+    <cellStyle name="Обычный 9 4 3" xfId="13635"/>
+    <cellStyle name="Обычный 9 5" xfId="8054"/>
+    <cellStyle name="Обычный 9 6" xfId="11321"/>
+    <cellStyle name="Обычный 9 7" xfId="13632"/>
+    <cellStyle name="Обычный 9 8" xfId="13834"/>
+    <cellStyle name="Обычный 9 9" xfId="14349"/>
+    <cellStyle name="Обычный 90" xfId="1225"/>
+    <cellStyle name="Обычный 90 10" xfId="17166"/>
+    <cellStyle name="Обычный 90 2" xfId="2923"/>
+    <cellStyle name="Обычный 90 2 2" xfId="5962"/>
+    <cellStyle name="Обычный 90 2 2 2" xfId="5963"/>
+    <cellStyle name="Обычный 90 2 3" xfId="8057"/>
+    <cellStyle name="Обычный 90 3" xfId="5964"/>
+    <cellStyle name="Обычный 90 3 2" xfId="11326"/>
+    <cellStyle name="Обычный 90 3 3" xfId="13637"/>
+    <cellStyle name="Обычный 90 4" xfId="8056"/>
+    <cellStyle name="Обычный 90 5" xfId="11325"/>
+    <cellStyle name="Обычный 90 6" xfId="13636"/>
+    <cellStyle name="Обычный 90 7" xfId="14747"/>
+    <cellStyle name="Обычный 90 8" xfId="15312"/>
+    <cellStyle name="Обычный 90 9" xfId="16231"/>
+    <cellStyle name="Обычный 91" xfId="1226"/>
+    <cellStyle name="Обычный 91 10" xfId="17167"/>
+    <cellStyle name="Обычный 91 2" xfId="2924"/>
+    <cellStyle name="Обычный 91 2 2" xfId="5965"/>
+    <cellStyle name="Обычный 91 2 2 2" xfId="5966"/>
+    <cellStyle name="Обычный 91 2 3" xfId="8059"/>
+    <cellStyle name="Обычный 91 3" xfId="5967"/>
+    <cellStyle name="Обычный 91 3 2" xfId="11329"/>
+    <cellStyle name="Обычный 91 3 3" xfId="13639"/>
+    <cellStyle name="Обычный 91 4" xfId="8058"/>
+    <cellStyle name="Обычный 91 5" xfId="11327"/>
+    <cellStyle name="Обычный 91 6" xfId="13638"/>
+    <cellStyle name="Обычный 91 7" xfId="14748"/>
+    <cellStyle name="Обычный 91 8" xfId="15313"/>
+    <cellStyle name="Обычный 91 9" xfId="16232"/>
+    <cellStyle name="Обычный 92" xfId="1227"/>
+    <cellStyle name="Обычный 92 10" xfId="17168"/>
+    <cellStyle name="Обычный 92 2" xfId="2925"/>
+    <cellStyle name="Обычный 92 2 2" xfId="5968"/>
+    <cellStyle name="Обычный 92 2 2 2" xfId="5969"/>
+    <cellStyle name="Обычный 92 2 3" xfId="8061"/>
+    <cellStyle name="Обычный 92 3" xfId="5970"/>
+    <cellStyle name="Обычный 92 3 2" xfId="11332"/>
+    <cellStyle name="Обычный 92 3 3" xfId="13641"/>
+    <cellStyle name="Обычный 92 4" xfId="8060"/>
+    <cellStyle name="Обычный 92 5" xfId="11330"/>
+    <cellStyle name="Обычный 92 6" xfId="13640"/>
+    <cellStyle name="Обычный 92 7" xfId="14749"/>
+    <cellStyle name="Обычный 92 8" xfId="15314"/>
+    <cellStyle name="Обычный 92 9" xfId="16233"/>
+    <cellStyle name="Обычный 93" xfId="1228"/>
+    <cellStyle name="Обычный 93 10" xfId="17169"/>
+    <cellStyle name="Обычный 93 2" xfId="2926"/>
+    <cellStyle name="Обычный 93 2 2" xfId="5971"/>
+    <cellStyle name="Обычный 93 2 2 2" xfId="5972"/>
+    <cellStyle name="Обычный 93 2 3" xfId="8063"/>
+    <cellStyle name="Обычный 93 3" xfId="5973"/>
+    <cellStyle name="Обычный 93 3 2" xfId="11334"/>
+    <cellStyle name="Обычный 93 3 3" xfId="13643"/>
+    <cellStyle name="Обычный 93 4" xfId="8062"/>
+    <cellStyle name="Обычный 93 5" xfId="11333"/>
+    <cellStyle name="Обычный 93 6" xfId="13642"/>
+    <cellStyle name="Обычный 93 7" xfId="14750"/>
+    <cellStyle name="Обычный 93 8" xfId="15315"/>
+    <cellStyle name="Обычный 93 9" xfId="16234"/>
+    <cellStyle name="Обычный 94" xfId="1229"/>
+    <cellStyle name="Обычный 94 10" xfId="17170"/>
+    <cellStyle name="Обычный 94 2" xfId="2927"/>
+    <cellStyle name="Обычный 94 2 2" xfId="5974"/>
+    <cellStyle name="Обычный 94 2 2 2" xfId="5975"/>
+    <cellStyle name="Обычный 94 2 3" xfId="8065"/>
+    <cellStyle name="Обычный 94 3" xfId="5976"/>
+    <cellStyle name="Обычный 94 3 2" xfId="11337"/>
+    <cellStyle name="Обычный 94 3 3" xfId="13645"/>
+    <cellStyle name="Обычный 94 4" xfId="8064"/>
+    <cellStyle name="Обычный 94 5" xfId="11335"/>
+    <cellStyle name="Обычный 94 6" xfId="13644"/>
+    <cellStyle name="Обычный 94 7" xfId="14751"/>
+    <cellStyle name="Обычный 94 8" xfId="15316"/>
+    <cellStyle name="Обычный 94 9" xfId="16235"/>
+    <cellStyle name="Обычный 95" xfId="1232"/>
+    <cellStyle name="Обычный 95 10" xfId="17173"/>
+    <cellStyle name="Обычный 95 2" xfId="2928"/>
+    <cellStyle name="Обычный 95 2 2" xfId="5977"/>
+    <cellStyle name="Обычный 95 2 2 2" xfId="5978"/>
+    <cellStyle name="Обычный 95 2 3" xfId="8067"/>
+    <cellStyle name="Обычный 95 3" xfId="5979"/>
+    <cellStyle name="Обычный 95 3 2" xfId="11340"/>
+    <cellStyle name="Обычный 95 3 3" xfId="13647"/>
+    <cellStyle name="Обычный 95 4" xfId="8066"/>
+    <cellStyle name="Обычный 95 5" xfId="11338"/>
+    <cellStyle name="Обычный 95 6" xfId="13646"/>
+    <cellStyle name="Обычный 95 7" xfId="14754"/>
+    <cellStyle name="Обычный 95 8" xfId="15319"/>
+    <cellStyle name="Обычный 95 9" xfId="16238"/>
+    <cellStyle name="Обычный 96" xfId="1230"/>
+    <cellStyle name="Обычный 96 10" xfId="17171"/>
+    <cellStyle name="Обычный 96 2" xfId="2929"/>
+    <cellStyle name="Обычный 96 2 2" xfId="5980"/>
+    <cellStyle name="Обычный 96 2 2 2" xfId="5981"/>
+    <cellStyle name="Обычный 96 2 3" xfId="8069"/>
+    <cellStyle name="Обычный 96 3" xfId="5982"/>
+    <cellStyle name="Обычный 96 3 2" xfId="11343"/>
+    <cellStyle name="Обычный 96 3 3" xfId="13649"/>
+    <cellStyle name="Обычный 96 4" xfId="8068"/>
+    <cellStyle name="Обычный 96 5" xfId="11341"/>
+    <cellStyle name="Обычный 96 6" xfId="13648"/>
+    <cellStyle name="Обычный 96 7" xfId="14752"/>
+    <cellStyle name="Обычный 96 8" xfId="15317"/>
+    <cellStyle name="Обычный 96 9" xfId="16236"/>
+    <cellStyle name="Обычный 97" xfId="1233"/>
+    <cellStyle name="Обычный 97 10" xfId="17174"/>
+    <cellStyle name="Обычный 97 2" xfId="2930"/>
+    <cellStyle name="Обычный 97 2 2" xfId="5983"/>
+    <cellStyle name="Обычный 97 2 2 2" xfId="5984"/>
+    <cellStyle name="Обычный 97 2 3" xfId="8071"/>
+    <cellStyle name="Обычный 97 3" xfId="5985"/>
+    <cellStyle name="Обычный 97 3 2" xfId="11346"/>
+    <cellStyle name="Обычный 97 3 3" xfId="13651"/>
+    <cellStyle name="Обычный 97 4" xfId="8070"/>
+    <cellStyle name="Обычный 97 5" xfId="11344"/>
+    <cellStyle name="Обычный 97 6" xfId="13650"/>
+    <cellStyle name="Обычный 97 7" xfId="14755"/>
+    <cellStyle name="Обычный 97 8" xfId="15320"/>
+    <cellStyle name="Обычный 97 9" xfId="16239"/>
+    <cellStyle name="Обычный 98" xfId="1234"/>
+    <cellStyle name="Обычный 98 10" xfId="17175"/>
+    <cellStyle name="Обычный 98 2" xfId="2931"/>
+    <cellStyle name="Обычный 98 2 2" xfId="5986"/>
+    <cellStyle name="Обычный 98 2 2 2" xfId="5987"/>
+    <cellStyle name="Обычный 98 2 3" xfId="8073"/>
+    <cellStyle name="Обычный 98 3" xfId="5988"/>
+    <cellStyle name="Обычный 98 3 2" xfId="11349"/>
+    <cellStyle name="Обычный 98 3 3" xfId="13653"/>
+    <cellStyle name="Обычный 98 4" xfId="8072"/>
+    <cellStyle name="Обычный 98 5" xfId="11347"/>
+    <cellStyle name="Обычный 98 6" xfId="13652"/>
+    <cellStyle name="Обычный 98 7" xfId="14756"/>
+    <cellStyle name="Обычный 98 8" xfId="15321"/>
+    <cellStyle name="Обычный 98 9" xfId="16240"/>
+    <cellStyle name="Обычный 99" xfId="1235"/>
+    <cellStyle name="Обычный 99 10" xfId="17176"/>
+    <cellStyle name="Обычный 99 2" xfId="2932"/>
+    <cellStyle name="Обычный 99 2 2" xfId="5989"/>
+    <cellStyle name="Обычный 99 2 2 2" xfId="5990"/>
+    <cellStyle name="Обычный 99 2 3" xfId="8075"/>
+    <cellStyle name="Обычный 99 3" xfId="5991"/>
+    <cellStyle name="Обычный 99 3 2" xfId="11351"/>
+    <cellStyle name="Обычный 99 3 3" xfId="13655"/>
+    <cellStyle name="Обычный 99 4" xfId="8074"/>
+    <cellStyle name="Обычный 99 5" xfId="11350"/>
+    <cellStyle name="Обычный 99 6" xfId="13654"/>
+    <cellStyle name="Обычный 99 7" xfId="14757"/>
+    <cellStyle name="Обычный 99 8" xfId="15322"/>
+    <cellStyle name="Обычный 99 9" xfId="16241"/>
     <cellStyle name="Открывавшаяся гиперссылка 2" xfId="183"/>
     <cellStyle name="Примечание 2" xfId="184"/>
     <cellStyle name="Примечание 2 2" xfId="291"/>
-    <cellStyle name="Примечание 2 2 2" xfId="490"/>
-[...16 lines deleted...]
-    <cellStyle name="Примечание 2_8" xfId="378"/>
+    <cellStyle name="Примечание 2 2 2" xfId="445"/>
+    <cellStyle name="Примечание 2 2 2 2" xfId="688"/>
+    <cellStyle name="Примечание 2 2 2 2 2" xfId="1158"/>
+    <cellStyle name="Примечание 2 2 2 2 2 2" xfId="14644"/>
+    <cellStyle name="Примечание 2 2 2 2 3" xfId="14169"/>
+    <cellStyle name="Примечание 2 2 2 2 4" xfId="16122"/>
+    <cellStyle name="Примечание 2 2 2 2 5" xfId="17057"/>
+    <cellStyle name="Примечание 2 2 2 3" xfId="949"/>
+    <cellStyle name="Примечание 2 2 2 3 2" xfId="14461"/>
+    <cellStyle name="Примечание 2 2 2 4" xfId="13946"/>
+    <cellStyle name="Примечание 2 2 2 5" xfId="15899"/>
+    <cellStyle name="Примечание 2 2 2 6" xfId="16834"/>
+    <cellStyle name="Примечание 2 2 3" xfId="594"/>
+    <cellStyle name="Примечание 2 2 3 2" xfId="1064"/>
+    <cellStyle name="Примечание 2 2 3 2 2" xfId="14590"/>
+    <cellStyle name="Примечание 2 2 3 3" xfId="14075"/>
+    <cellStyle name="Примечание 2 2 3 4" xfId="16028"/>
+    <cellStyle name="Примечание 2 2 3 5" xfId="16963"/>
+    <cellStyle name="Примечание 2 2 4" xfId="839"/>
+    <cellStyle name="Примечание 2 2 4 2" xfId="14328"/>
+    <cellStyle name="Примечание 2 2 5" xfId="13813"/>
+    <cellStyle name="Примечание 2 2 6" xfId="15766"/>
+    <cellStyle name="Примечание 2 2 7" xfId="16701"/>
+    <cellStyle name="Примечание 2 3" xfId="398"/>
+    <cellStyle name="Примечание 2 3 2" xfId="641"/>
+    <cellStyle name="Примечание 2 3 2 2" xfId="1111"/>
+    <cellStyle name="Примечание 2 3 2 2 2" xfId="14637"/>
+    <cellStyle name="Примечание 2 3 2 3" xfId="14122"/>
+    <cellStyle name="Примечание 2 3 2 4" xfId="16075"/>
+    <cellStyle name="Примечание 2 3 2 5" xfId="17010"/>
+    <cellStyle name="Примечание 2 3 3" xfId="902"/>
+    <cellStyle name="Примечание 2 3 3 2" xfId="14414"/>
+    <cellStyle name="Примечание 2 3 4" xfId="13899"/>
+    <cellStyle name="Примечание 2 3 5" xfId="15852"/>
+    <cellStyle name="Примечание 2 3 6" xfId="16787"/>
+    <cellStyle name="Примечание 2 4" xfId="446"/>
+    <cellStyle name="Примечание 2 4 2" xfId="950"/>
+    <cellStyle name="Примечание 2 4 2 2" xfId="14462"/>
+    <cellStyle name="Примечание 2 4 3" xfId="13947"/>
+    <cellStyle name="Примечание 2 4 4" xfId="15900"/>
+    <cellStyle name="Примечание 2 4 5" xfId="16835"/>
+    <cellStyle name="Примечание 2 5" xfId="350"/>
+    <cellStyle name="Примечание 2 5 2" xfId="854"/>
+    <cellStyle name="Примечание 2 5 2 2" xfId="14366"/>
+    <cellStyle name="Примечание 2 5 3" xfId="13851"/>
+    <cellStyle name="Примечание 2 5 4" xfId="15804"/>
+    <cellStyle name="Примечание 2 5 5" xfId="16739"/>
+    <cellStyle name="Примечание 2 6" xfId="543"/>
+    <cellStyle name="Примечание 2 6 2" xfId="1017"/>
+    <cellStyle name="Примечание 2 6 2 2" xfId="14539"/>
+    <cellStyle name="Примечание 2 6 3" xfId="14024"/>
+    <cellStyle name="Примечание 2 6 4" xfId="15977"/>
+    <cellStyle name="Примечание 2 6 5" xfId="16912"/>
+    <cellStyle name="Примечание 2_8" xfId="333"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4170,375 +36186,375 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="BR1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CJ5" sqref="CJ5:CJ12"/>
+      <selection activeCell="CK17" sqref="CK17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" style="6" customWidth="1"/>
     <col min="2" max="6" width="9" style="6" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="6" customWidth="1"/>
     <col min="9" max="10" width="9.5703125" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="6" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="6" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="6" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="6" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="6" customWidth="1"/>
     <col min="18" max="18" width="9" style="6" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="6" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="6" customWidth="1"/>
     <col min="21" max="21" width="9" style="6" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="50"/>
-[...46 lines deleted...]
-      <c r="AW1" s="50"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
+      <c r="AF1" s="51"/>
+      <c r="AG1" s="51"/>
+      <c r="AH1" s="51"/>
+      <c r="AI1" s="51"/>
+      <c r="AJ1" s="51"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="51"/>
+      <c r="AP1" s="51"/>
+      <c r="AQ1" s="51"/>
+      <c r="AR1" s="51"/>
+      <c r="AS1" s="51"/>
+      <c r="AT1" s="51"/>
+      <c r="AU1" s="51"/>
+      <c r="AV1" s="51"/>
+      <c r="AW1" s="51"/>
       <c r="AX1" s="7"/>
       <c r="AY1" s="7"/>
       <c r="AZ1" s="7"/>
       <c r="BA1" s="7"/>
       <c r="BB1" s="7"/>
       <c r="BC1" s="7"/>
       <c r="BD1" s="7"/>
       <c r="BE1" s="7"/>
       <c r="BF1" s="7"/>
       <c r="BG1" s="7"/>
       <c r="BH1" s="7"/>
       <c r="BI1" s="7"/>
       <c r="BJ1" s="7"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="51"/>
-[...1 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="51" t="s">
+      <c r="V2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="51"/>
-[...1 lines deleted...]
-      <c r="Y2" s="51"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="51" t="s">
+      <c r="AH2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="51"/>
-[...1 lines deleted...]
-      <c r="AK2" s="51"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="51" t="s">
+      <c r="AT2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="51"/>
-[...1 lines deleted...]
-      <c r="AW2" s="51"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
       <c r="AX2" s="16"/>
       <c r="AY2" s="16"/>
       <c r="AZ2" s="16"/>
       <c r="BA2" s="16"/>
       <c r="BB2" s="16"/>
       <c r="BC2" s="16"/>
       <c r="BD2" s="16"/>
       <c r="BE2" s="16"/>
-      <c r="BF2" s="49" t="s">
+      <c r="BF2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="49"/>
-[...1 lines deleted...]
-      <c r="BI2" s="49"/>
+      <c r="BG2" s="52"/>
+      <c r="BH2" s="52"/>
+      <c r="BI2" s="52"/>
       <c r="BJ2" s="16"/>
       <c r="BK2" s="16"/>
       <c r="BL2" s="16"/>
       <c r="BM2" s="16"/>
       <c r="BN2" s="16"/>
       <c r="BO2" s="16"/>
       <c r="BP2" s="16"/>
       <c r="BQ2" s="16"/>
-      <c r="BR2" s="49" t="s">
+      <c r="BR2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="BS2" s="49"/>
-[...1 lines deleted...]
-      <c r="BU2" s="49"/>
+      <c r="BS2" s="52"/>
+      <c r="BT2" s="52"/>
+      <c r="BU2" s="52"/>
       <c r="BV2" s="16"/>
       <c r="BW2" s="16"/>
       <c r="BX2" s="16"/>
       <c r="BY2" s="16"/>
       <c r="BZ2" s="16"/>
       <c r="CA2" s="16"/>
       <c r="CB2" s="16"/>
       <c r="CC2" s="16"/>
-      <c r="CD2" s="49" t="s">
+      <c r="CD2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="CE2" s="49"/>
-[...1 lines deleted...]
-      <c r="CG2" s="49"/>
+      <c r="CE2" s="52"/>
+      <c r="CF2" s="52"/>
+      <c r="CG2" s="52"/>
       <c r="CH2" s="16"/>
       <c r="CI2" s="16"/>
       <c r="CJ2" s="16"/>
       <c r="CK2" s="16"/>
       <c r="CL2" s="16"/>
       <c r="CM2" s="16"/>
       <c r="CN2" s="16"/>
       <c r="CO2" s="16"/>
-      <c r="CP2" s="49" t="s">
+      <c r="CP2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="CQ2" s="49"/>
-[...1 lines deleted...]
-      <c r="CS2" s="49"/>
+      <c r="CQ2" s="52"/>
+      <c r="CR2" s="52"/>
+      <c r="CS2" s="52"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="47"/>
-[...10 lines deleted...]
-      <c r="N3" s="46" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="47"/>
-[...10 lines deleted...]
-      <c r="Z3" s="46" t="s">
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="47"/>
-[...10 lines deleted...]
-      <c r="AL3" s="46" t="s">
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
+      <c r="AF3" s="49"/>
+      <c r="AG3" s="49"/>
+      <c r="AH3" s="49"/>
+      <c r="AI3" s="49"/>
+      <c r="AJ3" s="49"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="47"/>
-[...10 lines deleted...]
-      <c r="AX3" s="46" t="s">
+      <c r="AM3" s="49"/>
+      <c r="AN3" s="49"/>
+      <c r="AO3" s="49"/>
+      <c r="AP3" s="49"/>
+      <c r="AQ3" s="49"/>
+      <c r="AR3" s="49"/>
+      <c r="AS3" s="49"/>
+      <c r="AT3" s="49"/>
+      <c r="AU3" s="49"/>
+      <c r="AV3" s="49"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="AY3" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="46" t="s">
+      <c r="AY3" s="49"/>
+      <c r="AZ3" s="49"/>
+      <c r="BA3" s="49"/>
+      <c r="BB3" s="49"/>
+      <c r="BC3" s="49"/>
+      <c r="BD3" s="49"/>
+      <c r="BE3" s="49"/>
+      <c r="BF3" s="49"/>
+      <c r="BG3" s="49"/>
+      <c r="BH3" s="49"/>
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="47"/>
-[...10 lines deleted...]
-      <c r="BV3" s="46" t="s">
+      <c r="BK3" s="49"/>
+      <c r="BL3" s="49"/>
+      <c r="BM3" s="49"/>
+      <c r="BN3" s="49"/>
+      <c r="BO3" s="49"/>
+      <c r="BP3" s="49"/>
+      <c r="BQ3" s="49"/>
+      <c r="BR3" s="49"/>
+      <c r="BS3" s="49"/>
+      <c r="BT3" s="49"/>
+      <c r="BU3" s="50"/>
+      <c r="BV3" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="47"/>
-[...10 lines deleted...]
-      <c r="CH3" s="46" t="s">
+      <c r="BW3" s="49"/>
+      <c r="BX3" s="49"/>
+      <c r="BY3" s="49"/>
+      <c r="BZ3" s="49"/>
+      <c r="CA3" s="49"/>
+      <c r="CB3" s="49"/>
+      <c r="CC3" s="49"/>
+      <c r="CD3" s="49"/>
+      <c r="CE3" s="49"/>
+      <c r="CF3" s="49"/>
+      <c r="CG3" s="50"/>
+      <c r="CH3" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="47"/>
-[...9 lines deleted...]
-      <c r="CS3" s="48"/>
+      <c r="CI3" s="49"/>
+      <c r="CJ3" s="49"/>
+      <c r="CK3" s="49"/>
+      <c r="CL3" s="49"/>
+      <c r="CM3" s="49"/>
+      <c r="CN3" s="49"/>
+      <c r="CO3" s="49"/>
+      <c r="CP3" s="49"/>
+      <c r="CQ3" s="49"/>
+      <c r="CR3" s="49"/>
+      <c r="CS3" s="50"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="52"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="18" t="s">
@@ -5049,51 +37065,53 @@
       </c>
       <c r="CC5" s="37">
         <v>133675</v>
       </c>
       <c r="CD5" s="39">
         <v>133801</v>
       </c>
       <c r="CE5" s="30">
         <v>133753</v>
       </c>
       <c r="CF5" s="34">
         <v>140409</v>
       </c>
       <c r="CG5" s="34">
         <v>140183</v>
       </c>
       <c r="CH5" s="42">
         <v>141909</v>
       </c>
       <c r="CI5" s="44">
         <v>141530</v>
       </c>
       <c r="CJ5" s="34">
         <v>182220</v>
       </c>
-      <c r="CK5" s="37"/>
+      <c r="CK5" s="53">
+        <v>182083</v>
+      </c>
       <c r="CL5" s="34"/>
       <c r="CM5" s="37"/>
       <c r="CN5" s="34"/>
       <c r="CO5" s="37"/>
       <c r="CP5" s="39"/>
       <c r="CQ5" s="30"/>
       <c r="CR5" s="34"/>
       <c r="CS5" s="34"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="28">
         <v>211</v>
       </c>
       <c r="C6" s="29">
         <v>210</v>
       </c>
       <c r="D6" s="29">
         <v>332</v>
       </c>
       <c r="E6" s="29">
         <v>332</v>
       </c>
@@ -5324,51 +37342,53 @@
       </c>
       <c r="CC6" s="37">
         <v>543</v>
       </c>
       <c r="CD6" s="34">
         <v>634</v>
       </c>
       <c r="CE6" s="41">
         <v>543</v>
       </c>
       <c r="CF6" s="34">
         <v>693</v>
       </c>
       <c r="CG6" s="34">
         <v>668</v>
       </c>
       <c r="CH6" s="42">
         <v>662</v>
       </c>
       <c r="CI6" s="44">
         <v>657</v>
       </c>
       <c r="CJ6" s="34">
         <v>846</v>
       </c>
-      <c r="CK6" s="37"/>
+      <c r="CK6" s="53">
+        <v>844</v>
+      </c>
       <c r="CL6" s="34"/>
       <c r="CM6" s="37"/>
       <c r="CN6" s="34"/>
       <c r="CO6" s="37"/>
       <c r="CP6" s="34"/>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="34"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="28">
         <v>2254</v>
       </c>
       <c r="C7" s="29">
         <v>2242</v>
       </c>
       <c r="D7" s="29">
         <v>3013</v>
       </c>
       <c r="E7" s="29">
         <v>3006</v>
       </c>
@@ -5599,51 +37619,53 @@
       </c>
       <c r="CC7" s="37">
         <v>4567</v>
       </c>
       <c r="CD7" s="34">
         <v>4569</v>
       </c>
       <c r="CE7" s="30">
         <v>4570</v>
       </c>
       <c r="CF7" s="34">
         <v>4571</v>
       </c>
       <c r="CG7" s="34">
         <v>4571</v>
       </c>
       <c r="CH7" s="42">
         <v>4607</v>
       </c>
       <c r="CI7" s="44">
         <v>4592</v>
       </c>
       <c r="CJ7" s="34">
         <v>5833</v>
       </c>
-      <c r="CK7" s="37"/>
+      <c r="CK7" s="53">
+        <v>5789</v>
+      </c>
       <c r="CL7" s="34"/>
       <c r="CM7" s="37"/>
       <c r="CN7" s="34"/>
       <c r="CO7" s="37"/>
       <c r="CP7" s="34"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="34"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="28">
         <v>9318</v>
       </c>
       <c r="C8" s="29">
         <v>9273</v>
       </c>
       <c r="D8" s="29">
         <v>12808</v>
       </c>
       <c r="E8" s="29">
         <v>12770</v>
       </c>
@@ -5874,51 +37896,53 @@
       </c>
       <c r="CC8" s="37">
         <v>24394</v>
       </c>
       <c r="CD8" s="34">
         <v>24344</v>
       </c>
       <c r="CE8" s="30">
         <v>24318</v>
       </c>
       <c r="CF8" s="34">
         <v>26296</v>
       </c>
       <c r="CG8" s="34">
         <v>26234</v>
       </c>
       <c r="CH8" s="42">
         <v>26520</v>
       </c>
       <c r="CI8" s="44">
         <v>26460</v>
       </c>
       <c r="CJ8" s="34">
         <v>34256</v>
       </c>
-      <c r="CK8" s="37"/>
+      <c r="CK8" s="53">
+        <v>34168</v>
+      </c>
       <c r="CL8" s="34"/>
       <c r="CM8" s="37"/>
       <c r="CN8" s="34"/>
       <c r="CO8" s="37"/>
       <c r="CP8" s="34"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="34"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="28">
         <v>11669</v>
       </c>
       <c r="C9" s="29">
         <v>11613</v>
       </c>
       <c r="D9" s="29">
         <v>16382</v>
       </c>
       <c r="E9" s="29">
         <v>16334</v>
       </c>
@@ -6149,51 +38173,53 @@
       </c>
       <c r="CC9" s="37">
         <v>23872</v>
       </c>
       <c r="CD9" s="34">
         <v>23878</v>
       </c>
       <c r="CE9" s="30">
         <v>23884</v>
       </c>
       <c r="CF9" s="34">
         <v>24146</v>
       </c>
       <c r="CG9" s="34">
         <v>24068</v>
       </c>
       <c r="CH9" s="42">
         <v>26737</v>
       </c>
       <c r="CI9" s="44">
         <v>26662</v>
       </c>
       <c r="CJ9" s="34">
         <v>34435</v>
       </c>
-      <c r="CK9" s="37"/>
+      <c r="CK9" s="53">
+        <v>34392</v>
+      </c>
       <c r="CL9" s="34"/>
       <c r="CM9" s="37"/>
       <c r="CN9" s="34"/>
       <c r="CO9" s="37"/>
       <c r="CP9" s="34"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="34"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="28">
         <v>40281</v>
       </c>
       <c r="C10" s="29">
         <v>40064</v>
       </c>
       <c r="D10" s="29">
         <v>54844</v>
       </c>
       <c r="E10" s="29">
         <v>54680</v>
       </c>
@@ -6424,51 +38450,53 @@
       </c>
       <c r="CC10" s="37">
         <v>56134</v>
       </c>
       <c r="CD10" s="34">
         <v>56031</v>
       </c>
       <c r="CE10" s="30">
         <v>56098</v>
       </c>
       <c r="CF10" s="34">
         <v>58395</v>
       </c>
       <c r="CG10" s="34">
         <v>58355</v>
       </c>
       <c r="CH10" s="42">
         <v>57140</v>
       </c>
       <c r="CI10" s="44">
         <v>56961</v>
       </c>
       <c r="CJ10" s="34">
         <v>73488</v>
       </c>
-      <c r="CK10" s="37"/>
+      <c r="CK10" s="53">
+        <v>73313</v>
+      </c>
       <c r="CL10" s="34"/>
       <c r="CM10" s="37"/>
       <c r="CN10" s="34"/>
       <c r="CO10" s="37"/>
       <c r="CP10" s="34"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="34"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="28">
         <v>3882</v>
       </c>
       <c r="C11" s="29">
         <v>3868</v>
       </c>
       <c r="D11" s="29">
         <v>5701</v>
       </c>
       <c r="E11" s="29">
         <v>5675</v>
       </c>
@@ -6699,51 +38727,53 @@
       </c>
       <c r="CC11" s="37">
         <v>8783</v>
       </c>
       <c r="CD11" s="34">
         <v>8778</v>
       </c>
       <c r="CE11" s="30">
         <v>8773</v>
       </c>
       <c r="CF11" s="34">
         <v>8763</v>
       </c>
       <c r="CG11" s="34">
         <v>8753</v>
       </c>
       <c r="CH11" s="42">
         <v>9556</v>
       </c>
       <c r="CI11" s="44">
         <v>9532</v>
       </c>
       <c r="CJ11" s="34">
         <v>12351</v>
       </c>
-      <c r="CK11" s="37"/>
+      <c r="CK11" s="53">
+        <v>12330</v>
+      </c>
       <c r="CL11" s="34"/>
       <c r="CM11" s="37"/>
       <c r="CN11" s="34"/>
       <c r="CO11" s="37"/>
       <c r="CP11" s="34"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="34"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="28">
         <v>10777</v>
       </c>
       <c r="C12" s="29">
         <v>10723</v>
       </c>
       <c r="D12" s="29">
         <v>14536</v>
       </c>
       <c r="E12" s="29">
         <v>14554</v>
       </c>
@@ -6974,51 +39004,53 @@
       </c>
       <c r="CC12" s="37">
         <v>15382</v>
       </c>
       <c r="CD12" s="34">
         <v>15567</v>
       </c>
       <c r="CE12" s="30">
         <v>15567</v>
       </c>
       <c r="CF12" s="34">
         <v>17545</v>
       </c>
       <c r="CG12" s="34">
         <v>17534</v>
       </c>
       <c r="CH12" s="42">
         <v>16687</v>
       </c>
       <c r="CI12" s="44">
         <v>16666</v>
       </c>
       <c r="CJ12" s="34">
         <v>21011</v>
       </c>
-      <c r="CK12" s="37"/>
+      <c r="CK12" s="53">
+        <v>21247</v>
+      </c>
       <c r="CL12" s="34"/>
       <c r="CM12" s="37"/>
       <c r="CN12" s="34"/>
       <c r="CO12" s="37"/>
       <c r="CP12" s="34"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="34"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
@@ -8505,68 +40537,68 @@
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62" s="5"/>
       <c r="O62" s="5"/>
       <c r="P62" s="5"/>
       <c r="Q62" s="5"/>
       <c r="R62" s="5"/>
       <c r="S62" s="5"/>
       <c r="T62" s="5"/>
       <c r="U62" s="5"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="CP2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>