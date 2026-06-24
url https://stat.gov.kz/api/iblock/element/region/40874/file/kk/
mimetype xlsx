--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -119,55 +119,63 @@
   <si>
     <t>Жылқы саны,  бас</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -639,236 +647,787 @@
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="17559">
+  <cellStyleXfs count="19564">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...174 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -881,148 +1440,101 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -1098,140 +1610,59 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...88 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -1329,97 +1760,12645 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -1432,101 +14411,127 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -1602,59 +14607,120 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -1758,12639 +14824,4630 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...78 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...106 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...55 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...12028 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -14403,127 +19460,102 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -14599,120 +19631,60 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -14816,248 +19788,50 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...196 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -15101,1042 +19875,221 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...861 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -16152,51 +20105,50 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -16246,2632 +20198,936 @@
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...1951 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="482" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="4" xfId="482" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="1235" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="4" xfId="1235" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="4" xfId="17552" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="4" xfId="17552" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="4" xfId="19557" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="17559">
+  <cellStyles count="19564">
     <cellStyle name="60% — акцент1 2" xfId="3"/>
     <cellStyle name="60% — акцент1 2 10" xfId="1426"/>
     <cellStyle name="60% — акцент1 2 10 2" xfId="15506"/>
+    <cellStyle name="60% — акцент1 2 10 2 2" xfId="19451"/>
     <cellStyle name="60% — акцент1 2 10 3" xfId="17366"/>
+    <cellStyle name="60% — акцент1 2 10 4" xfId="18379"/>
     <cellStyle name="60% — акцент1 2 11" xfId="1483"/>
     <cellStyle name="60% — акцент1 2 11 2" xfId="15562"/>
+    <cellStyle name="60% — акцент1 2 11 2 2" xfId="19506"/>
     <cellStyle name="60% — акцент1 2 11 3" xfId="17422"/>
+    <cellStyle name="60% — акцент1 2 11 4" xfId="18434"/>
     <cellStyle name="60% — акцент1 2 12" xfId="1506"/>
     <cellStyle name="60% — акцент1 2 12 2" xfId="15584"/>
+    <cellStyle name="60% — акцент1 2 12 2 2" xfId="19528"/>
     <cellStyle name="60% — акцент1 2 12 3" xfId="17444"/>
+    <cellStyle name="60% — акцент1 2 12 4" xfId="18456"/>
     <cellStyle name="60% — акцент1 2 13" xfId="1518"/>
     <cellStyle name="60% — акцент1 2 13 2" xfId="15595"/>
+    <cellStyle name="60% — акцент1 2 13 2 2" xfId="19539"/>
     <cellStyle name="60% — акцент1 2 13 3" xfId="17455"/>
+    <cellStyle name="60% — акцент1 2 13 4" xfId="18467"/>
     <cellStyle name="60% — акцент1 2 14" xfId="1528"/>
     <cellStyle name="60% — акцент1 2 14 2" xfId="15605"/>
+    <cellStyle name="60% — акцент1 2 14 2 2" xfId="19549"/>
     <cellStyle name="60% — акцент1 2 14 3" xfId="17465"/>
+    <cellStyle name="60% — акцент1 2 14 4" xfId="18477"/>
     <cellStyle name="60% — акцент1 2 15" xfId="13656"/>
+    <cellStyle name="60% — акцент1 2 15 2" xfId="17709"/>
     <cellStyle name="60% — акцент1 2 16" xfId="16542"/>
+    <cellStyle name="60% — акцент1 2 16 2" xfId="18576"/>
+    <cellStyle name="60% — акцент1 2 17" xfId="17559"/>
+    <cellStyle name="60% — акцент1 2 18" xfId="18667"/>
+    <cellStyle name="60% — акцент1 2 19" xfId="18680"/>
     <cellStyle name="60% — акцент1 2 2" xfId="187"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="399"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="642"/>
     <cellStyle name="60% — акцент1 2 2 2 2 2" xfId="1112"/>
     <cellStyle name="60% — акцент1 2 2 2 2 2 2" xfId="14638"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 2 3" xfId="19134"/>
     <cellStyle name="60% — акцент1 2 2 2 2 3" xfId="14123"/>
     <cellStyle name="60% — акцент1 2 2 2 2 4" xfId="16076"/>
     <cellStyle name="60% — акцент1 2 2 2 2 5" xfId="17011"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 6" xfId="18062"/>
     <cellStyle name="60% — акцент1 2 2 2 3" xfId="903"/>
     <cellStyle name="60% — акцент1 2 2 2 3 2" xfId="14415"/>
+    <cellStyle name="60% — акцент1 2 2 2 3 3" xfId="18924"/>
     <cellStyle name="60% — акцент1 2 2 2 4" xfId="13900"/>
     <cellStyle name="60% — акцент1 2 2 2 5" xfId="15853"/>
     <cellStyle name="60% — акцент1 2 2 2 6" xfId="16788"/>
+    <cellStyle name="60% — акцент1 2 2 2 7" xfId="17853"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="548"/>
     <cellStyle name="60% — акцент1 2 2 3 2" xfId="1018"/>
     <cellStyle name="60% — акцент1 2 2 3 2 2" xfId="14544"/>
+    <cellStyle name="60% — акцент1 2 2 3 2 3" xfId="19040"/>
     <cellStyle name="60% — акцент1 2 2 3 3" xfId="14029"/>
     <cellStyle name="60% — акцент1 2 2 3 4" xfId="15982"/>
     <cellStyle name="60% — акцент1 2 2 3 5" xfId="16917"/>
+    <cellStyle name="60% — акцент1 2 2 3 6" xfId="17968"/>
     <cellStyle name="60% — акцент1 2 2 4" xfId="738"/>
     <cellStyle name="60% — акцент1 2 2 4 2" xfId="14224"/>
+    <cellStyle name="60% — акцент1 2 2 4 3" xfId="18758"/>
     <cellStyle name="60% — акцент1 2 2 5" xfId="13709"/>
     <cellStyle name="60% — акцент1 2 2 6" xfId="15662"/>
     <cellStyle name="60% — акцент1 2 2 7" xfId="16597"/>
+    <cellStyle name="60% — акцент1 2 2 8" xfId="17606"/>
+    <cellStyle name="60% — акцент1 2 20" xfId="18702"/>
     <cellStyle name="60% — акцент1 2 3" xfId="352"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="595"/>
     <cellStyle name="60% — акцент1 2 3 2 2" xfId="1065"/>
     <cellStyle name="60% — акцент1 2 3 2 2 2" xfId="14591"/>
+    <cellStyle name="60% — акцент1 2 3 2 2 3" xfId="19087"/>
     <cellStyle name="60% — акцент1 2 3 2 3" xfId="14076"/>
     <cellStyle name="60% — акцент1 2 3 2 4" xfId="16029"/>
     <cellStyle name="60% — акцент1 2 3 2 5" xfId="16964"/>
+    <cellStyle name="60% — акцент1 2 3 2 6" xfId="18015"/>
     <cellStyle name="60% — акцент1 2 3 3" xfId="856"/>
     <cellStyle name="60% — акцент1 2 3 3 2" xfId="14368"/>
+    <cellStyle name="60% — акцент1 2 3 3 3" xfId="18877"/>
     <cellStyle name="60% — акцент1 2 3 4" xfId="13853"/>
     <cellStyle name="60% — акцент1 2 3 5" xfId="15806"/>
     <cellStyle name="60% — акцент1 2 3 6" xfId="16741"/>
+    <cellStyle name="60% — акцент1 2 3 7" xfId="17806"/>
     <cellStyle name="60% — акцент1 2 4" xfId="290"/>
     <cellStyle name="60% — акцент1 2 4 2" xfId="838"/>
     <cellStyle name="60% — акцент1 2 4 2 2" xfId="14327"/>
+    <cellStyle name="60% — акцент1 2 4 2 3" xfId="18858"/>
     <cellStyle name="60% — акцент1 2 4 3" xfId="13812"/>
     <cellStyle name="60% — акцент1 2 4 4" xfId="15765"/>
     <cellStyle name="60% — акцент1 2 4 5" xfId="16700"/>
+    <cellStyle name="60% — акцент1 2 4 6" xfId="17788"/>
     <cellStyle name="60% — акцент1 2 5" xfId="185"/>
     <cellStyle name="60% — акцент1 2 5 2" xfId="736"/>
     <cellStyle name="60% — акцент1 2 5 2 2" xfId="14222"/>
+    <cellStyle name="60% — акцент1 2 5 2 3" xfId="18756"/>
     <cellStyle name="60% — акцент1 2 5 3" xfId="13707"/>
     <cellStyle name="60% — акцент1 2 5 4" xfId="15660"/>
     <cellStyle name="60% — акцент1 2 5 5" xfId="16595"/>
+    <cellStyle name="60% — акцент1 2 5 6" xfId="17710"/>
     <cellStyle name="60% — акцент1 2 6" xfId="490"/>
     <cellStyle name="60% — акцент1 2 6 2" xfId="971"/>
     <cellStyle name="60% — акцент1 2 6 2 2" xfId="14486"/>
+    <cellStyle name="60% — акцент1 2 6 2 3" xfId="18993"/>
     <cellStyle name="60% — акцент1 2 6 3" xfId="13971"/>
     <cellStyle name="60% — акцент1 2 6 4" xfId="15924"/>
     <cellStyle name="60% — акцент1 2 6 5" xfId="16859"/>
+    <cellStyle name="60% — акцент1 2 6 6" xfId="17921"/>
     <cellStyle name="60% — акцент1 2 7" xfId="689"/>
     <cellStyle name="60% — акцент1 2 7 2" xfId="14170"/>
+    <cellStyle name="60% — акцент1 2 7 2 2" xfId="19181"/>
     <cellStyle name="60% — акцент1 2 7 3" xfId="16123"/>
     <cellStyle name="60% — акцент1 2 7 4" xfId="17058"/>
+    <cellStyle name="60% — акцент1 2 7 5" xfId="18109"/>
     <cellStyle name="60% — акцент1 2 8" xfId="1161"/>
     <cellStyle name="60% — акцент1 2 8 2" xfId="14686"/>
+    <cellStyle name="60% — акцент1 2 8 2 2" xfId="19227"/>
     <cellStyle name="60% — акцент1 2 8 3" xfId="16170"/>
     <cellStyle name="60% — акцент1 2 8 4" xfId="17105"/>
+    <cellStyle name="60% — акцент1 2 8 5" xfId="18156"/>
     <cellStyle name="60% — акцент1 2 9" xfId="1248"/>
     <cellStyle name="60% — акцент1 2 9 2" xfId="14764"/>
+    <cellStyle name="60% — акцент1 2 9 2 2" xfId="19275"/>
     <cellStyle name="60% — акцент1 2 9 3" xfId="17189"/>
+    <cellStyle name="60% — акцент1 2 9 4" xfId="18203"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="292"/>
     <cellStyle name="60% — акцент2 2" xfId="4"/>
     <cellStyle name="60% — акцент2 2 10" xfId="1425"/>
     <cellStyle name="60% — акцент2 2 10 2" xfId="15505"/>
+    <cellStyle name="60% — акцент2 2 10 2 2" xfId="19450"/>
     <cellStyle name="60% — акцент2 2 10 3" xfId="17365"/>
+    <cellStyle name="60% — акцент2 2 10 4" xfId="18378"/>
     <cellStyle name="60% — акцент2 2 11" xfId="1482"/>
     <cellStyle name="60% — акцент2 2 11 2" xfId="15561"/>
+    <cellStyle name="60% — акцент2 2 11 2 2" xfId="19505"/>
     <cellStyle name="60% — акцент2 2 11 3" xfId="17421"/>
+    <cellStyle name="60% — акцент2 2 11 4" xfId="18433"/>
     <cellStyle name="60% — акцент2 2 12" xfId="1505"/>
     <cellStyle name="60% — акцент2 2 12 2" xfId="15583"/>
+    <cellStyle name="60% — акцент2 2 12 2 2" xfId="19527"/>
     <cellStyle name="60% — акцент2 2 12 3" xfId="17443"/>
+    <cellStyle name="60% — акцент2 2 12 4" xfId="18455"/>
     <cellStyle name="60% — акцент2 2 13" xfId="1517"/>
     <cellStyle name="60% — акцент2 2 13 2" xfId="15594"/>
+    <cellStyle name="60% — акцент2 2 13 2 2" xfId="19538"/>
     <cellStyle name="60% — акцент2 2 13 3" xfId="17454"/>
+    <cellStyle name="60% — акцент2 2 13 4" xfId="18466"/>
     <cellStyle name="60% — акцент2 2 14" xfId="1527"/>
     <cellStyle name="60% — акцент2 2 14 2" xfId="15604"/>
+    <cellStyle name="60% — акцент2 2 14 2 2" xfId="19548"/>
     <cellStyle name="60% — акцент2 2 14 3" xfId="17464"/>
+    <cellStyle name="60% — акцент2 2 14 4" xfId="18476"/>
     <cellStyle name="60% — акцент2 2 15" xfId="13657"/>
+    <cellStyle name="60% — акцент2 2 15 2" xfId="17708"/>
     <cellStyle name="60% — акцент2 2 16" xfId="16543"/>
+    <cellStyle name="60% — акцент2 2 16 2" xfId="18585"/>
+    <cellStyle name="60% — акцент2 2 17" xfId="17560"/>
+    <cellStyle name="60% — акцент2 2 18" xfId="18566"/>
+    <cellStyle name="60% — акцент2 2 19" xfId="18574"/>
     <cellStyle name="60% — акцент2 2 2" xfId="188"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="400"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="643"/>
     <cellStyle name="60% — акцент2 2 2 2 2 2" xfId="1113"/>
     <cellStyle name="60% — акцент2 2 2 2 2 2 2" xfId="14639"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 2 3" xfId="19135"/>
     <cellStyle name="60% — акцент2 2 2 2 2 3" xfId="14124"/>
     <cellStyle name="60% — акцент2 2 2 2 2 4" xfId="16077"/>
     <cellStyle name="60% — акцент2 2 2 2 2 5" xfId="17012"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 6" xfId="18063"/>
     <cellStyle name="60% — акцент2 2 2 2 3" xfId="904"/>
     <cellStyle name="60% — акцент2 2 2 2 3 2" xfId="14416"/>
+    <cellStyle name="60% — акцент2 2 2 2 3 3" xfId="18925"/>
     <cellStyle name="60% — акцент2 2 2 2 4" xfId="13901"/>
     <cellStyle name="60% — акцент2 2 2 2 5" xfId="15854"/>
     <cellStyle name="60% — акцент2 2 2 2 6" xfId="16789"/>
+    <cellStyle name="60% — акцент2 2 2 2 7" xfId="17854"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="549"/>
     <cellStyle name="60% — акцент2 2 2 3 2" xfId="1019"/>
     <cellStyle name="60% — акцент2 2 2 3 2 2" xfId="14545"/>
+    <cellStyle name="60% — акцент2 2 2 3 2 3" xfId="19041"/>
     <cellStyle name="60% — акцент2 2 2 3 3" xfId="14030"/>
     <cellStyle name="60% — акцент2 2 2 3 4" xfId="15983"/>
     <cellStyle name="60% — акцент2 2 2 3 5" xfId="16918"/>
+    <cellStyle name="60% — акцент2 2 2 3 6" xfId="17969"/>
     <cellStyle name="60% — акцент2 2 2 4" xfId="739"/>
     <cellStyle name="60% — акцент2 2 2 4 2" xfId="14225"/>
+    <cellStyle name="60% — акцент2 2 2 4 3" xfId="18759"/>
     <cellStyle name="60% — акцент2 2 2 5" xfId="13710"/>
     <cellStyle name="60% — акцент2 2 2 6" xfId="15663"/>
     <cellStyle name="60% — акцент2 2 2 7" xfId="16598"/>
+    <cellStyle name="60% — акцент2 2 2 8" xfId="17607"/>
+    <cellStyle name="60% — акцент2 2 20" xfId="18703"/>
     <cellStyle name="60% — акцент2 2 3" xfId="353"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="596"/>
     <cellStyle name="60% — акцент2 2 3 2 2" xfId="1066"/>
     <cellStyle name="60% — акцент2 2 3 2 2 2" xfId="14592"/>
+    <cellStyle name="60% — акцент2 2 3 2 2 3" xfId="19088"/>
     <cellStyle name="60% — акцент2 2 3 2 3" xfId="14077"/>
     <cellStyle name="60% — акцент2 2 3 2 4" xfId="16030"/>
     <cellStyle name="60% — акцент2 2 3 2 5" xfId="16965"/>
+    <cellStyle name="60% — акцент2 2 3 2 6" xfId="18016"/>
     <cellStyle name="60% — акцент2 2 3 3" xfId="857"/>
     <cellStyle name="60% — акцент2 2 3 3 2" xfId="14369"/>
+    <cellStyle name="60% — акцент2 2 3 3 3" xfId="18878"/>
     <cellStyle name="60% — акцент2 2 3 4" xfId="13854"/>
     <cellStyle name="60% — акцент2 2 3 5" xfId="15807"/>
     <cellStyle name="60% — акцент2 2 3 6" xfId="16742"/>
+    <cellStyle name="60% — акцент2 2 3 7" xfId="17807"/>
     <cellStyle name="60% — акцент2 2 4" xfId="289"/>
     <cellStyle name="60% — акцент2 2 4 2" xfId="837"/>
     <cellStyle name="60% — акцент2 2 4 2 2" xfId="14326"/>
+    <cellStyle name="60% — акцент2 2 4 2 3" xfId="18857"/>
     <cellStyle name="60% — акцент2 2 4 3" xfId="13811"/>
     <cellStyle name="60% — акцент2 2 4 4" xfId="15764"/>
     <cellStyle name="60% — акцент2 2 4 5" xfId="16699"/>
+    <cellStyle name="60% — акцент2 2 4 6" xfId="17787"/>
     <cellStyle name="60% — акцент2 2 5" xfId="193"/>
     <cellStyle name="60% — акцент2 2 5 2" xfId="744"/>
     <cellStyle name="60% — акцент2 2 5 2 2" xfId="14230"/>
+    <cellStyle name="60% — акцент2 2 5 2 3" xfId="18764"/>
     <cellStyle name="60% — акцент2 2 5 3" xfId="13715"/>
     <cellStyle name="60% — акцент2 2 5 4" xfId="15668"/>
     <cellStyle name="60% — акцент2 2 5 5" xfId="16603"/>
+    <cellStyle name="60% — акцент2 2 5 6" xfId="17712"/>
     <cellStyle name="60% — акцент2 2 6" xfId="491"/>
     <cellStyle name="60% — акцент2 2 6 2" xfId="972"/>
     <cellStyle name="60% — акцент2 2 6 2 2" xfId="14487"/>
+    <cellStyle name="60% — акцент2 2 6 2 3" xfId="18994"/>
     <cellStyle name="60% — акцент2 2 6 3" xfId="13972"/>
     <cellStyle name="60% — акцент2 2 6 4" xfId="15925"/>
     <cellStyle name="60% — акцент2 2 6 5" xfId="16860"/>
+    <cellStyle name="60% — акцент2 2 6 6" xfId="17922"/>
     <cellStyle name="60% — акцент2 2 7" xfId="690"/>
     <cellStyle name="60% — акцент2 2 7 2" xfId="14171"/>
+    <cellStyle name="60% — акцент2 2 7 2 2" xfId="19182"/>
     <cellStyle name="60% — акцент2 2 7 3" xfId="16124"/>
     <cellStyle name="60% — акцент2 2 7 4" xfId="17059"/>
+    <cellStyle name="60% — акцент2 2 7 5" xfId="18110"/>
     <cellStyle name="60% — акцент2 2 8" xfId="1162"/>
     <cellStyle name="60% — акцент2 2 8 2" xfId="14687"/>
+    <cellStyle name="60% — акцент2 2 8 2 2" xfId="19228"/>
     <cellStyle name="60% — акцент2 2 8 3" xfId="16171"/>
     <cellStyle name="60% — акцент2 2 8 4" xfId="17106"/>
+    <cellStyle name="60% — акцент2 2 8 5" xfId="18157"/>
     <cellStyle name="60% — акцент2 2 9" xfId="1249"/>
     <cellStyle name="60% — акцент2 2 9 2" xfId="14765"/>
+    <cellStyle name="60% — акцент2 2 9 2 2" xfId="19276"/>
     <cellStyle name="60% — акцент2 2 9 3" xfId="17190"/>
+    <cellStyle name="60% — акцент2 2 9 4" xfId="18204"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="293"/>
     <cellStyle name="60% — акцент3 2" xfId="5"/>
     <cellStyle name="60% — акцент3 2 10" xfId="1424"/>
     <cellStyle name="60% — акцент3 2 10 2" xfId="15504"/>
+    <cellStyle name="60% — акцент3 2 10 2 2" xfId="19449"/>
     <cellStyle name="60% — акцент3 2 10 3" xfId="17364"/>
+    <cellStyle name="60% — акцент3 2 10 4" xfId="18377"/>
     <cellStyle name="60% — акцент3 2 11" xfId="1481"/>
     <cellStyle name="60% — акцент3 2 11 2" xfId="15560"/>
+    <cellStyle name="60% — акцент3 2 11 2 2" xfId="19504"/>
     <cellStyle name="60% — акцент3 2 11 3" xfId="17420"/>
+    <cellStyle name="60% — акцент3 2 11 4" xfId="18432"/>
     <cellStyle name="60% — акцент3 2 12" xfId="1504"/>
     <cellStyle name="60% — акцент3 2 12 2" xfId="15582"/>
+    <cellStyle name="60% — акцент3 2 12 2 2" xfId="19526"/>
     <cellStyle name="60% — акцент3 2 12 3" xfId="17442"/>
+    <cellStyle name="60% — акцент3 2 12 4" xfId="18454"/>
     <cellStyle name="60% — акцент3 2 13" xfId="1516"/>
     <cellStyle name="60% — акцент3 2 13 2" xfId="15593"/>
+    <cellStyle name="60% — акцент3 2 13 2 2" xfId="19537"/>
     <cellStyle name="60% — акцент3 2 13 3" xfId="17453"/>
+    <cellStyle name="60% — акцент3 2 13 4" xfId="18465"/>
     <cellStyle name="60% — акцент3 2 14" xfId="1526"/>
     <cellStyle name="60% — акцент3 2 14 2" xfId="15603"/>
+    <cellStyle name="60% — акцент3 2 14 2 2" xfId="19547"/>
     <cellStyle name="60% — акцент3 2 14 3" xfId="17463"/>
+    <cellStyle name="60% — акцент3 2 14 4" xfId="18475"/>
     <cellStyle name="60% — акцент3 2 15" xfId="13658"/>
+    <cellStyle name="60% — акцент3 2 15 2" xfId="17707"/>
     <cellStyle name="60% — акцент3 2 16" xfId="16544"/>
+    <cellStyle name="60% — акцент3 2 16 2" xfId="18610"/>
+    <cellStyle name="60% — акцент3 2 17" xfId="17561"/>
+    <cellStyle name="60% — акцент3 2 18" xfId="18562"/>
+    <cellStyle name="60% — акцент3 2 19" xfId="18569"/>
     <cellStyle name="60% — акцент3 2 2" xfId="189"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="401"/>
     <cellStyle name="60% — акцент3 2 2 2 2" xfId="644"/>
     <cellStyle name="60% — акцент3 2 2 2 2 2" xfId="1114"/>
     <cellStyle name="60% — акцент3 2 2 2 2 2 2" xfId="14640"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 2 3" xfId="19136"/>
     <cellStyle name="60% — акцент3 2 2 2 2 3" xfId="14125"/>
     <cellStyle name="60% — акцент3 2 2 2 2 4" xfId="16078"/>
     <cellStyle name="60% — акцент3 2 2 2 2 5" xfId="17013"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 6" xfId="18064"/>
     <cellStyle name="60% — акцент3 2 2 2 3" xfId="905"/>
     <cellStyle name="60% — акцент3 2 2 2 3 2" xfId="14417"/>
+    <cellStyle name="60% — акцент3 2 2 2 3 3" xfId="18926"/>
     <cellStyle name="60% — акцент3 2 2 2 4" xfId="13902"/>
     <cellStyle name="60% — акцент3 2 2 2 5" xfId="15855"/>
     <cellStyle name="60% — акцент3 2 2 2 6" xfId="16790"/>
+    <cellStyle name="60% — акцент3 2 2 2 7" xfId="17855"/>
     <cellStyle name="60% — акцент3 2 2 3" xfId="550"/>
     <cellStyle name="60% — акцент3 2 2 3 2" xfId="1020"/>
     <cellStyle name="60% — акцент3 2 2 3 2 2" xfId="14546"/>
+    <cellStyle name="60% — акцент3 2 2 3 2 3" xfId="19042"/>
     <cellStyle name="60% — акцент3 2 2 3 3" xfId="14031"/>
     <cellStyle name="60% — акцент3 2 2 3 4" xfId="15984"/>
     <cellStyle name="60% — акцент3 2 2 3 5" xfId="16919"/>
+    <cellStyle name="60% — акцент3 2 2 3 6" xfId="17970"/>
     <cellStyle name="60% — акцент3 2 2 4" xfId="740"/>
     <cellStyle name="60% — акцент3 2 2 4 2" xfId="14226"/>
+    <cellStyle name="60% — акцент3 2 2 4 3" xfId="18760"/>
     <cellStyle name="60% — акцент3 2 2 5" xfId="13711"/>
     <cellStyle name="60% — акцент3 2 2 6" xfId="15664"/>
     <cellStyle name="60% — акцент3 2 2 7" xfId="16599"/>
+    <cellStyle name="60% — акцент3 2 2 8" xfId="17608"/>
+    <cellStyle name="60% — акцент3 2 20" xfId="18704"/>
     <cellStyle name="60% — акцент3 2 3" xfId="354"/>
     <cellStyle name="60% — акцент3 2 3 2" xfId="597"/>
     <cellStyle name="60% — акцент3 2 3 2 2" xfId="1067"/>
     <cellStyle name="60% — акцент3 2 3 2 2 2" xfId="14593"/>
+    <cellStyle name="60% — акцент3 2 3 2 2 3" xfId="19089"/>
     <cellStyle name="60% — акцент3 2 3 2 3" xfId="14078"/>
     <cellStyle name="60% — акцент3 2 3 2 4" xfId="16031"/>
     <cellStyle name="60% — акцент3 2 3 2 5" xfId="16966"/>
+    <cellStyle name="60% — акцент3 2 3 2 6" xfId="18017"/>
     <cellStyle name="60% — акцент3 2 3 3" xfId="858"/>
     <cellStyle name="60% — акцент3 2 3 3 2" xfId="14370"/>
+    <cellStyle name="60% — акцент3 2 3 3 3" xfId="18879"/>
     <cellStyle name="60% — акцент3 2 3 4" xfId="13855"/>
     <cellStyle name="60% — акцент3 2 3 5" xfId="15808"/>
     <cellStyle name="60% — акцент3 2 3 6" xfId="16743"/>
+    <cellStyle name="60% — акцент3 2 3 7" xfId="17808"/>
     <cellStyle name="60% — акцент3 2 4" xfId="288"/>
     <cellStyle name="60% — акцент3 2 4 2" xfId="836"/>
     <cellStyle name="60% — акцент3 2 4 2 2" xfId="14325"/>
+    <cellStyle name="60% — акцент3 2 4 2 3" xfId="18856"/>
     <cellStyle name="60% — акцент3 2 4 3" xfId="13810"/>
     <cellStyle name="60% — акцент3 2 4 4" xfId="15763"/>
     <cellStyle name="60% — акцент3 2 4 5" xfId="16698"/>
+    <cellStyle name="60% — акцент3 2 4 6" xfId="17786"/>
     <cellStyle name="60% — акцент3 2 5" xfId="186"/>
     <cellStyle name="60% — акцент3 2 5 2" xfId="737"/>
     <cellStyle name="60% — акцент3 2 5 2 2" xfId="14223"/>
+    <cellStyle name="60% — акцент3 2 5 2 3" xfId="18757"/>
     <cellStyle name="60% — акцент3 2 5 3" xfId="13708"/>
     <cellStyle name="60% — акцент3 2 5 4" xfId="15661"/>
     <cellStyle name="60% — акцент3 2 5 5" xfId="16596"/>
+    <cellStyle name="60% — акцент3 2 5 6" xfId="17711"/>
     <cellStyle name="60% — акцент3 2 6" xfId="492"/>
     <cellStyle name="60% — акцент3 2 6 2" xfId="973"/>
     <cellStyle name="60% — акцент3 2 6 2 2" xfId="14488"/>
+    <cellStyle name="60% — акцент3 2 6 2 3" xfId="18995"/>
     <cellStyle name="60% — акцент3 2 6 3" xfId="13973"/>
     <cellStyle name="60% — акцент3 2 6 4" xfId="15926"/>
     <cellStyle name="60% — акцент3 2 6 5" xfId="16861"/>
+    <cellStyle name="60% — акцент3 2 6 6" xfId="17923"/>
     <cellStyle name="60% — акцент3 2 7" xfId="691"/>
     <cellStyle name="60% — акцент3 2 7 2" xfId="14172"/>
+    <cellStyle name="60% — акцент3 2 7 2 2" xfId="19183"/>
     <cellStyle name="60% — акцент3 2 7 3" xfId="16125"/>
     <cellStyle name="60% — акцент3 2 7 4" xfId="17060"/>
+    <cellStyle name="60% — акцент3 2 7 5" xfId="18111"/>
     <cellStyle name="60% — акцент3 2 8" xfId="1163"/>
     <cellStyle name="60% — акцент3 2 8 2" xfId="14688"/>
+    <cellStyle name="60% — акцент3 2 8 2 2" xfId="19229"/>
     <cellStyle name="60% — акцент3 2 8 3" xfId="16172"/>
     <cellStyle name="60% — акцент3 2 8 4" xfId="17107"/>
+    <cellStyle name="60% — акцент3 2 8 5" xfId="18158"/>
     <cellStyle name="60% — акцент3 2 9" xfId="1250"/>
     <cellStyle name="60% — акцент3 2 9 2" xfId="14766"/>
+    <cellStyle name="60% — акцент3 2 9 2 2" xfId="19277"/>
     <cellStyle name="60% — акцент3 2 9 3" xfId="17191"/>
+    <cellStyle name="60% — акцент3 2 9 4" xfId="18205"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="294"/>
     <cellStyle name="60% — акцент4 2" xfId="6"/>
     <cellStyle name="60% — акцент4 2 10" xfId="1423"/>
     <cellStyle name="60% — акцент4 2 10 2" xfId="15503"/>
+    <cellStyle name="60% — акцент4 2 10 2 2" xfId="19448"/>
     <cellStyle name="60% — акцент4 2 10 3" xfId="17363"/>
+    <cellStyle name="60% — акцент4 2 10 4" xfId="18376"/>
     <cellStyle name="60% — акцент4 2 11" xfId="1480"/>
     <cellStyle name="60% — акцент4 2 11 2" xfId="15559"/>
+    <cellStyle name="60% — акцент4 2 11 2 2" xfId="19503"/>
     <cellStyle name="60% — акцент4 2 11 3" xfId="17419"/>
+    <cellStyle name="60% — акцент4 2 11 4" xfId="18431"/>
     <cellStyle name="60% — акцент4 2 12" xfId="1503"/>
     <cellStyle name="60% — акцент4 2 12 2" xfId="15581"/>
+    <cellStyle name="60% — акцент4 2 12 2 2" xfId="19525"/>
     <cellStyle name="60% — акцент4 2 12 3" xfId="17441"/>
+    <cellStyle name="60% — акцент4 2 12 4" xfId="18453"/>
     <cellStyle name="60% — акцент4 2 13" xfId="1515"/>
     <cellStyle name="60% — акцент4 2 13 2" xfId="15592"/>
+    <cellStyle name="60% — акцент4 2 13 2 2" xfId="19536"/>
     <cellStyle name="60% — акцент4 2 13 3" xfId="17452"/>
+    <cellStyle name="60% — акцент4 2 13 4" xfId="18464"/>
     <cellStyle name="60% — акцент4 2 14" xfId="1525"/>
     <cellStyle name="60% — акцент4 2 14 2" xfId="15602"/>
+    <cellStyle name="60% — акцент4 2 14 2 2" xfId="19546"/>
     <cellStyle name="60% — акцент4 2 14 3" xfId="17462"/>
+    <cellStyle name="60% — акцент4 2 14 4" xfId="18474"/>
     <cellStyle name="60% — акцент4 2 15" xfId="13659"/>
+    <cellStyle name="60% — акцент4 2 15 2" xfId="17706"/>
     <cellStyle name="60% — акцент4 2 16" xfId="16545"/>
+    <cellStyle name="60% — акцент4 2 16 2" xfId="18582"/>
+    <cellStyle name="60% — акцент4 2 17" xfId="17562"/>
+    <cellStyle name="60% — акцент4 2 18" xfId="18645"/>
+    <cellStyle name="60% — акцент4 2 19" xfId="17665"/>
     <cellStyle name="60% — акцент4 2 2" xfId="190"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="402"/>
     <cellStyle name="60% — акцент4 2 2 2 2" xfId="645"/>
     <cellStyle name="60% — акцент4 2 2 2 2 2" xfId="1115"/>
     <cellStyle name="60% — акцент4 2 2 2 2 2 2" xfId="14641"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 2 3" xfId="19137"/>
     <cellStyle name="60% — акцент4 2 2 2 2 3" xfId="14126"/>
     <cellStyle name="60% — акцент4 2 2 2 2 4" xfId="16079"/>
     <cellStyle name="60% — акцент4 2 2 2 2 5" xfId="17014"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 6" xfId="18065"/>
     <cellStyle name="60% — акцент4 2 2 2 3" xfId="906"/>
     <cellStyle name="60% — акцент4 2 2 2 3 2" xfId="14418"/>
+    <cellStyle name="60% — акцент4 2 2 2 3 3" xfId="18927"/>
     <cellStyle name="60% — акцент4 2 2 2 4" xfId="13903"/>
     <cellStyle name="60% — акцент4 2 2 2 5" xfId="15856"/>
     <cellStyle name="60% — акцент4 2 2 2 6" xfId="16791"/>
+    <cellStyle name="60% — акцент4 2 2 2 7" xfId="17856"/>
     <cellStyle name="60% — акцент4 2 2 3" xfId="551"/>
     <cellStyle name="60% — акцент4 2 2 3 2" xfId="1021"/>
     <cellStyle name="60% — акцент4 2 2 3 2 2" xfId="14547"/>
+    <cellStyle name="60% — акцент4 2 2 3 2 3" xfId="19043"/>
     <cellStyle name="60% — акцент4 2 2 3 3" xfId="14032"/>
     <cellStyle name="60% — акцент4 2 2 3 4" xfId="15985"/>
     <cellStyle name="60% — акцент4 2 2 3 5" xfId="16920"/>
+    <cellStyle name="60% — акцент4 2 2 3 6" xfId="17971"/>
     <cellStyle name="60% — акцент4 2 2 4" xfId="741"/>
     <cellStyle name="60% — акцент4 2 2 4 2" xfId="14227"/>
+    <cellStyle name="60% — акцент4 2 2 4 3" xfId="18761"/>
     <cellStyle name="60% — акцент4 2 2 5" xfId="13712"/>
     <cellStyle name="60% — акцент4 2 2 6" xfId="15665"/>
     <cellStyle name="60% — акцент4 2 2 7" xfId="16600"/>
+    <cellStyle name="60% — акцент4 2 2 8" xfId="17609"/>
+    <cellStyle name="60% — акцент4 2 20" xfId="18705"/>
     <cellStyle name="60% — акцент4 2 3" xfId="355"/>
     <cellStyle name="60% — акцент4 2 3 2" xfId="598"/>
     <cellStyle name="60% — акцент4 2 3 2 2" xfId="1068"/>
     <cellStyle name="60% — акцент4 2 3 2 2 2" xfId="14594"/>
+    <cellStyle name="60% — акцент4 2 3 2 2 3" xfId="19090"/>
     <cellStyle name="60% — акцент4 2 3 2 3" xfId="14079"/>
     <cellStyle name="60% — акцент4 2 3 2 4" xfId="16032"/>
     <cellStyle name="60% — акцент4 2 3 2 5" xfId="16967"/>
+    <cellStyle name="60% — акцент4 2 3 2 6" xfId="18018"/>
     <cellStyle name="60% — акцент4 2 3 3" xfId="859"/>
     <cellStyle name="60% — акцент4 2 3 3 2" xfId="14371"/>
+    <cellStyle name="60% — акцент4 2 3 3 3" xfId="18880"/>
     <cellStyle name="60% — акцент4 2 3 4" xfId="13856"/>
     <cellStyle name="60% — акцент4 2 3 5" xfId="15809"/>
     <cellStyle name="60% — акцент4 2 3 6" xfId="16744"/>
+    <cellStyle name="60% — акцент4 2 3 7" xfId="17809"/>
     <cellStyle name="60% — акцент4 2 4" xfId="287"/>
     <cellStyle name="60% — акцент4 2 4 2" xfId="835"/>
     <cellStyle name="60% — акцент4 2 4 2 2" xfId="14324"/>
+    <cellStyle name="60% — акцент4 2 4 2 3" xfId="18855"/>
     <cellStyle name="60% — акцент4 2 4 3" xfId="13809"/>
     <cellStyle name="60% — акцент4 2 4 4" xfId="15762"/>
     <cellStyle name="60% — акцент4 2 4 5" xfId="16697"/>
+    <cellStyle name="60% — акцент4 2 4 6" xfId="17785"/>
     <cellStyle name="60% — акцент4 2 5" xfId="194"/>
     <cellStyle name="60% — акцент4 2 5 2" xfId="745"/>
     <cellStyle name="60% — акцент4 2 5 2 2" xfId="14231"/>
+    <cellStyle name="60% — акцент4 2 5 2 3" xfId="18765"/>
     <cellStyle name="60% — акцент4 2 5 3" xfId="13716"/>
     <cellStyle name="60% — акцент4 2 5 4" xfId="15669"/>
     <cellStyle name="60% — акцент4 2 5 5" xfId="16604"/>
+    <cellStyle name="60% — акцент4 2 5 6" xfId="17713"/>
     <cellStyle name="60% — акцент4 2 6" xfId="493"/>
     <cellStyle name="60% — акцент4 2 6 2" xfId="974"/>
     <cellStyle name="60% — акцент4 2 6 2 2" xfId="14489"/>
+    <cellStyle name="60% — акцент4 2 6 2 3" xfId="18996"/>
     <cellStyle name="60% — акцент4 2 6 3" xfId="13974"/>
     <cellStyle name="60% — акцент4 2 6 4" xfId="15927"/>
     <cellStyle name="60% — акцент4 2 6 5" xfId="16862"/>
+    <cellStyle name="60% — акцент4 2 6 6" xfId="17924"/>
     <cellStyle name="60% — акцент4 2 7" xfId="692"/>
     <cellStyle name="60% — акцент4 2 7 2" xfId="14173"/>
+    <cellStyle name="60% — акцент4 2 7 2 2" xfId="19184"/>
     <cellStyle name="60% — акцент4 2 7 3" xfId="16126"/>
     <cellStyle name="60% — акцент4 2 7 4" xfId="17061"/>
+    <cellStyle name="60% — акцент4 2 7 5" xfId="18112"/>
     <cellStyle name="60% — акцент4 2 8" xfId="1164"/>
     <cellStyle name="60% — акцент4 2 8 2" xfId="14689"/>
+    <cellStyle name="60% — акцент4 2 8 2 2" xfId="19230"/>
     <cellStyle name="60% — акцент4 2 8 3" xfId="16173"/>
     <cellStyle name="60% — акцент4 2 8 4" xfId="17108"/>
+    <cellStyle name="60% — акцент4 2 8 5" xfId="18159"/>
     <cellStyle name="60% — акцент4 2 9" xfId="1251"/>
     <cellStyle name="60% — акцент4 2 9 2" xfId="14767"/>
+    <cellStyle name="60% — акцент4 2 9 2 2" xfId="19278"/>
     <cellStyle name="60% — акцент4 2 9 3" xfId="17192"/>
+    <cellStyle name="60% — акцент4 2 9 4" xfId="18206"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="295"/>
     <cellStyle name="60% — акцент5 2" xfId="7"/>
     <cellStyle name="60% — акцент5 2 10" xfId="1422"/>
     <cellStyle name="60% — акцент5 2 10 2" xfId="15502"/>
+    <cellStyle name="60% — акцент5 2 10 2 2" xfId="19447"/>
     <cellStyle name="60% — акцент5 2 10 3" xfId="17362"/>
+    <cellStyle name="60% — акцент5 2 10 4" xfId="18375"/>
     <cellStyle name="60% — акцент5 2 11" xfId="1479"/>
     <cellStyle name="60% — акцент5 2 11 2" xfId="15558"/>
+    <cellStyle name="60% — акцент5 2 11 2 2" xfId="19502"/>
     <cellStyle name="60% — акцент5 2 11 3" xfId="17418"/>
+    <cellStyle name="60% — акцент5 2 11 4" xfId="18430"/>
     <cellStyle name="60% — акцент5 2 12" xfId="1502"/>
     <cellStyle name="60% — акцент5 2 12 2" xfId="15580"/>
+    <cellStyle name="60% — акцент5 2 12 2 2" xfId="19524"/>
     <cellStyle name="60% — акцент5 2 12 3" xfId="17440"/>
+    <cellStyle name="60% — акцент5 2 12 4" xfId="18452"/>
     <cellStyle name="60% — акцент5 2 13" xfId="1514"/>
     <cellStyle name="60% — акцент5 2 13 2" xfId="15591"/>
+    <cellStyle name="60% — акцент5 2 13 2 2" xfId="19535"/>
     <cellStyle name="60% — акцент5 2 13 3" xfId="17451"/>
+    <cellStyle name="60% — акцент5 2 13 4" xfId="18463"/>
     <cellStyle name="60% — акцент5 2 14" xfId="1524"/>
     <cellStyle name="60% — акцент5 2 14 2" xfId="15601"/>
+    <cellStyle name="60% — акцент5 2 14 2 2" xfId="19545"/>
     <cellStyle name="60% — акцент5 2 14 3" xfId="17461"/>
+    <cellStyle name="60% — акцент5 2 14 4" xfId="18473"/>
     <cellStyle name="60% — акцент5 2 15" xfId="13660"/>
+    <cellStyle name="60% — акцент5 2 15 2" xfId="17705"/>
     <cellStyle name="60% — акцент5 2 16" xfId="16546"/>
+    <cellStyle name="60% — акцент5 2 16 2" xfId="18605"/>
+    <cellStyle name="60% — акцент5 2 17" xfId="17563"/>
+    <cellStyle name="60% — акцент5 2 18" xfId="18625"/>
+    <cellStyle name="60% — акцент5 2 19" xfId="18550"/>
     <cellStyle name="60% — акцент5 2 2" xfId="191"/>
     <cellStyle name="60% — акцент5 2 2 2" xfId="403"/>
     <cellStyle name="60% — акцент5 2 2 2 2" xfId="646"/>
     <cellStyle name="60% — акцент5 2 2 2 2 2" xfId="1116"/>
     <cellStyle name="60% — акцент5 2 2 2 2 2 2" xfId="14642"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 2 3" xfId="19138"/>
     <cellStyle name="60% — акцент5 2 2 2 2 3" xfId="14127"/>
     <cellStyle name="60% — акцент5 2 2 2 2 4" xfId="16080"/>
     <cellStyle name="60% — акцент5 2 2 2 2 5" xfId="17015"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 6" xfId="18066"/>
     <cellStyle name="60% — акцент5 2 2 2 3" xfId="907"/>
     <cellStyle name="60% — акцент5 2 2 2 3 2" xfId="14419"/>
+    <cellStyle name="60% — акцент5 2 2 2 3 3" xfId="18928"/>
     <cellStyle name="60% — акцент5 2 2 2 4" xfId="13904"/>
     <cellStyle name="60% — акцент5 2 2 2 5" xfId="15857"/>
     <cellStyle name="60% — акцент5 2 2 2 6" xfId="16792"/>
+    <cellStyle name="60% — акцент5 2 2 2 7" xfId="17857"/>
     <cellStyle name="60% — акцент5 2 2 3" xfId="552"/>
     <cellStyle name="60% — акцент5 2 2 3 2" xfId="1022"/>
     <cellStyle name="60% — акцент5 2 2 3 2 2" xfId="14548"/>
+    <cellStyle name="60% — акцент5 2 2 3 2 3" xfId="19044"/>
     <cellStyle name="60% — акцент5 2 2 3 3" xfId="14033"/>
     <cellStyle name="60% — акцент5 2 2 3 4" xfId="15986"/>
     <cellStyle name="60% — акцент5 2 2 3 5" xfId="16921"/>
+    <cellStyle name="60% — акцент5 2 2 3 6" xfId="17972"/>
     <cellStyle name="60% — акцент5 2 2 4" xfId="742"/>
     <cellStyle name="60% — акцент5 2 2 4 2" xfId="14228"/>
+    <cellStyle name="60% — акцент5 2 2 4 3" xfId="18762"/>
     <cellStyle name="60% — акцент5 2 2 5" xfId="13713"/>
     <cellStyle name="60% — акцент5 2 2 6" xfId="15666"/>
     <cellStyle name="60% — акцент5 2 2 7" xfId="16601"/>
+    <cellStyle name="60% — акцент5 2 2 8" xfId="17610"/>
+    <cellStyle name="60% — акцент5 2 20" xfId="18706"/>
     <cellStyle name="60% — акцент5 2 3" xfId="356"/>
     <cellStyle name="60% — акцент5 2 3 2" xfId="599"/>
     <cellStyle name="60% — акцент5 2 3 2 2" xfId="1069"/>
     <cellStyle name="60% — акцент5 2 3 2 2 2" xfId="14595"/>
+    <cellStyle name="60% — акцент5 2 3 2 2 3" xfId="19091"/>
     <cellStyle name="60% — акцент5 2 3 2 3" xfId="14080"/>
     <cellStyle name="60% — акцент5 2 3 2 4" xfId="16033"/>
     <cellStyle name="60% — акцент5 2 3 2 5" xfId="16968"/>
+    <cellStyle name="60% — акцент5 2 3 2 6" xfId="18019"/>
     <cellStyle name="60% — акцент5 2 3 3" xfId="860"/>
     <cellStyle name="60% — акцент5 2 3 3 2" xfId="14372"/>
+    <cellStyle name="60% — акцент5 2 3 3 3" xfId="18881"/>
     <cellStyle name="60% — акцент5 2 3 4" xfId="13857"/>
     <cellStyle name="60% — акцент5 2 3 5" xfId="15810"/>
     <cellStyle name="60% — акцент5 2 3 6" xfId="16745"/>
+    <cellStyle name="60% — акцент5 2 3 7" xfId="17810"/>
     <cellStyle name="60% — акцент5 2 4" xfId="286"/>
     <cellStyle name="60% — акцент5 2 4 2" xfId="834"/>
     <cellStyle name="60% — акцент5 2 4 2 2" xfId="14323"/>
+    <cellStyle name="60% — акцент5 2 4 2 3" xfId="18854"/>
     <cellStyle name="60% — акцент5 2 4 3" xfId="13808"/>
     <cellStyle name="60% — акцент5 2 4 4" xfId="15761"/>
     <cellStyle name="60% — акцент5 2 4 5" xfId="16696"/>
+    <cellStyle name="60% — акцент5 2 4 6" xfId="17784"/>
     <cellStyle name="60% — акцент5 2 5" xfId="195"/>
     <cellStyle name="60% — акцент5 2 5 2" xfId="746"/>
     <cellStyle name="60% — акцент5 2 5 2 2" xfId="14232"/>
+    <cellStyle name="60% — акцент5 2 5 2 3" xfId="18766"/>
     <cellStyle name="60% — акцент5 2 5 3" xfId="13717"/>
     <cellStyle name="60% — акцент5 2 5 4" xfId="15670"/>
     <cellStyle name="60% — акцент5 2 5 5" xfId="16605"/>
+    <cellStyle name="60% — акцент5 2 5 6" xfId="17714"/>
     <cellStyle name="60% — акцент5 2 6" xfId="494"/>
     <cellStyle name="60% — акцент5 2 6 2" xfId="975"/>
     <cellStyle name="60% — акцент5 2 6 2 2" xfId="14490"/>
+    <cellStyle name="60% — акцент5 2 6 2 3" xfId="18997"/>
     <cellStyle name="60% — акцент5 2 6 3" xfId="13975"/>
     <cellStyle name="60% — акцент5 2 6 4" xfId="15928"/>
     <cellStyle name="60% — акцент5 2 6 5" xfId="16863"/>
+    <cellStyle name="60% — акцент5 2 6 6" xfId="17925"/>
     <cellStyle name="60% — акцент5 2 7" xfId="693"/>
     <cellStyle name="60% — акцент5 2 7 2" xfId="14174"/>
+    <cellStyle name="60% — акцент5 2 7 2 2" xfId="19185"/>
     <cellStyle name="60% — акцент5 2 7 3" xfId="16127"/>
     <cellStyle name="60% — акцент5 2 7 4" xfId="17062"/>
+    <cellStyle name="60% — акцент5 2 7 5" xfId="18113"/>
     <cellStyle name="60% — акцент5 2 8" xfId="1165"/>
     <cellStyle name="60% — акцент5 2 8 2" xfId="14690"/>
+    <cellStyle name="60% — акцент5 2 8 2 2" xfId="19231"/>
     <cellStyle name="60% — акцент5 2 8 3" xfId="16174"/>
     <cellStyle name="60% — акцент5 2 8 4" xfId="17109"/>
+    <cellStyle name="60% — акцент5 2 8 5" xfId="18160"/>
     <cellStyle name="60% — акцент5 2 9" xfId="1252"/>
     <cellStyle name="60% — акцент5 2 9 2" xfId="14768"/>
+    <cellStyle name="60% — акцент5 2 9 2 2" xfId="19279"/>
     <cellStyle name="60% — акцент5 2 9 3" xfId="17193"/>
+    <cellStyle name="60% — акцент5 2 9 4" xfId="18207"/>
     <cellStyle name="60% — акцент5 2_2.1" xfId="296"/>
     <cellStyle name="60% — акцент6 2" xfId="8"/>
     <cellStyle name="60% — акцент6 2 10" xfId="1421"/>
     <cellStyle name="60% — акцент6 2 10 2" xfId="15501"/>
+    <cellStyle name="60% — акцент6 2 10 2 2" xfId="19446"/>
     <cellStyle name="60% — акцент6 2 10 3" xfId="17361"/>
+    <cellStyle name="60% — акцент6 2 10 4" xfId="18374"/>
     <cellStyle name="60% — акцент6 2 11" xfId="1478"/>
     <cellStyle name="60% — акцент6 2 11 2" xfId="15557"/>
+    <cellStyle name="60% — акцент6 2 11 2 2" xfId="19501"/>
     <cellStyle name="60% — акцент6 2 11 3" xfId="17417"/>
+    <cellStyle name="60% — акцент6 2 11 4" xfId="18429"/>
     <cellStyle name="60% — акцент6 2 12" xfId="1501"/>
     <cellStyle name="60% — акцент6 2 12 2" xfId="15579"/>
+    <cellStyle name="60% — акцент6 2 12 2 2" xfId="19523"/>
     <cellStyle name="60% — акцент6 2 12 3" xfId="17439"/>
+    <cellStyle name="60% — акцент6 2 12 4" xfId="18451"/>
     <cellStyle name="60% — акцент6 2 13" xfId="1513"/>
     <cellStyle name="60% — акцент6 2 13 2" xfId="15590"/>
+    <cellStyle name="60% — акцент6 2 13 2 2" xfId="19534"/>
     <cellStyle name="60% — акцент6 2 13 3" xfId="17450"/>
+    <cellStyle name="60% — акцент6 2 13 4" xfId="18462"/>
     <cellStyle name="60% — акцент6 2 14" xfId="1523"/>
     <cellStyle name="60% — акцент6 2 14 2" xfId="15600"/>
+    <cellStyle name="60% — акцент6 2 14 2 2" xfId="19544"/>
     <cellStyle name="60% — акцент6 2 14 3" xfId="17460"/>
+    <cellStyle name="60% — акцент6 2 14 4" xfId="18472"/>
     <cellStyle name="60% — акцент6 2 15" xfId="13661"/>
+    <cellStyle name="60% — акцент6 2 15 2" xfId="17704"/>
     <cellStyle name="60% — акцент6 2 16" xfId="16547"/>
+    <cellStyle name="60% — акцент6 2 16 2" xfId="18613"/>
+    <cellStyle name="60% — акцент6 2 17" xfId="17564"/>
+    <cellStyle name="60% — акцент6 2 18" xfId="18565"/>
+    <cellStyle name="60% — акцент6 2 19" xfId="18584"/>
     <cellStyle name="60% — акцент6 2 2" xfId="192"/>
     <cellStyle name="60% — акцент6 2 2 2" xfId="404"/>
     <cellStyle name="60% — акцент6 2 2 2 2" xfId="647"/>
     <cellStyle name="60% — акцент6 2 2 2 2 2" xfId="1117"/>
     <cellStyle name="60% — акцент6 2 2 2 2 2 2" xfId="14643"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 2 3" xfId="19139"/>
     <cellStyle name="60% — акцент6 2 2 2 2 3" xfId="14128"/>
     <cellStyle name="60% — акцент6 2 2 2 2 4" xfId="16081"/>
     <cellStyle name="60% — акцент6 2 2 2 2 5" xfId="17016"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 6" xfId="18067"/>
     <cellStyle name="60% — акцент6 2 2 2 3" xfId="908"/>
     <cellStyle name="60% — акцент6 2 2 2 3 2" xfId="14420"/>
+    <cellStyle name="60% — акцент6 2 2 2 3 3" xfId="18929"/>
     <cellStyle name="60% — акцент6 2 2 2 4" xfId="13905"/>
     <cellStyle name="60% — акцент6 2 2 2 5" xfId="15858"/>
     <cellStyle name="60% — акцент6 2 2 2 6" xfId="16793"/>
+    <cellStyle name="60% — акцент6 2 2 2 7" xfId="17858"/>
     <cellStyle name="60% — акцент6 2 2 3" xfId="553"/>
     <cellStyle name="60% — акцент6 2 2 3 2" xfId="1023"/>
     <cellStyle name="60% — акцент6 2 2 3 2 2" xfId="14549"/>
+    <cellStyle name="60% — акцент6 2 2 3 2 3" xfId="19045"/>
     <cellStyle name="60% — акцент6 2 2 3 3" xfId="14034"/>
     <cellStyle name="60% — акцент6 2 2 3 4" xfId="15987"/>
     <cellStyle name="60% — акцент6 2 2 3 5" xfId="16922"/>
+    <cellStyle name="60% — акцент6 2 2 3 6" xfId="17973"/>
     <cellStyle name="60% — акцент6 2 2 4" xfId="743"/>
     <cellStyle name="60% — акцент6 2 2 4 2" xfId="14229"/>
+    <cellStyle name="60% — акцент6 2 2 4 3" xfId="18763"/>
     <cellStyle name="60% — акцент6 2 2 5" xfId="13714"/>
     <cellStyle name="60% — акцент6 2 2 6" xfId="15667"/>
     <cellStyle name="60% — акцент6 2 2 7" xfId="16602"/>
+    <cellStyle name="60% — акцент6 2 2 8" xfId="17611"/>
+    <cellStyle name="60% — акцент6 2 20" xfId="18707"/>
     <cellStyle name="60% — акцент6 2 3" xfId="357"/>
     <cellStyle name="60% — акцент6 2 3 2" xfId="600"/>
     <cellStyle name="60% — акцент6 2 3 2 2" xfId="1070"/>
     <cellStyle name="60% — акцент6 2 3 2 2 2" xfId="14596"/>
+    <cellStyle name="60% — акцент6 2 3 2 2 3" xfId="19092"/>
     <cellStyle name="60% — акцент6 2 3 2 3" xfId="14081"/>
     <cellStyle name="60% — акцент6 2 3 2 4" xfId="16034"/>
     <cellStyle name="60% — акцент6 2 3 2 5" xfId="16969"/>
+    <cellStyle name="60% — акцент6 2 3 2 6" xfId="18020"/>
     <cellStyle name="60% — акцент6 2 3 3" xfId="861"/>
     <cellStyle name="60% — акцент6 2 3 3 2" xfId="14373"/>
+    <cellStyle name="60% — акцент6 2 3 3 3" xfId="18882"/>
     <cellStyle name="60% — акцент6 2 3 4" xfId="13858"/>
     <cellStyle name="60% — акцент6 2 3 5" xfId="15811"/>
     <cellStyle name="60% — акцент6 2 3 6" xfId="16746"/>
+    <cellStyle name="60% — акцент6 2 3 7" xfId="17811"/>
     <cellStyle name="60% — акцент6 2 4" xfId="285"/>
     <cellStyle name="60% — акцент6 2 4 2" xfId="833"/>
     <cellStyle name="60% — акцент6 2 4 2 2" xfId="14322"/>
+    <cellStyle name="60% — акцент6 2 4 2 3" xfId="18853"/>
     <cellStyle name="60% — акцент6 2 4 3" xfId="13807"/>
     <cellStyle name="60% — акцент6 2 4 4" xfId="15760"/>
     <cellStyle name="60% — акцент6 2 4 5" xfId="16695"/>
+    <cellStyle name="60% — акцент6 2 4 6" xfId="17783"/>
     <cellStyle name="60% — акцент6 2 5" xfId="196"/>
     <cellStyle name="60% — акцент6 2 5 2" xfId="747"/>
     <cellStyle name="60% — акцент6 2 5 2 2" xfId="14233"/>
+    <cellStyle name="60% — акцент6 2 5 2 3" xfId="18767"/>
     <cellStyle name="60% — акцент6 2 5 3" xfId="13718"/>
     <cellStyle name="60% — акцент6 2 5 4" xfId="15671"/>
     <cellStyle name="60% — акцент6 2 5 5" xfId="16606"/>
+    <cellStyle name="60% — акцент6 2 5 6" xfId="17715"/>
     <cellStyle name="60% — акцент6 2 6" xfId="495"/>
     <cellStyle name="60% — акцент6 2 6 2" xfId="976"/>
     <cellStyle name="60% — акцент6 2 6 2 2" xfId="14491"/>
+    <cellStyle name="60% — акцент6 2 6 2 3" xfId="18998"/>
     <cellStyle name="60% — акцент6 2 6 3" xfId="13976"/>
     <cellStyle name="60% — акцент6 2 6 4" xfId="15929"/>
     <cellStyle name="60% — акцент6 2 6 5" xfId="16864"/>
+    <cellStyle name="60% — акцент6 2 6 6" xfId="17926"/>
     <cellStyle name="60% — акцент6 2 7" xfId="694"/>
     <cellStyle name="60% — акцент6 2 7 2" xfId="14175"/>
+    <cellStyle name="60% — акцент6 2 7 2 2" xfId="19186"/>
     <cellStyle name="60% — акцент6 2 7 3" xfId="16128"/>
     <cellStyle name="60% — акцент6 2 7 4" xfId="17063"/>
+    <cellStyle name="60% — акцент6 2 7 5" xfId="18114"/>
     <cellStyle name="60% — акцент6 2 8" xfId="1166"/>
     <cellStyle name="60% — акцент6 2 8 2" xfId="14691"/>
+    <cellStyle name="60% — акцент6 2 8 2 2" xfId="19232"/>
     <cellStyle name="60% — акцент6 2 8 3" xfId="16175"/>
     <cellStyle name="60% — акцент6 2 8 4" xfId="17110"/>
+    <cellStyle name="60% — акцент6 2 8 5" xfId="18161"/>
     <cellStyle name="60% — акцент6 2 9" xfId="1253"/>
     <cellStyle name="60% — акцент6 2 9 2" xfId="14769"/>
+    <cellStyle name="60% — акцент6 2 9 2 2" xfId="19280"/>
     <cellStyle name="60% — акцент6 2 9 3" xfId="17194"/>
+    <cellStyle name="60% — акцент6 2 9 4" xfId="18208"/>
     <cellStyle name="60% — акцент6 2_2.1" xfId="297"/>
     <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Название 2" xfId="10"/>
     <cellStyle name="Нейтральный 2" xfId="11"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="298"/>
     <cellStyle name="Обычный 10 10" xfId="14904"/>
     <cellStyle name="Обычный 10 11" xfId="15767"/>
     <cellStyle name="Обычный 10 12" xfId="16702"/>
     <cellStyle name="Обычный 10 2" xfId="1537"/>
     <cellStyle name="Обычный 10 2 2" xfId="3197"/>
     <cellStyle name="Обычный 10 2 2 2" xfId="3198"/>
     <cellStyle name="Обычный 10 2 3" xfId="5873"/>
     <cellStyle name="Обычный 10 2 4" xfId="8078"/>
     <cellStyle name="Обычный 10 2 5" xfId="11345"/>
     <cellStyle name="Обычный 10 3" xfId="3199"/>
     <cellStyle name="Обычный 10 3 2" xfId="8079"/>
     <cellStyle name="Обычный 10 3 3" xfId="11342"/>
     <cellStyle name="Обычный 10 4" xfId="3200"/>
     <cellStyle name="Обычный 10 4 2" xfId="8080"/>
     <cellStyle name="Обычный 10 4 3" xfId="11339"/>
     <cellStyle name="Обычный 10 5" xfId="5875"/>
     <cellStyle name="Обычный 10 6" xfId="8077"/>
     <cellStyle name="Обычный 10 7" xfId="11348"/>
     <cellStyle name="Обычный 10 8" xfId="13814"/>
@@ -18956,50 +21212,51 @@
     <cellStyle name="Обычный 105 2" xfId="2242"/>
     <cellStyle name="Обычный 105 2 2" xfId="3216"/>
     <cellStyle name="Обычный 105 2 2 2" xfId="3217"/>
     <cellStyle name="Обычный 105 2 3" xfId="5839"/>
     <cellStyle name="Обычный 105 3" xfId="3218"/>
     <cellStyle name="Обычный 105 3 2" xfId="8096"/>
     <cellStyle name="Обычный 105 3 3" xfId="11283"/>
     <cellStyle name="Обычный 105 4" xfId="5840"/>
     <cellStyle name="Обычный 105 5" xfId="8094"/>
     <cellStyle name="Обычный 105 6" xfId="11288"/>
     <cellStyle name="Обычный 105 7" xfId="14763"/>
     <cellStyle name="Обычный 105 8" xfId="15328"/>
     <cellStyle name="Обычный 105 9" xfId="16247"/>
     <cellStyle name="Обычный 106" xfId="2243"/>
     <cellStyle name="Обычный 106 2" xfId="3219"/>
     <cellStyle name="Обычный 106 2 2" xfId="3220"/>
     <cellStyle name="Обычный 106 2 3" xfId="5835"/>
     <cellStyle name="Обычный 106 3" xfId="3221"/>
     <cellStyle name="Обычный 106 3 2" xfId="8099"/>
     <cellStyle name="Обычный 106 3 3" xfId="11275"/>
     <cellStyle name="Обычный 106 4" xfId="5837"/>
     <cellStyle name="Обычный 106 5" xfId="8097"/>
     <cellStyle name="Обычный 106 6" xfId="11280"/>
     <cellStyle name="Обычный 106 7" xfId="16502"/>
     <cellStyle name="Обычный 106 8" xfId="17473"/>
+    <cellStyle name="Обычный 106 9" xfId="18478"/>
     <cellStyle name="Обычный 107" xfId="1242"/>
     <cellStyle name="Обычный 107 2" xfId="2244"/>
     <cellStyle name="Обычный 107 2 2" xfId="3222"/>
     <cellStyle name="Обычный 107 2 2 2" xfId="3223"/>
     <cellStyle name="Обычный 107 2 3" xfId="5832"/>
     <cellStyle name="Обычный 107 3" xfId="3224"/>
     <cellStyle name="Обычный 107 3 2" xfId="8102"/>
     <cellStyle name="Обычный 107 3 3" xfId="11267"/>
     <cellStyle name="Обычный 107 4" xfId="5833"/>
     <cellStyle name="Обычный 107 5" xfId="8100"/>
     <cellStyle name="Обычный 107 6" xfId="11272"/>
     <cellStyle name="Обычный 107 7" xfId="15329"/>
     <cellStyle name="Обычный 107 8" xfId="16248"/>
     <cellStyle name="Обычный 107 9" xfId="17183"/>
     <cellStyle name="Обычный 108" xfId="1243"/>
     <cellStyle name="Обычный 108 2" xfId="2245"/>
     <cellStyle name="Обычный 108 2 2" xfId="3225"/>
     <cellStyle name="Обычный 108 2 2 2" xfId="3226"/>
     <cellStyle name="Обычный 108 2 3" xfId="5828"/>
     <cellStyle name="Обычный 108 3" xfId="3227"/>
     <cellStyle name="Обычный 108 3 2" xfId="8105"/>
     <cellStyle name="Обычный 108 3 3" xfId="11251"/>
     <cellStyle name="Обычный 108 4" xfId="5830"/>
     <cellStyle name="Обычный 108 5" xfId="8103"/>
     <cellStyle name="Обычный 108 6" xfId="11264"/>
@@ -19129,967 +21386,1033 @@
     <cellStyle name="Обычный 116 2" xfId="2253"/>
     <cellStyle name="Обычный 116 2 2" xfId="3253"/>
     <cellStyle name="Обычный 116 2 2 2" xfId="3254"/>
     <cellStyle name="Обычный 116 2 3" xfId="5660"/>
     <cellStyle name="Обычный 116 3" xfId="3255"/>
     <cellStyle name="Обычный 116 3 2" xfId="8131"/>
     <cellStyle name="Обычный 116 3 3" xfId="11046"/>
     <cellStyle name="Обычный 116 4" xfId="5662"/>
     <cellStyle name="Обычный 116 5" xfId="8129"/>
     <cellStyle name="Обычный 116 6" xfId="11052"/>
     <cellStyle name="Обычный 116 7" xfId="15610"/>
     <cellStyle name="Обычный 116 8" xfId="16499"/>
     <cellStyle name="Обычный 116 9" xfId="17470"/>
     <cellStyle name="Обычный 117" xfId="2254"/>
     <cellStyle name="Обычный 117 2" xfId="3256"/>
     <cellStyle name="Обычный 117 2 2" xfId="3257"/>
     <cellStyle name="Обычный 117 2 3" xfId="5657"/>
     <cellStyle name="Обычный 117 3" xfId="3258"/>
     <cellStyle name="Обычный 117 3 2" xfId="8133"/>
     <cellStyle name="Обычный 117 3 3" xfId="11038"/>
     <cellStyle name="Обычный 117 4" xfId="5658"/>
     <cellStyle name="Обычный 117 5" xfId="8132"/>
     <cellStyle name="Обычный 117 6" xfId="11043"/>
     <cellStyle name="Обычный 117 7" xfId="16503"/>
     <cellStyle name="Обычный 117 8" xfId="17474"/>
+    <cellStyle name="Обычный 117 9" xfId="18479"/>
     <cellStyle name="Обычный 118" xfId="2255"/>
     <cellStyle name="Обычный 118 2" xfId="3259"/>
     <cellStyle name="Обычный 118 2 2" xfId="3260"/>
     <cellStyle name="Обычный 118 2 3" xfId="5653"/>
     <cellStyle name="Обычный 118 3" xfId="3261"/>
     <cellStyle name="Обычный 118 3 2" xfId="8136"/>
     <cellStyle name="Обычный 118 3 3" xfId="11030"/>
     <cellStyle name="Обычный 118 4" xfId="5655"/>
     <cellStyle name="Обычный 118 5" xfId="8134"/>
     <cellStyle name="Обычный 118 6" xfId="11035"/>
     <cellStyle name="Обычный 118 7" xfId="16504"/>
     <cellStyle name="Обычный 118 8" xfId="17475"/>
+    <cellStyle name="Обычный 118 9" xfId="18480"/>
     <cellStyle name="Обычный 119" xfId="2256"/>
     <cellStyle name="Обычный 119 2" xfId="3262"/>
     <cellStyle name="Обычный 119 2 2" xfId="3263"/>
     <cellStyle name="Обычный 119 2 3" xfId="5650"/>
     <cellStyle name="Обычный 119 3" xfId="3264"/>
     <cellStyle name="Обычный 119 3 2" xfId="8139"/>
     <cellStyle name="Обычный 119 3 3" xfId="11019"/>
     <cellStyle name="Обычный 119 4" xfId="5651"/>
     <cellStyle name="Обычный 119 5" xfId="8137"/>
     <cellStyle name="Обычный 119 6" xfId="11027"/>
     <cellStyle name="Обычный 119 7" xfId="16505"/>
     <cellStyle name="Обычный 119 8" xfId="17476"/>
+    <cellStyle name="Обычный 119 9" xfId="18481"/>
     <cellStyle name="Обычный 12" xfId="299"/>
     <cellStyle name="Обычный 12 10" xfId="14905"/>
     <cellStyle name="Обычный 12 11" xfId="15768"/>
     <cellStyle name="Обычный 12 12" xfId="16703"/>
     <cellStyle name="Обычный 12 2" xfId="1539"/>
     <cellStyle name="Обычный 12 2 2" xfId="3265"/>
     <cellStyle name="Обычный 12 2 2 2" xfId="3266"/>
     <cellStyle name="Обычный 12 2 3" xfId="5646"/>
     <cellStyle name="Обычный 12 2 4" xfId="8141"/>
     <cellStyle name="Обычный 12 2 5" xfId="11005"/>
     <cellStyle name="Обычный 12 3" xfId="3267"/>
     <cellStyle name="Обычный 12 3 2" xfId="8142"/>
     <cellStyle name="Обычный 12 3 3" xfId="10995"/>
     <cellStyle name="Обычный 12 4" xfId="3268"/>
     <cellStyle name="Обычный 12 4 2" xfId="8143"/>
     <cellStyle name="Обычный 12 4 3" xfId="10957"/>
     <cellStyle name="Обычный 12 5" xfId="5648"/>
     <cellStyle name="Обычный 12 6" xfId="8140"/>
     <cellStyle name="Обычный 12 7" xfId="11012"/>
     <cellStyle name="Обычный 12 8" xfId="13815"/>
     <cellStyle name="Обычный 12 9" xfId="14330"/>
     <cellStyle name="Обычный 120" xfId="2257"/>
     <cellStyle name="Обычный 120 2" xfId="3269"/>
     <cellStyle name="Обычный 120 2 2" xfId="3270"/>
     <cellStyle name="Обычный 120 2 3" xfId="5565"/>
     <cellStyle name="Обычный 120 3" xfId="3271"/>
     <cellStyle name="Обычный 120 3 2" xfId="8146"/>
     <cellStyle name="Обычный 120 3 3" xfId="10937"/>
     <cellStyle name="Обычный 120 4" xfId="5644"/>
     <cellStyle name="Обычный 120 5" xfId="8144"/>
     <cellStyle name="Обычный 120 6" xfId="10950"/>
     <cellStyle name="Обычный 120 7" xfId="16506"/>
     <cellStyle name="Обычный 120 8" xfId="17477"/>
+    <cellStyle name="Обычный 120 9" xfId="18482"/>
     <cellStyle name="Обычный 121" xfId="1"/>
     <cellStyle name="Обычный 121 2" xfId="3272"/>
     <cellStyle name="Обычный 121 2 2" xfId="3273"/>
     <cellStyle name="Обычный 121 2 3" xfId="5562"/>
     <cellStyle name="Обычный 121 3" xfId="3274"/>
     <cellStyle name="Обычный 121 3 2" xfId="8149"/>
     <cellStyle name="Обычный 121 3 3" xfId="10917"/>
     <cellStyle name="Обычный 121 4" xfId="5563"/>
     <cellStyle name="Обычный 121 5" xfId="8147"/>
     <cellStyle name="Обычный 121 6" xfId="10930"/>
     <cellStyle name="Обычный 121 7" xfId="16507"/>
     <cellStyle name="Обычный 121 8" xfId="17478"/>
+    <cellStyle name="Обычный 121 9" xfId="18483"/>
     <cellStyle name="Обычный 122" xfId="1534"/>
     <cellStyle name="Обычный 122 2" xfId="2258"/>
     <cellStyle name="Обычный 122 2 2" xfId="3275"/>
     <cellStyle name="Обычный 122 2 2 2" xfId="3276"/>
     <cellStyle name="Обычный 122 2 3" xfId="5558"/>
     <cellStyle name="Обычный 122 3" xfId="3277"/>
     <cellStyle name="Обычный 122 3 2" xfId="8152"/>
     <cellStyle name="Обычный 122 3 3" xfId="10894"/>
     <cellStyle name="Обычный 122 4" xfId="5560"/>
     <cellStyle name="Обычный 122 5" xfId="8150"/>
     <cellStyle name="Обычный 122 6" xfId="10910"/>
     <cellStyle name="Обычный 122 7" xfId="15611"/>
     <cellStyle name="Обычный 122 8" xfId="16500"/>
     <cellStyle name="Обычный 122 9" xfId="17471"/>
     <cellStyle name="Обычный 123" xfId="1535"/>
     <cellStyle name="Обычный 123 2" xfId="2259"/>
     <cellStyle name="Обычный 123 2 2" xfId="3278"/>
     <cellStyle name="Обычный 123 2 2 2" xfId="3279"/>
     <cellStyle name="Обычный 123 2 3" xfId="5992"/>
     <cellStyle name="Обычный 123 3" xfId="3280"/>
     <cellStyle name="Обычный 123 3 2" xfId="8155"/>
     <cellStyle name="Обычный 123 3 3" xfId="10874"/>
     <cellStyle name="Обычный 123 4" xfId="3196"/>
     <cellStyle name="Обычный 123 5" xfId="8153"/>
     <cellStyle name="Обычный 123 6" xfId="10888"/>
     <cellStyle name="Обычный 123 7" xfId="15612"/>
     <cellStyle name="Обычный 123 8" xfId="16501"/>
     <cellStyle name="Обычный 123 9" xfId="17472"/>
     <cellStyle name="Обычный 124" xfId="2260"/>
     <cellStyle name="Обычный 124 2" xfId="3281"/>
     <cellStyle name="Обычный 124 2 2" xfId="3282"/>
     <cellStyle name="Обычный 124 2 3" xfId="5994"/>
     <cellStyle name="Обычный 124 3" xfId="3283"/>
     <cellStyle name="Обычный 124 3 2" xfId="8158"/>
     <cellStyle name="Обычный 124 3 3" xfId="10854"/>
     <cellStyle name="Обычный 124 4" xfId="5993"/>
     <cellStyle name="Обычный 124 5" xfId="8156"/>
     <cellStyle name="Обычный 124 6" xfId="10868"/>
     <cellStyle name="Обычный 124 7" xfId="16508"/>
     <cellStyle name="Обычный 124 8" xfId="17479"/>
+    <cellStyle name="Обычный 124 9" xfId="18484"/>
     <cellStyle name="Обычный 125" xfId="2261"/>
     <cellStyle name="Обычный 125 2" xfId="3284"/>
     <cellStyle name="Обычный 125 2 2" xfId="3285"/>
     <cellStyle name="Обычный 125 2 3" xfId="5996"/>
     <cellStyle name="Обычный 125 3" xfId="3286"/>
     <cellStyle name="Обычный 125 3 2" xfId="8161"/>
     <cellStyle name="Обычный 125 3 3" xfId="10815"/>
     <cellStyle name="Обычный 125 4" xfId="5995"/>
     <cellStyle name="Обычный 125 5" xfId="8159"/>
     <cellStyle name="Обычный 125 6" xfId="10847"/>
     <cellStyle name="Обычный 125 7" xfId="16509"/>
     <cellStyle name="Обычный 125 8" xfId="17480"/>
+    <cellStyle name="Обычный 125 9" xfId="18485"/>
     <cellStyle name="Обычный 126" xfId="2262"/>
     <cellStyle name="Обычный 126 2" xfId="3287"/>
     <cellStyle name="Обычный 126 2 2" xfId="3288"/>
     <cellStyle name="Обычный 126 2 3" xfId="5998"/>
     <cellStyle name="Обычный 126 3" xfId="3289"/>
     <cellStyle name="Обычный 126 3 2" xfId="8164"/>
     <cellStyle name="Обычный 126 3 3" xfId="10784"/>
     <cellStyle name="Обычный 126 4" xfId="5997"/>
     <cellStyle name="Обычный 126 5" xfId="8162"/>
     <cellStyle name="Обычный 126 6" xfId="10797"/>
     <cellStyle name="Обычный 126 7" xfId="16510"/>
     <cellStyle name="Обычный 126 8" xfId="17481"/>
+    <cellStyle name="Обычный 126 9" xfId="18486"/>
     <cellStyle name="Обычный 127" xfId="2263"/>
     <cellStyle name="Обычный 127 2" xfId="3290"/>
     <cellStyle name="Обычный 127 2 2" xfId="3291"/>
     <cellStyle name="Обычный 127 2 3" xfId="6000"/>
     <cellStyle name="Обычный 127 3" xfId="3292"/>
     <cellStyle name="Обычный 127 3 2" xfId="8167"/>
     <cellStyle name="Обычный 127 3 3" xfId="10765"/>
     <cellStyle name="Обычный 127 4" xfId="5999"/>
     <cellStyle name="Обычный 127 5" xfId="8165"/>
     <cellStyle name="Обычный 127 6" xfId="10777"/>
     <cellStyle name="Обычный 127 7" xfId="16511"/>
     <cellStyle name="Обычный 127 8" xfId="17482"/>
+    <cellStyle name="Обычный 127 9" xfId="18487"/>
     <cellStyle name="Обычный 128" xfId="2264"/>
     <cellStyle name="Обычный 128 2" xfId="3293"/>
     <cellStyle name="Обычный 128 2 2" xfId="3294"/>
     <cellStyle name="Обычный 128 2 3" xfId="6002"/>
     <cellStyle name="Обычный 128 3" xfId="3295"/>
     <cellStyle name="Обычный 128 3 2" xfId="8170"/>
     <cellStyle name="Обычный 128 3 3" xfId="10744"/>
     <cellStyle name="Обычный 128 4" xfId="6001"/>
     <cellStyle name="Обычный 128 5" xfId="8168"/>
     <cellStyle name="Обычный 128 6" xfId="10757"/>
     <cellStyle name="Обычный 128 7" xfId="16512"/>
     <cellStyle name="Обычный 128 8" xfId="17483"/>
+    <cellStyle name="Обычный 128 9" xfId="18488"/>
     <cellStyle name="Обычный 129" xfId="2265"/>
     <cellStyle name="Обычный 129 2" xfId="3296"/>
     <cellStyle name="Обычный 129 2 2" xfId="3297"/>
     <cellStyle name="Обычный 129 2 3" xfId="6004"/>
     <cellStyle name="Обычный 129 3" xfId="3298"/>
     <cellStyle name="Обычный 129 3 2" xfId="8173"/>
     <cellStyle name="Обычный 129 3 3" xfId="10736"/>
     <cellStyle name="Обычный 129 4" xfId="6003"/>
     <cellStyle name="Обычный 129 5" xfId="8171"/>
     <cellStyle name="Обычный 129 6" xfId="10741"/>
     <cellStyle name="Обычный 129 7" xfId="16513"/>
     <cellStyle name="Обычный 129 8" xfId="17484"/>
+    <cellStyle name="Обычный 129 9" xfId="18489"/>
     <cellStyle name="Обычный 13" xfId="300"/>
     <cellStyle name="Обычный 13 10" xfId="14906"/>
     <cellStyle name="Обычный 13 11" xfId="15769"/>
     <cellStyle name="Обычный 13 12" xfId="16704"/>
     <cellStyle name="Обычный 13 2" xfId="1540"/>
     <cellStyle name="Обычный 13 2 2" xfId="3299"/>
     <cellStyle name="Обычный 13 2 2 2" xfId="3300"/>
     <cellStyle name="Обычный 13 2 3" xfId="6006"/>
     <cellStyle name="Обычный 13 2 4" xfId="8175"/>
     <cellStyle name="Обычный 13 2 5" xfId="10730"/>
     <cellStyle name="Обычный 13 3" xfId="3301"/>
     <cellStyle name="Обычный 13 3 2" xfId="8176"/>
     <cellStyle name="Обычный 13 3 3" xfId="10727"/>
     <cellStyle name="Обычный 13 4" xfId="3302"/>
     <cellStyle name="Обычный 13 4 2" xfId="8177"/>
     <cellStyle name="Обычный 13 4 3" xfId="10724"/>
     <cellStyle name="Обычный 13 5" xfId="6005"/>
     <cellStyle name="Обычный 13 6" xfId="8174"/>
     <cellStyle name="Обычный 13 7" xfId="10733"/>
     <cellStyle name="Обычный 13 8" xfId="13816"/>
     <cellStyle name="Обычный 13 9" xfId="14331"/>
     <cellStyle name="Обычный 130" xfId="2266"/>
     <cellStyle name="Обычный 130 2" xfId="3303"/>
     <cellStyle name="Обычный 130 2 2" xfId="3304"/>
     <cellStyle name="Обычный 130 2 3" xfId="6008"/>
     <cellStyle name="Обычный 130 3" xfId="3305"/>
     <cellStyle name="Обычный 130 3 2" xfId="8180"/>
     <cellStyle name="Обычный 130 3 3" xfId="10713"/>
     <cellStyle name="Обычный 130 4" xfId="6007"/>
     <cellStyle name="Обычный 130 5" xfId="8178"/>
     <cellStyle name="Обычный 130 6" xfId="10722"/>
     <cellStyle name="Обычный 130 7" xfId="16514"/>
     <cellStyle name="Обычный 130 8" xfId="17485"/>
+    <cellStyle name="Обычный 130 9" xfId="18490"/>
     <cellStyle name="Обычный 131" xfId="2267"/>
     <cellStyle name="Обычный 131 2" xfId="3306"/>
     <cellStyle name="Обычный 131 2 2" xfId="3307"/>
     <cellStyle name="Обычный 131 2 3" xfId="6010"/>
     <cellStyle name="Обычный 131 3" xfId="3308"/>
     <cellStyle name="Обычный 131 3 2" xfId="8183"/>
     <cellStyle name="Обычный 131 3 3" xfId="10700"/>
     <cellStyle name="Обычный 131 4" xfId="6009"/>
     <cellStyle name="Обычный 131 5" xfId="8181"/>
     <cellStyle name="Обычный 131 6" xfId="10705"/>
     <cellStyle name="Обычный 131 7" xfId="16515"/>
     <cellStyle name="Обычный 131 8" xfId="17486"/>
+    <cellStyle name="Обычный 131 9" xfId="18491"/>
     <cellStyle name="Обычный 132" xfId="2268"/>
     <cellStyle name="Обычный 132 2" xfId="3309"/>
     <cellStyle name="Обычный 132 2 2" xfId="3310"/>
     <cellStyle name="Обычный 132 2 3" xfId="6012"/>
     <cellStyle name="Обычный 132 3" xfId="3311"/>
     <cellStyle name="Обычный 132 3 2" xfId="8186"/>
     <cellStyle name="Обычный 132 3 3" xfId="10692"/>
     <cellStyle name="Обычный 132 4" xfId="6011"/>
     <cellStyle name="Обычный 132 5" xfId="8184"/>
     <cellStyle name="Обычный 132 6" xfId="10697"/>
     <cellStyle name="Обычный 132 7" xfId="16516"/>
     <cellStyle name="Обычный 132 8" xfId="17487"/>
+    <cellStyle name="Обычный 132 9" xfId="18492"/>
     <cellStyle name="Обычный 133" xfId="2269"/>
     <cellStyle name="Обычный 133 2" xfId="3312"/>
     <cellStyle name="Обычный 133 2 2" xfId="3313"/>
     <cellStyle name="Обычный 133 2 3" xfId="6014"/>
     <cellStyle name="Обычный 133 3" xfId="3314"/>
     <cellStyle name="Обычный 133 3 2" xfId="8189"/>
     <cellStyle name="Обычный 133 3 3" xfId="10685"/>
     <cellStyle name="Обычный 133 4" xfId="6013"/>
     <cellStyle name="Обычный 133 5" xfId="8187"/>
     <cellStyle name="Обычный 133 6" xfId="10689"/>
     <cellStyle name="Обычный 133 7" xfId="16517"/>
     <cellStyle name="Обычный 133 8" xfId="17488"/>
+    <cellStyle name="Обычный 133 9" xfId="18493"/>
     <cellStyle name="Обычный 134" xfId="2270"/>
     <cellStyle name="Обычный 134 2" xfId="3315"/>
     <cellStyle name="Обычный 134 2 2" xfId="3316"/>
     <cellStyle name="Обычный 134 2 3" xfId="6016"/>
     <cellStyle name="Обычный 134 3" xfId="3317"/>
     <cellStyle name="Обычный 134 3 2" xfId="8192"/>
     <cellStyle name="Обычный 134 3 3" xfId="10666"/>
     <cellStyle name="Обычный 134 4" xfId="6015"/>
     <cellStyle name="Обычный 134 5" xfId="8190"/>
     <cellStyle name="Обычный 134 6" xfId="10678"/>
     <cellStyle name="Обычный 134 7" xfId="16518"/>
     <cellStyle name="Обычный 134 8" xfId="17489"/>
+    <cellStyle name="Обычный 134 9" xfId="18494"/>
     <cellStyle name="Обычный 135" xfId="2271"/>
     <cellStyle name="Обычный 135 2" xfId="3318"/>
     <cellStyle name="Обычный 135 2 2" xfId="3319"/>
     <cellStyle name="Обычный 135 2 3" xfId="6018"/>
     <cellStyle name="Обычный 135 3" xfId="3320"/>
     <cellStyle name="Обычный 135 3 2" xfId="8195"/>
     <cellStyle name="Обычный 135 3 3" xfId="10647"/>
     <cellStyle name="Обычный 135 4" xfId="6017"/>
     <cellStyle name="Обычный 135 5" xfId="8193"/>
     <cellStyle name="Обычный 135 6" xfId="10659"/>
     <cellStyle name="Обычный 135 7" xfId="16519"/>
     <cellStyle name="Обычный 135 8" xfId="17490"/>
+    <cellStyle name="Обычный 135 9" xfId="18495"/>
     <cellStyle name="Обычный 136" xfId="2272"/>
     <cellStyle name="Обычный 136 2" xfId="3321"/>
     <cellStyle name="Обычный 136 2 2" xfId="3322"/>
     <cellStyle name="Обычный 136 2 3" xfId="6020"/>
     <cellStyle name="Обычный 136 3" xfId="3323"/>
     <cellStyle name="Обычный 136 3 2" xfId="8198"/>
     <cellStyle name="Обычный 136 3 3" xfId="10607"/>
     <cellStyle name="Обычный 136 4" xfId="6019"/>
     <cellStyle name="Обычный 136 5" xfId="8196"/>
     <cellStyle name="Обычный 136 6" xfId="10640"/>
     <cellStyle name="Обычный 136 7" xfId="16520"/>
     <cellStyle name="Обычный 136 8" xfId="17491"/>
+    <cellStyle name="Обычный 136 9" xfId="18496"/>
     <cellStyle name="Обычный 137" xfId="2273"/>
     <cellStyle name="Обычный 137 2" xfId="3324"/>
     <cellStyle name="Обычный 137 2 2" xfId="3325"/>
     <cellStyle name="Обычный 137 2 3" xfId="6022"/>
     <cellStyle name="Обычный 137 3" xfId="3326"/>
     <cellStyle name="Обычный 137 3 2" xfId="8201"/>
     <cellStyle name="Обычный 137 3 3" xfId="10582"/>
     <cellStyle name="Обычный 137 4" xfId="6021"/>
     <cellStyle name="Обычный 137 5" xfId="8199"/>
     <cellStyle name="Обычный 137 6" xfId="10600"/>
     <cellStyle name="Обычный 137 7" xfId="16521"/>
     <cellStyle name="Обычный 137 8" xfId="17492"/>
+    <cellStyle name="Обычный 137 9" xfId="18497"/>
     <cellStyle name="Обычный 138" xfId="2274"/>
     <cellStyle name="Обычный 138 2" xfId="3327"/>
     <cellStyle name="Обычный 138 2 2" xfId="3328"/>
     <cellStyle name="Обычный 138 2 3" xfId="6024"/>
     <cellStyle name="Обычный 138 3" xfId="3329"/>
     <cellStyle name="Обычный 138 3 2" xfId="8204"/>
     <cellStyle name="Обычный 138 3 3" xfId="10523"/>
     <cellStyle name="Обычный 138 4" xfId="6023"/>
     <cellStyle name="Обычный 138 5" xfId="8202"/>
     <cellStyle name="Обычный 138 6" xfId="10579"/>
     <cellStyle name="Обычный 138 7" xfId="16522"/>
     <cellStyle name="Обычный 138 8" xfId="17493"/>
+    <cellStyle name="Обычный 138 9" xfId="18498"/>
     <cellStyle name="Обычный 139" xfId="2275"/>
     <cellStyle name="Обычный 139 2" xfId="3330"/>
     <cellStyle name="Обычный 139 2 2" xfId="3331"/>
     <cellStyle name="Обычный 139 2 3" xfId="6026"/>
     <cellStyle name="Обычный 139 3" xfId="3332"/>
     <cellStyle name="Обычный 139 3 2" xfId="8206"/>
     <cellStyle name="Обычный 139 3 3" xfId="10515"/>
     <cellStyle name="Обычный 139 4" xfId="6025"/>
     <cellStyle name="Обычный 139 5" xfId="8205"/>
     <cellStyle name="Обычный 139 6" xfId="10520"/>
     <cellStyle name="Обычный 139 7" xfId="16523"/>
     <cellStyle name="Обычный 139 8" xfId="17494"/>
+    <cellStyle name="Обычный 139 9" xfId="18499"/>
     <cellStyle name="Обычный 14" xfId="301"/>
     <cellStyle name="Обычный 14 10" xfId="14907"/>
     <cellStyle name="Обычный 14 11" xfId="15770"/>
     <cellStyle name="Обычный 14 12" xfId="16705"/>
     <cellStyle name="Обычный 14 2" xfId="1541"/>
     <cellStyle name="Обычный 14 2 2" xfId="3333"/>
     <cellStyle name="Обычный 14 2 2 2" xfId="3334"/>
     <cellStyle name="Обычный 14 2 3" xfId="6028"/>
     <cellStyle name="Обычный 14 2 4" xfId="8208"/>
     <cellStyle name="Обычный 14 2 5" xfId="10509"/>
     <cellStyle name="Обычный 14 3" xfId="3335"/>
     <cellStyle name="Обычный 14 3 2" xfId="8209"/>
     <cellStyle name="Обычный 14 3 3" xfId="10506"/>
     <cellStyle name="Обычный 14 4" xfId="3336"/>
     <cellStyle name="Обычный 14 4 2" xfId="8210"/>
     <cellStyle name="Обычный 14 4 3" xfId="10503"/>
     <cellStyle name="Обычный 14 5" xfId="6027"/>
     <cellStyle name="Обычный 14 6" xfId="8207"/>
     <cellStyle name="Обычный 14 7" xfId="10512"/>
     <cellStyle name="Обычный 14 8" xfId="13817"/>
     <cellStyle name="Обычный 14 9" xfId="14332"/>
     <cellStyle name="Обычный 140" xfId="2276"/>
     <cellStyle name="Обычный 140 2" xfId="3337"/>
     <cellStyle name="Обычный 140 2 2" xfId="3338"/>
     <cellStyle name="Обычный 140 2 3" xfId="6030"/>
     <cellStyle name="Обычный 140 3" xfId="3339"/>
     <cellStyle name="Обычный 140 3 2" xfId="8212"/>
     <cellStyle name="Обычный 140 3 3" xfId="10443"/>
     <cellStyle name="Обычный 140 4" xfId="6029"/>
     <cellStyle name="Обычный 140 5" xfId="8211"/>
     <cellStyle name="Обычный 140 6" xfId="10471"/>
     <cellStyle name="Обычный 140 7" xfId="16524"/>
     <cellStyle name="Обычный 140 8" xfId="17495"/>
+    <cellStyle name="Обычный 140 9" xfId="18500"/>
     <cellStyle name="Обычный 141" xfId="2277"/>
     <cellStyle name="Обычный 141 2" xfId="3340"/>
     <cellStyle name="Обычный 141 2 2" xfId="3341"/>
     <cellStyle name="Обычный 141 2 3" xfId="6032"/>
     <cellStyle name="Обычный 141 3" xfId="3342"/>
     <cellStyle name="Обычный 141 3 2" xfId="8214"/>
     <cellStyle name="Обычный 141 3 3" xfId="10435"/>
     <cellStyle name="Обычный 141 4" xfId="6031"/>
     <cellStyle name="Обычный 141 5" xfId="8213"/>
     <cellStyle name="Обычный 141 6" xfId="10440"/>
     <cellStyle name="Обычный 141 7" xfId="16525"/>
     <cellStyle name="Обычный 141 8" xfId="17496"/>
+    <cellStyle name="Обычный 141 9" xfId="18501"/>
     <cellStyle name="Обычный 142" xfId="2278"/>
     <cellStyle name="Обычный 142 2" xfId="3343"/>
     <cellStyle name="Обычный 142 2 2" xfId="3344"/>
     <cellStyle name="Обычный 142 2 3" xfId="6034"/>
     <cellStyle name="Обычный 142 3" xfId="3345"/>
     <cellStyle name="Обычный 142 3 2" xfId="8217"/>
     <cellStyle name="Обычный 142 3 3" xfId="10427"/>
     <cellStyle name="Обычный 142 4" xfId="6033"/>
     <cellStyle name="Обычный 142 5" xfId="8215"/>
     <cellStyle name="Обычный 142 6" xfId="10432"/>
     <cellStyle name="Обычный 142 7" xfId="16526"/>
     <cellStyle name="Обычный 142 8" xfId="17497"/>
+    <cellStyle name="Обычный 142 9" xfId="18502"/>
     <cellStyle name="Обычный 143" xfId="2279"/>
     <cellStyle name="Обычный 143 2" xfId="3346"/>
     <cellStyle name="Обычный 143 2 2" xfId="3347"/>
     <cellStyle name="Обычный 143 2 3" xfId="6036"/>
     <cellStyle name="Обычный 143 3" xfId="3348"/>
     <cellStyle name="Обычный 143 3 2" xfId="8220"/>
     <cellStyle name="Обычный 143 3 3" xfId="10392"/>
     <cellStyle name="Обычный 143 4" xfId="6035"/>
     <cellStyle name="Обычный 143 5" xfId="8218"/>
     <cellStyle name="Обычный 143 6" xfId="10395"/>
     <cellStyle name="Обычный 143 7" xfId="16527"/>
     <cellStyle name="Обычный 143 8" xfId="17498"/>
+    <cellStyle name="Обычный 143 9" xfId="18503"/>
     <cellStyle name="Обычный 144" xfId="2280"/>
     <cellStyle name="Обычный 144 2" xfId="3349"/>
     <cellStyle name="Обычный 144 2 2" xfId="3350"/>
     <cellStyle name="Обычный 144 2 3" xfId="6038"/>
     <cellStyle name="Обычный 144 3" xfId="3351"/>
     <cellStyle name="Обычный 144 3 2" xfId="8223"/>
     <cellStyle name="Обычный 144 3 3" xfId="10384"/>
     <cellStyle name="Обычный 144 4" xfId="6037"/>
     <cellStyle name="Обычный 144 5" xfId="8221"/>
     <cellStyle name="Обычный 144 6" xfId="10389"/>
     <cellStyle name="Обычный 144 7" xfId="16528"/>
     <cellStyle name="Обычный 144 8" xfId="17499"/>
+    <cellStyle name="Обычный 144 9" xfId="18504"/>
     <cellStyle name="Обычный 145" xfId="2281"/>
     <cellStyle name="Обычный 145 2" xfId="3352"/>
     <cellStyle name="Обычный 145 2 2" xfId="3353"/>
     <cellStyle name="Обычный 145 2 3" xfId="6040"/>
     <cellStyle name="Обычный 145 3" xfId="3354"/>
     <cellStyle name="Обычный 145 3 2" xfId="8226"/>
     <cellStyle name="Обычный 145 3 3" xfId="10329"/>
     <cellStyle name="Обычный 145 4" xfId="6039"/>
     <cellStyle name="Обычный 145 5" xfId="8224"/>
     <cellStyle name="Обычный 145 6" xfId="10381"/>
     <cellStyle name="Обычный 145 7" xfId="16529"/>
     <cellStyle name="Обычный 145 8" xfId="17500"/>
+    <cellStyle name="Обычный 145 9" xfId="18505"/>
     <cellStyle name="Обычный 146" xfId="2282"/>
     <cellStyle name="Обычный 146 2" xfId="3355"/>
     <cellStyle name="Обычный 146 2 2" xfId="3356"/>
     <cellStyle name="Обычный 146 2 3" xfId="6042"/>
     <cellStyle name="Обычный 146 3" xfId="3357"/>
     <cellStyle name="Обычный 146 3 2" xfId="8228"/>
     <cellStyle name="Обычный 146 3 3" xfId="10321"/>
     <cellStyle name="Обычный 146 4" xfId="6041"/>
     <cellStyle name="Обычный 146 5" xfId="8227"/>
     <cellStyle name="Обычный 146 6" xfId="10326"/>
     <cellStyle name="Обычный 146 7" xfId="17513"/>
+    <cellStyle name="Обычный 146 8" xfId="18518"/>
     <cellStyle name="Обычный 147" xfId="2283"/>
     <cellStyle name="Обычный 147 2" xfId="3358"/>
     <cellStyle name="Обычный 147 2 2" xfId="3359"/>
     <cellStyle name="Обычный 147 2 3" xfId="6044"/>
     <cellStyle name="Обычный 147 3" xfId="3360"/>
     <cellStyle name="Обычный 147 3 2" xfId="8230"/>
     <cellStyle name="Обычный 147 3 3" xfId="10313"/>
     <cellStyle name="Обычный 147 4" xfId="6043"/>
     <cellStyle name="Обычный 147 5" xfId="8229"/>
     <cellStyle name="Обычный 147 6" xfId="10318"/>
     <cellStyle name="Обычный 147 7" xfId="16530"/>
     <cellStyle name="Обычный 147 8" xfId="17501"/>
+    <cellStyle name="Обычный 147 9" xfId="18506"/>
     <cellStyle name="Обычный 148" xfId="2284"/>
     <cellStyle name="Обычный 148 2" xfId="3361"/>
     <cellStyle name="Обычный 148 2 2" xfId="3362"/>
     <cellStyle name="Обычный 148 2 3" xfId="6046"/>
     <cellStyle name="Обычный 148 3" xfId="3363"/>
     <cellStyle name="Обычный 148 3 2" xfId="8233"/>
     <cellStyle name="Обычный 148 3 3" xfId="10266"/>
     <cellStyle name="Обычный 148 4" xfId="6045"/>
     <cellStyle name="Обычный 148 5" xfId="8231"/>
     <cellStyle name="Обычный 148 6" xfId="10310"/>
     <cellStyle name="Обычный 148 7" xfId="16531"/>
     <cellStyle name="Обычный 148 8" xfId="17502"/>
+    <cellStyle name="Обычный 148 9" xfId="18507"/>
     <cellStyle name="Обычный 149" xfId="2285"/>
     <cellStyle name="Обычный 149 2" xfId="3364"/>
     <cellStyle name="Обычный 149 2 2" xfId="3365"/>
     <cellStyle name="Обычный 149 2 3" xfId="6048"/>
     <cellStyle name="Обычный 149 3" xfId="3366"/>
     <cellStyle name="Обычный 149 3 2" xfId="8236"/>
     <cellStyle name="Обычный 149 3 3" xfId="10228"/>
     <cellStyle name="Обычный 149 4" xfId="6047"/>
     <cellStyle name="Обычный 149 5" xfId="8234"/>
     <cellStyle name="Обычный 149 6" xfId="10265"/>
     <cellStyle name="Обычный 149 7" xfId="16532"/>
     <cellStyle name="Обычный 149 8" xfId="17503"/>
+    <cellStyle name="Обычный 149 9" xfId="18508"/>
     <cellStyle name="Обычный 15" xfId="302"/>
     <cellStyle name="Обычный 15 10" xfId="14908"/>
     <cellStyle name="Обычный 15 11" xfId="15771"/>
     <cellStyle name="Обычный 15 12" xfId="16706"/>
     <cellStyle name="Обычный 15 2" xfId="1542"/>
     <cellStyle name="Обычный 15 2 2" xfId="3367"/>
     <cellStyle name="Обычный 15 2 2 2" xfId="3368"/>
     <cellStyle name="Обычный 15 2 3" xfId="6050"/>
     <cellStyle name="Обычный 15 2 4" xfId="8238"/>
     <cellStyle name="Обычный 15 2 5" xfId="10222"/>
     <cellStyle name="Обычный 15 3" xfId="3369"/>
     <cellStyle name="Обычный 15 3 2" xfId="8239"/>
     <cellStyle name="Обычный 15 3 3" xfId="10219"/>
     <cellStyle name="Обычный 15 4" xfId="3370"/>
     <cellStyle name="Обычный 15 4 2" xfId="8240"/>
     <cellStyle name="Обычный 15 4 3" xfId="10216"/>
     <cellStyle name="Обычный 15 5" xfId="6049"/>
     <cellStyle name="Обычный 15 6" xfId="8237"/>
     <cellStyle name="Обычный 15 7" xfId="10225"/>
     <cellStyle name="Обычный 15 8" xfId="13818"/>
     <cellStyle name="Обычный 15 9" xfId="14333"/>
     <cellStyle name="Обычный 150" xfId="2286"/>
     <cellStyle name="Обычный 150 2" xfId="3371"/>
     <cellStyle name="Обычный 150 2 2" xfId="3372"/>
     <cellStyle name="Обычный 150 2 3" xfId="6052"/>
     <cellStyle name="Обычный 150 3" xfId="3373"/>
     <cellStyle name="Обычный 150 3 2" xfId="8243"/>
     <cellStyle name="Обычный 150 3 3" xfId="10191"/>
     <cellStyle name="Обычный 150 4" xfId="6051"/>
     <cellStyle name="Обычный 150 5" xfId="8241"/>
     <cellStyle name="Обычный 150 6" xfId="10213"/>
     <cellStyle name="Обычный 150 7" xfId="16533"/>
     <cellStyle name="Обычный 150 8" xfId="17504"/>
+    <cellStyle name="Обычный 150 9" xfId="18509"/>
     <cellStyle name="Обычный 151" xfId="2287"/>
     <cellStyle name="Обычный 151 2" xfId="3374"/>
     <cellStyle name="Обычный 151 2 2" xfId="3375"/>
     <cellStyle name="Обычный 151 2 3" xfId="6054"/>
     <cellStyle name="Обычный 151 3" xfId="3376"/>
     <cellStyle name="Обычный 151 3 2" xfId="8246"/>
     <cellStyle name="Обычный 151 3 3" xfId="10183"/>
     <cellStyle name="Обычный 151 4" xfId="6053"/>
     <cellStyle name="Обычный 151 5" xfId="8244"/>
     <cellStyle name="Обычный 151 6" xfId="10188"/>
     <cellStyle name="Обычный 151 7" xfId="16534"/>
     <cellStyle name="Обычный 151 8" xfId="17505"/>
+    <cellStyle name="Обычный 151 9" xfId="18510"/>
     <cellStyle name="Обычный 152" xfId="2288"/>
     <cellStyle name="Обычный 152 2" xfId="3377"/>
     <cellStyle name="Обычный 152 2 2" xfId="3378"/>
     <cellStyle name="Обычный 152 2 3" xfId="6056"/>
     <cellStyle name="Обычный 152 3" xfId="3379"/>
     <cellStyle name="Обычный 152 3 2" xfId="8249"/>
     <cellStyle name="Обычный 152 3 3" xfId="10175"/>
     <cellStyle name="Обычный 152 4" xfId="6055"/>
     <cellStyle name="Обычный 152 5" xfId="8247"/>
     <cellStyle name="Обычный 152 6" xfId="10180"/>
     <cellStyle name="Обычный 152 7" xfId="16535"/>
     <cellStyle name="Обычный 152 8" xfId="17506"/>
+    <cellStyle name="Обычный 152 9" xfId="18511"/>
     <cellStyle name="Обычный 153" xfId="2289"/>
     <cellStyle name="Обычный 153 2" xfId="3380"/>
     <cellStyle name="Обычный 153 2 2" xfId="3381"/>
     <cellStyle name="Обычный 153 2 3" xfId="6058"/>
     <cellStyle name="Обычный 153 3" xfId="3382"/>
     <cellStyle name="Обычный 153 3 2" xfId="8251"/>
     <cellStyle name="Обычный 153 3 3" xfId="10169"/>
     <cellStyle name="Обычный 153 4" xfId="6057"/>
     <cellStyle name="Обычный 153 5" xfId="8250"/>
     <cellStyle name="Обычный 153 6" xfId="10172"/>
     <cellStyle name="Обычный 153 7" xfId="16536"/>
     <cellStyle name="Обычный 153 8" xfId="17507"/>
+    <cellStyle name="Обычный 153 9" xfId="18512"/>
     <cellStyle name="Обычный 154" xfId="2290"/>
     <cellStyle name="Обычный 154 2" xfId="3383"/>
     <cellStyle name="Обычный 154 2 2" xfId="3384"/>
     <cellStyle name="Обычный 154 2 3" xfId="6060"/>
     <cellStyle name="Обычный 154 3" xfId="3385"/>
     <cellStyle name="Обычный 154 3 2" xfId="8253"/>
     <cellStyle name="Обычный 154 3 3" xfId="10161"/>
     <cellStyle name="Обычный 154 4" xfId="6059"/>
     <cellStyle name="Обычный 154 5" xfId="8252"/>
     <cellStyle name="Обычный 154 6" xfId="10166"/>
     <cellStyle name="Обычный 154 7" xfId="17514"/>
+    <cellStyle name="Обычный 154 8" xfId="18519"/>
     <cellStyle name="Обычный 155" xfId="2291"/>
     <cellStyle name="Обычный 155 2" xfId="3386"/>
     <cellStyle name="Обычный 155 2 2" xfId="3387"/>
     <cellStyle name="Обычный 155 2 3" xfId="6062"/>
     <cellStyle name="Обычный 155 3" xfId="3388"/>
     <cellStyle name="Обычный 155 3 2" xfId="8256"/>
     <cellStyle name="Обычный 155 3 3" xfId="10153"/>
     <cellStyle name="Обычный 155 4" xfId="6061"/>
     <cellStyle name="Обычный 155 5" xfId="8254"/>
     <cellStyle name="Обычный 155 6" xfId="10158"/>
     <cellStyle name="Обычный 155 7" xfId="16537"/>
     <cellStyle name="Обычный 155 8" xfId="17508"/>
+    <cellStyle name="Обычный 155 9" xfId="18513"/>
     <cellStyle name="Обычный 156" xfId="2292"/>
     <cellStyle name="Обычный 156 2" xfId="3389"/>
     <cellStyle name="Обычный 156 2 2" xfId="3390"/>
     <cellStyle name="Обычный 156 2 3" xfId="6064"/>
     <cellStyle name="Обычный 156 3" xfId="3391"/>
     <cellStyle name="Обычный 156 3 2" xfId="8259"/>
     <cellStyle name="Обычный 156 3 3" xfId="10123"/>
     <cellStyle name="Обычный 156 4" xfId="6063"/>
     <cellStyle name="Обычный 156 5" xfId="8257"/>
     <cellStyle name="Обычный 156 6" xfId="10128"/>
     <cellStyle name="Обычный 156 7" xfId="16538"/>
     <cellStyle name="Обычный 156 8" xfId="17509"/>
+    <cellStyle name="Обычный 156 9" xfId="18514"/>
     <cellStyle name="Обычный 157" xfId="2293"/>
     <cellStyle name="Обычный 157 2" xfId="3392"/>
     <cellStyle name="Обычный 157 2 2" xfId="3393"/>
     <cellStyle name="Обычный 157 2 3" xfId="6066"/>
     <cellStyle name="Обычный 157 3" xfId="3394"/>
     <cellStyle name="Обычный 157 3 2" xfId="8262"/>
     <cellStyle name="Обычный 157 3 3" xfId="10115"/>
     <cellStyle name="Обычный 157 4" xfId="6065"/>
     <cellStyle name="Обычный 157 5" xfId="8260"/>
     <cellStyle name="Обычный 157 6" xfId="10120"/>
     <cellStyle name="Обычный 157 7" xfId="16539"/>
     <cellStyle name="Обычный 157 8" xfId="17510"/>
+    <cellStyle name="Обычный 157 9" xfId="18515"/>
     <cellStyle name="Обычный 158" xfId="2294"/>
     <cellStyle name="Обычный 158 2" xfId="3395"/>
     <cellStyle name="Обычный 158 2 2" xfId="3396"/>
     <cellStyle name="Обычный 158 2 3" xfId="6068"/>
     <cellStyle name="Обычный 158 3" xfId="3397"/>
     <cellStyle name="Обычный 158 3 2" xfId="8265"/>
     <cellStyle name="Обычный 158 3 3" xfId="10099"/>
     <cellStyle name="Обычный 158 4" xfId="6067"/>
     <cellStyle name="Обычный 158 5" xfId="8263"/>
     <cellStyle name="Обычный 158 6" xfId="10112"/>
     <cellStyle name="Обычный 158 7" xfId="16540"/>
     <cellStyle name="Обычный 158 8" xfId="17511"/>
+    <cellStyle name="Обычный 158 9" xfId="18516"/>
     <cellStyle name="Обычный 159" xfId="2295"/>
     <cellStyle name="Обычный 159 2" xfId="3398"/>
     <cellStyle name="Обычный 159 2 2" xfId="3399"/>
     <cellStyle name="Обычный 159 2 3" xfId="6070"/>
     <cellStyle name="Обычный 159 3" xfId="3400"/>
     <cellStyle name="Обычный 159 3 2" xfId="8268"/>
     <cellStyle name="Обычный 159 3 3" xfId="10093"/>
     <cellStyle name="Обычный 159 4" xfId="6069"/>
     <cellStyle name="Обычный 159 5" xfId="8266"/>
     <cellStyle name="Обычный 159 6" xfId="10098"/>
     <cellStyle name="Обычный 159 7" xfId="16541"/>
     <cellStyle name="Обычный 159 8" xfId="17512"/>
+    <cellStyle name="Обычный 159 9" xfId="18517"/>
     <cellStyle name="Обычный 16" xfId="303"/>
     <cellStyle name="Обычный 16 10" xfId="14909"/>
     <cellStyle name="Обычный 16 11" xfId="15772"/>
     <cellStyle name="Обычный 16 12" xfId="16707"/>
     <cellStyle name="Обычный 16 2" xfId="1543"/>
     <cellStyle name="Обычный 16 2 2" xfId="3401"/>
     <cellStyle name="Обычный 16 2 2 2" xfId="3402"/>
     <cellStyle name="Обычный 16 2 3" xfId="6072"/>
     <cellStyle name="Обычный 16 2 4" xfId="8270"/>
     <cellStyle name="Обычный 16 2 5" xfId="10087"/>
     <cellStyle name="Обычный 16 3" xfId="3403"/>
     <cellStyle name="Обычный 16 3 2" xfId="8271"/>
     <cellStyle name="Обычный 16 3 3" xfId="10084"/>
     <cellStyle name="Обычный 16 4" xfId="3404"/>
     <cellStyle name="Обычный 16 4 2" xfId="8272"/>
     <cellStyle name="Обычный 16 4 3" xfId="10081"/>
     <cellStyle name="Обычный 16 5" xfId="6071"/>
     <cellStyle name="Обычный 16 6" xfId="8269"/>
     <cellStyle name="Обычный 16 7" xfId="10090"/>
     <cellStyle name="Обычный 16 8" xfId="13819"/>
     <cellStyle name="Обычный 16 9" xfId="14334"/>
     <cellStyle name="Обычный 160" xfId="2296"/>
     <cellStyle name="Обычный 160 2" xfId="3405"/>
     <cellStyle name="Обычный 160 2 2" xfId="3406"/>
     <cellStyle name="Обычный 160 2 3" xfId="6074"/>
     <cellStyle name="Обычный 160 3" xfId="3407"/>
     <cellStyle name="Обычный 160 3 2" xfId="8275"/>
     <cellStyle name="Обычный 160 3 3" xfId="10051"/>
     <cellStyle name="Обычный 160 4" xfId="6073"/>
     <cellStyle name="Обычный 160 5" xfId="8273"/>
     <cellStyle name="Обычный 160 6" xfId="10056"/>
     <cellStyle name="Обычный 160 7" xfId="17515"/>
+    <cellStyle name="Обычный 160 8" xfId="18520"/>
     <cellStyle name="Обычный 161" xfId="2297"/>
     <cellStyle name="Обычный 161 2" xfId="3408"/>
     <cellStyle name="Обычный 161 2 2" xfId="3409"/>
     <cellStyle name="Обычный 161 2 3" xfId="6076"/>
     <cellStyle name="Обычный 161 3" xfId="3410"/>
     <cellStyle name="Обычный 161 3 2" xfId="8278"/>
     <cellStyle name="Обычный 161 3 3" xfId="10043"/>
     <cellStyle name="Обычный 161 4" xfId="6075"/>
     <cellStyle name="Обычный 161 5" xfId="8276"/>
     <cellStyle name="Обычный 161 6" xfId="10048"/>
     <cellStyle name="Обычный 161 7" xfId="17516"/>
+    <cellStyle name="Обычный 161 8" xfId="18521"/>
     <cellStyle name="Обычный 162" xfId="2298"/>
     <cellStyle name="Обычный 162 2" xfId="3411"/>
     <cellStyle name="Обычный 162 2 2" xfId="3412"/>
     <cellStyle name="Обычный 162 2 3" xfId="6078"/>
     <cellStyle name="Обычный 162 3" xfId="3413"/>
     <cellStyle name="Обычный 162 3 2" xfId="8281"/>
     <cellStyle name="Обычный 162 3 3" xfId="10009"/>
     <cellStyle name="Обычный 162 4" xfId="6077"/>
     <cellStyle name="Обычный 162 5" xfId="8279"/>
     <cellStyle name="Обычный 162 6" xfId="10040"/>
     <cellStyle name="Обычный 162 7" xfId="17517"/>
+    <cellStyle name="Обычный 162 8" xfId="18522"/>
     <cellStyle name="Обычный 163" xfId="2299"/>
     <cellStyle name="Обычный 163 2" xfId="3414"/>
     <cellStyle name="Обычный 163 2 2" xfId="3415"/>
     <cellStyle name="Обычный 163 2 3" xfId="6080"/>
     <cellStyle name="Обычный 163 3" xfId="3416"/>
     <cellStyle name="Обычный 163 3 2" xfId="8284"/>
     <cellStyle name="Обычный 163 3 3" xfId="10001"/>
     <cellStyle name="Обычный 163 4" xfId="6079"/>
     <cellStyle name="Обычный 163 5" xfId="8282"/>
     <cellStyle name="Обычный 163 6" xfId="10006"/>
     <cellStyle name="Обычный 163 7" xfId="17518"/>
+    <cellStyle name="Обычный 163 8" xfId="18523"/>
     <cellStyle name="Обычный 164" xfId="2300"/>
     <cellStyle name="Обычный 164 2" xfId="3417"/>
     <cellStyle name="Обычный 164 2 2" xfId="3418"/>
     <cellStyle name="Обычный 164 2 3" xfId="6082"/>
     <cellStyle name="Обычный 164 3" xfId="3419"/>
     <cellStyle name="Обычный 164 3 2" xfId="8287"/>
     <cellStyle name="Обычный 164 3 3" xfId="9993"/>
     <cellStyle name="Обычный 164 4" xfId="6081"/>
     <cellStyle name="Обычный 164 5" xfId="8285"/>
     <cellStyle name="Обычный 164 6" xfId="9998"/>
     <cellStyle name="Обычный 164 7" xfId="17519"/>
+    <cellStyle name="Обычный 164 8" xfId="18524"/>
     <cellStyle name="Обычный 165" xfId="2301"/>
     <cellStyle name="Обычный 165 2" xfId="3420"/>
     <cellStyle name="Обычный 165 2 2" xfId="3421"/>
     <cellStyle name="Обычный 165 2 3" xfId="6084"/>
     <cellStyle name="Обычный 165 3" xfId="3422"/>
     <cellStyle name="Обычный 165 3 2" xfId="8290"/>
     <cellStyle name="Обычный 165 3 3" xfId="9987"/>
     <cellStyle name="Обычный 165 4" xfId="6083"/>
     <cellStyle name="Обычный 165 5" xfId="8288"/>
     <cellStyle name="Обычный 165 6" xfId="9990"/>
     <cellStyle name="Обычный 165 7" xfId="17520"/>
+    <cellStyle name="Обычный 165 8" xfId="18525"/>
     <cellStyle name="Обычный 166" xfId="2302"/>
     <cellStyle name="Обычный 166 2" xfId="3423"/>
     <cellStyle name="Обычный 166 2 2" xfId="3424"/>
     <cellStyle name="Обычный 166 2 3" xfId="6086"/>
     <cellStyle name="Обычный 166 3" xfId="3425"/>
     <cellStyle name="Обычный 166 3 2" xfId="8293"/>
     <cellStyle name="Обычный 166 3 3" xfId="9979"/>
     <cellStyle name="Обычный 166 4" xfId="6085"/>
     <cellStyle name="Обычный 166 5" xfId="8291"/>
     <cellStyle name="Обычный 166 6" xfId="9984"/>
     <cellStyle name="Обычный 166 7" xfId="17521"/>
+    <cellStyle name="Обычный 166 8" xfId="18526"/>
     <cellStyle name="Обычный 167" xfId="2303"/>
     <cellStyle name="Обычный 167 2" xfId="3426"/>
     <cellStyle name="Обычный 167 2 2" xfId="3427"/>
     <cellStyle name="Обычный 167 2 3" xfId="6088"/>
     <cellStyle name="Обычный 167 3" xfId="3428"/>
     <cellStyle name="Обычный 167 3 2" xfId="8296"/>
     <cellStyle name="Обычный 167 3 3" xfId="9971"/>
     <cellStyle name="Обычный 167 4" xfId="6087"/>
     <cellStyle name="Обычный 167 5" xfId="8294"/>
     <cellStyle name="Обычный 167 6" xfId="9976"/>
     <cellStyle name="Обычный 167 7" xfId="17522"/>
+    <cellStyle name="Обычный 167 8" xfId="18527"/>
     <cellStyle name="Обычный 168" xfId="2304"/>
     <cellStyle name="Обычный 168 2" xfId="3429"/>
     <cellStyle name="Обычный 168 2 2" xfId="3430"/>
     <cellStyle name="Обычный 168 2 3" xfId="6090"/>
     <cellStyle name="Обычный 168 3" xfId="3431"/>
     <cellStyle name="Обычный 168 3 2" xfId="8298"/>
     <cellStyle name="Обычный 168 3 3" xfId="9941"/>
     <cellStyle name="Обычный 168 4" xfId="6089"/>
     <cellStyle name="Обычный 168 5" xfId="8297"/>
     <cellStyle name="Обычный 168 6" xfId="9946"/>
     <cellStyle name="Обычный 168 7" xfId="17523"/>
+    <cellStyle name="Обычный 168 8" xfId="18528"/>
     <cellStyle name="Обычный 169" xfId="2305"/>
     <cellStyle name="Обычный 169 2" xfId="3432"/>
     <cellStyle name="Обычный 169 2 2" xfId="3433"/>
     <cellStyle name="Обычный 169 2 3" xfId="6092"/>
     <cellStyle name="Обычный 169 3" xfId="3434"/>
     <cellStyle name="Обычный 169 3 2" xfId="8301"/>
     <cellStyle name="Обычный 169 3 3" xfId="9933"/>
     <cellStyle name="Обычный 169 4" xfId="6091"/>
     <cellStyle name="Обычный 169 5" xfId="8299"/>
     <cellStyle name="Обычный 169 6" xfId="9938"/>
     <cellStyle name="Обычный 169 7" xfId="17524"/>
+    <cellStyle name="Обычный 169 8" xfId="18529"/>
     <cellStyle name="Обычный 17" xfId="304"/>
     <cellStyle name="Обычный 17 10" xfId="14910"/>
     <cellStyle name="Обычный 17 11" xfId="15773"/>
     <cellStyle name="Обычный 17 12" xfId="16708"/>
     <cellStyle name="Обычный 17 2" xfId="1544"/>
     <cellStyle name="Обычный 17 2 2" xfId="3435"/>
     <cellStyle name="Обычный 17 2 2 2" xfId="3436"/>
     <cellStyle name="Обычный 17 2 3" xfId="6094"/>
     <cellStyle name="Обычный 17 2 4" xfId="8303"/>
     <cellStyle name="Обычный 17 2 5" xfId="9927"/>
     <cellStyle name="Обычный 17 3" xfId="3437"/>
     <cellStyle name="Обычный 17 3 2" xfId="8304"/>
     <cellStyle name="Обычный 17 3 3" xfId="9916"/>
     <cellStyle name="Обычный 17 4" xfId="3438"/>
     <cellStyle name="Обычный 17 4 2" xfId="8305"/>
     <cellStyle name="Обычный 17 4 3" xfId="9900"/>
     <cellStyle name="Обычный 17 5" xfId="6093"/>
     <cellStyle name="Обычный 17 6" xfId="8302"/>
     <cellStyle name="Обычный 17 7" xfId="9930"/>
     <cellStyle name="Обычный 17 8" xfId="13820"/>
     <cellStyle name="Обычный 17 9" xfId="14335"/>
     <cellStyle name="Обычный 170" xfId="2307"/>
     <cellStyle name="Обычный 170 2" xfId="3439"/>
     <cellStyle name="Обычный 170 2 2" xfId="3440"/>
     <cellStyle name="Обычный 170 2 3" xfId="6096"/>
     <cellStyle name="Обычный 170 3" xfId="3441"/>
     <cellStyle name="Обычный 170 3 2" xfId="8308"/>
     <cellStyle name="Обычный 170 3 3" xfId="9893"/>
     <cellStyle name="Обычный 170 4" xfId="6095"/>
     <cellStyle name="Обычный 170 5" xfId="8306"/>
     <cellStyle name="Обычный 170 6" xfId="9899"/>
     <cellStyle name="Обычный 170 7" xfId="17525"/>
+    <cellStyle name="Обычный 170 8" xfId="18530"/>
     <cellStyle name="Обычный 171" xfId="2308"/>
     <cellStyle name="Обычный 171 2" xfId="3442"/>
     <cellStyle name="Обычный 171 2 2" xfId="3443"/>
     <cellStyle name="Обычный 171 2 3" xfId="6098"/>
     <cellStyle name="Обычный 171 3" xfId="3444"/>
     <cellStyle name="Обычный 171 3 2" xfId="8311"/>
     <cellStyle name="Обычный 171 3 3" xfId="9885"/>
     <cellStyle name="Обычный 171 4" xfId="6097"/>
     <cellStyle name="Обычный 171 5" xfId="8309"/>
     <cellStyle name="Обычный 171 6" xfId="9890"/>
     <cellStyle name="Обычный 171 7" xfId="17526"/>
+    <cellStyle name="Обычный 171 8" xfId="18531"/>
     <cellStyle name="Обычный 172" xfId="2309"/>
     <cellStyle name="Обычный 172 2" xfId="3445"/>
     <cellStyle name="Обычный 172 2 2" xfId="3446"/>
     <cellStyle name="Обычный 172 2 3" xfId="6100"/>
     <cellStyle name="Обычный 172 3" xfId="3447"/>
     <cellStyle name="Обычный 172 3 2" xfId="8314"/>
     <cellStyle name="Обычный 172 3 3" xfId="9877"/>
     <cellStyle name="Обычный 172 4" xfId="6099"/>
     <cellStyle name="Обычный 172 5" xfId="8312"/>
     <cellStyle name="Обычный 172 6" xfId="9882"/>
     <cellStyle name="Обычный 172 7" xfId="17527"/>
+    <cellStyle name="Обычный 172 8" xfId="18532"/>
     <cellStyle name="Обычный 173" xfId="2310"/>
     <cellStyle name="Обычный 173 2" xfId="3448"/>
     <cellStyle name="Обычный 173 2 2" xfId="3449"/>
     <cellStyle name="Обычный 173 2 3" xfId="6102"/>
     <cellStyle name="Обычный 173 3" xfId="3450"/>
     <cellStyle name="Обычный 173 3 2" xfId="8317"/>
     <cellStyle name="Обычный 173 3 3" xfId="9871"/>
     <cellStyle name="Обычный 173 4" xfId="6101"/>
     <cellStyle name="Обычный 173 5" xfId="8315"/>
     <cellStyle name="Обычный 173 6" xfId="9876"/>
     <cellStyle name="Обычный 173 7" xfId="17528"/>
+    <cellStyle name="Обычный 173 8" xfId="18533"/>
     <cellStyle name="Обычный 174" xfId="2311"/>
     <cellStyle name="Обычный 174 2" xfId="3451"/>
     <cellStyle name="Обычный 174 2 2" xfId="3452"/>
     <cellStyle name="Обычный 174 2 3" xfId="6104"/>
     <cellStyle name="Обычный 174 3" xfId="3453"/>
     <cellStyle name="Обычный 174 3 2" xfId="8320"/>
     <cellStyle name="Обычный 174 3 3" xfId="9816"/>
     <cellStyle name="Обычный 174 4" xfId="6103"/>
     <cellStyle name="Обычный 174 5" xfId="8318"/>
     <cellStyle name="Обычный 174 6" xfId="9868"/>
     <cellStyle name="Обычный 174 7" xfId="17529"/>
+    <cellStyle name="Обычный 174 8" xfId="18534"/>
     <cellStyle name="Обычный 175" xfId="2312"/>
     <cellStyle name="Обычный 175 2" xfId="3454"/>
     <cellStyle name="Обычный 175 2 2" xfId="3455"/>
     <cellStyle name="Обычный 175 2 3" xfId="6106"/>
     <cellStyle name="Обычный 175 3" xfId="3456"/>
     <cellStyle name="Обычный 175 3 2" xfId="8323"/>
     <cellStyle name="Обычный 175 3 3" xfId="9808"/>
     <cellStyle name="Обычный 175 4" xfId="6105"/>
     <cellStyle name="Обычный 175 5" xfId="8321"/>
     <cellStyle name="Обычный 175 6" xfId="9813"/>
     <cellStyle name="Обычный 175 7" xfId="17530"/>
+    <cellStyle name="Обычный 175 8" xfId="18535"/>
     <cellStyle name="Обычный 176" xfId="2313"/>
     <cellStyle name="Обычный 176 2" xfId="3457"/>
     <cellStyle name="Обычный 176 2 2" xfId="3458"/>
     <cellStyle name="Обычный 176 2 3" xfId="6108"/>
     <cellStyle name="Обычный 176 3" xfId="3459"/>
     <cellStyle name="Обычный 176 3 2" xfId="8326"/>
     <cellStyle name="Обычный 176 3 3" xfId="9800"/>
     <cellStyle name="Обычный 176 4" xfId="6107"/>
     <cellStyle name="Обычный 176 5" xfId="8324"/>
     <cellStyle name="Обычный 176 6" xfId="9805"/>
     <cellStyle name="Обычный 176 7" xfId="17531"/>
+    <cellStyle name="Обычный 176 8" xfId="18536"/>
     <cellStyle name="Обычный 177" xfId="2314"/>
     <cellStyle name="Обычный 177 2" xfId="3460"/>
     <cellStyle name="Обычный 177 2 2" xfId="3461"/>
     <cellStyle name="Обычный 177 2 3" xfId="6110"/>
     <cellStyle name="Обычный 177 3" xfId="3462"/>
     <cellStyle name="Обычный 177 3 2" xfId="8329"/>
     <cellStyle name="Обычный 177 3 3" xfId="9740"/>
     <cellStyle name="Обычный 177 4" xfId="6109"/>
     <cellStyle name="Обычный 177 5" xfId="8327"/>
     <cellStyle name="Обычный 177 6" xfId="9797"/>
     <cellStyle name="Обычный 177 7" xfId="17532"/>
+    <cellStyle name="Обычный 177 8" xfId="18537"/>
     <cellStyle name="Обычный 178" xfId="2315"/>
     <cellStyle name="Обычный 178 2" xfId="3463"/>
     <cellStyle name="Обычный 178 2 2" xfId="3464"/>
     <cellStyle name="Обычный 178 2 3" xfId="6112"/>
     <cellStyle name="Обычный 178 3" xfId="3465"/>
     <cellStyle name="Обычный 178 3 2" xfId="8332"/>
     <cellStyle name="Обычный 178 3 3" xfId="9732"/>
     <cellStyle name="Обычный 178 4" xfId="6111"/>
     <cellStyle name="Обычный 178 5" xfId="8330"/>
     <cellStyle name="Обычный 178 6" xfId="9737"/>
     <cellStyle name="Обычный 178 7" xfId="17533"/>
+    <cellStyle name="Обычный 178 8" xfId="18538"/>
     <cellStyle name="Обычный 179" xfId="2316"/>
     <cellStyle name="Обычный 179 2" xfId="3466"/>
     <cellStyle name="Обычный 179 2 2" xfId="3467"/>
     <cellStyle name="Обычный 179 2 3" xfId="6114"/>
     <cellStyle name="Обычный 179 3" xfId="3468"/>
     <cellStyle name="Обычный 179 3 2" xfId="8335"/>
     <cellStyle name="Обычный 179 3 3" xfId="9724"/>
     <cellStyle name="Обычный 179 4" xfId="6113"/>
     <cellStyle name="Обычный 179 5" xfId="8333"/>
     <cellStyle name="Обычный 179 6" xfId="9729"/>
     <cellStyle name="Обычный 179 7" xfId="17534"/>
+    <cellStyle name="Обычный 179 8" xfId="18539"/>
     <cellStyle name="Обычный 18" xfId="305"/>
     <cellStyle name="Обычный 18 10" xfId="14911"/>
     <cellStyle name="Обычный 18 11" xfId="15774"/>
     <cellStyle name="Обычный 18 12" xfId="16709"/>
     <cellStyle name="Обычный 18 2" xfId="1545"/>
     <cellStyle name="Обычный 18 2 2" xfId="3469"/>
     <cellStyle name="Обычный 18 2 2 2" xfId="3470"/>
     <cellStyle name="Обычный 18 2 3" xfId="6116"/>
     <cellStyle name="Обычный 18 2 4" xfId="8337"/>
     <cellStyle name="Обычный 18 2 5" xfId="9689"/>
     <cellStyle name="Обычный 18 3" xfId="3471"/>
     <cellStyle name="Обычный 18 3 2" xfId="8338"/>
     <cellStyle name="Обычный 18 3 3" xfId="9688"/>
     <cellStyle name="Обычный 18 4" xfId="3472"/>
     <cellStyle name="Обычный 18 4 2" xfId="8339"/>
     <cellStyle name="Обычный 18 4 3" xfId="9685"/>
     <cellStyle name="Обычный 18 5" xfId="6115"/>
     <cellStyle name="Обычный 18 6" xfId="8336"/>
     <cellStyle name="Обычный 18 7" xfId="9721"/>
     <cellStyle name="Обычный 18 8" xfId="13821"/>
     <cellStyle name="Обычный 18 9" xfId="14336"/>
     <cellStyle name="Обычный 180" xfId="2317"/>
     <cellStyle name="Обычный 180 2" xfId="3473"/>
     <cellStyle name="Обычный 180 2 2" xfId="3474"/>
     <cellStyle name="Обычный 180 2 3" xfId="6118"/>
     <cellStyle name="Обычный 180 3" xfId="3475"/>
     <cellStyle name="Обычный 180 3 2" xfId="8342"/>
     <cellStyle name="Обычный 180 3 3" xfId="9677"/>
     <cellStyle name="Обычный 180 4" xfId="6117"/>
     <cellStyle name="Обычный 180 5" xfId="8340"/>
     <cellStyle name="Обычный 180 6" xfId="9682"/>
     <cellStyle name="Обычный 180 7" xfId="17535"/>
+    <cellStyle name="Обычный 180 8" xfId="18540"/>
     <cellStyle name="Обычный 181" xfId="2318"/>
     <cellStyle name="Обычный 181 2" xfId="3476"/>
     <cellStyle name="Обычный 181 2 2" xfId="3477"/>
     <cellStyle name="Обычный 181 2 3" xfId="6120"/>
     <cellStyle name="Обычный 181 3" xfId="3478"/>
     <cellStyle name="Обычный 181 3 2" xfId="8345"/>
     <cellStyle name="Обычный 181 3 3" xfId="9622"/>
     <cellStyle name="Обычный 181 4" xfId="6119"/>
     <cellStyle name="Обычный 181 5" xfId="8343"/>
     <cellStyle name="Обычный 181 6" xfId="9674"/>
     <cellStyle name="Обычный 181 7" xfId="17536"/>
+    <cellStyle name="Обычный 181 8" xfId="18541"/>
     <cellStyle name="Обычный 182" xfId="2319"/>
     <cellStyle name="Обычный 182 2" xfId="3479"/>
     <cellStyle name="Обычный 182 2 2" xfId="3480"/>
     <cellStyle name="Обычный 182 2 3" xfId="6122"/>
     <cellStyle name="Обычный 182 3" xfId="3481"/>
     <cellStyle name="Обычный 182 3 2" xfId="8348"/>
     <cellStyle name="Обычный 182 3 3" xfId="9614"/>
     <cellStyle name="Обычный 182 4" xfId="6121"/>
     <cellStyle name="Обычный 182 5" xfId="8346"/>
     <cellStyle name="Обычный 182 6" xfId="9619"/>
     <cellStyle name="Обычный 182 7" xfId="17537"/>
+    <cellStyle name="Обычный 182 8" xfId="18542"/>
     <cellStyle name="Обычный 183" xfId="2979"/>
     <cellStyle name="Обычный 183 2" xfId="3482"/>
     <cellStyle name="Обычный 183 2 2" xfId="3483"/>
     <cellStyle name="Обычный 183 2 3" xfId="6124"/>
     <cellStyle name="Обычный 183 3" xfId="3484"/>
     <cellStyle name="Обычный 183 3 2" xfId="8351"/>
     <cellStyle name="Обычный 183 3 3" xfId="9606"/>
     <cellStyle name="Обычный 183 4" xfId="6123"/>
     <cellStyle name="Обычный 183 5" xfId="8349"/>
     <cellStyle name="Обычный 183 6" xfId="9611"/>
     <cellStyle name="Обычный 184 2" xfId="17538"/>
+    <cellStyle name="Обычный 184 3" xfId="18543"/>
+    <cellStyle name="Обычный 185" xfId="18544"/>
     <cellStyle name="Обычный 186" xfId="17539"/>
     <cellStyle name="Обычный 187" xfId="17540"/>
     <cellStyle name="Обычный 188" xfId="17541"/>
     <cellStyle name="Обычный 189" xfId="17542"/>
     <cellStyle name="Обычный 19" xfId="306"/>
     <cellStyle name="Обычный 19 10" xfId="14912"/>
     <cellStyle name="Обычный 19 11" xfId="15775"/>
     <cellStyle name="Обычный 19 12" xfId="16710"/>
     <cellStyle name="Обычный 19 2" xfId="1546"/>
     <cellStyle name="Обычный 19 2 2" xfId="3485"/>
     <cellStyle name="Обычный 19 2 2 2" xfId="3486"/>
     <cellStyle name="Обычный 19 2 3" xfId="6126"/>
     <cellStyle name="Обычный 19 2 4" xfId="8353"/>
     <cellStyle name="Обычный 19 2 5" xfId="9571"/>
     <cellStyle name="Обычный 19 3" xfId="3487"/>
     <cellStyle name="Обычный 19 3 2" xfId="8354"/>
     <cellStyle name="Обычный 19 3 3" xfId="9558"/>
     <cellStyle name="Обычный 19 4" xfId="3488"/>
     <cellStyle name="Обычный 19 4 2" xfId="8355"/>
     <cellStyle name="Обычный 19 4 3" xfId="9557"/>
     <cellStyle name="Обычный 19 5" xfId="6125"/>
     <cellStyle name="Обычный 19 6" xfId="8352"/>
     <cellStyle name="Обычный 19 7" xfId="9603"/>
     <cellStyle name="Обычный 19 8" xfId="13822"/>
     <cellStyle name="Обычный 19 9" xfId="14337"/>
@@ -20212,280 +22535,321 @@
     <cellStyle name="Обычный 2 15 6" xfId="8390"/>
     <cellStyle name="Обычный 2 15 7" xfId="8395"/>
     <cellStyle name="Обычный 2 15 8" xfId="9385"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 16 2" xfId="3514"/>
     <cellStyle name="Обычный 2 16 2 2" xfId="3515"/>
     <cellStyle name="Обычный 2 16 2 3" xfId="6141"/>
     <cellStyle name="Обычный 2 16 2 4" xfId="8397"/>
     <cellStyle name="Обычный 2 16 2 5" xfId="9337"/>
     <cellStyle name="Обычный 2 16 3" xfId="3516"/>
     <cellStyle name="Обычный 2 16 3 2" xfId="8398"/>
     <cellStyle name="Обычный 2 16 3 3" xfId="9334"/>
     <cellStyle name="Обычный 2 16 4" xfId="3517"/>
     <cellStyle name="Обычный 2 16 4 2" xfId="8399"/>
     <cellStyle name="Обычный 2 16 4 3" xfId="9331"/>
     <cellStyle name="Обычный 2 16 5" xfId="6140"/>
     <cellStyle name="Обычный 2 16 5 2" xfId="8400"/>
     <cellStyle name="Обычный 2 16 5 3" xfId="9328"/>
     <cellStyle name="Обычный 2 16 6" xfId="8396"/>
     <cellStyle name="Обычный 2 16 7" xfId="8402"/>
     <cellStyle name="Обычный 2 16 8" xfId="9340"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="1266"/>
     <cellStyle name="Обычный 2 17 2 10 2" xfId="1953"/>
+    <cellStyle name="Обычный 2 17 2 10 2 2" xfId="19293"/>
     <cellStyle name="Обычный 2 17 2 10 3" xfId="6144"/>
     <cellStyle name="Обычный 2 17 2 10 4" xfId="8405"/>
     <cellStyle name="Обычный 2 17 2 10 5" xfId="9317"/>
     <cellStyle name="Обычный 2 17 2 10 6" xfId="15347"/>
     <cellStyle name="Обычный 2 17 2 10 7" xfId="16266"/>
     <cellStyle name="Обычный 2 17 2 10 8" xfId="17207"/>
+    <cellStyle name="Обычный 2 17 2 10 9" xfId="18221"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="1410"/>
     <cellStyle name="Обычный 2 17 2 11 2" xfId="1954"/>
+    <cellStyle name="Обычный 2 17 2 11 2 2" xfId="19435"/>
     <cellStyle name="Обычный 2 17 2 11 3" xfId="6145"/>
     <cellStyle name="Обычный 2 17 2 11 4" xfId="8406"/>
     <cellStyle name="Обычный 2 17 2 11 5" xfId="9314"/>
     <cellStyle name="Обычный 2 17 2 11 6" xfId="15490"/>
     <cellStyle name="Обычный 2 17 2 11 7" xfId="16409"/>
     <cellStyle name="Обычный 2 17 2 11 8" xfId="17350"/>
+    <cellStyle name="Обычный 2 17 2 11 9" xfId="18363"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="1468"/>
     <cellStyle name="Обычный 2 17 2 12 2" xfId="2033"/>
+    <cellStyle name="Обычный 2 17 2 12 2 2" xfId="19491"/>
     <cellStyle name="Обычный 2 17 2 12 3" xfId="6146"/>
     <cellStyle name="Обычный 2 17 2 12 4" xfId="8407"/>
     <cellStyle name="Обычный 2 17 2 12 5" xfId="9311"/>
     <cellStyle name="Обычный 2 17 2 12 6" xfId="15547"/>
     <cellStyle name="Обычный 2 17 2 12 7" xfId="16460"/>
     <cellStyle name="Обычный 2 17 2 12 8" xfId="17407"/>
+    <cellStyle name="Обычный 2 17 2 12 9" xfId="18419"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="1495"/>
     <cellStyle name="Обычный 2 17 2 13 2" xfId="2034"/>
     <cellStyle name="Обычный 2 17 2 13 2 2" xfId="8408"/>
+    <cellStyle name="Обычный 2 17 2 13 2 3" xfId="19517"/>
     <cellStyle name="Обычный 2 17 2 13 3" xfId="9308"/>
     <cellStyle name="Обычный 2 17 2 13 4" xfId="15573"/>
     <cellStyle name="Обычный 2 17 2 13 5" xfId="16480"/>
     <cellStyle name="Обычный 2 17 2 13 6" xfId="17433"/>
+    <cellStyle name="Обычный 2 17 2 13 7" xfId="18445"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="1512"/>
     <cellStyle name="Обычный 2 17 2 14 2" xfId="2113"/>
     <cellStyle name="Обычный 2 17 2 14 2 2" xfId="8409"/>
+    <cellStyle name="Обычный 2 17 2 14 2 3" xfId="19533"/>
     <cellStyle name="Обычный 2 17 2 14 3" xfId="9283"/>
     <cellStyle name="Обычный 2 17 2 14 4" xfId="15589"/>
     <cellStyle name="Обычный 2 17 2 14 5" xfId="16490"/>
     <cellStyle name="Обычный 2 17 2 14 6" xfId="17449"/>
+    <cellStyle name="Обычный 2 17 2 14 7" xfId="18461"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="1522"/>
     <cellStyle name="Обычный 2 17 2 15 2" xfId="2114"/>
     <cellStyle name="Обычный 2 17 2 15 2 2" xfId="8410"/>
+    <cellStyle name="Обычный 2 17 2 15 2 3" xfId="19543"/>
     <cellStyle name="Обычный 2 17 2 15 3" xfId="9280"/>
     <cellStyle name="Обычный 2 17 2 15 4" xfId="15599"/>
     <cellStyle name="Обычный 2 17 2 15 5" xfId="16494"/>
     <cellStyle name="Обычный 2 17 2 15 6" xfId="17459"/>
+    <cellStyle name="Обычный 2 17 2 15 7" xfId="18471"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="1547"/>
+    <cellStyle name="Обычный 2 17 2 16 2" xfId="17701"/>
     <cellStyle name="Обычный 2 17 2 17" xfId="2154"/>
+    <cellStyle name="Обычный 2 17 2 17 2" xfId="17612"/>
     <cellStyle name="Обычный 2 17 2 18" xfId="2233"/>
+    <cellStyle name="Обычный 2 17 2 18 2" xfId="18660"/>
     <cellStyle name="Обычный 2 17 2 19" xfId="2325"/>
+    <cellStyle name="Обычный 2 17 2 19 2" xfId="18670"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 17 2 2 2" xfId="3520"/>
     <cellStyle name="Обычный 2 17 2 2 2 2" xfId="3521"/>
     <cellStyle name="Обычный 2 17 2 2 2 3" xfId="6148"/>
     <cellStyle name="Обычный 2 17 2 2 2 4" xfId="8412"/>
     <cellStyle name="Обычный 2 17 2 2 2 5" xfId="9274"/>
     <cellStyle name="Обычный 2 17 2 2 3" xfId="3522"/>
     <cellStyle name="Обычный 2 17 2 2 3 2" xfId="8413"/>
     <cellStyle name="Обычный 2 17 2 2 3 3" xfId="9271"/>
     <cellStyle name="Обычный 2 17 2 2 4" xfId="3523"/>
     <cellStyle name="Обычный 2 17 2 2 4 2" xfId="8414"/>
     <cellStyle name="Обычный 2 17 2 2 4 3" xfId="9268"/>
     <cellStyle name="Обычный 2 17 2 2 5" xfId="6147"/>
     <cellStyle name="Обычный 2 17 2 2 5 2" xfId="8415"/>
     <cellStyle name="Обычный 2 17 2 2 5 3" xfId="9265"/>
     <cellStyle name="Обычный 2 17 2 2 6" xfId="8411"/>
     <cellStyle name="Обычный 2 17 2 2 7" xfId="8417"/>
     <cellStyle name="Обычный 2 17 2 2 8" xfId="9277"/>
     <cellStyle name="Обычный 2 17 2 20" xfId="2640"/>
+    <cellStyle name="Обычный 2 17 2 20 2" xfId="18563"/>
     <cellStyle name="Обычный 2 17 2 21" xfId="3519"/>
+    <cellStyle name="Обычный 2 17 2 21 2" xfId="18709"/>
     <cellStyle name="Обычный 2 17 2 22" xfId="6143"/>
     <cellStyle name="Обычный 2 17 2 23" xfId="8404"/>
     <cellStyle name="Обычный 2 17 2 24" xfId="9320"/>
     <cellStyle name="Обычный 2 17 2 25" xfId="13663"/>
     <cellStyle name="Обычный 2 17 2 26" xfId="14178"/>
     <cellStyle name="Обычный 2 17 2 27" xfId="14772"/>
     <cellStyle name="Обычный 2 17 2 28" xfId="15615"/>
     <cellStyle name="Обычный 2 17 2 29" xfId="16550"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="197"/>
     <cellStyle name="Обычный 2 17 2 3 10" xfId="14816"/>
     <cellStyle name="Обычный 2 17 2 3 11" xfId="15672"/>
     <cellStyle name="Обычный 2 17 2 3 12" xfId="16607"/>
+    <cellStyle name="Обычный 2 17 2 3 13" xfId="17616"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="405"/>
     <cellStyle name="Обычный 2 17 2 3 2 10" xfId="16794"/>
+    <cellStyle name="Обычный 2 17 2 3 2 11" xfId="17859"/>
     <cellStyle name="Обычный 2 17 2 3 2 2" xfId="648"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 2" xfId="1118"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 2 2" xfId="14129"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 2 3" xfId="19140"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 3" xfId="3525"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 4" xfId="15176"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 5" xfId="16082"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 6" xfId="17017"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 7" xfId="18068"/>
     <cellStyle name="Обычный 2 17 2 3 2 3" xfId="909"/>
     <cellStyle name="Обычный 2 17 2 3 2 3 2" xfId="6150"/>
+    <cellStyle name="Обычный 2 17 2 3 2 3 3" xfId="18930"/>
     <cellStyle name="Обычный 2 17 2 3 2 4" xfId="2326"/>
     <cellStyle name="Обычный 2 17 2 3 2 4 2" xfId="8419"/>
     <cellStyle name="Обычный 2 17 2 3 2 5" xfId="9236"/>
     <cellStyle name="Обычный 2 17 2 3 2 6" xfId="13906"/>
     <cellStyle name="Обычный 2 17 2 3 2 7" xfId="14421"/>
     <cellStyle name="Обычный 2 17 2 3 2 8" xfId="14982"/>
     <cellStyle name="Обычный 2 17 2 3 2 9" xfId="15859"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="554"/>
     <cellStyle name="Обычный 2 17 2 3 3 10" xfId="16923"/>
+    <cellStyle name="Обычный 2 17 2 3 3 11" xfId="17974"/>
     <cellStyle name="Обычный 2 17 2 3 3 2" xfId="1024"/>
     <cellStyle name="Обычный 2 17 2 3 3 2 2" xfId="3526"/>
+    <cellStyle name="Обычный 2 17 2 3 3 2 3" xfId="19046"/>
     <cellStyle name="Обычный 2 17 2 3 3 3" xfId="2621"/>
     <cellStyle name="Обычный 2 17 2 3 3 4" xfId="8420"/>
     <cellStyle name="Обычный 2 17 2 3 3 5" xfId="9235"/>
     <cellStyle name="Обычный 2 17 2 3 3 6" xfId="14035"/>
     <cellStyle name="Обычный 2 17 2 3 3 7" xfId="14550"/>
     <cellStyle name="Обычный 2 17 2 3 3 8" xfId="15096"/>
     <cellStyle name="Обычный 2 17 2 3 3 9" xfId="15988"/>
     <cellStyle name="Обычный 2 17 2 3 4" xfId="748"/>
     <cellStyle name="Обычный 2 17 2 3 4 2" xfId="3524"/>
+    <cellStyle name="Обычный 2 17 2 3 4 3" xfId="18768"/>
     <cellStyle name="Обычный 2 17 2 3 5" xfId="1634"/>
     <cellStyle name="Обычный 2 17 2 3 5 2" xfId="6149"/>
     <cellStyle name="Обычный 2 17 2 3 6" xfId="8418"/>
     <cellStyle name="Обычный 2 17 2 3 7" xfId="9237"/>
     <cellStyle name="Обычный 2 17 2 3 8" xfId="13719"/>
     <cellStyle name="Обычный 2 17 2 3 9" xfId="14234"/>
+    <cellStyle name="Обычный 2 17 2 30" xfId="17566"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="358"/>
     <cellStyle name="Обычный 2 17 2 4 10" xfId="14942"/>
     <cellStyle name="Обычный 2 17 2 4 11" xfId="15812"/>
     <cellStyle name="Обычный 2 17 2 4 12" xfId="16747"/>
+    <cellStyle name="Обычный 2 17 2 4 13" xfId="17812"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="601"/>
     <cellStyle name="Обычный 2 17 2 4 2 10" xfId="16970"/>
+    <cellStyle name="Обычный 2 17 2 4 2 11" xfId="18021"/>
     <cellStyle name="Обычный 2 17 2 4 2 2" xfId="1071"/>
     <cellStyle name="Обычный 2 17 2 4 2 2 2" xfId="3528"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2 3" xfId="19093"/>
     <cellStyle name="Обычный 2 17 2 4 2 3" xfId="2327"/>
     <cellStyle name="Обычный 2 17 2 4 2 4" xfId="8422"/>
     <cellStyle name="Обычный 2 17 2 4 2 5" xfId="9229"/>
     <cellStyle name="Обычный 2 17 2 4 2 6" xfId="14082"/>
     <cellStyle name="Обычный 2 17 2 4 2 7" xfId="14597"/>
     <cellStyle name="Обычный 2 17 2 4 2 8" xfId="15136"/>
     <cellStyle name="Обычный 2 17 2 4 2 9" xfId="16035"/>
     <cellStyle name="Обычный 2 17 2 4 3" xfId="862"/>
     <cellStyle name="Обычный 2 17 2 4 3 2" xfId="2608"/>
     <cellStyle name="Обычный 2 17 2 4 3 3" xfId="6152"/>
     <cellStyle name="Обычный 2 17 2 4 3 4" xfId="8423"/>
     <cellStyle name="Обычный 2 17 2 4 3 5" xfId="9226"/>
+    <cellStyle name="Обычный 2 17 2 4 3 6" xfId="18883"/>
     <cellStyle name="Обычный 2 17 2 4 4" xfId="1713"/>
     <cellStyle name="Обычный 2 17 2 4 4 2" xfId="3527"/>
     <cellStyle name="Обычный 2 17 2 4 5" xfId="6151"/>
     <cellStyle name="Обычный 2 17 2 4 6" xfId="8421"/>
     <cellStyle name="Обычный 2 17 2 4 7" xfId="9232"/>
     <cellStyle name="Обычный 2 17 2 4 8" xfId="13859"/>
     <cellStyle name="Обычный 2 17 2 4 9" xfId="14374"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="284"/>
     <cellStyle name="Обычный 2 17 2 5 10" xfId="14903"/>
     <cellStyle name="Обычный 2 17 2 5 11" xfId="15759"/>
     <cellStyle name="Обычный 2 17 2 5 12" xfId="16694"/>
+    <cellStyle name="Обычный 2 17 2 5 13" xfId="17782"/>
     <cellStyle name="Обычный 2 17 2 5 2" xfId="832"/>
     <cellStyle name="Обычный 2 17 2 5 2 2" xfId="2328"/>
     <cellStyle name="Обычный 2 17 2 5 2 3" xfId="6154"/>
     <cellStyle name="Обычный 2 17 2 5 2 4" xfId="8425"/>
     <cellStyle name="Обычный 2 17 2 5 2 5" xfId="9220"/>
+    <cellStyle name="Обычный 2 17 2 5 2 6" xfId="18852"/>
     <cellStyle name="Обычный 2 17 2 5 3" xfId="1714"/>
     <cellStyle name="Обычный 2 17 2 5 3 2" xfId="3530"/>
     <cellStyle name="Обычный 2 17 2 5 3 3" xfId="6155"/>
     <cellStyle name="Обычный 2 17 2 5 3 4" xfId="8426"/>
     <cellStyle name="Обычный 2 17 2 5 3 5" xfId="9195"/>
     <cellStyle name="Обычный 2 17 2 5 4" xfId="3529"/>
     <cellStyle name="Обычный 2 17 2 5 5" xfId="6153"/>
     <cellStyle name="Обычный 2 17 2 5 6" xfId="8424"/>
     <cellStyle name="Обычный 2 17 2 5 7" xfId="9223"/>
     <cellStyle name="Обычный 2 17 2 5 8" xfId="13806"/>
     <cellStyle name="Обычный 2 17 2 5 9" xfId="14321"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="461"/>
     <cellStyle name="Обычный 2 17 2 6 10" xfId="15036"/>
     <cellStyle name="Обычный 2 17 2 6 11" xfId="15915"/>
     <cellStyle name="Обычный 2 17 2 6 12" xfId="16850"/>
+    <cellStyle name="Обычный 2 17 2 6 13" xfId="17913"/>
     <cellStyle name="Обычный 2 17 2 6 2" xfId="963"/>
     <cellStyle name="Обычный 2 17 2 6 2 2" xfId="2329"/>
     <cellStyle name="Обычный 2 17 2 6 2 3" xfId="6157"/>
     <cellStyle name="Обычный 2 17 2 6 2 4" xfId="8428"/>
     <cellStyle name="Обычный 2 17 2 6 2 5" xfId="9189"/>
+    <cellStyle name="Обычный 2 17 2 6 2 6" xfId="18984"/>
     <cellStyle name="Обычный 2 17 2 6 3" xfId="1793"/>
     <cellStyle name="Обычный 2 17 2 6 3 2" xfId="3532"/>
     <cellStyle name="Обычный 2 17 2 6 3 3" xfId="6158"/>
     <cellStyle name="Обычный 2 17 2 6 3 4" xfId="8429"/>
     <cellStyle name="Обычный 2 17 2 6 3 5" xfId="9186"/>
     <cellStyle name="Обычный 2 17 2 6 4" xfId="3531"/>
     <cellStyle name="Обычный 2 17 2 6 5" xfId="6156"/>
     <cellStyle name="Обычный 2 17 2 6 6" xfId="8427"/>
     <cellStyle name="Обычный 2 17 2 6 7" xfId="9192"/>
     <cellStyle name="Обычный 2 17 2 6 8" xfId="13962"/>
     <cellStyle name="Обычный 2 17 2 6 9" xfId="14477"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="497"/>
     <cellStyle name="Обычный 2 17 2 7 10" xfId="15046"/>
     <cellStyle name="Обычный 2 17 2 7 11" xfId="15931"/>
     <cellStyle name="Обычный 2 17 2 7 12" xfId="16866"/>
+    <cellStyle name="Обычный 2 17 2 7 13" xfId="17927"/>
     <cellStyle name="Обычный 2 17 2 7 2" xfId="977"/>
     <cellStyle name="Обычный 2 17 2 7 2 2" xfId="2330"/>
     <cellStyle name="Обычный 2 17 2 7 2 3" xfId="6160"/>
     <cellStyle name="Обычный 2 17 2 7 2 4" xfId="8431"/>
     <cellStyle name="Обычный 2 17 2 7 2 5" xfId="9180"/>
+    <cellStyle name="Обычный 2 17 2 7 2 6" xfId="18999"/>
     <cellStyle name="Обычный 2 17 2 7 3" xfId="1794"/>
     <cellStyle name="Обычный 2 17 2 7 3 2" xfId="3534"/>
     <cellStyle name="Обычный 2 17 2 7 3 3" xfId="6161"/>
     <cellStyle name="Обычный 2 17 2 7 3 4" xfId="8432"/>
     <cellStyle name="Обычный 2 17 2 7 3 5" xfId="9177"/>
     <cellStyle name="Обычный 2 17 2 7 4" xfId="3533"/>
     <cellStyle name="Обычный 2 17 2 7 5" xfId="6159"/>
     <cellStyle name="Обычный 2 17 2 7 6" xfId="8430"/>
     <cellStyle name="Обычный 2 17 2 7 7" xfId="9183"/>
     <cellStyle name="Обычный 2 17 2 7 8" xfId="13978"/>
     <cellStyle name="Обычный 2 17 2 7 9" xfId="14493"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="696"/>
     <cellStyle name="Обычный 2 17 2 8 10" xfId="16129"/>
     <cellStyle name="Обычный 2 17 2 8 11" xfId="17064"/>
+    <cellStyle name="Обычный 2 17 2 8 12" xfId="18115"/>
     <cellStyle name="Обычный 2 17 2 8 2" xfId="1873"/>
     <cellStyle name="Обычный 2 17 2 8 2 2" xfId="3536"/>
     <cellStyle name="Обычный 2 17 2 8 2 3" xfId="6163"/>
     <cellStyle name="Обычный 2 17 2 8 2 4" xfId="8434"/>
     <cellStyle name="Обычный 2 17 2 8 2 5" xfId="9145"/>
+    <cellStyle name="Обычный 2 17 2 8 2 6" xfId="19187"/>
     <cellStyle name="Обычный 2 17 2 8 3" xfId="2577"/>
     <cellStyle name="Обычный 2 17 2 8 3 2" xfId="3537"/>
     <cellStyle name="Обычный 2 17 2 8 3 3" xfId="6164"/>
     <cellStyle name="Обычный 2 17 2 8 3 4" xfId="8435"/>
     <cellStyle name="Обычный 2 17 2 8 3 5" xfId="9142"/>
     <cellStyle name="Обычный 2 17 2 8 4" xfId="3535"/>
     <cellStyle name="Обычный 2 17 2 8 5" xfId="6162"/>
     <cellStyle name="Обычный 2 17 2 8 6" xfId="8433"/>
     <cellStyle name="Обычный 2 17 2 8 7" xfId="9174"/>
     <cellStyle name="Обычный 2 17 2 8 8" xfId="14645"/>
     <cellStyle name="Обычный 2 17 2 8 9" xfId="15216"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="1167"/>
     <cellStyle name="Обычный 2 17 2 9 10" xfId="16176"/>
     <cellStyle name="Обычный 2 17 2 9 11" xfId="17111"/>
+    <cellStyle name="Обычный 2 17 2 9 12" xfId="18162"/>
     <cellStyle name="Обычный 2 17 2 9 2" xfId="1874"/>
     <cellStyle name="Обычный 2 17 2 9 2 2" xfId="3539"/>
     <cellStyle name="Обычный 2 17 2 9 2 3" xfId="6166"/>
     <cellStyle name="Обычный 2 17 2 9 2 4" xfId="8437"/>
     <cellStyle name="Обычный 2 17 2 9 2 5" xfId="9136"/>
+    <cellStyle name="Обычный 2 17 2 9 2 6" xfId="19233"/>
     <cellStyle name="Обычный 2 17 2 9 3" xfId="3156"/>
     <cellStyle name="Обычный 2 17 2 9 3 2" xfId="3540"/>
     <cellStyle name="Обычный 2 17 2 9 3 3" xfId="6167"/>
     <cellStyle name="Обычный 2 17 2 9 3 4" xfId="8438"/>
     <cellStyle name="Обычный 2 17 2 9 3 5" xfId="9133"/>
     <cellStyle name="Обычный 2 17 2 9 4" xfId="3538"/>
     <cellStyle name="Обычный 2 17 2 9 5" xfId="6165"/>
     <cellStyle name="Обычный 2 17 2 9 6" xfId="8436"/>
     <cellStyle name="Обычный 2 17 2 9 7" xfId="9139"/>
     <cellStyle name="Обычный 2 17 2 9 8" xfId="14692"/>
     <cellStyle name="Обычный 2 17 2 9 9" xfId="15257"/>
     <cellStyle name="Обычный 2 17 2_12_2019_Б-03-01-М" xfId="3541"/>
     <cellStyle name="Обычный 2 17 3" xfId="3518"/>
     <cellStyle name="Обычный 2 17 3 2" xfId="3542"/>
     <cellStyle name="Обычный 2 17 3 3" xfId="6168"/>
     <cellStyle name="Обычный 2 17 3 4" xfId="8439"/>
     <cellStyle name="Обычный 2 17 3 5" xfId="9128"/>
     <cellStyle name="Обычный 2 17 4" xfId="3543"/>
     <cellStyle name="Обычный 2 17 4 2" xfId="8440"/>
     <cellStyle name="Обычный 2 17 4 3" xfId="9125"/>
     <cellStyle name="Обычный 2 17 5" xfId="3544"/>
     <cellStyle name="Обычный 2 17 5 2" xfId="8441"/>
     <cellStyle name="Обычный 2 17 5 3" xfId="9124"/>
     <cellStyle name="Обычный 2 17 6" xfId="6142"/>
     <cellStyle name="Обычный 2 17 6 2" xfId="8442"/>
@@ -20497,167 +22861,200 @@
     <cellStyle name="Обычный 2 18 2" xfId="3545"/>
     <cellStyle name="Обычный 2 18 2 2" xfId="3546"/>
     <cellStyle name="Обычный 2 18 2 3" xfId="6170"/>
     <cellStyle name="Обычный 2 18 2 4" xfId="8446"/>
     <cellStyle name="Обычный 2 18 2 5" xfId="9111"/>
     <cellStyle name="Обычный 2 18 3" xfId="3547"/>
     <cellStyle name="Обычный 2 18 3 2" xfId="8447"/>
     <cellStyle name="Обычный 2 18 3 3" xfId="9108"/>
     <cellStyle name="Обычный 2 18 4" xfId="3548"/>
     <cellStyle name="Обычный 2 18 4 2" xfId="8448"/>
     <cellStyle name="Обычный 2 18 4 3" xfId="9105"/>
     <cellStyle name="Обычный 2 18 5" xfId="6169"/>
     <cellStyle name="Обычный 2 18 5 2" xfId="8449"/>
     <cellStyle name="Обычный 2 18 5 3" xfId="9080"/>
     <cellStyle name="Обычный 2 18 6" xfId="8445"/>
     <cellStyle name="Обычный 2 18 7" xfId="8451"/>
     <cellStyle name="Обычный 2 18 8" xfId="9114"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 10" xfId="8452"/>
     <cellStyle name="Обычный 2 19 11" xfId="8453"/>
     <cellStyle name="Обычный 2 19 12" xfId="9073"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="1168"/>
     <cellStyle name="Обычный 2 19 2 10 10" xfId="16177"/>
     <cellStyle name="Обычный 2 19 2 10 11" xfId="17112"/>
+    <cellStyle name="Обычный 2 19 2 10 12" xfId="18163"/>
     <cellStyle name="Обычный 2 19 2 10 2" xfId="1875"/>
     <cellStyle name="Обычный 2 19 2 10 2 2" xfId="3552"/>
     <cellStyle name="Обычный 2 19 2 10 2 3" xfId="6174"/>
     <cellStyle name="Обычный 2 19 2 10 2 4" xfId="8456"/>
     <cellStyle name="Обычный 2 19 2 10 2 5" xfId="9052"/>
+    <cellStyle name="Обычный 2 19 2 10 2 6" xfId="19234"/>
     <cellStyle name="Обычный 2 19 2 10 3" xfId="3157"/>
     <cellStyle name="Обычный 2 19 2 10 3 2" xfId="3553"/>
     <cellStyle name="Обычный 2 19 2 10 3 3" xfId="6175"/>
     <cellStyle name="Обычный 2 19 2 10 3 4" xfId="8457"/>
     <cellStyle name="Обычный 2 19 2 10 3 5" xfId="9023"/>
     <cellStyle name="Обычный 2 19 2 10 4" xfId="3551"/>
     <cellStyle name="Обычный 2 19 2 10 5" xfId="6173"/>
     <cellStyle name="Обычный 2 19 2 10 6" xfId="8455"/>
     <cellStyle name="Обычный 2 19 2 10 7" xfId="9063"/>
     <cellStyle name="Обычный 2 19 2 10 8" xfId="14693"/>
     <cellStyle name="Обычный 2 19 2 10 9" xfId="15258"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="1270"/>
     <cellStyle name="Обычный 2 19 2 11 2" xfId="1952"/>
+    <cellStyle name="Обычный 2 19 2 11 2 2" xfId="19297"/>
     <cellStyle name="Обычный 2 19 2 11 3" xfId="6176"/>
     <cellStyle name="Обычный 2 19 2 11 4" xfId="8458"/>
     <cellStyle name="Обычный 2 19 2 11 5" xfId="9020"/>
     <cellStyle name="Обычный 2 19 2 11 6" xfId="15351"/>
     <cellStyle name="Обычный 2 19 2 11 7" xfId="16270"/>
     <cellStyle name="Обычный 2 19 2 11 8" xfId="17211"/>
+    <cellStyle name="Обычный 2 19 2 11 9" xfId="18225"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="1406"/>
     <cellStyle name="Обычный 2 19 2 12 2" xfId="1955"/>
+    <cellStyle name="Обычный 2 19 2 12 2 2" xfId="19431"/>
     <cellStyle name="Обычный 2 19 2 12 3" xfId="6177"/>
     <cellStyle name="Обычный 2 19 2 12 4" xfId="8459"/>
     <cellStyle name="Обычный 2 19 2 12 5" xfId="9017"/>
     <cellStyle name="Обычный 2 19 2 12 6" xfId="15486"/>
     <cellStyle name="Обычный 2 19 2 12 7" xfId="16405"/>
     <cellStyle name="Обычный 2 19 2 12 8" xfId="17346"/>
+    <cellStyle name="Обычный 2 19 2 12 9" xfId="18359"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="1464"/>
     <cellStyle name="Обычный 2 19 2 13 2" xfId="2032"/>
+    <cellStyle name="Обычный 2 19 2 13 2 2" xfId="19487"/>
     <cellStyle name="Обычный 2 19 2 13 3" xfId="6178"/>
     <cellStyle name="Обычный 2 19 2 13 4" xfId="8460"/>
     <cellStyle name="Обычный 2 19 2 13 5" xfId="9014"/>
     <cellStyle name="Обычный 2 19 2 13 6" xfId="15543"/>
     <cellStyle name="Обычный 2 19 2 13 7" xfId="16456"/>
     <cellStyle name="Обычный 2 19 2 13 8" xfId="17403"/>
+    <cellStyle name="Обычный 2 19 2 13 9" xfId="18415"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="1493"/>
     <cellStyle name="Обычный 2 19 2 14 2" xfId="2035"/>
     <cellStyle name="Обычный 2 19 2 14 2 2" xfId="8461"/>
+    <cellStyle name="Обычный 2 19 2 14 2 3" xfId="19515"/>
     <cellStyle name="Обычный 2 19 2 14 3" xfId="9011"/>
     <cellStyle name="Обычный 2 19 2 14 4" xfId="15571"/>
     <cellStyle name="Обычный 2 19 2 14 5" xfId="16478"/>
     <cellStyle name="Обычный 2 19 2 14 6" xfId="17431"/>
+    <cellStyle name="Обычный 2 19 2 14 7" xfId="18443"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="1511"/>
     <cellStyle name="Обычный 2 19 2 15 2" xfId="2112"/>
     <cellStyle name="Обычный 2 19 2 15 2 2" xfId="8462"/>
+    <cellStyle name="Обычный 2 19 2 15 2 3" xfId="19532"/>
     <cellStyle name="Обычный 2 19 2 15 3" xfId="9008"/>
     <cellStyle name="Обычный 2 19 2 15 4" xfId="15588"/>
     <cellStyle name="Обычный 2 19 2 15 5" xfId="16489"/>
     <cellStyle name="Обычный 2 19 2 15 6" xfId="17448"/>
+    <cellStyle name="Обычный 2 19 2 15 7" xfId="18460"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="1521"/>
     <cellStyle name="Обычный 2 19 2 16 2" xfId="2115"/>
     <cellStyle name="Обычный 2 19 2 16 2 2" xfId="8463"/>
+    <cellStyle name="Обычный 2 19 2 16 2 3" xfId="19542"/>
     <cellStyle name="Обычный 2 19 2 16 3" xfId="9005"/>
     <cellStyle name="Обычный 2 19 2 16 4" xfId="15598"/>
     <cellStyle name="Обычный 2 19 2 16 5" xfId="16493"/>
     <cellStyle name="Обычный 2 19 2 16 6" xfId="17458"/>
+    <cellStyle name="Обычный 2 19 2 16 7" xfId="18470"/>
     <cellStyle name="Обычный 2 19 2 17" xfId="1548"/>
+    <cellStyle name="Обычный 2 19 2 17 2" xfId="17700"/>
     <cellStyle name="Обычный 2 19 2 18" xfId="2155"/>
+    <cellStyle name="Обычный 2 19 2 18 2" xfId="17613"/>
     <cellStyle name="Обычный 2 19 2 19" xfId="2232"/>
+    <cellStyle name="Обычный 2 19 2 19 2" xfId="18666"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 10" xfId="8465"/>
     <cellStyle name="Обычный 2 19 2 2 11" xfId="9002"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="1272"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 2" xfId="1951"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 2 2" xfId="19299"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 3" xfId="6181"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 4" xfId="8467"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 5" xfId="8996"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 6" xfId="15353"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 7" xfId="16272"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 8" xfId="17213"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 9" xfId="18227"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="1405"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 2" xfId="1956"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 2 2" xfId="19430"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 3" xfId="6182"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 4" xfId="8468"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 5" xfId="8993"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 6" xfId="15485"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 7" xfId="16404"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 8" xfId="17345"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 9" xfId="18358"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="1463"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 2" xfId="2031"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 2 2" xfId="19486"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 3" xfId="6183"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 4" xfId="8469"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 5" xfId="8990"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 6" xfId="15542"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 7" xfId="16455"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 8" xfId="17402"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 9" xfId="18414"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1492"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 2" xfId="2036"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 2 2" xfId="8470"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 2 3" xfId="19514"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 3" xfId="8987"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 4" xfId="15570"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 5" xfId="16477"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 6" xfId="17430"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 7" xfId="18442"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1510"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 2" xfId="2111"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 2 2" xfId="8471"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 2 3" xfId="19531"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 3" xfId="8984"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 4" xfId="15587"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 5" xfId="16488"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 6" xfId="17447"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 7" xfId="18459"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1520"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 2" xfId="2116"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 2 2" xfId="8472"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 2 3" xfId="19541"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 3" xfId="8981"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 4" xfId="15597"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 5" xfId="16492"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 6" xfId="17457"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 7" xfId="18469"/>
     <cellStyle name="Обычный 2 19 2 2 2 16" xfId="1549"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 2" xfId="17699"/>
     <cellStyle name="Обычный 2 19 2 2 2 17" xfId="2156"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 2" xfId="17614"/>
     <cellStyle name="Обычный 2 19 2 2 2 18" xfId="2231"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18 2" xfId="17735"/>
     <cellStyle name="Обычный 2 19 2 2 2 19" xfId="2333"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19 2" xfId="18571"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 10" xfId="8956"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 2" xfId="3557"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 2 2" xfId="3558"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 2 3" xfId="6186"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 2 4" xfId="8475"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 2 5" xfId="8950"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 3" xfId="3559"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 3 2" xfId="8476"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 3 3" xfId="8947"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 4" xfId="3560"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 4 2" xfId="8477"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 4 3" xfId="8944"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 5" xfId="6185"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 5 2" xfId="8478"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 5 3" xfId="8941"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 6" xfId="8474"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 7" xfId="8479"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 8" xfId="8953"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 2" xfId="3561"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 2 2" xfId="3562"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 2 3" xfId="6188"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 2 4" xfId="8481"/>
@@ -20670,214 +23067,239 @@
     <cellStyle name="Обычный 2 19 2 2 2 2 3 4 3" xfId="8919"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 5" xfId="6187"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 5 2" xfId="8484"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 5 3" xfId="8916"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 6" xfId="8480"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 7" xfId="8486"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 8" xfId="8926"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="3556"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 4 2" xfId="3565"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 4 3" xfId="6189"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 4 4" xfId="8487"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 4 5" xfId="8909"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="3566"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 5 2" xfId="8488"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 5 3" xfId="8884"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="3567"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 6 2" xfId="8489"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 6 3" xfId="8881"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="6184"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 7 2" xfId="8490"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 7 3" xfId="8878"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 8" xfId="8473"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 9" xfId="8492"/>
     <cellStyle name="Обычный 2 19 2 2 2 2_12. Падеж скота" xfId="1550"/>
     <cellStyle name="Обычный 2 19 2 2 2 20" xfId="2546"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20 2" xfId="18683"/>
     <cellStyle name="Обычный 2 19 2 2 2 21" xfId="3555"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21 2" xfId="18711"/>
     <cellStyle name="Обычный 2 19 2 2 2 22" xfId="6180"/>
     <cellStyle name="Обычный 2 19 2 2 2 23" xfId="8466"/>
     <cellStyle name="Обычный 2 19 2 2 2 24" xfId="8999"/>
     <cellStyle name="Обычный 2 19 2 2 2 25" xfId="13665"/>
     <cellStyle name="Обычный 2 19 2 2 2 26" xfId="14180"/>
     <cellStyle name="Обычный 2 19 2 2 2 27" xfId="14774"/>
     <cellStyle name="Обычный 2 19 2 2 2 28" xfId="15617"/>
     <cellStyle name="Обычный 2 19 2 2 2 29" xfId="16552"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="200"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 10" xfId="14819"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 11" xfId="15675"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 12" xfId="16610"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 13" xfId="17620"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="407"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 10" xfId="16796"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 11" xfId="17861"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="650"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2" xfId="1120"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2 2" xfId="14131"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2 3" xfId="19142"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 3" xfId="3569"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 4" xfId="15178"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 5" xfId="16084"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 6" xfId="17019"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 7" xfId="18070"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 3" xfId="911"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 3 2" xfId="6191"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 3 3" xfId="18932"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 4" xfId="2335"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 4 2" xfId="8494"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 5" xfId="8866"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 6" xfId="13908"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 7" xfId="14423"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 8" xfId="14984"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 9" xfId="15861"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="556"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 10" xfId="16925"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 11" xfId="17976"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 2" xfId="1026"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 2 2" xfId="3570"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 2 3" xfId="19048"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 3" xfId="2498"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 4" xfId="8495"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 5" xfId="8837"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 6" xfId="14037"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 7" xfId="14552"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 8" xfId="15098"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 9" xfId="15990"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="751"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 4 2" xfId="3568"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4 3" xfId="18771"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="1636"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 5 2" xfId="6190"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="8493"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="8869"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 8" xfId="13722"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 9" xfId="14237"/>
+    <cellStyle name="Обычный 2 19 2 2 2 30" xfId="17568"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="360"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 10" xfId="14944"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 11" xfId="15814"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 12" xfId="16749"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 13" xfId="17814"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="603"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 10" xfId="16972"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 11" xfId="18023"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="1073"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 2 2" xfId="3572"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2 3" xfId="19095"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 3" xfId="2336"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 4" xfId="8497"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 5" xfId="8831"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 6" xfId="14084"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 7" xfId="14599"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 8" xfId="15138"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 9" xfId="16037"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="864"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3 2" xfId="2496"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3 3" xfId="6193"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3 4" xfId="8498"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3 5" xfId="8828"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3 6" xfId="18885"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 4" xfId="1711"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 4 2" xfId="3571"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 5" xfId="6192"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 6" xfId="8496"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 7" xfId="8834"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 8" xfId="13861"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 9" xfId="14376"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="282"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 10" xfId="14901"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 11" xfId="15757"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 12" xfId="16692"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 13" xfId="17780"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="830"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2 2" xfId="2337"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2 3" xfId="6195"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2 4" xfId="8500"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2 5" xfId="8822"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2 6" xfId="18850"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3" xfId="1716"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3 2" xfId="3574"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3 3" xfId="6196"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3 4" xfId="8501"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3 5" xfId="8819"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 4" xfId="3573"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 5" xfId="6194"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 6" xfId="8499"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 7" xfId="8825"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 8" xfId="13804"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 9" xfId="14319"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="460"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 10" xfId="15035"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 11" xfId="15914"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 12" xfId="16849"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 13" xfId="17912"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="962"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2 2" xfId="2338"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2 3" xfId="6198"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2 4" xfId="8503"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2 5" xfId="8815"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2 6" xfId="18983"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3" xfId="1791"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3 2" xfId="3576"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3 3" xfId="6199"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3 4" xfId="8504"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3 5" xfId="8812"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 4" xfId="3575"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 5" xfId="6197"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 6" xfId="8502"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 7" xfId="8816"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 8" xfId="13961"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 9" xfId="14476"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="500"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 10" xfId="15049"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 11" xfId="15934"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 12" xfId="16869"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 13" xfId="17929"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="979"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2 2" xfId="2339"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2 3" xfId="6201"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2 4" xfId="8506"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2 5" xfId="8806"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2 6" xfId="19001"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3" xfId="1796"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3 2" xfId="3578"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3 3" xfId="6202"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3 4" xfId="8507"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3 5" xfId="8803"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 4" xfId="3577"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 5" xfId="6200"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 6" xfId="8505"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 7" xfId="8809"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 8" xfId="13981"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 9" xfId="14496"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="698"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 10" xfId="16131"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 11" xfId="17066"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 12" xfId="18117"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1871"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2 2" xfId="3580"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2 3" xfId="6204"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2 4" xfId="8509"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2 5" xfId="8797"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2 6" xfId="19189"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3" xfId="2467"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3 2" xfId="3581"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3 3" xfId="6205"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3 4" xfId="8510"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3 5" xfId="8794"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 4" xfId="3579"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 5" xfId="6203"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 6" xfId="8508"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 7" xfId="8800"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 8" xfId="14647"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 9" xfId="15218"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="1169"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 10" xfId="16178"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 11" xfId="17113"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 12" xfId="18164"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="1876"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2 2" xfId="3583"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2 3" xfId="6207"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2 4" xfId="8512"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2 5" xfId="8766"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2 6" xfId="19235"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3" xfId="3158"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3 2" xfId="3584"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3 3" xfId="6208"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3 4" xfId="8513"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3 5" xfId="8763"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 4" xfId="3582"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 5" xfId="6206"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 6" xfId="8511"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 7" xfId="8769"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 8" xfId="14694"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 9" xfId="15259"/>
     <cellStyle name="Обычный 2 19 2 2 2_12_2019_Б-03-01-М" xfId="3585"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 2 3 2" xfId="3586"/>
     <cellStyle name="Обычный 2 19 2 2 3 2 2" xfId="3587"/>
     <cellStyle name="Обычный 2 19 2 2 3 2 3" xfId="6210"/>
     <cellStyle name="Обычный 2 19 2 2 3 2 4" xfId="8515"/>
     <cellStyle name="Обычный 2 19 2 2 3 2 5" xfId="8755"/>
     <cellStyle name="Обычный 2 19 2 2 3 3" xfId="3588"/>
     <cellStyle name="Обычный 2 19 2 2 3 3 2" xfId="8516"/>
     <cellStyle name="Обычный 2 19 2 2 3 3 3" xfId="8752"/>
     <cellStyle name="Обычный 2 19 2 2 3 4" xfId="3589"/>
     <cellStyle name="Обычный 2 19 2 2 3 4 2" xfId="8517"/>
     <cellStyle name="Обычный 2 19 2 2 3 4 3" xfId="8749"/>
     <cellStyle name="Обычный 2 19 2 2 3 5" xfId="6209"/>
@@ -20899,52 +23321,55 @@
     <cellStyle name="Обычный 2 19 2 2 4 4 2" xfId="8524"/>
     <cellStyle name="Обычный 2 19 2 2 4 4 3" xfId="8678"/>
     <cellStyle name="Обычный 2 19 2 2 4 5" xfId="6211"/>
     <cellStyle name="Обычный 2 19 2 2 4 5 2" xfId="8525"/>
     <cellStyle name="Обычный 2 19 2 2 4 5 3" xfId="8675"/>
     <cellStyle name="Обычный 2 19 2 2 4 6" xfId="8521"/>
     <cellStyle name="Обычный 2 19 2 2 4 7" xfId="8527"/>
     <cellStyle name="Обычный 2 19 2 2 4 8" xfId="8704"/>
     <cellStyle name="Обычный 2 19 2 2 5" xfId="3554"/>
     <cellStyle name="Обычный 2 19 2 2 5 2" xfId="3594"/>
     <cellStyle name="Обычный 2 19 2 2 5 3" xfId="6213"/>
     <cellStyle name="Обычный 2 19 2 2 5 4" xfId="8528"/>
     <cellStyle name="Обычный 2 19 2 2 5 5" xfId="8648"/>
     <cellStyle name="Обычный 2 19 2 2 6" xfId="3595"/>
     <cellStyle name="Обычный 2 19 2 2 6 2" xfId="8529"/>
     <cellStyle name="Обычный 2 19 2 2 6 3" xfId="8645"/>
     <cellStyle name="Обычный 2 19 2 2 7" xfId="3596"/>
     <cellStyle name="Обычный 2 19 2 2 7 2" xfId="8530"/>
     <cellStyle name="Обычный 2 19 2 2 7 3" xfId="8642"/>
     <cellStyle name="Обычный 2 19 2 2 8" xfId="6179"/>
     <cellStyle name="Обычный 2 19 2 2 8 2" xfId="8531"/>
     <cellStyle name="Обычный 2 19 2 2 8 3" xfId="8639"/>
     <cellStyle name="Обычный 2 19 2 2 9" xfId="8464"/>
     <cellStyle name="Обычный 2 19 2 2_12. Падеж скота" xfId="1551"/>
     <cellStyle name="Обычный 2 19 2 20" xfId="2332"/>
+    <cellStyle name="Обычный 2 19 2 20 2" xfId="18545"/>
     <cellStyle name="Обычный 2 19 2 21" xfId="2548"/>
+    <cellStyle name="Обычный 2 19 2 21 2" xfId="18638"/>
     <cellStyle name="Обычный 2 19 2 22" xfId="3550"/>
+    <cellStyle name="Обычный 2 19 2 22 2" xfId="18710"/>
     <cellStyle name="Обычный 2 19 2 23" xfId="6172"/>
     <cellStyle name="Обычный 2 19 2 24" xfId="8454"/>
     <cellStyle name="Обычный 2 19 2 25" xfId="9066"/>
     <cellStyle name="Обычный 2 19 2 26" xfId="13664"/>
     <cellStyle name="Обычный 2 19 2 27" xfId="14179"/>
     <cellStyle name="Обычный 2 19 2 28" xfId="14773"/>
     <cellStyle name="Обычный 2 19 2 29" xfId="15616"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 19 2 3 10" xfId="8631"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 19 2 3 2 2" xfId="3598"/>
     <cellStyle name="Обычный 2 19 2 3 2 2 2" xfId="3599"/>
     <cellStyle name="Обычный 2 19 2 3 2 2 3" xfId="6216"/>
     <cellStyle name="Обычный 2 19 2 3 2 2 4" xfId="8535"/>
     <cellStyle name="Обычный 2 19 2 3 2 2 5" xfId="8596"/>
     <cellStyle name="Обычный 2 19 2 3 2 3" xfId="3600"/>
     <cellStyle name="Обычный 2 19 2 3 2 3 2" xfId="8536"/>
     <cellStyle name="Обычный 2 19 2 3 2 3 3" xfId="8590"/>
     <cellStyle name="Обычный 2 19 2 3 2 4" xfId="3601"/>
     <cellStyle name="Обычный 2 19 2 3 2 4 2" xfId="8537"/>
     <cellStyle name="Обычный 2 19 2 3 2 4 3" xfId="8583"/>
     <cellStyle name="Обычный 2 19 2 3 2 5" xfId="6215"/>
     <cellStyle name="Обычный 2 19 2 3 2 5 2" xfId="8538"/>
     <cellStyle name="Обычный 2 19 2 3 2 5 3" xfId="8550"/>
     <cellStyle name="Обычный 2 19 2 3 2 6" xfId="8534"/>
@@ -20964,248 +23389,285 @@
     <cellStyle name="Обычный 2 19 2 3 3 4 3" xfId="8491"/>
     <cellStyle name="Обычный 2 19 2 3 3 5" xfId="6217"/>
     <cellStyle name="Обычный 2 19 2 3 3 5 2" xfId="8544"/>
     <cellStyle name="Обычный 2 19 2 3 3 5 3" xfId="8485"/>
     <cellStyle name="Обычный 2 19 2 3 3 6" xfId="8540"/>
     <cellStyle name="Обычный 2 19 2 3 3 7" xfId="8545"/>
     <cellStyle name="Обычный 2 19 2 3 3 8" xfId="8532"/>
     <cellStyle name="Обычный 2 19 2 3 4" xfId="3597"/>
     <cellStyle name="Обычный 2 19 2 3 4 2" xfId="3606"/>
     <cellStyle name="Обычный 2 19 2 3 4 3" xfId="6219"/>
     <cellStyle name="Обычный 2 19 2 3 4 4" xfId="8546"/>
     <cellStyle name="Обычный 2 19 2 3 4 5" xfId="8450"/>
     <cellStyle name="Обычный 2 19 2 3 5" xfId="3607"/>
     <cellStyle name="Обычный 2 19 2 3 5 2" xfId="8547"/>
     <cellStyle name="Обычный 2 19 2 3 5 3" xfId="8443"/>
     <cellStyle name="Обычный 2 19 2 3 6" xfId="3608"/>
     <cellStyle name="Обычный 2 19 2 3 6 2" xfId="8548"/>
     <cellStyle name="Обычный 2 19 2 3 6 3" xfId="8416"/>
     <cellStyle name="Обычный 2 19 2 3 7" xfId="6214"/>
     <cellStyle name="Обычный 2 19 2 3 7 2" xfId="8549"/>
     <cellStyle name="Обычный 2 19 2 3 7 3" xfId="8401"/>
     <cellStyle name="Обычный 2 19 2 3 8" xfId="8533"/>
     <cellStyle name="Обычный 2 19 2 3 9" xfId="8551"/>
     <cellStyle name="Обычный 2 19 2 3_12. Падеж скота" xfId="1552"/>
     <cellStyle name="Обычный 2 19 2 30" xfId="16551"/>
+    <cellStyle name="Обычный 2 19 2 31" xfId="17567"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="198"/>
     <cellStyle name="Обычный 2 19 2 4 10" xfId="14817"/>
     <cellStyle name="Обычный 2 19 2 4 11" xfId="15673"/>
     <cellStyle name="Обычный 2 19 2 4 12" xfId="16608"/>
+    <cellStyle name="Обычный 2 19 2 4 13" xfId="17619"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="406"/>
     <cellStyle name="Обычный 2 19 2 4 2 10" xfId="16795"/>
+    <cellStyle name="Обычный 2 19 2 4 2 11" xfId="17860"/>
     <cellStyle name="Обычный 2 19 2 4 2 2" xfId="649"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 2" xfId="1119"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 2 2" xfId="14130"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 2 3" xfId="19141"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 3" xfId="3610"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 4" xfId="15177"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 5" xfId="16083"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 6" xfId="17018"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 7" xfId="18069"/>
     <cellStyle name="Обычный 2 19 2 4 2 3" xfId="910"/>
     <cellStyle name="Обычный 2 19 2 4 2 3 2" xfId="6221"/>
+    <cellStyle name="Обычный 2 19 2 4 2 3 3" xfId="18931"/>
     <cellStyle name="Обычный 2 19 2 4 2 4" xfId="2341"/>
     <cellStyle name="Обычный 2 19 2 4 2 4 2" xfId="8553"/>
     <cellStyle name="Обычный 2 19 2 4 2 5" xfId="8369"/>
     <cellStyle name="Обычный 2 19 2 4 2 6" xfId="13907"/>
     <cellStyle name="Обычный 2 19 2 4 2 7" xfId="14422"/>
     <cellStyle name="Обычный 2 19 2 4 2 8" xfId="14983"/>
     <cellStyle name="Обычный 2 19 2 4 2 9" xfId="15860"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="555"/>
     <cellStyle name="Обычный 2 19 2 4 3 10" xfId="16924"/>
+    <cellStyle name="Обычный 2 19 2 4 3 11" xfId="17975"/>
     <cellStyle name="Обычный 2 19 2 4 3 2" xfId="1025"/>
     <cellStyle name="Обычный 2 19 2 4 3 2 2" xfId="3611"/>
+    <cellStyle name="Обычный 2 19 2 4 3 2 3" xfId="19047"/>
     <cellStyle name="Обычный 2 19 2 4 3 3" xfId="2401"/>
     <cellStyle name="Обычный 2 19 2 4 3 4" xfId="8554"/>
     <cellStyle name="Обычный 2 19 2 4 3 5" xfId="8362"/>
     <cellStyle name="Обычный 2 19 2 4 3 6" xfId="14036"/>
     <cellStyle name="Обычный 2 19 2 4 3 7" xfId="14551"/>
     <cellStyle name="Обычный 2 19 2 4 3 8" xfId="15097"/>
     <cellStyle name="Обычный 2 19 2 4 3 9" xfId="15989"/>
     <cellStyle name="Обычный 2 19 2 4 4" xfId="749"/>
     <cellStyle name="Обычный 2 19 2 4 4 2" xfId="3609"/>
+    <cellStyle name="Обычный 2 19 2 4 4 3" xfId="18769"/>
     <cellStyle name="Обычный 2 19 2 4 5" xfId="1635"/>
     <cellStyle name="Обычный 2 19 2 4 5 2" xfId="6220"/>
     <cellStyle name="Обычный 2 19 2 4 6" xfId="8552"/>
     <cellStyle name="Обычный 2 19 2 4 7" xfId="8376"/>
     <cellStyle name="Обычный 2 19 2 4 8" xfId="13720"/>
     <cellStyle name="Обычный 2 19 2 4 9" xfId="14235"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="359"/>
     <cellStyle name="Обычный 2 19 2 5 10" xfId="14943"/>
     <cellStyle name="Обычный 2 19 2 5 11" xfId="15813"/>
     <cellStyle name="Обычный 2 19 2 5 12" xfId="16748"/>
+    <cellStyle name="Обычный 2 19 2 5 13" xfId="17813"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="602"/>
     <cellStyle name="Обычный 2 19 2 5 2 10" xfId="16971"/>
+    <cellStyle name="Обычный 2 19 2 5 2 11" xfId="18022"/>
     <cellStyle name="Обычный 2 19 2 5 2 2" xfId="1072"/>
     <cellStyle name="Обычный 2 19 2 5 2 2 2" xfId="3613"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2 3" xfId="19094"/>
     <cellStyle name="Обычный 2 19 2 5 2 3" xfId="2342"/>
     <cellStyle name="Обычный 2 19 2 5 2 4" xfId="8556"/>
     <cellStyle name="Обычный 2 19 2 5 2 5" xfId="8347"/>
     <cellStyle name="Обычный 2 19 2 5 2 6" xfId="14083"/>
     <cellStyle name="Обычный 2 19 2 5 2 7" xfId="14598"/>
     <cellStyle name="Обычный 2 19 2 5 2 8" xfId="15137"/>
     <cellStyle name="Обычный 2 19 2 5 2 9" xfId="16036"/>
     <cellStyle name="Обычный 2 19 2 5 3" xfId="863"/>
     <cellStyle name="Обычный 2 19 2 5 3 2" xfId="2388"/>
     <cellStyle name="Обычный 2 19 2 5 3 3" xfId="6223"/>
     <cellStyle name="Обычный 2 19 2 5 3 4" xfId="8557"/>
     <cellStyle name="Обычный 2 19 2 5 3 5" xfId="8344"/>
+    <cellStyle name="Обычный 2 19 2 5 3 6" xfId="18884"/>
     <cellStyle name="Обычный 2 19 2 5 4" xfId="1712"/>
     <cellStyle name="Обычный 2 19 2 5 4 2" xfId="3612"/>
     <cellStyle name="Обычный 2 19 2 5 5" xfId="6222"/>
     <cellStyle name="Обычный 2 19 2 5 6" xfId="8555"/>
     <cellStyle name="Обычный 2 19 2 5 7" xfId="8350"/>
     <cellStyle name="Обычный 2 19 2 5 8" xfId="13860"/>
     <cellStyle name="Обычный 2 19 2 5 9" xfId="14375"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="283"/>
     <cellStyle name="Обычный 2 19 2 6 10" xfId="14902"/>
     <cellStyle name="Обычный 2 19 2 6 11" xfId="15758"/>
     <cellStyle name="Обычный 2 19 2 6 12" xfId="16693"/>
+    <cellStyle name="Обычный 2 19 2 6 13" xfId="17781"/>
     <cellStyle name="Обычный 2 19 2 6 2" xfId="831"/>
     <cellStyle name="Обычный 2 19 2 6 2 2" xfId="2343"/>
     <cellStyle name="Обычный 2 19 2 6 2 3" xfId="6225"/>
     <cellStyle name="Обычный 2 19 2 6 2 4" xfId="8559"/>
     <cellStyle name="Обычный 2 19 2 6 2 5" xfId="8334"/>
+    <cellStyle name="Обычный 2 19 2 6 2 6" xfId="18851"/>
     <cellStyle name="Обычный 2 19 2 6 3" xfId="1715"/>
     <cellStyle name="Обычный 2 19 2 6 3 2" xfId="3615"/>
     <cellStyle name="Обычный 2 19 2 6 3 3" xfId="6226"/>
     <cellStyle name="Обычный 2 19 2 6 3 4" xfId="8560"/>
     <cellStyle name="Обычный 2 19 2 6 3 5" xfId="8331"/>
     <cellStyle name="Обычный 2 19 2 6 4" xfId="3614"/>
     <cellStyle name="Обычный 2 19 2 6 5" xfId="6224"/>
     <cellStyle name="Обычный 2 19 2 6 6" xfId="8558"/>
     <cellStyle name="Обычный 2 19 2 6 7" xfId="8341"/>
     <cellStyle name="Обычный 2 19 2 6 8" xfId="13805"/>
     <cellStyle name="Обычный 2 19 2 6 9" xfId="14320"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="199"/>
     <cellStyle name="Обычный 2 19 2 7 10" xfId="14818"/>
     <cellStyle name="Обычный 2 19 2 7 11" xfId="15674"/>
     <cellStyle name="Обычный 2 19 2 7 12" xfId="16609"/>
+    <cellStyle name="Обычный 2 19 2 7 13" xfId="17717"/>
     <cellStyle name="Обычный 2 19 2 7 2" xfId="750"/>
     <cellStyle name="Обычный 2 19 2 7 2 2" xfId="2344"/>
     <cellStyle name="Обычный 2 19 2 7 2 3" xfId="6228"/>
     <cellStyle name="Обычный 2 19 2 7 2 4" xfId="8562"/>
     <cellStyle name="Обычный 2 19 2 7 2 5" xfId="8325"/>
+    <cellStyle name="Обычный 2 19 2 7 2 6" xfId="18770"/>
     <cellStyle name="Обычный 2 19 2 7 3" xfId="1792"/>
     <cellStyle name="Обычный 2 19 2 7 3 2" xfId="3617"/>
     <cellStyle name="Обычный 2 19 2 7 3 3" xfId="6229"/>
     <cellStyle name="Обычный 2 19 2 7 3 4" xfId="8563"/>
     <cellStyle name="Обычный 2 19 2 7 3 5" xfId="8322"/>
     <cellStyle name="Обычный 2 19 2 7 4" xfId="3616"/>
     <cellStyle name="Обычный 2 19 2 7 5" xfId="6227"/>
     <cellStyle name="Обычный 2 19 2 7 6" xfId="8561"/>
     <cellStyle name="Обычный 2 19 2 7 7" xfId="8328"/>
     <cellStyle name="Обычный 2 19 2 7 8" xfId="13721"/>
     <cellStyle name="Обычный 2 19 2 7 9" xfId="14236"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="498"/>
     <cellStyle name="Обычный 2 19 2 8 10" xfId="15047"/>
     <cellStyle name="Обычный 2 19 2 8 11" xfId="15932"/>
     <cellStyle name="Обычный 2 19 2 8 12" xfId="16867"/>
+    <cellStyle name="Обычный 2 19 2 8 13" xfId="17928"/>
     <cellStyle name="Обычный 2 19 2 8 2" xfId="978"/>
     <cellStyle name="Обычный 2 19 2 8 2 2" xfId="2345"/>
     <cellStyle name="Обычный 2 19 2 8 2 3" xfId="6231"/>
     <cellStyle name="Обычный 2 19 2 8 2 4" xfId="8565"/>
     <cellStyle name="Обычный 2 19 2 8 2 5" xfId="8316"/>
+    <cellStyle name="Обычный 2 19 2 8 2 6" xfId="19000"/>
     <cellStyle name="Обычный 2 19 2 8 3" xfId="1795"/>
     <cellStyle name="Обычный 2 19 2 8 3 2" xfId="3619"/>
     <cellStyle name="Обычный 2 19 2 8 3 3" xfId="6232"/>
     <cellStyle name="Обычный 2 19 2 8 3 4" xfId="8566"/>
     <cellStyle name="Обычный 2 19 2 8 3 5" xfId="8313"/>
     <cellStyle name="Обычный 2 19 2 8 4" xfId="3618"/>
     <cellStyle name="Обычный 2 19 2 8 5" xfId="6230"/>
     <cellStyle name="Обычный 2 19 2 8 6" xfId="8564"/>
     <cellStyle name="Обычный 2 19 2 8 7" xfId="8319"/>
     <cellStyle name="Обычный 2 19 2 8 8" xfId="13979"/>
     <cellStyle name="Обычный 2 19 2 8 9" xfId="14494"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="697"/>
     <cellStyle name="Обычный 2 19 2 9 10" xfId="16130"/>
     <cellStyle name="Обычный 2 19 2 9 11" xfId="17065"/>
+    <cellStyle name="Обычный 2 19 2 9 12" xfId="18116"/>
     <cellStyle name="Обычный 2 19 2 9 2" xfId="1872"/>
     <cellStyle name="Обычный 2 19 2 9 2 2" xfId="3621"/>
     <cellStyle name="Обычный 2 19 2 9 2 3" xfId="6234"/>
     <cellStyle name="Обычный 2 19 2 9 2 4" xfId="8568"/>
     <cellStyle name="Обычный 2 19 2 9 2 5" xfId="8307"/>
+    <cellStyle name="Обычный 2 19 2 9 2 6" xfId="19188"/>
     <cellStyle name="Обычный 2 19 2 9 3" xfId="2368"/>
     <cellStyle name="Обычный 2 19 2 9 3 2" xfId="3622"/>
     <cellStyle name="Обычный 2 19 2 9 3 3" xfId="6235"/>
     <cellStyle name="Обычный 2 19 2 9 3 4" xfId="8569"/>
     <cellStyle name="Обычный 2 19 2 9 3 5" xfId="8300"/>
     <cellStyle name="Обычный 2 19 2 9 4" xfId="3620"/>
     <cellStyle name="Обычный 2 19 2 9 5" xfId="6233"/>
     <cellStyle name="Обычный 2 19 2 9 6" xfId="8567"/>
     <cellStyle name="Обычный 2 19 2 9 7" xfId="8310"/>
     <cellStyle name="Обычный 2 19 2 9 8" xfId="14646"/>
     <cellStyle name="Обычный 2 19 2 9 9" xfId="15217"/>
     <cellStyle name="Обычный 2 19 2_12_2019_Б-03-01-М" xfId="3623"/>
     <cellStyle name="Обычный 2 19 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="1279"/>
     <cellStyle name="Обычный 2 19 3 10 2" xfId="1950"/>
+    <cellStyle name="Обычный 2 19 3 10 2 2" xfId="19306"/>
     <cellStyle name="Обычный 2 19 3 10 3" xfId="6237"/>
     <cellStyle name="Обычный 2 19 3 10 4" xfId="8571"/>
     <cellStyle name="Обычный 2 19 3 10 5" xfId="8292"/>
     <cellStyle name="Обычный 2 19 3 10 6" xfId="15360"/>
     <cellStyle name="Обычный 2 19 3 10 7" xfId="16279"/>
     <cellStyle name="Обычный 2 19 3 10 8" xfId="17220"/>
+    <cellStyle name="Обычный 2 19 3 10 9" xfId="18234"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="1397"/>
     <cellStyle name="Обычный 2 19 3 11 2" xfId="1957"/>
+    <cellStyle name="Обычный 2 19 3 11 2 2" xfId="19423"/>
     <cellStyle name="Обычный 2 19 3 11 3" xfId="6238"/>
     <cellStyle name="Обычный 2 19 3 11 4" xfId="8572"/>
     <cellStyle name="Обычный 2 19 3 11 5" xfId="8289"/>
     <cellStyle name="Обычный 2 19 3 11 6" xfId="15478"/>
     <cellStyle name="Обычный 2 19 3 11 7" xfId="16397"/>
     <cellStyle name="Обычный 2 19 3 11 8" xfId="17338"/>
+    <cellStyle name="Обычный 2 19 3 11 9" xfId="18351"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="1456"/>
     <cellStyle name="Обычный 2 19 3 12 2" xfId="2030"/>
+    <cellStyle name="Обычный 2 19 3 12 2 2" xfId="19480"/>
     <cellStyle name="Обычный 2 19 3 12 3" xfId="6239"/>
     <cellStyle name="Обычный 2 19 3 12 4" xfId="8573"/>
     <cellStyle name="Обычный 2 19 3 12 5" xfId="8286"/>
     <cellStyle name="Обычный 2 19 3 12 6" xfId="15536"/>
     <cellStyle name="Обычный 2 19 3 12 7" xfId="16449"/>
     <cellStyle name="Обычный 2 19 3 12 8" xfId="17396"/>
+    <cellStyle name="Обычный 2 19 3 12 9" xfId="18408"/>
     <cellStyle name="Обычный 2 19 3 13" xfId="1488"/>
     <cellStyle name="Обычный 2 19 3 13 2" xfId="2037"/>
     <cellStyle name="Обычный 2 19 3 13 2 2" xfId="8574"/>
+    <cellStyle name="Обычный 2 19 3 13 2 3" xfId="19511"/>
     <cellStyle name="Обычный 2 19 3 13 3" xfId="8283"/>
     <cellStyle name="Обычный 2 19 3 13 4" xfId="15567"/>
     <cellStyle name="Обычный 2 19 3 13 5" xfId="16474"/>
     <cellStyle name="Обычный 2 19 3 13 6" xfId="17427"/>
+    <cellStyle name="Обычный 2 19 3 13 7" xfId="18439"/>
     <cellStyle name="Обычный 2 19 3 14" xfId="1508"/>
     <cellStyle name="Обычный 2 19 3 14 2" xfId="2110"/>
     <cellStyle name="Обычный 2 19 3 14 2 2" xfId="8575"/>
+    <cellStyle name="Обычный 2 19 3 14 2 3" xfId="19530"/>
     <cellStyle name="Обычный 2 19 3 14 3" xfId="8280"/>
     <cellStyle name="Обычный 2 19 3 14 4" xfId="15586"/>
     <cellStyle name="Обычный 2 19 3 14 5" xfId="16487"/>
     <cellStyle name="Обычный 2 19 3 14 6" xfId="17446"/>
+    <cellStyle name="Обычный 2 19 3 14 7" xfId="18458"/>
     <cellStyle name="Обычный 2 19 3 15" xfId="1519"/>
     <cellStyle name="Обычный 2 19 3 15 2" xfId="2117"/>
     <cellStyle name="Обычный 2 19 3 15 2 2" xfId="8576"/>
+    <cellStyle name="Обычный 2 19 3 15 2 3" xfId="19540"/>
     <cellStyle name="Обычный 2 19 3 15 3" xfId="8277"/>
     <cellStyle name="Обычный 2 19 3 15 4" xfId="15596"/>
     <cellStyle name="Обычный 2 19 3 15 5" xfId="16491"/>
     <cellStyle name="Обычный 2 19 3 15 6" xfId="17456"/>
+    <cellStyle name="Обычный 2 19 3 15 7" xfId="18468"/>
     <cellStyle name="Обычный 2 19 3 16" xfId="1553"/>
+    <cellStyle name="Обычный 2 19 3 16 2" xfId="17697"/>
     <cellStyle name="Обычный 2 19 3 17" xfId="2157"/>
+    <cellStyle name="Обычный 2 19 3 17 2" xfId="18637"/>
     <cellStyle name="Обычный 2 19 3 18" xfId="2230"/>
+    <cellStyle name="Обычный 2 19 3 18 2" xfId="18658"/>
     <cellStyle name="Обычный 2 19 3 19" xfId="2346"/>
+    <cellStyle name="Обычный 2 19 3 19 2" xfId="18671"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="38"/>
     <cellStyle name="Обычный 2 19 3 2 10" xfId="8274"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="39"/>
     <cellStyle name="Обычный 2 19 3 2 2 2" xfId="3626"/>
     <cellStyle name="Обычный 2 19 3 2 2 2 2" xfId="3627"/>
     <cellStyle name="Обычный 2 19 3 2 2 2 3" xfId="6242"/>
     <cellStyle name="Обычный 2 19 3 2 2 2 4" xfId="8579"/>
     <cellStyle name="Обычный 2 19 3 2 2 2 5" xfId="8264"/>
     <cellStyle name="Обычный 2 19 3 2 2 3" xfId="3628"/>
     <cellStyle name="Обычный 2 19 3 2 2 3 2" xfId="8580"/>
     <cellStyle name="Обычный 2 19 3 2 2 3 3" xfId="8261"/>
     <cellStyle name="Обычный 2 19 3 2 2 4" xfId="3629"/>
     <cellStyle name="Обычный 2 19 3 2 2 4 2" xfId="8581"/>
     <cellStyle name="Обычный 2 19 3 2 2 4 3" xfId="8258"/>
     <cellStyle name="Обычный 2 19 3 2 2 5" xfId="6241"/>
     <cellStyle name="Обычный 2 19 3 2 2 5 2" xfId="8582"/>
     <cellStyle name="Обычный 2 19 3 2 2 5 3" xfId="8255"/>
     <cellStyle name="Обычный 2 19 3 2 2 6" xfId="8578"/>
     <cellStyle name="Обычный 2 19 3 2 2 7" xfId="8584"/>
     <cellStyle name="Обычный 2 19 3 2 2 8" xfId="8267"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="40"/>
     <cellStyle name="Обычный 2 19 3 2 3 2" xfId="3630"/>
     <cellStyle name="Обычный 2 19 3 2 3 2 2" xfId="3631"/>
     <cellStyle name="Обычный 2 19 3 2 3 2 3" xfId="6244"/>
     <cellStyle name="Обычный 2 19 3 2 3 2 4" xfId="8586"/>
@@ -21218,214 +23680,239 @@
     <cellStyle name="Обычный 2 19 3 2 3 4 3" xfId="8235"/>
     <cellStyle name="Обычный 2 19 3 2 3 5" xfId="6243"/>
     <cellStyle name="Обычный 2 19 3 2 3 5 2" xfId="8589"/>
     <cellStyle name="Обычный 2 19 3 2 3 5 3" xfId="8232"/>
     <cellStyle name="Обычный 2 19 3 2 3 6" xfId="8585"/>
     <cellStyle name="Обычный 2 19 3 2 3 7" xfId="8591"/>
     <cellStyle name="Обычный 2 19 3 2 3 8" xfId="8248"/>
     <cellStyle name="Обычный 2 19 3 2 4" xfId="3625"/>
     <cellStyle name="Обычный 2 19 3 2 4 2" xfId="3634"/>
     <cellStyle name="Обычный 2 19 3 2 4 3" xfId="6245"/>
     <cellStyle name="Обычный 2 19 3 2 4 4" xfId="8592"/>
     <cellStyle name="Обычный 2 19 3 2 4 5" xfId="8225"/>
     <cellStyle name="Обычный 2 19 3 2 5" xfId="3635"/>
     <cellStyle name="Обычный 2 19 3 2 5 2" xfId="8593"/>
     <cellStyle name="Обычный 2 19 3 2 5 3" xfId="8222"/>
     <cellStyle name="Обычный 2 19 3 2 6" xfId="3636"/>
     <cellStyle name="Обычный 2 19 3 2 6 2" xfId="8594"/>
     <cellStyle name="Обычный 2 19 3 2 6 3" xfId="8219"/>
     <cellStyle name="Обычный 2 19 3 2 7" xfId="6240"/>
     <cellStyle name="Обычный 2 19 3 2 7 2" xfId="8595"/>
     <cellStyle name="Обычный 2 19 3 2 7 3" xfId="8216"/>
     <cellStyle name="Обычный 2 19 3 2 8" xfId="8577"/>
     <cellStyle name="Обычный 2 19 3 2 9" xfId="8597"/>
     <cellStyle name="Обычный 2 19 3 2_12. Падеж скота" xfId="1554"/>
     <cellStyle name="Обычный 2 19 3 20" xfId="2365"/>
+    <cellStyle name="Обычный 2 19 3 20 2" xfId="18684"/>
     <cellStyle name="Обычный 2 19 3 21" xfId="3624"/>
+    <cellStyle name="Обычный 2 19 3 21 2" xfId="18712"/>
     <cellStyle name="Обычный 2 19 3 22" xfId="6236"/>
     <cellStyle name="Обычный 2 19 3 23" xfId="8570"/>
     <cellStyle name="Обычный 2 19 3 24" xfId="8295"/>
     <cellStyle name="Обычный 2 19 3 25" xfId="13666"/>
     <cellStyle name="Обычный 2 19 3 26" xfId="14181"/>
     <cellStyle name="Обычный 2 19 3 27" xfId="14775"/>
     <cellStyle name="Обычный 2 19 3 28" xfId="15618"/>
     <cellStyle name="Обычный 2 19 3 29" xfId="16553"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="202"/>
     <cellStyle name="Обычный 2 19 3 3 10" xfId="14821"/>
     <cellStyle name="Обычный 2 19 3 3 11" xfId="15677"/>
     <cellStyle name="Обычный 2 19 3 3 12" xfId="16612"/>
+    <cellStyle name="Обычный 2 19 3 3 13" xfId="17626"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="408"/>
     <cellStyle name="Обычный 2 19 3 3 2 10" xfId="16797"/>
+    <cellStyle name="Обычный 2 19 3 3 2 11" xfId="17862"/>
     <cellStyle name="Обычный 2 19 3 3 2 2" xfId="651"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 2" xfId="1121"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 2 2" xfId="14132"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 2 3" xfId="19143"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 3" xfId="3638"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 4" xfId="15179"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 5" xfId="16085"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 6" xfId="17020"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 7" xfId="18071"/>
     <cellStyle name="Обычный 2 19 3 3 2 3" xfId="912"/>
     <cellStyle name="Обычный 2 19 3 3 2 3 2" xfId="6247"/>
+    <cellStyle name="Обычный 2 19 3 3 2 3 3" xfId="18933"/>
     <cellStyle name="Обычный 2 19 3 3 2 4" xfId="2348"/>
     <cellStyle name="Обычный 2 19 3 3 2 4 2" xfId="8599"/>
     <cellStyle name="Обычный 2 19 3 3 2 5" xfId="8200"/>
     <cellStyle name="Обычный 2 19 3 3 2 6" xfId="13909"/>
     <cellStyle name="Обычный 2 19 3 3 2 7" xfId="14424"/>
     <cellStyle name="Обычный 2 19 3 3 2 8" xfId="14985"/>
     <cellStyle name="Обычный 2 19 3 3 2 9" xfId="15862"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="557"/>
     <cellStyle name="Обычный 2 19 3 3 3 10" xfId="16926"/>
+    <cellStyle name="Обычный 2 19 3 3 3 11" xfId="17977"/>
     <cellStyle name="Обычный 2 19 3 3 3 2" xfId="1027"/>
     <cellStyle name="Обычный 2 19 3 3 3 2 2" xfId="3639"/>
+    <cellStyle name="Обычный 2 19 3 3 3 2 3" xfId="19049"/>
     <cellStyle name="Обычный 2 19 3 3 3 3" xfId="2353"/>
     <cellStyle name="Обычный 2 19 3 3 3 4" xfId="8600"/>
     <cellStyle name="Обычный 2 19 3 3 3 5" xfId="8197"/>
     <cellStyle name="Обычный 2 19 3 3 3 6" xfId="14038"/>
     <cellStyle name="Обычный 2 19 3 3 3 7" xfId="14553"/>
     <cellStyle name="Обычный 2 19 3 3 3 8" xfId="15099"/>
     <cellStyle name="Обычный 2 19 3 3 3 9" xfId="15991"/>
     <cellStyle name="Обычный 2 19 3 3 4" xfId="753"/>
     <cellStyle name="Обычный 2 19 3 3 4 2" xfId="3637"/>
+    <cellStyle name="Обычный 2 19 3 3 4 3" xfId="18773"/>
     <cellStyle name="Обычный 2 19 3 3 5" xfId="1637"/>
     <cellStyle name="Обычный 2 19 3 3 5 2" xfId="6246"/>
     <cellStyle name="Обычный 2 19 3 3 6" xfId="8598"/>
     <cellStyle name="Обычный 2 19 3 3 7" xfId="8203"/>
     <cellStyle name="Обычный 2 19 3 3 8" xfId="13724"/>
     <cellStyle name="Обычный 2 19 3 3 9" xfId="14239"/>
+    <cellStyle name="Обычный 2 19 3 30" xfId="17569"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="361"/>
     <cellStyle name="Обычный 2 19 3 4 10" xfId="14945"/>
     <cellStyle name="Обычный 2 19 3 4 11" xfId="15815"/>
     <cellStyle name="Обычный 2 19 3 4 12" xfId="16750"/>
+    <cellStyle name="Обычный 2 19 3 4 13" xfId="17815"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="604"/>
     <cellStyle name="Обычный 2 19 3 4 2 10" xfId="16973"/>
+    <cellStyle name="Обычный 2 19 3 4 2 11" xfId="18024"/>
     <cellStyle name="Обычный 2 19 3 4 2 2" xfId="1074"/>
     <cellStyle name="Обычный 2 19 3 4 2 2 2" xfId="3641"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2 3" xfId="19096"/>
     <cellStyle name="Обычный 2 19 3 4 2 3" xfId="2349"/>
     <cellStyle name="Обычный 2 19 3 4 2 4" xfId="8602"/>
     <cellStyle name="Обычный 2 19 3 4 2 5" xfId="8191"/>
     <cellStyle name="Обычный 2 19 3 4 2 6" xfId="14085"/>
     <cellStyle name="Обычный 2 19 3 4 2 7" xfId="14600"/>
     <cellStyle name="Обычный 2 19 3 4 2 8" xfId="15139"/>
     <cellStyle name="Обычный 2 19 3 4 2 9" xfId="16038"/>
     <cellStyle name="Обычный 2 19 3 4 3" xfId="865"/>
     <cellStyle name="Обычный 2 19 3 4 3 2" xfId="2347"/>
     <cellStyle name="Обычный 2 19 3 4 3 3" xfId="6249"/>
     <cellStyle name="Обычный 2 19 3 4 3 4" xfId="8603"/>
     <cellStyle name="Обычный 2 19 3 4 3 5" xfId="8188"/>
+    <cellStyle name="Обычный 2 19 3 4 3 6" xfId="18886"/>
     <cellStyle name="Обычный 2 19 3 4 4" xfId="1710"/>
     <cellStyle name="Обычный 2 19 3 4 4 2" xfId="3640"/>
     <cellStyle name="Обычный 2 19 3 4 5" xfId="6248"/>
     <cellStyle name="Обычный 2 19 3 4 6" xfId="8601"/>
     <cellStyle name="Обычный 2 19 3 4 7" xfId="8194"/>
     <cellStyle name="Обычный 2 19 3 4 8" xfId="13862"/>
     <cellStyle name="Обычный 2 19 3 4 9" xfId="14377"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="281"/>
     <cellStyle name="Обычный 2 19 3 5 10" xfId="14900"/>
     <cellStyle name="Обычный 2 19 3 5 11" xfId="15756"/>
     <cellStyle name="Обычный 2 19 3 5 12" xfId="16691"/>
+    <cellStyle name="Обычный 2 19 3 5 13" xfId="17779"/>
     <cellStyle name="Обычный 2 19 3 5 2" xfId="829"/>
     <cellStyle name="Обычный 2 19 3 5 2 2" xfId="2350"/>
     <cellStyle name="Обычный 2 19 3 5 2 3" xfId="6251"/>
     <cellStyle name="Обычный 2 19 3 5 2 4" xfId="8605"/>
     <cellStyle name="Обычный 2 19 3 5 2 5" xfId="8182"/>
+    <cellStyle name="Обычный 2 19 3 5 2 6" xfId="18849"/>
     <cellStyle name="Обычный 2 19 3 5 3" xfId="1717"/>
     <cellStyle name="Обычный 2 19 3 5 3 2" xfId="3643"/>
     <cellStyle name="Обычный 2 19 3 5 3 3" xfId="6252"/>
     <cellStyle name="Обычный 2 19 3 5 3 4" xfId="8606"/>
     <cellStyle name="Обычный 2 19 3 5 3 5" xfId="8179"/>
     <cellStyle name="Обычный 2 19 3 5 4" xfId="3642"/>
     <cellStyle name="Обычный 2 19 3 5 5" xfId="6250"/>
     <cellStyle name="Обычный 2 19 3 5 6" xfId="8604"/>
     <cellStyle name="Обычный 2 19 3 5 7" xfId="8185"/>
     <cellStyle name="Обычный 2 19 3 5 8" xfId="13803"/>
     <cellStyle name="Обычный 2 19 3 5 9" xfId="14318"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="201"/>
     <cellStyle name="Обычный 2 19 3 6 10" xfId="14820"/>
     <cellStyle name="Обычный 2 19 3 6 11" xfId="15676"/>
     <cellStyle name="Обычный 2 19 3 6 12" xfId="16611"/>
+    <cellStyle name="Обычный 2 19 3 6 13" xfId="17718"/>
     <cellStyle name="Обычный 2 19 3 6 2" xfId="752"/>
     <cellStyle name="Обычный 2 19 3 6 2 2" xfId="2351"/>
     <cellStyle name="Обычный 2 19 3 6 2 3" xfId="6254"/>
     <cellStyle name="Обычный 2 19 3 6 2 4" xfId="8608"/>
     <cellStyle name="Обычный 2 19 3 6 2 5" xfId="8169"/>
+    <cellStyle name="Обычный 2 19 3 6 2 6" xfId="18772"/>
     <cellStyle name="Обычный 2 19 3 6 3" xfId="1790"/>
     <cellStyle name="Обычный 2 19 3 6 3 2" xfId="3645"/>
     <cellStyle name="Обычный 2 19 3 6 3 3" xfId="6255"/>
     <cellStyle name="Обычный 2 19 3 6 3 4" xfId="8609"/>
     <cellStyle name="Обычный 2 19 3 6 3 5" xfId="8166"/>
     <cellStyle name="Обычный 2 19 3 6 4" xfId="3644"/>
     <cellStyle name="Обычный 2 19 3 6 5" xfId="6253"/>
     <cellStyle name="Обычный 2 19 3 6 6" xfId="8607"/>
     <cellStyle name="Обычный 2 19 3 6 7" xfId="8172"/>
     <cellStyle name="Обычный 2 19 3 6 8" xfId="13723"/>
     <cellStyle name="Обычный 2 19 3 6 9" xfId="14238"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="501"/>
     <cellStyle name="Обычный 2 19 3 7 10" xfId="15050"/>
     <cellStyle name="Обычный 2 19 3 7 11" xfId="15935"/>
     <cellStyle name="Обычный 2 19 3 7 12" xfId="16870"/>
+    <cellStyle name="Обычный 2 19 3 7 13" xfId="17930"/>
     <cellStyle name="Обычный 2 19 3 7 2" xfId="980"/>
     <cellStyle name="Обычный 2 19 3 7 2 2" xfId="2352"/>
     <cellStyle name="Обычный 2 19 3 7 2 3" xfId="6257"/>
     <cellStyle name="Обычный 2 19 3 7 2 4" xfId="8611"/>
     <cellStyle name="Обычный 2 19 3 7 2 5" xfId="8160"/>
+    <cellStyle name="Обычный 2 19 3 7 2 6" xfId="19002"/>
     <cellStyle name="Обычный 2 19 3 7 3" xfId="1797"/>
     <cellStyle name="Обычный 2 19 3 7 3 2" xfId="3647"/>
     <cellStyle name="Обычный 2 19 3 7 3 3" xfId="6258"/>
     <cellStyle name="Обычный 2 19 3 7 3 4" xfId="8612"/>
     <cellStyle name="Обычный 2 19 3 7 3 5" xfId="8157"/>
     <cellStyle name="Обычный 2 19 3 7 4" xfId="3646"/>
     <cellStyle name="Обычный 2 19 3 7 5" xfId="6256"/>
     <cellStyle name="Обычный 2 19 3 7 6" xfId="8610"/>
     <cellStyle name="Обычный 2 19 3 7 7" xfId="8163"/>
     <cellStyle name="Обычный 2 19 3 7 8" xfId="13982"/>
     <cellStyle name="Обычный 2 19 3 7 9" xfId="14497"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="699"/>
     <cellStyle name="Обычный 2 19 3 8 10" xfId="16132"/>
     <cellStyle name="Обычный 2 19 3 8 11" xfId="17067"/>
+    <cellStyle name="Обычный 2 19 3 8 12" xfId="18118"/>
     <cellStyle name="Обычный 2 19 3 8 2" xfId="1870"/>
     <cellStyle name="Обычный 2 19 3 8 2 2" xfId="3649"/>
     <cellStyle name="Обычный 2 19 3 8 2 3" xfId="6260"/>
     <cellStyle name="Обычный 2 19 3 8 2 4" xfId="8614"/>
     <cellStyle name="Обычный 2 19 3 8 2 5" xfId="8151"/>
+    <cellStyle name="Обычный 2 19 3 8 2 6" xfId="19190"/>
     <cellStyle name="Обычный 2 19 3 8 3" xfId="2340"/>
     <cellStyle name="Обычный 2 19 3 8 3 2" xfId="3650"/>
     <cellStyle name="Обычный 2 19 3 8 3 3" xfId="6261"/>
     <cellStyle name="Обычный 2 19 3 8 3 4" xfId="8615"/>
     <cellStyle name="Обычный 2 19 3 8 3 5" xfId="8148"/>
     <cellStyle name="Обычный 2 19 3 8 4" xfId="3648"/>
     <cellStyle name="Обычный 2 19 3 8 5" xfId="6259"/>
     <cellStyle name="Обычный 2 19 3 8 6" xfId="8613"/>
     <cellStyle name="Обычный 2 19 3 8 7" xfId="8154"/>
     <cellStyle name="Обычный 2 19 3 8 8" xfId="14648"/>
     <cellStyle name="Обычный 2 19 3 8 9" xfId="15219"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="1170"/>
     <cellStyle name="Обычный 2 19 3 9 10" xfId="16179"/>
     <cellStyle name="Обычный 2 19 3 9 11" xfId="17114"/>
+    <cellStyle name="Обычный 2 19 3 9 12" xfId="18165"/>
     <cellStyle name="Обычный 2 19 3 9 2" xfId="1877"/>
     <cellStyle name="Обычный 2 19 3 9 2 2" xfId="3652"/>
     <cellStyle name="Обычный 2 19 3 9 2 3" xfId="6263"/>
     <cellStyle name="Обычный 2 19 3 9 2 4" xfId="8617"/>
     <cellStyle name="Обычный 2 19 3 9 2 5" xfId="8138"/>
+    <cellStyle name="Обычный 2 19 3 9 2 6" xfId="19236"/>
     <cellStyle name="Обычный 2 19 3 9 3" xfId="3159"/>
     <cellStyle name="Обычный 2 19 3 9 3 2" xfId="3653"/>
     <cellStyle name="Обычный 2 19 3 9 3 3" xfId="6264"/>
     <cellStyle name="Обычный 2 19 3 9 3 4" xfId="8618"/>
     <cellStyle name="Обычный 2 19 3 9 3 5" xfId="8135"/>
     <cellStyle name="Обычный 2 19 3 9 4" xfId="3651"/>
     <cellStyle name="Обычный 2 19 3 9 5" xfId="6262"/>
     <cellStyle name="Обычный 2 19 3 9 6" xfId="8616"/>
     <cellStyle name="Обычный 2 19 3 9 7" xfId="8145"/>
     <cellStyle name="Обычный 2 19 3 9 8" xfId="14695"/>
     <cellStyle name="Обычный 2 19 3 9 9" xfId="15260"/>
     <cellStyle name="Обычный 2 19 3_12_2019_Б-03-01-М" xfId="3654"/>
     <cellStyle name="Обычный 2 19 4" xfId="41"/>
     <cellStyle name="Обычный 2 19 4 2" xfId="3655"/>
     <cellStyle name="Обычный 2 19 4 2 2" xfId="3656"/>
     <cellStyle name="Обычный 2 19 4 2 3" xfId="6266"/>
     <cellStyle name="Обычный 2 19 4 2 4" xfId="8620"/>
     <cellStyle name="Обычный 2 19 4 2 5" xfId="8127"/>
     <cellStyle name="Обычный 2 19 4 3" xfId="3657"/>
     <cellStyle name="Обычный 2 19 4 3 2" xfId="8621"/>
     <cellStyle name="Обычный 2 19 4 3 3" xfId="8124"/>
     <cellStyle name="Обычный 2 19 4 4" xfId="3658"/>
     <cellStyle name="Обычный 2 19 4 4 2" xfId="8622"/>
     <cellStyle name="Обычный 2 19 4 4 3" xfId="8121"/>
     <cellStyle name="Обычный 2 19 4 5" xfId="6265"/>
@@ -21513,590 +24000,680 @@
     <cellStyle name="Обычный 2 2 14 2 2" xfId="3680"/>
     <cellStyle name="Обычный 2 2 14 2 3" xfId="6280"/>
     <cellStyle name="Обычный 2 2 14 2 4" xfId="8649"/>
     <cellStyle name="Обычный 2 2 14 2 5" xfId="11360"/>
     <cellStyle name="Обычный 2 2 14 3" xfId="3681"/>
     <cellStyle name="Обычный 2 2 14 3 2" xfId="8650"/>
     <cellStyle name="Обычный 2 2 14 3 3" xfId="11361"/>
     <cellStyle name="Обычный 2 2 14 4" xfId="6279"/>
     <cellStyle name="Обычный 2 2 15" xfId="3666"/>
     <cellStyle name="Обычный 2 2 15 2" xfId="3682"/>
     <cellStyle name="Обычный 2 2 15 3" xfId="6281"/>
     <cellStyle name="Обычный 2 2 15 4" xfId="8651"/>
     <cellStyle name="Обычный 2 2 15 5" xfId="11362"/>
     <cellStyle name="Обычный 2 2 16" xfId="3683"/>
     <cellStyle name="Обычный 2 2 16 2" xfId="8652"/>
     <cellStyle name="Обычный 2 2 16 3" xfId="11363"/>
     <cellStyle name="Обычный 2 2 17" xfId="3684"/>
     <cellStyle name="Обычный 2 2 17 2" xfId="8653"/>
     <cellStyle name="Обычный 2 2 17 3" xfId="11364"/>
     <cellStyle name="Обычный 2 2 18" xfId="6270"/>
     <cellStyle name="Обычный 2 2 2" xfId="43"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="457"/>
     <cellStyle name="Обычный 2 2 2 10 10" xfId="15032"/>
     <cellStyle name="Обычный 2 2 2 10 11" xfId="15911"/>
     <cellStyle name="Обычный 2 2 2 10 12" xfId="16846"/>
+    <cellStyle name="Обычный 2 2 2 10 13" xfId="17911"/>
     <cellStyle name="Обычный 2 2 2 10 2" xfId="961"/>
     <cellStyle name="Обычный 2 2 2 10 2 2" xfId="2359"/>
     <cellStyle name="Обычный 2 2 2 10 2 3" xfId="6284"/>
     <cellStyle name="Обычный 2 2 2 10 2 4" xfId="8656"/>
     <cellStyle name="Обычный 2 2 2 10 2 5" xfId="11367"/>
+    <cellStyle name="Обычный 2 2 2 10 2 6" xfId="18982"/>
     <cellStyle name="Обычный 2 2 2 10 3" xfId="1789"/>
     <cellStyle name="Обычный 2 2 2 10 3 2" xfId="3687"/>
     <cellStyle name="Обычный 2 2 2 10 3 3" xfId="6285"/>
     <cellStyle name="Обычный 2 2 2 10 3 4" xfId="8657"/>
     <cellStyle name="Обычный 2 2 2 10 3 5" xfId="11368"/>
     <cellStyle name="Обычный 2 2 2 10 4" xfId="3686"/>
     <cellStyle name="Обычный 2 2 2 10 5" xfId="6283"/>
     <cellStyle name="Обычный 2 2 2 10 6" xfId="8655"/>
     <cellStyle name="Обычный 2 2 2 10 7" xfId="11366"/>
     <cellStyle name="Обычный 2 2 2 10 8" xfId="13958"/>
     <cellStyle name="Обычный 2 2 2 10 9" xfId="14473"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="502"/>
     <cellStyle name="Обычный 2 2 2 11 10" xfId="15051"/>
     <cellStyle name="Обычный 2 2 2 11 11" xfId="15936"/>
     <cellStyle name="Обычный 2 2 2 11 12" xfId="16871"/>
+    <cellStyle name="Обычный 2 2 2 11 13" xfId="17931"/>
     <cellStyle name="Обычный 2 2 2 11 2" xfId="981"/>
     <cellStyle name="Обычный 2 2 2 11 2 2" xfId="2360"/>
     <cellStyle name="Обычный 2 2 2 11 2 3" xfId="6287"/>
     <cellStyle name="Обычный 2 2 2 11 2 4" xfId="8659"/>
     <cellStyle name="Обычный 2 2 2 11 2 5" xfId="11370"/>
+    <cellStyle name="Обычный 2 2 2 11 2 6" xfId="19003"/>
     <cellStyle name="Обычный 2 2 2 11 3" xfId="1800"/>
     <cellStyle name="Обычный 2 2 2 11 3 2" xfId="3689"/>
     <cellStyle name="Обычный 2 2 2 11 3 3" xfId="6288"/>
     <cellStyle name="Обычный 2 2 2 11 3 4" xfId="8660"/>
     <cellStyle name="Обычный 2 2 2 11 3 5" xfId="11371"/>
     <cellStyle name="Обычный 2 2 2 11 4" xfId="3688"/>
     <cellStyle name="Обычный 2 2 2 11 5" xfId="6286"/>
     <cellStyle name="Обычный 2 2 2 11 6" xfId="8658"/>
     <cellStyle name="Обычный 2 2 2 11 7" xfId="11369"/>
     <cellStyle name="Обычный 2 2 2 11 8" xfId="13983"/>
     <cellStyle name="Обычный 2 2 2 11 9" xfId="14498"/>
     <cellStyle name="Обычный 2 2 2 12" xfId="700"/>
     <cellStyle name="Обычный 2 2 2 12 10" xfId="16133"/>
     <cellStyle name="Обычный 2 2 2 12 11" xfId="17068"/>
+    <cellStyle name="Обычный 2 2 2 12 12" xfId="18119"/>
     <cellStyle name="Обычный 2 2 2 12 2" xfId="1869"/>
     <cellStyle name="Обычный 2 2 2 12 2 2" xfId="3691"/>
     <cellStyle name="Обычный 2 2 2 12 2 3" xfId="6290"/>
     <cellStyle name="Обычный 2 2 2 12 2 4" xfId="8662"/>
     <cellStyle name="Обычный 2 2 2 12 2 5" xfId="11373"/>
+    <cellStyle name="Обычный 2 2 2 12 2 6" xfId="19191"/>
     <cellStyle name="Обычный 2 2 2 12 3" xfId="2331"/>
     <cellStyle name="Обычный 2 2 2 12 3 2" xfId="3692"/>
     <cellStyle name="Обычный 2 2 2 12 3 3" xfId="6291"/>
     <cellStyle name="Обычный 2 2 2 12 3 4" xfId="8663"/>
     <cellStyle name="Обычный 2 2 2 12 3 5" xfId="11374"/>
     <cellStyle name="Обычный 2 2 2 12 4" xfId="3690"/>
     <cellStyle name="Обычный 2 2 2 12 5" xfId="6289"/>
     <cellStyle name="Обычный 2 2 2 12 6" xfId="8661"/>
     <cellStyle name="Обычный 2 2 2 12 7" xfId="11372"/>
     <cellStyle name="Обычный 2 2 2 12 8" xfId="14649"/>
     <cellStyle name="Обычный 2 2 2 12 9" xfId="15220"/>
     <cellStyle name="Обычный 2 2 2 13" xfId="1171"/>
     <cellStyle name="Обычный 2 2 2 13 10" xfId="16180"/>
     <cellStyle name="Обычный 2 2 2 13 11" xfId="17115"/>
+    <cellStyle name="Обычный 2 2 2 13 12" xfId="18166"/>
     <cellStyle name="Обычный 2 2 2 13 2" xfId="1880"/>
     <cellStyle name="Обычный 2 2 2 13 2 2" xfId="3694"/>
     <cellStyle name="Обычный 2 2 2 13 2 3" xfId="6293"/>
     <cellStyle name="Обычный 2 2 2 13 2 4" xfId="8665"/>
     <cellStyle name="Обычный 2 2 2 13 2 5" xfId="11376"/>
+    <cellStyle name="Обычный 2 2 2 13 2 6" xfId="19237"/>
     <cellStyle name="Обычный 2 2 2 13 3" xfId="3160"/>
     <cellStyle name="Обычный 2 2 2 13 3 2" xfId="3695"/>
     <cellStyle name="Обычный 2 2 2 13 3 3" xfId="6294"/>
     <cellStyle name="Обычный 2 2 2 13 3 4" xfId="8666"/>
     <cellStyle name="Обычный 2 2 2 13 3 5" xfId="11377"/>
     <cellStyle name="Обычный 2 2 2 13 4" xfId="3693"/>
     <cellStyle name="Обычный 2 2 2 13 5" xfId="6292"/>
     <cellStyle name="Обычный 2 2 2 13 6" xfId="8664"/>
     <cellStyle name="Обычный 2 2 2 13 7" xfId="11375"/>
     <cellStyle name="Обычный 2 2 2 13 8" xfId="14696"/>
     <cellStyle name="Обычный 2 2 2 13 9" xfId="15261"/>
     <cellStyle name="Обычный 2 2 2 14" xfId="1286"/>
     <cellStyle name="Обычный 2 2 2 14 2" xfId="1949"/>
+    <cellStyle name="Обычный 2 2 2 14 2 2" xfId="19313"/>
     <cellStyle name="Обычный 2 2 2 14 3" xfId="6295"/>
     <cellStyle name="Обычный 2 2 2 14 4" xfId="8667"/>
     <cellStyle name="Обычный 2 2 2 14 5" xfId="11378"/>
     <cellStyle name="Обычный 2 2 2 14 6" xfId="15367"/>
     <cellStyle name="Обычный 2 2 2 14 7" xfId="16286"/>
     <cellStyle name="Обычный 2 2 2 14 8" xfId="17227"/>
+    <cellStyle name="Обычный 2 2 2 14 9" xfId="18241"/>
     <cellStyle name="Обычный 2 2 2 15" xfId="1391"/>
     <cellStyle name="Обычный 2 2 2 15 2" xfId="1960"/>
+    <cellStyle name="Обычный 2 2 2 15 2 2" xfId="19417"/>
     <cellStyle name="Обычный 2 2 2 15 3" xfId="6296"/>
     <cellStyle name="Обычный 2 2 2 15 4" xfId="8668"/>
     <cellStyle name="Обычный 2 2 2 15 5" xfId="11379"/>
     <cellStyle name="Обычный 2 2 2 15 6" xfId="15472"/>
     <cellStyle name="Обычный 2 2 2 15 7" xfId="16391"/>
     <cellStyle name="Обычный 2 2 2 15 8" xfId="17332"/>
+    <cellStyle name="Обычный 2 2 2 15 9" xfId="18345"/>
     <cellStyle name="Обычный 2 2 2 16" xfId="1451"/>
     <cellStyle name="Обычный 2 2 2 16 2" xfId="2029"/>
+    <cellStyle name="Обычный 2 2 2 16 2 2" xfId="19475"/>
     <cellStyle name="Обычный 2 2 2 16 3" xfId="6297"/>
     <cellStyle name="Обычный 2 2 2 16 4" xfId="8669"/>
     <cellStyle name="Обычный 2 2 2 16 5" xfId="11380"/>
     <cellStyle name="Обычный 2 2 2 16 6" xfId="15531"/>
     <cellStyle name="Обычный 2 2 2 16 7" xfId="16444"/>
     <cellStyle name="Обычный 2 2 2 16 8" xfId="17391"/>
+    <cellStyle name="Обычный 2 2 2 16 9" xfId="18403"/>
     <cellStyle name="Обычный 2 2 2 17" xfId="1420"/>
     <cellStyle name="Обычный 2 2 2 17 2" xfId="2040"/>
     <cellStyle name="Обычный 2 2 2 17 2 2" xfId="8670"/>
+    <cellStyle name="Обычный 2 2 2 17 2 3" xfId="19445"/>
     <cellStyle name="Обычный 2 2 2 17 3" xfId="11381"/>
     <cellStyle name="Обычный 2 2 2 17 4" xfId="15500"/>
     <cellStyle name="Обычный 2 2 2 17 5" xfId="16419"/>
     <cellStyle name="Обычный 2 2 2 17 6" xfId="17360"/>
+    <cellStyle name="Обычный 2 2 2 17 7" xfId="18373"/>
     <cellStyle name="Обычный 2 2 2 18" xfId="1477"/>
     <cellStyle name="Обычный 2 2 2 18 2" xfId="2109"/>
     <cellStyle name="Обычный 2 2 2 18 2 2" xfId="8671"/>
+    <cellStyle name="Обычный 2 2 2 18 2 3" xfId="19500"/>
     <cellStyle name="Обычный 2 2 2 18 3" xfId="11382"/>
     <cellStyle name="Обычный 2 2 2 18 4" xfId="15556"/>
     <cellStyle name="Обычный 2 2 2 18 5" xfId="16469"/>
     <cellStyle name="Обычный 2 2 2 18 6" xfId="17416"/>
+    <cellStyle name="Обычный 2 2 2 18 7" xfId="18428"/>
     <cellStyle name="Обычный 2 2 2 19" xfId="1500"/>
     <cellStyle name="Обычный 2 2 2 19 2" xfId="2118"/>
     <cellStyle name="Обычный 2 2 2 19 2 2" xfId="8672"/>
+    <cellStyle name="Обычный 2 2 2 19 2 3" xfId="19522"/>
     <cellStyle name="Обычный 2 2 2 19 3" xfId="11383"/>
     <cellStyle name="Обычный 2 2 2 19 4" xfId="15578"/>
     <cellStyle name="Обычный 2 2 2 19 5" xfId="16485"/>
     <cellStyle name="Обычный 2 2 2 19 6" xfId="17438"/>
+    <cellStyle name="Обычный 2 2 2 19 7" xfId="18450"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 2 10" xfId="2361"/>
     <cellStyle name="Обычный 2 2 2 2 10 2" xfId="3697"/>
     <cellStyle name="Обычный 2 2 2 2 10 2 2" xfId="3698"/>
     <cellStyle name="Обычный 2 2 2 2 10 2 3" xfId="6300"/>
     <cellStyle name="Обычный 2 2 2 2 10 2 4" xfId="8673"/>
     <cellStyle name="Обычный 2 2 2 2 10 2 5" xfId="11384"/>
     <cellStyle name="Обычный 2 2 2 2 10 3" xfId="3699"/>
     <cellStyle name="Обычный 2 2 2 2 10 3 2" xfId="8674"/>
     <cellStyle name="Обычный 2 2 2 2 10 3 3" xfId="11385"/>
     <cellStyle name="Обычный 2 2 2 2 10 4" xfId="6299"/>
     <cellStyle name="Обычный 2 2 2 2 11" xfId="2362"/>
     <cellStyle name="Обычный 2 2 2 2 11 2" xfId="3700"/>
     <cellStyle name="Обычный 2 2 2 2 11 2 2" xfId="3701"/>
     <cellStyle name="Обычный 2 2 2 2 11 2 3" xfId="6302"/>
     <cellStyle name="Обычный 2 2 2 2 11 2 4" xfId="8676"/>
     <cellStyle name="Обычный 2 2 2 2 11 2 5" xfId="11386"/>
     <cellStyle name="Обычный 2 2 2 2 11 3" xfId="3702"/>
     <cellStyle name="Обычный 2 2 2 2 11 3 2" xfId="8677"/>
     <cellStyle name="Обычный 2 2 2 2 11 3 3" xfId="11387"/>
     <cellStyle name="Обычный 2 2 2 2 11 4" xfId="6301"/>
     <cellStyle name="Обычный 2 2 2 2 12" xfId="2934"/>
     <cellStyle name="Обычный 2 2 2 2 12 2" xfId="3703"/>
     <cellStyle name="Обычный 2 2 2 2 12 2 2" xfId="3704"/>
     <cellStyle name="Обычный 2 2 2 2 12 2 3" xfId="6304"/>
     <cellStyle name="Обычный 2 2 2 2 12 2 4" xfId="8679"/>
     <cellStyle name="Обычный 2 2 2 2 12 2 5" xfId="11388"/>
     <cellStyle name="Обычный 2 2 2 2 12 3" xfId="3705"/>
     <cellStyle name="Обычный 2 2 2 2 12 3 2" xfId="8680"/>
     <cellStyle name="Обычный 2 2 2 2 12 3 3" xfId="11389"/>
     <cellStyle name="Обычный 2 2 2 2 12 4" xfId="6303"/>
     <cellStyle name="Обычный 2 2 2 2 13" xfId="3696"/>
     <cellStyle name="Обычный 2 2 2 2 13 2" xfId="3706"/>
     <cellStyle name="Обычный 2 2 2 2 13 3" xfId="6305"/>
     <cellStyle name="Обычный 2 2 2 2 13 4" xfId="8681"/>
     <cellStyle name="Обычный 2 2 2 2 13 5" xfId="11390"/>
     <cellStyle name="Обычный 2 2 2 2 14" xfId="3707"/>
     <cellStyle name="Обычный 2 2 2 2 14 2" xfId="8682"/>
     <cellStyle name="Обычный 2 2 2 2 14 3" xfId="11391"/>
     <cellStyle name="Обычный 2 2 2 2 15" xfId="3708"/>
     <cellStyle name="Обычный 2 2 2 2 15 2" xfId="8683"/>
     <cellStyle name="Обычный 2 2 2 2 15 3" xfId="11392"/>
     <cellStyle name="Обычный 2 2 2 2 16" xfId="6298"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="503"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 10" xfId="15052"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 11" xfId="15937"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 12" xfId="16872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 13" xfId="17932"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="982"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2 2" xfId="2364"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2 3" xfId="6308"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2 4" xfId="8686"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2 5" xfId="11395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2 6" xfId="19004"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3" xfId="1801"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3 2" xfId="3711"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3 3" xfId="6309"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3 4" xfId="8687"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3 5" xfId="11396"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 4" xfId="3710"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 5" xfId="6307"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 6" xfId="8685"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 7" xfId="11394"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 8" xfId="13984"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 9" xfId="14499"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="701"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 10" xfId="16134"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 11" xfId="17069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 12" xfId="18120"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1868"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2 2" xfId="3713"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2 3" xfId="6311"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2 4" xfId="8689"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2 5" xfId="11398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2 6" xfId="19192"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3" xfId="2323"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3 2" xfId="3714"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3 3" xfId="6312"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3 4" xfId="8690"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3 5" xfId="11399"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 4" xfId="3712"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 5" xfId="6310"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 6" xfId="8688"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 7" xfId="11397"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 8" xfId="14650"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 9" xfId="15221"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="1172"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 10" xfId="16181"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 11" xfId="17116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 12" xfId="18167"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2 2" xfId="3716"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2 3" xfId="6314"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2 4" xfId="8692"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2 5" xfId="11401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2 6" xfId="19238"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3" xfId="3161"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3 2" xfId="3717"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3 3" xfId="6315"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3 4" xfId="8693"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3 5" xfId="11402"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 4" xfId="3715"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 5" xfId="6313"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 6" xfId="8691"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 7" xfId="11400"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 8" xfId="14697"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 9" xfId="15262"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="1288"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 2" xfId="1948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 2 2" xfId="19315"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 3" xfId="6316"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 4" xfId="8694"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 5" xfId="11403"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 6" xfId="15369"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 7" xfId="16288"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 8" xfId="17229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 9" xfId="18243"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="1389"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 2" xfId="1961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 2 2" xfId="19415"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 3" xfId="6317"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 4" xfId="8695"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 5" xfId="11404"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 6" xfId="15470"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 7" xfId="16389"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 8" xfId="17330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 9" xfId="18343"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="1449"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 2" xfId="2028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 2 2" xfId="19473"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 3" xfId="6318"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 4" xfId="8696"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 5" xfId="11405"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 6" xfId="15529"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 7" xfId="16442"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 8" xfId="17389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 9" xfId="18401"/>
     <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1418"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 2" xfId="2041"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 2 2" xfId="8697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 2 3" xfId="19443"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 3" xfId="11406"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 4" xfId="15498"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 5" xfId="16417"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 6" xfId="17358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 7" xfId="18371"/>
     <cellStyle name="Обычный 2 2 2 2 2 17" xfId="1475"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 2" xfId="2108"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 2 2" xfId="8698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 2 3" xfId="19498"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 3" xfId="11407"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 4" xfId="15554"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 5" xfId="16467"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 6" xfId="17414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 7" xfId="18426"/>
     <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1499"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 2" xfId="2119"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 2 2" xfId="8699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 2 3" xfId="19521"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 3" xfId="11408"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 4" xfId="15577"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 5" xfId="16484"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 6" xfId="17437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 7" xfId="18449"/>
     <cellStyle name="Обычный 2 2 2 2 2 19" xfId="1557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 2" xfId="17695"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10" xfId="2366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10 2" xfId="3719"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10 2 2" xfId="3720"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10 2 3" xfId="6321"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10 2 4" xfId="8702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10 2 5" xfId="11409"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10 3" xfId="3721"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10 3 2" xfId="8703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10 3 3" xfId="11410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10 4" xfId="6320"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11" xfId="2935"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11 2" xfId="3722"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11 2 2" xfId="3723"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11 2 3" xfId="6323"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11 2 4" xfId="8705"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11 2 5" xfId="11411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11 3" xfId="3724"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11 3 2" xfId="8706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11 3 3" xfId="11412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 11 4" xfId="6322"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 12" xfId="3718"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 12 2" xfId="3725"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 12 3" xfId="6324"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 12 4" xfId="8707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 12 5" xfId="11413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 13" xfId="3726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 13 2" xfId="8708"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 13 3" xfId="11414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 14" xfId="3727"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 14 2" xfId="8709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 14 3" xfId="11415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 15" xfId="6319"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 10" xfId="16135"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 11" xfId="17070"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 12" xfId="18121"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1867"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 2" xfId="3730"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 3" xfId="6327"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 4" xfId="8712"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 5" xfId="11418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 6" xfId="19193"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3" xfId="2321"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3 2" xfId="3731"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3 3" xfId="6328"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3 4" xfId="8713"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3 5" xfId="11419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 4" xfId="3729"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 5" xfId="6326"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 6" xfId="8711"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 7" xfId="11417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 8" xfId="14651"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 9" xfId="15222"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="1173"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 10" xfId="16182"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 11" xfId="17117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 12" xfId="18168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 2" xfId="3733"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 3" xfId="6330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 4" xfId="8715"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 5" xfId="11421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 6" xfId="19239"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3" xfId="3162"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3 2" xfId="3734"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3 3" xfId="6331"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3 4" xfId="8716"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3 5" xfId="11422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 4" xfId="3732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 5" xfId="6329"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 6" xfId="8714"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 7" xfId="11420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 8" xfId="14698"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 9" xfId="15263"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="1290"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2" xfId="1947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2 2" xfId="19317"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 3" xfId="6332"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 4" xfId="8717"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 5" xfId="11423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 6" xfId="15371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 7" xfId="16290"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 8" xfId="17231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 9" xfId="18245"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="1388"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2" xfId="1963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2 2" xfId="19414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 3" xfId="6333"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 4" xfId="8718"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 5" xfId="11424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 6" xfId="15469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 7" xfId="16388"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 8" xfId="17329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 9" xfId="18342"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="1448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2" xfId="2027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2 2" xfId="19472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 3" xfId="6334"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 4" xfId="8719"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 5" xfId="11425"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 6" xfId="15528"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 7" xfId="16441"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 8" xfId="17388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 9" xfId="18400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2" xfId="2043"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2 2" xfId="8720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2 3" xfId="19452"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 3" xfId="11426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 4" xfId="15507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 5" xfId="16420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 6" xfId="17367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 7" xfId="18380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="1484"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2" xfId="2107"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2 2" xfId="8721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2 3" xfId="19507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 3" xfId="11427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 4" xfId="15563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 5" xfId="16470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 6" xfId="17423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 7" xfId="18435"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2" xfId="2120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2 2" xfId="8722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2 3" xfId="19529"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 3" xfId="11428"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 4" xfId="15585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 5" xfId="16486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 6" xfId="17445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 7" xfId="18457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="1558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 2" xfId="17694"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="2163"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 2" xfId="18633"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10" xfId="2936"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2" xfId="3736"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2 2" xfId="3737"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2 3" xfId="6337"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2 4" xfId="8723"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 2 5" xfId="11429"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 3" xfId="3738"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 3 2" xfId="8724"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 3 3" xfId="11430"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 10 4" xfId="6336"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11" xfId="3735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11 2" xfId="3739"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11 3" xfId="6338"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11 4" xfId="8725"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 11 5" xfId="11431"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 12" xfId="3740"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 12 2" xfId="8726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 12 3" xfId="11432"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 13" xfId="3741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 13 2" xfId="8727"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 13 3" xfId="11433"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 14" xfId="6335"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="1174"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 10" xfId="16183"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 11" xfId="17118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 12" xfId="18169"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="1884"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 2" xfId="3744"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 3" xfId="6341"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 4" xfId="8730"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 5" xfId="11436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 6" xfId="19240"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3" xfId="3163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3 2" xfId="3745"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3 3" xfId="6342"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3 4" xfId="8731"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3 5" xfId="11437"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 4" xfId="3743"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 5" xfId="6340"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 6" xfId="8729"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 7" xfId="11435"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 8" xfId="14699"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 9" xfId="15264"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="1292"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2" xfId="1946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2 2" xfId="19319"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 3" xfId="6343"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 4" xfId="8732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 5" xfId="11438"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 6" xfId="15373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 7" xfId="16292"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 8" xfId="17233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 9" xfId="18247"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="1386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2" xfId="1964"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2 2" xfId="19412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 3" xfId="6344"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 4" xfId="8733"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 5" xfId="11439"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 6" xfId="15467"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 7" xfId="16386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 8" xfId="17327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 9" xfId="18340"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="1446"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2" xfId="2026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2 2" xfId="19470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 3" xfId="6345"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 4" xfId="8734"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 5" xfId="11440"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 6" xfId="15526"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 7" xfId="16439"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 8" xfId="17386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 9" xfId="18398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2" xfId="2044"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2 2" xfId="8735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2 3" xfId="19442"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 3" xfId="11441"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 4" xfId="15497"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 5" xfId="16416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 6" xfId="17357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 7" xfId="18370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="1474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2" xfId="2106"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2 2" xfId="8736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2 3" xfId="19497"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 3" xfId="11442"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 4" xfId="15553"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 5" xfId="16466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 6" xfId="17413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 7" xfId="18425"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1498"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2" xfId="2121"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2 2" xfId="8737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2 3" xfId="19520"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 3" xfId="11443"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 4" xfId="15576"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 5" xfId="16483"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 6" xfId="17436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 7" xfId="18448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="1559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 2" xfId="17693"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="2164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 2" xfId="18632"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="2226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 2" xfId="17692"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10" xfId="3746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10 2" xfId="3747"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10 3" xfId="6347"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10 4" xfId="8739"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 10 5" xfId="11444"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 11" xfId="3748"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 11 2" xfId="8740"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 11 3" xfId="11445"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 12" xfId="3749"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 12 2" xfId="8741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 12 3" xfId="11446"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 13" xfId="6346"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="1294"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="1945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2 2" xfId="19321"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 3" xfId="6349"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 4" xfId="8743"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 5" xfId="11448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 6" xfId="15375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 7" xfId="16294"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 8" xfId="17235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 9" xfId="18249"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="1384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="1966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2 2" xfId="19410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 3" xfId="6350"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 4" xfId="8744"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 5" xfId="11449"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 6" xfId="15465"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 7" xfId="16384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 8" xfId="17325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 9" xfId="18338"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="1444"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2" xfId="2025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2 2" xfId="19468"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 3" xfId="6351"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 4" xfId="8745"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 5" xfId="11450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 6" xfId="15524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 7" xfId="16437"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 8" xfId="17384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 9" xfId="18396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2" xfId="2046"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2 2" xfId="8746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2 3" xfId="19440"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 3" xfId="11451"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 4" xfId="15495"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 5" xfId="16414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 6" xfId="17355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 7" xfId="18368"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="1472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2" xfId="2105"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2 2" xfId="8747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2 3" xfId="19495"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 3" xfId="11452"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 4" xfId="15551"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 5" xfId="16464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 6" xfId="17411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 7" xfId="18423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1497"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2" xfId="2122"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2 2" xfId="8748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2 3" xfId="19519"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 3" xfId="11453"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 4" xfId="15575"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 5" xfId="16482"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 6" xfId="17435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 7" xfId="18447"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="1560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 2" xfId="17691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="2166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 2" xfId="18631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 2" xfId="18644"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19" xfId="2370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 2" xfId="18561"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 10" xfId="3752"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="8750"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 10 3" xfId="11454"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 11" xfId="3753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="8751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 11 3" xfId="11455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 12" xfId="6352"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="2371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="3754"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="3755"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="6354"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="8753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="11456"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="3756"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="8754"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="11457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="6353"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="2372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="3757"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="3758"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="6356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2 4" xfId="8756"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2 5" xfId="11458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="3759"/>
@@ -22138,214 +24715,239 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2 2" xfId="3770"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2 3" xfId="6364"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2 4" xfId="8767"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2 5" xfId="11466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="3771"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 3 2" xfId="8768"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 3 3" xfId="11467"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="6363"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8" xfId="2938"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="3772"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2 2" xfId="3773"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2 3" xfId="6366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2 4" xfId="8770"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 2 5" xfId="11468"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="3774"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 3 2" xfId="8771"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 3 3" xfId="11469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="6365"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9" xfId="3751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="3775"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="6367"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="8772"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 9 5" xfId="11470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2_12_2019_Б-03-01-М" xfId="3776"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="2306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 2" xfId="18595"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21" xfId="3750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 2" xfId="18718"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22" xfId="6348"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23" xfId="8742"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 24" xfId="11447"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 25" xfId="13671"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 26" xfId="14186"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 27" xfId="14780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 28" xfId="15623"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 29" xfId="16558"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="211"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 10" xfId="14830"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 11" xfId="15686"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 12" xfId="16621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 13" xfId="17637"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 10" xfId="16802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 11" xfId="17867"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2" xfId="1126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2 2" xfId="14137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2 3" xfId="19148"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 3" xfId="3778"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 4" xfId="15184"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 5" xfId="16090"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 6" xfId="17025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 7" xfId="18076"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="917"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3 2" xfId="6369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3 3" xfId="18938"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 4" xfId="2377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 4 2" xfId="8774"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 5" xfId="11472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 6" xfId="13914"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 7" xfId="14429"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 8" xfId="14990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 9" xfId="15867"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 10" xfId="16931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 11" xfId="17982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="1032"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2 2" xfId="3779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2 3" xfId="19054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="2236"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 4" xfId="8775"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 5" xfId="11473"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 6" xfId="14043"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 7" xfId="14558"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 8" xfId="15104"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 9" xfId="15996"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="762"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4 2" xfId="3777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4 3" xfId="18782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="1646"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5 2" xfId="6368"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="8773"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="11471"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 8" xfId="13733"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 9" xfId="14248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 30" xfId="17574"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 10" xfId="14950"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 11" xfId="15820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 12" xfId="16755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 13" xfId="17820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 10" xfId="16978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 11" xfId="18029"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="3781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2 3" xfId="19101"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 3" xfId="2378"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 4" xfId="8777"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 5" xfId="11475"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 6" xfId="14090"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 7" xfId="14605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 8" xfId="15144"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 9" xfId="16043"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 2" xfId="2980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 3" xfId="6371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 4" xfId="8778"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 5" xfId="11476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 6" xfId="18891"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="1705"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4 2" xfId="3780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 5" xfId="6370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 6" xfId="8776"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 7" xfId="11474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 8" xfId="13867"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 9" xfId="14382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="276"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 10" xfId="14895"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 11" xfId="15751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 12" xfId="16686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 13" xfId="17774"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="824"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 2" xfId="2379"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 3" xfId="6373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 4" xfId="8780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 5" xfId="11478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 6" xfId="18844"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="1726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3 2" xfId="3783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3 3" xfId="6374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3 4" xfId="8781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3 5" xfId="11479"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 4" xfId="3782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 5" xfId="6372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 6" xfId="8779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 7" xfId="11477"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 8" xfId="13798"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 9" xfId="14313"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="203"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 10" xfId="14822"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 11" xfId="15678"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 12" xfId="16613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 13" xfId="17719"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="754"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 2" xfId="2380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 3" xfId="6376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 4" xfId="8783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 5" xfId="11481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 6" xfId="18774"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3" xfId="1785"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3 2" xfId="3785"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3 3" xfId="6377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3 4" xfId="8784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3 5" xfId="11482"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 4" xfId="3784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 5" xfId="6375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 6" xfId="8782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 7" xfId="11480"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 8" xfId="13725"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 9" xfId="14240"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="506"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 10" xfId="15055"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 11" xfId="15940"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 12" xfId="16875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 13" xfId="17935"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="985"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 2" xfId="2381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 3" xfId="6379"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 4" xfId="8786"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 5" xfId="11484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 6" xfId="19007"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="1806"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3 2" xfId="3787"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3 3" xfId="6380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3 4" xfId="8787"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3 5" xfId="11485"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="3786"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 5" xfId="6378"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 6" xfId="8785"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 7" xfId="11483"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 8" xfId="13987"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 9" xfId="14502"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="704"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 10" xfId="16137"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 11" xfId="17072"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 12" xfId="18123"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 2" xfId="3789"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 3" xfId="6382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 4" xfId="8789"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 5" xfId="11487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 6" xfId="19195"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="2981"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3 2" xfId="3790"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3 3" xfId="6383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3 4" xfId="8790"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3 5" xfId="11488"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="3788"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 5" xfId="6381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 6" xfId="8788"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 7" xfId="11486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 8" xfId="14653"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 9" xfId="15224"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="1175"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 10" xfId="16184"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 11" xfId="17119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 12" xfId="18170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 2" xfId="3792"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 3" xfId="6385"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 4" xfId="8792"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 5" xfId="11490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 6" xfId="19241"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="3164"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3 2" xfId="3793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3 3" xfId="6386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3 4" xfId="8793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3 5" xfId="11491"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="3791"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 5" xfId="6384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 6" xfId="8791"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 7" xfId="11489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 8" xfId="14700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 9" xfId="15265"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_12_2019_Б-03-01-М" xfId="3794"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="2382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2" xfId="3795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="3796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="6388"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2 4" xfId="8795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 2 5" xfId="11492"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 3" xfId="3797"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="8796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="11493"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3 4" xfId="6387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4" xfId="2383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 2" xfId="3798"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="3799"/>
@@ -22386,52 +24988,55 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 3 2" xfId="8808"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 3 3" xfId="11501"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 4" xfId="6395"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8" xfId="2387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2" xfId="3810"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2 2" xfId="3811"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2 3" xfId="6398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2 4" xfId="8810"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2 5" xfId="11502"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 3" xfId="3812"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 3 2" xfId="8811"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 3 3" xfId="11503"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 4" xfId="6397"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9" xfId="2937"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2" xfId="3813"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2 2" xfId="3814"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2 3" xfId="6400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2 4" xfId="8813"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 2 5" xfId="11504"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 3" xfId="3815"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 3 2" xfId="8814"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 3 3" xfId="11505"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 9 4" xfId="6399"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_01_2020_Б-03-01-М" xfId="1561"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20" xfId="2369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 2" xfId="18572"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21" xfId="2320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 2" xfId="18657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22" xfId="3742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 2" xfId="18717"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23" xfId="6339"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24" xfId="8728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 25" xfId="11434"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 26" xfId="13670"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 27" xfId="14185"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 28" xfId="14779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 29" xfId="15622"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 10" xfId="3817"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 10 2" xfId="8817"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 10 3" xfId="11506"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 11" xfId="3818"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 11 2" xfId="8818"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 11 3" xfId="11507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 12" xfId="6401"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="2389"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2" xfId="3819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2 2" xfId="3820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2 3" xfId="6403"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2 4" xfId="8820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 2 5" xfId="11508"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 3" xfId="3821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 3 2" xfId="8821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 3 3" xfId="11509"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2 4" xfId="6402"/>
@@ -22480,248 +25085,285 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 2 2" xfId="3835"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 2 3" xfId="6413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 2 4" xfId="8835"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 2 5" xfId="11518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 3" xfId="3836"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 3 2" xfId="8836"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 3 3" xfId="11519"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 7 4" xfId="6412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8" xfId="2939"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2" xfId="3837"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2 2" xfId="3838"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2 3" xfId="6415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2 4" xfId="8838"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 2 5" xfId="11520"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 3" xfId="3839"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 3 2" xfId="8839"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 3 3" xfId="11521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 8 4" xfId="6414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9" xfId="3816"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9 2" xfId="3840"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9 3" xfId="6416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9 4" xfId="8840"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 9 5" xfId="11522"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3_12_2019_Б-03-01-М" xfId="3841"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 30" xfId="16557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 31" xfId="17573"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="209"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 10" xfId="14828"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 11" xfId="15684"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 12" xfId="16619"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 13" xfId="17636"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 10" xfId="16801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 11" xfId="17866"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="1125"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2 2" xfId="14136"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2 3" xfId="19147"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 3" xfId="3843"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 4" xfId="15183"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 5" xfId="16089"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 6" xfId="17024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 7" xfId="18075"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3" xfId="916"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3 2" xfId="6418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3 3" xfId="18937"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 4" xfId="2395"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 4 2" xfId="8842"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 5" xfId="11524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 6" xfId="13913"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 7" xfId="14428"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 8" xfId="14989"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 9" xfId="15866"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="561"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 10" xfId="16930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 11" xfId="17981"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2" xfId="1031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2 2" xfId="3844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2 3" xfId="19053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 3" xfId="2982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 4" xfId="8843"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 5" xfId="11525"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 6" xfId="14042"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 7" xfId="14557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 8" xfId="15103"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 9" xfId="15995"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="760"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4 2" xfId="3842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4 3" xfId="18780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="1645"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5 2" xfId="6417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="8841"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="11523"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 8" xfId="13731"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 9" xfId="14246"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="365"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 10" xfId="14949"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 11" xfId="15819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 12" xfId="16754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 13" xfId="17819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 10" xfId="16977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 11" xfId="18028"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="1078"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2 2" xfId="3846"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2 3" xfId="19100"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 3" xfId="2396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 4" xfId="8845"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 5" xfId="11527"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 6" xfId="14089"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 7" xfId="14604"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 8" xfId="15143"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 9" xfId="16042"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="869"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 2" xfId="2983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 3" xfId="6420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 4" xfId="8846"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 5" xfId="11528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 6" xfId="18890"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4" xfId="1706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4 2" xfId="3845"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 5" xfId="6419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 6" xfId="8844"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 7" xfId="11526"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 8" xfId="13866"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 9" xfId="14381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="277"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 10" xfId="14896"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 11" xfId="15752"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 12" xfId="16687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 13" xfId="17775"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 2" xfId="2397"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 3" xfId="6422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 4" xfId="8848"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 5" xfId="11530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 6" xfId="18845"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3" xfId="1724"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3 2" xfId="3848"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3 3" xfId="6423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3 4" xfId="8849"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3 5" xfId="11531"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 4" xfId="3847"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 5" xfId="6421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 6" xfId="8847"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 7" xfId="11529"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 8" xfId="13799"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 9" xfId="14314"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="454"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 10" xfId="15029"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 11" xfId="15908"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 12" xfId="16843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 13" xfId="17908"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="958"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 2" xfId="2398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 3" xfId="6425"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 4" xfId="8851"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 5" xfId="11533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 6" xfId="18979"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3" xfId="1786"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3 2" xfId="3850"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3 3" xfId="6426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3 4" xfId="8852"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3 5" xfId="11534"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 4" xfId="3849"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 5" xfId="6424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 6" xfId="8850"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 7" xfId="11532"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 8" xfId="13955"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 9" xfId="14470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="505"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 10" xfId="15054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 11" xfId="15939"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 12" xfId="16874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 13" xfId="17934"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="984"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 2" xfId="2399"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 3" xfId="6428"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 4" xfId="8854"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 5" xfId="11536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 6" xfId="19006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3" xfId="1804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3 2" xfId="3852"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3 3" xfId="6429"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3 4" xfId="8855"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3 5" xfId="11537"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 4" xfId="3851"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 5" xfId="6427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 6" xfId="8853"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 7" xfId="11535"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 8" xfId="13986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 9" xfId="14501"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 10" xfId="16136"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 11" xfId="17071"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 12" xfId="18122"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1866"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 2" xfId="3854"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 3" xfId="6431"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 4" xfId="8857"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 5" xfId="11539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 6" xfId="19194"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3" xfId="2984"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3 2" xfId="3855"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3 3" xfId="6432"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3 4" xfId="8858"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3 5" xfId="11540"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 4" xfId="3853"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 5" xfId="6430"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 6" xfId="8856"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 7" xfId="11538"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 8" xfId="14652"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 9" xfId="15223"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_12_2019_Б-03-01-М" xfId="3856"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="1296"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2" xfId="1944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2 2" xfId="19323"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 3" xfId="6434"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 4" xfId="8860"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 5" xfId="11542"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 6" xfId="15377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 7" xfId="16296"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 8" xfId="17237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 9" xfId="18251"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="1380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2" xfId="1968"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2 2" xfId="19406"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 3" xfId="6435"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 4" xfId="8861"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 5" xfId="11543"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 6" xfId="15461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 7" xfId="16380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 8" xfId="17321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 9" xfId="18334"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="1441"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2" xfId="2024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2 2" xfId="19465"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 3" xfId="6436"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 4" xfId="8862"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 5" xfId="11544"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 6" xfId="15521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 7" xfId="16434"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 8" xfId="17381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 9" xfId="18393"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2" xfId="2048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2 2" xfId="8863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2 3" xfId="19437"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 3" xfId="11545"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 4" xfId="15492"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 5" xfId="16411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 6" xfId="17352"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 7" xfId="18365"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="1469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2" xfId="2104"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2 2" xfId="8864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2 3" xfId="19492"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 3" xfId="11546"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 4" xfId="15548"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 5" xfId="16461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 6" xfId="17408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 7" xfId="18420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1496"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2" xfId="2123"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2 2" xfId="8865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2 3" xfId="19518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 3" xfId="11547"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 4" xfId="15574"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 5" xfId="16481"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 6" xfId="17434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 7" xfId="18446"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="1562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 2" xfId="17689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="2168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 2" xfId="18629"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="2224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 2" xfId="18656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19" xfId="2400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 2" xfId="18672"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 10" xfId="3859"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 10 2" xfId="8867"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 10 3" xfId="11548"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 11" xfId="3860"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 11 2" xfId="8868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 11 3" xfId="11549"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 12" xfId="6437"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="2402"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2" xfId="3861"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2 2" xfId="3862"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2 3" xfId="6439"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2 4" xfId="8870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 2 5" xfId="11550"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 3" xfId="3863"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 3 2" xfId="8871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 3 3" xfId="11551"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2 4" xfId="6438"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3" xfId="2403"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2" xfId="3864"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2 2" xfId="3865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2 3" xfId="6441"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2 4" xfId="8872"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 2 5" xfId="11552"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3 3" xfId="3866"/>
@@ -22763,214 +25405,239 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 2 2" xfId="3877"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 2 3" xfId="6449"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 2 4" xfId="8882"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 2 5" xfId="11560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 3" xfId="3878"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 3 2" xfId="8883"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 3 3" xfId="11561"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 7 4" xfId="6448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8" xfId="2940"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2" xfId="3879"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2 2" xfId="3880"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2 3" xfId="6451"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2 4" xfId="8885"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 2 5" xfId="11562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 3" xfId="3881"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 3 2" xfId="8886"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 3 3" xfId="11563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 8 4" xfId="6450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9" xfId="3858"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9 2" xfId="3882"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9 3" xfId="6452"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9 4" xfId="8887"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 9 5" xfId="11564"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2_12_2019_Б-03-01-М" xfId="3883"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20" xfId="2985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 2" xfId="18662"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21" xfId="3857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 2" xfId="18719"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22" xfId="6433"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23" xfId="8859"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 24" xfId="11541"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 25" xfId="13672"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 26" xfId="14187"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 27" xfId="14781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 28" xfId="15624"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 29" xfId="16559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="212"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 10" xfId="14831"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 11" xfId="15687"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 12" xfId="16622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 13" xfId="17639"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 10" xfId="16803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 11" xfId="17868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2" xfId="1127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2 2" xfId="14138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2 3" xfId="19149"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 3" xfId="3885"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 4" xfId="15185"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 5" xfId="16091"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 6" xfId="17026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 7" xfId="18077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3" xfId="918"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3 2" xfId="6454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3 3" xfId="18939"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 4" xfId="2408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 4 2" xfId="8889"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 5" xfId="11566"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 6" xfId="13915"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 7" xfId="14430"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 8" xfId="14991"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 9" xfId="15868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 10" xfId="16932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 11" xfId="17983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2" xfId="1033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2 2" xfId="3886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2 3" xfId="19055"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 3" xfId="2986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 4" xfId="8890"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 5" xfId="11567"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 6" xfId="14044"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 7" xfId="14559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 8" xfId="15105"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 9" xfId="15997"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="763"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4 2" xfId="3884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4 3" xfId="18783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="1648"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5 2" xfId="6453"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="8888"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="11565"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 8" xfId="13734"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 9" xfId="14249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 30" xfId="17575"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="367"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 10" xfId="14951"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 11" xfId="15821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 12" xfId="16756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 13" xfId="17821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 10" xfId="16979"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 11" xfId="18030"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="1080"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2 2" xfId="3888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2 3" xfId="19102"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 3" xfId="2409"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 4" xfId="8892"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 5" xfId="11569"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 6" xfId="14091"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 7" xfId="14606"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 8" xfId="15145"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 9" xfId="16044"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 2" xfId="2987"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 3" xfId="6456"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 4" xfId="8893"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 5" xfId="11570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 6" xfId="18892"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4" xfId="1704"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4 2" xfId="3887"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 5" xfId="6455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 6" xfId="8891"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 7" xfId="11568"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 8" xfId="13868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 9" xfId="14383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 10" xfId="14893"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 11" xfId="15749"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 12" xfId="16684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 13" xfId="17773"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="823"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 2" xfId="2410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 3" xfId="6458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 4" xfId="8895"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 5" xfId="11572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 6" xfId="18843"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3" xfId="1728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3 2" xfId="3890"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3 3" xfId="6459"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3 4" xfId="8896"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3 5" xfId="11573"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 4" xfId="3889"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 5" xfId="6457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 6" xfId="8894"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 7" xfId="11571"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 8" xfId="13796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 9" xfId="14311"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="204"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 10" xfId="14823"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 11" xfId="15679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 12" xfId="16614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 13" xfId="17720"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="755"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 2" xfId="2411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 3" xfId="6461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 4" xfId="8898"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 5" xfId="11575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 6" xfId="18775"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3" xfId="1784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3 2" xfId="3892"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3 3" xfId="6462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3 4" xfId="8899"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3 5" xfId="11576"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 4" xfId="3891"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 5" xfId="6460"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 6" xfId="8897"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 7" xfId="11574"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 8" xfId="13726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 9" xfId="14241"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 10" xfId="15056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 11" xfId="15941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 12" xfId="16876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 13" xfId="17936"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 2" xfId="2412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 3" xfId="6464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 4" xfId="8901"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 5" xfId="11578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 6" xfId="19008"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3" xfId="1808"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3 2" xfId="3894"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3 3" xfId="6465"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3 4" xfId="8902"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3 5" xfId="11579"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 4" xfId="3893"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 5" xfId="6463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 6" xfId="8900"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 7" xfId="11577"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 8" xfId="13988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 9" xfId="14503"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="705"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 10" xfId="16138"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 11" xfId="17073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 12" xfId="18124"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 2" xfId="3896"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 3" xfId="6467"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 4" xfId="8904"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 5" xfId="11581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 6" xfId="19196"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3" xfId="2988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3 2" xfId="3897"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3 3" xfId="6468"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3 4" xfId="8905"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3 5" xfId="11582"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 4" xfId="3895"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 5" xfId="6466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 6" xfId="8903"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 7" xfId="11580"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 8" xfId="14654"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 9" xfId="15225"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="1176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 10" xfId="16185"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 11" xfId="17120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 12" xfId="18171"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 2" xfId="3899"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 3" xfId="6470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 4" xfId="8907"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 5" xfId="11584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 6" xfId="19242"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3" xfId="3165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3 2" xfId="3900"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3 3" xfId="6471"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3 4" xfId="8908"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3 5" xfId="11585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 4" xfId="3898"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 5" xfId="6469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 6" xfId="8906"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 7" xfId="11583"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 8" xfId="14701"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 9" xfId="15266"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_12_2019_Б-03-01-М" xfId="3901"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="2413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2" xfId="3902"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2 2" xfId="3903"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2 3" xfId="6473"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2 4" xfId="8910"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 2 5" xfId="11586"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 3" xfId="3904"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 3 2" xfId="8911"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 3 3" xfId="11587"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4 4" xfId="6472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5" xfId="2414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 2" xfId="3905"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 2 2" xfId="3906"/>
@@ -23001,122 +25668,142 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 3 2" xfId="8918"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 3 3" xfId="11593"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 4" xfId="6478"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8" xfId="2417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2" xfId="3914"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2 2" xfId="3915"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2 3" xfId="6481"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2 4" xfId="8920"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2 5" xfId="11594"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 3" xfId="3916"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 3 2" xfId="8921"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 3 3" xfId="11595"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 4" xfId="6480"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9" xfId="2418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2" xfId="3917"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2 2" xfId="3918"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2 3" xfId="6483"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2 4" xfId="8923"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2 5" xfId="11596"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 3" xfId="3919"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 3 2" xfId="8924"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 3 3" xfId="11597"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 4" xfId="6482"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2_01_2020_Б-03-01-М" xfId="1563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="2227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20 2" xfId="18663"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 21" xfId="2367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21 2" xfId="18559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 22" xfId="2322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22 2" xfId="18620"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 23" xfId="3728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23 2" xfId="18715"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 24" xfId="6325"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 25" xfId="8710"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 26" xfId="11416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 27" xfId="13669"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 28" xfId="14184"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 29" xfId="14778"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10" xfId="3920"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10 2" xfId="3921"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10 3" xfId="6485"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10 4" xfId="8927"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 10 5" xfId="11598"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 11" xfId="3922"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 11 2" xfId="8928"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 11 3" xfId="11599"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 12" xfId="3923"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 12 2" xfId="8929"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 12 3" xfId="11600"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 13" xfId="6484"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="1299"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2" xfId="1943"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2 2" xfId="19326"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 3" xfId="6487"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 4" xfId="8931"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 5" xfId="11602"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 6" xfId="15380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 7" xfId="16299"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 8" xfId="17240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 9" xfId="18254"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="1376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2" xfId="1970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2 2" xfId="19402"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 3" xfId="6488"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 4" xfId="8932"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 5" xfId="11603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 6" xfId="15457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 7" xfId="16376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 8" xfId="17317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 9" xfId="18330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="1438"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2" xfId="2023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2 2" xfId="19462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 3" xfId="6489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 4" xfId="8933"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 5" xfId="11604"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 6" xfId="15518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 7" xfId="16431"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 8" xfId="17378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 9" xfId="18390"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2" xfId="2050"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2 2" xfId="8934"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2 3" xfId="19433"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 3" xfId="11605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 4" xfId="15488"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 5" xfId="16407"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 6" xfId="17348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 7" xfId="18361"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="1466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2" xfId="2103"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2 2" xfId="8935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2 3" xfId="19489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 3" xfId="11606"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 4" xfId="15545"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 5" xfId="16458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 6" xfId="17405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 7" xfId="18417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1494"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2" xfId="2124"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2 2" xfId="8936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2 3" xfId="19516"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 3" xfId="11607"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 4" xfId="15572"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 5" xfId="16479"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 6" xfId="17432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 7" xfId="18444"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="1564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 2" xfId="17688"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="2170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 2" xfId="18599"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="2223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 2" xfId="18580"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19" xfId="2419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 2" xfId="18548"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 10" xfId="3926"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 10 2" xfId="8937"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 10 3" xfId="11608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 11" xfId="3927"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 11 2" xfId="8938"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 11 3" xfId="11609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 12" xfId="6490"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="2420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2" xfId="3928"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2 2" xfId="3929"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2 3" xfId="6492"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2 4" xfId="8939"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 2 5" xfId="11610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 3" xfId="3930"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 3 2" xfId="8940"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 3 3" xfId="11611"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2 4" xfId="6491"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3" xfId="2421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2" xfId="3931"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2 2" xfId="3932"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2 3" xfId="6494"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2 4" xfId="8942"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 2 5" xfId="11612"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3 3" xfId="3933"/>
@@ -23158,214 +25845,239 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 2 2" xfId="3944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 2 3" xfId="6502"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 2 4" xfId="8954"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 2 5" xfId="11620"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 3" xfId="3945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 3 2" xfId="8955"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 3 3" xfId="11621"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 7 4" xfId="6501"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8" xfId="2942"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2" xfId="3946"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2 2" xfId="3947"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2 3" xfId="6504"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2 4" xfId="8957"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 2 5" xfId="11622"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 3" xfId="3948"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 3 2" xfId="8958"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 3 3" xfId="11623"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 8 4" xfId="6503"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9" xfId="3925"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9 2" xfId="3949"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9 3" xfId="6505"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9 4" xfId="8959"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 9 5" xfId="11624"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2_12_2019_Б-03-01-М" xfId="3950"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20" xfId="2989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 2" xfId="18650"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21" xfId="3924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 2" xfId="18720"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22" xfId="6486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23" xfId="8930"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 24" xfId="11601"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 25" xfId="13673"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 26" xfId="14188"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 27" xfId="14782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 28" xfId="15625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 29" xfId="16560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="214"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 10" xfId="14833"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 11" xfId="15689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 12" xfId="16624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 13" xfId="17640"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 10" xfId="16804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 11" xfId="17869"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="658"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2" xfId="1128"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2 2" xfId="14139"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2 3" xfId="19150"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 3" xfId="3952"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 4" xfId="15186"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 5" xfId="16092"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 6" xfId="17027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 7" xfId="18078"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3" xfId="919"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3 2" xfId="6507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3 3" xfId="18940"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 4" xfId="2426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 4 2" xfId="8961"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 5" xfId="11626"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 6" xfId="13916"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 7" xfId="14431"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 8" xfId="14992"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 9" xfId="15869"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="564"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 10" xfId="16933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 11" xfId="17984"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2" xfId="1034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2 2" xfId="3953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2 3" xfId="19056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 3" xfId="2990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 4" xfId="8962"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 5" xfId="11627"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 6" xfId="14045"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 7" xfId="14560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 8" xfId="15106"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 9" xfId="15998"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="765"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4 2" xfId="3951"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4 3" xfId="18785"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="1651"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5 2" xfId="6506"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="8960"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="11625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 8" xfId="13736"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 9" xfId="14251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 30" xfId="17576"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="368"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 10" xfId="14952"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 11" xfId="15822"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 12" xfId="16757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 13" xfId="17822"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="611"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 10" xfId="16980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 11" xfId="18031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="1081"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2 2" xfId="3955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2 3" xfId="19103"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 3" xfId="2427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 4" xfId="8964"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 5" xfId="11629"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 6" xfId="14092"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 7" xfId="14607"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 8" xfId="15146"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 9" xfId="16045"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="872"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 2" xfId="2991"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 3" xfId="6509"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 4" xfId="8965"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 5" xfId="11630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 6" xfId="18893"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4" xfId="1703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4 2" xfId="3954"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 5" xfId="6508"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 6" xfId="8963"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 7" xfId="11628"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 8" xfId="13869"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 9" xfId="14384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="272"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 10" xfId="14891"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 11" xfId="15747"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 12" xfId="16682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 13" xfId="17772"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="822"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 2" xfId="2428"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 3" xfId="6511"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 4" xfId="8967"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 5" xfId="11632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 6" xfId="18842"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3" xfId="1730"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3 2" xfId="3957"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3 3" xfId="6512"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3 4" xfId="8968"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3 5" xfId="11633"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 4" xfId="3956"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 5" xfId="6510"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 6" xfId="8966"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 7" xfId="11631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 8" xfId="13794"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 9" xfId="14309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="206"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 10" xfId="14825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 11" xfId="15681"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 12" xfId="16616"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 13" xfId="17721"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="757"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 2" xfId="2429"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 3" xfId="6514"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 4" xfId="8970"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 5" xfId="11635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 6" xfId="18777"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3" xfId="1783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3 2" xfId="3959"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3 3" xfId="6515"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3 4" xfId="8971"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3 5" xfId="11636"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 4" xfId="3958"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 5" xfId="6513"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 6" xfId="8969"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 7" xfId="11634"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 8" xfId="13728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 9" xfId="14243"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="508"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 10" xfId="15057"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 11" xfId="15942"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 12" xfId="16877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 13" xfId="17937"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="987"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 2" xfId="2430"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 3" xfId="6517"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 4" xfId="8973"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 5" xfId="11638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 6" xfId="19009"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3" xfId="1810"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3 2" xfId="3961"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3 3" xfId="6518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3 4" xfId="8974"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3 5" xfId="11639"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 4" xfId="3960"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 5" xfId="6516"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 6" xfId="8972"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 7" xfId="11637"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 8" xfId="13989"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 9" xfId="14504"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 10" xfId="16139"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 11" xfId="17074"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 12" xfId="18125"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="1863"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 2" xfId="3963"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 3" xfId="6520"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 4" xfId="8976"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 5" xfId="11641"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 6" xfId="19197"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3" xfId="2992"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3 2" xfId="3964"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3 3" xfId="6521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3 4" xfId="8977"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3 5" xfId="11642"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 4" xfId="3962"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 5" xfId="6519"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 6" xfId="8975"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 7" xfId="11640"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 8" xfId="14655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 9" xfId="15226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="1177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 10" xfId="16186"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 11" xfId="17121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 12" xfId="18172"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="1890"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 2" xfId="3966"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 3" xfId="6523"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 4" xfId="8979"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 5" xfId="11644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 6" xfId="19243"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3" xfId="3166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3 2" xfId="3967"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3 3" xfId="6524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3 4" xfId="8980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3 5" xfId="11645"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 4" xfId="3965"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 5" xfId="6522"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 6" xfId="8978"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 7" xfId="11643"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 8" xfId="14702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 9" xfId="15267"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_12_2019_Б-03-01-М" xfId="3968"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="2431"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2" xfId="3969"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2 2" xfId="3970"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2 3" xfId="6526"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2 4" xfId="8982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 2 5" xfId="11646"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 3" xfId="3971"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 3 2" xfId="8983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 3 3" xfId="11647"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3 4" xfId="6525"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4" xfId="2432"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 2" xfId="3972"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4 2 2" xfId="3973"/>
@@ -23407,50 +26119,51 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 3 3" xfId="11655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7 4" xfId="6533"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8" xfId="2436"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2" xfId="3984"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2 2" xfId="3985"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2 3" xfId="6536"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2 4" xfId="8997"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 2 5" xfId="11656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 3" xfId="3986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 3 2" xfId="8998"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 3 3" xfId="11657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 8 4" xfId="6535"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9" xfId="2941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2" xfId="3987"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2 2" xfId="3988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2 3" xfId="6538"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2 4" xfId="9000"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 2 5" xfId="11658"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 3" xfId="3989"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 3 2" xfId="9001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 3 3" xfId="11659"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 9 4" xfId="6537"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3_01_2020_Б-03-01-М" xfId="1565"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 30" xfId="15621"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 31" xfId="16556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 32" xfId="17572"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 10" xfId="3991"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 10 2" xfId="9003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 10 3" xfId="11660"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 11" xfId="3992"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 11 2" xfId="9004"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 11 3" xfId="11661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 12" xfId="6539"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="2437"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2" xfId="3993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2 2" xfId="3994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2 3" xfId="6541"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2 4" xfId="9006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 2 5" xfId="11662"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 3" xfId="3995"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 3 2" xfId="9007"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 3 3" xfId="11663"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2 4" xfId="6540"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3" xfId="2438"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2" xfId="3996"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2 2" xfId="3997"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2 3" xfId="6543"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2 4" xfId="9009"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 2 5" xfId="11664"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3 3" xfId="3998"/>
@@ -23495,306 +26208,357 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 2 5" xfId="11672"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 3" xfId="4010"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 3 2" xfId="9022"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 3 3" xfId="11673"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 7 4" xfId="6550"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8" xfId="2943"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2" xfId="4011"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2 2" xfId="4012"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2 3" xfId="6553"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2 4" xfId="9024"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 2 5" xfId="11674"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 3" xfId="4013"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 3 2" xfId="9025"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 3 3" xfId="11675"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 8 4" xfId="6552"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9" xfId="3990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9 2" xfId="4014"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9 3" xfId="6554"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9 4" xfId="9026"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 9 5" xfId="11676"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4_12_2019_Б-03-01-М" xfId="4015"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="208"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 10" xfId="14827"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 11" xfId="15683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 12" xfId="16618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 13" xfId="17634"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 10" xfId="16800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 11" xfId="17865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="654"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2" xfId="1124"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2 2" xfId="14135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2 3" xfId="19146"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 3" xfId="4017"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 4" xfId="15182"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 5" xfId="16088"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 6" xfId="17023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 7" xfId="18074"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3" xfId="915"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3 2" xfId="6556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3 3" xfId="18936"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 4" xfId="2443"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 4 2" xfId="9028"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 5" xfId="11678"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 6" xfId="13912"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 7" xfId="14427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 8" xfId="14988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 9" xfId="15865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 10" xfId="16929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 11" xfId="17980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2" xfId="1030"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2 2" xfId="4018"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2 3" xfId="19052"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 3" xfId="2993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 4" xfId="9029"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 5" xfId="11679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 6" xfId="14041"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 7" xfId="14556"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 8" xfId="15102"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 9" xfId="15994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="759"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4 2" xfId="4016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4 3" xfId="18779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="1643"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5 2" xfId="6555"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="9027"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="11677"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 8" xfId="13730"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 9" xfId="14245"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="364"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 10" xfId="14948"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 11" xfId="15818"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 12" xfId="16753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 13" xfId="17818"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="607"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 10" xfId="16976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 11" xfId="18027"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="1077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2 2" xfId="4020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2 3" xfId="19099"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 3" xfId="2444"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 4" xfId="9031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 5" xfId="11681"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 6" xfId="14088"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 7" xfId="14603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 8" xfId="15142"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 9" xfId="16041"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 2" xfId="2994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 3" xfId="6558"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 4" xfId="9032"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 5" xfId="11682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 6" xfId="18889"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4" xfId="1707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4 2" xfId="4019"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 5" xfId="6557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 6" xfId="9030"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 7" xfId="11680"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 8" xfId="13865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 9" xfId="14380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 10" xfId="14897"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 11" xfId="15753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 12" xfId="16688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 13" xfId="17776"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="826"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 2" xfId="2445"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 3" xfId="6560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 4" xfId="9034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 5" xfId="11684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 6" xfId="18846"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3" xfId="1723"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3 2" xfId="4022"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3 3" xfId="6561"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3 4" xfId="9035"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3 5" xfId="11685"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 4" xfId="4021"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 5" xfId="6559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 6" xfId="9033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 7" xfId="11683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 8" xfId="13800"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 9" xfId="14315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 10" xfId="15030"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 11" xfId="15909"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 12" xfId="16844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 13" xfId="17909"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="959"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 2" xfId="2446"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 3" xfId="6563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 4" xfId="9037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 5" xfId="11687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 6" xfId="18980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3" xfId="1787"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3 2" xfId="4024"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3 3" xfId="6564"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3 4" xfId="9038"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3 5" xfId="11688"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 4" xfId="4023"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 5" xfId="6562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 6" xfId="9036"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 7" xfId="11686"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 8" xfId="13956"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 9" xfId="14471"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="504"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 10" xfId="15053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 11" xfId="15938"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 12" xfId="16873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 13" xfId="17933"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 2" xfId="2447"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 3" xfId="6566"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 4" xfId="9040"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 5" xfId="11690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 6" xfId="19005"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3" xfId="1803"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3 2" xfId="4026"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3 3" xfId="6567"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3 4" xfId="9041"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3 5" xfId="11691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 4" xfId="4025"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 5" xfId="6565"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 6" xfId="9039"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 7" xfId="11689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 8" xfId="13985"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 9" xfId="14500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_12_2019_Б-03-01-М" xfId="4027"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="1178"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 10" xfId="16187"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 11" xfId="17122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 12" xfId="18173"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 2" xfId="4030"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 3" xfId="6570"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 4" xfId="9044"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 5" xfId="11694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 6" xfId="19244"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3" xfId="3167"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3 2" xfId="4031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3 3" xfId="6571"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3 4" xfId="9045"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3 5" xfId="11695"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 4" xfId="4029"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 5" xfId="6569"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 6" xfId="9043"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 7" xfId="11693"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 8" xfId="14703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 9" xfId="15268"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="1302"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2" xfId="1942"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2 2" xfId="19329"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 3" xfId="6572"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 4" xfId="9046"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 5" xfId="11696"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 6" xfId="15383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 7" xfId="16302"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 8" xfId="17243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 9" xfId="18257"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="1372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2" xfId="1973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2 2" xfId="19398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 3" xfId="6573"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 4" xfId="9047"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 5" xfId="11697"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 6" xfId="15453"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 7" xfId="16372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 8" xfId="17313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 9" xfId="18326"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="1434"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2" xfId="2022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2 2" xfId="19458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 3" xfId="6574"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 4" xfId="9048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 5" xfId="11698"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 6" xfId="15514"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 7" xfId="16427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 8" xfId="17374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 9" xfId="18386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1403"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2" xfId="2053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2 2" xfId="9049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2 3" xfId="19428"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 3" xfId="11699"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 4" xfId="15483"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 5" xfId="16402"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 6" xfId="17343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 7" xfId="18356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="1461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2" xfId="2102"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2 2" xfId="9050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2 3" xfId="19484"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 3" xfId="11700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 4" xfId="15540"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 5" xfId="16453"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 6" xfId="17400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 7" xfId="18412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1491"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2" xfId="2125"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2 2" xfId="9051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2 3" xfId="19513"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 3" xfId="11701"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 4" xfId="15569"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 5" xfId="16476"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 6" xfId="17429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 7" xfId="18441"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="1566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 2" xfId="17687"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="2173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 2" xfId="18601"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="2222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19 2" xfId="18652"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10" xfId="4032"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10 2" xfId="4033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10 3" xfId="6576"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10 4" xfId="9053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 10 5" xfId="11702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 11" xfId="4034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 11 2" xfId="9054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 11 3" xfId="11703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 12" xfId="4035"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 12 2" xfId="9055"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 12 3" xfId="11704"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 13" xfId="6575"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="1304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2" xfId="1941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2 2" xfId="19331"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 3" xfId="6578"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 4" xfId="9057"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 5" xfId="11706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 6" xfId="15385"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 7" xfId="16304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 8" xfId="17245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 9" xfId="18259"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="1369"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2" xfId="1974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2 2" xfId="19396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 3" xfId="6579"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 4" xfId="9058"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 5" xfId="11707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 6" xfId="15450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 7" xfId="16369"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 8" xfId="17310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 9" xfId="18324"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="1431"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2" xfId="2021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2 2" xfId="19456"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 3" xfId="6580"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 4" xfId="9059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 5" xfId="11708"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 6" xfId="15511"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 7" xfId="16424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 8" xfId="17371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 9" xfId="18384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2" xfId="2054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2 2" xfId="9060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2 3" xfId="19426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 3" xfId="11709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 4" xfId="15481"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 5" xfId="16400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 6" xfId="17341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 7" xfId="18354"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="1458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2" xfId="2101"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2 2" xfId="9061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2 3" xfId="19482"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 3" xfId="11710"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 4" xfId="15538"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 5" xfId="16451"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 6" xfId="17398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 7" xfId="18410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2" xfId="2126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2 2" xfId="9062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2 3" xfId="19512"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 3" xfId="11711"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 4" xfId="15568"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 5" xfId="16475"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 6" xfId="17428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 7" xfId="18440"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="1567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 2" xfId="17686"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="2174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 2" xfId="17615"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 2" xfId="17647"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19" xfId="2449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 2" xfId="17629"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 10" xfId="4038"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 10 2" xfId="9064"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 10 3" xfId="11712"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 11" xfId="4039"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 11 2" xfId="9065"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 11 3" xfId="11713"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 12" xfId="6581"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="2450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2" xfId="4040"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2 2" xfId="4041"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2 3" xfId="6583"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2 4" xfId="9067"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 2 5" xfId="11714"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 3" xfId="4042"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 3 2" xfId="9068"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 3 3" xfId="11715"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2 4" xfId="6582"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3" xfId="2451"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2" xfId="4043"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2 2" xfId="4044"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2 3" xfId="6585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2 4" xfId="9069"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 2 5" xfId="11716"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3 3" xfId="4045"/>
@@ -23836,214 +26600,239 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 2 2" xfId="4056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 2 3" xfId="6593"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 2 4" xfId="9078"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 2 5" xfId="11724"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 3" xfId="4057"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 3 2" xfId="9079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 3 3" xfId="11725"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 7 4" xfId="6592"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8" xfId="2945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2" xfId="4058"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2 2" xfId="4059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2 3" xfId="6595"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2 4" xfId="9081"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 2 5" xfId="11726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 3" xfId="4060"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 3 2" xfId="9082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 3 3" xfId="11727"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 8 4" xfId="6594"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9" xfId="4037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9 2" xfId="4061"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9 3" xfId="6596"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9 4" xfId="9083"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 9 5" xfId="11728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2_12_2019_Б-03-01-М" xfId="4062"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20" xfId="2996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 2" xfId="18673"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21" xfId="4036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 2" xfId="18722"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22" xfId="6577"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23" xfId="9056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 24" xfId="11705"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 25" xfId="13675"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 26" xfId="14190"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 27" xfId="14784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 28" xfId="15627"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 29" xfId="16562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 10" xfId="14836"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 11" xfId="15692"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 12" xfId="16627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 13" xfId="17643"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 10" xfId="16806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 11" xfId="17871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="660"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2" xfId="1130"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2 2" xfId="14141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2 3" xfId="19152"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 3" xfId="4064"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 4" xfId="15188"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 5" xfId="16094"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 6" xfId="17029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 7" xfId="18080"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3" xfId="921"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3 2" xfId="6598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3 3" xfId="18942"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 4" xfId="2456"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 4 2" xfId="9085"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 5" xfId="11730"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 6" xfId="13918"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 7" xfId="14433"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 8" xfId="14994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 9" xfId="15871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="566"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 10" xfId="16935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 11" xfId="17986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2" xfId="1036"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2 2" xfId="4065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2 3" xfId="19058"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 3" xfId="2997"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 4" xfId="9086"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 5" xfId="11731"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 6" xfId="14047"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 7" xfId="14562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 8" xfId="15108"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 9" xfId="16000"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="768"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4 2" xfId="4063"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4 3" xfId="18788"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="1655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5 2" xfId="6597"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="9084"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="11729"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 8" xfId="13739"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 9" xfId="14254"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 30" xfId="17578"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 10" xfId="14954"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 11" xfId="15824"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 12" xfId="16759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 13" xfId="17824"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="613"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 10" xfId="16982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 11" xfId="18033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="1083"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2 2" xfId="4067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2 3" xfId="19105"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 3" xfId="2457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 4" xfId="9088"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 5" xfId="11733"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 6" xfId="14094"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 7" xfId="14609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 8" xfId="15148"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 9" xfId="16047"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="874"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 2" xfId="2998"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 3" xfId="6600"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 4" xfId="9089"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 5" xfId="11734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 6" xfId="18895"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4" xfId="1701"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4 2" xfId="4066"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 5" xfId="6599"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 6" xfId="9087"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 7" xfId="11732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 8" xfId="13871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 9" xfId="14386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="270"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 10" xfId="14889"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 11" xfId="15745"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 12" xfId="16680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 13" xfId="17770"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 2" xfId="2458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 3" xfId="6602"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 4" xfId="9091"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 5" xfId="11736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 6" xfId="18840"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3" xfId="1734"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3 2" xfId="4069"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3 3" xfId="6603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3 4" xfId="9092"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3 5" xfId="11737"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 4" xfId="4068"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 5" xfId="6601"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 6" xfId="9090"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 7" xfId="11735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 8" xfId="13792"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 9" xfId="14307"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="337"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 10" xfId="14928"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 11" xfId="15791"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 12" xfId="16726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 13" xfId="17792"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="842"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 2" xfId="2459"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 3" xfId="6605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 4" xfId="9094"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 5" xfId="11739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 6" xfId="18863"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3" xfId="1781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3 2" xfId="4071"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3 3" xfId="6606"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3 4" xfId="9095"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3 5" xfId="11740"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 4" xfId="4070"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 5" xfId="6604"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 6" xfId="9093"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 7" xfId="11738"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 8" xfId="13838"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 9" xfId="14353"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="511"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 10" xfId="15060"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 11" xfId="15945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 12" xfId="16880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 13" xfId="17939"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="989"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 2" xfId="2460"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 3" xfId="6608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 4" xfId="9097"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 5" xfId="11742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 6" xfId="19011"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3" xfId="1814"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3 2" xfId="4073"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3 3" xfId="6609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3 4" xfId="9098"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3 5" xfId="11743"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 4" xfId="4072"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 5" xfId="6607"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 6" xfId="9096"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 7" xfId="11741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 8" xfId="13992"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 9" xfId="14507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="708"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 10" xfId="16141"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 11" xfId="17076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 12" xfId="18127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="1861"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 2" xfId="4075"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 3" xfId="6611"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 4" xfId="9100"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 5" xfId="11745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 6" xfId="19199"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3" xfId="2999"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3 2" xfId="4076"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3 3" xfId="6612"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3 4" xfId="9101"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3 5" xfId="11746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 4" xfId="4074"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 5" xfId="6610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 6" xfId="9099"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 7" xfId="11744"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 8" xfId="14657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 9" xfId="15228"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="1179"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 10" xfId="16188"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 11" xfId="17123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 12" xfId="18174"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="1894"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 2" xfId="4078"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 3" xfId="6614"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 4" xfId="9103"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 5" xfId="11748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 6" xfId="19245"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3" xfId="3168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3 2" xfId="4079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3 3" xfId="6615"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3 4" xfId="9104"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3 5" xfId="11749"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 4" xfId="4077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 5" xfId="6613"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 6" xfId="9102"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 7" xfId="11747"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 8" xfId="14704"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 9" xfId="15269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_12_2019_Б-03-01-М" xfId="4080"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="2461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2" xfId="4081"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2 2" xfId="4082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2 3" xfId="6617"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2 4" xfId="9106"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 2 5" xfId="11750"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 3" xfId="4083"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 3 2" xfId="9107"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 3 3" xfId="11751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3 4" xfId="6616"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4" xfId="2462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 2" xfId="4084"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4 2 2" xfId="4085"/>
@@ -24084,52 +26873,55 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 3 2" xfId="9118"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 3 3" xfId="11759"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7 4" xfId="6624"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8" xfId="2466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2" xfId="4096"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2 2" xfId="4097"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2 3" xfId="6627"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2 4" xfId="9119"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 2 5" xfId="11760"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 3" xfId="4098"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 3 2" xfId="9120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 3 3" xfId="11761"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 8 4" xfId="6626"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9" xfId="2944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2" xfId="4099"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2 2" xfId="4100"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2 3" xfId="6629"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2 4" xfId="9122"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 2 5" xfId="11762"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 3" xfId="4101"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 3 2" xfId="9123"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 3 3" xfId="11763"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 9 4" xfId="6628"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2_01_2020_Б-03-01-М" xfId="1568"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 20" xfId="2448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20 2" xfId="18676"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 21" xfId="2995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21 2" xfId="18642"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 22" xfId="4028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22 2" xfId="18721"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 23" xfId="6568"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 24" xfId="9042"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 25" xfId="11692"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 26" xfId="13674"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 27" xfId="14189"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 28" xfId="14783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 29" xfId="15626"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="64"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 10" xfId="4103"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 10 2" xfId="9126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 10 3" xfId="11764"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 11" xfId="4104"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 11 2" xfId="9127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 11 3" xfId="11765"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 12" xfId="6630"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="2468"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2" xfId="4105"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2 2" xfId="4106"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2 3" xfId="6632"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2 4" xfId="9129"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 2 5" xfId="11766"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 3" xfId="4107"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 3 2" xfId="9130"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 3 3" xfId="11767"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2 4" xfId="6631"/>
@@ -24178,248 +26970,285 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 2 2" xfId="4121"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 2 3" xfId="6642"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 2 4" xfId="9143"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 2 5" xfId="11776"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 3" xfId="4122"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 3 2" xfId="9144"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 3 3" xfId="11777"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 7 4" xfId="6641"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8" xfId="2946"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2" xfId="4123"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2 2" xfId="4124"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2 3" xfId="6644"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2 4" xfId="9146"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 2 5" xfId="11778"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 3" xfId="4125"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 3 2" xfId="9147"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 3 3" xfId="11779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 8 4" xfId="6643"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9" xfId="4102"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9 2" xfId="4126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9 3" xfId="6645"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9 4" xfId="9148"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 9 5" xfId="11780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3_12_2019_Б-03-01-М" xfId="4127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 30" xfId="16561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 31" xfId="17577"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="216"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 10" xfId="14835"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 11" xfId="15691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 12" xfId="16626"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 13" xfId="17641"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 10" xfId="16805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 11" xfId="17870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="659"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2" xfId="1129"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2 2" xfId="14140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2 3" xfId="19151"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 3" xfId="4129"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 4" xfId="15187"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 5" xfId="16093"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 6" xfId="17028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 7" xfId="18079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3" xfId="920"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3 2" xfId="6647"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3 3" xfId="18941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 4" xfId="2474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 4 2" xfId="9150"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 5" xfId="11782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 6" xfId="13917"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 7" xfId="14432"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 8" xfId="14993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 9" xfId="15870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="565"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 10" xfId="16934"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 11" xfId="17985"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2" xfId="1035"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2 2" xfId="4130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2 3" xfId="19057"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 3" xfId="3000"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 4" xfId="9151"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 5" xfId="11783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 6" xfId="14046"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 7" xfId="14561"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 8" xfId="15107"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 9" xfId="15999"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="767"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4 2" xfId="4128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4 3" xfId="18787"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="1653"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5 2" xfId="6646"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="9149"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="11781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 8" xfId="13738"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 9" xfId="14253"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="369"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 10" xfId="14953"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 11" xfId="15823"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 12" xfId="16758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 13" xfId="17823"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="612"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 10" xfId="16981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 11" xfId="18032"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="1082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2 2" xfId="4132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2 3" xfId="19104"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 3" xfId="2475"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 4" xfId="9153"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 5" xfId="11785"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 6" xfId="14093"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 7" xfId="14608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 8" xfId="15147"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 9" xfId="16046"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="873"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 2" xfId="3001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 3" xfId="6649"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 4" xfId="9154"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 5" xfId="11786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 6" xfId="18894"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4" xfId="1702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4 2" xfId="4131"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 5" xfId="6648"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 6" xfId="9152"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 7" xfId="11784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 8" xfId="13870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 9" xfId="14385"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 10" xfId="14890"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 11" xfId="15746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 12" xfId="16681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 13" xfId="17771"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 2" xfId="2476"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 3" xfId="6651"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 4" xfId="9156"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 5" xfId="11788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 6" xfId="18841"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3" xfId="1733"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3 2" xfId="4134"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3 3" xfId="6652"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3 4" xfId="9157"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3 5" xfId="11789"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 4" xfId="4133"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 5" xfId="6650"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 6" xfId="9155"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 7" xfId="11787"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 8" xfId="13793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 9" xfId="14308"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 10" xfId="14829"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 11" xfId="15685"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 12" xfId="16620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 13" xfId="17723"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="761"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 2" xfId="2477"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 3" xfId="6654"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 4" xfId="9159"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 5" xfId="11791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 6" xfId="18781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3" xfId="1782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3 2" xfId="4136"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3 3" xfId="6655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3 4" xfId="9160"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3 5" xfId="11792"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 4" xfId="4135"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 5" xfId="6653"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 6" xfId="9158"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 7" xfId="11790"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 8" xfId="13732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 9" xfId="14247"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="510"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 10" xfId="15059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 11" xfId="15944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 12" xfId="16879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 13" xfId="17938"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 2" xfId="2478"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 3" xfId="6657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 4" xfId="9162"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 5" xfId="11794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 6" xfId="19010"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3" xfId="1813"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3 2" xfId="4138"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3 3" xfId="6658"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3 4" xfId="9163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3 5" xfId="11795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 4" xfId="4137"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 5" xfId="6656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 6" xfId="9161"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 7" xfId="11793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 8" xfId="13991"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 9" xfId="14506"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 10" xfId="16140"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 11" xfId="17075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 12" xfId="18126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="1862"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 2" xfId="4140"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 3" xfId="6660"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 4" xfId="9165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 5" xfId="11797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 6" xfId="19198"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3" xfId="3002"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3 2" xfId="4141"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3 3" xfId="6661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3 4" xfId="9166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3 5" xfId="11798"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 4" xfId="4139"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 5" xfId="6659"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 6" xfId="9164"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 7" xfId="11796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 8" xfId="14656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 9" xfId="15227"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_12_2019_Б-03-01-М" xfId="4142"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="1307"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2" xfId="1940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2 2" xfId="19334"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 3" xfId="6663"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 4" xfId="9168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 5" xfId="11800"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 6" xfId="15388"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 7" xfId="16307"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 8" xfId="17248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 9" xfId="18262"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="1365"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2" xfId="1977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2 2" xfId="19392"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 3" xfId="6664"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 4" xfId="9169"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 5" xfId="11801"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 6" xfId="15446"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 7" xfId="16365"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 8" xfId="17306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 9" xfId="18320"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="1428"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2" xfId="2020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2 2" xfId="19453"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 3" xfId="6665"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 4" xfId="9170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 5" xfId="11802"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 6" xfId="15508"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 7" xfId="16421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 8" xfId="17368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 9" xfId="18381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2" xfId="2057"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2 2" xfId="9171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2 3" xfId="19422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 3" xfId="11803"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 4" xfId="15477"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 5" xfId="16396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 6" xfId="17337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 7" xfId="18350"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="1455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2" xfId="2100"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2 2" xfId="9172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2 3" xfId="19479"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 3" xfId="11804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 4" xfId="15535"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 5" xfId="16448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 6" xfId="17395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 7" xfId="18407"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1487"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2" xfId="2127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2 2" xfId="9173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2 3" xfId="19510"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 3" xfId="11805"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 4" xfId="15566"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 5" xfId="16473"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 6" xfId="17426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 7" xfId="18438"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 2" xfId="17685"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="2177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 2" xfId="18603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18 2" xfId="18643"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 19" xfId="2479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19 2" xfId="17698"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 10" xfId="4145"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 10 2" xfId="9175"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 10 3" xfId="11806"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 11" xfId="4146"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 11 2" xfId="9176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 11 3" xfId="11807"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 12" xfId="6666"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="2480"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2" xfId="4147"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2 2" xfId="4148"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2 3" xfId="6668"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2 4" xfId="9178"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 2 5" xfId="11808"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 3" xfId="4149"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 3 2" xfId="9179"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 3 3" xfId="11809"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2 4" xfId="6667"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3" xfId="2481"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2" xfId="4150"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2 2" xfId="4151"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2 3" xfId="6670"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2 4" xfId="9181"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 2 5" xfId="11810"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3 3" xfId="4152"/>
@@ -24461,214 +27290,239 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 2 2" xfId="4163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 2 3" xfId="6678"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 2 4" xfId="9193"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 2 5" xfId="11818"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 3" xfId="4164"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 3 2" xfId="9194"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 3 3" xfId="11819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 7 4" xfId="6677"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8" xfId="2947"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2" xfId="4165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2 2" xfId="4166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2 3" xfId="6680"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2 4" xfId="9196"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 2 5" xfId="11820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 3" xfId="4167"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 3 2" xfId="9197"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 3 3" xfId="11821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 8 4" xfId="6679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9" xfId="4144"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9 2" xfId="4168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9 3" xfId="6681"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9 4" xfId="9198"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 9 5" xfId="11822"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2_12_2019_Б-03-01-М" xfId="4169"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 20" xfId="3003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20 2" xfId="18623"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 21" xfId="4143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21 2" xfId="18723"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 22" xfId="6662"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 23" xfId="9167"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 24" xfId="11799"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 25" xfId="13676"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 26" xfId="14191"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 27" xfId="14785"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 28" xfId="15628"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 29" xfId="16563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="219"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 10" xfId="14838"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 11" xfId="15694"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 12" xfId="16629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 13" xfId="17644"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 10" xfId="16807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 11" xfId="17872"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2" xfId="1131"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2 2" xfId="14142"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2 3" xfId="19153"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 3" xfId="4171"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 4" xfId="15189"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 5" xfId="16095"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 6" xfId="17030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 7" xfId="18081"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3" xfId="922"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3 2" xfId="6683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3 3" xfId="18943"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 4" xfId="2486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 4 2" xfId="9200"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 5" xfId="11824"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 6" xfId="13919"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 7" xfId="14434"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 8" xfId="14995"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 9" xfId="15872"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="567"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 10" xfId="16936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 11" xfId="17987"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2" xfId="1037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2 2" xfId="4172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2 3" xfId="19059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 3" xfId="3004"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 4" xfId="9201"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 5" xfId="11825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 6" xfId="14048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 7" xfId="14563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 8" xfId="15109"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 9" xfId="16001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="770"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4 2" xfId="4170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4 3" xfId="18790"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="1657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5 2" xfId="6682"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="9199"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="11823"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 8" xfId="13741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 9" xfId="14256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 30" xfId="17579"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 10" xfId="14955"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 11" xfId="15825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 12" xfId="16760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 13" xfId="17825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="614"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 10" xfId="16983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 11" xfId="18034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="1084"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2 2" xfId="4174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2 3" xfId="19106"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 3" xfId="2487"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 4" xfId="9203"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 5" xfId="11827"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 6" xfId="14095"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 7" xfId="14610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 8" xfId="15149"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 9" xfId="16048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="875"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 2" xfId="3005"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 3" xfId="6685"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 4" xfId="9204"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 5" xfId="11828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 6" xfId="18896"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4" xfId="1700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4 2" xfId="4173"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 5" xfId="6684"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 6" xfId="9202"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 7" xfId="11826"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 8" xfId="13872"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 9" xfId="14387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 10" xfId="14888"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 11" xfId="15744"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 12" xfId="16679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 13" xfId="17769"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 2" xfId="2488"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 3" xfId="6687"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 4" xfId="9206"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 5" xfId="11830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 6" xfId="18839"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3" xfId="1737"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3 2" xfId="4176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3 3" xfId="6688"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3 4" xfId="9207"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3 5" xfId="11831"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 4" xfId="4175"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 5" xfId="6686"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 6" xfId="9205"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 7" xfId="11829"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 8" xfId="13791"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 9" xfId="14306"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="213"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 10" xfId="14832"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 11" xfId="15688"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 12" xfId="16623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 13" xfId="17724"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="764"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 2" xfId="2489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 3" xfId="6690"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 4" xfId="9209"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 5" xfId="11833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 6" xfId="18784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3" xfId="1780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3 2" xfId="4178"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3 3" xfId="6691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3 4" xfId="9210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3 5" xfId="11834"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 4" xfId="4177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 5" xfId="6689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 6" xfId="9208"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 7" xfId="11832"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 8" xfId="13735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 9" xfId="14250"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="512"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 10" xfId="15061"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 11" xfId="15946"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 12" xfId="16881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 13" xfId="17940"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 2" xfId="2490"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 3" xfId="6693"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 4" xfId="9212"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 5" xfId="11836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 6" xfId="19012"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3" xfId="1817"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3 2" xfId="4180"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3 3" xfId="6694"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3 4" xfId="9213"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3 5" xfId="11837"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 4" xfId="4179"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 5" xfId="6692"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 6" xfId="9211"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 7" xfId="11835"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 8" xfId="13993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 9" xfId="14508"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 10" xfId="16142"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 11" xfId="17077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 12" xfId="18128"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="1860"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 2" xfId="4182"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 3" xfId="6696"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 4" xfId="9215"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 5" xfId="11839"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 6" xfId="19200"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3" xfId="3006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3 2" xfId="4183"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3 3" xfId="6697"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3 4" xfId="9216"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3 5" xfId="11840"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 4" xfId="4181"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 5" xfId="6695"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 6" xfId="9214"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 7" xfId="11838"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 8" xfId="14658"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 9" xfId="15229"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="1180"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 10" xfId="16189"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 11" xfId="17124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 12" xfId="18175"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 2" xfId="4185"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 3" xfId="6699"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 4" xfId="9218"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 5" xfId="11842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 6" xfId="19246"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3" xfId="3169"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3 2" xfId="4186"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3 3" xfId="6700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3 4" xfId="9219"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3 5" xfId="11843"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 4" xfId="4184"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 5" xfId="6698"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 6" xfId="9217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 7" xfId="11841"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 8" xfId="14705"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 9" xfId="15270"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_12_2019_Б-03-01-М" xfId="4187"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="2491"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5 2" xfId="4188"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5 2 2" xfId="4189"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5 2 3" xfId="6702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5 2 4" xfId="9221"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5 2 5" xfId="11844"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5 3" xfId="4190"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5 3 2" xfId="9222"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5 3 3" xfId="11845"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5 4" xfId="6701"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 6" xfId="2492"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 6 2" xfId="4191"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 6 2 2" xfId="4192"/>
@@ -24689,213 +27543,251 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 7 3 2" xfId="9228"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 7 3 3" xfId="11849"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 7 4" xfId="6705"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8" xfId="2494"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8 2" xfId="4197"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8 2 2" xfId="4198"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8 2 3" xfId="6708"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8 2 4" xfId="9230"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8 2 5" xfId="11850"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8 3" xfId="4199"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8 3 2" xfId="9231"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8 3 3" xfId="11851"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8 4" xfId="6707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9" xfId="2495"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9 2" xfId="4200"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9 2 2" xfId="4201"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9 2 3" xfId="6710"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9 2 4" xfId="9233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9 2 5" xfId="11852"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9 3" xfId="4202"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9 3 2" xfId="9234"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9 3 3" xfId="11853"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9 4" xfId="6709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2_01_2020_Б-03-01-М" xfId="1570"/>
     <cellStyle name="Обычный 2 2 2 2 2 20" xfId="2161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 2" xfId="18634"/>
     <cellStyle name="Обычный 2 2 2 2 2 21" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21 2" xfId="18661"/>
     <cellStyle name="Обычный 2 2 2 2 2 22" xfId="2363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22 2" xfId="18668"/>
     <cellStyle name="Обычный 2 2 2 2 2 23" xfId="2324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23 2" xfId="18685"/>
     <cellStyle name="Обычный 2 2 2 2 2 24" xfId="3709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24 2" xfId="18714"/>
     <cellStyle name="Обычный 2 2 2 2 2 25" xfId="6306"/>
     <cellStyle name="Обычный 2 2 2 2 2 26" xfId="8684"/>
     <cellStyle name="Обычный 2 2 2 2 2 27" xfId="11393"/>
     <cellStyle name="Обычный 2 2 2 2 2 28" xfId="13668"/>
     <cellStyle name="Обычный 2 2 2 2 2 29" xfId="14183"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10" xfId="2948"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10 2" xfId="4204"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10 2 2" xfId="4205"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10 2 3" xfId="6713"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10 2 4" xfId="9238"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10 2 5" xfId="11854"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10 3" xfId="4206"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10 3 2" xfId="9239"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10 3 3" xfId="11855"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 10 4" xfId="6712"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 11" xfId="4203"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 11 2" xfId="4207"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 11 3" xfId="6714"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 11 4" xfId="9240"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 11 5" xfId="11856"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 12" xfId="4208"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 12 2" xfId="9241"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 12 3" xfId="11857"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 13" xfId="4209"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 13 2" xfId="9242"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 13 3" xfId="11858"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 14" xfId="6711"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="1181"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 10" xfId="16190"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 11" xfId="17125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 12" xfId="18176"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 2" xfId="4212"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 3" xfId="6717"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 4" xfId="9245"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 5" xfId="11861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 6" xfId="19247"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3" xfId="3170"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3 2" xfId="4213"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3 3" xfId="6718"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3 4" xfId="9246"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3 5" xfId="11862"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 4" xfId="4211"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 5" xfId="6716"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 6" xfId="9244"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 7" xfId="11860"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 8" xfId="14706"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 9" xfId="15271"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="1310"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2" xfId="1939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2 2" xfId="19337"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 3" xfId="6719"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 4" xfId="9247"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 5" xfId="11863"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 6" xfId="15391"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 7" xfId="16310"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 8" xfId="17251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 9" xfId="18265"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="1361"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2" xfId="1978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2 2" xfId="19388"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 3" xfId="6720"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 4" xfId="9248"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 5" xfId="11864"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 6" xfId="15442"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 7" xfId="16361"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 8" xfId="17302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 9" xfId="18316"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="1256"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2" xfId="2019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2 2" xfId="19283"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 3" xfId="6721"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 4" xfId="9249"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 5" xfId="11865"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 6" xfId="15337"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 7" xfId="16256"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 8" xfId="17197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 9" xfId="18211"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1394"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2" xfId="2058"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2 2" xfId="9250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2 3" xfId="19420"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 3" xfId="11866"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 4" xfId="15475"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 5" xfId="16394"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 6" xfId="17335"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 7" xfId="18348"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="1453"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2" xfId="2099"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2 2" xfId="9251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2 3" xfId="19477"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 3" xfId="11867"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 4" xfId="15533"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 5" xfId="16446"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 6" xfId="17393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 7" xfId="18405"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1486"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2" xfId="2128"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2 2" xfId="9252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2 3" xfId="19509"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 3" xfId="11868"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 4" xfId="15565"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 5" xfId="16472"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 6" xfId="17425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 7" xfId="18437"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="1571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 2" xfId="17684"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="2178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 2" xfId="18597"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="2219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19 2" xfId="18608"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10" xfId="4214"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10 2" xfId="4215"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10 3" xfId="6723"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10 4" xfId="9253"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 10 5" xfId="11869"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 11" xfId="4216"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 11 2" xfId="9254"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 11 3" xfId="11870"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 12" xfId="4217"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 12 2" xfId="9255"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 12 3" xfId="11871"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 13" xfId="6722"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="1312"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2" xfId="1937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2 2" xfId="19339"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 3" xfId="6725"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 4" xfId="9257"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 5" xfId="11873"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 6" xfId="15393"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 7" xfId="16312"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 8" xfId="17253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 9" xfId="18267"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="1358"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2" xfId="1980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2 2" xfId="19385"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 3" xfId="6726"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 4" xfId="9258"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 5" xfId="11874"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 6" xfId="15439"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 7" xfId="16358"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 8" xfId="17299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 9" xfId="18313"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="1257"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2" xfId="2017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2 2" xfId="19284"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 3" xfId="6727"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 4" xfId="9259"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 5" xfId="11875"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 6" xfId="15338"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 7" xfId="16257"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 8" xfId="17198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 9" xfId="18212"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1392"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2" xfId="2060"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2 2" xfId="9260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2 3" xfId="19418"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 3" xfId="11876"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 4" xfId="15473"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 5" xfId="16392"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 6" xfId="17333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 7" xfId="18346"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="1452"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2" xfId="2097"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2 2" xfId="9261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2 3" xfId="19476"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 3" xfId="11877"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 4" xfId="15532"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 5" xfId="16445"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 6" xfId="17392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 7" xfId="18404"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1485"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2" xfId="2129"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2 2" xfId="9262"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2 3" xfId="19508"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 3" xfId="11878"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 4" xfId="15564"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 5" xfId="16471"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 6" xfId="17424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 7" xfId="18436"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="1572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 2" xfId="18155"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="2180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 2" xfId="18596"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="2217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 2" xfId="18575"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19" xfId="2499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 2" xfId="18616"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 10" xfId="4220"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 10 2" xfId="9263"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 10 3" xfId="11879"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 11" xfId="4221"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 11 2" xfId="9264"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 11 3" xfId="11880"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 12" xfId="6728"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="2500"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2" xfId="4222"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2 2" xfId="4223"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2 3" xfId="6730"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2 4" xfId="9266"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 2 5" xfId="11881"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 3" xfId="4224"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 3 2" xfId="9267"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 3 3" xfId="11882"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2 4" xfId="6729"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3" xfId="2501"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2" xfId="4225"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2 2" xfId="4226"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2 3" xfId="6732"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2 4" xfId="9269"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 2 5" xfId="11883"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3 3" xfId="4227"/>
@@ -24937,214 +27829,239 @@
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 2 2" xfId="4238"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 2 3" xfId="6740"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 2 4" xfId="9281"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 2 5" xfId="11891"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 3" xfId="4239"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 3 2" xfId="9282"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 3 3" xfId="11892"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 7 4" xfId="6739"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8" xfId="2950"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2" xfId="4240"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2 2" xfId="4241"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2 3" xfId="6742"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2 4" xfId="9284"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 2 5" xfId="11893"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 3" xfId="4242"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 3 2" xfId="9285"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 3 3" xfId="11894"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 8 4" xfId="6741"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9" xfId="4219"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9 2" xfId="4243"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9 3" xfId="6743"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9 4" xfId="9286"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 9 5" xfId="11895"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2_12_2019_Б-03-01-М" xfId="4244"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20" xfId="3008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 2" xfId="18636"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21" xfId="4218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 2" xfId="18725"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22" xfId="6724"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23" xfId="9256"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 24" xfId="11872"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 25" xfId="13678"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 26" xfId="14193"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 27" xfId="14787"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 28" xfId="15630"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 29" xfId="16565"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="224"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 10" xfId="14843"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 11" xfId="15699"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 12" xfId="16634"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 13" xfId="17648"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="420"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 10" xfId="16809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 11" xfId="17874"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="663"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2" xfId="1133"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2 2" xfId="14144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2 3" xfId="19155"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 3" xfId="4246"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 4" xfId="15191"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 5" xfId="16097"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 6" xfId="17032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 7" xfId="18083"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3" xfId="924"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3 2" xfId="6745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3 3" xfId="18945"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 4" xfId="2506"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 4 2" xfId="9288"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 5" xfId="11897"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 6" xfId="13921"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 7" xfId="14436"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 8" xfId="14997"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 9" xfId="15874"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="569"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 10" xfId="16938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 11" xfId="17989"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2" xfId="1039"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2 2" xfId="4247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2 3" xfId="19061"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 3" xfId="3009"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 4" xfId="9289"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 5" xfId="11898"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 6" xfId="14050"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 7" xfId="14565"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 8" xfId="15111"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 9" xfId="16003"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="775"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4 2" xfId="4245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4 3" xfId="18795"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="1660"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5 2" xfId="6744"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="9287"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="11896"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 8" xfId="13746"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 9" xfId="14261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 30" xfId="17581"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="373"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 10" xfId="14957"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 11" xfId="15827"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 12" xfId="16762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 13" xfId="17827"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="616"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 10" xfId="16985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 11" xfId="18036"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="1086"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2 2" xfId="4249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2 3" xfId="19108"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 3" xfId="2507"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 4" xfId="9291"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 5" xfId="11900"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 6" xfId="14097"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 7" xfId="14612"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 8" xfId="15151"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 9" xfId="16050"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="877"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 2" xfId="3010"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 3" xfId="6747"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 4" xfId="9292"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 5" xfId="11901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 6" xfId="18898"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4" xfId="1697"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4 2" xfId="4248"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 5" xfId="6746"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 6" xfId="9290"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 7" xfId="11899"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 8" xfId="13874"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 9" xfId="14389"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="267"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 10" xfId="14886"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 11" xfId="15742"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 12" xfId="16677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 13" xfId="17767"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="817"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 2" xfId="2508"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 3" xfId="6749"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 4" xfId="9294"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 5" xfId="11903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 6" xfId="18837"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3" xfId="1740"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3 2" xfId="4251"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3 3" xfId="6750"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3 4" xfId="9295"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3 5" xfId="11904"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 4" xfId="4250"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 5" xfId="6748"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 6" xfId="9293"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 7" xfId="11902"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 8" xfId="13789"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 9" xfId="14304"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="453"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 10" xfId="15028"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 11" xfId="15907"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 12" xfId="16842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 13" xfId="17907"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="957"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 2" xfId="2509"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 3" xfId="6752"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 4" xfId="9297"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 5" xfId="11906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 6" xfId="18978"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3" xfId="1777"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3 2" xfId="4253"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3 3" xfId="6753"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3 4" xfId="9298"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3 5" xfId="11907"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 4" xfId="4252"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 5" xfId="6751"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 6" xfId="9296"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 7" xfId="11905"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 8" xfId="13954"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 9" xfId="14469"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="514"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 10" xfId="15063"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 11" xfId="15948"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 12" xfId="16883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 13" xfId="17942"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="992"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 2" xfId="2510"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 3" xfId="6755"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 4" xfId="9300"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 5" xfId="11909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 6" xfId="19014"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3" xfId="1820"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3 2" xfId="4255"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3 3" xfId="6756"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3 4" xfId="9301"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3 5" xfId="11910"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 4" xfId="4254"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 5" xfId="6754"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 6" xfId="9299"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 7" xfId="11908"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 8" xfId="13995"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 9" xfId="14510"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="711"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 10" xfId="16144"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 11" xfId="17079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 12" xfId="18130"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="1857"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 2" xfId="4257"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 3" xfId="6758"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 4" xfId="9303"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 5" xfId="11912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 6" xfId="19202"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3" xfId="3011"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3 2" xfId="4258"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3 3" xfId="6759"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3 4" xfId="9304"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3 5" xfId="11913"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 4" xfId="4256"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 5" xfId="6757"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 6" xfId="9302"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 7" xfId="11911"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 8" xfId="14660"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 9" xfId="15231"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="1182"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 10" xfId="16191"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 11" xfId="17126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 12" xfId="18177"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="1900"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 2" xfId="4260"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 3" xfId="6761"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 4" xfId="9306"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 5" xfId="11915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 6" xfId="19248"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3" xfId="3171"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3 2" xfId="4261"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3 3" xfId="6762"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3 4" xfId="9307"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3 5" xfId="11916"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 4" xfId="4259"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 5" xfId="6760"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 6" xfId="9305"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 7" xfId="11914"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 8" xfId="14707"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 9" xfId="15272"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_12_2019_Б-03-01-М" xfId="4262"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="2511"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2" xfId="4263"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2 2" xfId="4264"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2 3" xfId="6764"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2 4" xfId="9309"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 2 5" xfId="11917"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 3" xfId="4265"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 3 2" xfId="9310"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 3 3" xfId="11918"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3 4" xfId="6763"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4" xfId="2512"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 2" xfId="4266"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4 2 2" xfId="4267"/>
@@ -25185,52 +28102,55 @@
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 3 2" xfId="9322"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 3 3" xfId="11926"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7 4" xfId="6771"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8" xfId="2516"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2" xfId="4278"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2 2" xfId="4279"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2 3" xfId="6774"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2 4" xfId="9324"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 2 5" xfId="11927"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 3" xfId="4280"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 3 2" xfId="9325"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 3 3" xfId="11928"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 8 4" xfId="6773"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9" xfId="2949"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2" xfId="4281"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2 2" xfId="4282"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2 3" xfId="6776"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2 4" xfId="9326"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 2 5" xfId="11929"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 3" xfId="4283"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 3 2" xfId="9327"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 3 3" xfId="11930"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 9 4" xfId="6775"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2_01_2020_Б-03-01-М" xfId="1573"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 20" xfId="2497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20 2" xfId="18546"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 21" xfId="3007"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21 2" xfId="18570"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 22" xfId="4210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22 2" xfId="18724"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 23" xfId="6715"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 24" xfId="9243"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 25" xfId="11859"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 26" xfId="13677"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 27" xfId="14192"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 28" xfId="14786"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 29" xfId="15629"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="72"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 10" xfId="4285"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 10 2" xfId="9329"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 10 3" xfId="11931"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 11" xfId="4286"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 11 2" xfId="9330"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 11 3" xfId="11932"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 12" xfId="6777"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="2517"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2" xfId="4287"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2 2" xfId="4288"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2 3" xfId="6779"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2 4" xfId="9332"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 2 5" xfId="11933"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 3" xfId="4289"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 3 2" xfId="9333"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 3 3" xfId="11934"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2 4" xfId="6778"/>
@@ -25279,248 +28199,285 @@
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 2 2" xfId="4303"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 2 3" xfId="6789"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 2 4" xfId="9345"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 2 5" xfId="11943"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 3" xfId="4304"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 3 2" xfId="9346"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 3 3" xfId="11944"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 7 4" xfId="6788"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8" xfId="2951"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2" xfId="4305"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2 2" xfId="4306"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2 3" xfId="6791"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2 4" xfId="9348"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 2 5" xfId="11945"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 3" xfId="4307"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 3 2" xfId="9349"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 3 3" xfId="11946"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 8 4" xfId="6790"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9" xfId="4284"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9 2" xfId="4308"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9 3" xfId="6792"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9 4" xfId="9350"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 9 5" xfId="11947"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3_12_2019_Б-03-01-М" xfId="4309"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 30" xfId="16564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 31" xfId="17580"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="222"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 10" xfId="14841"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 11" xfId="15697"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 12" xfId="16632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 13" xfId="17646"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="419"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 10" xfId="16808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 11" xfId="17873"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="662"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2" xfId="1132"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2 2" xfId="14143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2 3" xfId="19154"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 3" xfId="4311"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 4" xfId="15190"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 5" xfId="16096"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 6" xfId="17031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 7" xfId="18082"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3" xfId="923"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3 2" xfId="6794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3 3" xfId="18944"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 4" xfId="2523"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 4 2" xfId="9352"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 5" xfId="11949"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 6" xfId="13920"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 7" xfId="14435"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 8" xfId="14996"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 9" xfId="15873"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="568"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 10" xfId="16937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 11" xfId="17988"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2" xfId="1038"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2 2" xfId="4312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2 3" xfId="19060"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 3" xfId="3012"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 4" xfId="9353"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 5" xfId="11950"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 6" xfId="14049"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 7" xfId="14564"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 8" xfId="15110"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 9" xfId="16002"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="773"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4 2" xfId="4310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4 3" xfId="18793"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="1659"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5 2" xfId="6793"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="9351"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="11948"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 8" xfId="13744"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 9" xfId="14259"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="372"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 10" xfId="14956"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 11" xfId="15826"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 12" xfId="16761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 13" xfId="17826"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="615"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 10" xfId="16984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 11" xfId="18035"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="1085"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2 2" xfId="4314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2 3" xfId="19107"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 3" xfId="2524"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 4" xfId="9355"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 5" xfId="11952"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 6" xfId="14096"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 7" xfId="14611"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 8" xfId="15150"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 9" xfId="16049"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="876"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 2" xfId="3013"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 3" xfId="6796"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 4" xfId="9356"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 5" xfId="11953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 6" xfId="18897"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4" xfId="1698"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4 2" xfId="4313"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 5" xfId="6795"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 6" xfId="9354"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 7" xfId="11951"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 8" xfId="13873"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 9" xfId="14388"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="268"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 10" xfId="14887"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 11" xfId="15743"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 12" xfId="16678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 13" xfId="17768"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="818"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 2" xfId="2525"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 3" xfId="6798"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 4" xfId="9358"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 5" xfId="11955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 6" xfId="18838"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3" xfId="1738"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3 2" xfId="4316"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3 3" xfId="6799"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3 4" xfId="9359"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3 5" xfId="11956"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 4" xfId="4315"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 5" xfId="6797"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 6" xfId="9357"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 7" xfId="11954"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 8" xfId="13790"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 9" xfId="14305"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="215"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 10" xfId="14834"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 11" xfId="15690"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 12" xfId="16625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 13" xfId="17726"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="766"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 2" xfId="2526"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 3" xfId="6801"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 4" xfId="9361"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 5" xfId="11958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 6" xfId="18786"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3" xfId="1779"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3 2" xfId="4318"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3 3" xfId="6802"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3 4" xfId="9362"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3 5" xfId="11959"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 4" xfId="4317"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 5" xfId="6800"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 6" xfId="9360"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 7" xfId="11957"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 8" xfId="13737"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 9" xfId="14252"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="513"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 10" xfId="15062"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 11" xfId="15947"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 12" xfId="16882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 13" xfId="17941"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="991"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 2" xfId="2527"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 3" xfId="6804"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 4" xfId="9364"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 5" xfId="11961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 6" xfId="19013"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3" xfId="1818"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3 2" xfId="4320"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3 3" xfId="6805"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3 4" xfId="9365"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3 5" xfId="11962"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 4" xfId="4319"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 5" xfId="6803"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 6" xfId="9363"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 7" xfId="11960"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 8" xfId="13994"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 9" xfId="14509"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="710"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 10" xfId="16143"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 11" xfId="17078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 12" xfId="18129"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="1859"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 2" xfId="4322"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 3" xfId="6807"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 4" xfId="9367"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 5" xfId="11964"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 6" xfId="19201"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3" xfId="3014"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3 2" xfId="4323"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3 3" xfId="6808"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3 4" xfId="9368"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3 5" xfId="11965"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 4" xfId="4321"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 5" xfId="6806"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 6" xfId="9366"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 7" xfId="11963"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 8" xfId="14659"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 9" xfId="15230"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_12_2019_Б-03-01-М" xfId="4324"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="1315"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2" xfId="1933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2 2" xfId="19342"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 3" xfId="6810"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 4" xfId="9370"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 5" xfId="11967"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 6" xfId="15396"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 7" xfId="16315"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 8" xfId="17256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 9" xfId="18270"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="1346"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2" xfId="1981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2 2" xfId="19373"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 3" xfId="6811"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 4" xfId="9371"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 5" xfId="11968"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 6" xfId="15427"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 7" xfId="16346"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 8" xfId="17287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 9" xfId="18301"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="1265"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2" xfId="2013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2 2" xfId="19292"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 3" xfId="6812"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 4" xfId="9372"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 5" xfId="11969"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 6" xfId="15346"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 7" xfId="16265"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 8" xfId="17206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 9" xfId="18220"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="1379"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2" xfId="2061"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2 2" xfId="9373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2 3" xfId="19405"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 3" xfId="11970"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 4" xfId="15460"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 5" xfId="16379"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 6" xfId="17320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 7" xfId="18333"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="1440"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2" xfId="2093"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2 2" xfId="9374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2 3" xfId="19464"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 3" xfId="11971"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 4" xfId="15520"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 5" xfId="16433"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 6" xfId="17380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 7" xfId="18392"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1411"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2" xfId="2130"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2 2" xfId="9375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2 3" xfId="19436"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 3" xfId="11972"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 4" xfId="15491"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 5" xfId="16410"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 6" xfId="17351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 7" xfId="18364"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="1574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 2" xfId="17683"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="2181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 2" xfId="18628"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18 2" xfId="17690"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 19" xfId="2528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19 2" xfId="18630"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 10" xfId="4327"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 10 2" xfId="9377"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 10 3" xfId="11973"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 11" xfId="4328"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 11 2" xfId="9378"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 11 3" xfId="11974"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 12" xfId="6813"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="2529"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2" xfId="4329"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2 2" xfId="4330"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2 3" xfId="6815"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2 4" xfId="9380"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 2 5" xfId="11975"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 3" xfId="4331"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 3 2" xfId="9381"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 3 3" xfId="11976"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2 4" xfId="6814"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3" xfId="2530"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2" xfId="4332"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2 2" xfId="4333"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2 3" xfId="6817"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2 4" xfId="9383"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 2 5" xfId="11977"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3 3" xfId="4334"/>
@@ -25562,214 +28519,239 @@
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 2 2" xfId="4345"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 2 3" xfId="6825"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 2 4" xfId="9393"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 2 5" xfId="11985"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 3" xfId="4346"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 3 2" xfId="9394"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 3 3" xfId="11986"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 7 4" xfId="6824"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8" xfId="2952"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2" xfId="4347"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2 2" xfId="4348"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2 3" xfId="6827"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2 4" xfId="9396"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 2 5" xfId="11987"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 3" xfId="4349"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 3 2" xfId="9397"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 3 3" xfId="11988"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 8 4" xfId="6826"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9" xfId="4326"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9 2" xfId="4350"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9 3" xfId="6828"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9 4" xfId="9398"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 9 5" xfId="11989"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2_12_2019_Б-03-01-М" xfId="4351"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 20" xfId="3015"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20 2" xfId="18600"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 21" xfId="4325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21 2" xfId="18726"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 22" xfId="6809"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 23" xfId="9369"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 24" xfId="11966"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 25" xfId="13679"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 26" xfId="14194"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 27" xfId="14788"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 28" xfId="15631"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 29" xfId="16566"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="226"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 10" xfId="14845"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 11" xfId="15701"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 12" xfId="16636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 13" xfId="17649"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="421"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 10" xfId="16810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 11" xfId="17875"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="664"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2" xfId="1134"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2 2" xfId="14145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2 3" xfId="19156"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 3" xfId="4353"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 4" xfId="15192"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 5" xfId="16098"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 6" xfId="17033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 7" xfId="18084"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3" xfId="925"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3 2" xfId="6830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3 3" xfId="18946"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 4" xfId="2535"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 4 2" xfId="9400"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 5" xfId="11991"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 6" xfId="13922"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 7" xfId="14437"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 8" xfId="14998"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 9" xfId="15875"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="570"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 10" xfId="16939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 11" xfId="17990"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2" xfId="1040"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2 2" xfId="4354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2 3" xfId="19062"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 3" xfId="3016"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 4" xfId="9401"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 5" xfId="11992"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 6" xfId="14051"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 7" xfId="14566"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 8" xfId="15112"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 9" xfId="16004"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="777"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4 2" xfId="4352"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4 3" xfId="18797"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="1662"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5 2" xfId="6829"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="9399"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="11990"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 8" xfId="13748"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 9" xfId="14263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 30" xfId="17582"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="374"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 10" xfId="14958"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 11" xfId="15828"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 12" xfId="16763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 13" xfId="17828"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="617"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 10" xfId="16986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 11" xfId="18037"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="1087"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2 2" xfId="4356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2 3" xfId="19109"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 3" xfId="2536"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 4" xfId="9403"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 5" xfId="11994"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 6" xfId="14098"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 7" xfId="14613"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 8" xfId="15152"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 9" xfId="16051"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="878"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 2" xfId="3017"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 3" xfId="6832"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 4" xfId="9404"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 5" xfId="11995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 6" xfId="18899"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4" xfId="1692"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4 2" xfId="4355"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 5" xfId="6831"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 6" xfId="9402"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 7" xfId="11993"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 8" xfId="13875"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 9" xfId="14390"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 10" xfId="14885"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 11" xfId="15741"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 12" xfId="16676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 13" xfId="17766"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="816"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 2" xfId="2537"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 3" xfId="6834"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 4" xfId="9406"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 5" xfId="11997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 6" xfId="18836"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3" xfId="1741"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3 2" xfId="4358"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3 3" xfId="6835"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3 4" xfId="9407"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3 5" xfId="11998"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 4" xfId="4357"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 5" xfId="6833"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 6" xfId="9405"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 7" xfId="11996"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 8" xfId="13788"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 9" xfId="14303"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="452"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 10" xfId="15027"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 11" xfId="15906"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 12" xfId="16841"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 13" xfId="17906"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="956"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 2" xfId="2538"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 3" xfId="6837"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 4" xfId="9409"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 5" xfId="12000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 6" xfId="18977"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3" xfId="1773"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3 2" xfId="4360"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3 3" xfId="6838"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3 4" xfId="9410"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3 5" xfId="12001"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 4" xfId="4359"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 5" xfId="6836"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 6" xfId="9408"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 7" xfId="11999"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 8" xfId="13953"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 9" xfId="14468"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="515"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 10" xfId="15064"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 11" xfId="15949"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 12" xfId="16884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 13" xfId="17943"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="993"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 2" xfId="2539"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 3" xfId="6840"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 4" xfId="9412"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 5" xfId="12003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 6" xfId="19015"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3" xfId="1821"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3 2" xfId="4362"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3 3" xfId="6841"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3 4" xfId="9413"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3 5" xfId="12004"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 4" xfId="4361"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 5" xfId="6839"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 6" xfId="9411"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 7" xfId="12002"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 8" xfId="13996"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 9" xfId="14511"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="712"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 10" xfId="16145"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 11" xfId="17080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 12" xfId="18131"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1853"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 2" xfId="4364"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 3" xfId="6843"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 4" xfId="9415"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 5" xfId="12006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 6" xfId="19203"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3" xfId="3018"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3 2" xfId="4365"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3 3" xfId="6844"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3 4" xfId="9416"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3 5" xfId="12007"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 4" xfId="4363"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 5" xfId="6842"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 6" xfId="9414"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 7" xfId="12005"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 8" xfId="14661"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 9" xfId="15232"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="1183"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 10" xfId="16192"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 11" xfId="17127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 12" xfId="18178"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="1901"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 2" xfId="4367"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 3" xfId="6846"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 4" xfId="9418"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 5" xfId="12009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 6" xfId="19249"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3" xfId="3172"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3 2" xfId="4368"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3 3" xfId="6847"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3 4" xfId="9419"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3 5" xfId="12010"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 4" xfId="4366"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 5" xfId="6845"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 6" xfId="9417"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 7" xfId="12008"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 8" xfId="14708"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 9" xfId="15273"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_12_2019_Б-03-01-М" xfId="4369"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="2540"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4 2" xfId="4370"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4 2 2" xfId="4371"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4 2 3" xfId="6849"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4 2 4" xfId="9421"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4 2 5" xfId="12011"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4 3" xfId="4372"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4 3 2" xfId="9422"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4 3 3" xfId="12012"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4 4" xfId="6848"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 5" xfId="2541"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 5 2" xfId="4373"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 5 2 2" xfId="4374"/>
@@ -25802,113 +28784,130 @@
     <cellStyle name="Обычный 2 2 2 2 2 3 7 4" xfId="6854"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8" xfId="2544"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8 2" xfId="4382"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8 2 2" xfId="4383"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8 2 3" xfId="6857"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8 2 4" xfId="9431"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8 2 5" xfId="12019"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8 3" xfId="4384"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8 3 2" xfId="9432"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8 3 3" xfId="12020"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8 4" xfId="6856"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9" xfId="2545"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9 2" xfId="4385"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9 2 2" xfId="4386"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9 2 3" xfId="6859"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9 2 4" xfId="9434"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9 2 5" xfId="12021"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9 3" xfId="4387"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9 3 2" xfId="9435"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9 3 3" xfId="12022"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 9 4" xfId="6858"/>
     <cellStyle name="Обычный 2 2 2 2 2 3_01_2020_Б-03-01-М" xfId="1575"/>
     <cellStyle name="Обычный 2 2 2 2 2 30" xfId="14777"/>
     <cellStyle name="Обычный 2 2 2 2 2 31" xfId="15620"/>
     <cellStyle name="Обычный 2 2 2 2 2 32" xfId="16555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 33" xfId="17571"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 10" xfId="4388"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 10 2" xfId="4389"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 10 3" xfId="6861"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 10 4" xfId="9438"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 10 5" xfId="12023"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 11" xfId="4390"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 11 2" xfId="9439"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 11 3" xfId="12024"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 12" xfId="4391"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 12 2" xfId="9440"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 12 3" xfId="12025"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 13" xfId="6860"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="1318"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2" xfId="1929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2 2" xfId="19345"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 3" xfId="6863"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 4" xfId="9442"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 5" xfId="12027"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 6" xfId="15399"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 7" xfId="16318"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 8" xfId="17259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 9" xfId="18273"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="1340"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2" xfId="1983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2 2" xfId="19367"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 3" xfId="6864"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 4" xfId="9443"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 5" xfId="12028"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 6" xfId="15421"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 7" xfId="16340"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 8" xfId="17281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 9" xfId="18295"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="1275"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2" xfId="2009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2 2" xfId="19302"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 3" xfId="6865"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 4" xfId="9444"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 5" xfId="12029"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 6" xfId="15356"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 7" xfId="16275"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 8" xfId="17216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 9" xfId="18230"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="1368"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2" xfId="2063"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2 2" xfId="9445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2 3" xfId="19395"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 3" xfId="12030"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 4" xfId="15449"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 5" xfId="16368"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 6" xfId="17309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 7" xfId="18323"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1430"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2" xfId="2089"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2 2" xfId="9446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2 3" xfId="19455"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 3" xfId="12031"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 4" xfId="15510"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 5" xfId="16423"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 6" xfId="17370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 7" xfId="18383"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1399"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2" xfId="2131"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2 2" xfId="9447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2 3" xfId="19425"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 3" xfId="12032"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 4" xfId="15480"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 5" xfId="16399"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 6" xfId="17340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 7" xfId="18353"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="1576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 2" xfId="17682"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="2183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 2" xfId="17716"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18 2" xfId="17730"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 19" xfId="2547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19 2" xfId="17631"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 10" xfId="4394"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 10 2" xfId="9449"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 10 3" xfId="12033"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 11" xfId="4395"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 11 2" xfId="9450"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 11 3" xfId="12034"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 12" xfId="6866"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="2549"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2" xfId="4396"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2 2" xfId="4397"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2 3" xfId="6868"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2 4" xfId="9452"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 2 5" xfId="12035"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 3" xfId="4398"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 3 2" xfId="9453"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 3 3" xfId="12036"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2 4" xfId="6867"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3" xfId="2550"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2" xfId="4399"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2 2" xfId="4400"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2 3" xfId="6870"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2 4" xfId="9454"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 2 5" xfId="12037"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3 3" xfId="4401"/>
@@ -25950,214 +28949,239 @@
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 2 2" xfId="4412"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 2 3" xfId="6878"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 2 4" xfId="9465"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 2 5" xfId="12045"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 3" xfId="4413"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 3 2" xfId="9466"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 3 3" xfId="12046"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 7 4" xfId="6877"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8" xfId="2954"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2" xfId="4414"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2 2" xfId="4415"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2 3" xfId="6880"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2 4" xfId="9468"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 2 5" xfId="12047"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 3" xfId="4416"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 3 2" xfId="9469"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 3 3" xfId="12048"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 8 4" xfId="6879"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9" xfId="4393"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9 2" xfId="4417"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9 3" xfId="6881"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9 4" xfId="9470"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 9 5" xfId="12049"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2_12_2019_Б-03-01-М" xfId="4418"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 20" xfId="3019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20 2" xfId="18640"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 21" xfId="4392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21 2" xfId="18727"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 22" xfId="6862"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 23" xfId="9441"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 24" xfId="12026"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 25" xfId="13680"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 26" xfId="14195"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 27" xfId="14789"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 28" xfId="15632"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 29" xfId="16567"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="228"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 10" xfId="14847"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 11" xfId="15703"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 12" xfId="16638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 13" xfId="17650"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="422"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 10" xfId="16811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 11" xfId="17876"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="665"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2" xfId="1135"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2 2" xfId="14146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2 3" xfId="19157"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 3" xfId="4420"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 4" xfId="15193"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 5" xfId="16099"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 6" xfId="17034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 7" xfId="18085"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3" xfId="926"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3 2" xfId="6883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3 3" xfId="18947"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 4" xfId="2555"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 4 2" xfId="9472"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 5" xfId="12051"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 6" xfId="13923"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 7" xfId="14438"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 8" xfId="14999"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 9" xfId="15876"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="571"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 10" xfId="16940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 11" xfId="17991"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2" xfId="1041"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2 2" xfId="4421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2 3" xfId="19063"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 3" xfId="3020"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 4" xfId="9473"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 5" xfId="12052"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 6" xfId="14052"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 7" xfId="14567"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 8" xfId="15113"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 9" xfId="16005"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="779"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4 2" xfId="4419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4 3" xfId="18799"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="1663"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5 2" xfId="6882"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="9471"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="12050"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 8" xfId="13750"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 9" xfId="14265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 30" xfId="17583"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="375"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 10" xfId="14959"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 11" xfId="15829"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 12" xfId="16764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 13" xfId="17829"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="618"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 10" xfId="16987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 11" xfId="18038"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="1088"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2 2" xfId="4423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2 3" xfId="19110"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 3" xfId="2556"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 4" xfId="9475"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 5" xfId="12054"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 6" xfId="14099"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 7" xfId="14614"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 8" xfId="15153"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 9" xfId="16052"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="879"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 2" xfId="3021"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 3" xfId="6885"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 4" xfId="9476"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 5" xfId="12055"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 6" xfId="18900"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4" xfId="1688"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4 2" xfId="4422"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 5" xfId="6884"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 6" xfId="9474"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 7" xfId="12053"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 8" xfId="13876"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 9" xfId="14391"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="265"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 10" xfId="14884"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 11" xfId="15740"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 12" xfId="16675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 13" xfId="17765"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="815"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 2" xfId="2557"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 3" xfId="6887"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 4" xfId="9478"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 5" xfId="12057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 6" xfId="18835"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3" xfId="1743"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3 2" xfId="4425"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3 3" xfId="6888"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3 4" xfId="9479"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3 5" xfId="12058"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 4" xfId="4424"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 5" xfId="6886"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 6" xfId="9477"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 7" xfId="12056"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 8" xfId="13787"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 9" xfId="14302"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="451"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 10" xfId="15026"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 11" xfId="15905"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 12" xfId="16840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 13" xfId="17905"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="955"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 2" xfId="2558"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 3" xfId="6890"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 4" xfId="9481"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 5" xfId="12060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 6" xfId="18976"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3" xfId="1769"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3 2" xfId="4427"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3 3" xfId="6891"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3 4" xfId="9482"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3 5" xfId="12061"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 4" xfId="4426"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 5" xfId="6889"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 6" xfId="9480"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 7" xfId="12059"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 8" xfId="13952"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 9" xfId="14467"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="516"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 10" xfId="15065"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 11" xfId="15950"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 12" xfId="16885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 13" xfId="17944"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="994"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 2" xfId="2559"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 3" xfId="6893"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 4" xfId="9484"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 5" xfId="12063"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 6" xfId="19016"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3" xfId="1823"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3 2" xfId="4429"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3 3" xfId="6894"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3 4" xfId="9485"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3 5" xfId="12064"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 4" xfId="4428"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 5" xfId="6892"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 6" xfId="9483"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 7" xfId="12062"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 8" xfId="13997"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 9" xfId="14512"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="713"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 10" xfId="16146"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 11" xfId="17081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 12" xfId="18132"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="1849"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 2" xfId="4431"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 3" xfId="6896"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 4" xfId="9487"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 5" xfId="12066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 6" xfId="19204"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3" xfId="3022"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3 2" xfId="4432"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3 3" xfId="6897"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3 4" xfId="9488"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3 5" xfId="12067"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 4" xfId="4430"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 5" xfId="6895"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 6" xfId="9486"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 7" xfId="12065"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 8" xfId="14662"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 9" xfId="15233"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="1184"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 10" xfId="16193"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 11" xfId="17128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 12" xfId="18179"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="1903"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 2" xfId="4434"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 3" xfId="6899"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 4" xfId="9490"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 5" xfId="12069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 6" xfId="19250"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3" xfId="3173"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3 2" xfId="4435"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3 3" xfId="6900"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3 4" xfId="9491"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3 5" xfId="12070"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 4" xfId="4433"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 5" xfId="6898"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 6" xfId="9489"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 7" xfId="12068"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 8" xfId="14709"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 9" xfId="15274"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_12_2019_Б-03-01-М" xfId="4436"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="2560"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3 2" xfId="4437"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3 2 2" xfId="4438"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3 2 3" xfId="6902"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3 2 4" xfId="9493"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3 2 5" xfId="12071"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3 3" xfId="4439"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3 3 2" xfId="9494"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3 3 3" xfId="12072"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3 4" xfId="6901"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 4" xfId="2561"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 4 2" xfId="4440"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 4 2 2" xfId="4441"/>
@@ -26285,535 +29309,625 @@
     <cellStyle name="Обычный 2 2 2 2 2 5 7 2 5" xfId="12097"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 7 3" xfId="4478"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 7 3 2" xfId="9530"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 7 3 3" xfId="12098"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 7 4" xfId="6926"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8" xfId="2955"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8 2" xfId="4479"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8 2 2" xfId="4480"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8 2 3" xfId="6929"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8 2 4" xfId="9532"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8 2 5" xfId="12099"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8 3" xfId="4481"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8 3 2" xfId="9533"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8 3 3" xfId="12100"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 8 4" xfId="6928"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 9" xfId="4458"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 9 2" xfId="4482"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 9 3" xfId="6930"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 9 4" xfId="9534"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 9 5" xfId="12101"/>
     <cellStyle name="Обычный 2 2 2 2 2 5_12_2019_Б-03-01-М" xfId="4483"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="207"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 10" xfId="14826"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 11" xfId="15682"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 12" xfId="16617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 13" xfId="17632"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="410"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 10" xfId="16799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 11" xfId="17864"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="653"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2" xfId="1123"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2 2" xfId="14134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2 3" xfId="19145"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 3" xfId="4485"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 4" xfId="15181"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 5" xfId="16087"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 6" xfId="17022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 7" xfId="18073"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 3" xfId="914"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 3 2" xfId="6932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 3 3" xfId="18935"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 4" xfId="2572"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 4 2" xfId="9536"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 5" xfId="12103"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 6" xfId="13911"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 7" xfId="14426"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 8" xfId="14987"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 9" xfId="15864"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="559"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 10" xfId="16928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 11" xfId="17979"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 2" xfId="1029"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 2 2" xfId="4486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 2 3" xfId="19051"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 3" xfId="3023"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 4" xfId="9537"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 5" xfId="12104"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 6" xfId="14040"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 7" xfId="14555"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 8" xfId="15101"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 9" xfId="15993"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="758"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 4 2" xfId="4484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4 3" xfId="18778"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="1642"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 5 2" xfId="6931"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="9535"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="12102"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 8" xfId="13729"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 9" xfId="14244"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="363"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 10" xfId="14947"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 11" xfId="15817"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 12" xfId="16752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 13" xfId="17817"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="606"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 10" xfId="16975"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 11" xfId="18026"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="1076"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 2 2" xfId="4488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2 3" xfId="19098"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 3" xfId="2573"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 4" xfId="9539"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 5" xfId="12106"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 6" xfId="14087"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 7" xfId="14602"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 8" xfId="15141"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 9" xfId="16040"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="867"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3 2" xfId="3024"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3 3" xfId="6934"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3 4" xfId="9540"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3 5" xfId="12107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3 6" xfId="18888"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 4" xfId="1708"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 4 2" xfId="4487"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 5" xfId="6933"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 6" xfId="9538"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 7" xfId="12105"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 8" xfId="13864"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 9" xfId="14379"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="279"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 10" xfId="14898"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 11" xfId="15754"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 12" xfId="16689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 13" xfId="17777"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="827"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2 2" xfId="2574"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2 3" xfId="6936"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2 4" xfId="9542"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2 5" xfId="12109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2 6" xfId="18847"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3" xfId="1721"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3 2" xfId="4490"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3 3" xfId="6937"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3 4" xfId="9543"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3 5" xfId="12110"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 4" xfId="4489"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 5" xfId="6935"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 6" xfId="9541"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 7" xfId="12108"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 8" xfId="13801"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 9" xfId="14316"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="456"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 10" xfId="15031"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 11" xfId="15910"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 12" xfId="16845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 13" xfId="17910"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="960"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2 2" xfId="2575"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2 3" xfId="6939"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2 4" xfId="9545"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2 5" xfId="12112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2 6" xfId="18981"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3" xfId="1788"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3 2" xfId="4492"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3 3" xfId="6940"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3 4" xfId="9546"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3 5" xfId="12113"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 4" xfId="4491"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 5" xfId="6938"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 6" xfId="9544"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 7" xfId="12111"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 8" xfId="13957"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 9" xfId="14472"/>
     <cellStyle name="Обычный 2 2 2 2 2_12_2019_Б-03-01-М" xfId="4493"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="1185"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 10" xfId="16194"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 11" xfId="17129"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 12" xfId="18180"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="1905"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2 2" xfId="4496"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2 3" xfId="6943"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2 4" xfId="9549"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2 5" xfId="12116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2 6" xfId="19251"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3" xfId="3174"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3 2" xfId="4497"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3 3" xfId="6944"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3 4" xfId="9550"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3 5" xfId="12117"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 4" xfId="4495"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 5" xfId="6942"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 6" xfId="9548"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 7" xfId="12115"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 8" xfId="14710"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 9" xfId="15275"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="1321"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 2" xfId="1925"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 2 2" xfId="19348"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 3" xfId="6945"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 4" xfId="9551"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 5" xfId="12118"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 6" xfId="15402"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 7" xfId="16321"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 8" xfId="17262"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 9" xfId="18276"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="1333"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 2" xfId="1985"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 2 2" xfId="19360"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 3" xfId="6946"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 4" xfId="9552"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 5" xfId="12119"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 6" xfId="15414"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 7" xfId="16333"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 8" xfId="17274"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 9" xfId="18288"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="1282"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 2" xfId="2005"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 2 2" xfId="19309"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 3" xfId="6947"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 4" xfId="9553"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 5" xfId="12120"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 6" xfId="15363"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 7" xfId="16282"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 8" xfId="17223"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 9" xfId="18237"/>
     <cellStyle name="Обычный 2 2 2 2 3 14" xfId="1359"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 2" xfId="2065"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 2 2" xfId="9554"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 2 3" xfId="19386"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 3" xfId="12121"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 4" xfId="15440"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 5" xfId="16359"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 6" xfId="17300"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 7" xfId="18314"/>
     <cellStyle name="Обычный 2 2 2 2 3 15" xfId="1247"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 2" xfId="2085"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 2 2" xfId="9555"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 2 3" xfId="19274"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 3" xfId="12122"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 4" xfId="15334"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 5" xfId="16253"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 6" xfId="17188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 7" xfId="18202"/>
     <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1393"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 2" xfId="2132"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 2 2" xfId="9556"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 2 3" xfId="19419"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 3" xfId="12123"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 4" xfId="15474"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 5" xfId="16393"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 6" xfId="17334"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 7" xfId="18347"/>
     <cellStyle name="Обычный 2 2 2 2 3 17" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 2" xfId="17764"/>
     <cellStyle name="Обычный 2 2 2 2 3 18" xfId="2185"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 2" xfId="18594"/>
     <cellStyle name="Обычный 2 2 2 2 3 19" xfId="2205"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19 2" xfId="18648"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10" xfId="2956"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10 2" xfId="4499"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10 2 2" xfId="4500"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10 2 3" xfId="6950"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10 2 4" xfId="9559"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10 2 5" xfId="12124"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10 3" xfId="4501"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10 3 2" xfId="9560"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10 3 3" xfId="12125"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 10 4" xfId="6949"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 11" xfId="4498"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 11 2" xfId="4502"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 11 3" xfId="6951"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 11 4" xfId="9561"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 11 5" xfId="12126"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 12" xfId="4503"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 12 2" xfId="9562"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 12 3" xfId="12127"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 13" xfId="4504"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 13 2" xfId="9563"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 13 3" xfId="12128"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 14" xfId="6948"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="1323"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2" xfId="1923"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2 2" xfId="19350"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 3" xfId="6953"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 4" xfId="9565"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 5" xfId="12130"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 6" xfId="15404"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 7" xfId="16323"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 8" xfId="17264"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 9" xfId="18278"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="1327"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2" xfId="1987"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2 2" xfId="19354"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 3" xfId="6954"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 4" xfId="9566"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 5" xfId="12131"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 6" xfId="15408"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 7" xfId="16327"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 8" xfId="17268"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 9" xfId="18282"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="1285"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2" xfId="2003"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2 2" xfId="19312"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 3" xfId="6955"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 4" xfId="9567"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 5" xfId="12132"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 6" xfId="15366"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 7" xfId="16285"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 8" xfId="17226"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 9" xfId="18240"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="1350"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2" xfId="2067"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2 2" xfId="9568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2 3" xfId="19377"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 3" xfId="12133"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 4" xfId="15431"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 5" xfId="16350"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 6" xfId="17291"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 7" xfId="18305"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="1261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2" xfId="2083"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2 2" xfId="9569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2 3" xfId="19288"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 3" xfId="12134"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 4" xfId="15342"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 5" xfId="16261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 6" xfId="17202"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 7" xfId="18216"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1383"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2" xfId="2133"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2 2" xfId="9570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2 3" xfId="19409"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 3" xfId="12135"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 4" xfId="15464"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 5" xfId="16383"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 6" xfId="17324"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 7" xfId="18337"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="1579"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 2" xfId="17681"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="2187"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 2" xfId="17617"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18 2" xfId="17645"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 19" xfId="2578"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19 2" xfId="17633"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10" xfId="4506"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10 2" xfId="4507"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10 3" xfId="6957"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10 4" xfId="9572"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 10 5" xfId="12136"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 11" xfId="4508"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 11 2" xfId="9573"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 11 3" xfId="12137"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 12" xfId="4509"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 12 2" xfId="9574"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 12 3" xfId="12138"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 13" xfId="6956"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="1322"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2" xfId="1988"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2 2" xfId="19349"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 3" xfId="6959"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 4" xfId="9576"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 5" xfId="12140"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 6" xfId="15403"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 7" xfId="16322"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 8" xfId="17263"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 9" xfId="18277"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="1289"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2" xfId="2002"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2 2" xfId="19316"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 3" xfId="6960"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 4" xfId="9577"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 5" xfId="12141"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 6" xfId="15370"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 7" xfId="16289"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 8" xfId="17230"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 9" xfId="18244"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="1344"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2" xfId="2068"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2 2" xfId="9578"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2 3" xfId="19371"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 3" xfId="12142"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 4" xfId="15425"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 5" xfId="16344"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 6" xfId="17285"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 7" xfId="18299"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="1268"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2" xfId="2082"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2 2" xfId="9579"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2 3" xfId="19295"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 3" xfId="12143"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 4" xfId="15349"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 5" xfId="16268"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 6" xfId="17209"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 7" xfId="18223"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1377"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2" xfId="2134"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2 2" xfId="9580"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2 3" xfId="19403"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 3" xfId="12144"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 4" xfId="15458"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 5" xfId="16377"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 6" xfId="17318"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 7" xfId="18331"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="1580"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 2" xfId="17679"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="2188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 2" xfId="18593"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="2202"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 2" xfId="18583"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18" xfId="2579"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 2" xfId="18551"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19" xfId="3027"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 2" xfId="18618"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="233"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 10" xfId="14852"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 11" xfId="15708"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 12" xfId="16643"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 13" xfId="17653"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="425"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 10" xfId="16814"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 11" xfId="17879"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="668"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2" xfId="1138"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2 2" xfId="14149"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2 3" xfId="19160"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 3" xfId="4512"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 4" xfId="15196"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 5" xfId="16102"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 6" xfId="17037"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 7" xfId="18088"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3" xfId="929"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3 2" xfId="6962"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3 3" xfId="18950"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 4" xfId="2580"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 4 2" xfId="9582"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 5" xfId="12146"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 6" xfId="13926"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 7" xfId="14441"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 8" xfId="15002"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 9" xfId="15879"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="574"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 10" xfId="16943"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 11" xfId="17994"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2" xfId="1044"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2 2" xfId="4513"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2 3" xfId="19066"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 3" xfId="3028"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 4" xfId="9583"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 5" xfId="12147"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 6" xfId="14055"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 7" xfId="14570"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 8" xfId="15116"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 9" xfId="16008"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="784"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4 2" xfId="4511"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4 3" xfId="18804"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="1668"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5 2" xfId="6961"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="9581"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="12145"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 8" xfId="13755"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 9" xfId="14270"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20" xfId="4510"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 2" xfId="18730"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21" xfId="6958"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22" xfId="9575"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 23" xfId="12139"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 24" xfId="13683"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 25" xfId="14198"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 26" xfId="14792"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 27" xfId="15635"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 28" xfId="16570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 29" xfId="17586"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="378"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 10" xfId="14962"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 11" xfId="15832"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 12" xfId="16767"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 13" xfId="17832"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="621"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 10" xfId="16990"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 11" xfId="18041"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="1091"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2 2" xfId="4515"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2 3" xfId="19113"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 3" xfId="2581"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 4" xfId="9585"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 5" xfId="12149"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 6" xfId="14102"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 7" xfId="14617"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 8" xfId="15156"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 9" xfId="16055"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="882"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 2" xfId="3029"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 3" xfId="6964"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 4" xfId="9586"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 5" xfId="12150"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 6" xfId="18903"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4" xfId="1681"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4 2" xfId="4514"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 5" xfId="6963"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 6" xfId="9584"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 7" xfId="12148"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 8" xfId="13879"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 9" xfId="14394"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="260"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 10" xfId="14879"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 11" xfId="15735"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 12" xfId="16670"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 13" xfId="17761"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="810"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 2" xfId="2582"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 3" xfId="6966"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 4" xfId="9588"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 5" xfId="12152"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 6" xfId="18830"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3" xfId="1748"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3 2" xfId="4517"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3 3" xfId="6967"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3 4" xfId="9589"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3 5" xfId="12153"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 4" xfId="4516"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 5" xfId="6965"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 6" xfId="9587"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 7" xfId="12151"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 8" xfId="13782"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 9" xfId="14297"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="218"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 10" xfId="14837"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 11" xfId="15693"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 12" xfId="16628"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 13" xfId="17729"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="769"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 2" xfId="2583"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 3" xfId="6969"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 4" xfId="9591"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 5" xfId="12155"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 6" xfId="18789"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3" xfId="1762"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3 2" xfId="4519"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3 3" xfId="6970"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3 4" xfId="9592"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3 5" xfId="12156"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 4" xfId="4518"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 5" xfId="6968"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 6" xfId="9590"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 7" xfId="12154"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 8" xfId="13740"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 9" xfId="14255"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="519"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 10" xfId="15068"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 11" xfId="15953"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 12" xfId="16888"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 13" xfId="17947"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="997"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 2" xfId="2584"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 3" xfId="6972"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 4" xfId="9594"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 5" xfId="12158"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 6" xfId="19019"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3" xfId="1828"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3 2" xfId="4521"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3 3" xfId="6973"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3 4" xfId="9595"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3 5" xfId="12159"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 4" xfId="4520"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 5" xfId="6971"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 6" xfId="9593"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 7" xfId="12157"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 8" xfId="14000"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 9" xfId="14515"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="716"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 10" xfId="16149"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 11" xfId="17084"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 12" xfId="18135"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="1842"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 2" xfId="4523"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 3" xfId="6975"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 4" xfId="9597"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 5" xfId="12161"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 6" xfId="19207"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3" xfId="3030"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3 2" xfId="4524"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3 3" xfId="6976"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3 4" xfId="9598"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3 5" xfId="12162"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 4" xfId="4522"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 5" xfId="6974"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 6" xfId="9596"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 7" xfId="12160"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 8" xfId="14665"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 9" xfId="15236"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="1187"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 10" xfId="16196"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 11" xfId="17131"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 12" xfId="18182"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="1908"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 2" xfId="4526"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 3" xfId="6978"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 4" xfId="9600"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 5" xfId="12164"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 6" xfId="19253"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3" xfId="3176"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3 2" xfId="4527"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3 3" xfId="6979"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3 4" xfId="9601"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3 5" xfId="12165"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 4" xfId="4525"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 5" xfId="6977"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 6" xfId="9599"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 7" xfId="12163"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 8" xfId="14712"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 9" xfId="15277"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="1325"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2" xfId="1922"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2 2" xfId="19352"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 3" xfId="6980"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 4" xfId="9602"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 5" xfId="12166"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 6" xfId="15406"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 7" xfId="16325"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 8" xfId="17266"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 9" xfId="18280"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_12_2019_Б-03-01-М" xfId="4528"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="2585"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2" xfId="4529"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2 2" xfId="4530"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2 3" xfId="6982"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2 4" xfId="9604"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 2 5" xfId="12167"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 3" xfId="4531"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 3 2" xfId="9605"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 3 3" xfId="12168"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3 4" xfId="6981"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4" xfId="2586"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2" xfId="4532"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2 2" xfId="4533"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2 3" xfId="6984"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2 4" xfId="9607"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 2 5" xfId="12169"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 3" xfId="4534"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 3 2" xfId="9608"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 3 3" xfId="12170"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4 4" xfId="6983"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5" xfId="2587"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 2" xfId="4535"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 2 2" xfId="4536"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5 2 3" xfId="6986"/>
@@ -26843,452 +29957,518 @@
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 3 2" xfId="9616"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 3 3" xfId="12176"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7 4" xfId="6989"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8" xfId="2590"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2" xfId="4544"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2 2" xfId="4545"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2 3" xfId="6992"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2 4" xfId="9617"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 2 5" xfId="12177"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 3" xfId="4546"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 3 2" xfId="9618"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 3 3" xfId="12178"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 8 4" xfId="6991"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9" xfId="2957"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2" xfId="4547"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2 2" xfId="4548"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2 3" xfId="6994"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2 4" xfId="9620"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 2 5" xfId="12179"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 3" xfId="4549"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 3 2" xfId="9621"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 3 3" xfId="12180"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 9 4" xfId="6993"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2_01_2020_Б-03-01-М" xfId="1581"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 20" xfId="3026"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20 2" xfId="18627"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 21" xfId="4505"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21 2" xfId="18729"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 22" xfId="6952"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 23" xfId="9564"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 24" xfId="12129"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 25" xfId="13682"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 26" xfId="14197"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 27" xfId="14791"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 28" xfId="15634"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 29" xfId="16569"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 10" xfId="14850"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 11" xfId="15706"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 12" xfId="16641"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 13" xfId="17652"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="424"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 10" xfId="16813"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 11" xfId="17878"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="667"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2" xfId="1137"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2 2" xfId="14148"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2 3" xfId="19159"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 3" xfId="4551"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 4" xfId="15195"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 5" xfId="16101"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 6" xfId="17036"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 7" xfId="18087"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3" xfId="928"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3 2" xfId="6996"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3 3" xfId="18949"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 4" xfId="2591"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 4 2" xfId="9624"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 5" xfId="12182"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 6" xfId="13925"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 7" xfId="14440"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 8" xfId="15001"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 9" xfId="15878"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="573"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 10" xfId="16942"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 11" xfId="17993"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2" xfId="1043"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2 2" xfId="4552"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2 3" xfId="19065"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 3" xfId="3031"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 4" xfId="9625"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 5" xfId="12183"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 6" xfId="14054"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 7" xfId="14569"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 8" xfId="15115"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 9" xfId="16007"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="782"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4 2" xfId="4550"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4 3" xfId="18802"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="1667"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5 2" xfId="6995"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="9623"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="12181"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 8" xfId="13753"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 9" xfId="14268"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 30" xfId="17585"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="377"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 10" xfId="14961"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 11" xfId="15831"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 12" xfId="16766"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 13" xfId="17831"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="620"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 10" xfId="16989"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 11" xfId="18040"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="1090"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2 2" xfId="4554"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2 3" xfId="19112"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 3" xfId="2592"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 4" xfId="9627"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 5" xfId="12185"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 6" xfId="14101"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 7" xfId="14616"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 8" xfId="15155"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 9" xfId="16054"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="881"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 2" xfId="3032"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 3" xfId="6998"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 4" xfId="9628"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 5" xfId="12186"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 6" xfId="18902"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4" xfId="1683"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4 2" xfId="4553"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 5" xfId="6997"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 6" xfId="9626"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 7" xfId="12184"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 8" xfId="13878"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 9" xfId="14393"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="351"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 10" xfId="14941"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 11" xfId="15805"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 12" xfId="16740"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 13" xfId="17805"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="855"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 2" xfId="2593"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 3" xfId="7000"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 4" xfId="9630"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 5" xfId="12188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 6" xfId="18876"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3" xfId="1747"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3 2" xfId="4556"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3 3" xfId="7001"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3 4" xfId="9631"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3 5" xfId="12189"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 4" xfId="4555"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 5" xfId="6999"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 6" xfId="9629"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 7" xfId="12187"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 8" xfId="13852"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 9" xfId="14367"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 10" xfId="14927"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 11" xfId="15790"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 12" xfId="16725"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 13" xfId="17791"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="841"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 2" xfId="2594"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 3" xfId="7003"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 4" xfId="9633"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 5" xfId="12191"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 6" xfId="18862"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3" xfId="1763"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3 2" xfId="4558"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3 3" xfId="7004"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3 4" xfId="9634"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3 5" xfId="12192"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 4" xfId="4557"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 5" xfId="7002"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 6" xfId="9632"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 7" xfId="12190"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 8" xfId="13837"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 9" xfId="14352"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="518"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 10" xfId="15067"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 11" xfId="15952"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 12" xfId="16887"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 13" xfId="17946"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="996"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 2" xfId="2595"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 3" xfId="7006"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 4" xfId="9636"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 5" xfId="12194"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 6" xfId="19018"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3" xfId="1827"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3 2" xfId="4560"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3 3" xfId="7007"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3 4" xfId="9637"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3 5" xfId="12195"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 4" xfId="4559"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 5" xfId="7005"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 6" xfId="9635"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 7" xfId="12193"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 8" xfId="13999"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 9" xfId="14514"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="715"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 10" xfId="16148"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 11" xfId="17083"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 12" xfId="18134"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="1843"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 2" xfId="4562"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 3" xfId="7009"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 4" xfId="9639"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 5" xfId="12197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 6" xfId="19206"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3" xfId="3033"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3 2" xfId="4563"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3 3" xfId="7010"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3 4" xfId="9640"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3 5" xfId="12198"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 4" xfId="4561"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 5" xfId="7008"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 6" xfId="9638"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 7" xfId="12196"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 8" xfId="14664"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 9" xfId="15235"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="1186"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 10" xfId="16195"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 11" xfId="17130"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 12" xfId="18181"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 2" xfId="4565"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 3" xfId="7012"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 4" xfId="9642"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 5" xfId="12200"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 6" xfId="19252"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3" xfId="3175"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3 2" xfId="4566"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3 3" xfId="7013"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3 4" xfId="9643"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3 5" xfId="12201"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 4" xfId="4564"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 5" xfId="7011"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 6" xfId="9641"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 7" xfId="12199"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 8" xfId="14711"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 9" xfId="15276"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_12_2019_Б-03-01-М" xfId="4567"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="1319"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2" xfId="1989"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2 2" xfId="19346"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 3" xfId="7015"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 4" xfId="9645"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 5" xfId="12203"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 6" xfId="15400"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 7" xfId="16319"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 8" xfId="17260"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 9" xfId="18274"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="1295"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2" xfId="2000"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2 2" xfId="19322"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 3" xfId="7016"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 4" xfId="9646"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 5" xfId="12204"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 6" xfId="15376"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 7" xfId="16295"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 8" xfId="17236"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 9" xfId="18250"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="1338"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2" xfId="2069"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2 2" xfId="9647"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2 3" xfId="19365"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 3" xfId="12205"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 4" xfId="15419"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 5" xfId="16338"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 6" xfId="17279"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 7" xfId="18293"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="1277"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2" xfId="2080"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2 2" xfId="9648"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2 3" xfId="19304"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 3" xfId="12206"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 4" xfId="15358"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 5" xfId="16277"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 6" xfId="17218"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 7" xfId="18232"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1366"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2" xfId="2135"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2 2" xfId="9649"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2 3" xfId="19393"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 3" xfId="12207"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 4" xfId="15447"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 5" xfId="16366"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 6" xfId="17307"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 7" xfId="18321"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="1582"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 2" xfId="17678"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="2189"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 2" xfId="18592"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17 2" xfId="18611"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 18" xfId="2596"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18 2" xfId="18664"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 19" xfId="3034"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19 2" xfId="18577"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="234"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 10" xfId="14853"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 11" xfId="15709"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 12" xfId="16644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 13" xfId="17654"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="426"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 10" xfId="16815"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 11" xfId="17880"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="669"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2" xfId="1139"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2 2" xfId="14150"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2 3" xfId="19161"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 3" xfId="4570"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 4" xfId="15197"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 5" xfId="16103"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 6" xfId="17038"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 7" xfId="18089"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3" xfId="930"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3 2" xfId="7018"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3 3" xfId="18951"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 4" xfId="2597"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 4 2" xfId="9651"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 5" xfId="12209"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 6" xfId="13927"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 7" xfId="14442"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 8" xfId="15003"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 9" xfId="15880"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="575"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 10" xfId="16944"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 11" xfId="17995"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2" xfId="1045"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2 2" xfId="4571"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2 3" xfId="19067"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 3" xfId="3035"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 4" xfId="9652"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 5" xfId="12210"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 6" xfId="14056"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 7" xfId="14571"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 8" xfId="15117"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 9" xfId="16009"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="785"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4 2" xfId="4569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4 3" xfId="18805"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="1669"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5 2" xfId="7017"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="9650"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="12208"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 8" xfId="13756"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 9" xfId="14271"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 20" xfId="4568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20 2" xfId="18731"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 21" xfId="7014"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 22" xfId="9644"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 23" xfId="12202"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 24" xfId="13684"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 25" xfId="14199"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 26" xfId="14793"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 27" xfId="15636"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 28" xfId="16571"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 29" xfId="17587"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="379"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 10" xfId="14963"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 11" xfId="15833"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 12" xfId="16768"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 13" xfId="17833"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="622"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 10" xfId="16991"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 11" xfId="18042"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="1092"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2 2" xfId="4573"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2 3" xfId="19114"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 3" xfId="2598"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 4" xfId="9654"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 5" xfId="12212"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 6" xfId="14103"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 7" xfId="14618"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 8" xfId="15157"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 9" xfId="16056"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="883"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 2" xfId="3036"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 3" xfId="7020"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 4" xfId="9655"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 5" xfId="12213"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 6" xfId="18904"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4" xfId="1680"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4 2" xfId="4572"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 5" xfId="7019"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 6" xfId="9653"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 7" xfId="12211"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 8" xfId="13880"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 9" xfId="14395"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="347"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 10" xfId="14938"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 11" xfId="15801"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 12" xfId="16736"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 13" xfId="17801"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="851"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 2" xfId="2599"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 3" xfId="7022"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 4" xfId="9657"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 5" xfId="12215"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 6" xfId="18872"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3" xfId="1749"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3 2" xfId="4575"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3 3" xfId="7023"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3 4" xfId="9658"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3 5" xfId="12216"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 4" xfId="4574"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 5" xfId="7021"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 6" xfId="9656"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 7" xfId="12214"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 8" xfId="13848"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 9" xfId="14363"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="340"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 10" xfId="14931"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 11" xfId="15794"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 12" xfId="16729"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 13" xfId="17794"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="844"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 2" xfId="2600"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 3" xfId="7025"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 4" xfId="9660"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 5" xfId="12218"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 6" xfId="18865"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3" xfId="1760"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3 2" xfId="4577"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3 3" xfId="7026"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3 4" xfId="9661"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3 5" xfId="12219"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 4" xfId="4576"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 5" xfId="7024"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 6" xfId="9659"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 7" xfId="12217"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 8" xfId="13841"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 9" xfId="14356"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="520"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 10" xfId="15069"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 11" xfId="15954"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 12" xfId="16889"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 13" xfId="17948"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="998"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 2" xfId="2601"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 3" xfId="7028"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 4" xfId="9663"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 5" xfId="12221"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 6" xfId="19020"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3" xfId="1829"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3 2" xfId="4579"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3 3" xfId="7029"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3 4" xfId="9664"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3 5" xfId="12222"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 4" xfId="4578"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 5" xfId="7027"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 6" xfId="9662"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 7" xfId="12220"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 8" xfId="14001"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 9" xfId="14516"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="717"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 10" xfId="16150"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 11" xfId="17085"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 12" xfId="18136"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="1840"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 2" xfId="4581"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 3" xfId="7031"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 4" xfId="9666"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 5" xfId="12224"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 6" xfId="19208"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3" xfId="3037"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3 2" xfId="4582"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3 3" xfId="7032"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3 4" xfId="9667"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3 5" xfId="12225"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 4" xfId="4580"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 5" xfId="7030"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 6" xfId="9665"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 7" xfId="12223"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 8" xfId="14666"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 9" xfId="15237"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="1188"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 10" xfId="16197"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 11" xfId="17132"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 12" xfId="18183"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 2" xfId="4584"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 3" xfId="7034"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 4" xfId="9669"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 5" xfId="12227"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 6" xfId="19254"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3" xfId="3177"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3 2" xfId="4585"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3 3" xfId="7035"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3 4" xfId="9670"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3 5" xfId="12228"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 4" xfId="4583"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 5" xfId="7033"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 6" xfId="9668"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 7" xfId="12226"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 8" xfId="14713"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 9" xfId="15278"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="1326"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2" xfId="1920"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2 2" xfId="19353"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 3" xfId="7036"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 4" xfId="9671"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 5" xfId="12229"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 6" xfId="15407"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 7" xfId="16326"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 8" xfId="17267"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 9" xfId="18281"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3_12_2019_Б-03-01-М" xfId="4586"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="2602"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4 2" xfId="4587"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4 2 2" xfId="4588"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4 2 3" xfId="7038"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4 2 4" xfId="9672"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4 2 5" xfId="12230"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4 3" xfId="4589"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4 3 2" xfId="9673"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4 3 3" xfId="12231"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4 4" xfId="7037"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5" xfId="2603"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5 2" xfId="4590"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5 2 2" xfId="4591"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5 2 3" xfId="7040"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5 2 4" xfId="9675"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5 2 5" xfId="12232"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5 3" xfId="4592"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5 3 2" xfId="9676"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5 3 3" xfId="12233"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5 4" xfId="7039"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 6" xfId="2604"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 6 2" xfId="4593"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 6 2 2" xfId="4594"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 6 2 3" xfId="7042"/>
@@ -27308,298 +30488,342 @@
     <cellStyle name="Обычный 2 2 2 2 3 2 7 3 2" xfId="9681"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 7 3 3" xfId="12237"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 7 4" xfId="7043"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8" xfId="2606"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8 2" xfId="4599"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8 2 2" xfId="4600"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8 2 3" xfId="7046"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8 2 4" xfId="9683"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8 2 5" xfId="12238"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8 3" xfId="4601"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8 3 2" xfId="9684"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8 3 3" xfId="12239"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8 4" xfId="7045"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9" xfId="2607"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9 2" xfId="4602"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9 2 2" xfId="4603"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9 2 3" xfId="7048"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9 2 4" xfId="9686"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9 2 5" xfId="12240"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9 3" xfId="4604"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9 3 2" xfId="9687"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9 3 3" xfId="12241"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 9 4" xfId="7047"/>
     <cellStyle name="Обычный 2 2 2 2 3 2_01_2020_Б-03-01-М" xfId="1583"/>
     <cellStyle name="Обычный 2 2 2 2 3 20" xfId="2576"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20 2" xfId="18598"/>
     <cellStyle name="Обычный 2 2 2 2 3 21" xfId="3025"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21 2" xfId="18552"/>
     <cellStyle name="Обычный 2 2 2 2 3 22" xfId="4494"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22 2" xfId="18728"/>
     <cellStyle name="Обычный 2 2 2 2 3 23" xfId="6941"/>
     <cellStyle name="Обычный 2 2 2 2 3 24" xfId="9547"/>
     <cellStyle name="Обычный 2 2 2 2 3 25" xfId="12114"/>
     <cellStyle name="Обычный 2 2 2 2 3 26" xfId="13681"/>
     <cellStyle name="Обычный 2 2 2 2 3 27" xfId="14196"/>
     <cellStyle name="Обычный 2 2 2 2 3 28" xfId="14790"/>
     <cellStyle name="Обычный 2 2 2 2 3 29" xfId="15633"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 10" xfId="4605"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 10 2" xfId="4606"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 10 3" xfId="7050"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 10 4" xfId="9690"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 10 5" xfId="12242"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 11" xfId="4607"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 11 2" xfId="9691"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 11 3" xfId="12243"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 12" xfId="4608"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 12 2" xfId="9692"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 12 3" xfId="12244"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 13" xfId="7049"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="1316"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2" xfId="1991"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2 2" xfId="19343"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 3" xfId="7052"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 4" xfId="9694"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 5" xfId="12246"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 6" xfId="15397"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 7" xfId="16316"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 8" xfId="17257"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 9" xfId="18271"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="1297"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2" xfId="1997"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2 2" xfId="19324"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 3" xfId="7053"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 4" xfId="9695"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 5" xfId="12247"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 6" xfId="15378"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 7" xfId="16297"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 8" xfId="17238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 9" xfId="18252"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="1336"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2" xfId="2071"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2 2" xfId="9696"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2 3" xfId="19363"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 3" xfId="12248"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 4" xfId="15417"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 5" xfId="16336"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 6" xfId="17277"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 7" xfId="18291"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="1280"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2" xfId="2077"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2 2" xfId="9697"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2 3" xfId="19307"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 3" xfId="12249"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 4" xfId="15361"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 5" xfId="16280"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 6" xfId="17221"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 7" xfId="18235"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1363"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2" xfId="2136"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2 2" xfId="9698"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2 3" xfId="19390"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 3" xfId="12250"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 4" xfId="15444"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 5" xfId="16363"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 6" xfId="17304"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 7" xfId="18318"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="1584"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 2" xfId="17760"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="2191"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 2" xfId="18591"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="2197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17 2" xfId="18579"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 18" xfId="2609"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18 2" xfId="18564"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 19" xfId="3038"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19 2" xfId="17642"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="236"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 10" xfId="14855"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 11" xfId="15711"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 12" xfId="16646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 13" xfId="17655"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="427"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 10" xfId="16816"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 11" xfId="17881"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="670"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2" xfId="1140"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2 2" xfId="14151"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2 3" xfId="19162"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 3" xfId="4611"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 4" xfId="15198"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 5" xfId="16104"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 6" xfId="17039"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 7" xfId="18090"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3" xfId="931"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3 2" xfId="7055"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3 3" xfId="18952"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 4" xfId="2610"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 4 2" xfId="9700"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 5" xfId="12252"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 6" xfId="13928"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 7" xfId="14443"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 8" xfId="15004"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 9" xfId="15881"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="576"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 10" xfId="16945"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 11" xfId="17996"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2" xfId="1046"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2 2" xfId="4612"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2 3" xfId="19068"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 3" xfId="3039"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 4" xfId="9701"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 5" xfId="12253"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 6" xfId="14057"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 7" xfId="14572"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 8" xfId="15118"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 9" xfId="16010"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="787"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4 2" xfId="4610"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4 3" xfId="18807"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="1671"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5 2" xfId="7054"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="9699"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="12251"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 8" xfId="13758"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 9" xfId="14273"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 20" xfId="4609"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20 2" xfId="18733"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 21" xfId="7051"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 22" xfId="9693"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 23" xfId="12245"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 24" xfId="13685"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 25" xfId="14200"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 26" xfId="14794"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 27" xfId="15637"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 28" xfId="16572"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 29" xfId="17588"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="380"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 10" xfId="14964"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 11" xfId="15834"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 12" xfId="16769"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 13" xfId="17834"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="623"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 10" xfId="16992"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 11" xfId="18043"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="1093"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2 2" xfId="4614"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2 3" xfId="19115"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 3" xfId="2611"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 4" xfId="9703"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 5" xfId="12255"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 6" xfId="14104"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 7" xfId="14619"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 8" xfId="15158"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 9" xfId="16057"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="884"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 2" xfId="3040"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 3" xfId="7057"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 4" xfId="9704"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 5" xfId="12256"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 6" xfId="18905"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4" xfId="1677"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4 2" xfId="4613"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 5" xfId="7056"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 6" xfId="9702"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 7" xfId="12254"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 8" xfId="13881"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 9" xfId="14396"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="257"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 10" xfId="14876"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 11" xfId="15732"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 12" xfId="16667"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 13" xfId="17758"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="807"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 2" xfId="2612"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 3" xfId="7059"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 4" xfId="9706"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 5" xfId="12258"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 6" xfId="18827"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3" xfId="1751"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3 2" xfId="4616"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3 3" xfId="7060"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3 4" xfId="9707"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3 5" xfId="12259"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 4" xfId="4615"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 5" xfId="7058"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 6" xfId="9705"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 7" xfId="12257"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 8" xfId="13779"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 9" xfId="14294"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="339"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 10" xfId="14930"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 11" xfId="15793"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 12" xfId="16728"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 13" xfId="17793"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="843"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 2" xfId="2613"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 3" xfId="7062"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 4" xfId="9709"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 5" xfId="12261"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 6" xfId="18864"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3" xfId="1757"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3 2" xfId="4618"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3 3" xfId="7063"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3 4" xfId="9710"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3 5" xfId="12262"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 4" xfId="4617"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 5" xfId="7061"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 6" xfId="9708"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 7" xfId="12260"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 8" xfId="13840"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 9" xfId="14355"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="521"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 10" xfId="15070"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 11" xfId="15955"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 12" xfId="16890"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 13" xfId="17949"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="999"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 2" xfId="2614"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 3" xfId="7065"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 4" xfId="9712"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 5" xfId="12264"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 6" xfId="19021"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3" xfId="1831"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3 2" xfId="4620"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3 3" xfId="7066"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3 4" xfId="9713"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3 5" xfId="12265"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 4" xfId="4619"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 5" xfId="7064"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 6" xfId="9711"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 7" xfId="12263"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 8" xfId="14002"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 9" xfId="14517"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="718"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 10" xfId="16151"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 11" xfId="17086"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 12" xfId="18137"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="1837"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 2" xfId="4622"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 3" xfId="7068"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 4" xfId="9715"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 5" xfId="12267"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 6" xfId="19209"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3" xfId="3041"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3 2" xfId="4623"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3 3" xfId="7069"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3 4" xfId="9716"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3 5" xfId="12268"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 4" xfId="4621"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 5" xfId="7067"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 6" xfId="9714"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 7" xfId="12266"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 8" xfId="14667"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 9" xfId="15238"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="1189"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 10" xfId="16198"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 11" xfId="17133"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 12" xfId="18184"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 2" xfId="4625"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 3" xfId="7071"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 4" xfId="9718"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 5" xfId="12270"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 6" xfId="19255"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3" xfId="3178"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3 2" xfId="4626"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3 3" xfId="7072"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3 4" xfId="9719"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3 5" xfId="12271"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 4" xfId="4624"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 5" xfId="7070"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 6" xfId="9717"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 7" xfId="12269"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 8" xfId="14714"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 9" xfId="15279"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="1328"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2" xfId="1917"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2 2" xfId="19355"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 3" xfId="7073"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 4" xfId="9720"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 5" xfId="12272"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 6" xfId="15409"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 7" xfId="16328"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 8" xfId="17269"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 9" xfId="18283"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2_12_2019_Б-03-01-М" xfId="4627"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="2615"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3 2" xfId="4628"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3 2 2" xfId="4629"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3 2 3" xfId="7075"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3 2 4" xfId="9722"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3 2 5" xfId="12273"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3 3" xfId="4630"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3 3 2" xfId="9723"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3 3 3" xfId="12274"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3 4" xfId="7074"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4" xfId="2616"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4 2" xfId="4631"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4 2 2" xfId="4632"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4 2 3" xfId="7077"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4 2 4" xfId="9725"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4 2 5" xfId="12275"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4 3" xfId="4633"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4 3 2" xfId="9726"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4 3 3" xfId="12276"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4 4" xfId="7076"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 5" xfId="2617"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 5 2" xfId="4634"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 5 2 2" xfId="4635"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 5 2 3" xfId="7079"/>
@@ -27629,487 +30853,565 @@
     <cellStyle name="Обычный 2 2 2 2 3 3 7 3 2" xfId="9734"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 7 3 3" xfId="12282"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 7 4" xfId="7082"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8" xfId="2620"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8 2" xfId="4643"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8 2 2" xfId="4644"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8 2 3" xfId="7085"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8 2 4" xfId="9735"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8 2 5" xfId="12283"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8 3" xfId="4645"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8 3 2" xfId="9736"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8 3 3" xfId="12284"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 8 4" xfId="7084"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9" xfId="2958"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9 2" xfId="4646"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9 2 2" xfId="4647"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9 2 3" xfId="7087"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9 2 4" xfId="9738"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9 2 5" xfId="12285"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9 3" xfId="4648"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9 3 2" xfId="9739"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9 3 3" xfId="12286"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 9 4" xfId="7086"/>
     <cellStyle name="Обычный 2 2 2 2 3 3_01_2020_Б-03-01-М" xfId="1585"/>
     <cellStyle name="Обычный 2 2 2 2 3 30" xfId="16568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 31" xfId="17584"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="230"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 10" xfId="14849"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 11" xfId="15705"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 12" xfId="16640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 13" xfId="17651"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="423"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 10" xfId="16812"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 11" xfId="17877"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="666"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2" xfId="1136"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2 2" xfId="14147"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2 3" xfId="19158"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 3" xfId="4650"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 4" xfId="15194"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 5" xfId="16100"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 6" xfId="17035"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 7" xfId="18086"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 3" xfId="927"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 3 2" xfId="7089"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 3 3" xfId="18948"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 4" xfId="2622"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 4 2" xfId="9742"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 5" xfId="12288"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 6" xfId="13924"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 7" xfId="14439"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 8" xfId="15000"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 9" xfId="15877"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="572"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 10" xfId="16941"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 11" xfId="17992"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 2" xfId="1042"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 2 2" xfId="4651"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 2 3" xfId="19064"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 3" xfId="3042"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 4" xfId="9743"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 5" xfId="12289"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 6" xfId="14053"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 7" xfId="14568"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 8" xfId="15114"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 9" xfId="16006"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="781"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4 2" xfId="4649"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4 3" xfId="18801"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="1666"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 5 2" xfId="7088"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="9741"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="12287"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 8" xfId="13752"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 9" xfId="14267"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="376"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 10" xfId="14960"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 11" xfId="15830"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 12" xfId="16765"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 13" xfId="17830"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="619"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 10" xfId="16988"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 11" xfId="18039"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="1089"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 2 2" xfId="4653"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2 3" xfId="19111"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 3" xfId="2623"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 4" xfId="9745"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 5" xfId="12291"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 6" xfId="14100"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 7" xfId="14615"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 8" xfId="15154"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 9" xfId="16053"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="880"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3 2" xfId="3043"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3 3" xfId="7091"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3 4" xfId="9746"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3 5" xfId="12292"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3 6" xfId="18901"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 4" xfId="1685"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 4 2" xfId="4652"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 5" xfId="7090"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 6" xfId="9744"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 7" xfId="12290"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 8" xfId="13877"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 9" xfId="14392"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="263"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 10" xfId="14882"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 11" xfId="15738"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 12" xfId="16673"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 13" xfId="17763"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="813"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2 2" xfId="2624"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2 3" xfId="7093"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2 4" xfId="9748"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2 5" xfId="12294"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2 6" xfId="18833"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3" xfId="1745"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3 2" xfId="4655"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3 3" xfId="7094"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3 4" xfId="9749"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3 5" xfId="12295"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 4" xfId="4654"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 5" xfId="7092"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 6" xfId="9747"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 7" xfId="12293"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 8" xfId="13785"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 9" xfId="14300"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="447"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 10" xfId="15022"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 11" xfId="15901"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 12" xfId="16836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 13" xfId="17901"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="951"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2 2" xfId="2625"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2 3" xfId="7096"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2 4" xfId="9751"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2 5" xfId="12297"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2 6" xfId="18972"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3" xfId="1765"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3 2" xfId="4657"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3 3" xfId="7097"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3 4" xfId="9752"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3 5" xfId="12298"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 4" xfId="4656"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 5" xfId="7095"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 6" xfId="9750"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 7" xfId="12296"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 8" xfId="13948"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 9" xfId="14463"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="517"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 10" xfId="15066"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 11" xfId="15951"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 12" xfId="16886"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 13" xfId="17945"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="995"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2 2" xfId="2626"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2 3" xfId="7099"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2 4" xfId="9754"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2 5" xfId="12300"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2 6" xfId="19017"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3" xfId="1825"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3 2" xfId="4659"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3 3" xfId="7100"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3 4" xfId="9755"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3 5" xfId="12301"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 4" xfId="4658"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 5" xfId="7098"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 6" xfId="9753"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 7" xfId="12299"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 8" xfId="13998"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 9" xfId="14513"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="714"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 10" xfId="16147"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 11" xfId="17082"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 12" xfId="18133"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="1845"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2 2" xfId="4661"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2 3" xfId="7102"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2 4" xfId="9757"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2 5" xfId="12303"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2 6" xfId="19205"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3" xfId="3044"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3 2" xfId="4662"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3 3" xfId="7103"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3 4" xfId="9758"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3 5" xfId="12304"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 4" xfId="4660"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 5" xfId="7101"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 6" xfId="9756"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 7" xfId="12302"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 8" xfId="14663"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 9" xfId="15234"/>
     <cellStyle name="Обычный 2 2 2 2 3_12_2019_Б-03-01-М" xfId="4663"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="1329"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 2" xfId="1916"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 2 2" xfId="19356"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 3" xfId="7105"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 4" xfId="9760"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 5" xfId="12306"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 6" xfId="15410"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 7" xfId="16329"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 8" xfId="17270"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 9" xfId="18284"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="1313"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 2" xfId="1992"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 2 2" xfId="19340"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 3" xfId="7106"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 4" xfId="9761"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 5" xfId="12307"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 6" xfId="15394"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 7" xfId="16313"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 8" xfId="17254"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 9" xfId="18268"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="1303"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 2" xfId="1996"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 2 2" xfId="19330"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 3" xfId="7107"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 4" xfId="9762"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 5" xfId="12308"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 6" xfId="15384"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 7" xfId="16303"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 8" xfId="17244"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 9" xfId="18258"/>
     <cellStyle name="Обычный 2 2 2 2 4 13" xfId="1320"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 2" xfId="2072"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 2 2" xfId="9763"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 2 3" xfId="19347"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 3" xfId="12309"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 4" xfId="15401"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 5" xfId="16320"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 6" xfId="17261"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 7" xfId="18275"/>
     <cellStyle name="Обычный 2 2 2 2 4 14" xfId="1293"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 2" xfId="2076"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 2 2" xfId="9764"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 2 3" xfId="19320"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 3" xfId="12310"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 4" xfId="15374"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 5" xfId="16293"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 6" xfId="17234"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 7" xfId="18248"/>
     <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1341"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 2" xfId="2137"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 2 2" xfId="9765"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 2 3" xfId="19368"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 3" xfId="12311"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 4" xfId="15422"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 5" xfId="16341"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 6" xfId="17282"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 7" xfId="18296"/>
     <cellStyle name="Обычный 2 2 2 2 4 16" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 2" xfId="17762"/>
     <cellStyle name="Обычный 2 2 2 2 4 17" xfId="2192"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 2" xfId="18590"/>
     <cellStyle name="Обычный 2 2 2 2 4 18" xfId="2196"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18 2" xfId="18606"/>
     <cellStyle name="Обычный 2 2 2 2 4 19" xfId="2627"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19 2" xfId="18578"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 10" xfId="4665"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 10 2" xfId="4666"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 10 3" xfId="7109"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 10 4" xfId="9766"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 10 5" xfId="12312"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 11" xfId="4667"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 11 2" xfId="9767"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 11 3" xfId="12313"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 12" xfId="4668"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 12 2" xfId="9768"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 12 3" xfId="12314"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 13" xfId="7108"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="1309"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2" xfId="1994"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2 2" xfId="19336"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 3" xfId="7111"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 4" xfId="9770"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 5" xfId="12316"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 6" xfId="15390"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 7" xfId="16309"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 8" xfId="17250"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 9" xfId="18264"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="1308"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2" xfId="1993"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2 2" xfId="19335"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 3" xfId="7112"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 4" xfId="9771"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 5" xfId="12317"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 6" xfId="15389"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 7" xfId="16308"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 8" xfId="17249"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 9" xfId="18263"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="1311"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2" xfId="2074"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2 2" xfId="9772"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2 3" xfId="19338"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 3" xfId="12318"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 4" xfId="15392"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 5" xfId="16311"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 6" xfId="17252"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 7" xfId="18266"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="1305"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2" xfId="2073"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2 2" xfId="9773"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2 3" xfId="19332"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 3" xfId="12319"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 4" xfId="15386"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 5" xfId="16305"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 6" xfId="17246"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 7" xfId="18260"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1317"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2" xfId="2138"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2 2" xfId="9774"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2 3" xfId="19344"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 3" xfId="12320"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 4" xfId="15398"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 5" xfId="16317"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 6" xfId="17258"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 7" xfId="18272"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 2" xfId="17755"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="2194"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 2" xfId="18602"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="2193"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17 2" xfId="18649"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 18" xfId="2628"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18 2" xfId="17702"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 19" xfId="3046"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19 2" xfId="18669"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="239"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 10" xfId="14858"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 11" xfId="15714"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 12" xfId="16649"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 13" xfId="17658"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="429"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 10" xfId="16818"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 11" xfId="17883"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="672"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2" xfId="1142"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2 2" xfId="14153"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2 3" xfId="19164"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 3" xfId="4671"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 4" xfId="15200"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 5" xfId="16106"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 6" xfId="17041"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 7" xfId="18092"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3" xfId="933"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3 2" xfId="7114"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3 3" xfId="18954"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 4" xfId="2629"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 4 2" xfId="9776"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 5" xfId="12322"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 6" xfId="13930"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 7" xfId="14445"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 8" xfId="15006"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 9" xfId="15883"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="578"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 10" xfId="16947"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 11" xfId="17998"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2" xfId="1048"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2 2" xfId="4672"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2 3" xfId="19070"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 3" xfId="3047"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 4" xfId="9777"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 5" xfId="12323"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 6" xfId="14059"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 7" xfId="14574"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 8" xfId="15120"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 9" xfId="16012"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="790"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4 2" xfId="4670"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4 3" xfId="18810"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="1674"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5 2" xfId="7113"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="9775"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="12321"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 8" xfId="13761"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 9" xfId="14276"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 20" xfId="4669"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20 2" xfId="18735"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 21" xfId="7110"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 22" xfId="9769"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 23" xfId="12315"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 24" xfId="13687"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 25" xfId="14202"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 26" xfId="14796"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 27" xfId="15639"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 28" xfId="16574"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 29" xfId="17590"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="382"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 10" xfId="14966"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 11" xfId="15836"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 12" xfId="16771"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 13" xfId="17836"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="625"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 10" xfId="16994"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 11" xfId="18045"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="1095"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2 2" xfId="4674"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2 3" xfId="19117"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 3" xfId="2630"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 4" xfId="9779"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 5" xfId="12325"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 6" xfId="14106"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 7" xfId="14621"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 8" xfId="15160"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 9" xfId="16059"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="886"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 2" xfId="3048"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 3" xfId="7116"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 4" xfId="9780"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 5" xfId="12326"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 6" xfId="18907"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4" xfId="1672"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4 2" xfId="4673"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 5" xfId="7115"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 6" xfId="9778"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 7" xfId="12324"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 8" xfId="13883"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 9" xfId="14398"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="348"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 10" xfId="14939"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 11" xfId="15802"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 12" xfId="16737"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 13" xfId="17802"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="852"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 2" xfId="2631"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 3" xfId="7118"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 4" xfId="9782"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 5" xfId="12328"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 6" xfId="18873"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3" xfId="1754"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3 2" xfId="4676"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3 3" xfId="7119"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3 4" xfId="9783"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3 5" xfId="12329"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 4" xfId="4675"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 5" xfId="7117"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 6" xfId="9781"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 7" xfId="12327"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 8" xfId="13849"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 9" xfId="14364"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="221"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 10" xfId="14840"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 11" xfId="15696"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 12" xfId="16631"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 13" xfId="17732"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="772"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 2" xfId="2632"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 3" xfId="7121"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 4" xfId="9785"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 5" xfId="12331"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 6" xfId="18792"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3" xfId="1753"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3 2" xfId="4678"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3 3" xfId="7122"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3 4" xfId="9786"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3 5" xfId="12332"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 4" xfId="4677"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 5" xfId="7120"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 6" xfId="9784"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 7" xfId="12330"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 8" xfId="13743"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 9" xfId="14258"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="523"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 10" xfId="15072"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 11" xfId="15957"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 12" xfId="16892"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 13" xfId="17951"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="1001"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 2" xfId="2633"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 3" xfId="7124"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 4" xfId="9788"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 5" xfId="12334"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 6" xfId="19023"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3" xfId="1834"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3 2" xfId="4680"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3 3" xfId="7125"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3 4" xfId="9789"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3 5" xfId="12335"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 4" xfId="4679"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 5" xfId="7123"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 6" xfId="9787"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 7" xfId="12333"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 8" xfId="14004"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 9" xfId="14519"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="720"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 10" xfId="16153"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 11" xfId="17088"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 12" xfId="18139"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="1833"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 2" xfId="4682"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 3" xfId="7127"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 4" xfId="9791"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 5" xfId="12337"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 6" xfId="19211"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3" xfId="3049"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3 2" xfId="4683"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3 3" xfId="7128"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3 4" xfId="9792"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3 5" xfId="12338"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 4" xfId="4681"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 5" xfId="7126"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 6" xfId="9790"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 7" xfId="12336"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 8" xfId="14669"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 9" xfId="15240"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="1191"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 10" xfId="16200"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 11" xfId="17135"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 12" xfId="18186"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 2" xfId="4685"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 3" xfId="7130"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 4" xfId="9794"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 5" xfId="12340"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 6" xfId="19257"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3" xfId="3180"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3 2" xfId="4686"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3 3" xfId="7131"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3 4" xfId="9795"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3 5" xfId="12341"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 4" xfId="4684"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 5" xfId="7129"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 6" xfId="9793"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 7" xfId="12339"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 8" xfId="14716"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 9" xfId="15281"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="1331"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2" xfId="1913"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2 2" xfId="19358"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 3" xfId="7132"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 4" xfId="9796"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 5" xfId="12342"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 6" xfId="15412"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 7" xfId="16331"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 8" xfId="17272"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 9" xfId="18286"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2_12_2019_Б-03-01-М" xfId="4687"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="2634"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3 2" xfId="4688"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3 2 2" xfId="4689"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3 2 3" xfId="7134"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3 2 4" xfId="9798"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3 2 5" xfId="12343"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3 3" xfId="4690"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3 3 2" xfId="9799"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3 3 3" xfId="12344"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3 4" xfId="7133"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4" xfId="2635"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4 2" xfId="4691"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4 2 2" xfId="4692"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4 2 3" xfId="7136"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4 2 4" xfId="9801"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4 2 5" xfId="12345"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4 3" xfId="4693"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4 3 2" xfId="9802"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4 3 3" xfId="12346"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4 4" xfId="7135"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 5" xfId="2636"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 5 2" xfId="4694"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 5 2 2" xfId="4695"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 5 2 3" xfId="7138"/>
@@ -28139,500 +31441,572 @@
     <cellStyle name="Обычный 2 2 2 2 4 2 7 3 2" xfId="9810"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 7 3 3" xfId="12352"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 7 4" xfId="7141"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8" xfId="2639"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8 2" xfId="4703"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8 2 2" xfId="4704"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8 2 3" xfId="7144"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8 2 4" xfId="9811"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8 2 5" xfId="12353"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8 3" xfId="4705"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8 3 2" xfId="9812"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8 3 3" xfId="12354"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 8 4" xfId="7143"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9" xfId="2959"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9 2" xfId="4706"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9 2 2" xfId="4707"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9 2 3" xfId="7146"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9 2 4" xfId="9814"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9 2 5" xfId="12355"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9 3" xfId="4708"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9 3 2" xfId="9815"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9 3 3" xfId="12356"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 9 4" xfId="7145"/>
     <cellStyle name="Обычный 2 2 2 2 4 2_01_2020_Б-03-01-М" xfId="1588"/>
     <cellStyle name="Обычный 2 2 2 2 4 20" xfId="3045"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20 2" xfId="17722"/>
     <cellStyle name="Обычный 2 2 2 2 4 21" xfId="4664"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21 2" xfId="18734"/>
     <cellStyle name="Обычный 2 2 2 2 4 22" xfId="7104"/>
     <cellStyle name="Обычный 2 2 2 2 4 23" xfId="9759"/>
     <cellStyle name="Обычный 2 2 2 2 4 24" xfId="12305"/>
     <cellStyle name="Обычный 2 2 2 2 4 25" xfId="13686"/>
     <cellStyle name="Обычный 2 2 2 2 4 26" xfId="14201"/>
     <cellStyle name="Обычный 2 2 2 2 4 27" xfId="14795"/>
     <cellStyle name="Обычный 2 2 2 2 4 28" xfId="15638"/>
     <cellStyle name="Обычный 2 2 2 2 4 29" xfId="16573"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="237"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 10" xfId="14856"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 11" xfId="15712"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 12" xfId="16647"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 13" xfId="17656"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="428"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 10" xfId="16817"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 11" xfId="17882"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="671"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2" xfId="1141"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2 2" xfId="14152"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2 3" xfId="19163"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 3" xfId="4710"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 4" xfId="15199"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 5" xfId="16105"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 6" xfId="17040"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 7" xfId="18091"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 3" xfId="932"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 3 2" xfId="7148"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 3 3" xfId="18953"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 4" xfId="2641"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 4 2" xfId="9818"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 5" xfId="12358"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 6" xfId="13929"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 7" xfId="14444"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 8" xfId="15005"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 9" xfId="15882"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="577"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 10" xfId="16946"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 11" xfId="17997"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 2" xfId="1047"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 2 2" xfId="4711"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 2 3" xfId="19069"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 3" xfId="3050"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 4" xfId="9819"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 5" xfId="12359"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 6" xfId="14058"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 7" xfId="14573"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 8" xfId="15119"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 9" xfId="16011"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="788"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4 2" xfId="4709"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4 3" xfId="18808"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="1673"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 5 2" xfId="7147"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="9817"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="12357"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 8" xfId="13759"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 9" xfId="14274"/>
+    <cellStyle name="Обычный 2 2 2 2 4 30" xfId="17589"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="381"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 10" xfId="14965"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 11" xfId="15835"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 12" xfId="16770"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 13" xfId="17835"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="624"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 10" xfId="16993"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 11" xfId="18044"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="1094"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 2 2" xfId="4713"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2 3" xfId="19116"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 3" xfId="2642"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 4" xfId="9821"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 5" xfId="12361"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 6" xfId="14105"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 7" xfId="14620"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 8" xfId="15159"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 9" xfId="16058"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="885"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3 2" xfId="3051"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3 3" xfId="7150"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3 4" xfId="9822"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3 5" xfId="12362"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3 6" xfId="18906"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 4" xfId="1675"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 4 2" xfId="4712"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 5" xfId="7149"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 6" xfId="9820"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 7" xfId="12360"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 8" xfId="13882"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 9" xfId="14397"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="349"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 10" xfId="14940"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 11" xfId="15803"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 12" xfId="16738"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 13" xfId="17803"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="853"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2 2" xfId="2643"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2 3" xfId="7152"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2 4" xfId="9824"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2 5" xfId="12364"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2 6" xfId="18874"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3" xfId="1752"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3 2" xfId="4715"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3 3" xfId="7153"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3 4" xfId="9825"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3 5" xfId="12365"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 4" xfId="4714"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 5" xfId="7151"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 6" xfId="9823"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 7" xfId="12363"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 8" xfId="13850"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 9" xfId="14365"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="220"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 10" xfId="14839"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 11" xfId="15695"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 12" xfId="16630"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 13" xfId="17731"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="771"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2 2" xfId="2644"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2 3" xfId="7155"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2 4" xfId="9827"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2 5" xfId="12367"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2 6" xfId="18791"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3" xfId="1756"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3 2" xfId="4717"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3 3" xfId="7156"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3 4" xfId="9828"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3 5" xfId="12368"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 4" xfId="4716"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 5" xfId="7154"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 6" xfId="9826"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 7" xfId="12366"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 8" xfId="13742"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 9" xfId="14257"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="522"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 10" xfId="15071"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 11" xfId="15956"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 12" xfId="16891"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 13" xfId="17950"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="1000"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2 2" xfId="2645"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2 3" xfId="7158"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2 4" xfId="9830"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2 5" xfId="12370"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2 6" xfId="19022"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3" xfId="1832"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3 2" xfId="4719"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3 3" xfId="7159"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3 4" xfId="9831"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3 5" xfId="12371"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 4" xfId="4718"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 5" xfId="7157"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 6" xfId="9829"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 7" xfId="12369"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 8" xfId="14003"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 9" xfId="14518"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="719"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 10" xfId="16152"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 11" xfId="17087"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 12" xfId="18138"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="1836"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2 2" xfId="4721"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2 3" xfId="7161"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2 4" xfId="9833"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2 5" xfId="12373"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2 6" xfId="19210"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3" xfId="3052"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3 2" xfId="4722"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3 3" xfId="7162"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3 4" xfId="9834"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3 5" xfId="12374"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 4" xfId="4720"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 5" xfId="7160"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 6" xfId="9832"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 7" xfId="12372"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 8" xfId="14668"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 9" xfId="15239"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="1190"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 10" xfId="16199"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 11" xfId="17134"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 12" xfId="18185"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="1912"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2 2" xfId="4724"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2 3" xfId="7164"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2 4" xfId="9836"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2 5" xfId="12376"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2 6" xfId="19256"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3" xfId="3179"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3 2" xfId="4725"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3 3" xfId="7165"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3 4" xfId="9837"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3 5" xfId="12377"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 4" xfId="4723"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 5" xfId="7163"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 6" xfId="9835"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 7" xfId="12375"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 8" xfId="14715"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 9" xfId="15280"/>
     <cellStyle name="Обычный 2 2 2 2 4_12_2019_Б-03-01-М" xfId="4726"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="1306"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 2" xfId="1995"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 2 2" xfId="19333"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 3" xfId="7167"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 4" xfId="9839"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 5" xfId="12379"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 6" xfId="15387"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 7" xfId="16306"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 8" xfId="17247"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 9" xfId="18261"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="1314"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 2" xfId="1990"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 2 2" xfId="19341"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 3" xfId="7168"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 4" xfId="9840"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 5" xfId="12380"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 6" xfId="15395"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 7" xfId="16314"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 8" xfId="17255"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 9" xfId="18269"/>
     <cellStyle name="Обычный 2 2 2 2 5 12" xfId="1300"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 2" xfId="2075"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 2 2" xfId="9841"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 2 3" xfId="19327"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 3" xfId="12381"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 4" xfId="15381"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 5" xfId="16300"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 6" xfId="17241"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 7" xfId="18255"/>
     <cellStyle name="Обычный 2 2 2 2 5 13" xfId="1330"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 2" xfId="2070"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 2 2" xfId="9842"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 2 3" xfId="19357"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 3" xfId="12382"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 4" xfId="15411"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 5" xfId="16330"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 6" xfId="17271"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 7" xfId="18285"/>
     <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1283"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 2" xfId="2139"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 2 2" xfId="9843"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 2 3" xfId="19310"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 3" xfId="12383"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 4" xfId="15364"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 5" xfId="16283"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 6" xfId="17224"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 7" xfId="18238"/>
     <cellStyle name="Обычный 2 2 2 2 5 15" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 2" xfId="17759"/>
     <cellStyle name="Обычный 2 2 2 2 5 16" xfId="2195"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 2" xfId="18555"/>
     <cellStyle name="Обычный 2 2 2 2 5 17" xfId="2190"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17 2" xfId="18626"/>
     <cellStyle name="Обычный 2 2 2 2 5 18" xfId="2646"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18 2" xfId="18556"/>
     <cellStyle name="Обычный 2 2 2 2 5 19" xfId="3053"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19 2" xfId="18639"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="240"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 10" xfId="14859"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 11" xfId="15715"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 12" xfId="16650"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 13" xfId="17659"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="430"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 10" xfId="16819"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 11" xfId="17884"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="673"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2" xfId="1143"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2 2" xfId="14154"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2 3" xfId="19165"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 3" xfId="4729"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 4" xfId="15201"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 5" xfId="16107"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 6" xfId="17042"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 7" xfId="18093"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 3" xfId="934"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 3 2" xfId="7170"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 3 3" xfId="18955"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 4" xfId="2647"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 4 2" xfId="9845"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 5" xfId="12385"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 6" xfId="13931"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 7" xfId="14446"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 8" xfId="15007"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 9" xfId="15884"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="579"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 10" xfId="16948"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 11" xfId="17999"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 2" xfId="1049"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 2 2" xfId="4730"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 2 3" xfId="19071"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 3" xfId="3054"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 4" xfId="9846"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 5" xfId="12386"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 6" xfId="14060"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 7" xfId="14575"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 8" xfId="15121"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 9" xfId="16013"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="791"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4 2" xfId="4728"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4 3" xfId="18811"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="1676"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 5 2" xfId="7169"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="9844"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="12384"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 8" xfId="13762"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 9" xfId="14277"/>
     <cellStyle name="Обычный 2 2 2 2 5 20" xfId="4727"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20 2" xfId="18736"/>
     <cellStyle name="Обычный 2 2 2 2 5 21" xfId="7166"/>
     <cellStyle name="Обычный 2 2 2 2 5 22" xfId="9838"/>
     <cellStyle name="Обычный 2 2 2 2 5 23" xfId="12378"/>
     <cellStyle name="Обычный 2 2 2 2 5 24" xfId="13688"/>
     <cellStyle name="Обычный 2 2 2 2 5 25" xfId="14203"/>
     <cellStyle name="Обычный 2 2 2 2 5 26" xfId="14797"/>
     <cellStyle name="Обычный 2 2 2 2 5 27" xfId="15640"/>
     <cellStyle name="Обычный 2 2 2 2 5 28" xfId="16575"/>
+    <cellStyle name="Обычный 2 2 2 2 5 29" xfId="17591"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="383"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 10" xfId="14967"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 11" xfId="15837"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 12" xfId="16772"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 13" xfId="17837"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="626"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 10" xfId="16995"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 11" xfId="18046"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="1096"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 2 2" xfId="4732"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2 3" xfId="19118"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 3" xfId="2648"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 4" xfId="9848"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 5" xfId="12388"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 6" xfId="14107"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 7" xfId="14622"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 8" xfId="15161"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 9" xfId="16060"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="887"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3 2" xfId="3055"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3 3" xfId="7172"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3 4" xfId="9849"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3 5" xfId="12389"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3 6" xfId="18908"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 4" xfId="1670"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 4 2" xfId="4731"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 5" xfId="7171"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 6" xfId="9847"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 7" xfId="12387"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 8" xfId="13884"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 9" xfId="14399"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="254"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 10" xfId="14873"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 11" xfId="15729"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 12" xfId="16664"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 13" xfId="17757"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="804"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2 2" xfId="2649"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2 3" xfId="7174"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2 4" xfId="9851"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2 5" xfId="12391"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2 6" xfId="18824"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3" xfId="1755"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3 2" xfId="4734"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3 3" xfId="7175"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3 4" xfId="9852"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3 5" xfId="12392"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 4" xfId="4733"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 5" xfId="7173"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 6" xfId="9850"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 7" xfId="12390"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 8" xfId="13776"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 9" xfId="14291"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="223"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 10" xfId="14842"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 11" xfId="15698"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 12" xfId="16633"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 13" xfId="17734"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="774"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2 2" xfId="2650"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2 3" xfId="7177"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2 4" xfId="9854"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2 5" xfId="12394"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2 6" xfId="18794"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3" xfId="1750"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3 2" xfId="4736"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3 3" xfId="7178"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3 4" xfId="9855"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3 5" xfId="12395"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 4" xfId="4735"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 5" xfId="7176"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 6" xfId="9853"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 7" xfId="12393"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 8" xfId="13745"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 9" xfId="14260"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="524"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 10" xfId="15073"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 11" xfId="15958"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 12" xfId="16893"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 13" xfId="17952"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="1002"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2 2" xfId="2651"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2 3" xfId="7180"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2 4" xfId="9857"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2 5" xfId="12397"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2 6" xfId="19024"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3" xfId="1835"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3 2" xfId="4738"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3 3" xfId="7181"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3 4" xfId="9858"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3 5" xfId="12398"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 4" xfId="4737"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 5" xfId="7179"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 6" xfId="9856"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 7" xfId="12396"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 8" xfId="14005"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 9" xfId="14520"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="721"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 10" xfId="16154"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 11" xfId="17089"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 12" xfId="18140"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="1830"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2 2" xfId="4740"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2 3" xfId="7183"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2 4" xfId="9860"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2 5" xfId="12400"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2 6" xfId="19212"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3" xfId="3056"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3 2" xfId="4741"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3 3" xfId="7184"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3 4" xfId="9861"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3 5" xfId="12401"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 4" xfId="4739"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 5" xfId="7182"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 6" xfId="9859"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 7" xfId="12399"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 8" xfId="14670"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 9" xfId="15241"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="1192"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 10" xfId="16201"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 11" xfId="17136"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 12" xfId="18187"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="1915"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2 2" xfId="4743"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2 3" xfId="7186"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2 4" xfId="9863"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2 5" xfId="12403"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2 6" xfId="19258"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3" xfId="3181"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3 2" xfId="4744"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3 3" xfId="7187"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3 4" xfId="9864"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3 5" xfId="12404"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 4" xfId="4742"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 5" xfId="7185"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 6" xfId="9862"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 7" xfId="12402"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 8" xfId="14717"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 9" xfId="15282"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="1332"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 2" xfId="1910"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 2 2" xfId="19359"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 3" xfId="7188"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 4" xfId="9865"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 5" xfId="12405"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 6" xfId="15413"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 7" xfId="16332"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 8" xfId="17273"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 9" xfId="18287"/>
     <cellStyle name="Обычный 2 2 2 2 5_12_2019_Б-03-01-М" xfId="4745"/>
     <cellStyle name="Обычный 2 2 2 2 6" xfId="2652"/>
     <cellStyle name="Обычный 2 2 2 2 6 2" xfId="4746"/>
     <cellStyle name="Обычный 2 2 2 2 6 2 2" xfId="4747"/>
     <cellStyle name="Обычный 2 2 2 2 6 2 3" xfId="7190"/>
     <cellStyle name="Обычный 2 2 2 2 6 2 4" xfId="9866"/>
     <cellStyle name="Обычный 2 2 2 2 6 2 5" xfId="12406"/>
     <cellStyle name="Обычный 2 2 2 2 6 3" xfId="4748"/>
     <cellStyle name="Обычный 2 2 2 2 6 3 2" xfId="9867"/>
     <cellStyle name="Обычный 2 2 2 2 6 3 3" xfId="12407"/>
     <cellStyle name="Обычный 2 2 2 2 6 4" xfId="7189"/>
     <cellStyle name="Обычный 2 2 2 2 7" xfId="2653"/>
     <cellStyle name="Обычный 2 2 2 2 7 2" xfId="4749"/>
     <cellStyle name="Обычный 2 2 2 2 7 2 2" xfId="4750"/>
     <cellStyle name="Обычный 2 2 2 2 7 2 3" xfId="7192"/>
     <cellStyle name="Обычный 2 2 2 2 7 2 4" xfId="9869"/>
     <cellStyle name="Обычный 2 2 2 2 7 2 5" xfId="12408"/>
     <cellStyle name="Обычный 2 2 2 2 7 3" xfId="4751"/>
     <cellStyle name="Обычный 2 2 2 2 7 3 2" xfId="9870"/>
     <cellStyle name="Обычный 2 2 2 2 7 3 3" xfId="12409"/>
     <cellStyle name="Обычный 2 2 2 2 7 4" xfId="7191"/>
     <cellStyle name="Обычный 2 2 2 2 8" xfId="2654"/>
     <cellStyle name="Обычный 2 2 2 2 8 2" xfId="4752"/>
     <cellStyle name="Обычный 2 2 2 2 8 2 2" xfId="4753"/>
     <cellStyle name="Обычный 2 2 2 2 8 2 3" xfId="7194"/>
     <cellStyle name="Обычный 2 2 2 2 8 2 4" xfId="9872"/>
     <cellStyle name="Обычный 2 2 2 2 8 2 5" xfId="12410"/>
     <cellStyle name="Обычный 2 2 2 2 8 3" xfId="4754"/>
     <cellStyle name="Обычный 2 2 2 2 8 3 2" xfId="9873"/>
     <cellStyle name="Обычный 2 2 2 2 8 3 3" xfId="12411"/>
     <cellStyle name="Обычный 2 2 2 2 8 4" xfId="7193"/>
     <cellStyle name="Обычный 2 2 2 2 9" xfId="2655"/>
     <cellStyle name="Обычный 2 2 2 2 9 2" xfId="4755"/>
     <cellStyle name="Обычный 2 2 2 2 9 2 2" xfId="4756"/>
     <cellStyle name="Обычный 2 2 2 2 9 2 3" xfId="7196"/>
     <cellStyle name="Обычный 2 2 2 2 9 2 4" xfId="9874"/>
     <cellStyle name="Обычный 2 2 2 2 9 2 5" xfId="12412"/>
     <cellStyle name="Обычный 2 2 2 2 9 3" xfId="4757"/>
     <cellStyle name="Обычный 2 2 2 2 9 3 2" xfId="9875"/>
     <cellStyle name="Обычный 2 2 2 2 9 3 3" xfId="12413"/>
     <cellStyle name="Обычный 2 2 2 2 9 4" xfId="7195"/>
     <cellStyle name="Обычный 2 2 2 2_01_2020_Б-03-01-М" xfId="1590"/>
     <cellStyle name="Обычный 2 2 2 20" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 2 20 2" xfId="17696"/>
     <cellStyle name="Обычный 2 2 2 21" xfId="2160"/>
+    <cellStyle name="Обычный 2 2 2 21 2" xfId="18635"/>
     <cellStyle name="Обычный 2 2 2 22" xfId="2229"/>
+    <cellStyle name="Обычный 2 2 2 22 2" xfId="18653"/>
     <cellStyle name="Обычный 2 2 2 23" xfId="2358"/>
+    <cellStyle name="Обычный 2 2 2 23 2" xfId="18675"/>
     <cellStyle name="Обычный 2 2 2 24" xfId="2334"/>
+    <cellStyle name="Обычный 2 2 2 24 2" xfId="18641"/>
     <cellStyle name="Обычный 2 2 2 25" xfId="3685"/>
+    <cellStyle name="Обычный 2 2 2 25 2" xfId="18713"/>
     <cellStyle name="Обычный 2 2 2 26" xfId="6282"/>
     <cellStyle name="Обычный 2 2 2 27" xfId="8654"/>
     <cellStyle name="Обычный 2 2 2 28" xfId="11365"/>
     <cellStyle name="Обычный 2 2 2 29" xfId="13667"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 3 10" xfId="4759"/>
     <cellStyle name="Обычный 2 2 2 3 10 2" xfId="9878"/>
     <cellStyle name="Обычный 2 2 2 3 10 3" xfId="12414"/>
     <cellStyle name="Обычный 2 2 2 3 11" xfId="4760"/>
     <cellStyle name="Обычный 2 2 2 3 11 2" xfId="9879"/>
     <cellStyle name="Обычный 2 2 2 3 11 3" xfId="12415"/>
     <cellStyle name="Обычный 2 2 2 3 12" xfId="7197"/>
     <cellStyle name="Обычный 2 2 2 3 2" xfId="2656"/>
     <cellStyle name="Обычный 2 2 2 3 2 2" xfId="4761"/>
     <cellStyle name="Обычный 2 2 2 3 2 2 2" xfId="4762"/>
     <cellStyle name="Обычный 2 2 2 3 2 2 3" xfId="7199"/>
     <cellStyle name="Обычный 2 2 2 3 2 2 4" xfId="9880"/>
     <cellStyle name="Обычный 2 2 2 3 2 2 5" xfId="12416"/>
     <cellStyle name="Обычный 2 2 2 3 2 3" xfId="4763"/>
     <cellStyle name="Обычный 2 2 2 3 2 3 2" xfId="9881"/>
     <cellStyle name="Обычный 2 2 2 3 2 3 3" xfId="12417"/>
     <cellStyle name="Обычный 2 2 2 3 2 4" xfId="7198"/>
     <cellStyle name="Обычный 2 2 2 3 3" xfId="2657"/>
     <cellStyle name="Обычный 2 2 2 3 3 2" xfId="4764"/>
     <cellStyle name="Обычный 2 2 2 3 3 2 2" xfId="4765"/>
@@ -28681,204 +32055,238 @@
     <cellStyle name="Обычный 2 2 2 3 7 2 5" xfId="12426"/>
     <cellStyle name="Обычный 2 2 2 3 7 3" xfId="4778"/>
     <cellStyle name="Обычный 2 2 2 3 7 3 2" xfId="9895"/>
     <cellStyle name="Обычный 2 2 2 3 7 3 3" xfId="12427"/>
     <cellStyle name="Обычный 2 2 2 3 7 4" xfId="7208"/>
     <cellStyle name="Обычный 2 2 2 3 8" xfId="2960"/>
     <cellStyle name="Обычный 2 2 2 3 8 2" xfId="4779"/>
     <cellStyle name="Обычный 2 2 2 3 8 2 2" xfId="4780"/>
     <cellStyle name="Обычный 2 2 2 3 8 2 3" xfId="7211"/>
     <cellStyle name="Обычный 2 2 2 3 8 2 4" xfId="9896"/>
     <cellStyle name="Обычный 2 2 2 3 8 2 5" xfId="12428"/>
     <cellStyle name="Обычный 2 2 2 3 8 3" xfId="4781"/>
     <cellStyle name="Обычный 2 2 2 3 8 3 2" xfId="9897"/>
     <cellStyle name="Обычный 2 2 2 3 8 3 3" xfId="12429"/>
     <cellStyle name="Обычный 2 2 2 3 8 4" xfId="7210"/>
     <cellStyle name="Обычный 2 2 2 3 9" xfId="4758"/>
     <cellStyle name="Обычный 2 2 2 3 9 2" xfId="4782"/>
     <cellStyle name="Обычный 2 2 2 3 9 3" xfId="7212"/>
     <cellStyle name="Обычный 2 2 2 3 9 4" xfId="9898"/>
     <cellStyle name="Обычный 2 2 2 3 9 5" xfId="12430"/>
     <cellStyle name="Обычный 2 2 2 3_12_2019_Б-03-01-М" xfId="4783"/>
     <cellStyle name="Обычный 2 2 2 30" xfId="14182"/>
     <cellStyle name="Обычный 2 2 2 31" xfId="14776"/>
     <cellStyle name="Обычный 2 2 2 32" xfId="15619"/>
     <cellStyle name="Обычный 2 2 2 33" xfId="16554"/>
+    <cellStyle name="Обычный 2 2 2 34" xfId="17570"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4 10" xfId="2961"/>
     <cellStyle name="Обычный 2 2 2 4 10 2" xfId="4785"/>
     <cellStyle name="Обычный 2 2 2 4 10 2 2" xfId="4786"/>
     <cellStyle name="Обычный 2 2 2 4 10 2 3" xfId="7215"/>
     <cellStyle name="Обычный 2 2 2 4 10 2 4" xfId="9901"/>
     <cellStyle name="Обычный 2 2 2 4 10 2 5" xfId="12431"/>
     <cellStyle name="Обычный 2 2 2 4 10 3" xfId="4787"/>
     <cellStyle name="Обычный 2 2 2 4 10 3 2" xfId="9902"/>
     <cellStyle name="Обычный 2 2 2 4 10 3 3" xfId="12432"/>
     <cellStyle name="Обычный 2 2 2 4 10 4" xfId="7214"/>
     <cellStyle name="Обычный 2 2 2 4 11" xfId="4784"/>
     <cellStyle name="Обычный 2 2 2 4 11 2" xfId="4788"/>
     <cellStyle name="Обычный 2 2 2 4 11 3" xfId="7216"/>
     <cellStyle name="Обычный 2 2 2 4 11 4" xfId="9903"/>
     <cellStyle name="Обычный 2 2 2 4 11 5" xfId="12433"/>
     <cellStyle name="Обычный 2 2 2 4 12" xfId="4789"/>
     <cellStyle name="Обычный 2 2 2 4 12 2" xfId="9904"/>
     <cellStyle name="Обычный 2 2 2 4 12 3" xfId="12434"/>
     <cellStyle name="Обычный 2 2 2 4 13" xfId="4790"/>
     <cellStyle name="Обычный 2 2 2 4 13 2" xfId="9905"/>
     <cellStyle name="Обычный 2 2 2 4 13 3" xfId="12435"/>
     <cellStyle name="Обычный 2 2 2 4 14" xfId="7213"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="1193"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 10" xfId="16202"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 11" xfId="17137"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 12" xfId="18188"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="1918"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2 2" xfId="4793"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2 3" xfId="7219"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2 4" xfId="9908"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2 5" xfId="12438"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2 6" xfId="19259"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3" xfId="3182"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3 2" xfId="4794"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3 3" xfId="7220"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3 4" xfId="9909"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3 5" xfId="12439"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 4" xfId="4792"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 5" xfId="7218"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 6" xfId="9907"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 7" xfId="12437"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 8" xfId="14718"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 9" xfId="15283"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="1335"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 2" xfId="1906"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 2 2" xfId="19362"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 3" xfId="7221"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 4" xfId="9910"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 5" xfId="12440"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 6" xfId="15416"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 7" xfId="16335"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 8" xfId="17276"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 9" xfId="18290"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="1301"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 2" xfId="1998"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 2 2" xfId="19328"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 3" xfId="7222"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 4" xfId="9911"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 5" xfId="12441"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 6" xfId="15382"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 7" xfId="16301"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 8" xfId="17242"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 9" xfId="18256"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="1324"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 2" xfId="1986"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 2 2" xfId="19351"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 3" xfId="7223"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 4" xfId="9912"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 5" xfId="12442"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 6" xfId="15405"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 7" xfId="16324"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 8" xfId="17265"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 9" xfId="18279"/>
     <cellStyle name="Обычный 2 2 2 4 2 14" xfId="1287"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 2" xfId="2078"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 2 2" xfId="9913"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 2 3" xfId="19314"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 3" xfId="12443"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 4" xfId="15368"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 5" xfId="16287"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 6" xfId="17228"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 7" xfId="18242"/>
     <cellStyle name="Обычный 2 2 2 4 2 15" xfId="1348"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 2" xfId="2066"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 2 2" xfId="9914"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 2 3" xfId="19375"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 3" xfId="12444"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 4" xfId="15429"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 5" xfId="16348"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 6" xfId="17289"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 7" xfId="18303"/>
     <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1263"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 2" xfId="2140"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 2 2" xfId="9915"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 2 3" xfId="19290"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 3" xfId="12445"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 4" xfId="15344"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 5" xfId="16263"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 6" xfId="17204"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 7" xfId="18218"/>
     <cellStyle name="Обычный 2 2 2 4 2 17" xfId="1591"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 2" xfId="17756"/>
     <cellStyle name="Обычный 2 2 2 4 2 18" xfId="2198"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 2" xfId="17618"/>
     <cellStyle name="Обычный 2 2 2 4 2 19" xfId="2186"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19 2" xfId="17727"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 10" xfId="4795"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 10 2" xfId="4796"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 10 3" xfId="7225"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 10 4" xfId="9917"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 10 5" xfId="12446"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 11" xfId="4797"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 11 2" xfId="9918"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 11 3" xfId="12447"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 12" xfId="4798"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 12 2" xfId="9919"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 12 3" xfId="12448"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 13" xfId="7224"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="1337"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2" xfId="1904"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2 2" xfId="19364"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 3" xfId="7227"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 4" xfId="9921"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 5" xfId="12450"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 6" xfId="15418"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 7" xfId="16337"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 8" xfId="17278"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 9" xfId="18292"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="1298"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2" xfId="1999"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2 2" xfId="19325"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 3" xfId="7228"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 4" xfId="9922"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 5" xfId="12451"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 6" xfId="15379"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 7" xfId="16298"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 8" xfId="17239"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 9" xfId="18253"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="1334"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2" xfId="1984"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2 2" xfId="19361"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 3" xfId="7229"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 4" xfId="9923"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 5" xfId="12452"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 6" xfId="15415"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 7" xfId="16334"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 8" xfId="17275"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 9" xfId="18289"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="1281"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2" xfId="2079"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2 2" xfId="9924"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2 3" xfId="19308"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 3" xfId="12453"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 4" xfId="15362"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 5" xfId="16281"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 6" xfId="17222"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 7" xfId="18236"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="1362"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2" xfId="2064"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2 2" xfId="9925"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2 3" xfId="19389"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 3" xfId="12454"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 4" xfId="15443"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 5" xfId="16362"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 6" xfId="17303"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 7" xfId="18317"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1255"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2" xfId="2141"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2 2" xfId="9926"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2 3" xfId="19282"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 3" xfId="12455"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 4" xfId="15336"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 5" xfId="16255"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 6" xfId="17196"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 7" xfId="18210"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="1592"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 2" xfId="17671"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="2199"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 2" xfId="17621"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="2184"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18 2" xfId="17728"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 19" xfId="2663"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19 2" xfId="17638"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 10" xfId="4801"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 10 2" xfId="9928"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 10 3" xfId="12456"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 11" xfId="4802"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 11 2" xfId="9929"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 11 3" xfId="12457"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 12" xfId="7230"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="2664"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2" xfId="4803"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2 2" xfId="4804"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2 3" xfId="7232"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2 4" xfId="9931"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 2 5" xfId="12458"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 3" xfId="4805"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 3 2" xfId="9932"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 3 3" xfId="12459"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2 4" xfId="7231"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3" xfId="2665"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2" xfId="4806"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2 2" xfId="4807"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2 3" xfId="7234"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2 4" xfId="9934"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 2 5" xfId="12460"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3 3" xfId="4808"/>
@@ -28920,214 +32328,239 @@
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 2 2" xfId="4819"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 2 3" xfId="7242"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 2 4" xfId="9944"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 2 5" xfId="12468"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 3" xfId="4820"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 3 2" xfId="9945"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 3 3" xfId="12469"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 7 4" xfId="7241"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8" xfId="2963"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2" xfId="4821"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2 2" xfId="4822"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2 3" xfId="7244"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2 4" xfId="9947"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 2 5" xfId="12470"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 3" xfId="4823"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 3 2" xfId="9948"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 3 3" xfId="12471"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 8 4" xfId="7243"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9" xfId="4800"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9 2" xfId="4824"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9 3" xfId="7245"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9 4" xfId="9949"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 9 5" xfId="12472"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2_12_2019_Б-03-01-М" xfId="4825"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 20" xfId="3058"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20 2" xfId="18624"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 21" xfId="4799"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21 2" xfId="18738"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 22" xfId="7226"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 23" xfId="9920"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 24" xfId="12449"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 25" xfId="13690"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 26" xfId="14205"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 27" xfId="14799"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 28" xfId="15642"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 29" xfId="16577"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="244"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 10" xfId="14863"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 11" xfId="15719"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 12" xfId="16654"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 13" xfId="17663"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="432"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 10" xfId="16821"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 11" xfId="17886"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="675"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2" xfId="1145"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2 2" xfId="14156"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2 3" xfId="19167"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 3" xfId="4827"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 4" xfId="15203"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 5" xfId="16109"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 6" xfId="17044"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 7" xfId="18095"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3" xfId="936"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3 2" xfId="7247"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3 3" xfId="18957"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 4" xfId="2670"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 4 2" xfId="9951"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 5" xfId="12474"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 6" xfId="13933"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 7" xfId="14448"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 8" xfId="15009"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 9" xfId="15886"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="581"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 10" xfId="16950"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 11" xfId="18001"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2" xfId="1051"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2 2" xfId="4828"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2 3" xfId="19073"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 3" xfId="3059"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 4" xfId="9952"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 5" xfId="12475"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 6" xfId="14062"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 7" xfId="14577"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 8" xfId="15123"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 9" xfId="16015"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="794"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4 2" xfId="4826"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4 3" xfId="18814"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="1679"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5 2" xfId="7246"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="9950"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="12473"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 8" xfId="13766"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 9" xfId="14281"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 30" xfId="17593"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="385"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 10" xfId="14969"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 11" xfId="15839"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 12" xfId="16774"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 13" xfId="17839"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="628"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 10" xfId="16997"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 11" xfId="18048"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="1098"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2 2" xfId="4830"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2 3" xfId="19120"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 3" xfId="2671"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 4" xfId="9954"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 5" xfId="12477"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 6" xfId="14109"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 7" xfId="14624"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 8" xfId="15163"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 9" xfId="16062"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="889"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 2" xfId="3060"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 3" xfId="7249"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 4" xfId="9955"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 5" xfId="12478"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 6" xfId="18910"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4" xfId="1664"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4 2" xfId="4829"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 5" xfId="7248"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 6" xfId="9953"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 7" xfId="12476"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 8" xfId="13886"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 9" xfId="14401"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="249"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 10" xfId="14868"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 11" xfId="15724"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 12" xfId="16659"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 13" xfId="17753"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="799"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 2" xfId="2672"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 3" xfId="7251"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 4" xfId="9957"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 5" xfId="12480"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 6" xfId="18819"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3" xfId="1759"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3 2" xfId="4832"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3 3" xfId="7252"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3 4" xfId="9958"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3 5" xfId="12481"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 4" xfId="4831"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 5" xfId="7250"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 6" xfId="9956"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 7" xfId="12479"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 8" xfId="13771"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 9" xfId="14286"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="227"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 10" xfId="14846"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 11" xfId="15702"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 12" xfId="16637"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 13" xfId="17737"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="778"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 2" xfId="2673"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 3" xfId="7254"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 4" xfId="9960"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 5" xfId="12483"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 6" xfId="18798"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3" xfId="1744"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3 2" xfId="4834"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3 3" xfId="7255"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3 4" xfId="9961"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3 5" xfId="12484"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 4" xfId="4833"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 5" xfId="7253"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 6" xfId="9959"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 7" xfId="12482"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 8" xfId="13749"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 9" xfId="14264"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="526"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 10" xfId="15075"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 11" xfId="15960"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 12" xfId="16895"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 13" xfId="17954"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="1004"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 2" xfId="2674"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 3" xfId="7257"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 4" xfId="9963"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 5" xfId="12486"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 6" xfId="19026"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3" xfId="1839"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3 2" xfId="4836"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3 3" xfId="7258"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3 4" xfId="9964"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3 5" xfId="12487"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 4" xfId="4835"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 5" xfId="7256"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 6" xfId="9962"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 7" xfId="12485"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 8" xfId="14007"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 9" xfId="14522"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="723"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 10" xfId="16156"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 11" xfId="17091"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 12" xfId="18142"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="1824"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 2" xfId="4838"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 3" xfId="7260"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 4" xfId="9966"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 5" xfId="12489"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 6" xfId="19214"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3" xfId="3061"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3 2" xfId="4839"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3 3" xfId="7261"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3 4" xfId="9967"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3 5" xfId="12490"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 4" xfId="4837"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 5" xfId="7259"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 6" xfId="9965"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 7" xfId="12488"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 8" xfId="14672"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 9" xfId="15243"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="1194"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 10" xfId="16203"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 11" xfId="17138"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 12" xfId="18189"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="1919"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 2" xfId="4841"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 3" xfId="7263"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 4" xfId="9969"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 5" xfId="12492"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 6" xfId="19260"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3" xfId="3183"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3 2" xfId="4842"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3 3" xfId="7264"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3 4" xfId="9970"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3 5" xfId="12493"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 4" xfId="4840"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 5" xfId="7262"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 6" xfId="9968"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 7" xfId="12491"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 8" xfId="14719"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 9" xfId="15284"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_12_2019_Б-03-01-М" xfId="4843"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="2675"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3 2" xfId="4844"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3 2 2" xfId="4845"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3 2 3" xfId="7266"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3 2 4" xfId="9972"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3 2 5" xfId="12494"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3 3" xfId="4846"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3 3 2" xfId="9973"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3 3 3" xfId="12495"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3 4" xfId="7265"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 4" xfId="2676"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 4 2" xfId="4847"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 4 2 2" xfId="4848"/>
@@ -29168,52 +32601,55 @@
     <cellStyle name="Обычный 2 2 2 4 2 2 7 3 2" xfId="9983"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 7 3 3" xfId="12503"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 7 4" xfId="7273"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8" xfId="2680"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8 2" xfId="4859"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8 2 2" xfId="4860"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8 2 3" xfId="7276"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8 2 4" xfId="9985"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8 2 5" xfId="12504"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8 3" xfId="4861"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8 3 2" xfId="9986"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8 3 3" xfId="12505"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 8 4" xfId="7275"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9" xfId="2962"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9 2" xfId="4862"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9 2 2" xfId="4863"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9 2 3" xfId="7278"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9 2 4" xfId="9988"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9 2 5" xfId="12506"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9 3" xfId="4864"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9 3 2" xfId="9989"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9 3 3" xfId="12507"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 9 4" xfId="7277"/>
     <cellStyle name="Обычный 2 2 2 4 2 2_01_2020_Б-03-01-М" xfId="1593"/>
     <cellStyle name="Обычный 2 2 2 4 2 20" xfId="2662"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20 2" xfId="17635"/>
     <cellStyle name="Обычный 2 2 2 4 2 21" xfId="3057"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21 2" xfId="18621"/>
     <cellStyle name="Обычный 2 2 2 4 2 22" xfId="4791"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22 2" xfId="18737"/>
     <cellStyle name="Обычный 2 2 2 4 2 23" xfId="7217"/>
     <cellStyle name="Обычный 2 2 2 4 2 24" xfId="9906"/>
     <cellStyle name="Обычный 2 2 2 4 2 25" xfId="12436"/>
     <cellStyle name="Обычный 2 2 2 4 2 26" xfId="13689"/>
     <cellStyle name="Обычный 2 2 2 4 2 27" xfId="14204"/>
     <cellStyle name="Обычный 2 2 2 4 2 28" xfId="14798"/>
     <cellStyle name="Обычный 2 2 2 4 2 29" xfId="15641"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 10" xfId="4866"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 10 2" xfId="9991"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 10 3" xfId="12508"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 11" xfId="4867"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 11 2" xfId="9992"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 11 3" xfId="12509"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 12" xfId="7279"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="2681"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2 2" xfId="4868"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2 2 2" xfId="4869"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2 2 3" xfId="7281"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2 2 4" xfId="9994"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2 2 5" xfId="12510"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2 3" xfId="4870"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2 3 2" xfId="9995"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2 3 3" xfId="12511"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2 4" xfId="7280"/>
@@ -29262,248 +32698,285 @@
     <cellStyle name="Обычный 2 2 2 4 2 3 7 2 2" xfId="4884"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 7 2 3" xfId="7291"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 7 2 4" xfId="10007"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 7 2 5" xfId="12520"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 7 3" xfId="4885"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 7 3 2" xfId="10008"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 7 3 3" xfId="12521"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 7 4" xfId="7290"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8" xfId="2964"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8 2" xfId="4886"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8 2 2" xfId="4887"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8 2 3" xfId="7293"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8 2 4" xfId="10010"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8 2 5" xfId="12522"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8 3" xfId="4888"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8 3 2" xfId="10011"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8 3 3" xfId="12523"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 8 4" xfId="7292"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 9" xfId="4865"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 9 2" xfId="4889"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 9 3" xfId="7294"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 9 4" xfId="10012"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 9 5" xfId="12524"/>
     <cellStyle name="Обычный 2 2 2 4 2 3_12_2019_Б-03-01-М" xfId="4890"/>
     <cellStyle name="Обычный 2 2 2 4 2 30" xfId="16576"/>
+    <cellStyle name="Обычный 2 2 2 4 2 31" xfId="17592"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="243"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 10" xfId="14862"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 11" xfId="15718"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 12" xfId="16653"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 13" xfId="17661"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="431"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 10" xfId="16820"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 11" xfId="17885"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="674"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2" xfId="1144"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2 2" xfId="14155"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2 3" xfId="19166"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 3" xfId="4892"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 4" xfId="15202"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 5" xfId="16108"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 6" xfId="17043"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 7" xfId="18094"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 3" xfId="935"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 3 2" xfId="7296"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 3 3" xfId="18956"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 4" xfId="2687"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 4 2" xfId="10014"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 5" xfId="12526"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 6" xfId="13932"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 7" xfId="14447"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 8" xfId="15008"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 9" xfId="15885"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="580"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 10" xfId="16949"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 11" xfId="18000"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 2" xfId="1050"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 2 2" xfId="4893"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 2 3" xfId="19072"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 3" xfId="3062"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 4" xfId="10015"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 5" xfId="12527"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 6" xfId="14061"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 7" xfId="14576"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 8" xfId="15122"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 9" xfId="16014"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="793"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4 2" xfId="4891"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4 3" xfId="18813"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="1678"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 5 2" xfId="7295"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="10013"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="12525"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 8" xfId="13765"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 9" xfId="14280"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="384"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 10" xfId="14968"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 11" xfId="15838"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 12" xfId="16773"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 13" xfId="17838"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="627"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 10" xfId="16996"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 11" xfId="18047"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="1097"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 2 2" xfId="4895"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2 3" xfId="19119"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 3" xfId="2688"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 4" xfId="10017"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 5" xfId="12529"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 6" xfId="14108"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 7" xfId="14623"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 8" xfId="15162"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 9" xfId="16061"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="888"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3 2" xfId="3063"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3 3" xfId="7298"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3 4" xfId="10018"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3 5" xfId="12530"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3 6" xfId="18909"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 4" xfId="1665"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 4 2" xfId="4894"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 5" xfId="7297"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 6" xfId="10016"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 7" xfId="12528"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 8" xfId="13885"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 9" xfId="14400"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="251"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 10" xfId="14870"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 11" xfId="15726"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 12" xfId="16661"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 13" xfId="17754"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="801"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2 2" xfId="2689"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2 3" xfId="7300"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2 4" xfId="10020"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2 5" xfId="12532"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2 6" xfId="18821"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3" xfId="1758"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3 2" xfId="4897"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3 3" xfId="7301"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3 4" xfId="10021"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3 5" xfId="12533"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 4" xfId="4896"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 5" xfId="7299"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 6" xfId="10019"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 7" xfId="12531"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 8" xfId="13773"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 9" xfId="14288"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="225"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 10" xfId="14844"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 11" xfId="15700"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 12" xfId="16635"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 13" xfId="17736"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="776"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2 2" xfId="2690"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2 3" xfId="7303"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2 4" xfId="10023"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2 5" xfId="12535"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2 6" xfId="18796"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3" xfId="1746"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3 2" xfId="4899"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3 3" xfId="7304"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3 4" xfId="10024"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3 5" xfId="12536"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 4" xfId="4898"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 5" xfId="7302"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 6" xfId="10022"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 7" xfId="12534"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 8" xfId="13747"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 9" xfId="14262"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="525"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 10" xfId="15074"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 11" xfId="15959"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 12" xfId="16894"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 13" xfId="17953"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="1003"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2 2" xfId="2691"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2 3" xfId="7306"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2 4" xfId="10026"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2 5" xfId="12538"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2 6" xfId="19025"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3" xfId="1838"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3 2" xfId="4901"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3 3" xfId="7307"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3 4" xfId="10027"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3 5" xfId="12539"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 4" xfId="4900"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 5" xfId="7305"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 6" xfId="10025"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 7" xfId="12537"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 8" xfId="14006"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 9" xfId="14521"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="722"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 10" xfId="16155"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 11" xfId="17090"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 12" xfId="18141"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="1826"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2 2" xfId="4903"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2 3" xfId="7309"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2 4" xfId="10029"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2 5" xfId="12541"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2 6" xfId="19213"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3" xfId="3064"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3 2" xfId="4904"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3 3" xfId="7310"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3 4" xfId="10030"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3 5" xfId="12542"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 4" xfId="4902"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 5" xfId="7308"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 6" xfId="10028"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 7" xfId="12540"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 8" xfId="14671"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 9" xfId="15242"/>
     <cellStyle name="Обычный 2 2 2 4 2_12_2019_Б-03-01-М" xfId="4905"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="1339"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 2" xfId="1902"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 2 2" xfId="19366"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 3" xfId="7312"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 4" xfId="10032"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 5" xfId="12544"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 6" xfId="15420"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 7" xfId="16339"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 8" xfId="17280"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 9" xfId="18294"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="1291"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 2" xfId="2001"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 2 2" xfId="19318"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 3" xfId="7313"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 4" xfId="10033"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 5" xfId="12545"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 6" xfId="15372"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 7" xfId="16291"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 8" xfId="17232"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 9" xfId="18246"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="1343"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 2" xfId="1982"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 2 2" xfId="19370"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 3" xfId="7314"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 4" xfId="10034"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 5" xfId="12546"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 6" xfId="15424"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 7" xfId="16343"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 8" xfId="17284"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 9" xfId="18298"/>
     <cellStyle name="Обычный 2 2 2 4 3 13" xfId="1271"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 2" xfId="2081"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 2 2" xfId="10035"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 2 3" xfId="19298"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 3" xfId="12547"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 4" xfId="15352"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 5" xfId="16271"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 6" xfId="17212"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 7" xfId="18226"/>
     <cellStyle name="Обычный 2 2 2 4 3 14" xfId="1374"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 2" xfId="2062"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 2 2" xfId="10036"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 2 3" xfId="19400"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 3" xfId="12548"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 4" xfId="15455"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 5" xfId="16374"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 6" xfId="17315"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 7" xfId="18328"/>
     <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1436"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 2" xfId="2142"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 2 2" xfId="10037"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 2 3" xfId="19460"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 3" xfId="12549"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 4" xfId="15516"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 5" xfId="16429"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 6" xfId="17376"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 7" xfId="18388"/>
     <cellStyle name="Обычный 2 2 2 4 3 16" xfId="1594"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 2" xfId="17668"/>
     <cellStyle name="Обычный 2 2 2 4 3 17" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 2" xfId="18589"/>
     <cellStyle name="Обычный 2 2 2 4 3 18" xfId="2182"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18 2" xfId="18553"/>
     <cellStyle name="Обычный 2 2 2 4 3 19" xfId="2692"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19 2" xfId="18617"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 10" xfId="4908"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 10 2" xfId="10038"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 10 3" xfId="12550"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 11" xfId="4909"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 11 2" xfId="10039"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 11 3" xfId="12551"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 12" xfId="7315"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="2693"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2 2" xfId="4910"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2 2 2" xfId="4911"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2 2 3" xfId="7317"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2 2 4" xfId="10041"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2 2 5" xfId="12552"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2 3" xfId="4912"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2 3 2" xfId="10042"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2 3 3" xfId="12553"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2 4" xfId="7316"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3" xfId="2694"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3 2" xfId="4913"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3 2 2" xfId="4914"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3 2 3" xfId="7319"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3 2 4" xfId="10044"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3 2 5" xfId="12554"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3 3" xfId="4915"/>
@@ -29545,214 +33018,239 @@
     <cellStyle name="Обычный 2 2 2 4 3 2 7 2 2" xfId="4926"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 7 2 3" xfId="7327"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 7 2 4" xfId="10054"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 7 2 5" xfId="12562"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 7 3" xfId="4927"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 7 3 2" xfId="10055"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 7 3 3" xfId="12563"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 7 4" xfId="7326"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8" xfId="2965"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8 2" xfId="4928"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8 2 2" xfId="4929"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8 2 3" xfId="7329"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8 2 4" xfId="10057"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8 2 5" xfId="12564"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8 3" xfId="4930"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8 3 2" xfId="10058"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8 3 3" xfId="12565"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 8 4" xfId="7328"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 9" xfId="4907"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 9 2" xfId="4931"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 9 3" xfId="7330"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 9 4" xfId="10059"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 9 5" xfId="12566"/>
     <cellStyle name="Обычный 2 2 2 4 3 2_12_2019_Б-03-01-М" xfId="4932"/>
     <cellStyle name="Обычный 2 2 2 4 3 20" xfId="3065"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20 2" xfId="18607"/>
     <cellStyle name="Обычный 2 2 2 4 3 21" xfId="4906"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21 2" xfId="18739"/>
     <cellStyle name="Обычный 2 2 2 4 3 22" xfId="7311"/>
     <cellStyle name="Обычный 2 2 2 4 3 23" xfId="10031"/>
     <cellStyle name="Обычный 2 2 2 4 3 24" xfId="12543"/>
     <cellStyle name="Обычный 2 2 2 4 3 25" xfId="13691"/>
     <cellStyle name="Обычный 2 2 2 4 3 26" xfId="14206"/>
     <cellStyle name="Обычный 2 2 2 4 3 27" xfId="14800"/>
     <cellStyle name="Обычный 2 2 2 4 3 28" xfId="15643"/>
     <cellStyle name="Обычный 2 2 2 4 3 29" xfId="16578"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="246"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 10" xfId="14865"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 11" xfId="15721"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 12" xfId="16656"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 13" xfId="17664"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="433"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 10" xfId="16822"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 11" xfId="17887"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="676"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2" xfId="1146"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2 2" xfId="14157"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2 3" xfId="19168"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 3" xfId="4934"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 4" xfId="15204"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 5" xfId="16110"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 6" xfId="17045"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 7" xfId="18096"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 3" xfId="937"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 3 2" xfId="7332"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 3 3" xfId="18958"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 4" xfId="2699"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 4 2" xfId="10061"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 5" xfId="12568"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 6" xfId="13934"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 7" xfId="14449"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 8" xfId="15010"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 9" xfId="15887"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="582"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 10" xfId="16951"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 11" xfId="18002"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 2" xfId="1052"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 2 2" xfId="4935"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 2 3" xfId="19074"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 3" xfId="3066"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 4" xfId="10062"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 5" xfId="12569"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 6" xfId="14063"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 7" xfId="14578"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 8" xfId="15124"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 9" xfId="16016"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="796"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4 2" xfId="4933"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4 3" xfId="18816"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="1682"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 5 2" xfId="7331"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="10060"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="12567"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 8" xfId="13768"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 9" xfId="14283"/>
+    <cellStyle name="Обычный 2 2 2 4 3 30" xfId="17594"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="386"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 10" xfId="14970"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 11" xfId="15840"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 12" xfId="16775"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 13" xfId="17840"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="629"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 10" xfId="16998"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 11" xfId="18049"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="1099"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 2 2" xfId="4937"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2 3" xfId="19121"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 3" xfId="2700"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 4" xfId="10064"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 5" xfId="12571"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 6" xfId="14110"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 7" xfId="14625"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 8" xfId="15164"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 9" xfId="16063"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="890"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3 2" xfId="3067"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3 3" xfId="7334"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3 4" xfId="10065"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3 5" xfId="12572"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3 6" xfId="18911"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 4" xfId="1661"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 4 2" xfId="4936"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 5" xfId="7333"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 6" xfId="10063"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 7" xfId="12570"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 8" xfId="13887"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 9" xfId="14402"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="247"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 10" xfId="14866"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 11" xfId="15722"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 12" xfId="16657"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 13" xfId="17751"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="797"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2 2" xfId="2701"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2 3" xfId="7336"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2 4" xfId="10067"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2 5" xfId="12574"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2 6" xfId="18817"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3" xfId="1761"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3 2" xfId="4939"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3 3" xfId="7337"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3 4" xfId="10068"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3 5" xfId="12575"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 4" xfId="4938"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 5" xfId="7335"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 6" xfId="10066"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 7" xfId="12573"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 8" xfId="13769"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 9" xfId="14284"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="450"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 10" xfId="15025"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 11" xfId="15904"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 12" xfId="16839"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 13" xfId="17904"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="954"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2 2" xfId="2702"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2 3" xfId="7339"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2 4" xfId="10070"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2 5" xfId="12577"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2 6" xfId="18975"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3" xfId="1742"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3 2" xfId="4941"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3 3" xfId="7340"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3 4" xfId="10071"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3 5" xfId="12578"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 4" xfId="4940"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 5" xfId="7338"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 6" xfId="10069"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 7" xfId="12576"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 8" xfId="13951"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 9" xfId="14466"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="528"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 10" xfId="15077"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 11" xfId="15962"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 12" xfId="16897"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 13" xfId="17955"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="1005"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2 2" xfId="2703"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2 3" xfId="7342"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2 4" xfId="10073"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2 5" xfId="12580"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2 6" xfId="19027"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3" xfId="1841"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3 2" xfId="4943"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3 3" xfId="7343"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3 4" xfId="10074"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3 5" xfId="12581"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 4" xfId="4942"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 5" xfId="7341"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 6" xfId="10072"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 7" xfId="12579"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 8" xfId="14009"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 9" xfId="14524"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="724"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 10" xfId="16157"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 11" xfId="17092"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 12" xfId="18143"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1822"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2 2" xfId="4945"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2 3" xfId="7345"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2 4" xfId="10076"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2 5" xfId="12583"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2 6" xfId="19215"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3" xfId="3068"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3 2" xfId="4946"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3 3" xfId="7346"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3 4" xfId="10077"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3 5" xfId="12584"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 4" xfId="4944"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 5" xfId="7344"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 6" xfId="10075"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 7" xfId="12582"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 8" xfId="14673"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 9" xfId="15244"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="1195"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 10" xfId="16204"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 11" xfId="17139"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 12" xfId="18190"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="1921"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2 2" xfId="4948"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2 3" xfId="7348"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2 4" xfId="10079"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2 5" xfId="12586"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2 6" xfId="19261"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3" xfId="3184"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3 2" xfId="4949"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3 3" xfId="7349"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3 4" xfId="10080"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3 5" xfId="12587"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 4" xfId="4947"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 5" xfId="7347"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 6" xfId="10078"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 7" xfId="12585"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 8" xfId="14720"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 9" xfId="15285"/>
     <cellStyle name="Обычный 2 2 2 4 3_12_2019_Б-03-01-М" xfId="4950"/>
     <cellStyle name="Обычный 2 2 2 4 4" xfId="2704"/>
     <cellStyle name="Обычный 2 2 2 4 4 2" xfId="4951"/>
     <cellStyle name="Обычный 2 2 2 4 4 2 2" xfId="4952"/>
     <cellStyle name="Обычный 2 2 2 4 4 2 3" xfId="7351"/>
     <cellStyle name="Обычный 2 2 2 4 4 2 4" xfId="10082"/>
     <cellStyle name="Обычный 2 2 2 4 4 2 5" xfId="12588"/>
     <cellStyle name="Обычный 2 2 2 4 4 3" xfId="4953"/>
     <cellStyle name="Обычный 2 2 2 4 4 3 2" xfId="10083"/>
     <cellStyle name="Обычный 2 2 2 4 4 3 3" xfId="12589"/>
     <cellStyle name="Обычный 2 2 2 4 4 4" xfId="7350"/>
     <cellStyle name="Обычный 2 2 2 4 5" xfId="2705"/>
     <cellStyle name="Обычный 2 2 2 4 5 2" xfId="4954"/>
     <cellStyle name="Обычный 2 2 2 4 5 2 2" xfId="4955"/>
@@ -29798,97 +33296,113 @@
     <cellStyle name="Обычный 2 2 2 4 9 2 2" xfId="4967"/>
     <cellStyle name="Обычный 2 2 2 4 9 2 3" xfId="7361"/>
     <cellStyle name="Обычный 2 2 2 4 9 2 4" xfId="10096"/>
     <cellStyle name="Обычный 2 2 2 4 9 2 5" xfId="12598"/>
     <cellStyle name="Обычный 2 2 2 4 9 3" xfId="4968"/>
     <cellStyle name="Обычный 2 2 2 4 9 3 2" xfId="10097"/>
     <cellStyle name="Обычный 2 2 2 4 9 3 3" xfId="12599"/>
     <cellStyle name="Обычный 2 2 2 4 9 4" xfId="7360"/>
     <cellStyle name="Обычный 2 2 2 4_01_2020_Б-03-01-М" xfId="1595"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="100"/>
     <cellStyle name="Обычный 2 2 2 5 10" xfId="4969"/>
     <cellStyle name="Обычный 2 2 2 5 10 2" xfId="4970"/>
     <cellStyle name="Обычный 2 2 2 5 10 3" xfId="7363"/>
     <cellStyle name="Обычный 2 2 2 5 10 4" xfId="10100"/>
     <cellStyle name="Обычный 2 2 2 5 10 5" xfId="12600"/>
     <cellStyle name="Обычный 2 2 2 5 11" xfId="4971"/>
     <cellStyle name="Обычный 2 2 2 5 11 2" xfId="10101"/>
     <cellStyle name="Обычный 2 2 2 5 11 3" xfId="12601"/>
     <cellStyle name="Обычный 2 2 2 5 12" xfId="4972"/>
     <cellStyle name="Обычный 2 2 2 5 12 2" xfId="10102"/>
     <cellStyle name="Обычный 2 2 2 5 12 3" xfId="12602"/>
     <cellStyle name="Обычный 2 2 2 5 13" xfId="7362"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="101"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="1342"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 2" xfId="1899"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 2 2" xfId="19369"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 3" xfId="7365"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 4" xfId="10104"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 5" xfId="12604"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 6" xfId="15423"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 7" xfId="16342"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 8" xfId="17283"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 9" xfId="18297"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="1284"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 2" xfId="2004"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 2 2" xfId="19311"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 3" xfId="7366"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 4" xfId="10105"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 5" xfId="12605"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 6" xfId="15365"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 7" xfId="16284"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 8" xfId="17225"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 9" xfId="18239"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="1353"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 2" xfId="1979"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 2 2" xfId="19380"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 3" xfId="7367"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 4" xfId="10106"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 5" xfId="12606"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 6" xfId="15434"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 7" xfId="16353"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 8" xfId="17294"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 9" xfId="18308"/>
     <cellStyle name="Обычный 2 2 2 5 2 13" xfId="1259"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 2" xfId="2084"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 2 2" xfId="10107"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 2 3" xfId="19286"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 3" xfId="12607"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 4" xfId="15340"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 5" xfId="16259"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 6" xfId="17200"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 7" xfId="18214"/>
     <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1387"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 2" xfId="2059"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 2 2" xfId="10108"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 2 3" xfId="19413"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 3" xfId="12608"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 4" xfId="15468"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 5" xfId="16387"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 6" xfId="17328"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 7" xfId="18341"/>
     <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1447"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 2" xfId="2143"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 2 2" xfId="10109"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 2 3" xfId="19471"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 3" xfId="12609"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 4" xfId="15527"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 5" xfId="16440"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 6" xfId="17387"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 7" xfId="18399"/>
     <cellStyle name="Обычный 2 2 2 5 2 16" xfId="1596"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 2" xfId="17752"/>
     <cellStyle name="Обычный 2 2 2 5 2 17" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 2" xfId="18588"/>
     <cellStyle name="Обычный 2 2 2 5 2 18" xfId="2179"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18 2" xfId="18615"/>
     <cellStyle name="Обычный 2 2 2 5 2 19" xfId="2710"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19 2" xfId="18557"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 10" xfId="4975"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 10 2" xfId="10110"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 10 3" xfId="12610"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 11" xfId="4976"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 11 2" xfId="10111"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 11 3" xfId="12611"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 12" xfId="7368"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="2711"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2 2" xfId="4977"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2 2 2" xfId="4978"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2 2 3" xfId="7370"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2 2 4" xfId="10113"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2 2 5" xfId="12612"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2 3" xfId="4979"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2 3 2" xfId="10114"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2 3 3" xfId="12613"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2 4" xfId="7369"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="2712"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3 2" xfId="4980"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3 2 2" xfId="4981"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3 2 3" xfId="7372"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3 2 4" xfId="10116"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3 2 5" xfId="12614"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3 3" xfId="4982"/>
@@ -29930,214 +33444,239 @@
     <cellStyle name="Обычный 2 2 2 5 2 2 7 2 2" xfId="4993"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 7 2 3" xfId="7380"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 7 2 4" xfId="10126"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 7 2 5" xfId="12622"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 7 3" xfId="4994"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 7 3 2" xfId="10127"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 7 3 3" xfId="12623"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 7 4" xfId="7379"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8" xfId="2967"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8 2" xfId="4995"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8 2 2" xfId="4996"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8 2 3" xfId="7382"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8 2 4" xfId="10129"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8 2 5" xfId="12624"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8 3" xfId="4997"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8 3 2" xfId="10130"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8 3 3" xfId="12625"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 8 4" xfId="7381"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 9" xfId="4974"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 9 2" xfId="4998"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 9 3" xfId="7383"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 9 4" xfId="10131"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 9 5" xfId="12626"/>
     <cellStyle name="Обычный 2 2 2 5 2 2_12_2019_Б-03-01-М" xfId="4999"/>
     <cellStyle name="Обычный 2 2 2 5 2 20" xfId="3069"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20 2" xfId="18547"/>
     <cellStyle name="Обычный 2 2 2 5 2 21" xfId="4973"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21 2" xfId="18740"/>
     <cellStyle name="Обычный 2 2 2 5 2 22" xfId="7364"/>
     <cellStyle name="Обычный 2 2 2 5 2 23" xfId="10103"/>
     <cellStyle name="Обычный 2 2 2 5 2 24" xfId="12603"/>
     <cellStyle name="Обычный 2 2 2 5 2 25" xfId="13692"/>
     <cellStyle name="Обычный 2 2 2 5 2 26" xfId="14207"/>
     <cellStyle name="Обычный 2 2 2 5 2 27" xfId="14801"/>
     <cellStyle name="Обычный 2 2 2 5 2 28" xfId="15644"/>
     <cellStyle name="Обычный 2 2 2 5 2 29" xfId="16579"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="248"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 10" xfId="14867"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 11" xfId="15723"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 12" xfId="16658"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 13" xfId="17666"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="434"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 10" xfId="16823"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 11" xfId="17888"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="677"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2" xfId="1147"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2 2" xfId="14158"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2 3" xfId="19169"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 3" xfId="5001"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 4" xfId="15205"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 5" xfId="16111"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 6" xfId="17046"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 7" xfId="18097"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 3" xfId="938"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 3 2" xfId="7385"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 3 3" xfId="18959"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 4" xfId="2717"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 4 2" xfId="10133"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 5" xfId="12628"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 6" xfId="13935"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 7" xfId="14450"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 8" xfId="15011"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 9" xfId="15888"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="583"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 10" xfId="16952"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 11" xfId="18003"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 2" xfId="1053"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 2 2" xfId="5002"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 2 3" xfId="19075"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 3" xfId="3070"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 4" xfId="10134"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 5" xfId="12629"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 6" xfId="14064"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 7" xfId="14579"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 8" xfId="15125"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 9" xfId="16017"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="798"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4 2" xfId="5000"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4 3" xfId="18818"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="1684"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 5 2" xfId="7384"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="10132"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="12627"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 8" xfId="13770"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 9" xfId="14285"/>
+    <cellStyle name="Обычный 2 2 2 5 2 30" xfId="17595"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="387"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 10" xfId="14971"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 11" xfId="15841"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 12" xfId="16776"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 13" xfId="17841"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="630"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 10" xfId="16999"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 11" xfId="18050"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="1100"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 2 2" xfId="5004"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2 3" xfId="19122"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 3" xfId="2718"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 4" xfId="10136"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 5" xfId="12631"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 6" xfId="14111"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 7" xfId="14626"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 8" xfId="15165"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 9" xfId="16064"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="891"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3 2" xfId="3071"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3 3" xfId="7387"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3 4" xfId="10137"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3 5" xfId="12632"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3 6" xfId="18912"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 4" xfId="1658"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 4 2" xfId="5003"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 5" xfId="7386"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 6" xfId="10135"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 7" xfId="12630"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 8" xfId="13888"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 9" xfId="14403"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="346"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 10" xfId="14937"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 11" xfId="15800"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 12" xfId="16735"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 13" xfId="17800"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="850"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2 2" xfId="2719"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2 3" xfId="7389"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2 4" xfId="10139"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2 5" xfId="12634"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2 6" xfId="18871"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3" xfId="1764"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3 2" xfId="5006"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3 3" xfId="7390"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3 4" xfId="10140"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3 5" xfId="12635"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 4" xfId="5005"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 5" xfId="7388"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 6" xfId="10138"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 7" xfId="12633"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 8" xfId="13847"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 9" xfId="14362"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="465"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 10" xfId="15040"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 11" xfId="15919"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 12" xfId="16854"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 13" xfId="17916"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="966"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2 2" xfId="2720"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2 3" xfId="7392"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2 4" xfId="10142"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2 5" xfId="12637"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2 6" xfId="18987"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3" xfId="1739"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3 2" xfId="5008"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3 3" xfId="7393"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3 4" xfId="10143"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3 5" xfId="12638"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 4" xfId="5007"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 5" xfId="7391"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 6" xfId="10141"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 7" xfId="12636"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 8" xfId="13966"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 9" xfId="14481"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="529"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 10" xfId="15078"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 11" xfId="15963"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 12" xfId="16898"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 13" xfId="17956"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="1006"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2 2" xfId="2721"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2 3" xfId="7395"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2 4" xfId="10145"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2 5" xfId="12640"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2 6" xfId="19028"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3" xfId="1844"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3 2" xfId="5010"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3 3" xfId="7396"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3 4" xfId="10146"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3 5" xfId="12641"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 4" xfId="5009"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 5" xfId="7394"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 6" xfId="10144"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 7" xfId="12639"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 8" xfId="14010"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 9" xfId="14525"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="725"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 10" xfId="16158"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 11" xfId="17093"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 12" xfId="18144"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="1819"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2 2" xfId="5012"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2 3" xfId="7398"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2 4" xfId="10148"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2 5" xfId="12643"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2 6" xfId="19216"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3" xfId="3072"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3 2" xfId="5013"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3 3" xfId="7399"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3 4" xfId="10149"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3 5" xfId="12644"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 4" xfId="5011"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 5" xfId="7397"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 6" xfId="10147"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 7" xfId="12642"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 8" xfId="14674"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 9" xfId="15245"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="1196"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 10" xfId="16205"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 11" xfId="17140"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 12" xfId="18191"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="1924"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2 2" xfId="5015"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2 3" xfId="7401"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2 4" xfId="10151"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2 5" xfId="12646"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2 6" xfId="19262"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3" xfId="3185"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3 2" xfId="5016"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3 3" xfId="7402"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3 4" xfId="10152"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3 5" xfId="12647"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 4" xfId="5014"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 5" xfId="7400"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 6" xfId="10150"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 7" xfId="12645"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 8" xfId="14721"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 9" xfId="15286"/>
     <cellStyle name="Обычный 2 2 2 5 2_12_2019_Б-03-01-М" xfId="5017"/>
     <cellStyle name="Обычный 2 2 2 5 3" xfId="2722"/>
     <cellStyle name="Обычный 2 2 2 5 3 2" xfId="5018"/>
     <cellStyle name="Обычный 2 2 2 5 3 2 2" xfId="5019"/>
     <cellStyle name="Обычный 2 2 2 5 3 2 3" xfId="7404"/>
     <cellStyle name="Обычный 2 2 2 5 3 2 4" xfId="10154"/>
     <cellStyle name="Обычный 2 2 2 5 3 2 5" xfId="12648"/>
     <cellStyle name="Обычный 2 2 2 5 3 3" xfId="5020"/>
     <cellStyle name="Обычный 2 2 2 5 3 3 2" xfId="10155"/>
     <cellStyle name="Обычный 2 2 2 5 3 3 3" xfId="12649"/>
     <cellStyle name="Обычный 2 2 2 5 3 4" xfId="7403"/>
     <cellStyle name="Обычный 2 2 2 5 4" xfId="2723"/>
     <cellStyle name="Обычный 2 2 2 5 4 2" xfId="5021"/>
     <cellStyle name="Обычный 2 2 2 5 4 2 2" xfId="5022"/>
@@ -30265,185 +33804,215 @@
     <cellStyle name="Обычный 2 2 2 6 7 2 5" xfId="12674"/>
     <cellStyle name="Обычный 2 2 2 6 7 3" xfId="5059"/>
     <cellStyle name="Обычный 2 2 2 6 7 3 2" xfId="10190"/>
     <cellStyle name="Обычный 2 2 2 6 7 3 3" xfId="12675"/>
     <cellStyle name="Обычный 2 2 2 6 7 4" xfId="7428"/>
     <cellStyle name="Обычный 2 2 2 6 8" xfId="2968"/>
     <cellStyle name="Обычный 2 2 2 6 8 2" xfId="5060"/>
     <cellStyle name="Обычный 2 2 2 6 8 2 2" xfId="5061"/>
     <cellStyle name="Обычный 2 2 2 6 8 2 3" xfId="7431"/>
     <cellStyle name="Обычный 2 2 2 6 8 2 4" xfId="10192"/>
     <cellStyle name="Обычный 2 2 2 6 8 2 5" xfId="12676"/>
     <cellStyle name="Обычный 2 2 2 6 8 3" xfId="5062"/>
     <cellStyle name="Обычный 2 2 2 6 8 3 2" xfId="10193"/>
     <cellStyle name="Обычный 2 2 2 6 8 3 3" xfId="12677"/>
     <cellStyle name="Обычный 2 2 2 6 8 4" xfId="7430"/>
     <cellStyle name="Обычный 2 2 2 6 9" xfId="5039"/>
     <cellStyle name="Обычный 2 2 2 6 9 2" xfId="5063"/>
     <cellStyle name="Обычный 2 2 2 6 9 3" xfId="7432"/>
     <cellStyle name="Обычный 2 2 2 6 9 4" xfId="10194"/>
     <cellStyle name="Обычный 2 2 2 6 9 5" xfId="12678"/>
     <cellStyle name="Обычный 2 2 2 6_12_2019_Б-03-01-М" xfId="5064"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="205"/>
     <cellStyle name="Обычный 2 2 2 7 10" xfId="14824"/>
     <cellStyle name="Обычный 2 2 2 7 11" xfId="15680"/>
     <cellStyle name="Обычный 2 2 2 7 12" xfId="16615"/>
+    <cellStyle name="Обычный 2 2 2 7 13" xfId="17630"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="409"/>
     <cellStyle name="Обычный 2 2 2 7 2 10" xfId="16798"/>
+    <cellStyle name="Обычный 2 2 2 7 2 11" xfId="17863"/>
     <cellStyle name="Обычный 2 2 2 7 2 2" xfId="652"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 2" xfId="1122"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 2 2" xfId="14133"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 2 3" xfId="19144"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 3" xfId="5066"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 4" xfId="15180"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 5" xfId="16086"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 6" xfId="17021"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 7" xfId="18072"/>
     <cellStyle name="Обычный 2 2 2 7 2 3" xfId="913"/>
     <cellStyle name="Обычный 2 2 2 7 2 3 2" xfId="7434"/>
+    <cellStyle name="Обычный 2 2 2 7 2 3 3" xfId="18934"/>
     <cellStyle name="Обычный 2 2 2 7 2 4" xfId="2734"/>
     <cellStyle name="Обычный 2 2 2 7 2 4 2" xfId="10196"/>
     <cellStyle name="Обычный 2 2 2 7 2 5" xfId="12680"/>
     <cellStyle name="Обычный 2 2 2 7 2 6" xfId="13910"/>
     <cellStyle name="Обычный 2 2 2 7 2 7" xfId="14425"/>
     <cellStyle name="Обычный 2 2 2 7 2 8" xfId="14986"/>
     <cellStyle name="Обычный 2 2 2 7 2 9" xfId="15863"/>
     <cellStyle name="Обычный 2 2 2 7 3" xfId="558"/>
     <cellStyle name="Обычный 2 2 2 7 3 10" xfId="16927"/>
+    <cellStyle name="Обычный 2 2 2 7 3 11" xfId="17978"/>
     <cellStyle name="Обычный 2 2 2 7 3 2" xfId="1028"/>
     <cellStyle name="Обычный 2 2 2 7 3 2 2" xfId="5067"/>
+    <cellStyle name="Обычный 2 2 2 7 3 2 3" xfId="19050"/>
     <cellStyle name="Обычный 2 2 2 7 3 3" xfId="3073"/>
     <cellStyle name="Обычный 2 2 2 7 3 4" xfId="10197"/>
     <cellStyle name="Обычный 2 2 2 7 3 5" xfId="12681"/>
     <cellStyle name="Обычный 2 2 2 7 3 6" xfId="14039"/>
     <cellStyle name="Обычный 2 2 2 7 3 7" xfId="14554"/>
     <cellStyle name="Обычный 2 2 2 7 3 8" xfId="15100"/>
     <cellStyle name="Обычный 2 2 2 7 3 9" xfId="15992"/>
     <cellStyle name="Обычный 2 2 2 7 4" xfId="756"/>
     <cellStyle name="Обычный 2 2 2 7 4 2" xfId="5065"/>
+    <cellStyle name="Обычный 2 2 2 7 4 3" xfId="18776"/>
     <cellStyle name="Обычный 2 2 2 7 5" xfId="1640"/>
     <cellStyle name="Обычный 2 2 2 7 5 2" xfId="7433"/>
     <cellStyle name="Обычный 2 2 2 7 6" xfId="10195"/>
     <cellStyle name="Обычный 2 2 2 7 7" xfId="12679"/>
     <cellStyle name="Обычный 2 2 2 7 8" xfId="13727"/>
     <cellStyle name="Обычный 2 2 2 7 9" xfId="14242"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="362"/>
     <cellStyle name="Обычный 2 2 2 8 10" xfId="14946"/>
     <cellStyle name="Обычный 2 2 2 8 11" xfId="15816"/>
     <cellStyle name="Обычный 2 2 2 8 12" xfId="16751"/>
+    <cellStyle name="Обычный 2 2 2 8 13" xfId="17816"/>
     <cellStyle name="Обычный 2 2 2 8 2" xfId="605"/>
     <cellStyle name="Обычный 2 2 2 8 2 10" xfId="16974"/>
+    <cellStyle name="Обычный 2 2 2 8 2 11" xfId="18025"/>
     <cellStyle name="Обычный 2 2 2 8 2 2" xfId="1075"/>
     <cellStyle name="Обычный 2 2 2 8 2 2 2" xfId="5069"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2 3" xfId="19097"/>
     <cellStyle name="Обычный 2 2 2 8 2 3" xfId="2735"/>
     <cellStyle name="Обычный 2 2 2 8 2 4" xfId="10199"/>
     <cellStyle name="Обычный 2 2 2 8 2 5" xfId="12683"/>
     <cellStyle name="Обычный 2 2 2 8 2 6" xfId="14086"/>
     <cellStyle name="Обычный 2 2 2 8 2 7" xfId="14601"/>
     <cellStyle name="Обычный 2 2 2 8 2 8" xfId="15140"/>
     <cellStyle name="Обычный 2 2 2 8 2 9" xfId="16039"/>
     <cellStyle name="Обычный 2 2 2 8 3" xfId="866"/>
     <cellStyle name="Обычный 2 2 2 8 3 2" xfId="3074"/>
     <cellStyle name="Обычный 2 2 2 8 3 3" xfId="7436"/>
     <cellStyle name="Обычный 2 2 2 8 3 4" xfId="10200"/>
     <cellStyle name="Обычный 2 2 2 8 3 5" xfId="12684"/>
+    <cellStyle name="Обычный 2 2 2 8 3 6" xfId="18887"/>
     <cellStyle name="Обычный 2 2 2 8 4" xfId="1709"/>
     <cellStyle name="Обычный 2 2 2 8 4 2" xfId="5068"/>
     <cellStyle name="Обычный 2 2 2 8 5" xfId="7435"/>
     <cellStyle name="Обычный 2 2 2 8 6" xfId="10198"/>
     <cellStyle name="Обычный 2 2 2 8 7" xfId="12682"/>
     <cellStyle name="Обычный 2 2 2 8 8" xfId="13863"/>
     <cellStyle name="Обычный 2 2 2 8 9" xfId="14378"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="280"/>
     <cellStyle name="Обычный 2 2 2 9 10" xfId="14899"/>
     <cellStyle name="Обычный 2 2 2 9 11" xfId="15755"/>
     <cellStyle name="Обычный 2 2 2 9 12" xfId="16690"/>
+    <cellStyle name="Обычный 2 2 2 9 13" xfId="17778"/>
     <cellStyle name="Обычный 2 2 2 9 2" xfId="828"/>
     <cellStyle name="Обычный 2 2 2 9 2 2" xfId="2736"/>
     <cellStyle name="Обычный 2 2 2 9 2 3" xfId="7438"/>
     <cellStyle name="Обычный 2 2 2 9 2 4" xfId="10202"/>
     <cellStyle name="Обычный 2 2 2 9 2 5" xfId="12686"/>
+    <cellStyle name="Обычный 2 2 2 9 2 6" xfId="18848"/>
     <cellStyle name="Обычный 2 2 2 9 3" xfId="1720"/>
     <cellStyle name="Обычный 2 2 2 9 3 2" xfId="5071"/>
     <cellStyle name="Обычный 2 2 2 9 3 3" xfId="7439"/>
     <cellStyle name="Обычный 2 2 2 9 3 4" xfId="10203"/>
     <cellStyle name="Обычный 2 2 2 9 3 5" xfId="12687"/>
     <cellStyle name="Обычный 2 2 2 9 4" xfId="5070"/>
     <cellStyle name="Обычный 2 2 2 9 5" xfId="7437"/>
     <cellStyle name="Обычный 2 2 2 9 6" xfId="10201"/>
     <cellStyle name="Обычный 2 2 2 9 7" xfId="12685"/>
     <cellStyle name="Обычный 2 2 2 9 8" xfId="13802"/>
     <cellStyle name="Обычный 2 2 2 9 9" xfId="14317"/>
     <cellStyle name="Обычный 2 2 2_12_2019_Б-03-01-М" xfId="5072"/>
     <cellStyle name="Обычный 2 2 3" xfId="104"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="1345"/>
     <cellStyle name="Обычный 2 2 3 10 2" xfId="1896"/>
+    <cellStyle name="Обычный 2 2 3 10 2 2" xfId="19372"/>
     <cellStyle name="Обычный 2 2 3 10 3" xfId="7441"/>
     <cellStyle name="Обычный 2 2 3 10 4" xfId="10205"/>
     <cellStyle name="Обычный 2 2 3 10 5" xfId="12689"/>
     <cellStyle name="Обычный 2 2 3 10 6" xfId="15426"/>
     <cellStyle name="Обычный 2 2 3 10 7" xfId="16345"/>
     <cellStyle name="Обычный 2 2 3 10 8" xfId="17286"/>
+    <cellStyle name="Обычный 2 2 3 10 9" xfId="18300"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="1278"/>
     <cellStyle name="Обычный 2 2 3 11 2" xfId="2006"/>
+    <cellStyle name="Обычный 2 2 3 11 2 2" xfId="19305"/>
     <cellStyle name="Обычный 2 2 3 11 3" xfId="7442"/>
     <cellStyle name="Обычный 2 2 3 11 4" xfId="10206"/>
     <cellStyle name="Обычный 2 2 3 11 5" xfId="12690"/>
     <cellStyle name="Обычный 2 2 3 11 6" xfId="15359"/>
     <cellStyle name="Обычный 2 2 3 11 7" xfId="16278"/>
     <cellStyle name="Обычный 2 2 3 11 8" xfId="17219"/>
+    <cellStyle name="Обычный 2 2 3 11 9" xfId="18233"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="1364"/>
     <cellStyle name="Обычный 2 2 3 12 2" xfId="1976"/>
+    <cellStyle name="Обычный 2 2 3 12 2 2" xfId="19391"/>
     <cellStyle name="Обычный 2 2 3 12 3" xfId="7443"/>
     <cellStyle name="Обычный 2 2 3 12 4" xfId="10207"/>
     <cellStyle name="Обычный 2 2 3 12 5" xfId="12691"/>
     <cellStyle name="Обычный 2 2 3 12 6" xfId="15445"/>
     <cellStyle name="Обычный 2 2 3 12 7" xfId="16364"/>
     <cellStyle name="Обычный 2 2 3 12 8" xfId="17305"/>
+    <cellStyle name="Обычный 2 2 3 12 9" xfId="18319"/>
     <cellStyle name="Обычный 2 2 3 13" xfId="1254"/>
     <cellStyle name="Обычный 2 2 3 13 2" xfId="2086"/>
     <cellStyle name="Обычный 2 2 3 13 2 2" xfId="10208"/>
+    <cellStyle name="Обычный 2 2 3 13 2 3" xfId="19281"/>
     <cellStyle name="Обычный 2 2 3 13 3" xfId="12692"/>
     <cellStyle name="Обычный 2 2 3 13 4" xfId="15335"/>
     <cellStyle name="Обычный 2 2 3 13 5" xfId="16254"/>
     <cellStyle name="Обычный 2 2 3 13 6" xfId="17195"/>
+    <cellStyle name="Обычный 2 2 3 13 7" xfId="18209"/>
     <cellStyle name="Обычный 2 2 3 14" xfId="1395"/>
     <cellStyle name="Обычный 2 2 3 14 2" xfId="2056"/>
     <cellStyle name="Обычный 2 2 3 14 2 2" xfId="10209"/>
+    <cellStyle name="Обычный 2 2 3 14 2 3" xfId="19421"/>
     <cellStyle name="Обычный 2 2 3 14 3" xfId="12693"/>
     <cellStyle name="Обычный 2 2 3 14 4" xfId="15476"/>
     <cellStyle name="Обычный 2 2 3 14 5" xfId="16395"/>
     <cellStyle name="Обычный 2 2 3 14 6" xfId="17336"/>
+    <cellStyle name="Обычный 2 2 3 14 7" xfId="18349"/>
     <cellStyle name="Обычный 2 2 3 15" xfId="1454"/>
     <cellStyle name="Обычный 2 2 3 15 2" xfId="2144"/>
     <cellStyle name="Обычный 2 2 3 15 2 2" xfId="10210"/>
+    <cellStyle name="Обычный 2 2 3 15 2 3" xfId="19478"/>
     <cellStyle name="Обычный 2 2 3 15 3" xfId="12694"/>
     <cellStyle name="Обычный 2 2 3 15 4" xfId="15534"/>
     <cellStyle name="Обычный 2 2 3 15 5" xfId="16447"/>
     <cellStyle name="Обычный 2 2 3 15 6" xfId="17394"/>
+    <cellStyle name="Обычный 2 2 3 15 7" xfId="18406"/>
     <cellStyle name="Обычный 2 2 3 16" xfId="1598"/>
+    <cellStyle name="Обычный 2 2 3 16 2" xfId="17750"/>
     <cellStyle name="Обычный 2 2 3 17" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 3 17 2" xfId="18587"/>
     <cellStyle name="Обычный 2 2 3 18" xfId="2176"/>
+    <cellStyle name="Обычный 2 2 3 18 2" xfId="18647"/>
     <cellStyle name="Обычный 2 2 3 19" xfId="2737"/>
+    <cellStyle name="Обычный 2 2 3 19 2" xfId="18655"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="105"/>
     <cellStyle name="Обычный 2 2 3 2 10" xfId="5075"/>
     <cellStyle name="Обычный 2 2 3 2 10 2" xfId="10211"/>
     <cellStyle name="Обычный 2 2 3 2 10 3" xfId="12695"/>
     <cellStyle name="Обычный 2 2 3 2 11" xfId="5076"/>
     <cellStyle name="Обычный 2 2 3 2 11 2" xfId="10212"/>
     <cellStyle name="Обычный 2 2 3 2 11 3" xfId="12696"/>
     <cellStyle name="Обычный 2 2 3 2 12" xfId="7444"/>
     <cellStyle name="Обычный 2 2 3 2 2" xfId="2738"/>
     <cellStyle name="Обычный 2 2 3 2 2 2" xfId="5077"/>
     <cellStyle name="Обычный 2 2 3 2 2 2 2" xfId="5078"/>
     <cellStyle name="Обычный 2 2 3 2 2 2 3" xfId="7446"/>
     <cellStyle name="Обычный 2 2 3 2 2 2 4" xfId="10214"/>
     <cellStyle name="Обычный 2 2 3 2 2 2 5" xfId="12697"/>
     <cellStyle name="Обычный 2 2 3 2 2 3" xfId="5079"/>
     <cellStyle name="Обычный 2 2 3 2 2 3 2" xfId="10215"/>
     <cellStyle name="Обычный 2 2 3 2 2 3 3" xfId="12698"/>
     <cellStyle name="Обычный 2 2 3 2 2 4" xfId="7445"/>
     <cellStyle name="Обычный 2 2 3 2 3" xfId="2739"/>
     <cellStyle name="Обычный 2 2 3 2 3 2" xfId="5080"/>
     <cellStyle name="Обычный 2 2 3 2 3 2 2" xfId="5081"/>
     <cellStyle name="Обычный 2 2 3 2 3 2 3" xfId="7448"/>
     <cellStyle name="Обычный 2 2 3 2 3 2 4" xfId="10217"/>
     <cellStyle name="Обычный 2 2 3 2 3 2 5" xfId="12699"/>
     <cellStyle name="Обычный 2 2 3 2 3 3" xfId="5082"/>
@@ -30485,606 +34054,705 @@
     <cellStyle name="Обычный 2 2 3 2 7 2 2" xfId="5093"/>
     <cellStyle name="Обычный 2 2 3 2 7 2 3" xfId="7456"/>
     <cellStyle name="Обычный 2 2 3 2 7 2 4" xfId="10229"/>
     <cellStyle name="Обычный 2 2 3 2 7 2 5" xfId="12707"/>
     <cellStyle name="Обычный 2 2 3 2 7 3" xfId="5094"/>
     <cellStyle name="Обычный 2 2 3 2 7 3 2" xfId="10230"/>
     <cellStyle name="Обычный 2 2 3 2 7 3 3" xfId="12708"/>
     <cellStyle name="Обычный 2 2 3 2 7 4" xfId="7455"/>
     <cellStyle name="Обычный 2 2 3 2 8" xfId="2969"/>
     <cellStyle name="Обычный 2 2 3 2 8 2" xfId="5095"/>
     <cellStyle name="Обычный 2 2 3 2 8 2 2" xfId="5096"/>
     <cellStyle name="Обычный 2 2 3 2 8 2 3" xfId="7458"/>
     <cellStyle name="Обычный 2 2 3 2 8 2 4" xfId="10231"/>
     <cellStyle name="Обычный 2 2 3 2 8 2 5" xfId="12709"/>
     <cellStyle name="Обычный 2 2 3 2 8 3" xfId="5097"/>
     <cellStyle name="Обычный 2 2 3 2 8 3 2" xfId="10232"/>
     <cellStyle name="Обычный 2 2 3 2 8 3 3" xfId="12710"/>
     <cellStyle name="Обычный 2 2 3 2 8 4" xfId="7457"/>
     <cellStyle name="Обычный 2 2 3 2 9" xfId="5074"/>
     <cellStyle name="Обычный 2 2 3 2 9 2" xfId="5098"/>
     <cellStyle name="Обычный 2 2 3 2 9 3" xfId="7459"/>
     <cellStyle name="Обычный 2 2 3 2 9 4" xfId="10233"/>
     <cellStyle name="Обычный 2 2 3 2 9 5" xfId="12711"/>
     <cellStyle name="Обычный 2 2 3 2_12_2019_Б-03-01-М" xfId="5099"/>
     <cellStyle name="Обычный 2 2 3 20" xfId="3075"/>
+    <cellStyle name="Обычный 2 2 3 20 2" xfId="18690"/>
     <cellStyle name="Обычный 2 2 3 21" xfId="5073"/>
+    <cellStyle name="Обычный 2 2 3 21 2" xfId="18741"/>
     <cellStyle name="Обычный 2 2 3 22" xfId="7440"/>
     <cellStyle name="Обычный 2 2 3 23" xfId="10204"/>
     <cellStyle name="Обычный 2 2 3 24" xfId="12688"/>
     <cellStyle name="Обычный 2 2 3 25" xfId="13693"/>
     <cellStyle name="Обычный 2 2 3 26" xfId="14208"/>
     <cellStyle name="Обычный 2 2 3 27" xfId="14802"/>
     <cellStyle name="Обычный 2 2 3 28" xfId="15645"/>
     <cellStyle name="Обычный 2 2 3 29" xfId="16580"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="250"/>
     <cellStyle name="Обычный 2 2 3 3 10" xfId="14869"/>
     <cellStyle name="Обычный 2 2 3 3 11" xfId="15725"/>
     <cellStyle name="Обычный 2 2 3 3 12" xfId="16660"/>
+    <cellStyle name="Обычный 2 2 3 3 13" xfId="17667"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="435"/>
     <cellStyle name="Обычный 2 2 3 3 2 10" xfId="16824"/>
+    <cellStyle name="Обычный 2 2 3 3 2 11" xfId="17889"/>
     <cellStyle name="Обычный 2 2 3 3 2 2" xfId="678"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 2" xfId="1148"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 2 2" xfId="14159"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 2 3" xfId="19170"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 3" xfId="5101"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 4" xfId="15206"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 5" xfId="16112"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 6" xfId="17047"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 7" xfId="18098"/>
     <cellStyle name="Обычный 2 2 3 3 2 3" xfId="939"/>
     <cellStyle name="Обычный 2 2 3 3 2 3 2" xfId="7461"/>
+    <cellStyle name="Обычный 2 2 3 3 2 3 3" xfId="18960"/>
     <cellStyle name="Обычный 2 2 3 3 2 4" xfId="2744"/>
     <cellStyle name="Обычный 2 2 3 3 2 4 2" xfId="10235"/>
     <cellStyle name="Обычный 2 2 3 3 2 5" xfId="12713"/>
     <cellStyle name="Обычный 2 2 3 3 2 6" xfId="13936"/>
     <cellStyle name="Обычный 2 2 3 3 2 7" xfId="14451"/>
     <cellStyle name="Обычный 2 2 3 3 2 8" xfId="15012"/>
     <cellStyle name="Обычный 2 2 3 3 2 9" xfId="15889"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="584"/>
     <cellStyle name="Обычный 2 2 3 3 3 10" xfId="16953"/>
+    <cellStyle name="Обычный 2 2 3 3 3 11" xfId="18004"/>
     <cellStyle name="Обычный 2 2 3 3 3 2" xfId="1054"/>
     <cellStyle name="Обычный 2 2 3 3 3 2 2" xfId="5102"/>
+    <cellStyle name="Обычный 2 2 3 3 3 2 3" xfId="19076"/>
     <cellStyle name="Обычный 2 2 3 3 3 3" xfId="3076"/>
     <cellStyle name="Обычный 2 2 3 3 3 4" xfId="10236"/>
     <cellStyle name="Обычный 2 2 3 3 3 5" xfId="12714"/>
     <cellStyle name="Обычный 2 2 3 3 3 6" xfId="14065"/>
     <cellStyle name="Обычный 2 2 3 3 3 7" xfId="14580"/>
     <cellStyle name="Обычный 2 2 3 3 3 8" xfId="15126"/>
     <cellStyle name="Обычный 2 2 3 3 3 9" xfId="16018"/>
     <cellStyle name="Обычный 2 2 3 3 4" xfId="800"/>
     <cellStyle name="Обычный 2 2 3 3 4 2" xfId="5100"/>
+    <cellStyle name="Обычный 2 2 3 3 4 3" xfId="18820"/>
     <cellStyle name="Обычный 2 2 3 3 5" xfId="1686"/>
     <cellStyle name="Обычный 2 2 3 3 5 2" xfId="7460"/>
     <cellStyle name="Обычный 2 2 3 3 6" xfId="10234"/>
     <cellStyle name="Обычный 2 2 3 3 7" xfId="12712"/>
     <cellStyle name="Обычный 2 2 3 3 8" xfId="13772"/>
     <cellStyle name="Обычный 2 2 3 3 9" xfId="14287"/>
+    <cellStyle name="Обычный 2 2 3 30" xfId="17596"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="388"/>
     <cellStyle name="Обычный 2 2 3 4 10" xfId="14972"/>
     <cellStyle name="Обычный 2 2 3 4 11" xfId="15842"/>
     <cellStyle name="Обычный 2 2 3 4 12" xfId="16777"/>
+    <cellStyle name="Обычный 2 2 3 4 13" xfId="17842"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="631"/>
     <cellStyle name="Обычный 2 2 3 4 2 10" xfId="17000"/>
+    <cellStyle name="Обычный 2 2 3 4 2 11" xfId="18051"/>
     <cellStyle name="Обычный 2 2 3 4 2 2" xfId="1101"/>
     <cellStyle name="Обычный 2 2 3 4 2 2 2" xfId="5104"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2 3" xfId="19123"/>
     <cellStyle name="Обычный 2 2 3 4 2 3" xfId="2745"/>
     <cellStyle name="Обычный 2 2 3 4 2 4" xfId="10238"/>
     <cellStyle name="Обычный 2 2 3 4 2 5" xfId="12716"/>
     <cellStyle name="Обычный 2 2 3 4 2 6" xfId="14112"/>
     <cellStyle name="Обычный 2 2 3 4 2 7" xfId="14627"/>
     <cellStyle name="Обычный 2 2 3 4 2 8" xfId="15166"/>
     <cellStyle name="Обычный 2 2 3 4 2 9" xfId="16065"/>
     <cellStyle name="Обычный 2 2 3 4 3" xfId="892"/>
     <cellStyle name="Обычный 2 2 3 4 3 2" xfId="3077"/>
     <cellStyle name="Обычный 2 2 3 4 3 3" xfId="7463"/>
     <cellStyle name="Обычный 2 2 3 4 3 4" xfId="10239"/>
     <cellStyle name="Обычный 2 2 3 4 3 5" xfId="12717"/>
+    <cellStyle name="Обычный 2 2 3 4 3 6" xfId="18913"/>
     <cellStyle name="Обычный 2 2 3 4 4" xfId="1656"/>
     <cellStyle name="Обычный 2 2 3 4 4 2" xfId="5103"/>
     <cellStyle name="Обычный 2 2 3 4 5" xfId="7462"/>
     <cellStyle name="Обычный 2 2 3 4 6" xfId="10237"/>
     <cellStyle name="Обычный 2 2 3 4 7" xfId="12715"/>
     <cellStyle name="Обычный 2 2 3 4 8" xfId="13889"/>
     <cellStyle name="Обычный 2 2 3 4 9" xfId="14404"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="245"/>
     <cellStyle name="Обычный 2 2 3 5 10" xfId="14864"/>
     <cellStyle name="Обычный 2 2 3 5 11" xfId="15720"/>
     <cellStyle name="Обычный 2 2 3 5 12" xfId="16655"/>
+    <cellStyle name="Обычный 2 2 3 5 13" xfId="17749"/>
     <cellStyle name="Обычный 2 2 3 5 2" xfId="795"/>
     <cellStyle name="Обычный 2 2 3 5 2 2" xfId="2746"/>
     <cellStyle name="Обычный 2 2 3 5 2 3" xfId="7465"/>
     <cellStyle name="Обычный 2 2 3 5 2 4" xfId="10241"/>
     <cellStyle name="Обычный 2 2 3 5 2 5" xfId="12719"/>
+    <cellStyle name="Обычный 2 2 3 5 2 6" xfId="18815"/>
     <cellStyle name="Обычный 2 2 3 5 3" xfId="1766"/>
     <cellStyle name="Обычный 2 2 3 5 3 2" xfId="5106"/>
     <cellStyle name="Обычный 2 2 3 5 3 3" xfId="7466"/>
     <cellStyle name="Обычный 2 2 3 5 3 4" xfId="10242"/>
     <cellStyle name="Обычный 2 2 3 5 3 5" xfId="12720"/>
     <cellStyle name="Обычный 2 2 3 5 4" xfId="5105"/>
     <cellStyle name="Обычный 2 2 3 5 5" xfId="7464"/>
     <cellStyle name="Обычный 2 2 3 5 6" xfId="10240"/>
     <cellStyle name="Обычный 2 2 3 5 7" xfId="12718"/>
     <cellStyle name="Обычный 2 2 3 5 8" xfId="13767"/>
     <cellStyle name="Обычный 2 2 3 5 9" xfId="14282"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="229"/>
     <cellStyle name="Обычный 2 2 3 6 10" xfId="14848"/>
     <cellStyle name="Обычный 2 2 3 6 11" xfId="15704"/>
     <cellStyle name="Обычный 2 2 3 6 12" xfId="16639"/>
+    <cellStyle name="Обычный 2 2 3 6 13" xfId="17738"/>
     <cellStyle name="Обычный 2 2 3 6 2" xfId="780"/>
     <cellStyle name="Обычный 2 2 3 6 2 2" xfId="2747"/>
     <cellStyle name="Обычный 2 2 3 6 2 3" xfId="7468"/>
     <cellStyle name="Обычный 2 2 3 6 2 4" xfId="10244"/>
     <cellStyle name="Обычный 2 2 3 6 2 5" xfId="12722"/>
+    <cellStyle name="Обычный 2 2 3 6 2 6" xfId="18800"/>
     <cellStyle name="Обычный 2 2 3 6 3" xfId="1736"/>
     <cellStyle name="Обычный 2 2 3 6 3 2" xfId="5108"/>
     <cellStyle name="Обычный 2 2 3 6 3 3" xfId="7469"/>
     <cellStyle name="Обычный 2 2 3 6 3 4" xfId="10245"/>
     <cellStyle name="Обычный 2 2 3 6 3 5" xfId="12723"/>
     <cellStyle name="Обычный 2 2 3 6 4" xfId="5107"/>
     <cellStyle name="Обычный 2 2 3 6 5" xfId="7467"/>
     <cellStyle name="Обычный 2 2 3 6 6" xfId="10243"/>
     <cellStyle name="Обычный 2 2 3 6 7" xfId="12721"/>
     <cellStyle name="Обычный 2 2 3 6 8" xfId="13751"/>
     <cellStyle name="Обычный 2 2 3 6 9" xfId="14266"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="530"/>
     <cellStyle name="Обычный 2 2 3 7 10" xfId="15079"/>
     <cellStyle name="Обычный 2 2 3 7 11" xfId="15964"/>
     <cellStyle name="Обычный 2 2 3 7 12" xfId="16899"/>
+    <cellStyle name="Обычный 2 2 3 7 13" xfId="17957"/>
     <cellStyle name="Обычный 2 2 3 7 2" xfId="1007"/>
     <cellStyle name="Обычный 2 2 3 7 2 2" xfId="2748"/>
     <cellStyle name="Обычный 2 2 3 7 2 3" xfId="7471"/>
     <cellStyle name="Обычный 2 2 3 7 2 4" xfId="10247"/>
     <cellStyle name="Обычный 2 2 3 7 2 5" xfId="12725"/>
+    <cellStyle name="Обычный 2 2 3 7 2 6" xfId="19029"/>
     <cellStyle name="Обычный 2 2 3 7 3" xfId="1846"/>
     <cellStyle name="Обычный 2 2 3 7 3 2" xfId="5110"/>
     <cellStyle name="Обычный 2 2 3 7 3 3" xfId="7472"/>
     <cellStyle name="Обычный 2 2 3 7 3 4" xfId="10248"/>
     <cellStyle name="Обычный 2 2 3 7 3 5" xfId="12726"/>
     <cellStyle name="Обычный 2 2 3 7 4" xfId="5109"/>
     <cellStyle name="Обычный 2 2 3 7 5" xfId="7470"/>
     <cellStyle name="Обычный 2 2 3 7 6" xfId="10246"/>
     <cellStyle name="Обычный 2 2 3 7 7" xfId="12724"/>
     <cellStyle name="Обычный 2 2 3 7 8" xfId="14011"/>
     <cellStyle name="Обычный 2 2 3 7 9" xfId="14526"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="726"/>
     <cellStyle name="Обычный 2 2 3 8 10" xfId="16159"/>
     <cellStyle name="Обычный 2 2 3 8 11" xfId="17094"/>
+    <cellStyle name="Обычный 2 2 3 8 12" xfId="18145"/>
     <cellStyle name="Обычный 2 2 3 8 2" xfId="1816"/>
     <cellStyle name="Обычный 2 2 3 8 2 2" xfId="5112"/>
     <cellStyle name="Обычный 2 2 3 8 2 3" xfId="7474"/>
     <cellStyle name="Обычный 2 2 3 8 2 4" xfId="10250"/>
     <cellStyle name="Обычный 2 2 3 8 2 5" xfId="12728"/>
+    <cellStyle name="Обычный 2 2 3 8 2 6" xfId="19217"/>
     <cellStyle name="Обычный 2 2 3 8 3" xfId="3078"/>
     <cellStyle name="Обычный 2 2 3 8 3 2" xfId="5113"/>
     <cellStyle name="Обычный 2 2 3 8 3 3" xfId="7475"/>
     <cellStyle name="Обычный 2 2 3 8 3 4" xfId="10251"/>
     <cellStyle name="Обычный 2 2 3 8 3 5" xfId="12729"/>
     <cellStyle name="Обычный 2 2 3 8 4" xfId="5111"/>
     <cellStyle name="Обычный 2 2 3 8 5" xfId="7473"/>
     <cellStyle name="Обычный 2 2 3 8 6" xfId="10249"/>
     <cellStyle name="Обычный 2 2 3 8 7" xfId="12727"/>
     <cellStyle name="Обычный 2 2 3 8 8" xfId="14675"/>
     <cellStyle name="Обычный 2 2 3 8 9" xfId="15246"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="1197"/>
     <cellStyle name="Обычный 2 2 3 9 10" xfId="16206"/>
     <cellStyle name="Обычный 2 2 3 9 11" xfId="17141"/>
+    <cellStyle name="Обычный 2 2 3 9 12" xfId="18192"/>
     <cellStyle name="Обычный 2 2 3 9 2" xfId="1926"/>
     <cellStyle name="Обычный 2 2 3 9 2 2" xfId="5115"/>
     <cellStyle name="Обычный 2 2 3 9 2 3" xfId="7477"/>
     <cellStyle name="Обычный 2 2 3 9 2 4" xfId="10253"/>
     <cellStyle name="Обычный 2 2 3 9 2 5" xfId="12731"/>
+    <cellStyle name="Обычный 2 2 3 9 2 6" xfId="19263"/>
     <cellStyle name="Обычный 2 2 3 9 3" xfId="3186"/>
     <cellStyle name="Обычный 2 2 3 9 3 2" xfId="5116"/>
     <cellStyle name="Обычный 2 2 3 9 3 3" xfId="7478"/>
     <cellStyle name="Обычный 2 2 3 9 3 4" xfId="10254"/>
     <cellStyle name="Обычный 2 2 3 9 3 5" xfId="12732"/>
     <cellStyle name="Обычный 2 2 3 9 4" xfId="5114"/>
     <cellStyle name="Обычный 2 2 3 9 5" xfId="7476"/>
     <cellStyle name="Обычный 2 2 3 9 6" xfId="10252"/>
     <cellStyle name="Обычный 2 2 3 9 7" xfId="12730"/>
     <cellStyle name="Обычный 2 2 3 9 8" xfId="14722"/>
     <cellStyle name="Обычный 2 2 3 9 9" xfId="15287"/>
     <cellStyle name="Обычный 2 2 3_12_2019_Б-03-01-М" xfId="5117"/>
     <cellStyle name="Обычный 2 2 4" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="1198"/>
     <cellStyle name="Обычный 2 2 4 10 10" xfId="16207"/>
     <cellStyle name="Обычный 2 2 4 10 11" xfId="17142"/>
+    <cellStyle name="Обычный 2 2 4 10 12" xfId="18193"/>
     <cellStyle name="Обычный 2 2 4 10 2" xfId="1927"/>
     <cellStyle name="Обычный 2 2 4 10 2 2" xfId="5120"/>
     <cellStyle name="Обычный 2 2 4 10 2 3" xfId="7481"/>
     <cellStyle name="Обычный 2 2 4 10 2 4" xfId="10257"/>
     <cellStyle name="Обычный 2 2 4 10 2 5" xfId="12735"/>
+    <cellStyle name="Обычный 2 2 4 10 2 6" xfId="19264"/>
     <cellStyle name="Обычный 2 2 4 10 3" xfId="3187"/>
     <cellStyle name="Обычный 2 2 4 10 3 2" xfId="5121"/>
     <cellStyle name="Обычный 2 2 4 10 3 3" xfId="7482"/>
     <cellStyle name="Обычный 2 2 4 10 3 4" xfId="10258"/>
     <cellStyle name="Обычный 2 2 4 10 3 5" xfId="12736"/>
     <cellStyle name="Обычный 2 2 4 10 4" xfId="5119"/>
     <cellStyle name="Обычный 2 2 4 10 5" xfId="7480"/>
     <cellStyle name="Обычный 2 2 4 10 6" xfId="10256"/>
     <cellStyle name="Обычный 2 2 4 10 7" xfId="12734"/>
     <cellStyle name="Обычный 2 2 4 10 8" xfId="14723"/>
     <cellStyle name="Обычный 2 2 4 10 9" xfId="15288"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="1347"/>
     <cellStyle name="Обычный 2 2 4 11 2" xfId="1895"/>
+    <cellStyle name="Обычный 2 2 4 11 2 2" xfId="19374"/>
     <cellStyle name="Обычный 2 2 4 11 3" xfId="7483"/>
     <cellStyle name="Обычный 2 2 4 11 4" xfId="10259"/>
     <cellStyle name="Обычный 2 2 4 11 5" xfId="12737"/>
     <cellStyle name="Обычный 2 2 4 11 6" xfId="15428"/>
     <cellStyle name="Обычный 2 2 4 11 7" xfId="16347"/>
     <cellStyle name="Обычный 2 2 4 11 8" xfId="17288"/>
+    <cellStyle name="Обычный 2 2 4 11 9" xfId="18302"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="1276"/>
     <cellStyle name="Обычный 2 2 4 12 2" xfId="2007"/>
+    <cellStyle name="Обычный 2 2 4 12 2 2" xfId="19303"/>
     <cellStyle name="Обычный 2 2 4 12 3" xfId="7484"/>
     <cellStyle name="Обычный 2 2 4 12 4" xfId="10260"/>
     <cellStyle name="Обычный 2 2 4 12 5" xfId="12738"/>
     <cellStyle name="Обычный 2 2 4 12 6" xfId="15357"/>
     <cellStyle name="Обычный 2 2 4 12 7" xfId="16276"/>
     <cellStyle name="Обычный 2 2 4 12 8" xfId="17217"/>
+    <cellStyle name="Обычный 2 2 4 12 9" xfId="18231"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="1367"/>
     <cellStyle name="Обычный 2 2 4 13 2" xfId="1975"/>
+    <cellStyle name="Обычный 2 2 4 13 2 2" xfId="19394"/>
     <cellStyle name="Обычный 2 2 4 13 3" xfId="7485"/>
     <cellStyle name="Обычный 2 2 4 13 4" xfId="10261"/>
     <cellStyle name="Обычный 2 2 4 13 5" xfId="12739"/>
     <cellStyle name="Обычный 2 2 4 13 6" xfId="15448"/>
     <cellStyle name="Обычный 2 2 4 13 7" xfId="16367"/>
     <cellStyle name="Обычный 2 2 4 13 8" xfId="17308"/>
+    <cellStyle name="Обычный 2 2 4 13 9" xfId="18322"/>
     <cellStyle name="Обычный 2 2 4 14" xfId="1429"/>
     <cellStyle name="Обычный 2 2 4 14 2" xfId="2087"/>
     <cellStyle name="Обычный 2 2 4 14 2 2" xfId="10262"/>
+    <cellStyle name="Обычный 2 2 4 14 2 3" xfId="19454"/>
     <cellStyle name="Обычный 2 2 4 14 3" xfId="12740"/>
     <cellStyle name="Обычный 2 2 4 14 4" xfId="15509"/>
     <cellStyle name="Обычный 2 2 4 14 5" xfId="16422"/>
     <cellStyle name="Обычный 2 2 4 14 6" xfId="17369"/>
+    <cellStyle name="Обычный 2 2 4 14 7" xfId="18382"/>
     <cellStyle name="Обычный 2 2 4 15" xfId="1398"/>
     <cellStyle name="Обычный 2 2 4 15 2" xfId="2055"/>
     <cellStyle name="Обычный 2 2 4 15 2 2" xfId="10263"/>
+    <cellStyle name="Обычный 2 2 4 15 2 3" xfId="19424"/>
     <cellStyle name="Обычный 2 2 4 15 3" xfId="12741"/>
     <cellStyle name="Обычный 2 2 4 15 4" xfId="15479"/>
     <cellStyle name="Обычный 2 2 4 15 5" xfId="16398"/>
     <cellStyle name="Обычный 2 2 4 15 6" xfId="17339"/>
+    <cellStyle name="Обычный 2 2 4 15 7" xfId="18352"/>
     <cellStyle name="Обычный 2 2 4 16" xfId="1457"/>
     <cellStyle name="Обычный 2 2 4 16 2" xfId="2145"/>
     <cellStyle name="Обычный 2 2 4 16 2 2" xfId="10264"/>
+    <cellStyle name="Обычный 2 2 4 16 2 3" xfId="19481"/>
     <cellStyle name="Обычный 2 2 4 16 3" xfId="12742"/>
     <cellStyle name="Обычный 2 2 4 16 4" xfId="15537"/>
     <cellStyle name="Обычный 2 2 4 16 5" xfId="16450"/>
     <cellStyle name="Обычный 2 2 4 16 6" xfId="17397"/>
+    <cellStyle name="Обычный 2 2 4 16 7" xfId="18409"/>
     <cellStyle name="Обычный 2 2 4 17" xfId="1599"/>
+    <cellStyle name="Обычный 2 2 4 17 2" xfId="17747"/>
     <cellStyle name="Обычный 2 2 4 18" xfId="2207"/>
+    <cellStyle name="Обычный 2 2 4 18 2" xfId="18614"/>
     <cellStyle name="Обычный 2 2 4 19" xfId="2175"/>
+    <cellStyle name="Обычный 2 2 4 19 2" xfId="18554"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 2 10" xfId="2970"/>
     <cellStyle name="Обычный 2 2 4 2 10 2" xfId="5123"/>
     <cellStyle name="Обычный 2 2 4 2 10 2 2" xfId="5124"/>
     <cellStyle name="Обычный 2 2 4 2 10 2 3" xfId="7488"/>
     <cellStyle name="Обычный 2 2 4 2 10 2 4" xfId="10267"/>
     <cellStyle name="Обычный 2 2 4 2 10 2 5" xfId="12743"/>
     <cellStyle name="Обычный 2 2 4 2 10 3" xfId="5125"/>
     <cellStyle name="Обычный 2 2 4 2 10 3 2" xfId="10268"/>
     <cellStyle name="Обычный 2 2 4 2 10 3 3" xfId="12744"/>
     <cellStyle name="Обычный 2 2 4 2 10 4" xfId="7487"/>
     <cellStyle name="Обычный 2 2 4 2 11" xfId="5122"/>
     <cellStyle name="Обычный 2 2 4 2 11 2" xfId="5126"/>
     <cellStyle name="Обычный 2 2 4 2 11 3" xfId="7489"/>
     <cellStyle name="Обычный 2 2 4 2 11 4" xfId="10269"/>
     <cellStyle name="Обычный 2 2 4 2 11 5" xfId="12745"/>
     <cellStyle name="Обычный 2 2 4 2 12" xfId="5127"/>
     <cellStyle name="Обычный 2 2 4 2 12 2" xfId="10270"/>
     <cellStyle name="Обычный 2 2 4 2 12 3" xfId="12746"/>
     <cellStyle name="Обычный 2 2 4 2 13" xfId="5128"/>
     <cellStyle name="Обычный 2 2 4 2 13 2" xfId="10271"/>
     <cellStyle name="Обычный 2 2 4 2 13 3" xfId="12747"/>
     <cellStyle name="Обычный 2 2 4 2 14" xfId="7486"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="1349"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 2" xfId="1892"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 2 2" xfId="19376"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 3" xfId="7491"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 4" xfId="10273"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 5" xfId="12749"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 6" xfId="15430"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 7" xfId="16349"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 8" xfId="17290"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 9" xfId="18304"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="1274"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 2" xfId="2008"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 2 2" xfId="19301"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 3" xfId="7492"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 4" xfId="10274"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 5" xfId="12750"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 6" xfId="15355"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 7" xfId="16274"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 8" xfId="17215"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 9" xfId="18229"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="1370"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 2" xfId="1972"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 2 2" xfId="19397"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 3" xfId="7493"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 4" xfId="10275"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 5" xfId="12751"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 6" xfId="15451"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 7" xfId="16370"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 8" xfId="17311"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 9" xfId="18325"/>
     <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1433"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 2" xfId="2088"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 2 2" xfId="10276"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 2 3" xfId="19457"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 3" xfId="12752"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 4" xfId="15513"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 5" xfId="16426"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 6" xfId="17373"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 7" xfId="18385"/>
     <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1402"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 2" xfId="2052"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 2 2" xfId="10277"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 2 3" xfId="19427"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 3" xfId="12753"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 4" xfId="15482"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 5" xfId="16401"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 6" xfId="17342"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 7" xfId="18355"/>
     <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1460"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 2" xfId="2146"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 2 2" xfId="10278"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 2 3" xfId="19483"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 3" xfId="12754"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 4" xfId="15539"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 5" xfId="16452"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 6" xfId="17399"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 7" xfId="18411"/>
     <cellStyle name="Обычный 2 2 4 2 2 16" xfId="1600"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 2" xfId="17748"/>
     <cellStyle name="Обычный 2 2 4 2 2 17" xfId="2208"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 2" xfId="18573"/>
     <cellStyle name="Обычный 2 2 4 2 2 18" xfId="2172"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18 2" xfId="18558"/>
     <cellStyle name="Обычный 2 2 4 2 2 19" xfId="2750"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19 2" xfId="18609"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 10" xfId="5130"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 10 2" xfId="5131"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 10 3" xfId="7495"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 10 4" xfId="10279"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 10 5" xfId="12755"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 11" xfId="5132"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 11 2" xfId="10280"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 11 3" xfId="12756"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 12" xfId="5133"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 12 2" xfId="10281"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 12 3" xfId="12757"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 13" xfId="7494"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="1273"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2" xfId="2010"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2 2" xfId="19300"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 3" xfId="7497"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 4" xfId="10283"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 5" xfId="12759"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 6" xfId="15354"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 7" xfId="16273"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 8" xfId="17214"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 9" xfId="18228"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="1373"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2" xfId="1971"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2 2" xfId="19399"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 3" xfId="7498"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 4" xfId="10284"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 5" xfId="12760"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 6" xfId="15454"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 7" xfId="16373"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 8" xfId="17314"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 9" xfId="18327"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="1435"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2" xfId="2090"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2 2" xfId="10285"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2 3" xfId="19459"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 3" xfId="12761"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 4" xfId="15515"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 5" xfId="16428"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 6" xfId="17375"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 7" xfId="18387"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1404"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2" xfId="2051"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2 2" xfId="10286"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2 3" xfId="19429"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 3" xfId="12762"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 4" xfId="15484"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 5" xfId="16403"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 6" xfId="17344"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 7" xfId="18357"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1462"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2" xfId="2147"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2 2" xfId="10287"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2 3" xfId="19485"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 3" xfId="12763"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 4" xfId="15541"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 5" xfId="16454"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 6" xfId="17401"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 7" xfId="18413"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="1601"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 2" xfId="17662"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 2" xfId="17622"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="2171"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17 2" xfId="18678"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 18" xfId="2751"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18 2" xfId="18686"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 19" xfId="3081"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19 2" xfId="18677"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="255"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 10" xfId="14874"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 11" xfId="15730"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 12" xfId="16665"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 13" xfId="17672"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="438"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 10" xfId="16827"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 11" xfId="17892"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="681"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2" xfId="1151"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2 2" xfId="14162"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2 3" xfId="19173"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 3" xfId="5136"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 4" xfId="15209"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 5" xfId="16115"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 6" xfId="17050"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 7" xfId="18101"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3" xfId="942"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3 2" xfId="7500"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3 3" xfId="18963"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 4" xfId="2752"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 4 2" xfId="10289"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 5" xfId="12765"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 6" xfId="13939"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 7" xfId="14454"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 8" xfId="15015"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 9" xfId="15892"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="587"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 10" xfId="16956"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 11" xfId="18007"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2" xfId="1057"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2 2" xfId="5137"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2 3" xfId="19079"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 3" xfId="3082"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 4" xfId="10290"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 5" xfId="12766"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 6" xfId="14068"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 7" xfId="14583"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 8" xfId="15129"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 9" xfId="16021"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="805"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4 2" xfId="5135"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4 3" xfId="18825"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="1690"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5 2" xfId="7499"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="10288"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="12764"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 8" xfId="13777"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 9" xfId="14292"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 20" xfId="5134"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20 2" xfId="18744"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 21" xfId="7496"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 22" xfId="10282"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 23" xfId="12758"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 24" xfId="13696"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 25" xfId="14211"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 26" xfId="14805"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 27" xfId="15648"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 28" xfId="16583"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 29" xfId="17599"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="391"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 10" xfId="14975"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 11" xfId="15845"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 12" xfId="16780"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 13" xfId="17845"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="634"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 10" xfId="17003"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 11" xfId="18054"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="1104"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2 2" xfId="5139"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2 3" xfId="19126"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 3" xfId="2753"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 4" xfId="10292"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 5" xfId="12768"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 6" xfId="14115"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 7" xfId="14630"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 8" xfId="15169"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 9" xfId="16068"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="895"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 2" xfId="3083"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 3" xfId="7502"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 4" xfId="10293"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 5" xfId="12769"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 6" xfId="18916"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4" xfId="1650"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4 2" xfId="5138"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 5" xfId="7501"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 6" xfId="10291"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 7" xfId="12767"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 8" xfId="13892"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 9" xfId="14407"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="344"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 10" xfId="14935"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 11" xfId="15798"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 12" xfId="16733"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 13" xfId="17798"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="848"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 2" xfId="2754"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 3" xfId="7504"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 4" xfId="10295"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 5" xfId="12771"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 6" xfId="18869"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3" xfId="1770"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3 2" xfId="5141"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3 3" xfId="7505"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3 4" xfId="10296"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3 5" xfId="12772"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 4" xfId="5140"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 5" xfId="7503"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 6" xfId="10294"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 7" xfId="12770"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 8" xfId="13845"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 9" xfId="14360"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="464"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 10" xfId="15039"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 11" xfId="15918"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 12" xfId="16853"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 13" xfId="17915"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="965"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 2" xfId="2755"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 3" xfId="7507"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 4" xfId="10298"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 5" xfId="12774"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 6" xfId="18986"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3" xfId="1731"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3 2" xfId="5143"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3 3" xfId="7508"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3 4" xfId="10299"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3 5" xfId="12775"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 4" xfId="5142"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 5" xfId="7506"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 6" xfId="10297"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 7" xfId="12773"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 8" xfId="13965"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 9" xfId="14480"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="533"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 10" xfId="15082"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 11" xfId="15967"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 12" xfId="16902"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 13" xfId="17960"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1010"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 2" xfId="2756"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 3" xfId="7510"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 4" xfId="10301"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 5" xfId="12777"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 6" xfId="19032"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3" xfId="1850"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3 2" xfId="5145"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3 3" xfId="7511"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3 4" xfId="10302"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3 5" xfId="12778"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 4" xfId="5144"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 5" xfId="7509"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 6" xfId="10300"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 7" xfId="12776"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 8" xfId="14014"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 9" xfId="14529"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="729"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 10" xfId="16162"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 11" xfId="17097"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 12" xfId="18148"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1811"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 2" xfId="5147"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 3" xfId="7513"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 4" xfId="10304"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 5" xfId="12780"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 6" xfId="19220"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3" xfId="3084"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3 2" xfId="5148"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3 3" xfId="7514"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3 4" xfId="10305"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3 5" xfId="12781"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 4" xfId="5146"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 5" xfId="7512"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 6" xfId="10303"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 7" xfId="12779"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 8" xfId="14678"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 9" xfId="15249"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="1200"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 10" xfId="16209"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 11" xfId="17144"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 12" xfId="18195"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="1930"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 2" xfId="5150"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 3" xfId="7516"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 4" xfId="10307"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 5" xfId="12783"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 6" xfId="19266"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3" xfId="3189"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3 2" xfId="5151"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3 3" xfId="7517"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3 4" xfId="10308"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3 5" xfId="12784"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 4" xfId="5149"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 5" xfId="7515"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 6" xfId="10306"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 7" xfId="12782"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 8" xfId="14725"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 9" xfId="15290"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="1351"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2" xfId="1891"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2 2" xfId="19378"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 3" xfId="7518"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 4" xfId="10309"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 5" xfId="12785"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 6" xfId="15432"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 7" xfId="16351"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 8" xfId="17292"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 9" xfId="18306"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2_12_2019_Б-03-01-М" xfId="5152"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="2757"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3 2" xfId="5153"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3 2 2" xfId="5154"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3 2 3" xfId="7520"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3 2 4" xfId="10311"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3 2 5" xfId="12786"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3 3" xfId="5155"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3 3 2" xfId="10312"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3 3 3" xfId="12787"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3 4" xfId="7519"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4" xfId="2758"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4 2" xfId="5156"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4 2 2" xfId="5157"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4 2 3" xfId="7522"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4 2 4" xfId="10314"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4 2 5" xfId="12788"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4 3" xfId="5158"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4 3 2" xfId="10315"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4 3 3" xfId="12789"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4 4" xfId="7521"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 5" xfId="2759"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 5 2" xfId="5159"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 5 2 2" xfId="5160"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 5 2 3" xfId="7524"/>
@@ -31114,452 +34782,518 @@
     <cellStyle name="Обычный 2 2 4 2 2 2 7 3 2" xfId="10323"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 7 3 3" xfId="12795"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 7 4" xfId="7527"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8" xfId="2762"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8 2" xfId="5168"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8 2 2" xfId="5169"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8 2 3" xfId="7530"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8 2 4" xfId="10324"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8 2 5" xfId="12796"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8 3" xfId="5170"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8 3 2" xfId="10325"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8 3 3" xfId="12797"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 8 4" xfId="7529"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9" xfId="2971"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9 2" xfId="5171"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9 2 2" xfId="5172"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9 2 3" xfId="7532"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9 2 4" xfId="10327"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9 2 5" xfId="12798"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9 3" xfId="5173"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9 3 2" xfId="10328"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9 3 3" xfId="12799"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 9 4" xfId="7531"/>
     <cellStyle name="Обычный 2 2 4 2 2 2_01_2020_Б-03-01-М" xfId="1602"/>
     <cellStyle name="Обычный 2 2 4 2 2 20" xfId="3080"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20 2" xfId="18674"/>
     <cellStyle name="Обычный 2 2 4 2 2 21" xfId="5129"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21 2" xfId="18743"/>
     <cellStyle name="Обычный 2 2 4 2 2 22" xfId="7490"/>
     <cellStyle name="Обычный 2 2 4 2 2 23" xfId="10272"/>
     <cellStyle name="Обычный 2 2 4 2 2 24" xfId="12748"/>
     <cellStyle name="Обычный 2 2 4 2 2 25" xfId="13695"/>
     <cellStyle name="Обычный 2 2 4 2 2 26" xfId="14210"/>
     <cellStyle name="Обычный 2 2 4 2 2 27" xfId="14804"/>
     <cellStyle name="Обычный 2 2 4 2 2 28" xfId="15647"/>
     <cellStyle name="Обычный 2 2 4 2 2 29" xfId="16582"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="253"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 10" xfId="14872"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 11" xfId="15728"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 12" xfId="16663"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 13" xfId="17670"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="437"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 10" xfId="16826"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 11" xfId="17891"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="680"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2" xfId="1150"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2 2" xfId="14161"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2 3" xfId="19172"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 3" xfId="5175"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 4" xfId="15208"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 5" xfId="16114"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 6" xfId="17049"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 7" xfId="18100"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 3" xfId="941"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 3 2" xfId="7534"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 3 3" xfId="18962"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 4" xfId="2763"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 4 2" xfId="10331"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 5" xfId="12801"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 6" xfId="13938"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 7" xfId="14453"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 8" xfId="15014"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 9" xfId="15891"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="586"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 10" xfId="16955"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 11" xfId="18006"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 2" xfId="1056"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 2 2" xfId="5176"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 2 3" xfId="19078"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 3" xfId="3085"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 4" xfId="10332"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 5" xfId="12802"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 6" xfId="14067"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 7" xfId="14582"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 8" xfId="15128"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 9" xfId="16020"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="803"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4 2" xfId="5174"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4 3" xfId="18823"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="1689"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 5 2" xfId="7533"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="10330"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="12800"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 8" xfId="13775"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 9" xfId="14290"/>
+    <cellStyle name="Обычный 2 2 4 2 2 30" xfId="17598"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="390"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 10" xfId="14974"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 11" xfId="15844"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 12" xfId="16779"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 13" xfId="17844"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="633"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 10" xfId="17002"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 11" xfId="18053"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="1103"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 2 2" xfId="5178"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2 3" xfId="19125"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 3" xfId="2764"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 4" xfId="10334"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 5" xfId="12804"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 6" xfId="14114"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 7" xfId="14629"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 8" xfId="15168"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 9" xfId="16067"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="894"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3 2" xfId="3086"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3 3" xfId="7536"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3 4" xfId="10335"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3 5" xfId="12805"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3 6" xfId="18915"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 4" xfId="1652"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 4 2" xfId="5177"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 5" xfId="7535"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 6" xfId="10333"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 7" xfId="12803"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 8" xfId="13891"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 9" xfId="14406"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="345"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 10" xfId="14936"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 11" xfId="15799"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 12" xfId="16734"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 13" xfId="17799"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="849"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2 2" xfId="2765"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2 3" xfId="7538"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2 4" xfId="10337"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2 5" xfId="12807"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2 6" xfId="18870"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3" xfId="1768"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3 2" xfId="5180"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3 3" xfId="7539"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3 4" xfId="10338"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3 5" xfId="12808"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 4" xfId="5179"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 5" xfId="7537"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 6" xfId="10336"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 7" xfId="12806"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 8" xfId="13846"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 9" xfId="14361"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="467"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 10" xfId="15042"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 11" xfId="15921"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 12" xfId="16856"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 13" xfId="17918"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="968"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2 2" xfId="2766"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2 3" xfId="7541"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2 4" xfId="10340"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2 5" xfId="12810"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2 6" xfId="18989"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3" xfId="1732"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3 2" xfId="5182"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3 3" xfId="7542"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3 4" xfId="10341"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3 5" xfId="12811"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 4" xfId="5181"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 5" xfId="7540"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 6" xfId="10339"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 7" xfId="12809"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 8" xfId="13968"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 9" xfId="14483"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="532"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 10" xfId="15081"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 11" xfId="15966"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 12" xfId="16901"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 13" xfId="17959"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="1009"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2 2" xfId="2767"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2 3" xfId="7544"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2 4" xfId="10343"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2 5" xfId="12813"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2 6" xfId="19031"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3" xfId="1848"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3 2" xfId="5184"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3 3" xfId="7545"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3 4" xfId="10344"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3 5" xfId="12814"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 4" xfId="5183"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 5" xfId="7543"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 6" xfId="10342"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 7" xfId="12812"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 8" xfId="14013"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 9" xfId="14528"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="728"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 10" xfId="16161"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 11" xfId="17096"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 12" xfId="18147"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1812"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2 2" xfId="5186"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2 3" xfId="7547"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2 4" xfId="10346"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2 5" xfId="12816"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2 6" xfId="19219"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3" xfId="3087"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3 2" xfId="5187"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3 3" xfId="7548"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3 4" xfId="10347"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3 5" xfId="12817"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 4" xfId="5185"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 5" xfId="7546"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 6" xfId="10345"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 7" xfId="12815"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 8" xfId="14677"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 9" xfId="15248"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="1199"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 10" xfId="16208"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 11" xfId="17143"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 12" xfId="18194"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="1928"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2 2" xfId="5189"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2 3" xfId="7550"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2 4" xfId="10349"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2 5" xfId="12819"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2 6" xfId="19265"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3" xfId="3188"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3 2" xfId="5190"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3 3" xfId="7551"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3 4" xfId="10350"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3 5" xfId="12820"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 4" xfId="5188"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 5" xfId="7549"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 6" xfId="10348"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 7" xfId="12818"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 8" xfId="14724"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 9" xfId="15289"/>
     <cellStyle name="Обычный 2 2 4 2 2_12_2019_Б-03-01-М" xfId="5191"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="111"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="1269"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 2" xfId="2011"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 2 2" xfId="19296"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 3" xfId="7553"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 4" xfId="10352"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 5" xfId="12822"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 6" xfId="15350"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 7" xfId="16269"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 8" xfId="17210"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 9" xfId="18224"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="1375"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 2" xfId="1969"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 2 2" xfId="19401"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 3" xfId="7554"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 4" xfId="10353"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 5" xfId="12823"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 6" xfId="15456"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 7" xfId="16375"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 8" xfId="17316"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 9" xfId="18329"/>
     <cellStyle name="Обычный 2 2 4 2 3 12" xfId="1437"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 2" xfId="2091"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 2 2" xfId="10354"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 2 3" xfId="19461"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 3" xfId="12824"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 4" xfId="15517"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 5" xfId="16430"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 6" xfId="17377"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 7" xfId="18389"/>
     <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1407"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 2" xfId="2049"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 2 2" xfId="10355"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 2 3" xfId="19432"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 3" xfId="12825"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 4" xfId="15487"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 5" xfId="16406"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 6" xfId="17347"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 7" xfId="18360"/>
     <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1465"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 2" xfId="2148"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 2 2" xfId="10356"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 2 3" xfId="19488"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 3" xfId="12826"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 4" xfId="15544"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 5" xfId="16457"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 6" xfId="17404"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 7" xfId="18416"/>
     <cellStyle name="Обычный 2 2 4 2 3 15" xfId="1603"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 2" xfId="17660"/>
     <cellStyle name="Обычный 2 2 4 2 3 16" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 2" xfId="17623"/>
     <cellStyle name="Обычный 2 2 4 2 3 17" xfId="2169"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17 2" xfId="18679"/>
     <cellStyle name="Обычный 2 2 4 2 3 18" xfId="2768"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18 2" xfId="18687"/>
     <cellStyle name="Обычный 2 2 4 2 3 19" xfId="3088"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19 2" xfId="18654"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="256"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 10" xfId="14875"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 11" xfId="15731"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 12" xfId="16666"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 13" xfId="17673"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="439"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 10" xfId="16828"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 11" xfId="17893"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="682"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2" xfId="1152"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2 2" xfId="14163"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2 3" xfId="19174"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 3" xfId="5194"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 4" xfId="15210"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 5" xfId="16116"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 6" xfId="17051"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 7" xfId="18102"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 3" xfId="943"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 3 2" xfId="7556"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 3 3" xfId="18964"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 4" xfId="2769"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 4 2" xfId="10358"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 5" xfId="12828"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 6" xfId="13940"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 7" xfId="14455"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 8" xfId="15016"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 9" xfId="15893"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="588"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 10" xfId="16957"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 11" xfId="18008"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 2" xfId="1058"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 2 2" xfId="5195"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 2 3" xfId="19080"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 3" xfId="3089"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 4" xfId="10359"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 5" xfId="12829"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 6" xfId="14069"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 7" xfId="14584"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 8" xfId="15130"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 9" xfId="16022"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="806"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4 2" xfId="5193"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4 3" xfId="18826"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="1691"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 5 2" xfId="7555"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="10357"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="12827"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 8" xfId="13778"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 9" xfId="14293"/>
     <cellStyle name="Обычный 2 2 4 2 3 20" xfId="5192"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20 2" xfId="18745"/>
     <cellStyle name="Обычный 2 2 4 2 3 21" xfId="7552"/>
     <cellStyle name="Обычный 2 2 4 2 3 22" xfId="10351"/>
     <cellStyle name="Обычный 2 2 4 2 3 23" xfId="12821"/>
     <cellStyle name="Обычный 2 2 4 2 3 24" xfId="13697"/>
     <cellStyle name="Обычный 2 2 4 2 3 25" xfId="14212"/>
     <cellStyle name="Обычный 2 2 4 2 3 26" xfId="14806"/>
     <cellStyle name="Обычный 2 2 4 2 3 27" xfId="15649"/>
     <cellStyle name="Обычный 2 2 4 2 3 28" xfId="16584"/>
+    <cellStyle name="Обычный 2 2 4 2 3 29" xfId="17600"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="392"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 10" xfId="14976"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 11" xfId="15846"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 12" xfId="16781"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 13" xfId="17846"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="635"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 10" xfId="17004"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 11" xfId="18055"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="1105"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 2 2" xfId="5197"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2 3" xfId="19127"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 3" xfId="2770"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 4" xfId="10361"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 5" xfId="12831"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 6" xfId="14116"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 7" xfId="14631"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 8" xfId="15170"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 9" xfId="16069"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="896"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3 2" xfId="3090"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3 3" xfId="7558"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3 4" xfId="10362"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3 5" xfId="12832"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3 6" xfId="18917"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 4" xfId="1649"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 4 2" xfId="5196"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 5" xfId="7557"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 6" xfId="10360"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 7" xfId="12830"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 8" xfId="13893"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 9" xfId="14408"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="238"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 10" xfId="14857"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 11" xfId="15713"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 12" xfId="16648"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 13" xfId="17744"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="789"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2 2" xfId="2771"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2 3" xfId="7560"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2 4" xfId="10364"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2 5" xfId="12834"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2 6" xfId="18809"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3" xfId="1771"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3 2" xfId="5199"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3 3" xfId="7561"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3 4" xfId="10365"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3 5" xfId="12835"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 4" xfId="5198"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 5" xfId="7559"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 6" xfId="10363"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 7" xfId="12833"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 8" xfId="13760"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 9" xfId="14275"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="449"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 10" xfId="15024"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 11" xfId="15903"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 12" xfId="16838"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 13" xfId="17903"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="953"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2 2" xfId="2772"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2 3" xfId="7563"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2 4" xfId="10367"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2 5" xfId="12837"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2 6" xfId="18974"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3" xfId="1729"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3 2" xfId="5201"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3 3" xfId="7564"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3 4" xfId="10368"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3 5" xfId="12838"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 4" xfId="5200"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 5" xfId="7562"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 6" xfId="10366"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 7" xfId="12836"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 8" xfId="13950"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 9" xfId="14465"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="534"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 10" xfId="15083"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 11" xfId="15968"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 12" xfId="16903"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 13" xfId="17961"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1011"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2 2" xfId="2773"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2 3" xfId="7566"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2 4" xfId="10370"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2 5" xfId="12840"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2 6" xfId="19033"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3" xfId="1851"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3 2" xfId="5203"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3 3" xfId="7567"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3 4" xfId="10371"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3 5" xfId="12841"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 4" xfId="5202"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 5" xfId="7565"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 6" xfId="10369"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 7" xfId="12839"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 8" xfId="14015"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 9" xfId="14530"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="730"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 10" xfId="16163"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 11" xfId="17098"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 12" xfId="18149"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1809"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2 2" xfId="5205"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2 3" xfId="7569"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2 4" xfId="10373"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2 5" xfId="12843"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2 6" xfId="19221"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3" xfId="3091"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3 2" xfId="5206"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3 3" xfId="7570"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3 4" xfId="10374"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3 5" xfId="12844"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 4" xfId="5204"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 5" xfId="7568"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 6" xfId="10372"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 7" xfId="12842"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 8" xfId="14679"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 9" xfId="15250"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="1201"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 10" xfId="16210"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 11" xfId="17145"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 12" xfId="18196"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="1931"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2 2" xfId="5208"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2 3" xfId="7572"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2 4" xfId="10376"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2 5" xfId="12846"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2 6" xfId="19267"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3" xfId="3190"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3 2" xfId="5209"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3 3" xfId="7573"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3 4" xfId="10377"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3 5" xfId="12847"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 4" xfId="5207"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 5" xfId="7571"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 6" xfId="10375"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 7" xfId="12845"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 8" xfId="14726"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 9" xfId="15291"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="1352"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 2" xfId="1889"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 2 2" xfId="19379"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 3" xfId="7574"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 4" xfId="10378"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 5" xfId="12848"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 6" xfId="15433"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 7" xfId="16352"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 8" xfId="17293"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 9" xfId="18307"/>
     <cellStyle name="Обычный 2 2 4 2 3_12_2019_Б-03-01-М" xfId="5210"/>
     <cellStyle name="Обычный 2 2 4 2 4" xfId="2774"/>
     <cellStyle name="Обычный 2 2 4 2 4 2" xfId="5211"/>
     <cellStyle name="Обычный 2 2 4 2 4 2 2" xfId="5212"/>
     <cellStyle name="Обычный 2 2 4 2 4 2 3" xfId="7576"/>
     <cellStyle name="Обычный 2 2 4 2 4 2 4" xfId="10379"/>
     <cellStyle name="Обычный 2 2 4 2 4 2 5" xfId="12849"/>
     <cellStyle name="Обычный 2 2 4 2 4 3" xfId="5213"/>
     <cellStyle name="Обычный 2 2 4 2 4 3 2" xfId="10380"/>
     <cellStyle name="Обычный 2 2 4 2 4 3 3" xfId="12850"/>
     <cellStyle name="Обычный 2 2 4 2 4 4" xfId="7575"/>
     <cellStyle name="Обычный 2 2 4 2 5" xfId="2775"/>
     <cellStyle name="Обычный 2 2 4 2 5 2" xfId="5214"/>
     <cellStyle name="Обычный 2 2 4 2 5 2 2" xfId="5215"/>
     <cellStyle name="Обычный 2 2 4 2 5 2 3" xfId="7578"/>
     <cellStyle name="Обычный 2 2 4 2 5 2 4" xfId="10382"/>
     <cellStyle name="Обычный 2 2 4 2 5 2 5" xfId="12851"/>
     <cellStyle name="Обычный 2 2 4 2 5 3" xfId="5216"/>
     <cellStyle name="Обычный 2 2 4 2 5 3 2" xfId="10383"/>
     <cellStyle name="Обычный 2 2 4 2 5 3 3" xfId="12852"/>
     <cellStyle name="Обычный 2 2 4 2 5 4" xfId="7577"/>
     <cellStyle name="Обычный 2 2 4 2 6" xfId="2776"/>
     <cellStyle name="Обычный 2 2 4 2 6 2" xfId="5217"/>
     <cellStyle name="Обычный 2 2 4 2 6 2 2" xfId="5218"/>
     <cellStyle name="Обычный 2 2 4 2 6 2 3" xfId="7580"/>
@@ -31579,298 +35313,342 @@
     <cellStyle name="Обычный 2 2 4 2 7 3 2" xfId="10388"/>
     <cellStyle name="Обычный 2 2 4 2 7 3 3" xfId="12856"/>
     <cellStyle name="Обычный 2 2 4 2 7 4" xfId="7581"/>
     <cellStyle name="Обычный 2 2 4 2 8" xfId="2778"/>
     <cellStyle name="Обычный 2 2 4 2 8 2" xfId="5223"/>
     <cellStyle name="Обычный 2 2 4 2 8 2 2" xfId="5224"/>
     <cellStyle name="Обычный 2 2 4 2 8 2 3" xfId="7584"/>
     <cellStyle name="Обычный 2 2 4 2 8 2 4" xfId="10390"/>
     <cellStyle name="Обычный 2 2 4 2 8 2 5" xfId="12857"/>
     <cellStyle name="Обычный 2 2 4 2 8 3" xfId="5225"/>
     <cellStyle name="Обычный 2 2 4 2 8 3 2" xfId="10391"/>
     <cellStyle name="Обычный 2 2 4 2 8 3 3" xfId="12858"/>
     <cellStyle name="Обычный 2 2 4 2 8 4" xfId="7583"/>
     <cellStyle name="Обычный 2 2 4 2 9" xfId="2779"/>
     <cellStyle name="Обычный 2 2 4 2 9 2" xfId="5226"/>
     <cellStyle name="Обычный 2 2 4 2 9 2 2" xfId="5227"/>
     <cellStyle name="Обычный 2 2 4 2 9 2 3" xfId="7586"/>
     <cellStyle name="Обычный 2 2 4 2 9 2 4" xfId="10393"/>
     <cellStyle name="Обычный 2 2 4 2 9 2 5" xfId="12859"/>
     <cellStyle name="Обычный 2 2 4 2 9 3" xfId="5228"/>
     <cellStyle name="Обычный 2 2 4 2 9 3 2" xfId="10394"/>
     <cellStyle name="Обычный 2 2 4 2 9 3 3" xfId="12860"/>
     <cellStyle name="Обычный 2 2 4 2 9 4" xfId="7585"/>
     <cellStyle name="Обычный 2 2 4 2_01_2020_Б-03-01-М" xfId="1604"/>
     <cellStyle name="Обычный 2 2 4 20" xfId="2749"/>
+    <cellStyle name="Обычный 2 2 4 20 2" xfId="18612"/>
     <cellStyle name="Обычный 2 2 4 21" xfId="3079"/>
+    <cellStyle name="Обычный 2 2 4 21 2" xfId="18691"/>
     <cellStyle name="Обычный 2 2 4 22" xfId="5118"/>
+    <cellStyle name="Обычный 2 2 4 22 2" xfId="18742"/>
     <cellStyle name="Обычный 2 2 4 23" xfId="7479"/>
     <cellStyle name="Обычный 2 2 4 24" xfId="10255"/>
     <cellStyle name="Обычный 2 2 4 25" xfId="12733"/>
     <cellStyle name="Обычный 2 2 4 26" xfId="13694"/>
     <cellStyle name="Обычный 2 2 4 27" xfId="14209"/>
     <cellStyle name="Обычный 2 2 4 28" xfId="14803"/>
     <cellStyle name="Обычный 2 2 4 29" xfId="15646"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="112"/>
     <cellStyle name="Обычный 2 2 4 3 10" xfId="5229"/>
     <cellStyle name="Обычный 2 2 4 3 10 2" xfId="5230"/>
     <cellStyle name="Обычный 2 2 4 3 10 3" xfId="7588"/>
     <cellStyle name="Обычный 2 2 4 3 10 4" xfId="10396"/>
     <cellStyle name="Обычный 2 2 4 3 10 5" xfId="12861"/>
     <cellStyle name="Обычный 2 2 4 3 11" xfId="5231"/>
     <cellStyle name="Обычный 2 2 4 3 11 2" xfId="10397"/>
     <cellStyle name="Обычный 2 2 4 3 11 3" xfId="12862"/>
     <cellStyle name="Обычный 2 2 4 3 12" xfId="5232"/>
     <cellStyle name="Обычный 2 2 4 3 12 2" xfId="10398"/>
     <cellStyle name="Обычный 2 2 4 3 12 3" xfId="12863"/>
     <cellStyle name="Обычный 2 2 4 3 13" xfId="7587"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="113"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="1267"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 2" xfId="2012"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 2 2" xfId="19294"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 3" xfId="7590"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 4" xfId="10400"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 5" xfId="12865"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 6" xfId="15348"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 7" xfId="16267"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 8" xfId="17208"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 9" xfId="18222"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="1378"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 2" xfId="1967"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 2 2" xfId="19404"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 3" xfId="7591"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 4" xfId="10401"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 5" xfId="12866"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 6" xfId="15459"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 7" xfId="16378"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 8" xfId="17319"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 9" xfId="18332"/>
     <cellStyle name="Обычный 2 2 4 3 2 12" xfId="1439"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 2" xfId="2092"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 2 2" xfId="10402"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 2 3" xfId="19463"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 3" xfId="12867"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 4" xfId="15519"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 5" xfId="16432"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 6" xfId="17379"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 7" xfId="18391"/>
     <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1409"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 2" xfId="2047"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 2 2" xfId="10403"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 2 3" xfId="19434"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 3" xfId="12868"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 4" xfId="15489"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 5" xfId="16408"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 6" xfId="17349"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 7" xfId="18362"/>
     <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1467"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 2" xfId="2149"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 2 2" xfId="10404"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 2 3" xfId="19490"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 3" xfId="12869"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 4" xfId="15546"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 5" xfId="16459"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 6" xfId="17406"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 7" xfId="18418"/>
     <cellStyle name="Обычный 2 2 4 3 2 15" xfId="1605"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 2" xfId="17745"/>
     <cellStyle name="Обычный 2 2 4 3 2 16" xfId="2212"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 2" xfId="17624"/>
     <cellStyle name="Обычный 2 2 4 3 2 17" xfId="2167"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17 2" xfId="18681"/>
     <cellStyle name="Обычный 2 2 4 3 2 18" xfId="2780"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18 2" xfId="18688"/>
     <cellStyle name="Обычный 2 2 4 3 2 19" xfId="3092"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19 2" xfId="18560"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="258"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 10" xfId="14877"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 11" xfId="15733"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 12" xfId="16668"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 13" xfId="17674"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="440"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 10" xfId="16829"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 11" xfId="17894"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="683"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2" xfId="1153"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2 2" xfId="14164"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2 3" xfId="19175"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 3" xfId="5235"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 4" xfId="15211"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 5" xfId="16117"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 6" xfId="17052"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 7" xfId="18103"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 3" xfId="944"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 3 2" xfId="7593"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 3 3" xfId="18965"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 4" xfId="2781"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 4 2" xfId="10406"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 5" xfId="12871"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 6" xfId="13941"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 7" xfId="14456"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 8" xfId="15017"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 9" xfId="15894"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="589"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 10" xfId="16958"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 11" xfId="18009"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 2" xfId="1059"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 2 2" xfId="5236"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 2 3" xfId="19081"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 3" xfId="3093"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 4" xfId="10407"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 5" xfId="12872"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 6" xfId="14070"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 7" xfId="14585"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 8" xfId="15131"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 9" xfId="16023"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="808"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4 2" xfId="5234"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4 3" xfId="18828"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="1693"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 5 2" xfId="7592"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="10405"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="12870"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 8" xfId="13780"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 9" xfId="14295"/>
     <cellStyle name="Обычный 2 2 4 3 2 20" xfId="5233"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20 2" xfId="18746"/>
     <cellStyle name="Обычный 2 2 4 3 2 21" xfId="7589"/>
     <cellStyle name="Обычный 2 2 4 3 2 22" xfId="10399"/>
     <cellStyle name="Обычный 2 2 4 3 2 23" xfId="12864"/>
     <cellStyle name="Обычный 2 2 4 3 2 24" xfId="13698"/>
     <cellStyle name="Обычный 2 2 4 3 2 25" xfId="14213"/>
     <cellStyle name="Обычный 2 2 4 3 2 26" xfId="14807"/>
     <cellStyle name="Обычный 2 2 4 3 2 27" xfId="15650"/>
     <cellStyle name="Обычный 2 2 4 3 2 28" xfId="16585"/>
+    <cellStyle name="Обычный 2 2 4 3 2 29" xfId="17601"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="393"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 10" xfId="14977"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 11" xfId="15847"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 12" xfId="16782"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 13" xfId="17847"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="636"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 10" xfId="17005"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 11" xfId="18056"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="1106"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 2 2" xfId="5238"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2 3" xfId="19128"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 3" xfId="2782"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 4" xfId="10409"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 5" xfId="12874"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 6" xfId="14117"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 7" xfId="14632"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 8" xfId="15171"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 9" xfId="16070"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="897"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3 2" xfId="3094"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3 3" xfId="7595"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3 4" xfId="10410"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3 5" xfId="12875"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3 6" xfId="18918"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 4" xfId="1647"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 4 2" xfId="5237"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 5" xfId="7594"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 6" xfId="10408"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 7" xfId="12873"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 8" xfId="13894"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 9" xfId="14409"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="343"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 10" xfId="14934"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 11" xfId="15797"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 12" xfId="16732"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 13" xfId="17797"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="847"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2 2" xfId="2783"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2 3" xfId="7597"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2 4" xfId="10412"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2 5" xfId="12877"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2 6" xfId="18868"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3" xfId="1772"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3 2" xfId="5240"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3 3" xfId="7598"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3 4" xfId="10413"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3 5" xfId="12878"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 4" xfId="5239"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 5" xfId="7596"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 6" xfId="10411"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 7" xfId="12876"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 8" xfId="13844"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 9" xfId="14359"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="468"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 10" xfId="15043"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 11" xfId="15922"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 12" xfId="16857"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 13" xfId="17919"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="969"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2 2" xfId="2784"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2 3" xfId="7600"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2 4" xfId="10415"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2 5" xfId="12880"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2 6" xfId="18990"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3" xfId="1727"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3 2" xfId="5242"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3 3" xfId="7601"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3 4" xfId="10416"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3 5" xfId="12881"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 4" xfId="5241"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 5" xfId="7599"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 6" xfId="10414"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 7" xfId="12879"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 8" xfId="13969"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 9" xfId="14484"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="535"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 10" xfId="15084"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 11" xfId="15969"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 12" xfId="16904"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 13" xfId="17962"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1012"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2 2" xfId="2785"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2 3" xfId="7603"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2 4" xfId="10418"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2 5" xfId="12883"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2 6" xfId="19034"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3" xfId="1852"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3 2" xfId="5244"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3 3" xfId="7604"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3 4" xfId="10419"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3 5" xfId="12884"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 4" xfId="5243"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 5" xfId="7602"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 6" xfId="10417"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 7" xfId="12882"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 8" xfId="14016"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 9" xfId="14531"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="731"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 10" xfId="16164"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 11" xfId="17099"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 12" xfId="18150"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1807"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2 2" xfId="5246"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2 3" xfId="7606"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2 4" xfId="10421"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2 5" xfId="12886"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2 6" xfId="19222"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3" xfId="3095"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3 2" xfId="5247"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3 3" xfId="7607"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3 4" xfId="10422"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3 5" xfId="12887"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 4" xfId="5245"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 5" xfId="7605"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 6" xfId="10420"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 7" xfId="12885"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 8" xfId="14680"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 9" xfId="15251"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="1202"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 10" xfId="16211"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 11" xfId="17146"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 12" xfId="18197"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="1932"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2 2" xfId="5249"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2 3" xfId="7609"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2 4" xfId="10424"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2 5" xfId="12889"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2 6" xfId="19268"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3" xfId="3191"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3 2" xfId="5250"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3 3" xfId="7610"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3 4" xfId="10425"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3 5" xfId="12890"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 4" xfId="5248"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 5" xfId="7608"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 6" xfId="10423"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 7" xfId="12888"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 8" xfId="14727"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 9" xfId="15292"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="1354"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 2" xfId="1887"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 2 2" xfId="19381"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 3" xfId="7611"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 4" xfId="10426"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 5" xfId="12891"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 6" xfId="15435"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 7" xfId="16354"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 8" xfId="17295"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 9" xfId="18309"/>
     <cellStyle name="Обычный 2 2 4 3 2_12_2019_Б-03-01-М" xfId="5251"/>
     <cellStyle name="Обычный 2 2 4 3 3" xfId="2786"/>
     <cellStyle name="Обычный 2 2 4 3 3 2" xfId="5252"/>
     <cellStyle name="Обычный 2 2 4 3 3 2 2" xfId="5253"/>
     <cellStyle name="Обычный 2 2 4 3 3 2 3" xfId="7613"/>
     <cellStyle name="Обычный 2 2 4 3 3 2 4" xfId="10428"/>
     <cellStyle name="Обычный 2 2 4 3 3 2 5" xfId="12892"/>
     <cellStyle name="Обычный 2 2 4 3 3 3" xfId="5254"/>
     <cellStyle name="Обычный 2 2 4 3 3 3 2" xfId="10429"/>
     <cellStyle name="Обычный 2 2 4 3 3 3 3" xfId="12893"/>
     <cellStyle name="Обычный 2 2 4 3 3 4" xfId="7612"/>
     <cellStyle name="Обычный 2 2 4 3 4" xfId="2787"/>
     <cellStyle name="Обычный 2 2 4 3 4 2" xfId="5255"/>
     <cellStyle name="Обычный 2 2 4 3 4 2 2" xfId="5256"/>
     <cellStyle name="Обычный 2 2 4 3 4 2 3" xfId="7615"/>
     <cellStyle name="Обычный 2 2 4 3 4 2 4" xfId="10430"/>
     <cellStyle name="Обычный 2 2 4 3 4 2 5" xfId="12894"/>
     <cellStyle name="Обычный 2 2 4 3 4 3" xfId="5257"/>
     <cellStyle name="Обычный 2 2 4 3 4 3 2" xfId="10431"/>
     <cellStyle name="Обычный 2 2 4 3 4 3 3" xfId="12895"/>
     <cellStyle name="Обычный 2 2 4 3 4 4" xfId="7614"/>
     <cellStyle name="Обычный 2 2 4 3 5" xfId="2788"/>
     <cellStyle name="Обычный 2 2 4 3 5 2" xfId="5258"/>
     <cellStyle name="Обычный 2 2 4 3 5 2 2" xfId="5259"/>
     <cellStyle name="Обычный 2 2 4 3 5 2 3" xfId="7617"/>
@@ -31900,487 +35678,565 @@
     <cellStyle name="Обычный 2 2 4 3 7 3 2" xfId="10439"/>
     <cellStyle name="Обычный 2 2 4 3 7 3 3" xfId="12901"/>
     <cellStyle name="Обычный 2 2 4 3 7 4" xfId="7620"/>
     <cellStyle name="Обычный 2 2 4 3 8" xfId="2791"/>
     <cellStyle name="Обычный 2 2 4 3 8 2" xfId="5267"/>
     <cellStyle name="Обычный 2 2 4 3 8 2 2" xfId="5268"/>
     <cellStyle name="Обычный 2 2 4 3 8 2 3" xfId="7623"/>
     <cellStyle name="Обычный 2 2 4 3 8 2 4" xfId="10441"/>
     <cellStyle name="Обычный 2 2 4 3 8 2 5" xfId="12902"/>
     <cellStyle name="Обычный 2 2 4 3 8 3" xfId="5269"/>
     <cellStyle name="Обычный 2 2 4 3 8 3 2" xfId="10442"/>
     <cellStyle name="Обычный 2 2 4 3 8 3 3" xfId="12903"/>
     <cellStyle name="Обычный 2 2 4 3 8 4" xfId="7622"/>
     <cellStyle name="Обычный 2 2 4 3 9" xfId="2972"/>
     <cellStyle name="Обычный 2 2 4 3 9 2" xfId="5270"/>
     <cellStyle name="Обычный 2 2 4 3 9 2 2" xfId="5271"/>
     <cellStyle name="Обычный 2 2 4 3 9 2 3" xfId="7625"/>
     <cellStyle name="Обычный 2 2 4 3 9 2 4" xfId="10444"/>
     <cellStyle name="Обычный 2 2 4 3 9 2 5" xfId="12904"/>
     <cellStyle name="Обычный 2 2 4 3 9 3" xfId="5272"/>
     <cellStyle name="Обычный 2 2 4 3 9 3 2" xfId="10445"/>
     <cellStyle name="Обычный 2 2 4 3 9 3 3" xfId="12905"/>
     <cellStyle name="Обычный 2 2 4 3 9 4" xfId="7624"/>
     <cellStyle name="Обычный 2 2 4 3_01_2020_Б-03-01-М" xfId="1606"/>
     <cellStyle name="Обычный 2 2 4 30" xfId="16581"/>
+    <cellStyle name="Обычный 2 2 4 31" xfId="17597"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="252"/>
     <cellStyle name="Обычный 2 2 4 4 10" xfId="14871"/>
     <cellStyle name="Обычный 2 2 4 4 11" xfId="15727"/>
     <cellStyle name="Обычный 2 2 4 4 12" xfId="16662"/>
+    <cellStyle name="Обычный 2 2 4 4 13" xfId="17669"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="436"/>
     <cellStyle name="Обычный 2 2 4 4 2 10" xfId="16825"/>
+    <cellStyle name="Обычный 2 2 4 4 2 11" xfId="17890"/>
     <cellStyle name="Обычный 2 2 4 4 2 2" xfId="679"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 2" xfId="1149"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 2 2" xfId="14160"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 2 3" xfId="19171"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 3" xfId="5274"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 4" xfId="15207"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 5" xfId="16113"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 6" xfId="17048"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 7" xfId="18099"/>
     <cellStyle name="Обычный 2 2 4 4 2 3" xfId="940"/>
     <cellStyle name="Обычный 2 2 4 4 2 3 2" xfId="7627"/>
+    <cellStyle name="Обычный 2 2 4 4 2 3 3" xfId="18961"/>
     <cellStyle name="Обычный 2 2 4 4 2 4" xfId="2792"/>
     <cellStyle name="Обычный 2 2 4 4 2 4 2" xfId="10447"/>
     <cellStyle name="Обычный 2 2 4 4 2 5" xfId="12907"/>
     <cellStyle name="Обычный 2 2 4 4 2 6" xfId="13937"/>
     <cellStyle name="Обычный 2 2 4 4 2 7" xfId="14452"/>
     <cellStyle name="Обычный 2 2 4 4 2 8" xfId="15013"/>
     <cellStyle name="Обычный 2 2 4 4 2 9" xfId="15890"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="585"/>
     <cellStyle name="Обычный 2 2 4 4 3 10" xfId="16954"/>
+    <cellStyle name="Обычный 2 2 4 4 3 11" xfId="18005"/>
     <cellStyle name="Обычный 2 2 4 4 3 2" xfId="1055"/>
     <cellStyle name="Обычный 2 2 4 4 3 2 2" xfId="5275"/>
+    <cellStyle name="Обычный 2 2 4 4 3 2 3" xfId="19077"/>
     <cellStyle name="Обычный 2 2 4 4 3 3" xfId="3096"/>
     <cellStyle name="Обычный 2 2 4 4 3 4" xfId="10448"/>
     <cellStyle name="Обычный 2 2 4 4 3 5" xfId="12908"/>
     <cellStyle name="Обычный 2 2 4 4 3 6" xfId="14066"/>
     <cellStyle name="Обычный 2 2 4 4 3 7" xfId="14581"/>
     <cellStyle name="Обычный 2 2 4 4 3 8" xfId="15127"/>
     <cellStyle name="Обычный 2 2 4 4 3 9" xfId="16019"/>
     <cellStyle name="Обычный 2 2 4 4 4" xfId="802"/>
     <cellStyle name="Обычный 2 2 4 4 4 2" xfId="5273"/>
+    <cellStyle name="Обычный 2 2 4 4 4 3" xfId="18822"/>
     <cellStyle name="Обычный 2 2 4 4 5" xfId="1687"/>
     <cellStyle name="Обычный 2 2 4 4 5 2" xfId="7626"/>
     <cellStyle name="Обычный 2 2 4 4 6" xfId="10446"/>
     <cellStyle name="Обычный 2 2 4 4 7" xfId="12906"/>
     <cellStyle name="Обычный 2 2 4 4 8" xfId="13774"/>
     <cellStyle name="Обычный 2 2 4 4 9" xfId="14289"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="389"/>
     <cellStyle name="Обычный 2 2 4 5 10" xfId="14973"/>
     <cellStyle name="Обычный 2 2 4 5 11" xfId="15843"/>
     <cellStyle name="Обычный 2 2 4 5 12" xfId="16778"/>
+    <cellStyle name="Обычный 2 2 4 5 13" xfId="17843"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="632"/>
     <cellStyle name="Обычный 2 2 4 5 2 10" xfId="17001"/>
+    <cellStyle name="Обычный 2 2 4 5 2 11" xfId="18052"/>
     <cellStyle name="Обычный 2 2 4 5 2 2" xfId="1102"/>
     <cellStyle name="Обычный 2 2 4 5 2 2 2" xfId="5277"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2 3" xfId="19124"/>
     <cellStyle name="Обычный 2 2 4 5 2 3" xfId="2793"/>
     <cellStyle name="Обычный 2 2 4 5 2 4" xfId="10450"/>
     <cellStyle name="Обычный 2 2 4 5 2 5" xfId="12910"/>
     <cellStyle name="Обычный 2 2 4 5 2 6" xfId="14113"/>
     <cellStyle name="Обычный 2 2 4 5 2 7" xfId="14628"/>
     <cellStyle name="Обычный 2 2 4 5 2 8" xfId="15167"/>
     <cellStyle name="Обычный 2 2 4 5 2 9" xfId="16066"/>
     <cellStyle name="Обычный 2 2 4 5 3" xfId="893"/>
     <cellStyle name="Обычный 2 2 4 5 3 2" xfId="3097"/>
     <cellStyle name="Обычный 2 2 4 5 3 3" xfId="7629"/>
     <cellStyle name="Обычный 2 2 4 5 3 4" xfId="10451"/>
     <cellStyle name="Обычный 2 2 4 5 3 5" xfId="12911"/>
+    <cellStyle name="Обычный 2 2 4 5 3 6" xfId="18914"/>
     <cellStyle name="Обычный 2 2 4 5 4" xfId="1654"/>
     <cellStyle name="Обычный 2 2 4 5 4 2" xfId="5276"/>
     <cellStyle name="Обычный 2 2 4 5 5" xfId="7628"/>
     <cellStyle name="Обычный 2 2 4 5 6" xfId="10449"/>
     <cellStyle name="Обычный 2 2 4 5 7" xfId="12909"/>
     <cellStyle name="Обычный 2 2 4 5 8" xfId="13890"/>
     <cellStyle name="Обычный 2 2 4 5 9" xfId="14405"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="242"/>
     <cellStyle name="Обычный 2 2 4 6 10" xfId="14861"/>
     <cellStyle name="Обычный 2 2 4 6 11" xfId="15717"/>
     <cellStyle name="Обычный 2 2 4 6 12" xfId="16652"/>
+    <cellStyle name="Обычный 2 2 4 6 13" xfId="17746"/>
     <cellStyle name="Обычный 2 2 4 6 2" xfId="792"/>
     <cellStyle name="Обычный 2 2 4 6 2 2" xfId="2794"/>
     <cellStyle name="Обычный 2 2 4 6 2 3" xfId="7631"/>
     <cellStyle name="Обычный 2 2 4 6 2 4" xfId="10453"/>
     <cellStyle name="Обычный 2 2 4 6 2 5" xfId="12913"/>
+    <cellStyle name="Обычный 2 2 4 6 2 6" xfId="18812"/>
     <cellStyle name="Обычный 2 2 4 6 3" xfId="1767"/>
     <cellStyle name="Обычный 2 2 4 6 3 2" xfId="5279"/>
     <cellStyle name="Обычный 2 2 4 6 3 3" xfId="7632"/>
     <cellStyle name="Обычный 2 2 4 6 3 4" xfId="10454"/>
     <cellStyle name="Обычный 2 2 4 6 3 5" xfId="12914"/>
     <cellStyle name="Обычный 2 2 4 6 4" xfId="5278"/>
     <cellStyle name="Обычный 2 2 4 6 5" xfId="7630"/>
     <cellStyle name="Обычный 2 2 4 6 6" xfId="10452"/>
     <cellStyle name="Обычный 2 2 4 6 7" xfId="12912"/>
     <cellStyle name="Обычный 2 2 4 6 8" xfId="13764"/>
     <cellStyle name="Обычный 2 2 4 6 9" xfId="14279"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="232"/>
     <cellStyle name="Обычный 2 2 4 7 10" xfId="14851"/>
     <cellStyle name="Обычный 2 2 4 7 11" xfId="15707"/>
     <cellStyle name="Обычный 2 2 4 7 12" xfId="16642"/>
+    <cellStyle name="Обычный 2 2 4 7 13" xfId="17740"/>
     <cellStyle name="Обычный 2 2 4 7 2" xfId="783"/>
     <cellStyle name="Обычный 2 2 4 7 2 2" xfId="2795"/>
     <cellStyle name="Обычный 2 2 4 7 2 3" xfId="7634"/>
     <cellStyle name="Обычный 2 2 4 7 2 4" xfId="10456"/>
     <cellStyle name="Обычный 2 2 4 7 2 5" xfId="12916"/>
+    <cellStyle name="Обычный 2 2 4 7 2 6" xfId="18803"/>
     <cellStyle name="Обычный 2 2 4 7 3" xfId="1735"/>
     <cellStyle name="Обычный 2 2 4 7 3 2" xfId="5281"/>
     <cellStyle name="Обычный 2 2 4 7 3 3" xfId="7635"/>
     <cellStyle name="Обычный 2 2 4 7 3 4" xfId="10457"/>
     <cellStyle name="Обычный 2 2 4 7 3 5" xfId="12917"/>
     <cellStyle name="Обычный 2 2 4 7 4" xfId="5280"/>
     <cellStyle name="Обычный 2 2 4 7 5" xfId="7633"/>
     <cellStyle name="Обычный 2 2 4 7 6" xfId="10455"/>
     <cellStyle name="Обычный 2 2 4 7 7" xfId="12915"/>
     <cellStyle name="Обычный 2 2 4 7 8" xfId="13754"/>
     <cellStyle name="Обычный 2 2 4 7 9" xfId="14269"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="531"/>
     <cellStyle name="Обычный 2 2 4 8 10" xfId="15080"/>
     <cellStyle name="Обычный 2 2 4 8 11" xfId="15965"/>
     <cellStyle name="Обычный 2 2 4 8 12" xfId="16900"/>
+    <cellStyle name="Обычный 2 2 4 8 13" xfId="17958"/>
     <cellStyle name="Обычный 2 2 4 8 2" xfId="1008"/>
     <cellStyle name="Обычный 2 2 4 8 2 2" xfId="2796"/>
     <cellStyle name="Обычный 2 2 4 8 2 3" xfId="7637"/>
     <cellStyle name="Обычный 2 2 4 8 2 4" xfId="10459"/>
     <cellStyle name="Обычный 2 2 4 8 2 5" xfId="12919"/>
+    <cellStyle name="Обычный 2 2 4 8 2 6" xfId="19030"/>
     <cellStyle name="Обычный 2 2 4 8 3" xfId="1847"/>
     <cellStyle name="Обычный 2 2 4 8 3 2" xfId="5283"/>
     <cellStyle name="Обычный 2 2 4 8 3 3" xfId="7638"/>
     <cellStyle name="Обычный 2 2 4 8 3 4" xfId="10460"/>
     <cellStyle name="Обычный 2 2 4 8 3 5" xfId="12920"/>
     <cellStyle name="Обычный 2 2 4 8 4" xfId="5282"/>
     <cellStyle name="Обычный 2 2 4 8 5" xfId="7636"/>
     <cellStyle name="Обычный 2 2 4 8 6" xfId="10458"/>
     <cellStyle name="Обычный 2 2 4 8 7" xfId="12918"/>
     <cellStyle name="Обычный 2 2 4 8 8" xfId="14012"/>
     <cellStyle name="Обычный 2 2 4 8 9" xfId="14527"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="727"/>
     <cellStyle name="Обычный 2 2 4 9 10" xfId="16160"/>
     <cellStyle name="Обычный 2 2 4 9 11" xfId="17095"/>
+    <cellStyle name="Обычный 2 2 4 9 12" xfId="18146"/>
     <cellStyle name="Обычный 2 2 4 9 2" xfId="1815"/>
     <cellStyle name="Обычный 2 2 4 9 2 2" xfId="5285"/>
     <cellStyle name="Обычный 2 2 4 9 2 3" xfId="7640"/>
     <cellStyle name="Обычный 2 2 4 9 2 4" xfId="10462"/>
     <cellStyle name="Обычный 2 2 4 9 2 5" xfId="12922"/>
+    <cellStyle name="Обычный 2 2 4 9 2 6" xfId="19218"/>
     <cellStyle name="Обычный 2 2 4 9 3" xfId="3098"/>
     <cellStyle name="Обычный 2 2 4 9 3 2" xfId="5286"/>
     <cellStyle name="Обычный 2 2 4 9 3 3" xfId="7641"/>
     <cellStyle name="Обычный 2 2 4 9 3 4" xfId="10463"/>
     <cellStyle name="Обычный 2 2 4 9 3 5" xfId="12923"/>
     <cellStyle name="Обычный 2 2 4 9 4" xfId="5284"/>
     <cellStyle name="Обычный 2 2 4 9 5" xfId="7639"/>
     <cellStyle name="Обычный 2 2 4 9 6" xfId="10461"/>
     <cellStyle name="Обычный 2 2 4 9 7" xfId="12921"/>
     <cellStyle name="Обычный 2 2 4 9 8" xfId="14676"/>
     <cellStyle name="Обычный 2 2 4 9 9" xfId="15247"/>
     <cellStyle name="Обычный 2 2 4_12_2019_Б-03-01-М" xfId="5287"/>
     <cellStyle name="Обычный 2 2 5" xfId="114"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="1355"/>
     <cellStyle name="Обычный 2 2 5 10 2" xfId="1885"/>
+    <cellStyle name="Обычный 2 2 5 10 2 2" xfId="19382"/>
     <cellStyle name="Обычный 2 2 5 10 3" xfId="7643"/>
     <cellStyle name="Обычный 2 2 5 10 4" xfId="10465"/>
     <cellStyle name="Обычный 2 2 5 10 5" xfId="12925"/>
     <cellStyle name="Обычный 2 2 5 10 6" xfId="15436"/>
     <cellStyle name="Обычный 2 2 5 10 7" xfId="16355"/>
     <cellStyle name="Обычный 2 2 5 10 8" xfId="17296"/>
+    <cellStyle name="Обычный 2 2 5 10 9" xfId="18310"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="1264"/>
     <cellStyle name="Обычный 2 2 5 11 2" xfId="2014"/>
+    <cellStyle name="Обычный 2 2 5 11 2 2" xfId="19291"/>
     <cellStyle name="Обычный 2 2 5 11 3" xfId="7644"/>
     <cellStyle name="Обычный 2 2 5 11 4" xfId="10466"/>
     <cellStyle name="Обычный 2 2 5 11 5" xfId="12926"/>
     <cellStyle name="Обычный 2 2 5 11 6" xfId="15345"/>
     <cellStyle name="Обычный 2 2 5 11 7" xfId="16264"/>
     <cellStyle name="Обычный 2 2 5 11 8" xfId="17205"/>
+    <cellStyle name="Обычный 2 2 5 11 9" xfId="18219"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="1381"/>
     <cellStyle name="Обычный 2 2 5 12 2" xfId="1965"/>
+    <cellStyle name="Обычный 2 2 5 12 2 2" xfId="19407"/>
     <cellStyle name="Обычный 2 2 5 12 3" xfId="7645"/>
     <cellStyle name="Обычный 2 2 5 12 4" xfId="10467"/>
     <cellStyle name="Обычный 2 2 5 12 5" xfId="12927"/>
     <cellStyle name="Обычный 2 2 5 12 6" xfId="15462"/>
     <cellStyle name="Обычный 2 2 5 12 7" xfId="16381"/>
     <cellStyle name="Обычный 2 2 5 12 8" xfId="17322"/>
+    <cellStyle name="Обычный 2 2 5 12 9" xfId="18335"/>
     <cellStyle name="Обычный 2 2 5 13" xfId="1442"/>
     <cellStyle name="Обычный 2 2 5 13 2" xfId="2094"/>
     <cellStyle name="Обычный 2 2 5 13 2 2" xfId="10468"/>
+    <cellStyle name="Обычный 2 2 5 13 2 3" xfId="19466"/>
     <cellStyle name="Обычный 2 2 5 13 3" xfId="12928"/>
     <cellStyle name="Обычный 2 2 5 13 4" xfId="15522"/>
     <cellStyle name="Обычный 2 2 5 13 5" xfId="16435"/>
     <cellStyle name="Обычный 2 2 5 13 6" xfId="17382"/>
+    <cellStyle name="Обычный 2 2 5 13 7" xfId="18394"/>
     <cellStyle name="Обычный 2 2 5 14" xfId="1413"/>
     <cellStyle name="Обычный 2 2 5 14 2" xfId="2045"/>
     <cellStyle name="Обычный 2 2 5 14 2 2" xfId="10469"/>
+    <cellStyle name="Обычный 2 2 5 14 2 3" xfId="19438"/>
     <cellStyle name="Обычный 2 2 5 14 3" xfId="12929"/>
     <cellStyle name="Обычный 2 2 5 14 4" xfId="15493"/>
     <cellStyle name="Обычный 2 2 5 14 5" xfId="16412"/>
     <cellStyle name="Обычный 2 2 5 14 6" xfId="17353"/>
+    <cellStyle name="Обычный 2 2 5 14 7" xfId="18366"/>
     <cellStyle name="Обычный 2 2 5 15" xfId="1470"/>
     <cellStyle name="Обычный 2 2 5 15 2" xfId="2150"/>
     <cellStyle name="Обычный 2 2 5 15 2 2" xfId="10470"/>
+    <cellStyle name="Обычный 2 2 5 15 2 3" xfId="19493"/>
     <cellStyle name="Обычный 2 2 5 15 3" xfId="12930"/>
     <cellStyle name="Обычный 2 2 5 15 4" xfId="15549"/>
     <cellStyle name="Обычный 2 2 5 15 5" xfId="16462"/>
     <cellStyle name="Обычный 2 2 5 15 6" xfId="17409"/>
+    <cellStyle name="Обычный 2 2 5 15 7" xfId="18421"/>
     <cellStyle name="Обычный 2 2 5 16" xfId="1607"/>
+    <cellStyle name="Обычный 2 2 5 16 2" xfId="17743"/>
     <cellStyle name="Обычный 2 2 5 17" xfId="2214"/>
+    <cellStyle name="Обычный 2 2 5 17 2" xfId="17625"/>
     <cellStyle name="Обычный 2 2 5 18" xfId="2165"/>
+    <cellStyle name="Обычный 2 2 5 18 2" xfId="18682"/>
     <cellStyle name="Обычный 2 2 5 19" xfId="2797"/>
+    <cellStyle name="Обычный 2 2 5 19 2" xfId="18689"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="115"/>
     <cellStyle name="Обычный 2 2 5 2 10" xfId="5289"/>
     <cellStyle name="Обычный 2 2 5 2 10 2" xfId="5290"/>
     <cellStyle name="Обычный 2 2 5 2 10 3" xfId="7647"/>
     <cellStyle name="Обычный 2 2 5 2 10 4" xfId="10472"/>
     <cellStyle name="Обычный 2 2 5 2 10 5" xfId="12931"/>
     <cellStyle name="Обычный 2 2 5 2 11" xfId="5291"/>
     <cellStyle name="Обычный 2 2 5 2 11 2" xfId="10473"/>
     <cellStyle name="Обычный 2 2 5 2 11 3" xfId="12932"/>
     <cellStyle name="Обычный 2 2 5 2 12" xfId="5292"/>
     <cellStyle name="Обычный 2 2 5 2 12 2" xfId="10474"/>
     <cellStyle name="Обычный 2 2 5 2 12 3" xfId="12933"/>
     <cellStyle name="Обычный 2 2 5 2 13" xfId="7646"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="116"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="1262"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 2" xfId="2015"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 2 2" xfId="19289"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 3" xfId="7649"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 4" xfId="10476"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 5" xfId="12935"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 6" xfId="15343"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 7" xfId="16262"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 8" xfId="17203"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 9" xfId="18217"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="1382"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 2" xfId="1962"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 2 2" xfId="19408"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 3" xfId="7650"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 4" xfId="10477"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 5" xfId="12936"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 6" xfId="15463"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 7" xfId="16382"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 8" xfId="17323"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 9" xfId="18336"/>
     <cellStyle name="Обычный 2 2 5 2 2 12" xfId="1443"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 2" xfId="2095"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 2 2" xfId="10478"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 2 3" xfId="19467"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 3" xfId="12937"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 4" xfId="15523"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 5" xfId="16436"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 6" xfId="17383"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 7" xfId="18395"/>
     <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1414"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 2" xfId="2042"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 2 2" xfId="10479"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 2 3" xfId="19439"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 3" xfId="12938"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 4" xfId="15494"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 5" xfId="16413"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 6" xfId="17354"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 7" xfId="18367"/>
     <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1471"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 2" xfId="2151"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 2 2" xfId="10480"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 2 3" xfId="19494"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 3" xfId="12939"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 4" xfId="15550"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 5" xfId="16463"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 6" xfId="17410"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 7" xfId="18422"/>
     <cellStyle name="Обычный 2 2 5 2 2 15" xfId="1608"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 2" xfId="17657"/>
     <cellStyle name="Обычный 2 2 5 2 2 16" xfId="2215"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 2" xfId="17627"/>
     <cellStyle name="Обычный 2 2 5 2 2 17" xfId="2162"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17 2" xfId="18567"/>
     <cellStyle name="Обычный 2 2 5 2 2 18" xfId="2798"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18 2" xfId="18659"/>
     <cellStyle name="Обычный 2 2 5 2 2 19" xfId="3100"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19 2" xfId="17703"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="261"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 10" xfId="14880"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 11" xfId="15736"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 12" xfId="16671"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 13" xfId="17676"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="442"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 10" xfId="16831"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 11" xfId="17896"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="685"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2" xfId="1155"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2 2" xfId="14166"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2 3" xfId="19177"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 3" xfId="5295"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 4" xfId="15213"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 5" xfId="16119"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 6" xfId="17054"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 7" xfId="18105"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 3" xfId="946"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 3 2" xfId="7652"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 3 3" xfId="18967"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 4" xfId="2799"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 4 2" xfId="10482"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 5" xfId="12941"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 6" xfId="13943"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 7" xfId="14458"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 8" xfId="15019"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 9" xfId="15896"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="591"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 10" xfId="16960"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 11" xfId="18011"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 2" xfId="1061"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 2 2" xfId="5296"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 2 3" xfId="19083"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 3" xfId="3101"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 4" xfId="10483"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 5" xfId="12942"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 6" xfId="14072"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 7" xfId="14587"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 8" xfId="15133"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 9" xfId="16025"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="811"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4 2" xfId="5294"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4 3" xfId="18831"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="1695"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 5 2" xfId="7651"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="10481"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="12940"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 8" xfId="13783"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 9" xfId="14298"/>
     <cellStyle name="Обычный 2 2 5 2 2 20" xfId="5293"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20 2" xfId="18748"/>
     <cellStyle name="Обычный 2 2 5 2 2 21" xfId="7648"/>
     <cellStyle name="Обычный 2 2 5 2 2 22" xfId="10475"/>
     <cellStyle name="Обычный 2 2 5 2 2 23" xfId="12934"/>
     <cellStyle name="Обычный 2 2 5 2 2 24" xfId="13700"/>
     <cellStyle name="Обычный 2 2 5 2 2 25" xfId="14215"/>
     <cellStyle name="Обычный 2 2 5 2 2 26" xfId="14809"/>
     <cellStyle name="Обычный 2 2 5 2 2 27" xfId="15652"/>
     <cellStyle name="Обычный 2 2 5 2 2 28" xfId="16587"/>
+    <cellStyle name="Обычный 2 2 5 2 2 29" xfId="17603"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="395"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 10" xfId="14979"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 11" xfId="15849"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 12" xfId="16784"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 13" xfId="17849"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="638"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 10" xfId="17007"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 11" xfId="18058"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="1108"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 2 2" xfId="5298"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2 3" xfId="19130"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 3" xfId="2800"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 4" xfId="10485"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 5" xfId="12944"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 6" xfId="14119"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 7" xfId="14634"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 8" xfId="15173"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 9" xfId="16072"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="899"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3 2" xfId="3102"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3 3" xfId="7654"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3 4" xfId="10486"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3 5" xfId="12945"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3 6" xfId="18920"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 4" xfId="1641"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 4 2" xfId="5297"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 5" xfId="7653"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 6" xfId="10484"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 7" xfId="12943"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 8" xfId="13896"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 9" xfId="14411"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="341"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 10" xfId="14932"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 11" xfId="15795"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 12" xfId="16730"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 13" xfId="17795"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="845"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2 2" xfId="2801"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2 3" xfId="7656"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2 4" xfId="10488"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2 5" xfId="12947"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2 6" xfId="18866"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3" xfId="1775"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3 2" xfId="5300"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3 3" xfId="7657"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3 4" xfId="10489"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3 5" xfId="12948"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 4" xfId="5299"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 5" xfId="7655"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 6" xfId="10487"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 7" xfId="12946"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 8" xfId="13842"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 9" xfId="14357"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="466"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 10" xfId="15041"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 11" xfId="15920"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 12" xfId="16855"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 13" xfId="17917"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="967"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2 2" xfId="2802"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2 3" xfId="7659"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2 4" xfId="10491"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2 5" xfId="12950"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2 6" xfId="18988"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3" xfId="1722"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3 2" xfId="5302"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3 3" xfId="7660"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3 4" xfId="10492"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3 5" xfId="12951"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 4" xfId="5301"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 5" xfId="7658"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 6" xfId="10490"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 7" xfId="12949"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 8" xfId="13967"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 9" xfId="14482"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="537"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 10" xfId="15086"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 11" xfId="15971"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 12" xfId="16906"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 13" xfId="17964"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1014"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2 2" xfId="2803"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2 3" xfId="7662"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2 4" xfId="10494"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2 5" xfId="12953"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2 6" xfId="19036"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3" xfId="1855"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3 2" xfId="5304"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3 3" xfId="7663"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3 4" xfId="10495"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3 5" xfId="12954"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 4" xfId="5303"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 5" xfId="7661"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 6" xfId="10493"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 7" xfId="12952"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 8" xfId="14018"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 9" xfId="14533"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="733"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 10" xfId="16166"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 11" xfId="17101"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 12" xfId="18152"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="1802"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2 2" xfId="5306"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2 3" xfId="7665"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2 4" xfId="10497"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2 5" xfId="12956"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2 6" xfId="19224"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3" xfId="3103"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3 2" xfId="5307"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3 3" xfId="7666"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3 4" xfId="10498"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3 5" xfId="12957"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 4" xfId="5305"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 5" xfId="7664"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 6" xfId="10496"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 7" xfId="12955"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 8" xfId="14682"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 9" xfId="15253"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="1204"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 10" xfId="16213"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 11" xfId="17148"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 12" xfId="18199"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="1935"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2 2" xfId="5309"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2 3" xfId="7668"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2 4" xfId="10500"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2 5" xfId="12959"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2 6" xfId="19270"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3" xfId="3193"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3 2" xfId="5310"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3 3" xfId="7669"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3 4" xfId="10501"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3 5" xfId="12960"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 4" xfId="5308"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 5" xfId="7667"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 6" xfId="10499"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 7" xfId="12958"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 8" xfId="14729"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 9" xfId="15294"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="1356"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 2" xfId="1882"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 2 2" xfId="19383"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 3" xfId="7670"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 4" xfId="10502"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 5" xfId="12961"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 6" xfId="15437"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 7" xfId="16356"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 8" xfId="17297"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 9" xfId="18311"/>
     <cellStyle name="Обычный 2 2 5 2 2_12_2019_Б-03-01-М" xfId="5311"/>
     <cellStyle name="Обычный 2 2 5 2 3" xfId="2804"/>
     <cellStyle name="Обычный 2 2 5 2 3 2" xfId="5312"/>
     <cellStyle name="Обычный 2 2 5 2 3 2 2" xfId="5313"/>
     <cellStyle name="Обычный 2 2 5 2 3 2 3" xfId="7672"/>
     <cellStyle name="Обычный 2 2 5 2 3 2 4" xfId="10504"/>
     <cellStyle name="Обычный 2 2 5 2 3 2 5" xfId="12962"/>
     <cellStyle name="Обычный 2 2 5 2 3 3" xfId="5314"/>
     <cellStyle name="Обычный 2 2 5 2 3 3 2" xfId="10505"/>
     <cellStyle name="Обычный 2 2 5 2 3 3 3" xfId="12963"/>
     <cellStyle name="Обычный 2 2 5 2 3 4" xfId="7671"/>
     <cellStyle name="Обычный 2 2 5 2 4" xfId="2805"/>
     <cellStyle name="Обычный 2 2 5 2 4 2" xfId="5315"/>
     <cellStyle name="Обычный 2 2 5 2 4 2 2" xfId="5316"/>
     <cellStyle name="Обычный 2 2 5 2 4 2 3" xfId="7674"/>
     <cellStyle name="Обычный 2 2 5 2 4 2 4" xfId="10507"/>
     <cellStyle name="Обычный 2 2 5 2 4 2 5" xfId="12964"/>
     <cellStyle name="Обычный 2 2 5 2 4 3" xfId="5317"/>
     <cellStyle name="Обычный 2 2 5 2 4 3 2" xfId="10508"/>
     <cellStyle name="Обычный 2 2 5 2 4 3 3" xfId="12965"/>
     <cellStyle name="Обычный 2 2 5 2 4 4" xfId="7673"/>
     <cellStyle name="Обычный 2 2 5 2 5" xfId="2806"/>
     <cellStyle name="Обычный 2 2 5 2 5 2" xfId="5318"/>
     <cellStyle name="Обычный 2 2 5 2 5 2 2" xfId="5319"/>
     <cellStyle name="Обычный 2 2 5 2 5 2 3" xfId="7676"/>
@@ -32410,545 +36266,627 @@
     <cellStyle name="Обычный 2 2 5 2 7 3 2" xfId="10517"/>
     <cellStyle name="Обычный 2 2 5 2 7 3 3" xfId="12971"/>
     <cellStyle name="Обычный 2 2 5 2 7 4" xfId="7679"/>
     <cellStyle name="Обычный 2 2 5 2 8" xfId="2809"/>
     <cellStyle name="Обычный 2 2 5 2 8 2" xfId="5327"/>
     <cellStyle name="Обычный 2 2 5 2 8 2 2" xfId="5328"/>
     <cellStyle name="Обычный 2 2 5 2 8 2 3" xfId="7682"/>
     <cellStyle name="Обычный 2 2 5 2 8 2 4" xfId="10518"/>
     <cellStyle name="Обычный 2 2 5 2 8 2 5" xfId="12972"/>
     <cellStyle name="Обычный 2 2 5 2 8 3" xfId="5329"/>
     <cellStyle name="Обычный 2 2 5 2 8 3 2" xfId="10519"/>
     <cellStyle name="Обычный 2 2 5 2 8 3 3" xfId="12973"/>
     <cellStyle name="Обычный 2 2 5 2 8 4" xfId="7681"/>
     <cellStyle name="Обычный 2 2 5 2 9" xfId="2973"/>
     <cellStyle name="Обычный 2 2 5 2 9 2" xfId="5330"/>
     <cellStyle name="Обычный 2 2 5 2 9 2 2" xfId="5331"/>
     <cellStyle name="Обычный 2 2 5 2 9 2 3" xfId="7684"/>
     <cellStyle name="Обычный 2 2 5 2 9 2 4" xfId="10521"/>
     <cellStyle name="Обычный 2 2 5 2 9 2 5" xfId="12974"/>
     <cellStyle name="Обычный 2 2 5 2 9 3" xfId="5332"/>
     <cellStyle name="Обычный 2 2 5 2 9 3 2" xfId="10522"/>
     <cellStyle name="Обычный 2 2 5 2 9 3 3" xfId="12975"/>
     <cellStyle name="Обычный 2 2 5 2 9 4" xfId="7683"/>
     <cellStyle name="Обычный 2 2 5 2_01_2020_Б-03-01-М" xfId="1609"/>
     <cellStyle name="Обычный 2 2 5 20" xfId="3099"/>
+    <cellStyle name="Обычный 2 2 5 20 2" xfId="18619"/>
     <cellStyle name="Обычный 2 2 5 21" xfId="5288"/>
+    <cellStyle name="Обычный 2 2 5 21 2" xfId="18747"/>
     <cellStyle name="Обычный 2 2 5 22" xfId="7642"/>
     <cellStyle name="Обычный 2 2 5 23" xfId="10464"/>
     <cellStyle name="Обычный 2 2 5 24" xfId="12924"/>
     <cellStyle name="Обычный 2 2 5 25" xfId="13699"/>
     <cellStyle name="Обычный 2 2 5 26" xfId="14214"/>
     <cellStyle name="Обычный 2 2 5 27" xfId="14808"/>
     <cellStyle name="Обычный 2 2 5 28" xfId="15651"/>
     <cellStyle name="Обычный 2 2 5 29" xfId="16586"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="259"/>
     <cellStyle name="Обычный 2 2 5 3 10" xfId="14878"/>
     <cellStyle name="Обычный 2 2 5 3 11" xfId="15734"/>
     <cellStyle name="Обычный 2 2 5 3 12" xfId="16669"/>
+    <cellStyle name="Обычный 2 2 5 3 13" xfId="17675"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="441"/>
     <cellStyle name="Обычный 2 2 5 3 2 10" xfId="16830"/>
+    <cellStyle name="Обычный 2 2 5 3 2 11" xfId="17895"/>
     <cellStyle name="Обычный 2 2 5 3 2 2" xfId="684"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 2" xfId="1154"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 2 2" xfId="14165"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 2 3" xfId="19176"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 3" xfId="5334"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 4" xfId="15212"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 5" xfId="16118"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 6" xfId="17053"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 7" xfId="18104"/>
     <cellStyle name="Обычный 2 2 5 3 2 3" xfId="945"/>
     <cellStyle name="Обычный 2 2 5 3 2 3 2" xfId="7686"/>
+    <cellStyle name="Обычный 2 2 5 3 2 3 3" xfId="18966"/>
     <cellStyle name="Обычный 2 2 5 3 2 4" xfId="2810"/>
     <cellStyle name="Обычный 2 2 5 3 2 4 2" xfId="10525"/>
     <cellStyle name="Обычный 2 2 5 3 2 5" xfId="12977"/>
     <cellStyle name="Обычный 2 2 5 3 2 6" xfId="13942"/>
     <cellStyle name="Обычный 2 2 5 3 2 7" xfId="14457"/>
     <cellStyle name="Обычный 2 2 5 3 2 8" xfId="15018"/>
     <cellStyle name="Обычный 2 2 5 3 2 9" xfId="15895"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="590"/>
     <cellStyle name="Обычный 2 2 5 3 3 10" xfId="16959"/>
+    <cellStyle name="Обычный 2 2 5 3 3 11" xfId="18010"/>
     <cellStyle name="Обычный 2 2 5 3 3 2" xfId="1060"/>
     <cellStyle name="Обычный 2 2 5 3 3 2 2" xfId="5335"/>
+    <cellStyle name="Обычный 2 2 5 3 3 2 3" xfId="19082"/>
     <cellStyle name="Обычный 2 2 5 3 3 3" xfId="3104"/>
     <cellStyle name="Обычный 2 2 5 3 3 4" xfId="10526"/>
     <cellStyle name="Обычный 2 2 5 3 3 5" xfId="12978"/>
     <cellStyle name="Обычный 2 2 5 3 3 6" xfId="14071"/>
     <cellStyle name="Обычный 2 2 5 3 3 7" xfId="14586"/>
     <cellStyle name="Обычный 2 2 5 3 3 8" xfId="15132"/>
     <cellStyle name="Обычный 2 2 5 3 3 9" xfId="16024"/>
     <cellStyle name="Обычный 2 2 5 3 4" xfId="809"/>
     <cellStyle name="Обычный 2 2 5 3 4 2" xfId="5333"/>
+    <cellStyle name="Обычный 2 2 5 3 4 3" xfId="18829"/>
     <cellStyle name="Обычный 2 2 5 3 5" xfId="1694"/>
     <cellStyle name="Обычный 2 2 5 3 5 2" xfId="7685"/>
     <cellStyle name="Обычный 2 2 5 3 6" xfId="10524"/>
     <cellStyle name="Обычный 2 2 5 3 7" xfId="12976"/>
     <cellStyle name="Обычный 2 2 5 3 8" xfId="13781"/>
     <cellStyle name="Обычный 2 2 5 3 9" xfId="14296"/>
+    <cellStyle name="Обычный 2 2 5 30" xfId="17602"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="394"/>
     <cellStyle name="Обычный 2 2 5 4 10" xfId="14978"/>
     <cellStyle name="Обычный 2 2 5 4 11" xfId="15848"/>
     <cellStyle name="Обычный 2 2 5 4 12" xfId="16783"/>
+    <cellStyle name="Обычный 2 2 5 4 13" xfId="17848"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="637"/>
     <cellStyle name="Обычный 2 2 5 4 2 10" xfId="17006"/>
+    <cellStyle name="Обычный 2 2 5 4 2 11" xfId="18057"/>
     <cellStyle name="Обычный 2 2 5 4 2 2" xfId="1107"/>
     <cellStyle name="Обычный 2 2 5 4 2 2 2" xfId="5337"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2 3" xfId="19129"/>
     <cellStyle name="Обычный 2 2 5 4 2 3" xfId="2811"/>
     <cellStyle name="Обычный 2 2 5 4 2 4" xfId="10528"/>
     <cellStyle name="Обычный 2 2 5 4 2 5" xfId="12980"/>
     <cellStyle name="Обычный 2 2 5 4 2 6" xfId="14118"/>
     <cellStyle name="Обычный 2 2 5 4 2 7" xfId="14633"/>
     <cellStyle name="Обычный 2 2 5 4 2 8" xfId="15172"/>
     <cellStyle name="Обычный 2 2 5 4 2 9" xfId="16071"/>
     <cellStyle name="Обычный 2 2 5 4 3" xfId="898"/>
     <cellStyle name="Обычный 2 2 5 4 3 2" xfId="3105"/>
     <cellStyle name="Обычный 2 2 5 4 3 3" xfId="7688"/>
     <cellStyle name="Обычный 2 2 5 4 3 4" xfId="10529"/>
     <cellStyle name="Обычный 2 2 5 4 3 5" xfId="12981"/>
+    <cellStyle name="Обычный 2 2 5 4 3 6" xfId="18919"/>
     <cellStyle name="Обычный 2 2 5 4 4" xfId="1644"/>
     <cellStyle name="Обычный 2 2 5 4 4 2" xfId="5336"/>
     <cellStyle name="Обычный 2 2 5 4 5" xfId="7687"/>
     <cellStyle name="Обычный 2 2 5 4 6" xfId="10527"/>
     <cellStyle name="Обычный 2 2 5 4 7" xfId="12979"/>
     <cellStyle name="Обычный 2 2 5 4 8" xfId="13895"/>
     <cellStyle name="Обычный 2 2 5 4 9" xfId="14410"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="235"/>
     <cellStyle name="Обычный 2 2 5 5 10" xfId="14854"/>
     <cellStyle name="Обычный 2 2 5 5 11" xfId="15710"/>
     <cellStyle name="Обычный 2 2 5 5 12" xfId="16645"/>
+    <cellStyle name="Обычный 2 2 5 5 13" xfId="17742"/>
     <cellStyle name="Обычный 2 2 5 5 2" xfId="786"/>
     <cellStyle name="Обычный 2 2 5 5 2 2" xfId="2812"/>
     <cellStyle name="Обычный 2 2 5 5 2 3" xfId="7690"/>
     <cellStyle name="Обычный 2 2 5 5 2 4" xfId="10531"/>
     <cellStyle name="Обычный 2 2 5 5 2 5" xfId="12983"/>
+    <cellStyle name="Обычный 2 2 5 5 2 6" xfId="18806"/>
     <cellStyle name="Обычный 2 2 5 5 3" xfId="1774"/>
     <cellStyle name="Обычный 2 2 5 5 3 2" xfId="5339"/>
     <cellStyle name="Обычный 2 2 5 5 3 3" xfId="7691"/>
     <cellStyle name="Обычный 2 2 5 5 3 4" xfId="10532"/>
     <cellStyle name="Обычный 2 2 5 5 3 5" xfId="12984"/>
     <cellStyle name="Обычный 2 2 5 5 4" xfId="5338"/>
     <cellStyle name="Обычный 2 2 5 5 5" xfId="7689"/>
     <cellStyle name="Обычный 2 2 5 5 6" xfId="10530"/>
     <cellStyle name="Обычный 2 2 5 5 7" xfId="12982"/>
     <cellStyle name="Обычный 2 2 5 5 8" xfId="13757"/>
     <cellStyle name="Обычный 2 2 5 5 9" xfId="14272"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="463"/>
     <cellStyle name="Обычный 2 2 5 6 10" xfId="15038"/>
     <cellStyle name="Обычный 2 2 5 6 11" xfId="15917"/>
     <cellStyle name="Обычный 2 2 5 6 12" xfId="16852"/>
+    <cellStyle name="Обычный 2 2 5 6 13" xfId="17914"/>
     <cellStyle name="Обычный 2 2 5 6 2" xfId="964"/>
     <cellStyle name="Обычный 2 2 5 6 2 2" xfId="2813"/>
     <cellStyle name="Обычный 2 2 5 6 2 3" xfId="7693"/>
     <cellStyle name="Обычный 2 2 5 6 2 4" xfId="10534"/>
     <cellStyle name="Обычный 2 2 5 6 2 5" xfId="12986"/>
+    <cellStyle name="Обычный 2 2 5 6 2 6" xfId="18985"/>
     <cellStyle name="Обычный 2 2 5 6 3" xfId="1725"/>
     <cellStyle name="Обычный 2 2 5 6 3 2" xfId="5341"/>
     <cellStyle name="Обычный 2 2 5 6 3 3" xfId="7694"/>
     <cellStyle name="Обычный 2 2 5 6 3 4" xfId="10535"/>
     <cellStyle name="Обычный 2 2 5 6 3 5" xfId="12987"/>
     <cellStyle name="Обычный 2 2 5 6 4" xfId="5340"/>
     <cellStyle name="Обычный 2 2 5 6 5" xfId="7692"/>
     <cellStyle name="Обычный 2 2 5 6 6" xfId="10533"/>
     <cellStyle name="Обычный 2 2 5 6 7" xfId="12985"/>
     <cellStyle name="Обычный 2 2 5 6 8" xfId="13964"/>
     <cellStyle name="Обычный 2 2 5 6 9" xfId="14479"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="536"/>
     <cellStyle name="Обычный 2 2 5 7 10" xfId="15085"/>
     <cellStyle name="Обычный 2 2 5 7 11" xfId="15970"/>
     <cellStyle name="Обычный 2 2 5 7 12" xfId="16905"/>
+    <cellStyle name="Обычный 2 2 5 7 13" xfId="17963"/>
     <cellStyle name="Обычный 2 2 5 7 2" xfId="1013"/>
     <cellStyle name="Обычный 2 2 5 7 2 2" xfId="2814"/>
     <cellStyle name="Обычный 2 2 5 7 2 3" xfId="7696"/>
     <cellStyle name="Обычный 2 2 5 7 2 4" xfId="10537"/>
     <cellStyle name="Обычный 2 2 5 7 2 5" xfId="12989"/>
+    <cellStyle name="Обычный 2 2 5 7 2 6" xfId="19035"/>
     <cellStyle name="Обычный 2 2 5 7 3" xfId="1854"/>
     <cellStyle name="Обычный 2 2 5 7 3 2" xfId="5343"/>
     <cellStyle name="Обычный 2 2 5 7 3 3" xfId="7697"/>
     <cellStyle name="Обычный 2 2 5 7 3 4" xfId="10538"/>
     <cellStyle name="Обычный 2 2 5 7 3 5" xfId="12990"/>
     <cellStyle name="Обычный 2 2 5 7 4" xfId="5342"/>
     <cellStyle name="Обычный 2 2 5 7 5" xfId="7695"/>
     <cellStyle name="Обычный 2 2 5 7 6" xfId="10536"/>
     <cellStyle name="Обычный 2 2 5 7 7" xfId="12988"/>
     <cellStyle name="Обычный 2 2 5 7 8" xfId="14017"/>
     <cellStyle name="Обычный 2 2 5 7 9" xfId="14532"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="732"/>
     <cellStyle name="Обычный 2 2 5 8 10" xfId="16165"/>
     <cellStyle name="Обычный 2 2 5 8 11" xfId="17100"/>
+    <cellStyle name="Обычный 2 2 5 8 12" xfId="18151"/>
     <cellStyle name="Обычный 2 2 5 8 2" xfId="1805"/>
     <cellStyle name="Обычный 2 2 5 8 2 2" xfId="5345"/>
     <cellStyle name="Обычный 2 2 5 8 2 3" xfId="7699"/>
     <cellStyle name="Обычный 2 2 5 8 2 4" xfId="10540"/>
     <cellStyle name="Обычный 2 2 5 8 2 5" xfId="12992"/>
+    <cellStyle name="Обычный 2 2 5 8 2 6" xfId="19223"/>
     <cellStyle name="Обычный 2 2 5 8 3" xfId="3106"/>
     <cellStyle name="Обычный 2 2 5 8 3 2" xfId="5346"/>
     <cellStyle name="Обычный 2 2 5 8 3 3" xfId="7700"/>
     <cellStyle name="Обычный 2 2 5 8 3 4" xfId="10541"/>
     <cellStyle name="Обычный 2 2 5 8 3 5" xfId="12993"/>
     <cellStyle name="Обычный 2 2 5 8 4" xfId="5344"/>
     <cellStyle name="Обычный 2 2 5 8 5" xfId="7698"/>
     <cellStyle name="Обычный 2 2 5 8 6" xfId="10539"/>
     <cellStyle name="Обычный 2 2 5 8 7" xfId="12991"/>
     <cellStyle name="Обычный 2 2 5 8 8" xfId="14681"/>
     <cellStyle name="Обычный 2 2 5 8 9" xfId="15252"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="1203"/>
     <cellStyle name="Обычный 2 2 5 9 10" xfId="16212"/>
     <cellStyle name="Обычный 2 2 5 9 11" xfId="17147"/>
+    <cellStyle name="Обычный 2 2 5 9 12" xfId="18198"/>
     <cellStyle name="Обычный 2 2 5 9 2" xfId="1934"/>
     <cellStyle name="Обычный 2 2 5 9 2 2" xfId="5348"/>
     <cellStyle name="Обычный 2 2 5 9 2 3" xfId="7702"/>
     <cellStyle name="Обычный 2 2 5 9 2 4" xfId="10543"/>
     <cellStyle name="Обычный 2 2 5 9 2 5" xfId="12995"/>
+    <cellStyle name="Обычный 2 2 5 9 2 6" xfId="19269"/>
     <cellStyle name="Обычный 2 2 5 9 3" xfId="3192"/>
     <cellStyle name="Обычный 2 2 5 9 3 2" xfId="5349"/>
     <cellStyle name="Обычный 2 2 5 9 3 3" xfId="7703"/>
     <cellStyle name="Обычный 2 2 5 9 3 4" xfId="10544"/>
     <cellStyle name="Обычный 2 2 5 9 3 5" xfId="12996"/>
     <cellStyle name="Обычный 2 2 5 9 4" xfId="5347"/>
     <cellStyle name="Обычный 2 2 5 9 5" xfId="7701"/>
     <cellStyle name="Обычный 2 2 5 9 6" xfId="10542"/>
     <cellStyle name="Обычный 2 2 5 9 7" xfId="12994"/>
     <cellStyle name="Обычный 2 2 5 9 8" xfId="14728"/>
     <cellStyle name="Обычный 2 2 5 9 9" xfId="15293"/>
     <cellStyle name="Обычный 2 2 5_12_2019_Б-03-01-М" xfId="5350"/>
     <cellStyle name="Обычный 2 2 6" xfId="117"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="1260"/>
     <cellStyle name="Обычный 2 2 6 10 2" xfId="2016"/>
+    <cellStyle name="Обычный 2 2 6 10 2 2" xfId="19287"/>
     <cellStyle name="Обычный 2 2 6 10 3" xfId="7705"/>
     <cellStyle name="Обычный 2 2 6 10 4" xfId="10546"/>
     <cellStyle name="Обычный 2 2 6 10 5" xfId="12998"/>
     <cellStyle name="Обычный 2 2 6 10 6" xfId="15341"/>
     <cellStyle name="Обычный 2 2 6 10 7" xfId="16260"/>
     <cellStyle name="Обычный 2 2 6 10 8" xfId="17201"/>
+    <cellStyle name="Обычный 2 2 6 10 9" xfId="18215"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="1385"/>
     <cellStyle name="Обычный 2 2 6 11 2" xfId="1959"/>
+    <cellStyle name="Обычный 2 2 6 11 2 2" xfId="19411"/>
     <cellStyle name="Обычный 2 2 6 11 3" xfId="7706"/>
     <cellStyle name="Обычный 2 2 6 11 4" xfId="10547"/>
     <cellStyle name="Обычный 2 2 6 11 5" xfId="12999"/>
     <cellStyle name="Обычный 2 2 6 11 6" xfId="15466"/>
     <cellStyle name="Обычный 2 2 6 11 7" xfId="16385"/>
     <cellStyle name="Обычный 2 2 6 11 8" xfId="17326"/>
+    <cellStyle name="Обычный 2 2 6 11 9" xfId="18339"/>
     <cellStyle name="Обычный 2 2 6 12" xfId="1445"/>
     <cellStyle name="Обычный 2 2 6 12 2" xfId="2096"/>
     <cellStyle name="Обычный 2 2 6 12 2 2" xfId="10548"/>
+    <cellStyle name="Обычный 2 2 6 12 2 3" xfId="19469"/>
     <cellStyle name="Обычный 2 2 6 12 3" xfId="13000"/>
     <cellStyle name="Обычный 2 2 6 12 4" xfId="15525"/>
     <cellStyle name="Обычный 2 2 6 12 5" xfId="16438"/>
     <cellStyle name="Обычный 2 2 6 12 6" xfId="17385"/>
+    <cellStyle name="Обычный 2 2 6 12 7" xfId="18397"/>
     <cellStyle name="Обычный 2 2 6 13" xfId="1416"/>
     <cellStyle name="Обычный 2 2 6 13 2" xfId="2039"/>
     <cellStyle name="Обычный 2 2 6 13 2 2" xfId="10549"/>
+    <cellStyle name="Обычный 2 2 6 13 2 3" xfId="19441"/>
     <cellStyle name="Обычный 2 2 6 13 3" xfId="13001"/>
     <cellStyle name="Обычный 2 2 6 13 4" xfId="15496"/>
     <cellStyle name="Обычный 2 2 6 13 5" xfId="16415"/>
     <cellStyle name="Обычный 2 2 6 13 6" xfId="17356"/>
+    <cellStyle name="Обычный 2 2 6 13 7" xfId="18369"/>
     <cellStyle name="Обычный 2 2 6 14" xfId="1473"/>
     <cellStyle name="Обычный 2 2 6 14 2" xfId="2152"/>
     <cellStyle name="Обычный 2 2 6 14 2 2" xfId="10550"/>
+    <cellStyle name="Обычный 2 2 6 14 2 3" xfId="19496"/>
     <cellStyle name="Обычный 2 2 6 14 3" xfId="13002"/>
     <cellStyle name="Обычный 2 2 6 14 4" xfId="15552"/>
     <cellStyle name="Обычный 2 2 6 14 5" xfId="16465"/>
     <cellStyle name="Обычный 2 2 6 14 6" xfId="17412"/>
+    <cellStyle name="Обычный 2 2 6 14 7" xfId="18424"/>
     <cellStyle name="Обычный 2 2 6 15" xfId="1610"/>
+    <cellStyle name="Обычный 2 2 6 15 2" xfId="17739"/>
     <cellStyle name="Обычный 2 2 6 16" xfId="2216"/>
+    <cellStyle name="Обычный 2 2 6 16 2" xfId="17628"/>
     <cellStyle name="Обычный 2 2 6 17" xfId="2159"/>
+    <cellStyle name="Обычный 2 2 6 17 2" xfId="18568"/>
     <cellStyle name="Обычный 2 2 6 18" xfId="2815"/>
+    <cellStyle name="Обычный 2 2 6 18 2" xfId="18651"/>
     <cellStyle name="Обычный 2 2 6 19" xfId="3107"/>
+    <cellStyle name="Обычный 2 2 6 19 2" xfId="18622"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="262"/>
     <cellStyle name="Обычный 2 2 6 2 10" xfId="14881"/>
     <cellStyle name="Обычный 2 2 6 2 11" xfId="15737"/>
     <cellStyle name="Обычный 2 2 6 2 12" xfId="16672"/>
+    <cellStyle name="Обычный 2 2 6 2 13" xfId="17677"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="443"/>
     <cellStyle name="Обычный 2 2 6 2 2 10" xfId="16832"/>
+    <cellStyle name="Обычный 2 2 6 2 2 11" xfId="17897"/>
     <cellStyle name="Обычный 2 2 6 2 2 2" xfId="686"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 2" xfId="1156"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 2 2" xfId="14167"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 2 3" xfId="19178"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 3" xfId="5353"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 4" xfId="15214"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 5" xfId="16120"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 6" xfId="17055"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 7" xfId="18106"/>
     <cellStyle name="Обычный 2 2 6 2 2 3" xfId="947"/>
     <cellStyle name="Обычный 2 2 6 2 2 3 2" xfId="7708"/>
+    <cellStyle name="Обычный 2 2 6 2 2 3 3" xfId="18968"/>
     <cellStyle name="Обычный 2 2 6 2 2 4" xfId="2816"/>
     <cellStyle name="Обычный 2 2 6 2 2 4 2" xfId="10552"/>
     <cellStyle name="Обычный 2 2 6 2 2 5" xfId="13004"/>
     <cellStyle name="Обычный 2 2 6 2 2 6" xfId="13944"/>
     <cellStyle name="Обычный 2 2 6 2 2 7" xfId="14459"/>
     <cellStyle name="Обычный 2 2 6 2 2 8" xfId="15020"/>
     <cellStyle name="Обычный 2 2 6 2 2 9" xfId="15897"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="592"/>
     <cellStyle name="Обычный 2 2 6 2 3 10" xfId="16961"/>
+    <cellStyle name="Обычный 2 2 6 2 3 11" xfId="18012"/>
     <cellStyle name="Обычный 2 2 6 2 3 2" xfId="1062"/>
     <cellStyle name="Обычный 2 2 6 2 3 2 2" xfId="5354"/>
+    <cellStyle name="Обычный 2 2 6 2 3 2 3" xfId="19084"/>
     <cellStyle name="Обычный 2 2 6 2 3 3" xfId="3108"/>
     <cellStyle name="Обычный 2 2 6 2 3 4" xfId="10553"/>
     <cellStyle name="Обычный 2 2 6 2 3 5" xfId="13005"/>
     <cellStyle name="Обычный 2 2 6 2 3 6" xfId="14073"/>
     <cellStyle name="Обычный 2 2 6 2 3 7" xfId="14588"/>
     <cellStyle name="Обычный 2 2 6 2 3 8" xfId="15134"/>
     <cellStyle name="Обычный 2 2 6 2 3 9" xfId="16026"/>
     <cellStyle name="Обычный 2 2 6 2 4" xfId="812"/>
     <cellStyle name="Обычный 2 2 6 2 4 2" xfId="5352"/>
+    <cellStyle name="Обычный 2 2 6 2 4 3" xfId="18832"/>
     <cellStyle name="Обычный 2 2 6 2 5" xfId="1696"/>
     <cellStyle name="Обычный 2 2 6 2 5 2" xfId="7707"/>
     <cellStyle name="Обычный 2 2 6 2 6" xfId="10551"/>
     <cellStyle name="Обычный 2 2 6 2 7" xfId="13003"/>
     <cellStyle name="Обычный 2 2 6 2 8" xfId="13784"/>
     <cellStyle name="Обычный 2 2 6 2 9" xfId="14299"/>
     <cellStyle name="Обычный 2 2 6 20" xfId="5351"/>
+    <cellStyle name="Обычный 2 2 6 20 2" xfId="18749"/>
     <cellStyle name="Обычный 2 2 6 21" xfId="7704"/>
     <cellStyle name="Обычный 2 2 6 22" xfId="10545"/>
     <cellStyle name="Обычный 2 2 6 23" xfId="12997"/>
     <cellStyle name="Обычный 2 2 6 24" xfId="13701"/>
     <cellStyle name="Обычный 2 2 6 25" xfId="14216"/>
     <cellStyle name="Обычный 2 2 6 26" xfId="14810"/>
     <cellStyle name="Обычный 2 2 6 27" xfId="15653"/>
     <cellStyle name="Обычный 2 2 6 28" xfId="16588"/>
+    <cellStyle name="Обычный 2 2 6 29" xfId="17604"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="396"/>
     <cellStyle name="Обычный 2 2 6 3 10" xfId="14980"/>
     <cellStyle name="Обычный 2 2 6 3 11" xfId="15850"/>
     <cellStyle name="Обычный 2 2 6 3 12" xfId="16785"/>
+    <cellStyle name="Обычный 2 2 6 3 13" xfId="17850"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="639"/>
     <cellStyle name="Обычный 2 2 6 3 2 10" xfId="17008"/>
+    <cellStyle name="Обычный 2 2 6 3 2 11" xfId="18059"/>
     <cellStyle name="Обычный 2 2 6 3 2 2" xfId="1109"/>
     <cellStyle name="Обычный 2 2 6 3 2 2 2" xfId="5356"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2 3" xfId="19131"/>
     <cellStyle name="Обычный 2 2 6 3 2 3" xfId="2817"/>
     <cellStyle name="Обычный 2 2 6 3 2 4" xfId="10555"/>
     <cellStyle name="Обычный 2 2 6 3 2 5" xfId="13007"/>
     <cellStyle name="Обычный 2 2 6 3 2 6" xfId="14120"/>
     <cellStyle name="Обычный 2 2 6 3 2 7" xfId="14635"/>
     <cellStyle name="Обычный 2 2 6 3 2 8" xfId="15174"/>
     <cellStyle name="Обычный 2 2 6 3 2 9" xfId="16073"/>
     <cellStyle name="Обычный 2 2 6 3 3" xfId="900"/>
     <cellStyle name="Обычный 2 2 6 3 3 2" xfId="3109"/>
     <cellStyle name="Обычный 2 2 6 3 3 3" xfId="7710"/>
     <cellStyle name="Обычный 2 2 6 3 3 4" xfId="10556"/>
     <cellStyle name="Обычный 2 2 6 3 3 5" xfId="13008"/>
+    <cellStyle name="Обычный 2 2 6 3 3 6" xfId="18921"/>
     <cellStyle name="Обычный 2 2 6 3 4" xfId="1639"/>
     <cellStyle name="Обычный 2 2 6 3 4 2" xfId="5355"/>
     <cellStyle name="Обычный 2 2 6 3 5" xfId="7709"/>
     <cellStyle name="Обычный 2 2 6 3 6" xfId="10554"/>
     <cellStyle name="Обычный 2 2 6 3 7" xfId="13006"/>
     <cellStyle name="Обычный 2 2 6 3 8" xfId="13897"/>
     <cellStyle name="Обычный 2 2 6 3 9" xfId="14412"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="342"/>
     <cellStyle name="Обычный 2 2 6 4 10" xfId="14933"/>
     <cellStyle name="Обычный 2 2 6 4 11" xfId="15796"/>
     <cellStyle name="Обычный 2 2 6 4 12" xfId="16731"/>
+    <cellStyle name="Обычный 2 2 6 4 13" xfId="17796"/>
     <cellStyle name="Обычный 2 2 6 4 2" xfId="846"/>
     <cellStyle name="Обычный 2 2 6 4 2 2" xfId="2818"/>
     <cellStyle name="Обычный 2 2 6 4 2 3" xfId="7712"/>
     <cellStyle name="Обычный 2 2 6 4 2 4" xfId="10558"/>
     <cellStyle name="Обычный 2 2 6 4 2 5" xfId="13010"/>
+    <cellStyle name="Обычный 2 2 6 4 2 6" xfId="18867"/>
     <cellStyle name="Обычный 2 2 6 4 3" xfId="1776"/>
     <cellStyle name="Обычный 2 2 6 4 3 2" xfId="5358"/>
     <cellStyle name="Обычный 2 2 6 4 3 3" xfId="7713"/>
     <cellStyle name="Обычный 2 2 6 4 3 4" xfId="10559"/>
     <cellStyle name="Обычный 2 2 6 4 3 5" xfId="13011"/>
     <cellStyle name="Обычный 2 2 6 4 4" xfId="5357"/>
     <cellStyle name="Обычный 2 2 6 4 5" xfId="7711"/>
     <cellStyle name="Обычный 2 2 6 4 6" xfId="10557"/>
     <cellStyle name="Обычный 2 2 6 4 7" xfId="13009"/>
     <cellStyle name="Обычный 2 2 6 4 8" xfId="13843"/>
     <cellStyle name="Обычный 2 2 6 4 9" xfId="14358"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="469"/>
     <cellStyle name="Обычный 2 2 6 5 10" xfId="15044"/>
     <cellStyle name="Обычный 2 2 6 5 11" xfId="15923"/>
     <cellStyle name="Обычный 2 2 6 5 12" xfId="16858"/>
+    <cellStyle name="Обычный 2 2 6 5 13" xfId="17920"/>
     <cellStyle name="Обычный 2 2 6 5 2" xfId="970"/>
     <cellStyle name="Обычный 2 2 6 5 2 2" xfId="2819"/>
     <cellStyle name="Обычный 2 2 6 5 2 3" xfId="7715"/>
     <cellStyle name="Обычный 2 2 6 5 2 4" xfId="10561"/>
     <cellStyle name="Обычный 2 2 6 5 2 5" xfId="13013"/>
+    <cellStyle name="Обычный 2 2 6 5 2 6" xfId="18991"/>
     <cellStyle name="Обычный 2 2 6 5 3" xfId="1719"/>
     <cellStyle name="Обычный 2 2 6 5 3 2" xfId="5360"/>
     <cellStyle name="Обычный 2 2 6 5 3 3" xfId="7716"/>
     <cellStyle name="Обычный 2 2 6 5 3 4" xfId="10562"/>
     <cellStyle name="Обычный 2 2 6 5 3 5" xfId="13014"/>
     <cellStyle name="Обычный 2 2 6 5 4" xfId="5359"/>
     <cellStyle name="Обычный 2 2 6 5 5" xfId="7714"/>
     <cellStyle name="Обычный 2 2 6 5 6" xfId="10560"/>
     <cellStyle name="Обычный 2 2 6 5 7" xfId="13012"/>
     <cellStyle name="Обычный 2 2 6 5 8" xfId="13970"/>
     <cellStyle name="Обычный 2 2 6 5 9" xfId="14485"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="538"/>
     <cellStyle name="Обычный 2 2 6 6 10" xfId="15087"/>
     <cellStyle name="Обычный 2 2 6 6 11" xfId="15972"/>
     <cellStyle name="Обычный 2 2 6 6 12" xfId="16907"/>
+    <cellStyle name="Обычный 2 2 6 6 13" xfId="17965"/>
     <cellStyle name="Обычный 2 2 6 6 2" xfId="1015"/>
     <cellStyle name="Обычный 2 2 6 6 2 2" xfId="2820"/>
     <cellStyle name="Обычный 2 2 6 6 2 3" xfId="7718"/>
     <cellStyle name="Обычный 2 2 6 6 2 4" xfId="10564"/>
     <cellStyle name="Обычный 2 2 6 6 2 5" xfId="13016"/>
+    <cellStyle name="Обычный 2 2 6 6 2 6" xfId="19037"/>
     <cellStyle name="Обычный 2 2 6 6 3" xfId="1856"/>
     <cellStyle name="Обычный 2 2 6 6 3 2" xfId="5362"/>
     <cellStyle name="Обычный 2 2 6 6 3 3" xfId="7719"/>
     <cellStyle name="Обычный 2 2 6 6 3 4" xfId="10565"/>
     <cellStyle name="Обычный 2 2 6 6 3 5" xfId="13017"/>
     <cellStyle name="Обычный 2 2 6 6 4" xfId="5361"/>
     <cellStyle name="Обычный 2 2 6 6 5" xfId="7717"/>
     <cellStyle name="Обычный 2 2 6 6 6" xfId="10563"/>
     <cellStyle name="Обычный 2 2 6 6 7" xfId="13015"/>
     <cellStyle name="Обычный 2 2 6 6 8" xfId="14019"/>
     <cellStyle name="Обычный 2 2 6 6 9" xfId="14534"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="734"/>
     <cellStyle name="Обычный 2 2 6 7 10" xfId="16167"/>
     <cellStyle name="Обычный 2 2 6 7 11" xfId="17102"/>
+    <cellStyle name="Обычный 2 2 6 7 12" xfId="18153"/>
     <cellStyle name="Обычный 2 2 6 7 2" xfId="1799"/>
     <cellStyle name="Обычный 2 2 6 7 2 2" xfId="5364"/>
     <cellStyle name="Обычный 2 2 6 7 2 3" xfId="7721"/>
     <cellStyle name="Обычный 2 2 6 7 2 4" xfId="10567"/>
     <cellStyle name="Обычный 2 2 6 7 2 5" xfId="13019"/>
+    <cellStyle name="Обычный 2 2 6 7 2 6" xfId="19225"/>
     <cellStyle name="Обычный 2 2 6 7 3" xfId="3110"/>
     <cellStyle name="Обычный 2 2 6 7 3 2" xfId="5365"/>
     <cellStyle name="Обычный 2 2 6 7 3 3" xfId="7722"/>
     <cellStyle name="Обычный 2 2 6 7 3 4" xfId="10568"/>
     <cellStyle name="Обычный 2 2 6 7 3 5" xfId="13020"/>
     <cellStyle name="Обычный 2 2 6 7 4" xfId="5363"/>
     <cellStyle name="Обычный 2 2 6 7 5" xfId="7720"/>
     <cellStyle name="Обычный 2 2 6 7 6" xfId="10566"/>
     <cellStyle name="Обычный 2 2 6 7 7" xfId="13018"/>
     <cellStyle name="Обычный 2 2 6 7 8" xfId="14683"/>
     <cellStyle name="Обычный 2 2 6 7 9" xfId="15254"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="1205"/>
     <cellStyle name="Обычный 2 2 6 8 10" xfId="16214"/>
     <cellStyle name="Обычный 2 2 6 8 11" xfId="17149"/>
+    <cellStyle name="Обычный 2 2 6 8 12" xfId="18200"/>
     <cellStyle name="Обычный 2 2 6 8 2" xfId="1936"/>
     <cellStyle name="Обычный 2 2 6 8 2 2" xfId="5367"/>
     <cellStyle name="Обычный 2 2 6 8 2 3" xfId="7724"/>
     <cellStyle name="Обычный 2 2 6 8 2 4" xfId="10570"/>
     <cellStyle name="Обычный 2 2 6 8 2 5" xfId="13022"/>
+    <cellStyle name="Обычный 2 2 6 8 2 6" xfId="19271"/>
     <cellStyle name="Обычный 2 2 6 8 3" xfId="3194"/>
     <cellStyle name="Обычный 2 2 6 8 3 2" xfId="5368"/>
     <cellStyle name="Обычный 2 2 6 8 3 3" xfId="7725"/>
     <cellStyle name="Обычный 2 2 6 8 3 4" xfId="10571"/>
     <cellStyle name="Обычный 2 2 6 8 3 5" xfId="13023"/>
     <cellStyle name="Обычный 2 2 6 8 4" xfId="5366"/>
     <cellStyle name="Обычный 2 2 6 8 5" xfId="7723"/>
     <cellStyle name="Обычный 2 2 6 8 6" xfId="10569"/>
     <cellStyle name="Обычный 2 2 6 8 7" xfId="13021"/>
     <cellStyle name="Обычный 2 2 6 8 8" xfId="14730"/>
     <cellStyle name="Обычный 2 2 6 8 9" xfId="15295"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="1357"/>
     <cellStyle name="Обычный 2 2 6 9 2" xfId="1879"/>
+    <cellStyle name="Обычный 2 2 6 9 2 2" xfId="19384"/>
     <cellStyle name="Обычный 2 2 6 9 3" xfId="7726"/>
     <cellStyle name="Обычный 2 2 6 9 4" xfId="10572"/>
     <cellStyle name="Обычный 2 2 6 9 5" xfId="13024"/>
     <cellStyle name="Обычный 2 2 6 9 6" xfId="15438"/>
     <cellStyle name="Обычный 2 2 6 9 7" xfId="16357"/>
     <cellStyle name="Обычный 2 2 6 9 8" xfId="17298"/>
+    <cellStyle name="Обычный 2 2 6 9 9" xfId="18312"/>
     <cellStyle name="Обычный 2 2 6_12_2019_Б-03-01-М" xfId="5369"/>
     <cellStyle name="Обычный 2 2 7" xfId="118"/>
     <cellStyle name="Обычный 2 2 7 2" xfId="5370"/>
     <cellStyle name="Обычный 2 2 7 2 2" xfId="5371"/>
     <cellStyle name="Обычный 2 2 7 2 3" xfId="7728"/>
     <cellStyle name="Обычный 2 2 7 2 4" xfId="10574"/>
     <cellStyle name="Обычный 2 2 7 2 5" xfId="13026"/>
     <cellStyle name="Обычный 2 2 7 3" xfId="5372"/>
     <cellStyle name="Обычный 2 2 7 3 2" xfId="10575"/>
     <cellStyle name="Обычный 2 2 7 3 3" xfId="13027"/>
     <cellStyle name="Обычный 2 2 7 4" xfId="5373"/>
     <cellStyle name="Обычный 2 2 7 4 2" xfId="10576"/>
     <cellStyle name="Обычный 2 2 7 4 3" xfId="13028"/>
     <cellStyle name="Обычный 2 2 7 5" xfId="7727"/>
     <cellStyle name="Обычный 2 2 7 5 2" xfId="10577"/>
     <cellStyle name="Обычный 2 2 7 5 3" xfId="13029"/>
     <cellStyle name="Обычный 2 2 7 6" xfId="10573"/>
     <cellStyle name="Обычный 2 2 7 7" xfId="10578"/>
     <cellStyle name="Обычный 2 2 7 8" xfId="13025"/>
     <cellStyle name="Обычный 2 2 8" xfId="2821"/>
     <cellStyle name="Обычный 2 2 8 2" xfId="5374"/>
     <cellStyle name="Обычный 2 2 8 2 2" xfId="5375"/>
     <cellStyle name="Обычный 2 2 8 2 3" xfId="7730"/>
     <cellStyle name="Обычный 2 2 8 2 4" xfId="10580"/>
     <cellStyle name="Обычный 2 2 8 2 5" xfId="13030"/>
     <cellStyle name="Обычный 2 2 8 3" xfId="5376"/>
     <cellStyle name="Обычный 2 2 8 3 2" xfId="10581"/>
     <cellStyle name="Обычный 2 2 8 3 3" xfId="13031"/>
     <cellStyle name="Обычный 2 2 8 4" xfId="7729"/>
     <cellStyle name="Обычный 2 2 9" xfId="2822"/>
     <cellStyle name="Обычный 2 2 9 2" xfId="5377"/>
     <cellStyle name="Обычный 2 2 9 2 2" xfId="5378"/>
     <cellStyle name="Обычный 2 2 9 2 3" xfId="7732"/>
     <cellStyle name="Обычный 2 2 9 2 4" xfId="10583"/>
     <cellStyle name="Обычный 2 2 9 2 5" xfId="13032"/>
     <cellStyle name="Обычный 2 2 9 3" xfId="5379"/>
     <cellStyle name="Обычный 2 2 9 3 2" xfId="10584"/>
     <cellStyle name="Обычный 2 2 9 3 3" xfId="13033"/>
     <cellStyle name="Обычный 2 2 9 4" xfId="7731"/>
     <cellStyle name="Обычный 2 2_01_2020_Б-03-01-М" xfId="1611"/>
     <cellStyle name="Обычный 2 20" xfId="119"/>
     <cellStyle name="Обычный 2 20 10" xfId="10586"/>
     <cellStyle name="Обычный 2 20 11" xfId="13034"/>
     <cellStyle name="Обычный 2 20 2" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="1360"/>
     <cellStyle name="Обычный 2 20 2 10 2" xfId="1878"/>
+    <cellStyle name="Обычный 2 20 2 10 2 2" xfId="19387"/>
     <cellStyle name="Обычный 2 20 2 10 3" xfId="7735"/>
     <cellStyle name="Обычный 2 20 2 10 4" xfId="10588"/>
     <cellStyle name="Обычный 2 20 2 10 5" xfId="13036"/>
     <cellStyle name="Обычный 2 20 2 10 6" xfId="15441"/>
     <cellStyle name="Обычный 2 20 2 10 7" xfId="16360"/>
     <cellStyle name="Обычный 2 20 2 10 8" xfId="17301"/>
+    <cellStyle name="Обычный 2 20 2 10 9" xfId="18315"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="1258"/>
     <cellStyle name="Обычный 2 20 2 11 2" xfId="2018"/>
+    <cellStyle name="Обычный 2 20 2 11 2 2" xfId="19285"/>
     <cellStyle name="Обычный 2 20 2 11 3" xfId="7736"/>
     <cellStyle name="Обычный 2 20 2 11 4" xfId="10589"/>
     <cellStyle name="Обычный 2 20 2 11 5" xfId="13037"/>
     <cellStyle name="Обычный 2 20 2 11 6" xfId="15339"/>
     <cellStyle name="Обычный 2 20 2 11 7" xfId="16258"/>
     <cellStyle name="Обычный 2 20 2 11 8" xfId="17199"/>
+    <cellStyle name="Обычный 2 20 2 11 9" xfId="18213"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="1390"/>
     <cellStyle name="Обычный 2 20 2 12 2" xfId="1958"/>
+    <cellStyle name="Обычный 2 20 2 12 2 2" xfId="19416"/>
     <cellStyle name="Обычный 2 20 2 12 3" xfId="7737"/>
     <cellStyle name="Обычный 2 20 2 12 4" xfId="10590"/>
     <cellStyle name="Обычный 2 20 2 12 5" xfId="13038"/>
     <cellStyle name="Обычный 2 20 2 12 6" xfId="15471"/>
     <cellStyle name="Обычный 2 20 2 12 7" xfId="16390"/>
     <cellStyle name="Обычный 2 20 2 12 8" xfId="17331"/>
+    <cellStyle name="Обычный 2 20 2 12 9" xfId="18344"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="1450"/>
     <cellStyle name="Обычный 2 20 2 13 2" xfId="2098"/>
     <cellStyle name="Обычный 2 20 2 13 2 2" xfId="10591"/>
+    <cellStyle name="Обычный 2 20 2 13 2 3" xfId="19474"/>
     <cellStyle name="Обычный 2 20 2 13 3" xfId="13039"/>
     <cellStyle name="Обычный 2 20 2 13 4" xfId="15530"/>
     <cellStyle name="Обычный 2 20 2 13 5" xfId="16443"/>
     <cellStyle name="Обычный 2 20 2 13 6" xfId="17390"/>
+    <cellStyle name="Обычный 2 20 2 13 7" xfId="18402"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="1419"/>
     <cellStyle name="Обычный 2 20 2 14 2" xfId="2038"/>
     <cellStyle name="Обычный 2 20 2 14 2 2" xfId="10592"/>
+    <cellStyle name="Обычный 2 20 2 14 2 3" xfId="19444"/>
     <cellStyle name="Обычный 2 20 2 14 3" xfId="13040"/>
     <cellStyle name="Обычный 2 20 2 14 4" xfId="15499"/>
     <cellStyle name="Обычный 2 20 2 14 5" xfId="16418"/>
     <cellStyle name="Обычный 2 20 2 14 6" xfId="17359"/>
+    <cellStyle name="Обычный 2 20 2 14 7" xfId="18372"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="1476"/>
     <cellStyle name="Обычный 2 20 2 15 2" xfId="2153"/>
     <cellStyle name="Обычный 2 20 2 15 2 2" xfId="10593"/>
+    <cellStyle name="Обычный 2 20 2 15 2 3" xfId="19499"/>
     <cellStyle name="Обычный 2 20 2 15 3" xfId="13041"/>
     <cellStyle name="Обычный 2 20 2 15 4" xfId="15555"/>
     <cellStyle name="Обычный 2 20 2 15 5" xfId="16468"/>
     <cellStyle name="Обычный 2 20 2 15 6" xfId="17415"/>
+    <cellStyle name="Обычный 2 20 2 15 7" xfId="18427"/>
     <cellStyle name="Обычный 2 20 2 16" xfId="1612"/>
+    <cellStyle name="Обычный 2 20 2 16 2" xfId="17741"/>
     <cellStyle name="Обычный 2 20 2 17" xfId="2218"/>
+    <cellStyle name="Обычный 2 20 2 17 2" xfId="18586"/>
     <cellStyle name="Обычный 2 20 2 18" xfId="2158"/>
+    <cellStyle name="Обычный 2 20 2 18 2" xfId="18646"/>
     <cellStyle name="Обычный 2 20 2 19" xfId="2823"/>
+    <cellStyle name="Обычный 2 20 2 19 2" xfId="18665"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="121"/>
     <cellStyle name="Обычный 2 20 2 2 10" xfId="13042"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="122"/>
     <cellStyle name="Обычный 2 20 2 2 2 2" xfId="5383"/>
     <cellStyle name="Обычный 2 20 2 2 2 2 2" xfId="5384"/>
     <cellStyle name="Обычный 2 20 2 2 2 2 3" xfId="7740"/>
     <cellStyle name="Обычный 2 20 2 2 2 2 4" xfId="10596"/>
     <cellStyle name="Обычный 2 20 2 2 2 2 5" xfId="13044"/>
     <cellStyle name="Обычный 2 20 2 2 2 3" xfId="5385"/>
     <cellStyle name="Обычный 2 20 2 2 2 3 2" xfId="10597"/>
     <cellStyle name="Обычный 2 20 2 2 2 3 3" xfId="13045"/>
     <cellStyle name="Обычный 2 20 2 2 2 4" xfId="5386"/>
     <cellStyle name="Обычный 2 20 2 2 2 4 2" xfId="10598"/>
     <cellStyle name="Обычный 2 20 2 2 2 4 3" xfId="13046"/>
     <cellStyle name="Обычный 2 20 2 2 2 5" xfId="7739"/>
     <cellStyle name="Обычный 2 20 2 2 2 5 2" xfId="10599"/>
     <cellStyle name="Обычный 2 20 2 2 2 5 3" xfId="13047"/>
     <cellStyle name="Обычный 2 20 2 2 2 6" xfId="10595"/>
     <cellStyle name="Обычный 2 20 2 2 2 7" xfId="10601"/>
     <cellStyle name="Обычный 2 20 2 2 2 8" xfId="13043"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="123"/>
     <cellStyle name="Обычный 2 20 2 2 3 2" xfId="5387"/>
     <cellStyle name="Обычный 2 20 2 2 3 2 2" xfId="5388"/>
     <cellStyle name="Обычный 2 20 2 2 3 2 3" xfId="7742"/>
     <cellStyle name="Обычный 2 20 2 2 3 2 4" xfId="10603"/>
@@ -32961,214 +36899,239 @@
     <cellStyle name="Обычный 2 20 2 2 3 4 3" xfId="13051"/>
     <cellStyle name="Обычный 2 20 2 2 3 5" xfId="7741"/>
     <cellStyle name="Обычный 2 20 2 2 3 5 2" xfId="10606"/>
     <cellStyle name="Обычный 2 20 2 2 3 5 3" xfId="13052"/>
     <cellStyle name="Обычный 2 20 2 2 3 6" xfId="10602"/>
     <cellStyle name="Обычный 2 20 2 2 3 7" xfId="10608"/>
     <cellStyle name="Обычный 2 20 2 2 3 8" xfId="13048"/>
     <cellStyle name="Обычный 2 20 2 2 4" xfId="5382"/>
     <cellStyle name="Обычный 2 20 2 2 4 2" xfId="5391"/>
     <cellStyle name="Обычный 2 20 2 2 4 3" xfId="7743"/>
     <cellStyle name="Обычный 2 20 2 2 4 4" xfId="10609"/>
     <cellStyle name="Обычный 2 20 2 2 4 5" xfId="13053"/>
     <cellStyle name="Обычный 2 20 2 2 5" xfId="5392"/>
     <cellStyle name="Обычный 2 20 2 2 5 2" xfId="10610"/>
     <cellStyle name="Обычный 2 20 2 2 5 3" xfId="13054"/>
     <cellStyle name="Обычный 2 20 2 2 6" xfId="5393"/>
     <cellStyle name="Обычный 2 20 2 2 6 2" xfId="10611"/>
     <cellStyle name="Обычный 2 20 2 2 6 3" xfId="13055"/>
     <cellStyle name="Обычный 2 20 2 2 7" xfId="7738"/>
     <cellStyle name="Обычный 2 20 2 2 7 2" xfId="10612"/>
     <cellStyle name="Обычный 2 20 2 2 7 3" xfId="13056"/>
     <cellStyle name="Обычный 2 20 2 2 8" xfId="10594"/>
     <cellStyle name="Обычный 2 20 2 2 9" xfId="10613"/>
     <cellStyle name="Обычный 2 20 2 2_12. Падеж скота" xfId="1613"/>
     <cellStyle name="Обычный 2 20 2 20" xfId="3111"/>
+    <cellStyle name="Обычный 2 20 2 20 2" xfId="18604"/>
     <cellStyle name="Обычный 2 20 2 21" xfId="5381"/>
+    <cellStyle name="Обычный 2 20 2 21 2" xfId="18750"/>
     <cellStyle name="Обычный 2 20 2 22" xfId="7734"/>
     <cellStyle name="Обычный 2 20 2 23" xfId="10587"/>
     <cellStyle name="Обычный 2 20 2 24" xfId="13035"/>
     <cellStyle name="Обычный 2 20 2 25" xfId="13702"/>
     <cellStyle name="Обычный 2 20 2 26" xfId="14217"/>
     <cellStyle name="Обычный 2 20 2 27" xfId="14811"/>
     <cellStyle name="Обычный 2 20 2 28" xfId="15654"/>
     <cellStyle name="Обычный 2 20 2 29" xfId="16589"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="264"/>
     <cellStyle name="Обычный 2 20 2 3 10" xfId="14883"/>
     <cellStyle name="Обычный 2 20 2 3 11" xfId="15739"/>
     <cellStyle name="Обычный 2 20 2 3 12" xfId="16674"/>
+    <cellStyle name="Обычный 2 20 2 3 13" xfId="17680"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="444"/>
     <cellStyle name="Обычный 2 20 2 3 2 10" xfId="16833"/>
+    <cellStyle name="Обычный 2 20 2 3 2 11" xfId="17898"/>
     <cellStyle name="Обычный 2 20 2 3 2 2" xfId="687"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 2" xfId="1157"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 2 2" xfId="14168"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 2 3" xfId="19179"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 3" xfId="5395"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 4" xfId="15215"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 5" xfId="16121"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 6" xfId="17056"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 7" xfId="18107"/>
     <cellStyle name="Обычный 2 20 2 3 2 3" xfId="948"/>
     <cellStyle name="Обычный 2 20 2 3 2 3 2" xfId="7745"/>
+    <cellStyle name="Обычный 2 20 2 3 2 3 3" xfId="18969"/>
     <cellStyle name="Обычный 2 20 2 3 2 4" xfId="2824"/>
     <cellStyle name="Обычный 2 20 2 3 2 4 2" xfId="10615"/>
     <cellStyle name="Обычный 2 20 2 3 2 5" xfId="13058"/>
     <cellStyle name="Обычный 2 20 2 3 2 6" xfId="13945"/>
     <cellStyle name="Обычный 2 20 2 3 2 7" xfId="14460"/>
     <cellStyle name="Обычный 2 20 2 3 2 8" xfId="15021"/>
     <cellStyle name="Обычный 2 20 2 3 2 9" xfId="15898"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="593"/>
     <cellStyle name="Обычный 2 20 2 3 3 10" xfId="16962"/>
+    <cellStyle name="Обычный 2 20 2 3 3 11" xfId="18013"/>
     <cellStyle name="Обычный 2 20 2 3 3 2" xfId="1063"/>
     <cellStyle name="Обычный 2 20 2 3 3 2 2" xfId="5396"/>
+    <cellStyle name="Обычный 2 20 2 3 3 2 3" xfId="19085"/>
     <cellStyle name="Обычный 2 20 2 3 3 3" xfId="3112"/>
     <cellStyle name="Обычный 2 20 2 3 3 4" xfId="10616"/>
     <cellStyle name="Обычный 2 20 2 3 3 5" xfId="13059"/>
     <cellStyle name="Обычный 2 20 2 3 3 6" xfId="14074"/>
     <cellStyle name="Обычный 2 20 2 3 3 7" xfId="14589"/>
     <cellStyle name="Обычный 2 20 2 3 3 8" xfId="15135"/>
     <cellStyle name="Обычный 2 20 2 3 3 9" xfId="16027"/>
     <cellStyle name="Обычный 2 20 2 3 4" xfId="814"/>
     <cellStyle name="Обычный 2 20 2 3 4 2" xfId="5394"/>
+    <cellStyle name="Обычный 2 20 2 3 4 3" xfId="18834"/>
     <cellStyle name="Обычный 2 20 2 3 5" xfId="1699"/>
     <cellStyle name="Обычный 2 20 2 3 5 2" xfId="7744"/>
     <cellStyle name="Обычный 2 20 2 3 6" xfId="10614"/>
     <cellStyle name="Обычный 2 20 2 3 7" xfId="13057"/>
     <cellStyle name="Обычный 2 20 2 3 8" xfId="13786"/>
     <cellStyle name="Обычный 2 20 2 3 9" xfId="14301"/>
+    <cellStyle name="Обычный 2 20 2 30" xfId="17605"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="397"/>
     <cellStyle name="Обычный 2 20 2 4 10" xfId="14981"/>
     <cellStyle name="Обычный 2 20 2 4 11" xfId="15851"/>
     <cellStyle name="Обычный 2 20 2 4 12" xfId="16786"/>
+    <cellStyle name="Обычный 2 20 2 4 13" xfId="17851"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="640"/>
     <cellStyle name="Обычный 2 20 2 4 2 10" xfId="17009"/>
+    <cellStyle name="Обычный 2 20 2 4 2 11" xfId="18060"/>
     <cellStyle name="Обычный 2 20 2 4 2 2" xfId="1110"/>
     <cellStyle name="Обычный 2 20 2 4 2 2 2" xfId="5398"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2 3" xfId="19132"/>
     <cellStyle name="Обычный 2 20 2 4 2 3" xfId="2825"/>
     <cellStyle name="Обычный 2 20 2 4 2 4" xfId="10618"/>
     <cellStyle name="Обычный 2 20 2 4 2 5" xfId="13061"/>
     <cellStyle name="Обычный 2 20 2 4 2 6" xfId="14121"/>
     <cellStyle name="Обычный 2 20 2 4 2 7" xfId="14636"/>
     <cellStyle name="Обычный 2 20 2 4 2 8" xfId="15175"/>
     <cellStyle name="Обычный 2 20 2 4 2 9" xfId="16074"/>
     <cellStyle name="Обычный 2 20 2 4 3" xfId="901"/>
     <cellStyle name="Обычный 2 20 2 4 3 2" xfId="3113"/>
     <cellStyle name="Обычный 2 20 2 4 3 3" xfId="7747"/>
     <cellStyle name="Обычный 2 20 2 4 3 4" xfId="10619"/>
     <cellStyle name="Обычный 2 20 2 4 3 5" xfId="13062"/>
+    <cellStyle name="Обычный 2 20 2 4 3 6" xfId="18922"/>
     <cellStyle name="Обычный 2 20 2 4 4" xfId="1638"/>
     <cellStyle name="Обычный 2 20 2 4 4 2" xfId="5397"/>
     <cellStyle name="Обычный 2 20 2 4 5" xfId="7746"/>
     <cellStyle name="Обычный 2 20 2 4 6" xfId="10617"/>
     <cellStyle name="Обычный 2 20 2 4 7" xfId="13060"/>
     <cellStyle name="Обычный 2 20 2 4 8" xfId="13898"/>
     <cellStyle name="Обычный 2 20 2 4 9" xfId="14413"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="335"/>
     <cellStyle name="Обычный 2 20 2 5 10" xfId="14926"/>
     <cellStyle name="Обычный 2 20 2 5 11" xfId="15789"/>
     <cellStyle name="Обычный 2 20 2 5 12" xfId="16724"/>
+    <cellStyle name="Обычный 2 20 2 5 13" xfId="17790"/>
     <cellStyle name="Обычный 2 20 2 5 2" xfId="840"/>
     <cellStyle name="Обычный 2 20 2 5 2 2" xfId="2826"/>
     <cellStyle name="Обычный 2 20 2 5 2 3" xfId="7749"/>
     <cellStyle name="Обычный 2 20 2 5 2 4" xfId="10621"/>
     <cellStyle name="Обычный 2 20 2 5 2 5" xfId="13064"/>
+    <cellStyle name="Обычный 2 20 2 5 2 6" xfId="18861"/>
     <cellStyle name="Обычный 2 20 2 5 3" xfId="1778"/>
     <cellStyle name="Обычный 2 20 2 5 3 2" xfId="5400"/>
     <cellStyle name="Обычный 2 20 2 5 3 3" xfId="7750"/>
     <cellStyle name="Обычный 2 20 2 5 3 4" xfId="10622"/>
     <cellStyle name="Обычный 2 20 2 5 3 5" xfId="13065"/>
     <cellStyle name="Обычный 2 20 2 5 4" xfId="5399"/>
     <cellStyle name="Обычный 2 20 2 5 5" xfId="7748"/>
     <cellStyle name="Обычный 2 20 2 5 6" xfId="10620"/>
     <cellStyle name="Обычный 2 20 2 5 7" xfId="13063"/>
     <cellStyle name="Обычный 2 20 2 5 8" xfId="13836"/>
     <cellStyle name="Обычный 2 20 2 5 9" xfId="14351"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="448"/>
     <cellStyle name="Обычный 2 20 2 6 10" xfId="15023"/>
     <cellStyle name="Обычный 2 20 2 6 11" xfId="15902"/>
     <cellStyle name="Обычный 2 20 2 6 12" xfId="16837"/>
+    <cellStyle name="Обычный 2 20 2 6 13" xfId="17902"/>
     <cellStyle name="Обычный 2 20 2 6 2" xfId="952"/>
     <cellStyle name="Обычный 2 20 2 6 2 2" xfId="2827"/>
     <cellStyle name="Обычный 2 20 2 6 2 3" xfId="7752"/>
     <cellStyle name="Обычный 2 20 2 6 2 4" xfId="10624"/>
     <cellStyle name="Обычный 2 20 2 6 2 5" xfId="13067"/>
+    <cellStyle name="Обычный 2 20 2 6 2 6" xfId="18973"/>
     <cellStyle name="Обычный 2 20 2 6 3" xfId="1718"/>
     <cellStyle name="Обычный 2 20 2 6 3 2" xfId="5402"/>
     <cellStyle name="Обычный 2 20 2 6 3 3" xfId="7753"/>
     <cellStyle name="Обычный 2 20 2 6 3 4" xfId="10625"/>
     <cellStyle name="Обычный 2 20 2 6 3 5" xfId="13068"/>
     <cellStyle name="Обычный 2 20 2 6 4" xfId="5401"/>
     <cellStyle name="Обычный 2 20 2 6 5" xfId="7751"/>
     <cellStyle name="Обычный 2 20 2 6 6" xfId="10623"/>
     <cellStyle name="Обычный 2 20 2 6 7" xfId="13066"/>
     <cellStyle name="Обычный 2 20 2 6 8" xfId="13949"/>
     <cellStyle name="Обычный 2 20 2 6 9" xfId="14464"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="539"/>
     <cellStyle name="Обычный 2 20 2 7 10" xfId="15088"/>
     <cellStyle name="Обычный 2 20 2 7 11" xfId="15973"/>
     <cellStyle name="Обычный 2 20 2 7 12" xfId="16908"/>
+    <cellStyle name="Обычный 2 20 2 7 13" xfId="17966"/>
     <cellStyle name="Обычный 2 20 2 7 2" xfId="1016"/>
     <cellStyle name="Обычный 2 20 2 7 2 2" xfId="2828"/>
     <cellStyle name="Обычный 2 20 2 7 2 3" xfId="7755"/>
     <cellStyle name="Обычный 2 20 2 7 2 4" xfId="10627"/>
     <cellStyle name="Обычный 2 20 2 7 2 5" xfId="13070"/>
+    <cellStyle name="Обычный 2 20 2 7 2 6" xfId="19038"/>
     <cellStyle name="Обычный 2 20 2 7 3" xfId="1858"/>
     <cellStyle name="Обычный 2 20 2 7 3 2" xfId="5404"/>
     <cellStyle name="Обычный 2 20 2 7 3 3" xfId="7756"/>
     <cellStyle name="Обычный 2 20 2 7 3 4" xfId="10628"/>
     <cellStyle name="Обычный 2 20 2 7 3 5" xfId="13071"/>
     <cellStyle name="Обычный 2 20 2 7 4" xfId="5403"/>
     <cellStyle name="Обычный 2 20 2 7 5" xfId="7754"/>
     <cellStyle name="Обычный 2 20 2 7 6" xfId="10626"/>
     <cellStyle name="Обычный 2 20 2 7 7" xfId="13069"/>
     <cellStyle name="Обычный 2 20 2 7 8" xfId="14020"/>
     <cellStyle name="Обычный 2 20 2 7 9" xfId="14535"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="735"/>
     <cellStyle name="Обычный 2 20 2 8 10" xfId="16168"/>
     <cellStyle name="Обычный 2 20 2 8 11" xfId="17103"/>
+    <cellStyle name="Обычный 2 20 2 8 12" xfId="18154"/>
     <cellStyle name="Обычный 2 20 2 8 2" xfId="1798"/>
     <cellStyle name="Обычный 2 20 2 8 2 2" xfId="5406"/>
     <cellStyle name="Обычный 2 20 2 8 2 3" xfId="7758"/>
     <cellStyle name="Обычный 2 20 2 8 2 4" xfId="10630"/>
     <cellStyle name="Обычный 2 20 2 8 2 5" xfId="13073"/>
+    <cellStyle name="Обычный 2 20 2 8 2 6" xfId="19226"/>
     <cellStyle name="Обычный 2 20 2 8 3" xfId="3114"/>
     <cellStyle name="Обычный 2 20 2 8 3 2" xfId="5407"/>
     <cellStyle name="Обычный 2 20 2 8 3 3" xfId="7759"/>
     <cellStyle name="Обычный 2 20 2 8 3 4" xfId="10631"/>
     <cellStyle name="Обычный 2 20 2 8 3 5" xfId="13074"/>
     <cellStyle name="Обычный 2 20 2 8 4" xfId="5405"/>
     <cellStyle name="Обычный 2 20 2 8 5" xfId="7757"/>
     <cellStyle name="Обычный 2 20 2 8 6" xfId="10629"/>
     <cellStyle name="Обычный 2 20 2 8 7" xfId="13072"/>
     <cellStyle name="Обычный 2 20 2 8 8" xfId="14684"/>
     <cellStyle name="Обычный 2 20 2 8 9" xfId="15255"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="1206"/>
     <cellStyle name="Обычный 2 20 2 9 10" xfId="16215"/>
     <cellStyle name="Обычный 2 20 2 9 11" xfId="17150"/>
+    <cellStyle name="Обычный 2 20 2 9 12" xfId="18201"/>
     <cellStyle name="Обычный 2 20 2 9 2" xfId="1938"/>
     <cellStyle name="Обычный 2 20 2 9 2 2" xfId="5409"/>
     <cellStyle name="Обычный 2 20 2 9 2 3" xfId="7761"/>
     <cellStyle name="Обычный 2 20 2 9 2 4" xfId="10633"/>
     <cellStyle name="Обычный 2 20 2 9 2 5" xfId="13076"/>
+    <cellStyle name="Обычный 2 20 2 9 2 6" xfId="19272"/>
     <cellStyle name="Обычный 2 20 2 9 3" xfId="3195"/>
     <cellStyle name="Обычный 2 20 2 9 3 2" xfId="5410"/>
     <cellStyle name="Обычный 2 20 2 9 3 3" xfId="7762"/>
     <cellStyle name="Обычный 2 20 2 9 3 4" xfId="10634"/>
     <cellStyle name="Обычный 2 20 2 9 3 5" xfId="13077"/>
     <cellStyle name="Обычный 2 20 2 9 4" xfId="5408"/>
     <cellStyle name="Обычный 2 20 2 9 5" xfId="7760"/>
     <cellStyle name="Обычный 2 20 2 9 6" xfId="10632"/>
     <cellStyle name="Обычный 2 20 2 9 7" xfId="13075"/>
     <cellStyle name="Обычный 2 20 2 9 8" xfId="14731"/>
     <cellStyle name="Обычный 2 20 2 9 9" xfId="15296"/>
     <cellStyle name="Обычный 2 20 2_12_2019_Б-03-01-М" xfId="5411"/>
     <cellStyle name="Обычный 2 20 3" xfId="124"/>
     <cellStyle name="Обычный 2 20 3 2" xfId="5412"/>
     <cellStyle name="Обычный 2 20 3 2 2" xfId="5413"/>
     <cellStyle name="Обычный 2 20 3 2 3" xfId="7764"/>
     <cellStyle name="Обычный 2 20 3 2 4" xfId="10636"/>
     <cellStyle name="Обычный 2 20 3 2 5" xfId="13079"/>
     <cellStyle name="Обычный 2 20 3 3" xfId="5414"/>
     <cellStyle name="Обычный 2 20 3 3 2" xfId="10637"/>
     <cellStyle name="Обычный 2 20 3 3 3" xfId="13080"/>
     <cellStyle name="Обычный 2 20 3 4" xfId="5415"/>
     <cellStyle name="Обычный 2 20 3 4 2" xfId="10638"/>
     <cellStyle name="Обычный 2 20 3 4 3" xfId="13081"/>
     <cellStyle name="Обычный 2 20 3 5" xfId="7763"/>
@@ -33367,51 +37330,56 @@
     <cellStyle name="Обычный 2 24 7 2 4" xfId="10703"/>
     <cellStyle name="Обычный 2 24 7 2 5" xfId="13129"/>
     <cellStyle name="Обычный 2 24 7 3" xfId="5463"/>
     <cellStyle name="Обычный 2 24 7 3 2" xfId="10704"/>
     <cellStyle name="Обычный 2 24 7 3 3" xfId="13130"/>
     <cellStyle name="Обычный 2 24 7 4" xfId="7789"/>
     <cellStyle name="Обычный 2 24 8" xfId="2974"/>
     <cellStyle name="Обычный 2 24 8 2" xfId="5464"/>
     <cellStyle name="Обычный 2 24 8 2 2" xfId="5465"/>
     <cellStyle name="Обычный 2 24 8 2 3" xfId="7792"/>
     <cellStyle name="Обычный 2 24 8 2 4" xfId="10706"/>
     <cellStyle name="Обычный 2 24 8 2 5" xfId="13131"/>
     <cellStyle name="Обычный 2 24 8 3" xfId="5466"/>
     <cellStyle name="Обычный 2 24 8 3 2" xfId="10707"/>
     <cellStyle name="Обычный 2 24 8 3 3" xfId="13132"/>
     <cellStyle name="Обычный 2 24 8 4" xfId="7791"/>
     <cellStyle name="Обычный 2 24 9" xfId="5443"/>
     <cellStyle name="Обычный 2 24 9 2" xfId="5467"/>
     <cellStyle name="Обычный 2 24 9 3" xfId="7793"/>
     <cellStyle name="Обычный 2 24 9 4" xfId="10708"/>
     <cellStyle name="Обычный 2 24 9 5" xfId="13133"/>
     <cellStyle name="Обычный 2 24_12_2019_Б-03-01-М" xfId="5468"/>
     <cellStyle name="Обычный 2 25" xfId="132"/>
     <cellStyle name="Обычный 2 25 10" xfId="3489"/>
     <cellStyle name="Обычный 2 25 10 2" xfId="15655"/>
+    <cellStyle name="Обычный 2 25 10 3" xfId="17733"/>
     <cellStyle name="Обычный 2 25 11" xfId="16590"/>
+    <cellStyle name="Обычный 2 25 12" xfId="18549"/>
+    <cellStyle name="Обычный 2 25 13" xfId="18581"/>
+    <cellStyle name="Обычный 2 25 14" xfId="17725"/>
+    <cellStyle name="Обычный 2 25 15" xfId="18752"/>
     <cellStyle name="Обычный 2 25 2" xfId="1160"/>
     <cellStyle name="Обычный 2 25 2 2" xfId="5469"/>
     <cellStyle name="Обычный 2 25 2 2 2" xfId="14685"/>
     <cellStyle name="Обычный 2 25 2 3" xfId="15256"/>
     <cellStyle name="Обычный 2 25 2 4" xfId="16169"/>
     <cellStyle name="Обычный 2 25 2 5" xfId="17104"/>
     <cellStyle name="Обычный 2 25 3" xfId="1207"/>
     <cellStyle name="Обычный 2 25 3 2" xfId="7794"/>
     <cellStyle name="Обычный 2 25 3 2 2" xfId="14732"/>
     <cellStyle name="Обычный 2 25 3 3" xfId="15297"/>
     <cellStyle name="Обычный 2 25 3 4" xfId="16216"/>
     <cellStyle name="Обычный 2 25 3 5" xfId="17151"/>
     <cellStyle name="Обычный 2 25 4" xfId="1371"/>
     <cellStyle name="Обычный 2 25 4 2" xfId="10709"/>
     <cellStyle name="Обычный 2 25 4 2 2" xfId="15452"/>
     <cellStyle name="Обычный 2 25 4 3" xfId="16371"/>
     <cellStyle name="Обычный 2 25 4 4" xfId="17312"/>
     <cellStyle name="Обычный 2 25 5" xfId="1432"/>
     <cellStyle name="Обычный 2 25 5 2" xfId="13134"/>
     <cellStyle name="Обычный 2 25 5 2 2" xfId="15512"/>
     <cellStyle name="Обычный 2 25 5 3" xfId="16425"/>
     <cellStyle name="Обычный 2 25 5 4" xfId="17372"/>
     <cellStyle name="Обычный 2 25 6" xfId="1401"/>
     <cellStyle name="Обычный 2 25 7" xfId="1459"/>
     <cellStyle name="Обычный 2 25 8" xfId="1490"/>
@@ -33513,50 +37481,51 @@
     <cellStyle name="Обычный 2 3 8 2 2" xfId="5496"/>
     <cellStyle name="Обычный 2 3 8 2 3" xfId="7810"/>
     <cellStyle name="Обычный 2 3 8 2 4" xfId="10739"/>
     <cellStyle name="Обычный 2 3 8 2 5" xfId="13156"/>
     <cellStyle name="Обычный 2 3 8 3" xfId="5497"/>
     <cellStyle name="Обычный 2 3 8 3 2" xfId="10740"/>
     <cellStyle name="Обычный 2 3 8 3 3" xfId="13157"/>
     <cellStyle name="Обычный 2 3 8 4" xfId="7809"/>
     <cellStyle name="Обычный 2 3 9" xfId="2975"/>
     <cellStyle name="Обычный 2 3 9 2" xfId="5498"/>
     <cellStyle name="Обычный 2 3 9 2 2" xfId="5499"/>
     <cellStyle name="Обычный 2 3 9 2 3" xfId="7812"/>
     <cellStyle name="Обычный 2 3 9 2 4" xfId="10742"/>
     <cellStyle name="Обычный 2 3 9 2 5" xfId="13158"/>
     <cellStyle name="Обычный 2 3 9 3" xfId="5500"/>
     <cellStyle name="Обычный 2 3 9 3 2" xfId="10743"/>
     <cellStyle name="Обычный 2 3 9 3 3" xfId="13159"/>
     <cellStyle name="Обычный 2 3 9 4" xfId="7811"/>
     <cellStyle name="Обычный 2 3_01_2020_Б-03-01-М" xfId="1616"/>
     <cellStyle name="Обычный 2 30" xfId="10745"/>
     <cellStyle name="Обычный 2 31" xfId="9531"/>
     <cellStyle name="Обычный 2 32" xfId="14177"/>
     <cellStyle name="Обычный 2 33" xfId="14771"/>
     <cellStyle name="Обычный 2 34" xfId="15614"/>
     <cellStyle name="Обычный 2 35" xfId="16549"/>
+    <cellStyle name="Обычный 2 36" xfId="17565"/>
     <cellStyle name="Обычный 2 4" xfId="135"/>
     <cellStyle name="Обычный 2 4 2" xfId="136"/>
     <cellStyle name="Обычный 2 4 2 2" xfId="5502"/>
     <cellStyle name="Обычный 2 4 2 2 2" xfId="5503"/>
     <cellStyle name="Обычный 2 4 2 2 3" xfId="7815"/>
     <cellStyle name="Обычный 2 4 2 2 4" xfId="10748"/>
     <cellStyle name="Обычный 2 4 2 2 5" xfId="13162"/>
     <cellStyle name="Обычный 2 4 2 3" xfId="5504"/>
     <cellStyle name="Обычный 2 4 2 3 2" xfId="10749"/>
     <cellStyle name="Обычный 2 4 2 3 3" xfId="13163"/>
     <cellStyle name="Обычный 2 4 2 4" xfId="5505"/>
     <cellStyle name="Обычный 2 4 2 4 2" xfId="10750"/>
     <cellStyle name="Обычный 2 4 2 4 3" xfId="13164"/>
     <cellStyle name="Обычный 2 4 2 5" xfId="7814"/>
     <cellStyle name="Обычный 2 4 2 5 2" xfId="10751"/>
     <cellStyle name="Обычный 2 4 2 5 3" xfId="13165"/>
     <cellStyle name="Обычный 2 4 2 6" xfId="10747"/>
     <cellStyle name="Обычный 2 4 2 7" xfId="10752"/>
     <cellStyle name="Обычный 2 4 2 8" xfId="13161"/>
     <cellStyle name="Обычный 2 4 3" xfId="5501"/>
     <cellStyle name="Обычный 2 4 3 2" xfId="5506"/>
     <cellStyle name="Обычный 2 4 3 3" xfId="7816"/>
     <cellStyle name="Обычный 2 4 3 4" xfId="10753"/>
     <cellStyle name="Обычный 2 4 3 5" xfId="13166"/>
     <cellStyle name="Обычный 2 4 4" xfId="5507"/>
@@ -33685,132 +37654,166 @@
     <cellStyle name="Обычный 20 11" xfId="15776"/>
     <cellStyle name="Обычный 20 12" xfId="16711"/>
     <cellStyle name="Обычный 20 2" xfId="1618"/>
     <cellStyle name="Обычный 20 2 2" xfId="5533"/>
     <cellStyle name="Обычный 20 2 2 2" xfId="5534"/>
     <cellStyle name="Обычный 20 2 3" xfId="7830"/>
     <cellStyle name="Обычный 20 2 4" xfId="10800"/>
     <cellStyle name="Обычный 20 2 5" xfId="13201"/>
     <cellStyle name="Обычный 20 3" xfId="5535"/>
     <cellStyle name="Обычный 20 3 2" xfId="10801"/>
     <cellStyle name="Обычный 20 3 3" xfId="13202"/>
     <cellStyle name="Обычный 20 4" xfId="5536"/>
     <cellStyle name="Обычный 20 4 2" xfId="10802"/>
     <cellStyle name="Обычный 20 4 3" xfId="13203"/>
     <cellStyle name="Обычный 20 5" xfId="7829"/>
     <cellStyle name="Обычный 20 6" xfId="10799"/>
     <cellStyle name="Обычный 20 7" xfId="13200"/>
     <cellStyle name="Обычный 20 8" xfId="13823"/>
     <cellStyle name="Обычный 20 9" xfId="14338"/>
     <cellStyle name="Обычный 200" xfId="17553"/>
     <cellStyle name="Обычный 201" xfId="17554"/>
     <cellStyle name="Обычный 202" xfId="17555"/>
     <cellStyle name="Обычный 203" xfId="17556"/>
     <cellStyle name="Обычный 204" xfId="17557"/>
     <cellStyle name="Обычный 205" xfId="17558"/>
+    <cellStyle name="Обычный 206" xfId="18692"/>
+    <cellStyle name="Обычный 207" xfId="18693"/>
+    <cellStyle name="Обычный 208" xfId="18694"/>
+    <cellStyle name="Обычный 209" xfId="18695"/>
     <cellStyle name="Обычный 21" xfId="308"/>
     <cellStyle name="Обычный 21 10" xfId="14914"/>
     <cellStyle name="Обычный 21 11" xfId="15777"/>
     <cellStyle name="Обычный 21 12" xfId="16712"/>
     <cellStyle name="Обычный 21 2" xfId="1619"/>
     <cellStyle name="Обычный 21 2 2" xfId="5537"/>
     <cellStyle name="Обычный 21 2 2 2" xfId="5538"/>
     <cellStyle name="Обычный 21 2 3" xfId="7832"/>
     <cellStyle name="Обычный 21 2 4" xfId="10804"/>
     <cellStyle name="Обычный 21 2 5" xfId="13205"/>
     <cellStyle name="Обычный 21 3" xfId="5539"/>
     <cellStyle name="Обычный 21 3 2" xfId="10805"/>
     <cellStyle name="Обычный 21 3 3" xfId="13206"/>
     <cellStyle name="Обычный 21 4" xfId="5540"/>
     <cellStyle name="Обычный 21 4 2" xfId="10806"/>
     <cellStyle name="Обычный 21 4 3" xfId="13207"/>
     <cellStyle name="Обычный 21 5" xfId="7831"/>
     <cellStyle name="Обычный 21 6" xfId="10803"/>
     <cellStyle name="Обычный 21 7" xfId="13204"/>
     <cellStyle name="Обычный 21 8" xfId="13824"/>
     <cellStyle name="Обычный 21 9" xfId="14339"/>
+    <cellStyle name="Обычный 210" xfId="18696"/>
+    <cellStyle name="Обычный 211" xfId="18697"/>
+    <cellStyle name="Обычный 212" xfId="18698"/>
+    <cellStyle name="Обычный 213" xfId="18699"/>
+    <cellStyle name="Обычный 214" xfId="18700"/>
+    <cellStyle name="Обычный 215" xfId="18701"/>
+    <cellStyle name="Обычный 217" xfId="18755"/>
+    <cellStyle name="Обычный 218" xfId="19273"/>
+    <cellStyle name="Обычный 219" xfId="18992"/>
     <cellStyle name="Обычный 22" xfId="309"/>
     <cellStyle name="Обычный 22 10" xfId="14915"/>
     <cellStyle name="Обычный 22 11" xfId="15778"/>
     <cellStyle name="Обычный 22 12" xfId="16713"/>
     <cellStyle name="Обычный 22 2" xfId="1620"/>
     <cellStyle name="Обычный 22 2 2" xfId="5541"/>
     <cellStyle name="Обычный 22 2 2 2" xfId="5542"/>
     <cellStyle name="Обычный 22 2 3" xfId="7834"/>
     <cellStyle name="Обычный 22 2 4" xfId="10808"/>
     <cellStyle name="Обычный 22 2 5" xfId="13209"/>
     <cellStyle name="Обычный 22 3" xfId="5543"/>
     <cellStyle name="Обычный 22 3 2" xfId="10809"/>
     <cellStyle name="Обычный 22 3 3" xfId="13210"/>
     <cellStyle name="Обычный 22 4" xfId="5544"/>
     <cellStyle name="Обычный 22 4 2" xfId="10810"/>
     <cellStyle name="Обычный 22 4 3" xfId="13211"/>
     <cellStyle name="Обычный 22 5" xfId="7833"/>
     <cellStyle name="Обычный 22 6" xfId="10807"/>
     <cellStyle name="Обычный 22 7" xfId="13208"/>
     <cellStyle name="Обычный 22 8" xfId="13825"/>
     <cellStyle name="Обычный 22 9" xfId="14340"/>
+    <cellStyle name="Обычный 220" xfId="18754"/>
+    <cellStyle name="Обычный 221" xfId="18860"/>
+    <cellStyle name="Обычный 223" xfId="18753"/>
+    <cellStyle name="Обычный 224" xfId="18751"/>
+    <cellStyle name="Обычный 225" xfId="18732"/>
+    <cellStyle name="Обычный 226" xfId="18716"/>
+    <cellStyle name="Обычный 227" xfId="18708"/>
+    <cellStyle name="Обычный 228" xfId="19553"/>
+    <cellStyle name="Обычный 229" xfId="19552"/>
     <cellStyle name="Обычный 23" xfId="310"/>
     <cellStyle name="Обычный 23 10" xfId="14916"/>
     <cellStyle name="Обычный 23 11" xfId="15779"/>
     <cellStyle name="Обычный 23 12" xfId="16714"/>
     <cellStyle name="Обычный 23 2" xfId="1621"/>
     <cellStyle name="Обычный 23 2 2" xfId="5545"/>
     <cellStyle name="Обычный 23 2 2 2" xfId="5546"/>
     <cellStyle name="Обычный 23 2 3" xfId="7836"/>
     <cellStyle name="Обычный 23 2 4" xfId="10812"/>
     <cellStyle name="Обычный 23 2 5" xfId="13213"/>
     <cellStyle name="Обычный 23 3" xfId="5547"/>
     <cellStyle name="Обычный 23 3 2" xfId="10813"/>
     <cellStyle name="Обычный 23 3 3" xfId="13214"/>
     <cellStyle name="Обычный 23 4" xfId="5548"/>
     <cellStyle name="Обычный 23 4 2" xfId="10814"/>
     <cellStyle name="Обычный 23 4 3" xfId="13215"/>
     <cellStyle name="Обычный 23 5" xfId="7835"/>
     <cellStyle name="Обычный 23 6" xfId="10811"/>
     <cellStyle name="Обычный 23 7" xfId="13212"/>
     <cellStyle name="Обычный 23 8" xfId="13826"/>
     <cellStyle name="Обычный 23 9" xfId="14341"/>
+    <cellStyle name="Обычный 230" xfId="19551"/>
+    <cellStyle name="Обычный 231" xfId="19550"/>
+    <cellStyle name="Обычный 232" xfId="19554"/>
+    <cellStyle name="Обычный 233" xfId="19555"/>
+    <cellStyle name="Обычный 234" xfId="19556"/>
+    <cellStyle name="Обычный 235" xfId="19557"/>
+    <cellStyle name="Обычный 236" xfId="19558"/>
+    <cellStyle name="Обычный 237" xfId="19559"/>
+    <cellStyle name="Обычный 238" xfId="19560"/>
+    <cellStyle name="Обычный 239" xfId="19561"/>
     <cellStyle name="Обычный 24" xfId="311"/>
     <cellStyle name="Обычный 24 10" xfId="16715"/>
     <cellStyle name="Обычный 24 2" xfId="1622"/>
     <cellStyle name="Обычный 24 2 2" xfId="5549"/>
     <cellStyle name="Обычный 24 2 2 2" xfId="5550"/>
     <cellStyle name="Обычный 24 2 3" xfId="7838"/>
     <cellStyle name="Обычный 24 2 4" xfId="10816"/>
     <cellStyle name="Обычный 24 2 5" xfId="13216"/>
     <cellStyle name="Обычный 24 3" xfId="5551"/>
     <cellStyle name="Обычный 24 3 2" xfId="10817"/>
     <cellStyle name="Обычный 24 3 3" xfId="13217"/>
     <cellStyle name="Обычный 24 4" xfId="5552"/>
     <cellStyle name="Обычный 24 4 2" xfId="10818"/>
     <cellStyle name="Обычный 24 4 3" xfId="13218"/>
     <cellStyle name="Обычный 24 5" xfId="7837"/>
     <cellStyle name="Обычный 24 6" xfId="13827"/>
     <cellStyle name="Обычный 24 7" xfId="14342"/>
     <cellStyle name="Обычный 24 8" xfId="14917"/>
     <cellStyle name="Обычный 24 9" xfId="15780"/>
+    <cellStyle name="Обычный 240" xfId="19562"/>
+    <cellStyle name="Обычный 241" xfId="19563"/>
     <cellStyle name="Обычный 25" xfId="312"/>
     <cellStyle name="Обычный 25 10" xfId="14918"/>
     <cellStyle name="Обычный 25 11" xfId="15781"/>
     <cellStyle name="Обычный 25 12" xfId="16716"/>
     <cellStyle name="Обычный 25 2" xfId="1623"/>
     <cellStyle name="Обычный 25 2 2" xfId="5553"/>
     <cellStyle name="Обычный 25 2 2 2" xfId="5554"/>
     <cellStyle name="Обычный 25 2 3" xfId="7840"/>
     <cellStyle name="Обычный 25 2 4" xfId="10820"/>
     <cellStyle name="Обычный 25 2 5" xfId="13220"/>
     <cellStyle name="Обычный 25 3" xfId="5555"/>
     <cellStyle name="Обычный 25 3 2" xfId="10821"/>
     <cellStyle name="Обычный 25 3 3" xfId="13221"/>
     <cellStyle name="Обычный 25 4" xfId="5556"/>
     <cellStyle name="Обычный 25 4 2" xfId="10822"/>
     <cellStyle name="Обычный 25 4 3" xfId="13222"/>
     <cellStyle name="Обычный 25 5" xfId="7839"/>
     <cellStyle name="Обычный 25 6" xfId="10819"/>
     <cellStyle name="Обычный 25 7" xfId="13219"/>
     <cellStyle name="Обычный 25 8" xfId="13828"/>
     <cellStyle name="Обычный 25 9" xfId="14343"/>
     <cellStyle name="Обычный 26" xfId="313"/>
     <cellStyle name="Обычный 26 2" xfId="2841"/>
     <cellStyle name="Обычный 26 2 2" xfId="10824"/>
     <cellStyle name="Обычный 26 2 3" xfId="13224"/>
@@ -35834,99 +39837,117 @@
     <cellStyle name="Обычный 98 7" xfId="14756"/>
     <cellStyle name="Обычный 98 8" xfId="15321"/>
     <cellStyle name="Обычный 98 9" xfId="16240"/>
     <cellStyle name="Обычный 99" xfId="1235"/>
     <cellStyle name="Обычный 99 10" xfId="17176"/>
     <cellStyle name="Обычный 99 2" xfId="2932"/>
     <cellStyle name="Обычный 99 2 2" xfId="5989"/>
     <cellStyle name="Обычный 99 2 2 2" xfId="5990"/>
     <cellStyle name="Обычный 99 2 3" xfId="8075"/>
     <cellStyle name="Обычный 99 3" xfId="5991"/>
     <cellStyle name="Обычный 99 3 2" xfId="11351"/>
     <cellStyle name="Обычный 99 3 3" xfId="13655"/>
     <cellStyle name="Обычный 99 4" xfId="8074"/>
     <cellStyle name="Обычный 99 5" xfId="11350"/>
     <cellStyle name="Обычный 99 6" xfId="13654"/>
     <cellStyle name="Обычный 99 7" xfId="14757"/>
     <cellStyle name="Обычный 99 8" xfId="15322"/>
     <cellStyle name="Обычный 99 9" xfId="16241"/>
     <cellStyle name="Открывавшаяся гиперссылка 2" xfId="183"/>
     <cellStyle name="Примечание 2" xfId="184"/>
     <cellStyle name="Примечание 2 2" xfId="291"/>
     <cellStyle name="Примечание 2 2 2" xfId="445"/>
     <cellStyle name="Примечание 2 2 2 2" xfId="688"/>
     <cellStyle name="Примечание 2 2 2 2 2" xfId="1158"/>
     <cellStyle name="Примечание 2 2 2 2 2 2" xfId="14644"/>
+    <cellStyle name="Примечание 2 2 2 2 2 3" xfId="19180"/>
     <cellStyle name="Примечание 2 2 2 2 3" xfId="14169"/>
     <cellStyle name="Примечание 2 2 2 2 4" xfId="16122"/>
     <cellStyle name="Примечание 2 2 2 2 5" xfId="17057"/>
+    <cellStyle name="Примечание 2 2 2 2 6" xfId="18108"/>
     <cellStyle name="Примечание 2 2 2 3" xfId="949"/>
     <cellStyle name="Примечание 2 2 2 3 2" xfId="14461"/>
+    <cellStyle name="Примечание 2 2 2 3 3" xfId="18970"/>
     <cellStyle name="Примечание 2 2 2 4" xfId="13946"/>
     <cellStyle name="Примечание 2 2 2 5" xfId="15899"/>
     <cellStyle name="Примечание 2 2 2 6" xfId="16834"/>
+    <cellStyle name="Примечание 2 2 2 7" xfId="17899"/>
     <cellStyle name="Примечание 2 2 3" xfId="594"/>
     <cellStyle name="Примечание 2 2 3 2" xfId="1064"/>
     <cellStyle name="Примечание 2 2 3 2 2" xfId="14590"/>
+    <cellStyle name="Примечание 2 2 3 2 3" xfId="19086"/>
     <cellStyle name="Примечание 2 2 3 3" xfId="14075"/>
     <cellStyle name="Примечание 2 2 3 4" xfId="16028"/>
     <cellStyle name="Примечание 2 2 3 5" xfId="16963"/>
+    <cellStyle name="Примечание 2 2 3 6" xfId="18014"/>
     <cellStyle name="Примечание 2 2 4" xfId="839"/>
     <cellStyle name="Примечание 2 2 4 2" xfId="14328"/>
+    <cellStyle name="Примечание 2 2 4 3" xfId="18859"/>
     <cellStyle name="Примечание 2 2 5" xfId="13813"/>
     <cellStyle name="Примечание 2 2 6" xfId="15766"/>
     <cellStyle name="Примечание 2 2 7" xfId="16701"/>
+    <cellStyle name="Примечание 2 2 8" xfId="17789"/>
     <cellStyle name="Примечание 2 3" xfId="398"/>
     <cellStyle name="Примечание 2 3 2" xfId="641"/>
     <cellStyle name="Примечание 2 3 2 2" xfId="1111"/>
     <cellStyle name="Примечание 2 3 2 2 2" xfId="14637"/>
+    <cellStyle name="Примечание 2 3 2 2 3" xfId="19133"/>
     <cellStyle name="Примечание 2 3 2 3" xfId="14122"/>
     <cellStyle name="Примечание 2 3 2 4" xfId="16075"/>
     <cellStyle name="Примечание 2 3 2 5" xfId="17010"/>
+    <cellStyle name="Примечание 2 3 2 6" xfId="18061"/>
     <cellStyle name="Примечание 2 3 3" xfId="902"/>
     <cellStyle name="Примечание 2 3 3 2" xfId="14414"/>
+    <cellStyle name="Примечание 2 3 3 3" xfId="18923"/>
     <cellStyle name="Примечание 2 3 4" xfId="13899"/>
     <cellStyle name="Примечание 2 3 5" xfId="15852"/>
     <cellStyle name="Примечание 2 3 6" xfId="16787"/>
+    <cellStyle name="Примечание 2 3 7" xfId="17852"/>
     <cellStyle name="Примечание 2 4" xfId="446"/>
     <cellStyle name="Примечание 2 4 2" xfId="950"/>
     <cellStyle name="Примечание 2 4 2 2" xfId="14462"/>
+    <cellStyle name="Примечание 2 4 2 3" xfId="18971"/>
     <cellStyle name="Примечание 2 4 3" xfId="13947"/>
     <cellStyle name="Примечание 2 4 4" xfId="15900"/>
     <cellStyle name="Примечание 2 4 5" xfId="16835"/>
+    <cellStyle name="Примечание 2 4 6" xfId="17900"/>
     <cellStyle name="Примечание 2 5" xfId="350"/>
     <cellStyle name="Примечание 2 5 2" xfId="854"/>
     <cellStyle name="Примечание 2 5 2 2" xfId="14366"/>
+    <cellStyle name="Примечание 2 5 2 3" xfId="18875"/>
     <cellStyle name="Примечание 2 5 3" xfId="13851"/>
     <cellStyle name="Примечание 2 5 4" xfId="15804"/>
     <cellStyle name="Примечание 2 5 5" xfId="16739"/>
+    <cellStyle name="Примечание 2 5 6" xfId="17804"/>
     <cellStyle name="Примечание 2 6" xfId="543"/>
     <cellStyle name="Примечание 2 6 2" xfId="1017"/>
     <cellStyle name="Примечание 2 6 2 2" xfId="14539"/>
+    <cellStyle name="Примечание 2 6 2 3" xfId="19039"/>
     <cellStyle name="Примечание 2 6 3" xfId="14024"/>
     <cellStyle name="Примечание 2 6 4" xfId="15977"/>
     <cellStyle name="Примечание 2 6 5" xfId="16912"/>
+    <cellStyle name="Примечание 2 6 6" xfId="17967"/>
     <cellStyle name="Примечание 2_8" xfId="333"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -36186,258 +40207,258 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="BR1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CK17" sqref="CK17"/>
+      <selection activeCell="CA27" sqref="CA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" style="6" customWidth="1"/>
     <col min="2" max="6" width="9" style="6" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="6" customWidth="1"/>
     <col min="9" max="10" width="9.5703125" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="6" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="6" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="6" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="6" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="6" customWidth="1"/>
     <col min="18" max="18" width="9" style="6" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="6" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="6" customWidth="1"/>
     <col min="21" max="21" width="9" style="6" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="51"/>
-[...46 lines deleted...]
-      <c r="AW1" s="51"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="53"/>
+      <c r="AB1" s="53"/>
+      <c r="AC1" s="53"/>
+      <c r="AD1" s="53"/>
+      <c r="AE1" s="53"/>
+      <c r="AF1" s="53"/>
+      <c r="AG1" s="53"/>
+      <c r="AH1" s="53"/>
+      <c r="AI1" s="53"/>
+      <c r="AJ1" s="53"/>
+      <c r="AK1" s="53"/>
+      <c r="AL1" s="53"/>
+      <c r="AM1" s="53"/>
+      <c r="AN1" s="53"/>
+      <c r="AO1" s="53"/>
+      <c r="AP1" s="53"/>
+      <c r="AQ1" s="53"/>
+      <c r="AR1" s="53"/>
+      <c r="AS1" s="53"/>
+      <c r="AT1" s="53"/>
+      <c r="AU1" s="53"/>
+      <c r="AV1" s="53"/>
+      <c r="AW1" s="53"/>
       <c r="AX1" s="7"/>
       <c r="AY1" s="7"/>
       <c r="AZ1" s="7"/>
       <c r="BA1" s="7"/>
       <c r="BB1" s="7"/>
       <c r="BC1" s="7"/>
       <c r="BD1" s="7"/>
       <c r="BE1" s="7"/>
       <c r="BF1" s="7"/>
       <c r="BG1" s="7"/>
       <c r="BH1" s="7"/>
       <c r="BI1" s="7"/>
       <c r="BJ1" s="7"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="47" t="s">
+      <c r="J2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="47"/>
-[...1 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="47" t="s">
+      <c r="V2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="47"/>
-[...1 lines deleted...]
-      <c r="Y2" s="47"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="47" t="s">
+      <c r="AH2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="47"/>
-[...1 lines deleted...]
-      <c r="AK2" s="47"/>
+      <c r="AI2" s="52"/>
+      <c r="AJ2" s="52"/>
+      <c r="AK2" s="52"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="47" t="s">
+      <c r="AT2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="47"/>
-[...1 lines deleted...]
-      <c r="AW2" s="47"/>
+      <c r="AU2" s="52"/>
+      <c r="AV2" s="52"/>
+      <c r="AW2" s="52"/>
       <c r="AX2" s="16"/>
       <c r="AY2" s="16"/>
       <c r="AZ2" s="16"/>
       <c r="BA2" s="16"/>
       <c r="BB2" s="16"/>
       <c r="BC2" s="16"/>
       <c r="BD2" s="16"/>
       <c r="BE2" s="16"/>
-      <c r="BF2" s="52" t="s">
+      <c r="BF2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="52"/>
-[...1 lines deleted...]
-      <c r="BI2" s="52"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="47"/>
       <c r="BJ2" s="16"/>
       <c r="BK2" s="16"/>
       <c r="BL2" s="16"/>
       <c r="BM2" s="16"/>
       <c r="BN2" s="16"/>
       <c r="BO2" s="16"/>
       <c r="BP2" s="16"/>
       <c r="BQ2" s="16"/>
-      <c r="BR2" s="52" t="s">
+      <c r="BR2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="BS2" s="52"/>
-[...1 lines deleted...]
-      <c r="BU2" s="52"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="47"/>
       <c r="BV2" s="16"/>
       <c r="BW2" s="16"/>
       <c r="BX2" s="16"/>
       <c r="BY2" s="16"/>
       <c r="BZ2" s="16"/>
       <c r="CA2" s="16"/>
       <c r="CB2" s="16"/>
       <c r="CC2" s="16"/>
-      <c r="CD2" s="52" t="s">
+      <c r="CD2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="CE2" s="52"/>
-[...1 lines deleted...]
-      <c r="CG2" s="52"/>
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="47"/>
       <c r="CH2" s="16"/>
       <c r="CI2" s="16"/>
       <c r="CJ2" s="16"/>
       <c r="CK2" s="16"/>
       <c r="CL2" s="16"/>
       <c r="CM2" s="16"/>
       <c r="CN2" s="16"/>
       <c r="CO2" s="16"/>
-      <c r="CP2" s="52" t="s">
+      <c r="CP2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="CQ2" s="52"/>
-[...1 lines deleted...]
-      <c r="CS2" s="52"/>
+      <c r="CQ2" s="47"/>
+      <c r="CR2" s="47"/>
+      <c r="CS2" s="47"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="50"/>
       <c r="N3" s="48" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="49"/>
       <c r="P3" s="49"/>
       <c r="Q3" s="49"/>
       <c r="R3" s="49"/>
       <c r="S3" s="49"/>
       <c r="T3" s="49"/>
@@ -36510,51 +40531,51 @@
       <c r="BY3" s="49"/>
       <c r="BZ3" s="49"/>
       <c r="CA3" s="49"/>
       <c r="CB3" s="49"/>
       <c r="CC3" s="49"/>
       <c r="CD3" s="49"/>
       <c r="CE3" s="49"/>
       <c r="CF3" s="49"/>
       <c r="CG3" s="50"/>
       <c r="CH3" s="48" t="s">
         <v>30</v>
       </c>
       <c r="CI3" s="49"/>
       <c r="CJ3" s="49"/>
       <c r="CK3" s="49"/>
       <c r="CL3" s="49"/>
       <c r="CM3" s="49"/>
       <c r="CN3" s="49"/>
       <c r="CO3" s="49"/>
       <c r="CP3" s="49"/>
       <c r="CQ3" s="49"/>
       <c r="CR3" s="49"/>
       <c r="CS3" s="50"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="18" t="s">
@@ -36775,51 +40796,51 @@
       </c>
       <c r="CD4" s="21" t="s">
         <v>12</v>
       </c>
       <c r="CE4" s="20" t="s">
         <v>13</v>
       </c>
       <c r="CF4" s="26" t="s">
         <v>14</v>
       </c>
       <c r="CG4" s="27" t="s">
         <v>15</v>
       </c>
       <c r="CH4" s="43" t="s">
         <v>4</v>
       </c>
       <c r="CI4" s="45" t="s">
         <v>5</v>
       </c>
       <c r="CJ4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="CK4" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="CL4" s="20" t="s">
+      <c r="CL4" s="27" t="s">
         <v>8</v>
       </c>
       <c r="CM4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="CN4" s="20" t="s">
         <v>10</v>
       </c>
       <c r="CO4" s="20" t="s">
         <v>11</v>
       </c>
       <c r="CP4" s="21" t="s">
         <v>12</v>
       </c>
       <c r="CQ4" s="20" t="s">
         <v>13</v>
       </c>
       <c r="CR4" s="26" t="s">
         <v>14</v>
       </c>
       <c r="CS4" s="27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1">
@@ -37065,54 +41086,56 @@
       </c>
       <c r="CC5" s="37">
         <v>133675</v>
       </c>
       <c r="CD5" s="39">
         <v>133801</v>
       </c>
       <c r="CE5" s="30">
         <v>133753</v>
       </c>
       <c r="CF5" s="34">
         <v>140409</v>
       </c>
       <c r="CG5" s="34">
         <v>140183</v>
       </c>
       <c r="CH5" s="42">
         <v>141909</v>
       </c>
       <c r="CI5" s="44">
         <v>141530</v>
       </c>
       <c r="CJ5" s="34">
         <v>182220</v>
       </c>
-      <c r="CK5" s="53">
+      <c r="CK5" s="46">
         <v>182083</v>
       </c>
-      <c r="CL5" s="34"/>
+      <c r="CL5" s="54">
+        <v>181830</v>
+      </c>
       <c r="CM5" s="37"/>
       <c r="CN5" s="34"/>
       <c r="CO5" s="37"/>
       <c r="CP5" s="39"/>
       <c r="CQ5" s="30"/>
       <c r="CR5" s="34"/>
       <c r="CS5" s="34"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="28">
         <v>211</v>
       </c>
       <c r="C6" s="29">
         <v>210</v>
       </c>
       <c r="D6" s="29">
         <v>332</v>
       </c>
       <c r="E6" s="29">
         <v>332</v>
       </c>
       <c r="F6" s="29">
@@ -37342,54 +41365,56 @@
       </c>
       <c r="CC6" s="37">
         <v>543</v>
       </c>
       <c r="CD6" s="34">
         <v>634</v>
       </c>
       <c r="CE6" s="41">
         <v>543</v>
       </c>
       <c r="CF6" s="34">
         <v>693</v>
       </c>
       <c r="CG6" s="34">
         <v>668</v>
       </c>
       <c r="CH6" s="42">
         <v>662</v>
       </c>
       <c r="CI6" s="44">
         <v>657</v>
       </c>
       <c r="CJ6" s="34">
         <v>846</v>
       </c>
-      <c r="CK6" s="53">
+      <c r="CK6" s="46">
         <v>844</v>
       </c>
-      <c r="CL6" s="34"/>
+      <c r="CL6" s="54">
+        <v>840</v>
+      </c>
       <c r="CM6" s="37"/>
       <c r="CN6" s="34"/>
       <c r="CO6" s="37"/>
       <c r="CP6" s="34"/>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="34"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="28">
         <v>2254</v>
       </c>
       <c r="C7" s="29">
         <v>2242</v>
       </c>
       <c r="D7" s="29">
         <v>3013</v>
       </c>
       <c r="E7" s="29">
         <v>3006</v>
       </c>
       <c r="F7" s="29">
@@ -37619,54 +41644,56 @@
       </c>
       <c r="CC7" s="37">
         <v>4567</v>
       </c>
       <c r="CD7" s="34">
         <v>4569</v>
       </c>
       <c r="CE7" s="30">
         <v>4570</v>
       </c>
       <c r="CF7" s="34">
         <v>4571</v>
       </c>
       <c r="CG7" s="34">
         <v>4571</v>
       </c>
       <c r="CH7" s="42">
         <v>4607</v>
       </c>
       <c r="CI7" s="44">
         <v>4592</v>
       </c>
       <c r="CJ7" s="34">
         <v>5833</v>
       </c>
-      <c r="CK7" s="53">
+      <c r="CK7" s="46">
         <v>5789</v>
       </c>
-      <c r="CL7" s="34"/>
+      <c r="CL7" s="54">
+        <v>5757</v>
+      </c>
       <c r="CM7" s="37"/>
       <c r="CN7" s="34"/>
       <c r="CO7" s="37"/>
       <c r="CP7" s="34"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="34"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="28">
         <v>9318</v>
       </c>
       <c r="C8" s="29">
         <v>9273</v>
       </c>
       <c r="D8" s="29">
         <v>12808</v>
       </c>
       <c r="E8" s="29">
         <v>12770</v>
       </c>
       <c r="F8" s="29">
@@ -37896,54 +41923,56 @@
       </c>
       <c r="CC8" s="37">
         <v>24394</v>
       </c>
       <c r="CD8" s="34">
         <v>24344</v>
       </c>
       <c r="CE8" s="30">
         <v>24318</v>
       </c>
       <c r="CF8" s="34">
         <v>26296</v>
       </c>
       <c r="CG8" s="34">
         <v>26234</v>
       </c>
       <c r="CH8" s="42">
         <v>26520</v>
       </c>
       <c r="CI8" s="44">
         <v>26460</v>
       </c>
       <c r="CJ8" s="34">
         <v>34256</v>
       </c>
-      <c r="CK8" s="53">
+      <c r="CK8" s="46">
         <v>34168</v>
       </c>
-      <c r="CL8" s="34"/>
+      <c r="CL8" s="54">
+        <v>34095</v>
+      </c>
       <c r="CM8" s="37"/>
       <c r="CN8" s="34"/>
       <c r="CO8" s="37"/>
       <c r="CP8" s="34"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="34"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="28">
         <v>11669</v>
       </c>
       <c r="C9" s="29">
         <v>11613</v>
       </c>
       <c r="D9" s="29">
         <v>16382</v>
       </c>
       <c r="E9" s="29">
         <v>16334</v>
       </c>
       <c r="F9" s="29">
@@ -38173,54 +42202,56 @@
       </c>
       <c r="CC9" s="37">
         <v>23872</v>
       </c>
       <c r="CD9" s="34">
         <v>23878</v>
       </c>
       <c r="CE9" s="30">
         <v>23884</v>
       </c>
       <c r="CF9" s="34">
         <v>24146</v>
       </c>
       <c r="CG9" s="34">
         <v>24068</v>
       </c>
       <c r="CH9" s="42">
         <v>26737</v>
       </c>
       <c r="CI9" s="44">
         <v>26662</v>
       </c>
       <c r="CJ9" s="34">
         <v>34435</v>
       </c>
-      <c r="CK9" s="53">
+      <c r="CK9" s="46">
         <v>34392</v>
       </c>
-      <c r="CL9" s="34"/>
+      <c r="CL9" s="54">
+        <v>34315</v>
+      </c>
       <c r="CM9" s="37"/>
       <c r="CN9" s="34"/>
       <c r="CO9" s="37"/>
       <c r="CP9" s="34"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="34"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="28">
         <v>40281</v>
       </c>
       <c r="C10" s="29">
         <v>40064</v>
       </c>
       <c r="D10" s="29">
         <v>54844</v>
       </c>
       <c r="E10" s="29">
         <v>54680</v>
       </c>
       <c r="F10" s="29">
@@ -38450,54 +42481,56 @@
       </c>
       <c r="CC10" s="37">
         <v>56134</v>
       </c>
       <c r="CD10" s="34">
         <v>56031</v>
       </c>
       <c r="CE10" s="30">
         <v>56098</v>
       </c>
       <c r="CF10" s="34">
         <v>58395</v>
       </c>
       <c r="CG10" s="34">
         <v>58355</v>
       </c>
       <c r="CH10" s="42">
         <v>57140</v>
       </c>
       <c r="CI10" s="44">
         <v>56961</v>
       </c>
       <c r="CJ10" s="34">
         <v>73488</v>
       </c>
-      <c r="CK10" s="53">
+      <c r="CK10" s="46">
         <v>73313</v>
       </c>
-      <c r="CL10" s="34"/>
+      <c r="CL10" s="54">
+        <v>73245</v>
+      </c>
       <c r="CM10" s="37"/>
       <c r="CN10" s="34"/>
       <c r="CO10" s="37"/>
       <c r="CP10" s="34"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="34"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="28">
         <v>3882</v>
       </c>
       <c r="C11" s="29">
         <v>3868</v>
       </c>
       <c r="D11" s="29">
         <v>5701</v>
       </c>
       <c r="E11" s="29">
         <v>5675</v>
       </c>
       <c r="F11" s="29">
@@ -38727,54 +42760,56 @@
       </c>
       <c r="CC11" s="37">
         <v>8783</v>
       </c>
       <c r="CD11" s="34">
         <v>8778</v>
       </c>
       <c r="CE11" s="30">
         <v>8773</v>
       </c>
       <c r="CF11" s="34">
         <v>8763</v>
       </c>
       <c r="CG11" s="34">
         <v>8753</v>
       </c>
       <c r="CH11" s="42">
         <v>9556</v>
       </c>
       <c r="CI11" s="44">
         <v>9532</v>
       </c>
       <c r="CJ11" s="34">
         <v>12351</v>
       </c>
-      <c r="CK11" s="53">
+      <c r="CK11" s="46">
         <v>12330</v>
       </c>
-      <c r="CL11" s="34"/>
+      <c r="CL11" s="54">
+        <v>12330</v>
+      </c>
       <c r="CM11" s="37"/>
       <c r="CN11" s="34"/>
       <c r="CO11" s="37"/>
       <c r="CP11" s="34"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="34"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="28">
         <v>10777</v>
       </c>
       <c r="C12" s="29">
         <v>10723</v>
       </c>
       <c r="D12" s="29">
         <v>14536</v>
       </c>
       <c r="E12" s="29">
         <v>14554</v>
       </c>
       <c r="F12" s="29">
@@ -39004,54 +43039,56 @@
       </c>
       <c r="CC12" s="37">
         <v>15382</v>
       </c>
       <c r="CD12" s="34">
         <v>15567</v>
       </c>
       <c r="CE12" s="30">
         <v>15567</v>
       </c>
       <c r="CF12" s="34">
         <v>17545</v>
       </c>
       <c r="CG12" s="34">
         <v>17534</v>
       </c>
       <c r="CH12" s="42">
         <v>16687</v>
       </c>
       <c r="CI12" s="44">
         <v>16666</v>
       </c>
       <c r="CJ12" s="34">
         <v>21011</v>
       </c>
-      <c r="CK12" s="53">
+      <c r="CK12" s="46">
         <v>21247</v>
       </c>
-      <c r="CL12" s="34"/>
+      <c r="CL12" s="54">
+        <v>21248</v>
+      </c>
       <c r="CM12" s="37"/>
       <c r="CN12" s="34"/>
       <c r="CO12" s="37"/>
       <c r="CP12" s="34"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="34"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
@@ -40537,68 +44574,68 @@
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62" s="5"/>
       <c r="O62" s="5"/>
       <c r="P62" s="5"/>
       <c r="Q62" s="5"/>
       <c r="R62" s="5"/>
       <c r="S62" s="5"/>
       <c r="T62" s="5"/>
       <c r="U62" s="5"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="CP2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>