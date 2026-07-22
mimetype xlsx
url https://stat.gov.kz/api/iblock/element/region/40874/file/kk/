--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="5040"/>
   </bookViews>
   <sheets>
     <sheet name="жылқы" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">жылқы!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
@@ -119,87 +118,55 @@
   <si>
     <t>Жылқы саны,  бас</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...30 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -213,223 +180,66 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...104 lines deleted...]
-    </font>
   </fonts>
-  <fills count="12">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...49 lines deleted...]
-    </fill>
   </fills>
-  <borders count="22">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -596,39362 +406,180 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...48 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="19564">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...19539 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="21" fillId="0" borderId="4" xfId="1235" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="21" fillId="0" borderId="4" xfId="17552" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="19564">
-[...746 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="11"/>
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="298"/>
-[...356 lines deleted...]
-    <cellStyle name="Обычный 120 9" xfId="18482"/>
     <cellStyle name="Обычный 121" xfId="1"/>
-    <cellStyle name="Обычный 121 2" xfId="3272"/>
-[...17588 lines deleted...]
-    <cellStyle name="Обычный 53 7" xfId="13517"/>
     <cellStyle name="Обычный 54" xfId="2"/>
-    <cellStyle name="Обычный 54 2" xfId="2887"/>
-[...864 lines deleted...]
-    <cellStyle name="Примечание 2_8" xfId="333"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -40206,376 +834,376 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS62"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="BR1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CA27" sqref="CA27"/>
+    <sheetView tabSelected="1" topLeftCell="CF1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="DC10" sqref="DC10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" style="6" customWidth="1"/>
     <col min="2" max="6" width="9" style="6" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="6" customWidth="1"/>
     <col min="9" max="10" width="9.5703125" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="6" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="6" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="6" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="6" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="6" customWidth="1"/>
     <col min="18" max="18" width="9" style="6" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="6" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="6" customWidth="1"/>
     <col min="21" max="21" width="9" style="6" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="53"/>
-[...46 lines deleted...]
-      <c r="AW1" s="53"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="42"/>
+      <c r="AQ1" s="42"/>
+      <c r="AR1" s="42"/>
+      <c r="AS1" s="42"/>
+      <c r="AT1" s="42"/>
+      <c r="AU1" s="42"/>
+      <c r="AV1" s="42"/>
+      <c r="AW1" s="42"/>
       <c r="AX1" s="7"/>
       <c r="AY1" s="7"/>
       <c r="AZ1" s="7"/>
       <c r="BA1" s="7"/>
       <c r="BB1" s="7"/>
       <c r="BC1" s="7"/>
       <c r="BD1" s="7"/>
       <c r="BE1" s="7"/>
       <c r="BF1" s="7"/>
       <c r="BG1" s="7"/>
       <c r="BH1" s="7"/>
       <c r="BI1" s="7"/>
       <c r="BJ1" s="7"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="52" t="s">
+      <c r="J2" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="52"/>
-[...1 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="52" t="s">
+      <c r="V2" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="52"/>
-[...1 lines deleted...]
-      <c r="Y2" s="52"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="52" t="s">
+      <c r="AH2" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="52"/>
-[...1 lines deleted...]
-      <c r="AK2" s="52"/>
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="52" t="s">
+      <c r="AT2" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="52"/>
-[...1 lines deleted...]
-      <c r="AW2" s="52"/>
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
       <c r="AX2" s="16"/>
       <c r="AY2" s="16"/>
       <c r="AZ2" s="16"/>
       <c r="BA2" s="16"/>
       <c r="BB2" s="16"/>
       <c r="BC2" s="16"/>
       <c r="BD2" s="16"/>
       <c r="BE2" s="16"/>
-      <c r="BF2" s="47" t="s">
+      <c r="BF2" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="47"/>
-[...1 lines deleted...]
-      <c r="BI2" s="47"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="44"/>
       <c r="BJ2" s="16"/>
       <c r="BK2" s="16"/>
       <c r="BL2" s="16"/>
       <c r="BM2" s="16"/>
       <c r="BN2" s="16"/>
       <c r="BO2" s="16"/>
       <c r="BP2" s="16"/>
       <c r="BQ2" s="16"/>
-      <c r="BR2" s="47" t="s">
+      <c r="BR2" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="BS2" s="47"/>
-[...1 lines deleted...]
-      <c r="BU2" s="47"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="44"/>
       <c r="BV2" s="16"/>
       <c r="BW2" s="16"/>
       <c r="BX2" s="16"/>
       <c r="BY2" s="16"/>
       <c r="BZ2" s="16"/>
       <c r="CA2" s="16"/>
       <c r="CB2" s="16"/>
       <c r="CC2" s="16"/>
-      <c r="CD2" s="47" t="s">
+      <c r="CD2" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="CE2" s="47"/>
-[...1 lines deleted...]
-      <c r="CG2" s="47"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="44"/>
       <c r="CH2" s="16"/>
       <c r="CI2" s="16"/>
       <c r="CJ2" s="16"/>
       <c r="CK2" s="16"/>
       <c r="CL2" s="16"/>
       <c r="CM2" s="16"/>
       <c r="CN2" s="16"/>
       <c r="CO2" s="16"/>
-      <c r="CP2" s="47" t="s">
+      <c r="CP2" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="CQ2" s="47"/>
-[...1 lines deleted...]
-      <c r="CS2" s="47"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="44"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="51" t="s">
+      <c r="A3" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="49"/>
-[...10 lines deleted...]
-      <c r="N3" s="48" t="s">
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="49"/>
-[...10 lines deleted...]
-      <c r="Z3" s="48" t="s">
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
+      <c r="U3" s="47"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="47"/>
+      <c r="Y3" s="48"/>
+      <c r="Z3" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="49"/>
-[...10 lines deleted...]
-      <c r="AL3" s="48" t="s">
+      <c r="AA3" s="47"/>
+      <c r="AB3" s="47"/>
+      <c r="AC3" s="47"/>
+      <c r="AD3" s="47"/>
+      <c r="AE3" s="47"/>
+      <c r="AF3" s="47"/>
+      <c r="AG3" s="47"/>
+      <c r="AH3" s="47"/>
+      <c r="AI3" s="47"/>
+      <c r="AJ3" s="47"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="49"/>
-[...10 lines deleted...]
-      <c r="AX3" s="48" t="s">
+      <c r="AM3" s="47"/>
+      <c r="AN3" s="47"/>
+      <c r="AO3" s="47"/>
+      <c r="AP3" s="47"/>
+      <c r="AQ3" s="47"/>
+      <c r="AR3" s="47"/>
+      <c r="AS3" s="47"/>
+      <c r="AT3" s="47"/>
+      <c r="AU3" s="47"/>
+      <c r="AV3" s="47"/>
+      <c r="AW3" s="48"/>
+      <c r="AX3" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="AY3" s="49"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="48" t="s">
+      <c r="AY3" s="47"/>
+      <c r="AZ3" s="47"/>
+      <c r="BA3" s="47"/>
+      <c r="BB3" s="47"/>
+      <c r="BC3" s="47"/>
+      <c r="BD3" s="47"/>
+      <c r="BE3" s="47"/>
+      <c r="BF3" s="47"/>
+      <c r="BG3" s="47"/>
+      <c r="BH3" s="47"/>
+      <c r="BI3" s="48"/>
+      <c r="BJ3" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="49"/>
-[...10 lines deleted...]
-      <c r="BV3" s="48" t="s">
+      <c r="BK3" s="47"/>
+      <c r="BL3" s="47"/>
+      <c r="BM3" s="47"/>
+      <c r="BN3" s="47"/>
+      <c r="BO3" s="47"/>
+      <c r="BP3" s="47"/>
+      <c r="BQ3" s="47"/>
+      <c r="BR3" s="47"/>
+      <c r="BS3" s="47"/>
+      <c r="BT3" s="47"/>
+      <c r="BU3" s="48"/>
+      <c r="BV3" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="49"/>
-[...10 lines deleted...]
-      <c r="CH3" s="48" t="s">
+      <c r="BW3" s="47"/>
+      <c r="BX3" s="47"/>
+      <c r="BY3" s="47"/>
+      <c r="BZ3" s="47"/>
+      <c r="CA3" s="47"/>
+      <c r="CB3" s="47"/>
+      <c r="CC3" s="47"/>
+      <c r="CD3" s="47"/>
+      <c r="CE3" s="47"/>
+      <c r="CF3" s="47"/>
+      <c r="CG3" s="48"/>
+      <c r="CH3" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="49"/>
-[...9 lines deleted...]
-      <c r="CS3" s="50"/>
+      <c r="CI3" s="47"/>
+      <c r="CJ3" s="47"/>
+      <c r="CK3" s="47"/>
+      <c r="CL3" s="47"/>
+      <c r="CM3" s="47"/>
+      <c r="CN3" s="47"/>
+      <c r="CO3" s="47"/>
+      <c r="CP3" s="47"/>
+      <c r="CQ3" s="47"/>
+      <c r="CR3" s="47"/>
+      <c r="CS3" s="48"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="45"/>
       <c r="B4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="18" t="s">
@@ -40784,63 +1412,63 @@
       </c>
       <c r="BZ4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="CA4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="CB4" s="20" t="s">
         <v>10</v>
       </c>
       <c r="CC4" s="20" t="s">
         <v>11</v>
       </c>
       <c r="CD4" s="21" t="s">
         <v>12</v>
       </c>
       <c r="CE4" s="20" t="s">
         <v>13</v>
       </c>
       <c r="CF4" s="26" t="s">
         <v>14</v>
       </c>
       <c r="CG4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="CH4" s="43" t="s">
+      <c r="CH4" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="CI4" s="45" t="s">
+      <c r="CI4" s="25" t="s">
         <v>5</v>
       </c>
       <c r="CJ4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="CK4" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="CL4" s="27" t="s">
+      <c r="CL4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="CM4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="CN4" s="20" t="s">
         <v>10</v>
       </c>
       <c r="CO4" s="20" t="s">
         <v>11</v>
       </c>
       <c r="CP4" s="21" t="s">
         <v>12</v>
       </c>
       <c r="CQ4" s="20" t="s">
         <v>13</v>
       </c>
       <c r="CR4" s="26" t="s">
         <v>14</v>
       </c>
       <c r="CS4" s="27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1">
@@ -41077,66 +1705,68 @@
       </c>
       <c r="BZ5" s="34">
         <v>166830</v>
       </c>
       <c r="CA5" s="37">
         <v>133509</v>
       </c>
       <c r="CB5" s="34">
         <v>133478</v>
       </c>
       <c r="CC5" s="37">
         <v>133675</v>
       </c>
       <c r="CD5" s="39">
         <v>133801</v>
       </c>
       <c r="CE5" s="30">
         <v>133753</v>
       </c>
       <c r="CF5" s="34">
         <v>140409</v>
       </c>
       <c r="CG5" s="34">
         <v>140183</v>
       </c>
-      <c r="CH5" s="42">
+      <c r="CH5" s="37">
         <v>141909</v>
       </c>
-      <c r="CI5" s="44">
+      <c r="CI5" s="40">
         <v>141530</v>
       </c>
       <c r="CJ5" s="34">
         <v>182220</v>
       </c>
-      <c r="CK5" s="46">
+      <c r="CK5" s="37">
         <v>182083</v>
       </c>
-      <c r="CL5" s="54">
+      <c r="CL5" s="34">
         <v>181830</v>
       </c>
-      <c r="CM5" s="37"/>
+      <c r="CM5" s="37">
+        <v>148417</v>
+      </c>
       <c r="CN5" s="34"/>
       <c r="CO5" s="37"/>
       <c r="CP5" s="39"/>
       <c r="CQ5" s="30"/>
       <c r="CR5" s="34"/>
       <c r="CS5" s="34"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="28">
         <v>211</v>
       </c>
       <c r="C6" s="29">
         <v>210</v>
       </c>
       <c r="D6" s="29">
         <v>332</v>
       </c>
       <c r="E6" s="29">
         <v>332</v>
       </c>
       <c r="F6" s="29">
         <v>331</v>
@@ -41356,66 +1986,68 @@
       </c>
       <c r="BZ6" s="34">
         <v>872</v>
       </c>
       <c r="CA6" s="37">
         <v>543</v>
       </c>
       <c r="CB6" s="34">
         <v>543</v>
       </c>
       <c r="CC6" s="37">
         <v>543</v>
       </c>
       <c r="CD6" s="34">
         <v>634</v>
       </c>
       <c r="CE6" s="41">
         <v>543</v>
       </c>
       <c r="CF6" s="34">
         <v>693</v>
       </c>
       <c r="CG6" s="34">
         <v>668</v>
       </c>
-      <c r="CH6" s="42">
+      <c r="CH6" s="37">
         <v>662</v>
       </c>
-      <c r="CI6" s="44">
+      <c r="CI6" s="40">
         <v>657</v>
       </c>
       <c r="CJ6" s="34">
         <v>846</v>
       </c>
-      <c r="CK6" s="46">
+      <c r="CK6" s="37">
         <v>844</v>
       </c>
-      <c r="CL6" s="54">
+      <c r="CL6" s="34">
         <v>840</v>
       </c>
-      <c r="CM6" s="37"/>
+      <c r="CM6" s="37">
+        <v>629</v>
+      </c>
       <c r="CN6" s="34"/>
       <c r="CO6" s="37"/>
       <c r="CP6" s="34"/>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="34"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="28">
         <v>2254</v>
       </c>
       <c r="C7" s="29">
         <v>2242</v>
       </c>
       <c r="D7" s="29">
         <v>3013</v>
       </c>
       <c r="E7" s="29">
         <v>3006</v>
       </c>
       <c r="F7" s="29">
         <v>2988</v>
@@ -41635,66 +2267,68 @@
       </c>
       <c r="BZ7" s="34">
         <v>6567</v>
       </c>
       <c r="CA7" s="37">
         <v>4569</v>
       </c>
       <c r="CB7" s="34">
         <v>4565</v>
       </c>
       <c r="CC7" s="37">
         <v>4567</v>
       </c>
       <c r="CD7" s="34">
         <v>4569</v>
       </c>
       <c r="CE7" s="30">
         <v>4570</v>
       </c>
       <c r="CF7" s="34">
         <v>4571</v>
       </c>
       <c r="CG7" s="34">
         <v>4571</v>
       </c>
-      <c r="CH7" s="42">
+      <c r="CH7" s="37">
         <v>4607</v>
       </c>
-      <c r="CI7" s="44">
+      <c r="CI7" s="40">
         <v>4592</v>
       </c>
       <c r="CJ7" s="34">
         <v>5833</v>
       </c>
-      <c r="CK7" s="46">
+      <c r="CK7" s="37">
         <v>5789</v>
       </c>
-      <c r="CL7" s="54">
+      <c r="CL7" s="34">
         <v>5757</v>
       </c>
-      <c r="CM7" s="37"/>
+      <c r="CM7" s="37">
+        <v>5819</v>
+      </c>
       <c r="CN7" s="34"/>
       <c r="CO7" s="37"/>
       <c r="CP7" s="34"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="34"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="28">
         <v>9318</v>
       </c>
       <c r="C8" s="29">
         <v>9273</v>
       </c>
       <c r="D8" s="29">
         <v>12808</v>
       </c>
       <c r="E8" s="29">
         <v>12770</v>
       </c>
       <c r="F8" s="29">
         <v>12721</v>
@@ -41914,66 +2548,68 @@
       </c>
       <c r="BZ8" s="34">
         <v>30138</v>
       </c>
       <c r="CA8" s="37">
         <v>24418</v>
       </c>
       <c r="CB8" s="34">
         <v>24405</v>
       </c>
       <c r="CC8" s="37">
         <v>24394</v>
       </c>
       <c r="CD8" s="34">
         <v>24344</v>
       </c>
       <c r="CE8" s="30">
         <v>24318</v>
       </c>
       <c r="CF8" s="34">
         <v>26296</v>
       </c>
       <c r="CG8" s="34">
         <v>26234</v>
       </c>
-      <c r="CH8" s="42">
+      <c r="CH8" s="37">
         <v>26520</v>
       </c>
-      <c r="CI8" s="44">
+      <c r="CI8" s="40">
         <v>26460</v>
       </c>
       <c r="CJ8" s="34">
         <v>34256</v>
       </c>
-      <c r="CK8" s="46">
+      <c r="CK8" s="37">
         <v>34168</v>
       </c>
-      <c r="CL8" s="54">
+      <c r="CL8" s="34">
         <v>34095</v>
       </c>
-      <c r="CM8" s="37"/>
+      <c r="CM8" s="37">
+        <v>27215</v>
+      </c>
       <c r="CN8" s="34"/>
       <c r="CO8" s="37"/>
       <c r="CP8" s="34"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="34"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="28">
         <v>11669</v>
       </c>
       <c r="C9" s="29">
         <v>11613</v>
       </c>
       <c r="D9" s="29">
         <v>16382</v>
       </c>
       <c r="E9" s="29">
         <v>16334</v>
       </c>
       <c r="F9" s="29">
         <v>16285</v>
@@ -42193,66 +2829,68 @@
       </c>
       <c r="BZ9" s="34">
         <v>29131</v>
       </c>
       <c r="CA9" s="37">
         <v>23878</v>
       </c>
       <c r="CB9" s="34">
         <v>23871</v>
       </c>
       <c r="CC9" s="37">
         <v>23872</v>
       </c>
       <c r="CD9" s="34">
         <v>23878</v>
       </c>
       <c r="CE9" s="30">
         <v>23884</v>
       </c>
       <c r="CF9" s="34">
         <v>24146</v>
       </c>
       <c r="CG9" s="34">
         <v>24068</v>
       </c>
-      <c r="CH9" s="42">
+      <c r="CH9" s="37">
         <v>26737</v>
       </c>
-      <c r="CI9" s="44">
+      <c r="CI9" s="40">
         <v>26662</v>
       </c>
       <c r="CJ9" s="34">
         <v>34435</v>
       </c>
-      <c r="CK9" s="46">
+      <c r="CK9" s="37">
         <v>34392</v>
       </c>
-      <c r="CL9" s="54">
+      <c r="CL9" s="34">
         <v>34315</v>
       </c>
-      <c r="CM9" s="37"/>
+      <c r="CM9" s="37">
+        <v>27381</v>
+      </c>
       <c r="CN9" s="34"/>
       <c r="CO9" s="37"/>
       <c r="CP9" s="34"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="34"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="28">
         <v>40281</v>
       </c>
       <c r="C10" s="29">
         <v>40064</v>
       </c>
       <c r="D10" s="29">
         <v>54844</v>
       </c>
       <c r="E10" s="29">
         <v>54680</v>
       </c>
       <c r="F10" s="29">
         <v>54519</v>
@@ -42472,66 +3110,68 @@
       </c>
       <c r="BZ10" s="34">
         <v>69953</v>
       </c>
       <c r="CA10" s="37">
         <v>56136</v>
       </c>
       <c r="CB10" s="34">
         <v>56129</v>
       </c>
       <c r="CC10" s="37">
         <v>56134</v>
       </c>
       <c r="CD10" s="34">
         <v>56031</v>
       </c>
       <c r="CE10" s="30">
         <v>56098</v>
       </c>
       <c r="CF10" s="34">
         <v>58395</v>
       </c>
       <c r="CG10" s="34">
         <v>58355</v>
       </c>
-      <c r="CH10" s="42">
+      <c r="CH10" s="37">
         <v>57140</v>
       </c>
-      <c r="CI10" s="44">
+      <c r="CI10" s="40">
         <v>56961</v>
       </c>
       <c r="CJ10" s="34">
         <v>73488</v>
       </c>
-      <c r="CK10" s="46">
+      <c r="CK10" s="37">
         <v>73313</v>
       </c>
-      <c r="CL10" s="54">
+      <c r="CL10" s="34">
         <v>73245</v>
       </c>
-      <c r="CM10" s="37"/>
+      <c r="CM10" s="37">
+        <v>60111</v>
+      </c>
       <c r="CN10" s="34"/>
       <c r="CO10" s="37"/>
       <c r="CP10" s="34"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="34"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="28">
         <v>3882</v>
       </c>
       <c r="C11" s="29">
         <v>3868</v>
       </c>
       <c r="D11" s="29">
         <v>5701</v>
       </c>
       <c r="E11" s="29">
         <v>5675</v>
       </c>
       <c r="F11" s="29">
         <v>5665</v>
@@ -42751,66 +3391,68 @@
       </c>
       <c r="BZ11" s="34">
         <v>11310</v>
       </c>
       <c r="CA11" s="37">
         <v>8783</v>
       </c>
       <c r="CB11" s="34">
         <v>8783</v>
       </c>
       <c r="CC11" s="37">
         <v>8783</v>
       </c>
       <c r="CD11" s="34">
         <v>8778</v>
       </c>
       <c r="CE11" s="30">
         <v>8773</v>
       </c>
       <c r="CF11" s="34">
         <v>8763</v>
       </c>
       <c r="CG11" s="34">
         <v>8753</v>
       </c>
-      <c r="CH11" s="42">
+      <c r="CH11" s="37">
         <v>9556</v>
       </c>
-      <c r="CI11" s="44">
+      <c r="CI11" s="40">
         <v>9532</v>
       </c>
       <c r="CJ11" s="34">
         <v>12351</v>
       </c>
-      <c r="CK11" s="46">
+      <c r="CK11" s="37">
         <v>12330</v>
       </c>
-      <c r="CL11" s="54">
+      <c r="CL11" s="34">
         <v>12330</v>
       </c>
-      <c r="CM11" s="37"/>
+      <c r="CM11" s="37">
+        <v>9753</v>
+      </c>
       <c r="CN11" s="34"/>
       <c r="CO11" s="37"/>
       <c r="CP11" s="34"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="34"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="28">
         <v>10777</v>
       </c>
       <c r="C12" s="29">
         <v>10723</v>
       </c>
       <c r="D12" s="29">
         <v>14536</v>
       </c>
       <c r="E12" s="29">
         <v>14554</v>
       </c>
       <c r="F12" s="29">
         <v>14527</v>
@@ -43030,66 +3672,68 @@
       </c>
       <c r="BZ12" s="34">
         <v>18859</v>
       </c>
       <c r="CA12" s="37">
         <v>15182</v>
       </c>
       <c r="CB12" s="34">
         <v>15182</v>
       </c>
       <c r="CC12" s="37">
         <v>15382</v>
       </c>
       <c r="CD12" s="34">
         <v>15567</v>
       </c>
       <c r="CE12" s="30">
         <v>15567</v>
       </c>
       <c r="CF12" s="34">
         <v>17545</v>
       </c>
       <c r="CG12" s="34">
         <v>17534</v>
       </c>
-      <c r="CH12" s="42">
+      <c r="CH12" s="37">
         <v>16687</v>
       </c>
-      <c r="CI12" s="44">
+      <c r="CI12" s="40">
         <v>16666</v>
       </c>
       <c r="CJ12" s="34">
         <v>21011</v>
       </c>
-      <c r="CK12" s="46">
+      <c r="CK12" s="37">
         <v>21247</v>
       </c>
-      <c r="CL12" s="54">
+      <c r="CL12" s="34">
         <v>21248</v>
       </c>
-      <c r="CM12" s="37"/>
+      <c r="CM12" s="37">
+        <v>17509</v>
+      </c>
       <c r="CN12" s="34"/>
       <c r="CO12" s="37"/>
       <c r="CP12" s="34"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="34"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
@@ -44574,68 +5218,68 @@
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62" s="5"/>
       <c r="O62" s="5"/>
       <c r="P62" s="5"/>
       <c r="Q62" s="5"/>
       <c r="R62" s="5"/>
       <c r="S62" s="5"/>
       <c r="T62" s="5"/>
       <c r="U62" s="5"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A3:A4"/>
-[...10 lines deleted...]
-    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="BF2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>