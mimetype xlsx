--- v3 (2026-07-22)
+++ v4 (2026-08-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="5040"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="жылқы" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">жылқы!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
@@ -499,70 +499,70 @@
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 121" xfId="1"/>
     <cellStyle name="Обычный 54" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -835,375 +835,375 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CF1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="DC10" sqref="DC10"/>
+      <selection activeCell="CO18" sqref="CO18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" style="6" customWidth="1"/>
     <col min="2" max="6" width="9" style="6" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="6" customWidth="1"/>
     <col min="9" max="10" width="9.5703125" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="6" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="6" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="6" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="6" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="6" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="6" customWidth="1"/>
     <col min="18" max="18" width="9" style="6" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="6" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="6" customWidth="1"/>
     <col min="21" max="21" width="9" style="6" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="42"/>
-[...46 lines deleted...]
-      <c r="AW1" s="42"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
+      <c r="AU1" s="48"/>
+      <c r="AV1" s="48"/>
+      <c r="AW1" s="48"/>
       <c r="AX1" s="7"/>
       <c r="AY1" s="7"/>
       <c r="AZ1" s="7"/>
       <c r="BA1" s="7"/>
       <c r="BB1" s="7"/>
       <c r="BC1" s="7"/>
       <c r="BD1" s="7"/>
       <c r="BE1" s="7"/>
       <c r="BF1" s="7"/>
       <c r="BG1" s="7"/>
       <c r="BH1" s="7"/>
       <c r="BI1" s="7"/>
       <c r="BJ1" s="7"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="43" t="s">
+      <c r="J2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="43"/>
-[...1 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="43" t="s">
+      <c r="V2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="43"/>
-[...1 lines deleted...]
-      <c r="Y2" s="43"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="43" t="s">
+      <c r="AH2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="43"/>
-[...1 lines deleted...]
-      <c r="AK2" s="43"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="43" t="s">
+      <c r="AT2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="43"/>
-[...1 lines deleted...]
-      <c r="AW2" s="43"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
       <c r="AX2" s="16"/>
       <c r="AY2" s="16"/>
       <c r="AZ2" s="16"/>
       <c r="BA2" s="16"/>
       <c r="BB2" s="16"/>
       <c r="BC2" s="16"/>
       <c r="BD2" s="16"/>
       <c r="BE2" s="16"/>
-      <c r="BF2" s="44" t="s">
+      <c r="BF2" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="44"/>
-[...1 lines deleted...]
-      <c r="BI2" s="44"/>
+      <c r="BG2" s="42"/>
+      <c r="BH2" s="42"/>
+      <c r="BI2" s="42"/>
       <c r="BJ2" s="16"/>
       <c r="BK2" s="16"/>
       <c r="BL2" s="16"/>
       <c r="BM2" s="16"/>
       <c r="BN2" s="16"/>
       <c r="BO2" s="16"/>
       <c r="BP2" s="16"/>
       <c r="BQ2" s="16"/>
-      <c r="BR2" s="44" t="s">
+      <c r="BR2" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="BS2" s="44"/>
-[...1 lines deleted...]
-      <c r="BU2" s="44"/>
+      <c r="BS2" s="42"/>
+      <c r="BT2" s="42"/>
+      <c r="BU2" s="42"/>
       <c r="BV2" s="16"/>
       <c r="BW2" s="16"/>
       <c r="BX2" s="16"/>
       <c r="BY2" s="16"/>
       <c r="BZ2" s="16"/>
       <c r="CA2" s="16"/>
       <c r="CB2" s="16"/>
       <c r="CC2" s="16"/>
-      <c r="CD2" s="44" t="s">
+      <c r="CD2" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="CE2" s="44"/>
-[...1 lines deleted...]
-      <c r="CG2" s="44"/>
+      <c r="CE2" s="42"/>
+      <c r="CF2" s="42"/>
+      <c r="CG2" s="42"/>
       <c r="CH2" s="16"/>
       <c r="CI2" s="16"/>
       <c r="CJ2" s="16"/>
       <c r="CK2" s="16"/>
       <c r="CL2" s="16"/>
       <c r="CM2" s="16"/>
       <c r="CN2" s="16"/>
       <c r="CO2" s="16"/>
-      <c r="CP2" s="44" t="s">
+      <c r="CP2" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="CQ2" s="44"/>
-[...1 lines deleted...]
-      <c r="CS2" s="44"/>
+      <c r="CQ2" s="42"/>
+      <c r="CR2" s="42"/>
+      <c r="CS2" s="42"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="47"/>
-[...10 lines deleted...]
-      <c r="N3" s="46" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="47"/>
-[...10 lines deleted...]
-      <c r="Z3" s="46" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="47"/>
-[...10 lines deleted...]
-      <c r="AL3" s="46" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="47"/>
-[...10 lines deleted...]
-      <c r="AX3" s="46" t="s">
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="AY3" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="46" t="s">
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="47"/>
-[...10 lines deleted...]
-      <c r="BV3" s="46" t="s">
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="47"/>
-[...10 lines deleted...]
-      <c r="CH3" s="46" t="s">
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="47"/>
-[...9 lines deleted...]
-      <c r="CS3" s="48"/>
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="45"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="18" t="s">
@@ -1723,51 +1723,53 @@
       </c>
       <c r="CF5" s="34">
         <v>140409</v>
       </c>
       <c r="CG5" s="34">
         <v>140183</v>
       </c>
       <c r="CH5" s="37">
         <v>141909</v>
       </c>
       <c r="CI5" s="40">
         <v>141530</v>
       </c>
       <c r="CJ5" s="34">
         <v>182220</v>
       </c>
       <c r="CK5" s="37">
         <v>182083</v>
       </c>
       <c r="CL5" s="34">
         <v>181830</v>
       </c>
       <c r="CM5" s="37">
         <v>148417</v>
       </c>
-      <c r="CN5" s="34"/>
+      <c r="CN5" s="34">
+        <v>147936</v>
+      </c>
       <c r="CO5" s="37"/>
       <c r="CP5" s="39"/>
       <c r="CQ5" s="30"/>
       <c r="CR5" s="34"/>
       <c r="CS5" s="34"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="28">
         <v>211</v>
       </c>
       <c r="C6" s="29">
         <v>210</v>
       </c>
       <c r="D6" s="29">
         <v>332</v>
       </c>
       <c r="E6" s="29">
         <v>332</v>
       </c>
       <c r="F6" s="29">
         <v>331</v>
       </c>
@@ -2004,51 +2006,53 @@
       </c>
       <c r="CF6" s="34">
         <v>693</v>
       </c>
       <c r="CG6" s="34">
         <v>668</v>
       </c>
       <c r="CH6" s="37">
         <v>662</v>
       </c>
       <c r="CI6" s="40">
         <v>657</v>
       </c>
       <c r="CJ6" s="34">
         <v>846</v>
       </c>
       <c r="CK6" s="37">
         <v>844</v>
       </c>
       <c r="CL6" s="34">
         <v>840</v>
       </c>
       <c r="CM6" s="37">
         <v>629</v>
       </c>
-      <c r="CN6" s="34"/>
+      <c r="CN6" s="34">
+        <v>629</v>
+      </c>
       <c r="CO6" s="37"/>
       <c r="CP6" s="34"/>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="34"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="28">
         <v>2254</v>
       </c>
       <c r="C7" s="29">
         <v>2242</v>
       </c>
       <c r="D7" s="29">
         <v>3013</v>
       </c>
       <c r="E7" s="29">
         <v>3006</v>
       </c>
       <c r="F7" s="29">
         <v>2988</v>
       </c>
@@ -2285,51 +2289,53 @@
       </c>
       <c r="CF7" s="34">
         <v>4571</v>
       </c>
       <c r="CG7" s="34">
         <v>4571</v>
       </c>
       <c r="CH7" s="37">
         <v>4607</v>
       </c>
       <c r="CI7" s="40">
         <v>4592</v>
       </c>
       <c r="CJ7" s="34">
         <v>5833</v>
       </c>
       <c r="CK7" s="37">
         <v>5789</v>
       </c>
       <c r="CL7" s="34">
         <v>5757</v>
       </c>
       <c r="CM7" s="37">
         <v>5819</v>
       </c>
-      <c r="CN7" s="34"/>
+      <c r="CN7" s="34">
+        <v>5814</v>
+      </c>
       <c r="CO7" s="37"/>
       <c r="CP7" s="34"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="34"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="28">
         <v>9318</v>
       </c>
       <c r="C8" s="29">
         <v>9273</v>
       </c>
       <c r="D8" s="29">
         <v>12808</v>
       </c>
       <c r="E8" s="29">
         <v>12770</v>
       </c>
       <c r="F8" s="29">
         <v>12721</v>
       </c>
@@ -2566,51 +2572,53 @@
       </c>
       <c r="CF8" s="34">
         <v>26296</v>
       </c>
       <c r="CG8" s="34">
         <v>26234</v>
       </c>
       <c r="CH8" s="37">
         <v>26520</v>
       </c>
       <c r="CI8" s="40">
         <v>26460</v>
       </c>
       <c r="CJ8" s="34">
         <v>34256</v>
       </c>
       <c r="CK8" s="37">
         <v>34168</v>
       </c>
       <c r="CL8" s="34">
         <v>34095</v>
       </c>
       <c r="CM8" s="37">
         <v>27215</v>
       </c>
-      <c r="CN8" s="34"/>
+      <c r="CN8" s="34">
+        <v>27097</v>
+      </c>
       <c r="CO8" s="37"/>
       <c r="CP8" s="34"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="34"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="28">
         <v>11669</v>
       </c>
       <c r="C9" s="29">
         <v>11613</v>
       </c>
       <c r="D9" s="29">
         <v>16382</v>
       </c>
       <c r="E9" s="29">
         <v>16334</v>
       </c>
       <c r="F9" s="29">
         <v>16285</v>
       </c>
@@ -2847,51 +2855,53 @@
       </c>
       <c r="CF9" s="34">
         <v>24146</v>
       </c>
       <c r="CG9" s="34">
         <v>24068</v>
       </c>
       <c r="CH9" s="37">
         <v>26737</v>
       </c>
       <c r="CI9" s="40">
         <v>26662</v>
       </c>
       <c r="CJ9" s="34">
         <v>34435</v>
       </c>
       <c r="CK9" s="37">
         <v>34392</v>
       </c>
       <c r="CL9" s="34">
         <v>34315</v>
       </c>
       <c r="CM9" s="37">
         <v>27381</v>
       </c>
-      <c r="CN9" s="34"/>
+      <c r="CN9" s="34">
+        <v>27294</v>
+      </c>
       <c r="CO9" s="37"/>
       <c r="CP9" s="34"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="34"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="28">
         <v>40281</v>
       </c>
       <c r="C10" s="29">
         <v>40064</v>
       </c>
       <c r="D10" s="29">
         <v>54844</v>
       </c>
       <c r="E10" s="29">
         <v>54680</v>
       </c>
       <c r="F10" s="29">
         <v>54519</v>
       </c>
@@ -3128,51 +3138,53 @@
       </c>
       <c r="CF10" s="34">
         <v>58395</v>
       </c>
       <c r="CG10" s="34">
         <v>58355</v>
       </c>
       <c r="CH10" s="37">
         <v>57140</v>
       </c>
       <c r="CI10" s="40">
         <v>56961</v>
       </c>
       <c r="CJ10" s="34">
         <v>73488</v>
       </c>
       <c r="CK10" s="37">
         <v>73313</v>
       </c>
       <c r="CL10" s="34">
         <v>73245</v>
       </c>
       <c r="CM10" s="37">
         <v>60111</v>
       </c>
-      <c r="CN10" s="34"/>
+      <c r="CN10" s="34">
+        <v>59893</v>
+      </c>
       <c r="CO10" s="37"/>
       <c r="CP10" s="34"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="34"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="28">
         <v>3882</v>
       </c>
       <c r="C11" s="29">
         <v>3868</v>
       </c>
       <c r="D11" s="29">
         <v>5701</v>
       </c>
       <c r="E11" s="29">
         <v>5675</v>
       </c>
       <c r="F11" s="29">
         <v>5665</v>
       </c>
@@ -3409,51 +3421,53 @@
       </c>
       <c r="CF11" s="34">
         <v>8763</v>
       </c>
       <c r="CG11" s="34">
         <v>8753</v>
       </c>
       <c r="CH11" s="37">
         <v>9556</v>
       </c>
       <c r="CI11" s="40">
         <v>9532</v>
       </c>
       <c r="CJ11" s="34">
         <v>12351</v>
       </c>
       <c r="CK11" s="37">
         <v>12330</v>
       </c>
       <c r="CL11" s="34">
         <v>12330</v>
       </c>
       <c r="CM11" s="37">
         <v>9753</v>
       </c>
-      <c r="CN11" s="34"/>
+      <c r="CN11" s="34">
+        <v>9751</v>
+      </c>
       <c r="CO11" s="37"/>
       <c r="CP11" s="34"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="34"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="28">
         <v>10777</v>
       </c>
       <c r="C12" s="29">
         <v>10723</v>
       </c>
       <c r="D12" s="29">
         <v>14536</v>
       </c>
       <c r="E12" s="29">
         <v>14554</v>
       </c>
       <c r="F12" s="29">
         <v>14527</v>
       </c>
@@ -3690,51 +3704,53 @@
       </c>
       <c r="CF12" s="34">
         <v>17545</v>
       </c>
       <c r="CG12" s="34">
         <v>17534</v>
       </c>
       <c r="CH12" s="37">
         <v>16687</v>
       </c>
       <c r="CI12" s="40">
         <v>16666</v>
       </c>
       <c r="CJ12" s="34">
         <v>21011</v>
       </c>
       <c r="CK12" s="37">
         <v>21247</v>
       </c>
       <c r="CL12" s="34">
         <v>21248</v>
       </c>
       <c r="CM12" s="37">
         <v>17509</v>
       </c>
-      <c r="CN12" s="34"/>
+      <c r="CN12" s="34">
+        <v>17458</v>
+      </c>
       <c r="CO12" s="37"/>
       <c r="CP12" s="34"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="34"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
@@ -5218,68 +5234,68 @@
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62" s="5"/>
       <c r="O62" s="5"/>
       <c r="P62" s="5"/>
       <c r="Q62" s="5"/>
       <c r="R62" s="5"/>
       <c r="S62" s="5"/>
       <c r="T62" s="5"/>
       <c r="U62" s="5"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="CP2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>