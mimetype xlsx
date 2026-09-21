--- v4 (2026-08-27)
+++ v5 (2026-09-21)
@@ -756,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS55"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CF1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CQ21" sqref="CQ21"/>
+      <selection activeCell="CO24" sqref="CO24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="6" customWidth="1"/>
     <col min="2" max="23" width="8.85546875" style="6" customWidth="1"/>
     <col min="24" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="33.75" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
@@ -1634,51 +1634,53 @@
       </c>
       <c r="CG5" s="24">
         <v>96646</v>
       </c>
       <c r="CH5" s="29">
         <v>94995</v>
       </c>
       <c r="CI5" s="33">
         <v>94324</v>
       </c>
       <c r="CJ5" s="34">
         <v>113623</v>
       </c>
       <c r="CK5" s="32">
         <v>113446</v>
       </c>
       <c r="CL5" s="29">
         <v>113137</v>
       </c>
       <c r="CM5" s="29">
         <v>99095</v>
       </c>
       <c r="CN5" s="29">
         <v>98762</v>
       </c>
-      <c r="CO5" s="29"/>
+      <c r="CO5" s="29">
+        <v>98529</v>
+      </c>
       <c r="CP5" s="24"/>
       <c r="CQ5" s="24"/>
       <c r="CR5" s="24"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="20">
         <v>187</v>
       </c>
       <c r="C6" s="20">
         <v>174</v>
       </c>
       <c r="D6" s="20">
         <v>223</v>
       </c>
       <c r="E6" s="21">
         <v>223</v>
       </c>
       <c r="F6" s="20">
         <v>223</v>
       </c>
       <c r="G6" s="20">
@@ -1917,51 +1919,53 @@
       </c>
       <c r="CG6" s="24">
         <v>152</v>
       </c>
       <c r="CH6" s="29">
         <v>373</v>
       </c>
       <c r="CI6" s="33">
         <v>351</v>
       </c>
       <c r="CJ6" s="29">
         <v>415</v>
       </c>
       <c r="CK6" s="32">
         <v>408</v>
       </c>
       <c r="CL6" s="29">
         <v>407</v>
       </c>
       <c r="CM6" s="29">
         <v>425</v>
       </c>
       <c r="CN6" s="29">
         <v>425</v>
       </c>
-      <c r="CO6" s="29"/>
+      <c r="CO6" s="29">
+        <v>425</v>
+      </c>
       <c r="CP6" s="24"/>
       <c r="CQ6" s="24"/>
       <c r="CR6" s="24"/>
       <c r="CS6" s="24"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="20">
         <v>2293</v>
       </c>
       <c r="C7" s="20">
         <v>2277</v>
       </c>
       <c r="D7" s="20">
         <v>2844</v>
       </c>
       <c r="E7" s="21">
         <v>2834</v>
       </c>
       <c r="F7" s="20">
         <v>2820</v>
       </c>
       <c r="G7" s="20">
@@ -2200,51 +2204,53 @@
       </c>
       <c r="CG7" s="24">
         <v>3566</v>
       </c>
       <c r="CH7" s="29">
         <v>3385</v>
       </c>
       <c r="CI7" s="33">
         <v>3547</v>
       </c>
       <c r="CJ7" s="29">
         <v>3966</v>
       </c>
       <c r="CK7" s="32">
         <v>3947</v>
       </c>
       <c r="CL7" s="29">
         <v>3926</v>
       </c>
       <c r="CM7" s="29">
         <v>3971</v>
       </c>
       <c r="CN7" s="29">
         <v>3967</v>
       </c>
-      <c r="CO7" s="29"/>
+      <c r="CO7" s="29">
+        <v>3957</v>
+      </c>
       <c r="CP7" s="24"/>
       <c r="CQ7" s="24"/>
       <c r="CR7" s="24"/>
       <c r="CS7" s="24"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="20">
         <v>18414</v>
       </c>
       <c r="C8" s="20">
         <v>18240</v>
       </c>
       <c r="D8" s="20">
         <v>22263</v>
       </c>
       <c r="E8" s="21">
         <v>22197</v>
       </c>
       <c r="F8" s="20">
         <v>22087</v>
       </c>
       <c r="G8" s="20">
@@ -2483,51 +2489,53 @@
       </c>
       <c r="CG8" s="24">
         <v>28852</v>
       </c>
       <c r="CH8" s="29">
         <v>28103</v>
       </c>
       <c r="CI8" s="33">
         <v>27890</v>
       </c>
       <c r="CJ8" s="29">
         <v>33745</v>
       </c>
       <c r="CK8" s="32">
         <v>33712</v>
       </c>
       <c r="CL8" s="29">
         <v>33665</v>
       </c>
       <c r="CM8" s="29">
         <v>27138</v>
       </c>
       <c r="CN8" s="29">
         <v>27042</v>
       </c>
-      <c r="CO8" s="29"/>
+      <c r="CO8" s="29">
+        <v>26973</v>
+      </c>
       <c r="CP8" s="24"/>
       <c r="CQ8" s="24"/>
       <c r="CR8" s="24"/>
       <c r="CS8" s="24"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>10781</v>
       </c>
       <c r="C9" s="20">
         <v>10677</v>
       </c>
       <c r="D9" s="20">
         <v>13338</v>
       </c>
       <c r="E9" s="21">
         <v>13303</v>
       </c>
       <c r="F9" s="20">
         <v>13241</v>
       </c>
       <c r="G9" s="20">
@@ -2766,51 +2774,53 @@
       </c>
       <c r="CG9" s="24">
         <v>16306</v>
       </c>
       <c r="CH9" s="29">
         <v>17055</v>
       </c>
       <c r="CI9" s="33">
         <v>16943</v>
       </c>
       <c r="CJ9" s="29">
         <v>20494</v>
       </c>
       <c r="CK9" s="32">
         <v>20454</v>
       </c>
       <c r="CL9" s="29">
         <v>20370</v>
       </c>
       <c r="CM9" s="29">
         <v>17150</v>
       </c>
       <c r="CN9" s="29">
         <v>17113</v>
       </c>
-      <c r="CO9" s="29"/>
+      <c r="CO9" s="29">
+        <v>17078</v>
+      </c>
       <c r="CP9" s="24"/>
       <c r="CQ9" s="24"/>
       <c r="CR9" s="24"/>
       <c r="CS9" s="24"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>22829</v>
       </c>
       <c r="C10" s="20">
         <v>22634</v>
       </c>
       <c r="D10" s="20">
         <v>27606</v>
       </c>
       <c r="E10" s="21">
         <v>27524</v>
       </c>
       <c r="F10" s="20">
         <v>27393</v>
       </c>
       <c r="G10" s="20">
@@ -3049,51 +3059,53 @@
       </c>
       <c r="CG10" s="24">
         <v>30412</v>
       </c>
       <c r="CH10" s="29">
         <v>28713</v>
       </c>
       <c r="CI10" s="33">
         <v>28540</v>
       </c>
       <c r="CJ10" s="29">
         <v>34360</v>
       </c>
       <c r="CK10" s="32">
         <v>34311</v>
       </c>
       <c r="CL10" s="29">
         <v>34155</v>
       </c>
       <c r="CM10" s="29">
         <v>32319</v>
       </c>
       <c r="CN10" s="29">
         <v>32129</v>
       </c>
-      <c r="CO10" s="29"/>
+      <c r="CO10" s="29">
+        <v>32032</v>
+      </c>
       <c r="CP10" s="24"/>
       <c r="CQ10" s="24"/>
       <c r="CR10" s="24"/>
       <c r="CS10" s="24"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>4322</v>
       </c>
       <c r="C11" s="20">
         <v>4276</v>
       </c>
       <c r="D11" s="20">
         <v>5529</v>
       </c>
       <c r="E11" s="21">
         <v>5544</v>
       </c>
       <c r="F11" s="20">
         <v>5529</v>
       </c>
       <c r="G11" s="20">
@@ -3332,51 +3344,53 @@
       </c>
       <c r="CG11" s="24">
         <v>8889</v>
       </c>
       <c r="CH11" s="29">
         <v>8535</v>
       </c>
       <c r="CI11" s="33">
         <v>8488</v>
       </c>
       <c r="CJ11" s="29">
         <v>10280</v>
       </c>
       <c r="CK11" s="32">
         <v>10264</v>
       </c>
       <c r="CL11" s="29">
         <v>10264</v>
       </c>
       <c r="CM11" s="29">
         <v>8950</v>
       </c>
       <c r="CN11" s="29">
         <v>8944</v>
       </c>
-      <c r="CO11" s="29"/>
+      <c r="CO11" s="29">
+        <v>8929</v>
+      </c>
       <c r="CP11" s="24"/>
       <c r="CQ11" s="24"/>
       <c r="CR11" s="24"/>
       <c r="CS11" s="24"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>6613</v>
       </c>
       <c r="C12" s="20">
         <v>6558</v>
       </c>
       <c r="D12" s="20">
         <v>7619</v>
       </c>
       <c r="E12" s="21">
         <v>7565</v>
       </c>
       <c r="F12" s="20">
         <v>7569</v>
       </c>
       <c r="G12" s="20">
@@ -3615,51 +3629,53 @@
       </c>
       <c r="CG12" s="24">
         <v>8469</v>
       </c>
       <c r="CH12" s="29">
         <v>8831</v>
       </c>
       <c r="CI12" s="33">
         <v>8765</v>
       </c>
       <c r="CJ12" s="29">
         <v>10363</v>
       </c>
       <c r="CK12" s="32">
         <v>10350</v>
       </c>
       <c r="CL12" s="29">
         <v>10350</v>
       </c>
       <c r="CM12" s="29">
         <v>9142</v>
       </c>
       <c r="CN12" s="29">
         <v>9142</v>
       </c>
-      <c r="CO12" s="29"/>
+      <c r="CO12" s="29">
+        <v>9135</v>
+      </c>
       <c r="CP12" s="24"/>
       <c r="CQ12" s="24"/>
       <c r="CR12" s="24"/>
       <c r="CS12" s="24"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
       <c r="P13" s="14"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="14"/>
@@ -4848,68 +4864,68 @@
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="5"/>
       <c r="L55" s="5"/>
       <c r="M55" s="5"/>
       <c r="N55" s="5"/>
       <c r="O55" s="5"/>
       <c r="P55" s="5"/>
       <c r="Q55" s="5"/>
       <c r="R55" s="5"/>
       <c r="S55" s="5"/>
       <c r="T55" s="5"/>
       <c r="U55" s="5"/>
       <c r="V55" s="5"/>
       <c r="W55" s="5"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="CP2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>