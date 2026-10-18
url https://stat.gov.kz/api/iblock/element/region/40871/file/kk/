--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -756,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS55"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CF1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CO24" sqref="CO24"/>
+      <selection activeCell="CR20" sqref="CR20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="6" customWidth="1"/>
     <col min="2" max="23" width="8.85546875" style="6" customWidth="1"/>
     <col min="24" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="33.75" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
@@ -1637,51 +1637,53 @@
       </c>
       <c r="CH5" s="29">
         <v>94995</v>
       </c>
       <c r="CI5" s="33">
         <v>94324</v>
       </c>
       <c r="CJ5" s="34">
         <v>113623</v>
       </c>
       <c r="CK5" s="32">
         <v>113446</v>
       </c>
       <c r="CL5" s="29">
         <v>113137</v>
       </c>
       <c r="CM5" s="29">
         <v>99095</v>
       </c>
       <c r="CN5" s="29">
         <v>98762</v>
       </c>
       <c r="CO5" s="29">
         <v>98529</v>
       </c>
-      <c r="CP5" s="24"/>
+      <c r="CP5" s="24">
+        <v>101166</v>
+      </c>
       <c r="CQ5" s="24"/>
       <c r="CR5" s="24"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="20">
         <v>187</v>
       </c>
       <c r="C6" s="20">
         <v>174</v>
       </c>
       <c r="D6" s="20">
         <v>223</v>
       </c>
       <c r="E6" s="21">
         <v>223</v>
       </c>
       <c r="F6" s="20">
         <v>223</v>
       </c>
       <c r="G6" s="20">
         <v>223</v>
@@ -1922,51 +1924,53 @@
       </c>
       <c r="CH6" s="29">
         <v>373</v>
       </c>
       <c r="CI6" s="33">
         <v>351</v>
       </c>
       <c r="CJ6" s="29">
         <v>415</v>
       </c>
       <c r="CK6" s="32">
         <v>408</v>
       </c>
       <c r="CL6" s="29">
         <v>407</v>
       </c>
       <c r="CM6" s="29">
         <v>425</v>
       </c>
       <c r="CN6" s="29">
         <v>425</v>
       </c>
       <c r="CO6" s="29">
         <v>425</v>
       </c>
-      <c r="CP6" s="24"/>
+      <c r="CP6" s="24">
+        <v>434</v>
+      </c>
       <c r="CQ6" s="24"/>
       <c r="CR6" s="24"/>
       <c r="CS6" s="24"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="20">
         <v>2293</v>
       </c>
       <c r="C7" s="20">
         <v>2277</v>
       </c>
       <c r="D7" s="20">
         <v>2844</v>
       </c>
       <c r="E7" s="21">
         <v>2834</v>
       </c>
       <c r="F7" s="20">
         <v>2820</v>
       </c>
       <c r="G7" s="20">
         <v>2832</v>
@@ -2207,51 +2211,53 @@
       </c>
       <c r="CH7" s="29">
         <v>3385</v>
       </c>
       <c r="CI7" s="33">
         <v>3547</v>
       </c>
       <c r="CJ7" s="29">
         <v>3966</v>
       </c>
       <c r="CK7" s="32">
         <v>3947</v>
       </c>
       <c r="CL7" s="29">
         <v>3926</v>
       </c>
       <c r="CM7" s="29">
         <v>3971</v>
       </c>
       <c r="CN7" s="29">
         <v>3967</v>
       </c>
       <c r="CO7" s="29">
         <v>3957</v>
       </c>
-      <c r="CP7" s="24"/>
+      <c r="CP7" s="24">
+        <v>3972</v>
+      </c>
       <c r="CQ7" s="24"/>
       <c r="CR7" s="24"/>
       <c r="CS7" s="24"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="20">
         <v>18414</v>
       </c>
       <c r="C8" s="20">
         <v>18240</v>
       </c>
       <c r="D8" s="20">
         <v>22263</v>
       </c>
       <c r="E8" s="21">
         <v>22197</v>
       </c>
       <c r="F8" s="20">
         <v>22087</v>
       </c>
       <c r="G8" s="20">
         <v>21939</v>
@@ -2492,51 +2498,53 @@
       </c>
       <c r="CH8" s="29">
         <v>28103</v>
       </c>
       <c r="CI8" s="33">
         <v>27890</v>
       </c>
       <c r="CJ8" s="29">
         <v>33745</v>
       </c>
       <c r="CK8" s="32">
         <v>33712</v>
       </c>
       <c r="CL8" s="29">
         <v>33665</v>
       </c>
       <c r="CM8" s="29">
         <v>27138</v>
       </c>
       <c r="CN8" s="29">
         <v>27042</v>
       </c>
       <c r="CO8" s="29">
         <v>26973</v>
       </c>
-      <c r="CP8" s="24"/>
+      <c r="CP8" s="24">
+        <v>27783</v>
+      </c>
       <c r="CQ8" s="24"/>
       <c r="CR8" s="24"/>
       <c r="CS8" s="24"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>10781</v>
       </c>
       <c r="C9" s="20">
         <v>10677</v>
       </c>
       <c r="D9" s="20">
         <v>13338</v>
       </c>
       <c r="E9" s="21">
         <v>13303</v>
       </c>
       <c r="F9" s="20">
         <v>13241</v>
       </c>
       <c r="G9" s="20">
         <v>13215</v>
@@ -2777,51 +2785,53 @@
       </c>
       <c r="CH9" s="29">
         <v>17055</v>
       </c>
       <c r="CI9" s="33">
         <v>16943</v>
       </c>
       <c r="CJ9" s="29">
         <v>20494</v>
       </c>
       <c r="CK9" s="32">
         <v>20454</v>
       </c>
       <c r="CL9" s="29">
         <v>20370</v>
       </c>
       <c r="CM9" s="29">
         <v>17150</v>
       </c>
       <c r="CN9" s="29">
         <v>17113</v>
       </c>
       <c r="CO9" s="29">
         <v>17078</v>
       </c>
-      <c r="CP9" s="24"/>
+      <c r="CP9" s="24">
+        <v>17308</v>
+      </c>
       <c r="CQ9" s="24"/>
       <c r="CR9" s="24"/>
       <c r="CS9" s="24"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>22829</v>
       </c>
       <c r="C10" s="20">
         <v>22634</v>
       </c>
       <c r="D10" s="20">
         <v>27606</v>
       </c>
       <c r="E10" s="21">
         <v>27524</v>
       </c>
       <c r="F10" s="20">
         <v>27393</v>
       </c>
       <c r="G10" s="20">
         <v>27147</v>
@@ -3062,51 +3072,53 @@
       </c>
       <c r="CH10" s="29">
         <v>28713</v>
       </c>
       <c r="CI10" s="33">
         <v>28540</v>
       </c>
       <c r="CJ10" s="29">
         <v>34360</v>
       </c>
       <c r="CK10" s="32">
         <v>34311</v>
       </c>
       <c r="CL10" s="29">
         <v>34155</v>
       </c>
       <c r="CM10" s="29">
         <v>32319</v>
       </c>
       <c r="CN10" s="29">
         <v>32129</v>
       </c>
       <c r="CO10" s="29">
         <v>32032</v>
       </c>
-      <c r="CP10" s="24"/>
+      <c r="CP10" s="24">
+        <v>33167</v>
+      </c>
       <c r="CQ10" s="24"/>
       <c r="CR10" s="24"/>
       <c r="CS10" s="24"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>4322</v>
       </c>
       <c r="C11" s="20">
         <v>4276</v>
       </c>
       <c r="D11" s="20">
         <v>5529</v>
       </c>
       <c r="E11" s="21">
         <v>5544</v>
       </c>
       <c r="F11" s="20">
         <v>5529</v>
       </c>
       <c r="G11" s="20">
         <v>5508</v>
@@ -3347,51 +3359,53 @@
       </c>
       <c r="CH11" s="29">
         <v>8535</v>
       </c>
       <c r="CI11" s="33">
         <v>8488</v>
       </c>
       <c r="CJ11" s="29">
         <v>10280</v>
       </c>
       <c r="CK11" s="32">
         <v>10264</v>
       </c>
       <c r="CL11" s="29">
         <v>10264</v>
       </c>
       <c r="CM11" s="29">
         <v>8950</v>
       </c>
       <c r="CN11" s="29">
         <v>8944</v>
       </c>
       <c r="CO11" s="29">
         <v>8929</v>
       </c>
-      <c r="CP11" s="24"/>
+      <c r="CP11" s="24">
+        <v>9188</v>
+      </c>
       <c r="CQ11" s="24"/>
       <c r="CR11" s="24"/>
       <c r="CS11" s="24"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>6613</v>
       </c>
       <c r="C12" s="20">
         <v>6558</v>
       </c>
       <c r="D12" s="20">
         <v>7619</v>
       </c>
       <c r="E12" s="21">
         <v>7565</v>
       </c>
       <c r="F12" s="20">
         <v>7569</v>
       </c>
       <c r="G12" s="20">
         <v>7542</v>
@@ -3632,51 +3646,53 @@
       </c>
       <c r="CH12" s="29">
         <v>8831</v>
       </c>
       <c r="CI12" s="33">
         <v>8765</v>
       </c>
       <c r="CJ12" s="29">
         <v>10363</v>
       </c>
       <c r="CK12" s="32">
         <v>10350</v>
       </c>
       <c r="CL12" s="29">
         <v>10350</v>
       </c>
       <c r="CM12" s="29">
         <v>9142</v>
       </c>
       <c r="CN12" s="29">
         <v>9142</v>
       </c>
       <c r="CO12" s="29">
         <v>9135</v>
       </c>
-      <c r="CP12" s="24"/>
+      <c r="CP12" s="24">
+        <v>9314</v>
+      </c>
       <c r="CQ12" s="24"/>
       <c r="CR12" s="24"/>
       <c r="CS12" s="24"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
       <c r="P13" s="14"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="14"/>
       <c r="T13" s="14"/>
@@ -4864,68 +4880,68 @@
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="5"/>
       <c r="L55" s="5"/>
       <c r="M55" s="5"/>
       <c r="N55" s="5"/>
       <c r="O55" s="5"/>
       <c r="P55" s="5"/>
       <c r="Q55" s="5"/>
       <c r="R55" s="5"/>
       <c r="S55" s="5"/>
       <c r="T55" s="5"/>
       <c r="U55" s="5"/>
       <c r="V55" s="5"/>
       <c r="W55" s="5"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="CP2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>