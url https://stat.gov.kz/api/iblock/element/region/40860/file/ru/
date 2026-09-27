--- v4 (2026-08-18)
+++ v5 (2026-09-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="птицы" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">птицы!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
@@ -26677,51 +26677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CE1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CZ13" sqref="CZ13"/>
+      <selection activeCell="CY17" sqref="CY17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="2" customWidth="1"/>
     <col min="7" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="2" bestFit="1" customWidth="1"/>
@@ -27591,51 +27591,53 @@
       </c>
       <c r="CG5" s="26">
         <v>1519192</v>
       </c>
       <c r="CH5" s="28">
         <v>1325360</v>
       </c>
       <c r="CI5" s="30">
         <v>1276312</v>
       </c>
       <c r="CJ5" s="28">
         <v>1294390</v>
       </c>
       <c r="CK5" s="28">
         <v>1570493</v>
       </c>
       <c r="CL5" s="23">
         <v>1399702</v>
       </c>
       <c r="CM5" s="28">
         <v>1172166</v>
       </c>
       <c r="CN5" s="28">
         <v>1007967</v>
       </c>
-      <c r="CO5" s="28"/>
+      <c r="CO5" s="28">
+        <v>772143</v>
+      </c>
       <c r="CP5" s="29"/>
       <c r="CQ5" s="26"/>
       <c r="CR5" s="26"/>
       <c r="CS5" s="26"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="20">
         <v>708</v>
       </c>
       <c r="C6" s="21">
         <v>707</v>
       </c>
       <c r="D6" s="21">
         <v>706</v>
       </c>
       <c r="E6" s="21">
         <v>705</v>
       </c>
       <c r="F6" s="21">
         <v>704</v>
       </c>
       <c r="G6" s="21">
@@ -27874,51 +27876,53 @@
       </c>
       <c r="CG6" s="26">
         <v>787</v>
       </c>
       <c r="CH6" s="28">
         <v>787</v>
       </c>
       <c r="CI6" s="30">
         <v>787</v>
       </c>
       <c r="CJ6" s="28">
         <v>787</v>
       </c>
       <c r="CK6" s="28">
         <v>787</v>
       </c>
       <c r="CL6" s="23">
         <v>787</v>
       </c>
       <c r="CM6" s="28">
         <v>787</v>
       </c>
       <c r="CN6" s="28">
         <v>787</v>
       </c>
-      <c r="CO6" s="28"/>
+      <c r="CO6" s="28">
+        <v>787</v>
+      </c>
       <c r="CP6" s="26"/>
       <c r="CQ6" s="26"/>
       <c r="CR6" s="26"/>
       <c r="CS6" s="26"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="20">
         <v>875</v>
       </c>
       <c r="C7" s="21">
         <v>874</v>
       </c>
       <c r="D7" s="21">
         <v>873</v>
       </c>
       <c r="E7" s="21">
         <v>872</v>
       </c>
       <c r="F7" s="21">
         <v>871</v>
       </c>
       <c r="G7" s="21">
@@ -28157,51 +28161,53 @@
       </c>
       <c r="CG7" s="26">
         <v>3541</v>
       </c>
       <c r="CH7" s="28">
         <v>1558</v>
       </c>
       <c r="CI7" s="30">
         <v>1458</v>
       </c>
       <c r="CJ7" s="28">
         <v>1458</v>
       </c>
       <c r="CK7" s="28">
         <v>1458</v>
       </c>
       <c r="CL7" s="23">
         <v>1458</v>
       </c>
       <c r="CM7" s="28">
         <v>3432</v>
       </c>
       <c r="CN7" s="28">
         <v>3532</v>
       </c>
-      <c r="CO7" s="28"/>
+      <c r="CO7" s="28">
+        <v>5532</v>
+      </c>
       <c r="CP7" s="26"/>
       <c r="CQ7" s="26"/>
       <c r="CR7" s="26"/>
       <c r="CS7" s="26"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="20">
         <v>1896</v>
       </c>
       <c r="C8" s="21">
         <v>1894</v>
       </c>
       <c r="D8" s="21">
         <v>1892</v>
       </c>
       <c r="E8" s="21">
         <v>1890</v>
       </c>
       <c r="F8" s="21">
         <v>1888</v>
       </c>
       <c r="G8" s="21">
@@ -28440,51 +28446,53 @@
       </c>
       <c r="CG8" s="26">
         <v>2065</v>
       </c>
       <c r="CH8" s="28">
         <v>2006</v>
       </c>
       <c r="CI8" s="30">
         <v>2006</v>
       </c>
       <c r="CJ8" s="28">
         <v>2006</v>
       </c>
       <c r="CK8" s="28">
         <v>2006</v>
       </c>
       <c r="CL8" s="23">
         <v>2006</v>
       </c>
       <c r="CM8" s="28">
         <v>2897</v>
       </c>
       <c r="CN8" s="28">
         <v>2897</v>
       </c>
-      <c r="CO8" s="28"/>
+      <c r="CO8" s="28">
+        <v>2897</v>
+      </c>
       <c r="CP8" s="26"/>
       <c r="CQ8" s="26"/>
       <c r="CR8" s="26"/>
       <c r="CS8" s="26"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>3722</v>
       </c>
       <c r="C9" s="21">
         <v>3719</v>
       </c>
       <c r="D9" s="21">
         <v>3716</v>
       </c>
       <c r="E9" s="21">
         <v>3913</v>
       </c>
       <c r="F9" s="21">
         <v>3910</v>
       </c>
       <c r="G9" s="21">
@@ -28723,51 +28731,53 @@
       </c>
       <c r="CG9" s="26">
         <v>2614</v>
       </c>
       <c r="CH9" s="28">
         <v>2628</v>
       </c>
       <c r="CI9" s="30">
         <v>2628</v>
       </c>
       <c r="CJ9" s="28">
         <v>2628</v>
       </c>
       <c r="CK9" s="28">
         <v>2628</v>
       </c>
       <c r="CL9" s="23">
         <v>2628</v>
       </c>
       <c r="CM9" s="28">
         <v>2996</v>
       </c>
       <c r="CN9" s="28">
         <v>2996</v>
       </c>
-      <c r="CO9" s="28"/>
+      <c r="CO9" s="28">
+        <v>2996</v>
+      </c>
       <c r="CP9" s="26"/>
       <c r="CQ9" s="26"/>
       <c r="CR9" s="26"/>
       <c r="CS9" s="26"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>3205</v>
       </c>
       <c r="C10" s="21">
         <v>3202</v>
       </c>
       <c r="D10" s="21">
         <v>3199</v>
       </c>
       <c r="E10" s="21">
         <v>3196</v>
       </c>
       <c r="F10" s="21">
         <v>3193</v>
       </c>
       <c r="G10" s="21">
@@ -29006,51 +29016,53 @@
       </c>
       <c r="CG10" s="26">
         <v>2186</v>
       </c>
       <c r="CH10" s="28">
         <v>3159</v>
       </c>
       <c r="CI10" s="30">
         <v>3159</v>
       </c>
       <c r="CJ10" s="28">
         <v>3159</v>
       </c>
       <c r="CK10" s="28">
         <v>3159</v>
       </c>
       <c r="CL10" s="23">
         <v>3159</v>
       </c>
       <c r="CM10" s="28">
         <v>3321</v>
       </c>
       <c r="CN10" s="28">
         <v>3321</v>
       </c>
-      <c r="CO10" s="28"/>
+      <c r="CO10" s="28">
+        <v>3321</v>
+      </c>
       <c r="CP10" s="26"/>
       <c r="CQ10" s="26"/>
       <c r="CR10" s="26"/>
       <c r="CS10" s="26"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>32792</v>
       </c>
       <c r="C11" s="21">
         <v>32790</v>
       </c>
       <c r="D11" s="21">
         <v>32788</v>
       </c>
       <c r="E11" s="21">
         <v>32786</v>
       </c>
       <c r="F11" s="21">
         <v>32784</v>
       </c>
       <c r="G11" s="21">
@@ -29289,51 +29301,53 @@
       </c>
       <c r="CG11" s="26">
         <v>1125329</v>
       </c>
       <c r="CH11" s="28">
         <v>1147621</v>
       </c>
       <c r="CI11" s="30">
         <v>1167595</v>
       </c>
       <c r="CJ11" s="28">
         <v>1185673</v>
       </c>
       <c r="CK11" s="28">
         <v>1201145</v>
       </c>
       <c r="CL11" s="23">
         <v>1007330</v>
       </c>
       <c r="CM11" s="28">
         <v>808361</v>
       </c>
       <c r="CN11" s="28">
         <v>604576</v>
       </c>
-      <c r="CO11" s="28"/>
+      <c r="CO11" s="28">
+        <v>398102</v>
+      </c>
       <c r="CP11" s="26"/>
       <c r="CQ11" s="26"/>
       <c r="CR11" s="26"/>
       <c r="CS11" s="26"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>3035</v>
       </c>
       <c r="C12" s="21">
         <v>3032</v>
       </c>
       <c r="D12" s="21">
         <v>3029</v>
       </c>
       <c r="E12" s="21">
         <v>3026</v>
       </c>
       <c r="F12" s="21">
         <v>3023</v>
       </c>
       <c r="G12" s="21">
@@ -29572,51 +29586,53 @@
       </c>
       <c r="CG12" s="26">
         <v>382670</v>
       </c>
       <c r="CH12" s="28">
         <v>167601</v>
       </c>
       <c r="CI12" s="30">
         <v>98679</v>
       </c>
       <c r="CJ12" s="28">
         <v>98679</v>
       </c>
       <c r="CK12" s="28">
         <v>359310</v>
       </c>
       <c r="CL12" s="23">
         <v>382334</v>
       </c>
       <c r="CM12" s="28">
         <v>350372</v>
       </c>
       <c r="CN12" s="28">
         <v>389858</v>
       </c>
-      <c r="CO12" s="28"/>
+      <c r="CO12" s="28">
+        <v>358508</v>
+      </c>
       <c r="CP12" s="26"/>
       <c r="CQ12" s="26"/>
       <c r="CR12" s="26"/>
       <c r="CS12" s="26"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="7"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="7"/>
       <c r="K13" s="9"/>
       <c r="L13" s="10"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="9"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="7"/>