--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -13456,79 +13456,79 @@
     <xf numFmtId="3" fontId="30" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="4" xfId="844" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="30" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12887">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
     <cellStyle name="Обычный 10 2" xfId="2068"/>
     <cellStyle name="Обычный 10 2 2" xfId="2069"/>
     <cellStyle name="Обычный 10 2 3" xfId="5024"/>
     <cellStyle name="Обычный 10 2 4" xfId="7309"/>
     <cellStyle name="Обычный 10 2 5" xfId="10576"/>
     <cellStyle name="Обычный 10 3" xfId="2070"/>
     <cellStyle name="Обычный 10 3 2" xfId="7310"/>
     <cellStyle name="Обычный 10 3 3" xfId="10573"/>
     <cellStyle name="Обычный 10 4" xfId="2071"/>
     <cellStyle name="Обычный 10 4 2" xfId="7311"/>
     <cellStyle name="Обычный 10 4 3" xfId="10570"/>
     <cellStyle name="Обычный 10 5" xfId="5026"/>
     <cellStyle name="Обычный 10 6" xfId="7308"/>
     <cellStyle name="Обычный 10 7" xfId="10579"/>
     <cellStyle name="Обычный 100" xfId="827"/>
     <cellStyle name="Обычный 100 2" xfId="2072"/>
     <cellStyle name="Обычный 100 2 2" xfId="2073"/>
     <cellStyle name="Обычный 100 2 3" xfId="5020"/>
     <cellStyle name="Обычный 100 3" xfId="2074"/>
     <cellStyle name="Обычный 100 3 2" xfId="7314"/>
@@ -26677,398 +26677,398 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CE1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CY17" sqref="CY17"/>
+      <selection activeCell="CQ19" sqref="CQ19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="2" customWidth="1"/>
     <col min="7" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="2" customWidth="1"/>
     <col min="30" max="31" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="8.85546875" style="2" customWidth="1"/>
     <col min="42" max="43" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="32"/>
-[...46 lines deleted...]
-      <c r="AW1" s="32"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
+      <c r="AI1" s="38"/>
+      <c r="AJ1" s="38"/>
+      <c r="AK1" s="38"/>
+      <c r="AL1" s="38"/>
+      <c r="AM1" s="38"/>
+      <c r="AN1" s="38"/>
+      <c r="AO1" s="38"/>
+      <c r="AP1" s="38"/>
+      <c r="AQ1" s="38"/>
+      <c r="AR1" s="38"/>
+      <c r="AS1" s="38"/>
+      <c r="AT1" s="38"/>
+      <c r="AU1" s="38"/>
+      <c r="AV1" s="38"/>
+      <c r="AW1" s="38"/>
       <c r="AX1" s="6"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BC1" s="6"/>
       <c r="BD1" s="6"/>
       <c r="BE1" s="6"/>
       <c r="BF1" s="6"/>
       <c r="BG1" s="6"/>
       <c r="BH1" s="6"/>
       <c r="BI1" s="6"/>
       <c r="BJ1" s="6"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="12"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
-      <c r="J2" s="33" t="s">
+      <c r="J2" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="33"/>
-[...1 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="33" t="s">
+      <c r="V2" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="33"/>
-[...1 lines deleted...]
-      <c r="Y2" s="33"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
       <c r="Z2" s="14"/>
       <c r="AA2" s="14"/>
       <c r="AB2" s="14"/>
       <c r="AC2" s="14"/>
       <c r="AD2" s="14"/>
       <c r="AE2" s="14"/>
       <c r="AF2" s="14"/>
       <c r="AG2" s="14"/>
-      <c r="AH2" s="33" t="s">
+      <c r="AH2" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="33"/>
-[...1 lines deleted...]
-      <c r="AK2" s="33"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
       <c r="AL2" s="14"/>
       <c r="AM2" s="14"/>
       <c r="AN2" s="14"/>
       <c r="AO2" s="14"/>
       <c r="AP2" s="14"/>
       <c r="AQ2" s="14"/>
       <c r="AR2" s="14"/>
       <c r="AS2" s="14"/>
-      <c r="AT2" s="33" t="s">
+      <c r="AT2" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="33"/>
-[...1 lines deleted...]
-      <c r="AW2" s="33"/>
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="35"/>
       <c r="AX2" s="14"/>
       <c r="AY2" s="14"/>
       <c r="AZ2" s="14"/>
       <c r="BA2" s="14"/>
       <c r="BB2" s="14"/>
       <c r="BC2" s="14"/>
       <c r="BD2" s="14"/>
-      <c r="BE2" s="33" t="s">
+      <c r="BE2" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="BF2" s="33"/>
-[...1 lines deleted...]
-      <c r="BH2" s="33"/>
+      <c r="BF2" s="35"/>
+      <c r="BG2" s="35"/>
+      <c r="BH2" s="35"/>
       <c r="BI2" s="14"/>
       <c r="BJ2" s="14"/>
       <c r="BK2" s="14"/>
       <c r="BL2" s="14"/>
       <c r="BM2" s="14"/>
       <c r="BN2" s="14"/>
       <c r="BO2" s="14"/>
       <c r="BP2" s="14"/>
-      <c r="BQ2" s="40" t="s">
+      <c r="BQ2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="BR2" s="40"/>
-[...2 lines deleted...]
-      <c r="BU2" s="41"/>
+      <c r="BR2" s="36"/>
+      <c r="BS2" s="36"/>
+      <c r="BT2" s="36"/>
+      <c r="BU2" s="37"/>
       <c r="BV2" s="14"/>
       <c r="BW2" s="14"/>
       <c r="BX2" s="14"/>
       <c r="BY2" s="14"/>
       <c r="BZ2" s="14"/>
       <c r="CA2" s="14"/>
       <c r="CB2" s="14"/>
-      <c r="CC2" s="40" t="s">
+      <c r="CC2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="CD2" s="40"/>
-[...2 lines deleted...]
-      <c r="CG2" s="41"/>
+      <c r="CD2" s="36"/>
+      <c r="CE2" s="36"/>
+      <c r="CF2" s="36"/>
+      <c r="CG2" s="37"/>
       <c r="CH2" s="14"/>
       <c r="CI2" s="14"/>
       <c r="CJ2" s="14"/>
       <c r="CK2" s="14"/>
       <c r="CL2" s="14"/>
       <c r="CM2" s="14"/>
       <c r="CN2" s="14"/>
-      <c r="CO2" s="40" t="s">
+      <c r="CO2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="CP2" s="40"/>
-[...2 lines deleted...]
-      <c r="CS2" s="41"/>
+      <c r="CP2" s="36"/>
+      <c r="CQ2" s="36"/>
+      <c r="CR2" s="36"/>
+      <c r="CS2" s="37"/>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="35"/>
-[...10 lines deleted...]
-      <c r="N3" s="34" t="s">
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="35"/>
-[...10 lines deleted...]
-      <c r="Z3" s="34" t="s">
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
+      <c r="X3" s="33"/>
+      <c r="Y3" s="39"/>
+      <c r="Z3" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="35"/>
-[...10 lines deleted...]
-      <c r="AL3" s="34" t="s">
+      <c r="AA3" s="33"/>
+      <c r="AB3" s="33"/>
+      <c r="AC3" s="33"/>
+      <c r="AD3" s="33"/>
+      <c r="AE3" s="33"/>
+      <c r="AF3" s="33"/>
+      <c r="AG3" s="33"/>
+      <c r="AH3" s="33"/>
+      <c r="AI3" s="33"/>
+      <c r="AJ3" s="33"/>
+      <c r="AK3" s="39"/>
+      <c r="AL3" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="35"/>
-[...10 lines deleted...]
-      <c r="AX3" s="34" t="s">
+      <c r="AM3" s="33"/>
+      <c r="AN3" s="33"/>
+      <c r="AO3" s="33"/>
+      <c r="AP3" s="33"/>
+      <c r="AQ3" s="33"/>
+      <c r="AR3" s="33"/>
+      <c r="AS3" s="33"/>
+      <c r="AT3" s="33"/>
+      <c r="AU3" s="33"/>
+      <c r="AV3" s="33"/>
+      <c r="AW3" s="34"/>
+      <c r="AX3" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="AY3" s="35"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="34" t="s">
+      <c r="AY3" s="33"/>
+      <c r="AZ3" s="33"/>
+      <c r="BA3" s="33"/>
+      <c r="BB3" s="33"/>
+      <c r="BC3" s="33"/>
+      <c r="BD3" s="33"/>
+      <c r="BE3" s="33"/>
+      <c r="BF3" s="33"/>
+      <c r="BG3" s="33"/>
+      <c r="BH3" s="33"/>
+      <c r="BI3" s="34"/>
+      <c r="BJ3" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="35"/>
-[...10 lines deleted...]
-      <c r="BV3" s="34" t="s">
+      <c r="BK3" s="33"/>
+      <c r="BL3" s="33"/>
+      <c r="BM3" s="33"/>
+      <c r="BN3" s="33"/>
+      <c r="BO3" s="33"/>
+      <c r="BP3" s="33"/>
+      <c r="BQ3" s="33"/>
+      <c r="BR3" s="33"/>
+      <c r="BS3" s="33"/>
+      <c r="BT3" s="33"/>
+      <c r="BU3" s="34"/>
+      <c r="BV3" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="35"/>
-[...10 lines deleted...]
-      <c r="CH3" s="34" t="s">
+      <c r="BW3" s="33"/>
+      <c r="BX3" s="33"/>
+      <c r="BY3" s="33"/>
+      <c r="BZ3" s="33"/>
+      <c r="CA3" s="33"/>
+      <c r="CB3" s="33"/>
+      <c r="CC3" s="33"/>
+      <c r="CD3" s="33"/>
+      <c r="CE3" s="33"/>
+      <c r="CF3" s="33"/>
+      <c r="CG3" s="34"/>
+      <c r="CH3" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="35"/>
-[...9 lines deleted...]
-      <c r="CS3" s="37"/>
+      <c r="CI3" s="33"/>
+      <c r="CJ3" s="33"/>
+      <c r="CK3" s="33"/>
+      <c r="CL3" s="33"/>
+      <c r="CM3" s="33"/>
+      <c r="CN3" s="33"/>
+      <c r="CO3" s="33"/>
+      <c r="CP3" s="33"/>
+      <c r="CQ3" s="33"/>
+      <c r="CR3" s="33"/>
+      <c r="CS3" s="34"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -27594,51 +27594,53 @@
       </c>
       <c r="CH5" s="28">
         <v>1325360</v>
       </c>
       <c r="CI5" s="30">
         <v>1276312</v>
       </c>
       <c r="CJ5" s="28">
         <v>1294390</v>
       </c>
       <c r="CK5" s="28">
         <v>1570493</v>
       </c>
       <c r="CL5" s="23">
         <v>1399702</v>
       </c>
       <c r="CM5" s="28">
         <v>1172166</v>
       </c>
       <c r="CN5" s="28">
         <v>1007967</v>
       </c>
       <c r="CO5" s="28">
         <v>772143</v>
       </c>
-      <c r="CP5" s="29"/>
+      <c r="CP5" s="29">
+        <v>467100</v>
+      </c>
       <c r="CQ5" s="26"/>
       <c r="CR5" s="26"/>
       <c r="CS5" s="26"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="20">
         <v>708</v>
       </c>
       <c r="C6" s="21">
         <v>707</v>
       </c>
       <c r="D6" s="21">
         <v>706</v>
       </c>
       <c r="E6" s="21">
         <v>705</v>
       </c>
       <c r="F6" s="21">
         <v>704</v>
       </c>
       <c r="G6" s="21">
         <v>704</v>
@@ -27879,51 +27881,53 @@
       </c>
       <c r="CH6" s="28">
         <v>787</v>
       </c>
       <c r="CI6" s="30">
         <v>787</v>
       </c>
       <c r="CJ6" s="28">
         <v>787</v>
       </c>
       <c r="CK6" s="28">
         <v>787</v>
       </c>
       <c r="CL6" s="23">
         <v>787</v>
       </c>
       <c r="CM6" s="28">
         <v>787</v>
       </c>
       <c r="CN6" s="28">
         <v>787</v>
       </c>
       <c r="CO6" s="28">
         <v>787</v>
       </c>
-      <c r="CP6" s="26"/>
+      <c r="CP6" s="26">
+        <v>787</v>
+      </c>
       <c r="CQ6" s="26"/>
       <c r="CR6" s="26"/>
       <c r="CS6" s="26"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="20">
         <v>875</v>
       </c>
       <c r="C7" s="21">
         <v>874</v>
       </c>
       <c r="D7" s="21">
         <v>873</v>
       </c>
       <c r="E7" s="21">
         <v>872</v>
       </c>
       <c r="F7" s="21">
         <v>871</v>
       </c>
       <c r="G7" s="21">
         <v>871</v>
@@ -28164,51 +28168,53 @@
       </c>
       <c r="CH7" s="28">
         <v>1558</v>
       </c>
       <c r="CI7" s="30">
         <v>1458</v>
       </c>
       <c r="CJ7" s="28">
         <v>1458</v>
       </c>
       <c r="CK7" s="28">
         <v>1458</v>
       </c>
       <c r="CL7" s="23">
         <v>1458</v>
       </c>
       <c r="CM7" s="28">
         <v>3432</v>
       </c>
       <c r="CN7" s="28">
         <v>3532</v>
       </c>
       <c r="CO7" s="28">
         <v>5532</v>
       </c>
-      <c r="CP7" s="26"/>
+      <c r="CP7" s="26">
+        <v>5932</v>
+      </c>
       <c r="CQ7" s="26"/>
       <c r="CR7" s="26"/>
       <c r="CS7" s="26"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="20">
         <v>1896</v>
       </c>
       <c r="C8" s="21">
         <v>1894</v>
       </c>
       <c r="D8" s="21">
         <v>1892</v>
       </c>
       <c r="E8" s="21">
         <v>1890</v>
       </c>
       <c r="F8" s="21">
         <v>1888</v>
       </c>
       <c r="G8" s="21">
         <v>1887</v>
@@ -28449,51 +28455,53 @@
       </c>
       <c r="CH8" s="28">
         <v>2006</v>
       </c>
       <c r="CI8" s="30">
         <v>2006</v>
       </c>
       <c r="CJ8" s="28">
         <v>2006</v>
       </c>
       <c r="CK8" s="28">
         <v>2006</v>
       </c>
       <c r="CL8" s="23">
         <v>2006</v>
       </c>
       <c r="CM8" s="28">
         <v>2897</v>
       </c>
       <c r="CN8" s="28">
         <v>2897</v>
       </c>
       <c r="CO8" s="28">
         <v>2897</v>
       </c>
-      <c r="CP8" s="26"/>
+      <c r="CP8" s="26">
+        <v>2897</v>
+      </c>
       <c r="CQ8" s="26"/>
       <c r="CR8" s="26"/>
       <c r="CS8" s="26"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>3722</v>
       </c>
       <c r="C9" s="21">
         <v>3719</v>
       </c>
       <c r="D9" s="21">
         <v>3716</v>
       </c>
       <c r="E9" s="21">
         <v>3913</v>
       </c>
       <c r="F9" s="21">
         <v>3910</v>
       </c>
       <c r="G9" s="21">
         <v>3908</v>
@@ -28734,51 +28742,53 @@
       </c>
       <c r="CH9" s="28">
         <v>2628</v>
       </c>
       <c r="CI9" s="30">
         <v>2628</v>
       </c>
       <c r="CJ9" s="28">
         <v>2628</v>
       </c>
       <c r="CK9" s="28">
         <v>2628</v>
       </c>
       <c r="CL9" s="23">
         <v>2628</v>
       </c>
       <c r="CM9" s="28">
         <v>2996</v>
       </c>
       <c r="CN9" s="28">
         <v>2996</v>
       </c>
       <c r="CO9" s="28">
         <v>2996</v>
       </c>
-      <c r="CP9" s="26"/>
+      <c r="CP9" s="26">
+        <v>2996</v>
+      </c>
       <c r="CQ9" s="26"/>
       <c r="CR9" s="26"/>
       <c r="CS9" s="26"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>3205</v>
       </c>
       <c r="C10" s="21">
         <v>3202</v>
       </c>
       <c r="D10" s="21">
         <v>3199</v>
       </c>
       <c r="E10" s="21">
         <v>3196</v>
       </c>
       <c r="F10" s="21">
         <v>3193</v>
       </c>
       <c r="G10" s="21">
         <v>3192</v>
@@ -29019,51 +29029,53 @@
       </c>
       <c r="CH10" s="28">
         <v>3159</v>
       </c>
       <c r="CI10" s="30">
         <v>3159</v>
       </c>
       <c r="CJ10" s="28">
         <v>3159</v>
       </c>
       <c r="CK10" s="28">
         <v>3159</v>
       </c>
       <c r="CL10" s="23">
         <v>3159</v>
       </c>
       <c r="CM10" s="28">
         <v>3321</v>
       </c>
       <c r="CN10" s="28">
         <v>3321</v>
       </c>
       <c r="CO10" s="28">
         <v>3321</v>
       </c>
-      <c r="CP10" s="26"/>
+      <c r="CP10" s="26">
+        <v>3321</v>
+      </c>
       <c r="CQ10" s="26"/>
       <c r="CR10" s="26"/>
       <c r="CS10" s="26"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>32792</v>
       </c>
       <c r="C11" s="21">
         <v>32790</v>
       </c>
       <c r="D11" s="21">
         <v>32788</v>
       </c>
       <c r="E11" s="21">
         <v>32786</v>
       </c>
       <c r="F11" s="21">
         <v>32784</v>
       </c>
       <c r="G11" s="21">
         <v>32783</v>
@@ -29304,51 +29316,53 @@
       </c>
       <c r="CH11" s="28">
         <v>1147621</v>
       </c>
       <c r="CI11" s="30">
         <v>1167595</v>
       </c>
       <c r="CJ11" s="28">
         <v>1185673</v>
       </c>
       <c r="CK11" s="28">
         <v>1201145</v>
       </c>
       <c r="CL11" s="23">
         <v>1007330</v>
       </c>
       <c r="CM11" s="28">
         <v>808361</v>
       </c>
       <c r="CN11" s="28">
         <v>604576</v>
       </c>
       <c r="CO11" s="28">
         <v>398102</v>
       </c>
-      <c r="CP11" s="26"/>
+      <c r="CP11" s="26">
+        <v>308709</v>
+      </c>
       <c r="CQ11" s="26"/>
       <c r="CR11" s="26"/>
       <c r="CS11" s="26"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>3035</v>
       </c>
       <c r="C12" s="21">
         <v>3032</v>
       </c>
       <c r="D12" s="21">
         <v>3029</v>
       </c>
       <c r="E12" s="21">
         <v>3026</v>
       </c>
       <c r="F12" s="21">
         <v>3023</v>
       </c>
       <c r="G12" s="21">
         <v>3022</v>
@@ -29589,51 +29603,53 @@
       </c>
       <c r="CH12" s="28">
         <v>167601</v>
       </c>
       <c r="CI12" s="30">
         <v>98679</v>
       </c>
       <c r="CJ12" s="28">
         <v>98679</v>
       </c>
       <c r="CK12" s="28">
         <v>359310</v>
       </c>
       <c r="CL12" s="23">
         <v>382334</v>
       </c>
       <c r="CM12" s="28">
         <v>350372</v>
       </c>
       <c r="CN12" s="28">
         <v>389858</v>
       </c>
       <c r="CO12" s="28">
         <v>358508</v>
       </c>
-      <c r="CP12" s="26"/>
+      <c r="CP12" s="26">
+        <v>142458</v>
+      </c>
       <c r="CQ12" s="26"/>
       <c r="CR12" s="26"/>
       <c r="CS12" s="26"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="7"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="7"/>
       <c r="K13" s="9"/>
       <c r="L13" s="10"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="9"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="7"/>
       <c r="T13" s="9"/>
@@ -29687,68 +29703,68 @@
       <c r="AV17" s="5"/>
     </row>
     <row r="18" spans="48:48">
       <c r="AV18" s="5"/>
     </row>
     <row r="19" spans="48:48">
       <c r="AV19" s="5"/>
     </row>
     <row r="20" spans="48:48">
       <c r="AV20" s="5"/>
     </row>
     <row r="21" spans="48:48">
       <c r="AV21" s="5"/>
     </row>
     <row r="22" spans="48:48">
       <c r="AV22" s="5"/>
     </row>
     <row r="23" spans="48:48">
       <c r="AV23" s="5"/>
     </row>
     <row r="24" spans="48:48">
       <c r="AV24" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AX3:BI3"/>
-[...6 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BE2:BH2"/>
+    <mergeCell ref="BQ2:BU2"/>
+    <mergeCell ref="CO2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CC2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>