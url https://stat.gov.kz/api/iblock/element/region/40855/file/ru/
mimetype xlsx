--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="лошади" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лошади!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
@@ -26750,51 +26750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS15"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CF1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CY14" sqref="CY14"/>
+      <selection activeCell="CY6" sqref="CY6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="2" customWidth="1"/>
     <col min="6" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -27663,51 +27663,53 @@
       </c>
       <c r="CG5" s="29">
         <v>140183</v>
       </c>
       <c r="CH5" s="32">
         <v>141909</v>
       </c>
       <c r="CI5" s="35">
         <v>141530</v>
       </c>
       <c r="CJ5" s="29">
         <v>182220</v>
       </c>
       <c r="CK5" s="32">
         <v>182083</v>
       </c>
       <c r="CL5" s="29">
         <v>181830</v>
       </c>
       <c r="CM5" s="32">
         <v>148417</v>
       </c>
       <c r="CN5" s="29">
         <v>147936</v>
       </c>
-      <c r="CO5" s="32"/>
+      <c r="CO5" s="32">
+        <v>147727</v>
+      </c>
       <c r="CP5" s="33"/>
       <c r="CQ5" s="34"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="23">
         <v>211</v>
       </c>
       <c r="C6" s="24">
         <v>210</v>
       </c>
       <c r="D6" s="24">
         <v>332</v>
       </c>
       <c r="E6" s="24">
         <v>332</v>
       </c>
       <c r="F6" s="24">
         <v>331</v>
       </c>
       <c r="G6" s="24">
@@ -27946,51 +27948,53 @@
       </c>
       <c r="CG6" s="29">
         <v>668</v>
       </c>
       <c r="CH6" s="32">
         <v>662</v>
       </c>
       <c r="CI6" s="35">
         <v>657</v>
       </c>
       <c r="CJ6" s="29">
         <v>846</v>
       </c>
       <c r="CK6" s="32">
         <v>844</v>
       </c>
       <c r="CL6" s="29">
         <v>840</v>
       </c>
       <c r="CM6" s="32">
         <v>629</v>
       </c>
       <c r="CN6" s="29">
         <v>629</v>
       </c>
-      <c r="CO6" s="32"/>
+      <c r="CO6" s="32">
+        <v>629</v>
+      </c>
       <c r="CP6" s="29"/>
       <c r="CQ6" s="8"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="23">
         <v>2254</v>
       </c>
       <c r="C7" s="24">
         <v>2242</v>
       </c>
       <c r="D7" s="24">
         <v>3013</v>
       </c>
       <c r="E7" s="24">
         <v>3006</v>
       </c>
       <c r="F7" s="24">
         <v>2988</v>
       </c>
       <c r="G7" s="24">
@@ -28229,51 +28233,53 @@
       </c>
       <c r="CG7" s="29">
         <v>4571</v>
       </c>
       <c r="CH7" s="32">
         <v>4607</v>
       </c>
       <c r="CI7" s="35">
         <v>4592</v>
       </c>
       <c r="CJ7" s="29">
         <v>5833</v>
       </c>
       <c r="CK7" s="32">
         <v>5789</v>
       </c>
       <c r="CL7" s="29">
         <v>5757</v>
       </c>
       <c r="CM7" s="32">
         <v>5819</v>
       </c>
       <c r="CN7" s="29">
         <v>5814</v>
       </c>
-      <c r="CO7" s="32"/>
+      <c r="CO7" s="32">
+        <v>5809</v>
+      </c>
       <c r="CP7" s="29"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>9318</v>
       </c>
       <c r="C8" s="24">
         <v>9273</v>
       </c>
       <c r="D8" s="24">
         <v>12808</v>
       </c>
       <c r="E8" s="24">
         <v>12770</v>
       </c>
       <c r="F8" s="24">
         <v>12721</v>
       </c>
       <c r="G8" s="24">
@@ -28512,51 +28518,53 @@
       </c>
       <c r="CG8" s="29">
         <v>26234</v>
       </c>
       <c r="CH8" s="32">
         <v>26520</v>
       </c>
       <c r="CI8" s="35">
         <v>26460</v>
       </c>
       <c r="CJ8" s="29">
         <v>34256</v>
       </c>
       <c r="CK8" s="32">
         <v>34168</v>
       </c>
       <c r="CL8" s="29">
         <v>34095</v>
       </c>
       <c r="CM8" s="32">
         <v>27215</v>
       </c>
       <c r="CN8" s="29">
         <v>27097</v>
       </c>
-      <c r="CO8" s="32"/>
+      <c r="CO8" s="32">
+        <v>26999</v>
+      </c>
       <c r="CP8" s="29"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="23">
         <v>11669</v>
       </c>
       <c r="C9" s="24">
         <v>11613</v>
       </c>
       <c r="D9" s="24">
         <v>16382</v>
       </c>
       <c r="E9" s="24">
         <v>16334</v>
       </c>
       <c r="F9" s="24">
         <v>16285</v>
       </c>
       <c r="G9" s="24">
@@ -28795,51 +28803,53 @@
       </c>
       <c r="CG9" s="29">
         <v>24068</v>
       </c>
       <c r="CH9" s="32">
         <v>26737</v>
       </c>
       <c r="CI9" s="35">
         <v>26662</v>
       </c>
       <c r="CJ9" s="29">
         <v>34435</v>
       </c>
       <c r="CK9" s="32">
         <v>34392</v>
       </c>
       <c r="CL9" s="29">
         <v>34315</v>
       </c>
       <c r="CM9" s="32">
         <v>27381</v>
       </c>
       <c r="CN9" s="29">
         <v>27294</v>
       </c>
-      <c r="CO9" s="32"/>
+      <c r="CO9" s="32">
+        <v>27185</v>
+      </c>
       <c r="CP9" s="29"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>40281</v>
       </c>
       <c r="C10" s="24">
         <v>40064</v>
       </c>
       <c r="D10" s="24">
         <v>54844</v>
       </c>
       <c r="E10" s="24">
         <v>54680</v>
       </c>
       <c r="F10" s="24">
         <v>54519</v>
       </c>
       <c r="G10" s="24">
@@ -29078,51 +29088,53 @@
       </c>
       <c r="CG10" s="29">
         <v>58355</v>
       </c>
       <c r="CH10" s="32">
         <v>57140</v>
       </c>
       <c r="CI10" s="35">
         <v>56961</v>
       </c>
       <c r="CJ10" s="29">
         <v>73488</v>
       </c>
       <c r="CK10" s="32">
         <v>73313</v>
       </c>
       <c r="CL10" s="29">
         <v>73245</v>
       </c>
       <c r="CM10" s="32">
         <v>60111</v>
       </c>
       <c r="CN10" s="29">
         <v>59893</v>
       </c>
-      <c r="CO10" s="32"/>
+      <c r="CO10" s="32">
+        <v>59951</v>
+      </c>
       <c r="CP10" s="29"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23">
         <v>3882</v>
       </c>
       <c r="C11" s="24">
         <v>3868</v>
       </c>
       <c r="D11" s="24">
         <v>5701</v>
       </c>
       <c r="E11" s="24">
         <v>5675</v>
       </c>
       <c r="F11" s="24">
         <v>5665</v>
       </c>
       <c r="G11" s="24">
@@ -29361,51 +29373,53 @@
       </c>
       <c r="CG11" s="29">
         <v>8753</v>
       </c>
       <c r="CH11" s="32">
         <v>9556</v>
       </c>
       <c r="CI11" s="35">
         <v>9532</v>
       </c>
       <c r="CJ11" s="29">
         <v>12351</v>
       </c>
       <c r="CK11" s="32">
         <v>12330</v>
       </c>
       <c r="CL11" s="29">
         <v>12330</v>
       </c>
       <c r="CM11" s="32">
         <v>9753</v>
       </c>
       <c r="CN11" s="29">
         <v>9751</v>
       </c>
-      <c r="CO11" s="32"/>
+      <c r="CO11" s="32">
+        <v>9746</v>
+      </c>
       <c r="CP11" s="29"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="23">
         <v>10777</v>
       </c>
       <c r="C12" s="24">
         <v>10723</v>
       </c>
       <c r="D12" s="24">
         <v>14536</v>
       </c>
       <c r="E12" s="24">
         <v>14554</v>
       </c>
       <c r="F12" s="24">
         <v>14527</v>
       </c>
       <c r="G12" s="24">
@@ -29644,51 +29658,53 @@
       </c>
       <c r="CG12" s="29">
         <v>17534</v>
       </c>
       <c r="CH12" s="32">
         <v>16687</v>
       </c>
       <c r="CI12" s="35">
         <v>16666</v>
       </c>
       <c r="CJ12" s="29">
         <v>21011</v>
       </c>
       <c r="CK12" s="32">
         <v>21247</v>
       </c>
       <c r="CL12" s="29">
         <v>21248</v>
       </c>
       <c r="CM12" s="32">
         <v>17509</v>
       </c>
       <c r="CN12" s="29">
         <v>17458</v>
       </c>
-      <c r="CO12" s="32"/>
+      <c r="CO12" s="32">
+        <v>17408</v>
+      </c>
       <c r="CP12" s="29"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="6"/>
       <c r="B13" s="6"/>
       <c r="C13" s="9"/>
       <c r="D13" s="6"/>
       <c r="E13" s="9"/>
       <c r="F13" s="10"/>
       <c r="G13" s="6"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="11"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="10"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="10"/>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>