--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -26750,51 +26750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS15"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CF1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CY6" sqref="CY6"/>
+      <selection activeCell="CW7" sqref="CW7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="2" customWidth="1"/>
     <col min="6" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -27666,51 +27666,53 @@
       </c>
       <c r="CH5" s="32">
         <v>141909</v>
       </c>
       <c r="CI5" s="35">
         <v>141530</v>
       </c>
       <c r="CJ5" s="29">
         <v>182220</v>
       </c>
       <c r="CK5" s="32">
         <v>182083</v>
       </c>
       <c r="CL5" s="29">
         <v>181830</v>
       </c>
       <c r="CM5" s="32">
         <v>148417</v>
       </c>
       <c r="CN5" s="29">
         <v>147936</v>
       </c>
       <c r="CO5" s="32">
         <v>147727</v>
       </c>
-      <c r="CP5" s="33"/>
+      <c r="CP5" s="33">
+        <v>153454</v>
+      </c>
       <c r="CQ5" s="34"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="23">
         <v>211</v>
       </c>
       <c r="C6" s="24">
         <v>210</v>
       </c>
       <c r="D6" s="24">
         <v>332</v>
       </c>
       <c r="E6" s="24">
         <v>332</v>
       </c>
       <c r="F6" s="24">
         <v>331</v>
       </c>
       <c r="G6" s="24">
         <v>330</v>
@@ -27951,51 +27953,53 @@
       </c>
       <c r="CH6" s="32">
         <v>662</v>
       </c>
       <c r="CI6" s="35">
         <v>657</v>
       </c>
       <c r="CJ6" s="29">
         <v>846</v>
       </c>
       <c r="CK6" s="32">
         <v>844</v>
       </c>
       <c r="CL6" s="29">
         <v>840</v>
       </c>
       <c r="CM6" s="32">
         <v>629</v>
       </c>
       <c r="CN6" s="29">
         <v>629</v>
       </c>
       <c r="CO6" s="32">
         <v>629</v>
       </c>
-      <c r="CP6" s="29"/>
+      <c r="CP6" s="29">
+        <v>629</v>
+      </c>
       <c r="CQ6" s="8"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="23">
         <v>2254</v>
       </c>
       <c r="C7" s="24">
         <v>2242</v>
       </c>
       <c r="D7" s="24">
         <v>3013</v>
       </c>
       <c r="E7" s="24">
         <v>3006</v>
       </c>
       <c r="F7" s="24">
         <v>2988</v>
       </c>
       <c r="G7" s="24">
         <v>3027</v>
@@ -28236,51 +28240,53 @@
       </c>
       <c r="CH7" s="32">
         <v>4607</v>
       </c>
       <c r="CI7" s="35">
         <v>4592</v>
       </c>
       <c r="CJ7" s="29">
         <v>5833</v>
       </c>
       <c r="CK7" s="32">
         <v>5789</v>
       </c>
       <c r="CL7" s="29">
         <v>5757</v>
       </c>
       <c r="CM7" s="32">
         <v>5819</v>
       </c>
       <c r="CN7" s="29">
         <v>5814</v>
       </c>
       <c r="CO7" s="32">
         <v>5809</v>
       </c>
-      <c r="CP7" s="29"/>
+      <c r="CP7" s="29">
+        <v>5784</v>
+      </c>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="23">
         <v>9318</v>
       </c>
       <c r="C8" s="24">
         <v>9273</v>
       </c>
       <c r="D8" s="24">
         <v>12808</v>
       </c>
       <c r="E8" s="24">
         <v>12770</v>
       </c>
       <c r="F8" s="24">
         <v>12721</v>
       </c>
       <c r="G8" s="24">
         <v>12630</v>
@@ -28521,51 +28527,53 @@
       </c>
       <c r="CH8" s="32">
         <v>26520</v>
       </c>
       <c r="CI8" s="35">
         <v>26460</v>
       </c>
       <c r="CJ8" s="29">
         <v>34256</v>
       </c>
       <c r="CK8" s="32">
         <v>34168</v>
       </c>
       <c r="CL8" s="29">
         <v>34095</v>
       </c>
       <c r="CM8" s="32">
         <v>27215</v>
       </c>
       <c r="CN8" s="29">
         <v>27097</v>
       </c>
       <c r="CO8" s="32">
         <v>26999</v>
       </c>
-      <c r="CP8" s="29"/>
+      <c r="CP8" s="29">
+        <v>28241</v>
+      </c>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="23">
         <v>11669</v>
       </c>
       <c r="C9" s="24">
         <v>11613</v>
       </c>
       <c r="D9" s="24">
         <v>16382</v>
       </c>
       <c r="E9" s="24">
         <v>16334</v>
       </c>
       <c r="F9" s="24">
         <v>16285</v>
       </c>
       <c r="G9" s="24">
         <v>16253</v>
@@ -28806,51 +28814,53 @@
       </c>
       <c r="CH9" s="32">
         <v>26737</v>
       </c>
       <c r="CI9" s="35">
         <v>26662</v>
       </c>
       <c r="CJ9" s="29">
         <v>34435</v>
       </c>
       <c r="CK9" s="32">
         <v>34392</v>
       </c>
       <c r="CL9" s="29">
         <v>34315</v>
       </c>
       <c r="CM9" s="32">
         <v>27381</v>
       </c>
       <c r="CN9" s="29">
         <v>27294</v>
       </c>
       <c r="CO9" s="32">
         <v>27185</v>
       </c>
-      <c r="CP9" s="29"/>
+      <c r="CP9" s="29">
+        <v>27690</v>
+      </c>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="23">
         <v>40281</v>
       </c>
       <c r="C10" s="24">
         <v>40064</v>
       </c>
       <c r="D10" s="24">
         <v>54844</v>
       </c>
       <c r="E10" s="24">
         <v>54680</v>
       </c>
       <c r="F10" s="24">
         <v>54519</v>
       </c>
       <c r="G10" s="24">
         <v>54172</v>
@@ -29091,51 +29101,53 @@
       </c>
       <c r="CH10" s="32">
         <v>57140</v>
       </c>
       <c r="CI10" s="35">
         <v>56961</v>
       </c>
       <c r="CJ10" s="29">
         <v>73488</v>
       </c>
       <c r="CK10" s="32">
         <v>73313</v>
       </c>
       <c r="CL10" s="29">
         <v>73245</v>
       </c>
       <c r="CM10" s="32">
         <v>60111</v>
       </c>
       <c r="CN10" s="29">
         <v>59893</v>
       </c>
       <c r="CO10" s="32">
         <v>59951</v>
       </c>
-      <c r="CP10" s="29"/>
+      <c r="CP10" s="29">
+        <v>63644</v>
+      </c>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="23">
         <v>3882</v>
       </c>
       <c r="C11" s="24">
         <v>3868</v>
       </c>
       <c r="D11" s="24">
         <v>5701</v>
       </c>
       <c r="E11" s="24">
         <v>5675</v>
       </c>
       <c r="F11" s="24">
         <v>5665</v>
       </c>
       <c r="G11" s="24">
         <v>5661</v>
@@ -29376,51 +29388,53 @@
       </c>
       <c r="CH11" s="32">
         <v>9556</v>
       </c>
       <c r="CI11" s="35">
         <v>9532</v>
       </c>
       <c r="CJ11" s="29">
         <v>12351</v>
       </c>
       <c r="CK11" s="32">
         <v>12330</v>
       </c>
       <c r="CL11" s="29">
         <v>12330</v>
       </c>
       <c r="CM11" s="32">
         <v>9753</v>
       </c>
       <c r="CN11" s="29">
         <v>9751</v>
       </c>
       <c r="CO11" s="32">
         <v>9746</v>
       </c>
-      <c r="CP11" s="29"/>
+      <c r="CP11" s="29">
+        <v>9746</v>
+      </c>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="23">
         <v>10777</v>
       </c>
       <c r="C12" s="24">
         <v>10723</v>
       </c>
       <c r="D12" s="24">
         <v>14536</v>
       </c>
       <c r="E12" s="24">
         <v>14554</v>
       </c>
       <c r="F12" s="24">
         <v>14527</v>
       </c>
       <c r="G12" s="24">
         <v>14460</v>
@@ -29661,51 +29675,53 @@
       </c>
       <c r="CH12" s="32">
         <v>16687</v>
       </c>
       <c r="CI12" s="35">
         <v>16666</v>
       </c>
       <c r="CJ12" s="29">
         <v>21011</v>
       </c>
       <c r="CK12" s="32">
         <v>21247</v>
       </c>
       <c r="CL12" s="29">
         <v>21248</v>
       </c>
       <c r="CM12" s="32">
         <v>17509</v>
       </c>
       <c r="CN12" s="29">
         <v>17458</v>
       </c>
       <c r="CO12" s="32">
         <v>17408</v>
       </c>
-      <c r="CP12" s="29"/>
+      <c r="CP12" s="29">
+        <v>17720</v>
+      </c>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="6"/>
       <c r="B13" s="6"/>
       <c r="C13" s="9"/>
       <c r="D13" s="6"/>
       <c r="E13" s="9"/>
       <c r="F13" s="10"/>
       <c r="G13" s="6"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="11"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="10"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="10"/>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>