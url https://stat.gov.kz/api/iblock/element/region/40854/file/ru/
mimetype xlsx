--- v3 (2026-07-22)
+++ v4 (2026-09-21)
@@ -381,56 +381,57 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -482,56 +483,57 @@
     <xf numFmtId="166" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 105" xfId="3"/>
     <cellStyle name="Обычный 117" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="4"/>
+    <cellStyle name="Обычный 231" xfId="6"/>
     <cellStyle name="Обычный_9.1 Крупный рогатый скот" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -798,52 +800,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS15"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CD1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="CM5" sqref="CM5:CM12"/>
+    <sheetView tabSelected="1" topLeftCell="CE1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="CX10" sqref="CX10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" customWidth="1"/>
     <col min="15" max="15" width="10" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="2" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="11.42578125" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="12.28515625" style="2" customWidth="1"/>
     <col min="22" max="22" width="11.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
@@ -1706,52 +1708,56 @@
       </c>
       <c r="CF5" s="22">
         <v>20984</v>
       </c>
       <c r="CG5" s="22">
         <v>21025</v>
       </c>
       <c r="CH5" s="24">
         <v>21306</v>
       </c>
       <c r="CI5" s="26">
         <v>20834</v>
       </c>
       <c r="CJ5" s="27">
         <v>27831</v>
       </c>
       <c r="CK5" s="24">
         <v>26977</v>
       </c>
       <c r="CL5" s="24">
         <v>26819</v>
       </c>
       <c r="CM5" s="24">
         <v>22522</v>
       </c>
-      <c r="CN5" s="24"/>
-      <c r="CO5" s="24"/>
+      <c r="CN5" s="24">
+        <v>22175</v>
+      </c>
+      <c r="CO5" s="24">
+        <v>21877</v>
+      </c>
       <c r="CP5" s="22"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="22"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="15">
         <v>212</v>
       </c>
       <c r="C6" s="16">
         <v>210</v>
       </c>
       <c r="D6" s="16">
         <v>321</v>
       </c>
       <c r="E6" s="16">
         <v>320</v>
       </c>
       <c r="F6" s="16">
         <v>318</v>
       </c>
       <c r="G6" s="16">
@@ -1987,52 +1993,56 @@
       </c>
       <c r="CF6" s="22">
         <v>923</v>
       </c>
       <c r="CG6" s="22">
         <v>908</v>
       </c>
       <c r="CH6" s="24">
         <v>969</v>
       </c>
       <c r="CI6" s="26">
         <v>963</v>
       </c>
       <c r="CJ6" s="24">
         <v>1323</v>
       </c>
       <c r="CK6" s="24">
         <v>1315</v>
       </c>
       <c r="CL6" s="24">
         <v>1312</v>
       </c>
       <c r="CM6" s="24">
         <v>1002</v>
       </c>
-      <c r="CN6" s="24"/>
-      <c r="CO6" s="24"/>
+      <c r="CN6" s="24">
+        <v>997</v>
+      </c>
+      <c r="CO6" s="24">
+        <v>992</v>
+      </c>
       <c r="CP6" s="22"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="22"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>344</v>
       </c>
       <c r="C7" s="16">
         <v>340</v>
       </c>
       <c r="D7" s="16">
         <v>465</v>
       </c>
       <c r="E7" s="16">
         <v>464</v>
       </c>
       <c r="F7" s="16">
         <v>455</v>
       </c>
       <c r="G7" s="16">
@@ -2268,52 +2278,56 @@
       </c>
       <c r="CF7" s="22">
         <v>555</v>
       </c>
       <c r="CG7" s="22">
         <v>555</v>
       </c>
       <c r="CH7" s="24">
         <v>505</v>
       </c>
       <c r="CI7" s="26">
         <v>502</v>
       </c>
       <c r="CJ7" s="24">
         <v>653</v>
       </c>
       <c r="CK7" s="24">
         <v>628</v>
       </c>
       <c r="CL7" s="24">
         <v>622</v>
       </c>
       <c r="CM7" s="24">
         <v>603</v>
       </c>
-      <c r="CN7" s="24"/>
-      <c r="CO7" s="24"/>
+      <c r="CN7" s="24">
+        <v>598</v>
+      </c>
+      <c r="CO7" s="24">
+        <v>593</v>
+      </c>
       <c r="CP7" s="22"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="22"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>4884</v>
       </c>
       <c r="C8" s="16">
         <v>4839</v>
       </c>
       <c r="D8" s="16">
         <v>6657</v>
       </c>
       <c r="E8" s="16">
         <v>6637</v>
       </c>
       <c r="F8" s="16">
         <v>6604</v>
       </c>
       <c r="G8" s="16">
@@ -2549,52 +2563,56 @@
       </c>
       <c r="CF8" s="22">
         <v>5093</v>
       </c>
       <c r="CG8" s="22">
         <v>5165</v>
       </c>
       <c r="CH8" s="24">
         <v>5077</v>
       </c>
       <c r="CI8" s="26">
         <v>4975</v>
       </c>
       <c r="CJ8" s="24">
         <v>6681</v>
       </c>
       <c r="CK8" s="24">
         <v>6441</v>
       </c>
       <c r="CL8" s="24">
         <v>6400</v>
       </c>
       <c r="CM8" s="24">
         <v>5310</v>
       </c>
-      <c r="CN8" s="24"/>
-      <c r="CO8" s="24"/>
+      <c r="CN8" s="24">
+        <v>5190</v>
+      </c>
+      <c r="CO8" s="24">
+        <v>5100</v>
+      </c>
       <c r="CP8" s="22"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="22"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>2273</v>
       </c>
       <c r="C9" s="16">
         <v>2311</v>
       </c>
       <c r="D9" s="16">
         <v>3255</v>
       </c>
       <c r="E9" s="16">
         <v>3278</v>
       </c>
       <c r="F9" s="16">
         <v>3249</v>
       </c>
       <c r="G9" s="16">
@@ -2830,52 +2848,56 @@
       </c>
       <c r="CF9" s="22">
         <v>2025</v>
       </c>
       <c r="CG9" s="22">
         <v>2013</v>
       </c>
       <c r="CH9" s="24">
         <v>2176</v>
       </c>
       <c r="CI9" s="26">
         <v>2120</v>
       </c>
       <c r="CJ9" s="24">
         <v>2838</v>
       </c>
       <c r="CK9" s="24">
         <v>2671</v>
       </c>
       <c r="CL9" s="24">
         <v>2636</v>
       </c>
       <c r="CM9" s="24">
         <v>2189</v>
       </c>
-      <c r="CN9" s="24"/>
-      <c r="CO9" s="24"/>
+      <c r="CN9" s="24">
+        <v>2138</v>
+      </c>
+      <c r="CO9" s="24">
+        <v>2091</v>
+      </c>
       <c r="CP9" s="22"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="22"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>8253</v>
       </c>
       <c r="C10" s="16">
         <v>8164</v>
       </c>
       <c r="D10" s="16">
         <v>11118</v>
       </c>
       <c r="E10" s="16">
         <v>11085</v>
       </c>
       <c r="F10" s="16">
         <v>11029</v>
       </c>
       <c r="G10" s="16">
@@ -3111,52 +3133,56 @@
       </c>
       <c r="CF10" s="22">
         <v>8442</v>
       </c>
       <c r="CG10" s="22">
         <v>8443</v>
       </c>
       <c r="CH10" s="24">
         <v>7905</v>
       </c>
       <c r="CI10" s="26">
         <v>7634</v>
       </c>
       <c r="CJ10" s="24">
         <v>10107</v>
       </c>
       <c r="CK10" s="24">
         <v>9767</v>
       </c>
       <c r="CL10" s="24">
         <v>9720</v>
       </c>
       <c r="CM10" s="24">
         <v>8563</v>
       </c>
-      <c r="CN10" s="24"/>
-      <c r="CO10" s="24"/>
+      <c r="CN10" s="24">
+        <v>8433</v>
+      </c>
+      <c r="CO10" s="24">
+        <v>8302</v>
+      </c>
       <c r="CP10" s="22"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="22"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>1264</v>
       </c>
       <c r="C11" s="16">
         <v>1252</v>
       </c>
       <c r="D11" s="16">
         <v>1819</v>
       </c>
       <c r="E11" s="16">
         <v>1813</v>
       </c>
       <c r="F11" s="16">
         <v>1802</v>
       </c>
       <c r="G11" s="16">
@@ -3392,52 +3418,56 @@
       </c>
       <c r="CF11" s="22">
         <v>1952</v>
       </c>
       <c r="CG11" s="22">
         <v>1949</v>
       </c>
       <c r="CH11" s="24">
         <v>2629</v>
       </c>
       <c r="CI11" s="26">
         <v>2618</v>
       </c>
       <c r="CJ11" s="24">
         <v>3535</v>
       </c>
       <c r="CK11" s="24">
         <v>3511</v>
       </c>
       <c r="CL11" s="24">
         <v>3491</v>
       </c>
       <c r="CM11" s="24">
         <v>2845</v>
       </c>
-      <c r="CN11" s="24"/>
-      <c r="CO11" s="24"/>
+      <c r="CN11" s="24">
+        <v>2829</v>
+      </c>
+      <c r="CO11" s="24">
+        <v>2829</v>
+      </c>
       <c r="CP11" s="22"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="22"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>2803</v>
       </c>
       <c r="C12" s="16">
         <v>2816</v>
       </c>
       <c r="D12" s="16">
         <v>3737</v>
       </c>
       <c r="E12" s="16">
         <v>3735</v>
       </c>
       <c r="F12" s="16">
         <v>3712</v>
       </c>
       <c r="G12" s="16">
@@ -3673,52 +3703,56 @@
       </c>
       <c r="CF12" s="22">
         <v>1994</v>
       </c>
       <c r="CG12" s="22">
         <v>1992</v>
       </c>
       <c r="CH12" s="24">
         <v>2045</v>
       </c>
       <c r="CI12" s="26">
         <v>2022</v>
       </c>
       <c r="CJ12" s="24">
         <v>2694</v>
       </c>
       <c r="CK12" s="24">
         <v>2644</v>
       </c>
       <c r="CL12" s="24">
         <v>2638</v>
       </c>
       <c r="CM12" s="24">
         <v>2010</v>
       </c>
-      <c r="CN12" s="24"/>
-      <c r="CO12" s="24"/>
+      <c r="CN12" s="24">
+        <v>1990</v>
+      </c>
+      <c r="CO12" s="24">
+        <v>1970</v>
+      </c>
       <c r="CP12" s="22"/>
       <c r="CQ12" s="22"/>
       <c r="CR12" s="22"/>
       <c r="CS12" s="22"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>