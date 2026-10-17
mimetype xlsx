--- v4 (2026-09-21)
+++ v5 (2026-10-17)
@@ -800,52 +800,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS15"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CE1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="CX10" sqref="CX10"/>
+    <sheetView tabSelected="1" topLeftCell="CH1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DA7" sqref="DA7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" customWidth="1"/>
     <col min="15" max="15" width="10" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="2" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="11.42578125" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="12.28515625" style="2" customWidth="1"/>
     <col min="22" max="22" width="11.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
@@ -1714,51 +1714,53 @@
       </c>
       <c r="CH5" s="24">
         <v>21306</v>
       </c>
       <c r="CI5" s="26">
         <v>20834</v>
       </c>
       <c r="CJ5" s="27">
         <v>27831</v>
       </c>
       <c r="CK5" s="24">
         <v>26977</v>
       </c>
       <c r="CL5" s="24">
         <v>26819</v>
       </c>
       <c r="CM5" s="24">
         <v>22522</v>
       </c>
       <c r="CN5" s="24">
         <v>22175</v>
       </c>
       <c r="CO5" s="24">
         <v>21877</v>
       </c>
-      <c r="CP5" s="22"/>
+      <c r="CP5" s="22">
+        <v>23591</v>
+      </c>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="22"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="15">
         <v>212</v>
       </c>
       <c r="C6" s="16">
         <v>210</v>
       </c>
       <c r="D6" s="16">
         <v>321</v>
       </c>
       <c r="E6" s="16">
         <v>320</v>
       </c>
       <c r="F6" s="16">
         <v>318</v>
       </c>
       <c r="G6" s="16">
         <v>317</v>
@@ -1999,51 +2001,53 @@
       </c>
       <c r="CH6" s="24">
         <v>969</v>
       </c>
       <c r="CI6" s="26">
         <v>963</v>
       </c>
       <c r="CJ6" s="24">
         <v>1323</v>
       </c>
       <c r="CK6" s="24">
         <v>1315</v>
       </c>
       <c r="CL6" s="24">
         <v>1312</v>
       </c>
       <c r="CM6" s="24">
         <v>1002</v>
       </c>
       <c r="CN6" s="24">
         <v>997</v>
       </c>
       <c r="CO6" s="24">
         <v>992</v>
       </c>
-      <c r="CP6" s="22"/>
+      <c r="CP6" s="22">
+        <v>1026</v>
+      </c>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="22"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>344</v>
       </c>
       <c r="C7" s="16">
         <v>340</v>
       </c>
       <c r="D7" s="16">
         <v>465</v>
       </c>
       <c r="E7" s="16">
         <v>464</v>
       </c>
       <c r="F7" s="16">
         <v>455</v>
       </c>
       <c r="G7" s="16">
         <v>453</v>
@@ -2284,51 +2288,53 @@
       </c>
       <c r="CH7" s="24">
         <v>505</v>
       </c>
       <c r="CI7" s="26">
         <v>502</v>
       </c>
       <c r="CJ7" s="24">
         <v>653</v>
       </c>
       <c r="CK7" s="24">
         <v>628</v>
       </c>
       <c r="CL7" s="24">
         <v>622</v>
       </c>
       <c r="CM7" s="24">
         <v>603</v>
       </c>
       <c r="CN7" s="24">
         <v>598</v>
       </c>
       <c r="CO7" s="24">
         <v>593</v>
       </c>
-      <c r="CP7" s="22"/>
+      <c r="CP7" s="22">
+        <v>668</v>
+      </c>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="22"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>4884</v>
       </c>
       <c r="C8" s="16">
         <v>4839</v>
       </c>
       <c r="D8" s="16">
         <v>6657</v>
       </c>
       <c r="E8" s="16">
         <v>6637</v>
       </c>
       <c r="F8" s="16">
         <v>6604</v>
       </c>
       <c r="G8" s="16">
         <v>6548</v>
@@ -2569,51 +2575,53 @@
       </c>
       <c r="CH8" s="24">
         <v>5077</v>
       </c>
       <c r="CI8" s="26">
         <v>4975</v>
       </c>
       <c r="CJ8" s="24">
         <v>6681</v>
       </c>
       <c r="CK8" s="24">
         <v>6441</v>
       </c>
       <c r="CL8" s="24">
         <v>6400</v>
       </c>
       <c r="CM8" s="24">
         <v>5310</v>
       </c>
       <c r="CN8" s="24">
         <v>5190</v>
       </c>
       <c r="CO8" s="24">
         <v>5100</v>
       </c>
-      <c r="CP8" s="22"/>
+      <c r="CP8" s="22">
+        <v>5617</v>
+      </c>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="22"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>2273</v>
       </c>
       <c r="C9" s="16">
         <v>2311</v>
       </c>
       <c r="D9" s="16">
         <v>3255</v>
       </c>
       <c r="E9" s="16">
         <v>3278</v>
       </c>
       <c r="F9" s="16">
         <v>3249</v>
       </c>
       <c r="G9" s="16">
         <v>3251</v>
@@ -2854,51 +2862,53 @@
       </c>
       <c r="CH9" s="24">
         <v>2176</v>
       </c>
       <c r="CI9" s="26">
         <v>2120</v>
       </c>
       <c r="CJ9" s="24">
         <v>2838</v>
       </c>
       <c r="CK9" s="24">
         <v>2671</v>
       </c>
       <c r="CL9" s="24">
         <v>2636</v>
       </c>
       <c r="CM9" s="24">
         <v>2189</v>
       </c>
       <c r="CN9" s="24">
         <v>2138</v>
       </c>
       <c r="CO9" s="24">
         <v>2091</v>
       </c>
-      <c r="CP9" s="22"/>
+      <c r="CP9" s="22">
+        <v>2156</v>
+      </c>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="22"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>8253</v>
       </c>
       <c r="C10" s="16">
         <v>8164</v>
       </c>
       <c r="D10" s="16">
         <v>11118</v>
       </c>
       <c r="E10" s="16">
         <v>11085</v>
       </c>
       <c r="F10" s="16">
         <v>11029</v>
       </c>
       <c r="G10" s="16">
         <v>10952</v>
@@ -3139,51 +3149,53 @@
       </c>
       <c r="CH10" s="24">
         <v>7905</v>
       </c>
       <c r="CI10" s="26">
         <v>7634</v>
       </c>
       <c r="CJ10" s="24">
         <v>10107</v>
       </c>
       <c r="CK10" s="24">
         <v>9767</v>
       </c>
       <c r="CL10" s="24">
         <v>9720</v>
       </c>
       <c r="CM10" s="24">
         <v>8563</v>
       </c>
       <c r="CN10" s="24">
         <v>8433</v>
       </c>
       <c r="CO10" s="24">
         <v>8302</v>
       </c>
-      <c r="CP10" s="22"/>
+      <c r="CP10" s="22">
+        <v>8799</v>
+      </c>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="22"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>1264</v>
       </c>
       <c r="C11" s="16">
         <v>1252</v>
       </c>
       <c r="D11" s="16">
         <v>1819</v>
       </c>
       <c r="E11" s="16">
         <v>1813</v>
       </c>
       <c r="F11" s="16">
         <v>1802</v>
       </c>
       <c r="G11" s="16">
         <v>1788</v>
@@ -3424,51 +3436,53 @@
       </c>
       <c r="CH11" s="24">
         <v>2629</v>
       </c>
       <c r="CI11" s="26">
         <v>2618</v>
       </c>
       <c r="CJ11" s="24">
         <v>3535</v>
       </c>
       <c r="CK11" s="24">
         <v>3511</v>
       </c>
       <c r="CL11" s="24">
         <v>3491</v>
       </c>
       <c r="CM11" s="24">
         <v>2845</v>
       </c>
       <c r="CN11" s="24">
         <v>2829</v>
       </c>
       <c r="CO11" s="24">
         <v>2829</v>
       </c>
-      <c r="CP11" s="22"/>
+      <c r="CP11" s="22">
+        <v>3333</v>
+      </c>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="22"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>2803</v>
       </c>
       <c r="C12" s="16">
         <v>2816</v>
       </c>
       <c r="D12" s="16">
         <v>3737</v>
       </c>
       <c r="E12" s="16">
         <v>3735</v>
       </c>
       <c r="F12" s="16">
         <v>3712</v>
       </c>
       <c r="G12" s="16">
         <v>3666</v>
@@ -3709,51 +3723,53 @@
       </c>
       <c r="CH12" s="24">
         <v>2045</v>
       </c>
       <c r="CI12" s="26">
         <v>2022</v>
       </c>
       <c r="CJ12" s="24">
         <v>2694</v>
       </c>
       <c r="CK12" s="24">
         <v>2644</v>
       </c>
       <c r="CL12" s="24">
         <v>2638</v>
       </c>
       <c r="CM12" s="24">
         <v>2010</v>
       </c>
       <c r="CN12" s="24">
         <v>1990</v>
       </c>
       <c r="CO12" s="24">
         <v>1970</v>
       </c>
-      <c r="CP12" s="22"/>
+      <c r="CP12" s="22">
+        <v>1992</v>
+      </c>
       <c r="CQ12" s="22"/>
       <c r="CR12" s="22"/>
       <c r="CS12" s="22"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>