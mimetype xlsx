--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -119,55 +119,63 @@
   <si>
     <t>Численность верблюдов, голов</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -537,237 +545,834 @@
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2980">
+  <cellStyleXfs count="3866">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...120 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -780,193 +1385,102 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -1042,141 +1556,59 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -1274,57 +1706,187 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -1425,51 +1987,50 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -1745,140 +2306,398 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -2298,51 +3117,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -2391,305 +3210,373 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-[...112 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -3109,51 +3996,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -3478,541 +4365,659 @@
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="13" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="530" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="1284" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="1284" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="2973" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...61 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="4" xfId="2973" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="3860" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2980">
+  <cellStyles count="3866">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 10" xfId="1991"/>
     <cellStyle name="60% — акцент1 2 10 2" xfId="2841"/>
+    <cellStyle name="60% — акцент1 2 10 3" xfId="3720"/>
     <cellStyle name="60% — акцент1 2 11" xfId="2048"/>
     <cellStyle name="60% — акцент1 2 11 2" xfId="2896"/>
+    <cellStyle name="60% — акцент1 2 11 3" xfId="3775"/>
     <cellStyle name="60% — акцент1 2 12" xfId="2071"/>
     <cellStyle name="60% — акцент1 2 12 2" xfId="2918"/>
+    <cellStyle name="60% — акцент1 2 12 3" xfId="3797"/>
     <cellStyle name="60% — акцент1 2 13" xfId="2083"/>
     <cellStyle name="60% — акцент1 2 13 2" xfId="2929"/>
+    <cellStyle name="60% — акцент1 2 13 3" xfId="3808"/>
     <cellStyle name="60% — акцент1 2 14" xfId="2093"/>
     <cellStyle name="60% — акцент1 2 14 2" xfId="2939"/>
+    <cellStyle name="60% — акцент1 2 14 3" xfId="3818"/>
     <cellStyle name="60% — акцент1 2 15" xfId="2101"/>
+    <cellStyle name="60% — акцент1 2 16" xfId="2980"/>
     <cellStyle name="60% — акцент1 2 2" xfId="188"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="445"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="689"/>
     <cellStyle name="60% — акцент1 2 2 2 2 2" xfId="1160"/>
     <cellStyle name="60% — акцент1 2 2 2 2 3" xfId="1713"/>
     <cellStyle name="60% — акцент1 2 2 2 2 4" xfId="2524"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 5" xfId="3403"/>
     <cellStyle name="60% — акцент1 2 2 2 3" xfId="951"/>
     <cellStyle name="60% — акцент1 2 2 2 4" xfId="1504"/>
     <cellStyle name="60% — акцент1 2 2 2 5" xfId="2315"/>
+    <cellStyle name="60% — акцент1 2 2 2 6" xfId="3194"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="595"/>
     <cellStyle name="60% — акцент1 2 2 3 2" xfId="1066"/>
     <cellStyle name="60% — акцент1 2 2 3 3" xfId="1619"/>
     <cellStyle name="60% — акцент1 2 2 3 4" xfId="2430"/>
+    <cellStyle name="60% — акцент1 2 2 3 5" xfId="3309"/>
     <cellStyle name="60% — акцент1 2 2 4" xfId="785"/>
     <cellStyle name="60% — акцент1 2 2 5" xfId="1339"/>
     <cellStyle name="60% — акцент1 2 2 6" xfId="2150"/>
+    <cellStyle name="60% — акцент1 2 2 7" xfId="3029"/>
     <cellStyle name="60% — акцент1 2 3" xfId="398"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="642"/>
     <cellStyle name="60% — акцент1 2 3 2 2" xfId="1113"/>
     <cellStyle name="60% — акцент1 2 3 2 3" xfId="1666"/>
     <cellStyle name="60% — акцент1 2 3 2 4" xfId="2477"/>
+    <cellStyle name="60% — акцент1 2 3 2 5" xfId="3356"/>
     <cellStyle name="60% — акцент1 2 3 3" xfId="904"/>
     <cellStyle name="60% — акцент1 2 3 4" xfId="1457"/>
     <cellStyle name="60% — акцент1 2 3 5" xfId="2268"/>
+    <cellStyle name="60% — акцент1 2 3 6" xfId="3147"/>
     <cellStyle name="60% — акцент1 2 4" xfId="291"/>
     <cellStyle name="60% — акцент1 2 4 2" xfId="885"/>
     <cellStyle name="60% — акцент1 2 4 3" xfId="1439"/>
     <cellStyle name="60% — акцент1 2 4 4" xfId="2250"/>
+    <cellStyle name="60% — акцент1 2 4 5" xfId="3129"/>
     <cellStyle name="60% — акцент1 2 5" xfId="186"/>
     <cellStyle name="60% — акцент1 2 5 2" xfId="783"/>
     <cellStyle name="60% — акцент1 2 5 3" xfId="1337"/>
     <cellStyle name="60% — акцент1 2 5 4" xfId="2148"/>
+    <cellStyle name="60% — акцент1 2 5 5" xfId="3027"/>
     <cellStyle name="60% — акцент1 2 6" xfId="537"/>
     <cellStyle name="60% — акцент1 2 6 2" xfId="1019"/>
     <cellStyle name="60% — акцент1 2 6 3" xfId="1572"/>
     <cellStyle name="60% — акцент1 2 6 4" xfId="2383"/>
+    <cellStyle name="60% — акцент1 2 6 5" xfId="3262"/>
     <cellStyle name="60% — акцент1 2 7" xfId="736"/>
     <cellStyle name="60% — акцент1 2 7 2" xfId="1761"/>
     <cellStyle name="60% — акцент1 2 7 3" xfId="2572"/>
+    <cellStyle name="60% — акцент1 2 7 4" xfId="3451"/>
     <cellStyle name="60% — акцент1 2 8" xfId="1209"/>
     <cellStyle name="60% — акцент1 2 8 2" xfId="1807"/>
     <cellStyle name="60% — акцент1 2 8 3" xfId="2618"/>
+    <cellStyle name="60% — акцент1 2 8 4" xfId="3497"/>
     <cellStyle name="60% — акцент1 2 9" xfId="1290"/>
     <cellStyle name="60% — акцент1 2 9 2" xfId="2665"/>
+    <cellStyle name="60% — акцент1 2 9 3" xfId="3544"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="293"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 10" xfId="1990"/>
     <cellStyle name="60% — акцент2 2 10 2" xfId="2840"/>
+    <cellStyle name="60% — акцент2 2 10 3" xfId="3719"/>
     <cellStyle name="60% — акцент2 2 11" xfId="2047"/>
     <cellStyle name="60% — акцент2 2 11 2" xfId="2895"/>
+    <cellStyle name="60% — акцент2 2 11 3" xfId="3774"/>
     <cellStyle name="60% — акцент2 2 12" xfId="2070"/>
     <cellStyle name="60% — акцент2 2 12 2" xfId="2917"/>
+    <cellStyle name="60% — акцент2 2 12 3" xfId="3796"/>
     <cellStyle name="60% — акцент2 2 13" xfId="2082"/>
     <cellStyle name="60% — акцент2 2 13 2" xfId="2928"/>
+    <cellStyle name="60% — акцент2 2 13 3" xfId="3807"/>
     <cellStyle name="60% — акцент2 2 14" xfId="2092"/>
     <cellStyle name="60% — акцент2 2 14 2" xfId="2938"/>
+    <cellStyle name="60% — акцент2 2 14 3" xfId="3817"/>
     <cellStyle name="60% — акцент2 2 15" xfId="2102"/>
+    <cellStyle name="60% — акцент2 2 16" xfId="2981"/>
     <cellStyle name="60% — акцент2 2 2" xfId="189"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="446"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="690"/>
     <cellStyle name="60% — акцент2 2 2 2 2 2" xfId="1161"/>
     <cellStyle name="60% — акцент2 2 2 2 2 3" xfId="1714"/>
     <cellStyle name="60% — акцент2 2 2 2 2 4" xfId="2525"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 5" xfId="3404"/>
     <cellStyle name="60% — акцент2 2 2 2 3" xfId="952"/>
     <cellStyle name="60% — акцент2 2 2 2 4" xfId="1505"/>
     <cellStyle name="60% — акцент2 2 2 2 5" xfId="2316"/>
+    <cellStyle name="60% — акцент2 2 2 2 6" xfId="3195"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="596"/>
     <cellStyle name="60% — акцент2 2 2 3 2" xfId="1067"/>
     <cellStyle name="60% — акцент2 2 2 3 3" xfId="1620"/>
     <cellStyle name="60% — акцент2 2 2 3 4" xfId="2431"/>
+    <cellStyle name="60% — акцент2 2 2 3 5" xfId="3310"/>
     <cellStyle name="60% — акцент2 2 2 4" xfId="786"/>
     <cellStyle name="60% — акцент2 2 2 5" xfId="1340"/>
     <cellStyle name="60% — акцент2 2 2 6" xfId="2151"/>
+    <cellStyle name="60% — акцент2 2 2 7" xfId="3030"/>
     <cellStyle name="60% — акцент2 2 3" xfId="399"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="643"/>
     <cellStyle name="60% — акцент2 2 3 2 2" xfId="1114"/>
     <cellStyle name="60% — акцент2 2 3 2 3" xfId="1667"/>
     <cellStyle name="60% — акцент2 2 3 2 4" xfId="2478"/>
+    <cellStyle name="60% — акцент2 2 3 2 5" xfId="3357"/>
     <cellStyle name="60% — акцент2 2 3 3" xfId="905"/>
     <cellStyle name="60% — акцент2 2 3 4" xfId="1458"/>
     <cellStyle name="60% — акцент2 2 3 5" xfId="2269"/>
+    <cellStyle name="60% — акцент2 2 3 6" xfId="3148"/>
     <cellStyle name="60% — акцент2 2 4" xfId="290"/>
     <cellStyle name="60% — акцент2 2 4 2" xfId="884"/>
     <cellStyle name="60% — акцент2 2 4 3" xfId="1438"/>
     <cellStyle name="60% — акцент2 2 4 4" xfId="2249"/>
+    <cellStyle name="60% — акцент2 2 4 5" xfId="3128"/>
     <cellStyle name="60% — акцент2 2 5" xfId="194"/>
     <cellStyle name="60% — акцент2 2 5 2" xfId="791"/>
     <cellStyle name="60% — акцент2 2 5 3" xfId="1345"/>
     <cellStyle name="60% — акцент2 2 5 4" xfId="2156"/>
+    <cellStyle name="60% — акцент2 2 5 5" xfId="3035"/>
     <cellStyle name="60% — акцент2 2 6" xfId="538"/>
     <cellStyle name="60% — акцент2 2 6 2" xfId="1020"/>
     <cellStyle name="60% — акцент2 2 6 3" xfId="1573"/>
     <cellStyle name="60% — акцент2 2 6 4" xfId="2384"/>
+    <cellStyle name="60% — акцент2 2 6 5" xfId="3263"/>
     <cellStyle name="60% — акцент2 2 7" xfId="737"/>
     <cellStyle name="60% — акцент2 2 7 2" xfId="1762"/>
     <cellStyle name="60% — акцент2 2 7 3" xfId="2573"/>
+    <cellStyle name="60% — акцент2 2 7 4" xfId="3452"/>
     <cellStyle name="60% — акцент2 2 8" xfId="1210"/>
     <cellStyle name="60% — акцент2 2 8 2" xfId="1808"/>
     <cellStyle name="60% — акцент2 2 8 3" xfId="2619"/>
+    <cellStyle name="60% — акцент2 2 8 4" xfId="3498"/>
     <cellStyle name="60% — акцент2 2 9" xfId="1291"/>
     <cellStyle name="60% — акцент2 2 9 2" xfId="2666"/>
+    <cellStyle name="60% — акцент2 2 9 3" xfId="3545"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="294"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 10" xfId="1989"/>
     <cellStyle name="60% — акцент3 2 10 2" xfId="2839"/>
+    <cellStyle name="60% — акцент3 2 10 3" xfId="3718"/>
     <cellStyle name="60% — акцент3 2 11" xfId="2046"/>
     <cellStyle name="60% — акцент3 2 11 2" xfId="2894"/>
+    <cellStyle name="60% — акцент3 2 11 3" xfId="3773"/>
     <cellStyle name="60% — акцент3 2 12" xfId="2069"/>
     <cellStyle name="60% — акцент3 2 12 2" xfId="2916"/>
+    <cellStyle name="60% — акцент3 2 12 3" xfId="3795"/>
     <cellStyle name="60% — акцент3 2 13" xfId="2081"/>
     <cellStyle name="60% — акцент3 2 13 2" xfId="2927"/>
+    <cellStyle name="60% — акцент3 2 13 3" xfId="3806"/>
     <cellStyle name="60% — акцент3 2 14" xfId="2091"/>
     <cellStyle name="60% — акцент3 2 14 2" xfId="2937"/>
+    <cellStyle name="60% — акцент3 2 14 3" xfId="3816"/>
     <cellStyle name="60% — акцент3 2 15" xfId="2103"/>
+    <cellStyle name="60% — акцент3 2 16" xfId="2982"/>
     <cellStyle name="60% — акцент3 2 2" xfId="190"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="447"/>
     <cellStyle name="60% — акцент3 2 2 2 2" xfId="691"/>
     <cellStyle name="60% — акцент3 2 2 2 2 2" xfId="1162"/>
     <cellStyle name="60% — акцент3 2 2 2 2 3" xfId="1715"/>
     <cellStyle name="60% — акцент3 2 2 2 2 4" xfId="2526"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 5" xfId="3405"/>
     <cellStyle name="60% — акцент3 2 2 2 3" xfId="953"/>
     <cellStyle name="60% — акцент3 2 2 2 4" xfId="1506"/>
     <cellStyle name="60% — акцент3 2 2 2 5" xfId="2317"/>
+    <cellStyle name="60% — акцент3 2 2 2 6" xfId="3196"/>
     <cellStyle name="60% — акцент3 2 2 3" xfId="597"/>
     <cellStyle name="60% — акцент3 2 2 3 2" xfId="1068"/>
     <cellStyle name="60% — акцент3 2 2 3 3" xfId="1621"/>
     <cellStyle name="60% — акцент3 2 2 3 4" xfId="2432"/>
+    <cellStyle name="60% — акцент3 2 2 3 5" xfId="3311"/>
     <cellStyle name="60% — акцент3 2 2 4" xfId="787"/>
     <cellStyle name="60% — акцент3 2 2 5" xfId="1341"/>
     <cellStyle name="60% — акцент3 2 2 6" xfId="2152"/>
+    <cellStyle name="60% — акцент3 2 2 7" xfId="3031"/>
     <cellStyle name="60% — акцент3 2 3" xfId="400"/>
     <cellStyle name="60% — акцент3 2 3 2" xfId="644"/>
     <cellStyle name="60% — акцент3 2 3 2 2" xfId="1115"/>
     <cellStyle name="60% — акцент3 2 3 2 3" xfId="1668"/>
     <cellStyle name="60% — акцент3 2 3 2 4" xfId="2479"/>
+    <cellStyle name="60% — акцент3 2 3 2 5" xfId="3358"/>
     <cellStyle name="60% — акцент3 2 3 3" xfId="906"/>
     <cellStyle name="60% — акцент3 2 3 4" xfId="1459"/>
     <cellStyle name="60% — акцент3 2 3 5" xfId="2270"/>
+    <cellStyle name="60% — акцент3 2 3 6" xfId="3149"/>
     <cellStyle name="60% — акцент3 2 4" xfId="289"/>
     <cellStyle name="60% — акцент3 2 4 2" xfId="883"/>
     <cellStyle name="60% — акцент3 2 4 3" xfId="1437"/>
     <cellStyle name="60% — акцент3 2 4 4" xfId="2248"/>
+    <cellStyle name="60% — акцент3 2 4 5" xfId="3127"/>
     <cellStyle name="60% — акцент3 2 5" xfId="187"/>
     <cellStyle name="60% — акцент3 2 5 2" xfId="784"/>
     <cellStyle name="60% — акцент3 2 5 3" xfId="1338"/>
     <cellStyle name="60% — акцент3 2 5 4" xfId="2149"/>
+    <cellStyle name="60% — акцент3 2 5 5" xfId="3028"/>
     <cellStyle name="60% — акцент3 2 6" xfId="539"/>
     <cellStyle name="60% — акцент3 2 6 2" xfId="1021"/>
     <cellStyle name="60% — акцент3 2 6 3" xfId="1574"/>
     <cellStyle name="60% — акцент3 2 6 4" xfId="2385"/>
+    <cellStyle name="60% — акцент3 2 6 5" xfId="3264"/>
     <cellStyle name="60% — акцент3 2 7" xfId="738"/>
     <cellStyle name="60% — акцент3 2 7 2" xfId="1763"/>
     <cellStyle name="60% — акцент3 2 7 3" xfId="2574"/>
+    <cellStyle name="60% — акцент3 2 7 4" xfId="3453"/>
     <cellStyle name="60% — акцент3 2 8" xfId="1211"/>
     <cellStyle name="60% — акцент3 2 8 2" xfId="1809"/>
     <cellStyle name="60% — акцент3 2 8 3" xfId="2620"/>
+    <cellStyle name="60% — акцент3 2 8 4" xfId="3499"/>
     <cellStyle name="60% — акцент3 2 9" xfId="1292"/>
     <cellStyle name="60% — акцент3 2 9 2" xfId="2667"/>
+    <cellStyle name="60% — акцент3 2 9 3" xfId="3546"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="295"/>
     <cellStyle name="60% — акцент4 2" xfId="8"/>
     <cellStyle name="60% — акцент4 2 10" xfId="1988"/>
     <cellStyle name="60% — акцент4 2 10 2" xfId="2838"/>
+    <cellStyle name="60% — акцент4 2 10 3" xfId="3717"/>
     <cellStyle name="60% — акцент4 2 11" xfId="2045"/>
     <cellStyle name="60% — акцент4 2 11 2" xfId="2893"/>
+    <cellStyle name="60% — акцент4 2 11 3" xfId="3772"/>
     <cellStyle name="60% — акцент4 2 12" xfId="2068"/>
     <cellStyle name="60% — акцент4 2 12 2" xfId="2915"/>
+    <cellStyle name="60% — акцент4 2 12 3" xfId="3794"/>
     <cellStyle name="60% — акцент4 2 13" xfId="2080"/>
     <cellStyle name="60% — акцент4 2 13 2" xfId="2926"/>
+    <cellStyle name="60% — акцент4 2 13 3" xfId="3805"/>
     <cellStyle name="60% — акцент4 2 14" xfId="2090"/>
     <cellStyle name="60% — акцент4 2 14 2" xfId="2936"/>
+    <cellStyle name="60% — акцент4 2 14 3" xfId="3815"/>
     <cellStyle name="60% — акцент4 2 15" xfId="2104"/>
+    <cellStyle name="60% — акцент4 2 16" xfId="2983"/>
     <cellStyle name="60% — акцент4 2 2" xfId="191"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="448"/>
     <cellStyle name="60% — акцент4 2 2 2 2" xfId="692"/>
     <cellStyle name="60% — акцент4 2 2 2 2 2" xfId="1163"/>
     <cellStyle name="60% — акцент4 2 2 2 2 3" xfId="1716"/>
     <cellStyle name="60% — акцент4 2 2 2 2 4" xfId="2527"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 5" xfId="3406"/>
     <cellStyle name="60% — акцент4 2 2 2 3" xfId="954"/>
     <cellStyle name="60% — акцент4 2 2 2 4" xfId="1507"/>
     <cellStyle name="60% — акцент4 2 2 2 5" xfId="2318"/>
+    <cellStyle name="60% — акцент4 2 2 2 6" xfId="3197"/>
     <cellStyle name="60% — акцент4 2 2 3" xfId="598"/>
     <cellStyle name="60% — акцент4 2 2 3 2" xfId="1069"/>
     <cellStyle name="60% — акцент4 2 2 3 3" xfId="1622"/>
     <cellStyle name="60% — акцент4 2 2 3 4" xfId="2433"/>
+    <cellStyle name="60% — акцент4 2 2 3 5" xfId="3312"/>
     <cellStyle name="60% — акцент4 2 2 4" xfId="788"/>
     <cellStyle name="60% — акцент4 2 2 5" xfId="1342"/>
     <cellStyle name="60% — акцент4 2 2 6" xfId="2153"/>
+    <cellStyle name="60% — акцент4 2 2 7" xfId="3032"/>
     <cellStyle name="60% — акцент4 2 3" xfId="401"/>
     <cellStyle name="60% — акцент4 2 3 2" xfId="645"/>
     <cellStyle name="60% — акцент4 2 3 2 2" xfId="1116"/>
     <cellStyle name="60% — акцент4 2 3 2 3" xfId="1669"/>
     <cellStyle name="60% — акцент4 2 3 2 4" xfId="2480"/>
+    <cellStyle name="60% — акцент4 2 3 2 5" xfId="3359"/>
     <cellStyle name="60% — акцент4 2 3 3" xfId="907"/>
     <cellStyle name="60% — акцент4 2 3 4" xfId="1460"/>
     <cellStyle name="60% — акцент4 2 3 5" xfId="2271"/>
+    <cellStyle name="60% — акцент4 2 3 6" xfId="3150"/>
     <cellStyle name="60% — акцент4 2 4" xfId="288"/>
     <cellStyle name="60% — акцент4 2 4 2" xfId="882"/>
     <cellStyle name="60% — акцент4 2 4 3" xfId="1436"/>
     <cellStyle name="60% — акцент4 2 4 4" xfId="2247"/>
+    <cellStyle name="60% — акцент4 2 4 5" xfId="3126"/>
     <cellStyle name="60% — акцент4 2 5" xfId="195"/>
     <cellStyle name="60% — акцент4 2 5 2" xfId="792"/>
     <cellStyle name="60% — акцент4 2 5 3" xfId="1346"/>
     <cellStyle name="60% — акцент4 2 5 4" xfId="2157"/>
+    <cellStyle name="60% — акцент4 2 5 5" xfId="3036"/>
     <cellStyle name="60% — акцент4 2 6" xfId="540"/>
     <cellStyle name="60% — акцент4 2 6 2" xfId="1022"/>
     <cellStyle name="60% — акцент4 2 6 3" xfId="1575"/>
     <cellStyle name="60% — акцент4 2 6 4" xfId="2386"/>
+    <cellStyle name="60% — акцент4 2 6 5" xfId="3265"/>
     <cellStyle name="60% — акцент4 2 7" xfId="739"/>
     <cellStyle name="60% — акцент4 2 7 2" xfId="1764"/>
     <cellStyle name="60% — акцент4 2 7 3" xfId="2575"/>
+    <cellStyle name="60% — акцент4 2 7 4" xfId="3454"/>
     <cellStyle name="60% — акцент4 2 8" xfId="1212"/>
     <cellStyle name="60% — акцент4 2 8 2" xfId="1810"/>
     <cellStyle name="60% — акцент4 2 8 3" xfId="2621"/>
+    <cellStyle name="60% — акцент4 2 8 4" xfId="3500"/>
     <cellStyle name="60% — акцент4 2 9" xfId="1293"/>
     <cellStyle name="60% — акцент4 2 9 2" xfId="2668"/>
+    <cellStyle name="60% — акцент4 2 9 3" xfId="3547"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="296"/>
     <cellStyle name="60% — акцент5 2" xfId="9"/>
     <cellStyle name="60% — акцент5 2 10" xfId="1987"/>
     <cellStyle name="60% — акцент5 2 10 2" xfId="2837"/>
+    <cellStyle name="60% — акцент5 2 10 3" xfId="3716"/>
     <cellStyle name="60% — акцент5 2 11" xfId="2044"/>
     <cellStyle name="60% — акцент5 2 11 2" xfId="2892"/>
+    <cellStyle name="60% — акцент5 2 11 3" xfId="3771"/>
     <cellStyle name="60% — акцент5 2 12" xfId="2067"/>
     <cellStyle name="60% — акцент5 2 12 2" xfId="2914"/>
+    <cellStyle name="60% — акцент5 2 12 3" xfId="3793"/>
     <cellStyle name="60% — акцент5 2 13" xfId="2079"/>
     <cellStyle name="60% — акцент5 2 13 2" xfId="2925"/>
+    <cellStyle name="60% — акцент5 2 13 3" xfId="3804"/>
     <cellStyle name="60% — акцент5 2 14" xfId="2089"/>
     <cellStyle name="60% — акцент5 2 14 2" xfId="2935"/>
+    <cellStyle name="60% — акцент5 2 14 3" xfId="3814"/>
     <cellStyle name="60% — акцент5 2 15" xfId="2105"/>
+    <cellStyle name="60% — акцент5 2 16" xfId="2984"/>
     <cellStyle name="60% — акцент5 2 2" xfId="192"/>
     <cellStyle name="60% — акцент5 2 2 2" xfId="449"/>
     <cellStyle name="60% — акцент5 2 2 2 2" xfId="693"/>
     <cellStyle name="60% — акцент5 2 2 2 2 2" xfId="1164"/>
     <cellStyle name="60% — акцент5 2 2 2 2 3" xfId="1717"/>
     <cellStyle name="60% — акцент5 2 2 2 2 4" xfId="2528"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 5" xfId="3407"/>
     <cellStyle name="60% — акцент5 2 2 2 3" xfId="955"/>
     <cellStyle name="60% — акцент5 2 2 2 4" xfId="1508"/>
     <cellStyle name="60% — акцент5 2 2 2 5" xfId="2319"/>
+    <cellStyle name="60% — акцент5 2 2 2 6" xfId="3198"/>
     <cellStyle name="60% — акцент5 2 2 3" xfId="599"/>
     <cellStyle name="60% — акцент5 2 2 3 2" xfId="1070"/>
     <cellStyle name="60% — акцент5 2 2 3 3" xfId="1623"/>
     <cellStyle name="60% — акцент5 2 2 3 4" xfId="2434"/>
+    <cellStyle name="60% — акцент5 2 2 3 5" xfId="3313"/>
     <cellStyle name="60% — акцент5 2 2 4" xfId="789"/>
     <cellStyle name="60% — акцент5 2 2 5" xfId="1343"/>
     <cellStyle name="60% — акцент5 2 2 6" xfId="2154"/>
+    <cellStyle name="60% — акцент5 2 2 7" xfId="3033"/>
     <cellStyle name="60% — акцент5 2 3" xfId="402"/>
     <cellStyle name="60% — акцент5 2 3 2" xfId="646"/>
     <cellStyle name="60% — акцент5 2 3 2 2" xfId="1117"/>
     <cellStyle name="60% — акцент5 2 3 2 3" xfId="1670"/>
     <cellStyle name="60% — акцент5 2 3 2 4" xfId="2481"/>
+    <cellStyle name="60% — акцент5 2 3 2 5" xfId="3360"/>
     <cellStyle name="60% — акцент5 2 3 3" xfId="908"/>
     <cellStyle name="60% — акцент5 2 3 4" xfId="1461"/>
     <cellStyle name="60% — акцент5 2 3 5" xfId="2272"/>
+    <cellStyle name="60% — акцент5 2 3 6" xfId="3151"/>
     <cellStyle name="60% — акцент5 2 4" xfId="287"/>
     <cellStyle name="60% — акцент5 2 4 2" xfId="881"/>
     <cellStyle name="60% — акцент5 2 4 3" xfId="1435"/>
     <cellStyle name="60% — акцент5 2 4 4" xfId="2246"/>
+    <cellStyle name="60% — акцент5 2 4 5" xfId="3125"/>
     <cellStyle name="60% — акцент5 2 5" xfId="196"/>
     <cellStyle name="60% — акцент5 2 5 2" xfId="793"/>
     <cellStyle name="60% — акцент5 2 5 3" xfId="1347"/>
     <cellStyle name="60% — акцент5 2 5 4" xfId="2158"/>
+    <cellStyle name="60% — акцент5 2 5 5" xfId="3037"/>
     <cellStyle name="60% — акцент5 2 6" xfId="541"/>
     <cellStyle name="60% — акцент5 2 6 2" xfId="1023"/>
     <cellStyle name="60% — акцент5 2 6 3" xfId="1576"/>
     <cellStyle name="60% — акцент5 2 6 4" xfId="2387"/>
+    <cellStyle name="60% — акцент5 2 6 5" xfId="3266"/>
     <cellStyle name="60% — акцент5 2 7" xfId="740"/>
     <cellStyle name="60% — акцент5 2 7 2" xfId="1765"/>
     <cellStyle name="60% — акцент5 2 7 3" xfId="2576"/>
+    <cellStyle name="60% — акцент5 2 7 4" xfId="3455"/>
     <cellStyle name="60% — акцент5 2 8" xfId="1213"/>
     <cellStyle name="60% — акцент5 2 8 2" xfId="1811"/>
     <cellStyle name="60% — акцент5 2 8 3" xfId="2622"/>
+    <cellStyle name="60% — акцент5 2 8 4" xfId="3501"/>
     <cellStyle name="60% — акцент5 2 9" xfId="1294"/>
     <cellStyle name="60% — акцент5 2 9 2" xfId="2669"/>
+    <cellStyle name="60% — акцент5 2 9 3" xfId="3548"/>
     <cellStyle name="60% — акцент5 2_2.1" xfId="297"/>
     <cellStyle name="60% — акцент6 2" xfId="10"/>
     <cellStyle name="60% — акцент6 2 10" xfId="1986"/>
     <cellStyle name="60% — акцент6 2 10 2" xfId="2836"/>
+    <cellStyle name="60% — акцент6 2 10 3" xfId="3715"/>
     <cellStyle name="60% — акцент6 2 11" xfId="2043"/>
     <cellStyle name="60% — акцент6 2 11 2" xfId="2891"/>
+    <cellStyle name="60% — акцент6 2 11 3" xfId="3770"/>
     <cellStyle name="60% — акцент6 2 12" xfId="2066"/>
     <cellStyle name="60% — акцент6 2 12 2" xfId="2913"/>
+    <cellStyle name="60% — акцент6 2 12 3" xfId="3792"/>
     <cellStyle name="60% — акцент6 2 13" xfId="2078"/>
     <cellStyle name="60% — акцент6 2 13 2" xfId="2924"/>
+    <cellStyle name="60% — акцент6 2 13 3" xfId="3803"/>
     <cellStyle name="60% — акцент6 2 14" xfId="2088"/>
     <cellStyle name="60% — акцент6 2 14 2" xfId="2934"/>
+    <cellStyle name="60% — акцент6 2 14 3" xfId="3813"/>
     <cellStyle name="60% — акцент6 2 15" xfId="2106"/>
+    <cellStyle name="60% — акцент6 2 16" xfId="2985"/>
     <cellStyle name="60% — акцент6 2 2" xfId="193"/>
     <cellStyle name="60% — акцент6 2 2 2" xfId="450"/>
     <cellStyle name="60% — акцент6 2 2 2 2" xfId="694"/>
     <cellStyle name="60% — акцент6 2 2 2 2 2" xfId="1165"/>
     <cellStyle name="60% — акцент6 2 2 2 2 3" xfId="1718"/>
     <cellStyle name="60% — акцент6 2 2 2 2 4" xfId="2529"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 5" xfId="3408"/>
     <cellStyle name="60% — акцент6 2 2 2 3" xfId="956"/>
     <cellStyle name="60% — акцент6 2 2 2 4" xfId="1509"/>
     <cellStyle name="60% — акцент6 2 2 2 5" xfId="2320"/>
+    <cellStyle name="60% — акцент6 2 2 2 6" xfId="3199"/>
     <cellStyle name="60% — акцент6 2 2 3" xfId="600"/>
     <cellStyle name="60% — акцент6 2 2 3 2" xfId="1071"/>
     <cellStyle name="60% — акцент6 2 2 3 3" xfId="1624"/>
     <cellStyle name="60% — акцент6 2 2 3 4" xfId="2435"/>
+    <cellStyle name="60% — акцент6 2 2 3 5" xfId="3314"/>
     <cellStyle name="60% — акцент6 2 2 4" xfId="790"/>
     <cellStyle name="60% — акцент6 2 2 5" xfId="1344"/>
     <cellStyle name="60% — акцент6 2 2 6" xfId="2155"/>
+    <cellStyle name="60% — акцент6 2 2 7" xfId="3034"/>
     <cellStyle name="60% — акцент6 2 3" xfId="403"/>
     <cellStyle name="60% — акцент6 2 3 2" xfId="647"/>
     <cellStyle name="60% — акцент6 2 3 2 2" xfId="1118"/>
     <cellStyle name="60% — акцент6 2 3 2 3" xfId="1671"/>
     <cellStyle name="60% — акцент6 2 3 2 4" xfId="2482"/>
+    <cellStyle name="60% — акцент6 2 3 2 5" xfId="3361"/>
     <cellStyle name="60% — акцент6 2 3 3" xfId="909"/>
     <cellStyle name="60% — акцент6 2 3 4" xfId="1462"/>
     <cellStyle name="60% — акцент6 2 3 5" xfId="2273"/>
+    <cellStyle name="60% — акцент6 2 3 6" xfId="3152"/>
     <cellStyle name="60% — акцент6 2 4" xfId="286"/>
     <cellStyle name="60% — акцент6 2 4 2" xfId="880"/>
     <cellStyle name="60% — акцент6 2 4 3" xfId="1434"/>
     <cellStyle name="60% — акцент6 2 4 4" xfId="2245"/>
+    <cellStyle name="60% — акцент6 2 4 5" xfId="3124"/>
     <cellStyle name="60% — акцент6 2 5" xfId="197"/>
     <cellStyle name="60% — акцент6 2 5 2" xfId="794"/>
     <cellStyle name="60% — акцент6 2 5 3" xfId="1348"/>
     <cellStyle name="60% — акцент6 2 5 4" xfId="2159"/>
+    <cellStyle name="60% — акцент6 2 5 5" xfId="3038"/>
     <cellStyle name="60% — акцент6 2 6" xfId="542"/>
     <cellStyle name="60% — акцент6 2 6 2" xfId="1024"/>
     <cellStyle name="60% — акцент6 2 6 3" xfId="1577"/>
     <cellStyle name="60% — акцент6 2 6 4" xfId="2388"/>
+    <cellStyle name="60% — акцент6 2 6 5" xfId="3267"/>
     <cellStyle name="60% — акцент6 2 7" xfId="741"/>
     <cellStyle name="60% — акцент6 2 7 2" xfId="1766"/>
     <cellStyle name="60% — акцент6 2 7 3" xfId="2577"/>
+    <cellStyle name="60% — акцент6 2 7 4" xfId="3456"/>
     <cellStyle name="60% — акцент6 2 8" xfId="1214"/>
     <cellStyle name="60% — акцент6 2 8 2" xfId="1812"/>
     <cellStyle name="60% — акцент6 2 8 3" xfId="2623"/>
+    <cellStyle name="60% — акцент6 2 8 4" xfId="3502"/>
     <cellStyle name="60% — акцент6 2 9" xfId="1295"/>
     <cellStyle name="60% — акцент6 2 9 2" xfId="2670"/>
+    <cellStyle name="60% — акцент6 2 9 3" xfId="3549"/>
     <cellStyle name="60% — акцент6 2_2.1" xfId="298"/>
     <cellStyle name="Гиперссылка 2" xfId="11"/>
     <cellStyle name="Название 2" xfId="12"/>
     <cellStyle name="Нейтральный 2" xfId="13"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="299"/>
     <cellStyle name="Обычный 100" xfId="1284"/>
     <cellStyle name="Обычный 101" xfId="1285"/>
     <cellStyle name="Обычный 102" xfId="1286"/>
     <cellStyle name="Обычный 103" xfId="1287"/>
     <cellStyle name="Обычный 104" xfId="1288"/>
     <cellStyle name="Обычный 105" xfId="1289"/>
     <cellStyle name="Обычный 106" xfId="2940"/>
     <cellStyle name="Обычный 107" xfId="1853"/>
     <cellStyle name="Обычный 108" xfId="1854"/>
     <cellStyle name="Обычный 109" xfId="1855"/>
     <cellStyle name="Обычный 11" xfId="14"/>
     <cellStyle name="Обычный 110" xfId="1856"/>
     <cellStyle name="Обычный 111" xfId="1857"/>
     <cellStyle name="Обычный 112" xfId="2094"/>
     <cellStyle name="Обычный 113" xfId="2095"/>
     <cellStyle name="Обычный 114" xfId="2096"/>
     <cellStyle name="Обычный 115" xfId="2097"/>
     <cellStyle name="Обычный 116" xfId="2098"/>
     <cellStyle name="Обычный 117" xfId="2941"/>
@@ -4025,2452 +5030,3220 @@
     <cellStyle name="Обычный 123" xfId="2100"/>
     <cellStyle name="Обычный 124" xfId="2946"/>
     <cellStyle name="Обычный 125" xfId="2947"/>
     <cellStyle name="Обычный 126" xfId="2948"/>
     <cellStyle name="Обычный 127" xfId="2949"/>
     <cellStyle name="Обычный 128" xfId="2950"/>
     <cellStyle name="Обычный 129" xfId="2951"/>
     <cellStyle name="Обычный 13" xfId="301"/>
     <cellStyle name="Обычный 130" xfId="2952"/>
     <cellStyle name="Обычный 131" xfId="2953"/>
     <cellStyle name="Обычный 132" xfId="2954"/>
     <cellStyle name="Обычный 133" xfId="2955"/>
     <cellStyle name="Обычный 134" xfId="2956"/>
     <cellStyle name="Обычный 135" xfId="2957"/>
     <cellStyle name="Обычный 136" xfId="2958"/>
     <cellStyle name="Обычный 137" xfId="2959"/>
     <cellStyle name="Обычный 138" xfId="2960"/>
     <cellStyle name="Обычный 139" xfId="2961"/>
     <cellStyle name="Обычный 14" xfId="302"/>
     <cellStyle name="Обычный 140" xfId="2962"/>
     <cellStyle name="Обычный 141" xfId="2963"/>
     <cellStyle name="Обычный 142" xfId="2964"/>
     <cellStyle name="Обычный 143" xfId="2965"/>
     <cellStyle name="Обычный 144" xfId="2966"/>
     <cellStyle name="Обычный 145" xfId="2967"/>
+    <cellStyle name="Обычный 146" xfId="3819"/>
     <cellStyle name="Обычный 147" xfId="2968"/>
     <cellStyle name="Обычный 148" xfId="2969"/>
     <cellStyle name="Обычный 149" xfId="2970"/>
     <cellStyle name="Обычный 15" xfId="303"/>
     <cellStyle name="Обычный 150" xfId="2971"/>
     <cellStyle name="Обычный 151" xfId="2972"/>
     <cellStyle name="Обычный 152" xfId="2973"/>
     <cellStyle name="Обычный 153" xfId="2974"/>
+    <cellStyle name="Обычный 154" xfId="3820"/>
     <cellStyle name="Обычный 155" xfId="2975"/>
     <cellStyle name="Обычный 156" xfId="2976"/>
     <cellStyle name="Обычный 157" xfId="2977"/>
     <cellStyle name="Обычный 158" xfId="2978"/>
     <cellStyle name="Обычный 159" xfId="2979"/>
     <cellStyle name="Обычный 16" xfId="304"/>
+    <cellStyle name="Обычный 160" xfId="3821"/>
+    <cellStyle name="Обычный 161" xfId="3822"/>
+    <cellStyle name="Обычный 162" xfId="3823"/>
+    <cellStyle name="Обычный 163" xfId="3824"/>
+    <cellStyle name="Обычный 164" xfId="3825"/>
+    <cellStyle name="Обычный 165" xfId="3826"/>
+    <cellStyle name="Обычный 166" xfId="3827"/>
+    <cellStyle name="Обычный 167" xfId="3828"/>
+    <cellStyle name="Обычный 168" xfId="3829"/>
+    <cellStyle name="Обычный 169" xfId="3830"/>
     <cellStyle name="Обычный 17" xfId="305"/>
+    <cellStyle name="Обычный 170" xfId="3831"/>
+    <cellStyle name="Обычный 171" xfId="3832"/>
+    <cellStyle name="Обычный 172" xfId="3833"/>
+    <cellStyle name="Обычный 173" xfId="3834"/>
+    <cellStyle name="Обычный 174" xfId="3835"/>
+    <cellStyle name="Обычный 175" xfId="3836"/>
+    <cellStyle name="Обычный 176" xfId="3837"/>
+    <cellStyle name="Обычный 177" xfId="3838"/>
+    <cellStyle name="Обычный 178" xfId="3839"/>
+    <cellStyle name="Обычный 179" xfId="3840"/>
     <cellStyle name="Обычный 18" xfId="306"/>
+    <cellStyle name="Обычный 180" xfId="3841"/>
+    <cellStyle name="Обычный 181" xfId="3842"/>
+    <cellStyle name="Обычный 182" xfId="3843"/>
+    <cellStyle name="Обычный 183" xfId="3844"/>
+    <cellStyle name="Обычный 184" xfId="3845"/>
+    <cellStyle name="Обычный 186" xfId="3846"/>
+    <cellStyle name="Обычный 187" xfId="3847"/>
+    <cellStyle name="Обычный 188" xfId="3848"/>
+    <cellStyle name="Обычный 189" xfId="3849"/>
     <cellStyle name="Обычный 19" xfId="307"/>
+    <cellStyle name="Обычный 190" xfId="3850"/>
+    <cellStyle name="Обычный 191" xfId="3851"/>
+    <cellStyle name="Обычный 192" xfId="3852"/>
+    <cellStyle name="Обычный 193" xfId="3853"/>
+    <cellStyle name="Обычный 194" xfId="3854"/>
+    <cellStyle name="Обычный 195" xfId="3855"/>
+    <cellStyle name="Обычный 196" xfId="3856"/>
+    <cellStyle name="Обычный 197" xfId="3857"/>
+    <cellStyle name="Обычный 198" xfId="3858"/>
+    <cellStyle name="Обычный 199" xfId="3859"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 11" xfId="16"/>
     <cellStyle name="Обычный 2 12" xfId="17"/>
     <cellStyle name="Обычный 2 13" xfId="18"/>
     <cellStyle name="Обычный 2 14" xfId="19"/>
     <cellStyle name="Обычный 2 15" xfId="20"/>
     <cellStyle name="Обычный 2 16" xfId="21"/>
     <cellStyle name="Обычный 2 17" xfId="22"/>
     <cellStyle name="Обычный 2 17 2" xfId="23"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="1297"/>
     <cellStyle name="Обычный 2 17 2 10 2" xfId="2683"/>
+    <cellStyle name="Обычный 2 17 2 10 3" xfId="3562"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="1975"/>
     <cellStyle name="Обычный 2 17 2 11 2" xfId="2825"/>
+    <cellStyle name="Обычный 2 17 2 11 3" xfId="3704"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="2033"/>
     <cellStyle name="Обычный 2 17 2 12 2" xfId="2881"/>
+    <cellStyle name="Обычный 2 17 2 12 3" xfId="3760"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="2060"/>
     <cellStyle name="Обычный 2 17 2 13 2" xfId="2907"/>
+    <cellStyle name="Обычный 2 17 2 13 3" xfId="3786"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="2077"/>
     <cellStyle name="Обычный 2 17 2 14 2" xfId="2923"/>
+    <cellStyle name="Обычный 2 17 2 14 3" xfId="3802"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="2087"/>
     <cellStyle name="Обычный 2 17 2 15 2" xfId="2933"/>
+    <cellStyle name="Обычный 2 17 2 15 3" xfId="3812"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="2108"/>
+    <cellStyle name="Обычный 2 17 2 17" xfId="2987"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="24"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="198"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="451"/>
     <cellStyle name="Обычный 2 17 2 3 2 2" xfId="695"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 2" xfId="1166"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 3" xfId="1719"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 4" xfId="2530"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 5" xfId="3409"/>
     <cellStyle name="Обычный 2 17 2 3 2 3" xfId="957"/>
     <cellStyle name="Обычный 2 17 2 3 2 4" xfId="1510"/>
     <cellStyle name="Обычный 2 17 2 3 2 5" xfId="2321"/>
+    <cellStyle name="Обычный 2 17 2 3 2 6" xfId="3200"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="601"/>
     <cellStyle name="Обычный 2 17 2 3 3 2" xfId="1072"/>
     <cellStyle name="Обычный 2 17 2 3 3 3" xfId="1625"/>
     <cellStyle name="Обычный 2 17 2 3 3 4" xfId="2436"/>
+    <cellStyle name="Обычный 2 17 2 3 3 5" xfId="3315"/>
     <cellStyle name="Обычный 2 17 2 3 4" xfId="795"/>
     <cellStyle name="Обычный 2 17 2 3 5" xfId="1349"/>
     <cellStyle name="Обычный 2 17 2 3 6" xfId="2160"/>
+    <cellStyle name="Обычный 2 17 2 3 7" xfId="3039"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="404"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="648"/>
     <cellStyle name="Обычный 2 17 2 4 2 2" xfId="1119"/>
     <cellStyle name="Обычный 2 17 2 4 2 3" xfId="1672"/>
     <cellStyle name="Обычный 2 17 2 4 2 4" xfId="2483"/>
+    <cellStyle name="Обычный 2 17 2 4 2 5" xfId="3362"/>
     <cellStyle name="Обычный 2 17 2 4 3" xfId="910"/>
     <cellStyle name="Обычный 2 17 2 4 4" xfId="1463"/>
     <cellStyle name="Обычный 2 17 2 4 5" xfId="2274"/>
+    <cellStyle name="Обычный 2 17 2 4 6" xfId="3153"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="285"/>
     <cellStyle name="Обычный 2 17 2 5 2" xfId="879"/>
     <cellStyle name="Обычный 2 17 2 5 3" xfId="1433"/>
     <cellStyle name="Обычный 2 17 2 5 4" xfId="2244"/>
+    <cellStyle name="Обычный 2 17 2 5 5" xfId="3123"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="507"/>
     <cellStyle name="Обычный 2 17 2 6 2" xfId="1011"/>
     <cellStyle name="Обычный 2 17 2 6 3" xfId="1564"/>
     <cellStyle name="Обычный 2 17 2 6 4" xfId="2375"/>
+    <cellStyle name="Обычный 2 17 2 6 5" xfId="3254"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="544"/>
     <cellStyle name="Обычный 2 17 2 7 2" xfId="1025"/>
     <cellStyle name="Обычный 2 17 2 7 3" xfId="1578"/>
     <cellStyle name="Обычный 2 17 2 7 4" xfId="2389"/>
+    <cellStyle name="Обычный 2 17 2 7 5" xfId="3268"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="743"/>
     <cellStyle name="Обычный 2 17 2 8 2" xfId="1767"/>
     <cellStyle name="Обычный 2 17 2 8 3" xfId="2578"/>
+    <cellStyle name="Обычный 2 17 2 8 4" xfId="3457"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="1215"/>
     <cellStyle name="Обычный 2 17 2 9 2" xfId="1813"/>
     <cellStyle name="Обычный 2 17 2 9 3" xfId="2624"/>
+    <cellStyle name="Обычный 2 17 2 9 4" xfId="3503"/>
     <cellStyle name="Обычный 2 17 2_2.1" xfId="308"/>
     <cellStyle name="Обычный 2 18" xfId="25"/>
     <cellStyle name="Обычный 2 19" xfId="26"/>
     <cellStyle name="Обычный 2 19 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="1216"/>
     <cellStyle name="Обычный 2 19 2 10 2" xfId="1814"/>
     <cellStyle name="Обычный 2 19 2 10 3" xfId="2625"/>
+    <cellStyle name="Обычный 2 19 2 10 4" xfId="3504"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="1298"/>
     <cellStyle name="Обычный 2 19 2 11 2" xfId="2687"/>
+    <cellStyle name="Обычный 2 19 2 11 3" xfId="3566"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="1971"/>
     <cellStyle name="Обычный 2 19 2 12 2" xfId="2821"/>
+    <cellStyle name="Обычный 2 19 2 12 3" xfId="3700"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="2029"/>
     <cellStyle name="Обычный 2 19 2 13 2" xfId="2877"/>
+    <cellStyle name="Обычный 2 19 2 13 3" xfId="3756"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="2058"/>
     <cellStyle name="Обычный 2 19 2 14 2" xfId="2905"/>
+    <cellStyle name="Обычный 2 19 2 14 3" xfId="3784"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="2076"/>
     <cellStyle name="Обычный 2 19 2 15 2" xfId="2922"/>
+    <cellStyle name="Обычный 2 19 2 15 3" xfId="3801"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="2086"/>
     <cellStyle name="Обычный 2 19 2 16 2" xfId="2932"/>
+    <cellStyle name="Обычный 2 19 2 16 3" xfId="3811"/>
     <cellStyle name="Обычный 2 19 2 17" xfId="2109"/>
+    <cellStyle name="Обычный 2 19 2 18" xfId="2988"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="1299"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 2" xfId="2689"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 3" xfId="3568"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="1970"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 2" xfId="2820"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 3" xfId="3699"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="2028"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 2" xfId="2876"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 3" xfId="3755"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="2057"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 2" xfId="2904"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 3" xfId="3783"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="2075"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 2" xfId="2921"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 3" xfId="3800"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="2085"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 2" xfId="2931"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 3" xfId="3810"/>
     <cellStyle name="Обычный 2 19 2 2 2 16" xfId="2110"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17" xfId="2989"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="201"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="453"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="697"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2" xfId="1168"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 3" xfId="1721"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 4" xfId="2532"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 5" xfId="3411"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 3" xfId="959"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 4" xfId="1512"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 5" xfId="2323"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 6" xfId="3202"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="603"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 2" xfId="1074"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 3" xfId="1627"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 4" xfId="2438"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 5" xfId="3317"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="798"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="1352"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="2163"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="3042"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="406"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="650"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="1121"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 3" xfId="1674"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 4" xfId="2485"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 5" xfId="3364"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="912"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 4" xfId="1465"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 5" xfId="2276"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 6" xfId="3155"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="283"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="877"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3" xfId="1431"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 4" xfId="2242"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 5" xfId="3121"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="506"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="1010"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3" xfId="1563"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 4" xfId="2374"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 5" xfId="3253"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="547"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="1027"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3" xfId="1580"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 4" xfId="2391"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 5" xfId="3270"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="745"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1769"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3" xfId="2580"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 4" xfId="3459"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="1217"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="1815"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3" xfId="2626"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 4" xfId="3505"/>
     <cellStyle name="Обычный 2 19 2 2 2_2.1" xfId="310"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="34"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="35"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="36"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="199"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="452"/>
     <cellStyle name="Обычный 2 19 2 4 2 2" xfId="696"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 2" xfId="1167"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 3" xfId="1720"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 4" xfId="2531"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 5" xfId="3410"/>
     <cellStyle name="Обычный 2 19 2 4 2 3" xfId="958"/>
     <cellStyle name="Обычный 2 19 2 4 2 4" xfId="1511"/>
     <cellStyle name="Обычный 2 19 2 4 2 5" xfId="2322"/>
+    <cellStyle name="Обычный 2 19 2 4 2 6" xfId="3201"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="602"/>
     <cellStyle name="Обычный 2 19 2 4 3 2" xfId="1073"/>
     <cellStyle name="Обычный 2 19 2 4 3 3" xfId="1626"/>
     <cellStyle name="Обычный 2 19 2 4 3 4" xfId="2437"/>
+    <cellStyle name="Обычный 2 19 2 4 3 5" xfId="3316"/>
     <cellStyle name="Обычный 2 19 2 4 4" xfId="796"/>
     <cellStyle name="Обычный 2 19 2 4 5" xfId="1350"/>
     <cellStyle name="Обычный 2 19 2 4 6" xfId="2161"/>
+    <cellStyle name="Обычный 2 19 2 4 7" xfId="3040"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="405"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="649"/>
     <cellStyle name="Обычный 2 19 2 5 2 2" xfId="1120"/>
     <cellStyle name="Обычный 2 19 2 5 2 3" xfId="1673"/>
     <cellStyle name="Обычный 2 19 2 5 2 4" xfId="2484"/>
+    <cellStyle name="Обычный 2 19 2 5 2 5" xfId="3363"/>
     <cellStyle name="Обычный 2 19 2 5 3" xfId="911"/>
     <cellStyle name="Обычный 2 19 2 5 4" xfId="1464"/>
     <cellStyle name="Обычный 2 19 2 5 5" xfId="2275"/>
+    <cellStyle name="Обычный 2 19 2 5 6" xfId="3154"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="284"/>
     <cellStyle name="Обычный 2 19 2 6 2" xfId="878"/>
     <cellStyle name="Обычный 2 19 2 6 3" xfId="1432"/>
     <cellStyle name="Обычный 2 19 2 6 4" xfId="2243"/>
+    <cellStyle name="Обычный 2 19 2 6 5" xfId="3122"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="200"/>
     <cellStyle name="Обычный 2 19 2 7 2" xfId="797"/>
     <cellStyle name="Обычный 2 19 2 7 3" xfId="1351"/>
     <cellStyle name="Обычный 2 19 2 7 4" xfId="2162"/>
+    <cellStyle name="Обычный 2 19 2 7 5" xfId="3041"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="545"/>
     <cellStyle name="Обычный 2 19 2 8 2" xfId="1026"/>
     <cellStyle name="Обычный 2 19 2 8 3" xfId="1579"/>
     <cellStyle name="Обычный 2 19 2 8 4" xfId="2390"/>
+    <cellStyle name="Обычный 2 19 2 8 5" xfId="3269"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="744"/>
     <cellStyle name="Обычный 2 19 2 9 2" xfId="1768"/>
     <cellStyle name="Обычный 2 19 2 9 3" xfId="2579"/>
+    <cellStyle name="Обычный 2 19 2 9 4" xfId="3458"/>
     <cellStyle name="Обычный 2 19 2_2.1" xfId="309"/>
     <cellStyle name="Обычный 2 19 3" xfId="38"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="1300"/>
     <cellStyle name="Обычный 2 19 3 10 2" xfId="2696"/>
+    <cellStyle name="Обычный 2 19 3 10 3" xfId="3575"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="1962"/>
     <cellStyle name="Обычный 2 19 3 11 2" xfId="2813"/>
+    <cellStyle name="Обычный 2 19 3 11 3" xfId="3692"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="2021"/>
     <cellStyle name="Обычный 2 19 3 12 2" xfId="2870"/>
+    <cellStyle name="Обычный 2 19 3 12 3" xfId="3749"/>
     <cellStyle name="Обычный 2 19 3 13" xfId="2053"/>
     <cellStyle name="Обычный 2 19 3 13 2" xfId="2901"/>
+    <cellStyle name="Обычный 2 19 3 13 3" xfId="3780"/>
     <cellStyle name="Обычный 2 19 3 14" xfId="2073"/>
     <cellStyle name="Обычный 2 19 3 14 2" xfId="2920"/>
+    <cellStyle name="Обычный 2 19 3 14 3" xfId="3799"/>
     <cellStyle name="Обычный 2 19 3 15" xfId="2084"/>
     <cellStyle name="Обычный 2 19 3 15 2" xfId="2930"/>
+    <cellStyle name="Обычный 2 19 3 15 3" xfId="3809"/>
     <cellStyle name="Обычный 2 19 3 16" xfId="2111"/>
+    <cellStyle name="Обычный 2 19 3 17" xfId="2990"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="39"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="40"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="41"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="203"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="454"/>
     <cellStyle name="Обычный 2 19 3 3 2 2" xfId="698"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 2" xfId="1169"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 3" xfId="1722"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 4" xfId="2533"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 5" xfId="3412"/>
     <cellStyle name="Обычный 2 19 3 3 2 3" xfId="960"/>
     <cellStyle name="Обычный 2 19 3 3 2 4" xfId="1513"/>
     <cellStyle name="Обычный 2 19 3 3 2 5" xfId="2324"/>
+    <cellStyle name="Обычный 2 19 3 3 2 6" xfId="3203"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="604"/>
     <cellStyle name="Обычный 2 19 3 3 3 2" xfId="1075"/>
     <cellStyle name="Обычный 2 19 3 3 3 3" xfId="1628"/>
     <cellStyle name="Обычный 2 19 3 3 3 4" xfId="2439"/>
+    <cellStyle name="Обычный 2 19 3 3 3 5" xfId="3318"/>
     <cellStyle name="Обычный 2 19 3 3 4" xfId="800"/>
     <cellStyle name="Обычный 2 19 3 3 5" xfId="1354"/>
     <cellStyle name="Обычный 2 19 3 3 6" xfId="2165"/>
+    <cellStyle name="Обычный 2 19 3 3 7" xfId="3044"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="407"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="651"/>
     <cellStyle name="Обычный 2 19 3 4 2 2" xfId="1122"/>
     <cellStyle name="Обычный 2 19 3 4 2 3" xfId="1675"/>
     <cellStyle name="Обычный 2 19 3 4 2 4" xfId="2486"/>
+    <cellStyle name="Обычный 2 19 3 4 2 5" xfId="3365"/>
     <cellStyle name="Обычный 2 19 3 4 3" xfId="913"/>
     <cellStyle name="Обычный 2 19 3 4 4" xfId="1466"/>
     <cellStyle name="Обычный 2 19 3 4 5" xfId="2277"/>
+    <cellStyle name="Обычный 2 19 3 4 6" xfId="3156"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="282"/>
     <cellStyle name="Обычный 2 19 3 5 2" xfId="876"/>
     <cellStyle name="Обычный 2 19 3 5 3" xfId="1430"/>
     <cellStyle name="Обычный 2 19 3 5 4" xfId="2241"/>
+    <cellStyle name="Обычный 2 19 3 5 5" xfId="3120"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="202"/>
     <cellStyle name="Обычный 2 19 3 6 2" xfId="799"/>
     <cellStyle name="Обычный 2 19 3 6 3" xfId="1353"/>
     <cellStyle name="Обычный 2 19 3 6 4" xfId="2164"/>
+    <cellStyle name="Обычный 2 19 3 6 5" xfId="3043"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="548"/>
     <cellStyle name="Обычный 2 19 3 7 2" xfId="1028"/>
     <cellStyle name="Обычный 2 19 3 7 3" xfId="1581"/>
     <cellStyle name="Обычный 2 19 3 7 4" xfId="2392"/>
+    <cellStyle name="Обычный 2 19 3 7 5" xfId="3271"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="746"/>
     <cellStyle name="Обычный 2 19 3 8 2" xfId="1770"/>
     <cellStyle name="Обычный 2 19 3 8 3" xfId="2581"/>
+    <cellStyle name="Обычный 2 19 3 8 4" xfId="3460"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="1218"/>
     <cellStyle name="Обычный 2 19 3 9 2" xfId="1816"/>
     <cellStyle name="Обычный 2 19 3 9 3" xfId="2627"/>
+    <cellStyle name="Обычный 2 19 3 9 4" xfId="3506"/>
     <cellStyle name="Обычный 2 19 3_2.1" xfId="311"/>
     <cellStyle name="Обычный 2 19 4" xfId="42"/>
     <cellStyle name="Обычный 2 19 5" xfId="43"/>
     <cellStyle name="Обычный 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="503"/>
     <cellStyle name="Обычный 2 2 2 10 2" xfId="1009"/>
     <cellStyle name="Обычный 2 2 2 10 3" xfId="1562"/>
     <cellStyle name="Обычный 2 2 2 10 4" xfId="2373"/>
+    <cellStyle name="Обычный 2 2 2 10 5" xfId="3252"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="549"/>
     <cellStyle name="Обычный 2 2 2 11 2" xfId="1029"/>
     <cellStyle name="Обычный 2 2 2 11 3" xfId="1582"/>
     <cellStyle name="Обычный 2 2 2 11 4" xfId="2393"/>
+    <cellStyle name="Обычный 2 2 2 11 5" xfId="3272"/>
     <cellStyle name="Обычный 2 2 2 12" xfId="747"/>
     <cellStyle name="Обычный 2 2 2 12 2" xfId="1771"/>
     <cellStyle name="Обычный 2 2 2 12 3" xfId="2582"/>
+    <cellStyle name="Обычный 2 2 2 12 4" xfId="3461"/>
     <cellStyle name="Обычный 2 2 2 13" xfId="1219"/>
     <cellStyle name="Обычный 2 2 2 13 2" xfId="1817"/>
     <cellStyle name="Обычный 2 2 2 13 3" xfId="2628"/>
+    <cellStyle name="Обычный 2 2 2 13 4" xfId="3507"/>
     <cellStyle name="Обычный 2 2 2 14" xfId="1301"/>
     <cellStyle name="Обычный 2 2 2 14 2" xfId="2703"/>
+    <cellStyle name="Обычный 2 2 2 14 3" xfId="3582"/>
     <cellStyle name="Обычный 2 2 2 15" xfId="1956"/>
     <cellStyle name="Обычный 2 2 2 15 2" xfId="2807"/>
+    <cellStyle name="Обычный 2 2 2 15 3" xfId="3686"/>
     <cellStyle name="Обычный 2 2 2 16" xfId="2016"/>
     <cellStyle name="Обычный 2 2 2 16 2" xfId="2865"/>
+    <cellStyle name="Обычный 2 2 2 16 3" xfId="3744"/>
     <cellStyle name="Обычный 2 2 2 17" xfId="1985"/>
     <cellStyle name="Обычный 2 2 2 17 2" xfId="2835"/>
+    <cellStyle name="Обычный 2 2 2 17 3" xfId="3714"/>
     <cellStyle name="Обычный 2 2 2 18" xfId="2042"/>
     <cellStyle name="Обычный 2 2 2 18 2" xfId="2890"/>
+    <cellStyle name="Обычный 2 2 2 18 3" xfId="3769"/>
     <cellStyle name="Обычный 2 2 2 19" xfId="2065"/>
     <cellStyle name="Обычный 2 2 2 19 2" xfId="2912"/>
+    <cellStyle name="Обычный 2 2 2 19 3" xfId="3791"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="550"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="1030"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3" xfId="1583"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 4" xfId="2394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 5" xfId="3273"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="748"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1772"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3" xfId="2583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 4" xfId="3462"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="1220"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="1818"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3" xfId="2629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 4" xfId="3508"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="1302"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 2" xfId="2705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 3" xfId="3584"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="1954"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 2" xfId="2805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 3" xfId="3684"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="2014"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 2" xfId="2863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 3" xfId="3742"/>
     <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1983"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 2" xfId="2833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 3" xfId="3712"/>
     <cellStyle name="Обычный 2 2 2 2 2 17" xfId="2040"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 2" xfId="2888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 3" xfId="3767"/>
     <cellStyle name="Обычный 2 2 2 2 2 18" xfId="2064"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 2" xfId="2911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 3" xfId="3790"/>
     <cellStyle name="Обычный 2 2 2 2 2 19" xfId="2113"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="749"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1773"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3" xfId="2584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 4" xfId="3463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="1221"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="1819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3" xfId="2630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 4" xfId="3509"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="1303"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2" xfId="2707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 3" xfId="3586"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="1953"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2" xfId="2804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 3" xfId="3683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="2013"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2" xfId="2862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 3" xfId="3741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1992"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2" xfId="2842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 3" xfId="3721"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="2049"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2" xfId="2897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 3" xfId="3776"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="2072"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2" xfId="2919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 3" xfId="3798"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="2114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="2993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="1222"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="1820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3" xfId="2631"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 4" xfId="3510"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="1304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2" xfId="2709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 3" xfId="3588"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="1951"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2" xfId="2802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 3" xfId="3681"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="2011"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2" xfId="2860"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 3" xfId="3739"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2" xfId="2832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 3" xfId="3711"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="2039"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2" xfId="2887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 3" xfId="3766"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="2063"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2" xfId="2910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 3" xfId="3789"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="2115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="2994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="1305"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="2711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 3" xfId="3590"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="1949"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="2800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 3" xfId="3679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="2009"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2" xfId="2858"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 3" xfId="3737"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2" xfId="2830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 3" xfId="3709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="2037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2" xfId="2885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 3" xfId="3764"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="2062"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2" xfId="2909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 3" xfId="3788"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="2116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="2995"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="3"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="212"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="459"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2" xfId="1174"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 3" xfId="1727"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 4" xfId="2538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 5" xfId="3417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="965"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 4" xfId="1518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 5" xfId="2329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 6" xfId="3208"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="1080"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="1633"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 4" xfId="2444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 5" xfId="3323"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="809"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="1363"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="2174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="3053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 3" xfId="1680"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 4" xfId="2491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 5" xfId="3370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="918"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="1471"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 5" xfId="2282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 6" xfId="3161"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="277"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="1425"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 4" xfId="2236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 5" xfId="3115"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="204"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="801"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3" xfId="1355"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 4" xfId="2166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 5" xfId="3045"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="553"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="1033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="1586"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="2397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 5" xfId="3276"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1775"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="2586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="3465"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="1223"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="1821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="2632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="3511"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_2.1" xfId="316"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="1173"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 3" xfId="1726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 4" xfId="2537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 5" xfId="3416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3" xfId="964"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 4" xfId="1517"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 5" xfId="2328"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 6" xfId="3207"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2" xfId="1079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 3" xfId="1632"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 4" xfId="2443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 5" xfId="3322"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="807"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="1361"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="2172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="3051"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="1126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 3" xfId="1679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 4" xfId="2490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 5" xfId="3369"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="917"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4" xfId="1470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 5" xfId="2281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 6" xfId="3160"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="872"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3" xfId="1426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 4" xfId="2237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 5" xfId="3116"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="1006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3" xfId="1559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 4" xfId="2370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 5" xfId="3249"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="552"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="1032"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3" xfId="1585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 4" xfId="2396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 5" xfId="3275"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="750"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1774"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3" xfId="2585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 4" xfId="3464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_2.1" xfId="315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="1306"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2" xfId="2713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 3" xfId="3592"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="1945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2" xfId="2796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 3" xfId="3675"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="2006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2" xfId="2855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 3" xfId="3734"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1977"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2" xfId="2827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 3" xfId="3706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="2034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2" xfId="2882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 3" xfId="3761"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="2061"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2" xfId="2908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 3" xfId="3787"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="2996"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="213"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="460"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="704"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2" xfId="1175"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 3" xfId="1728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 4" xfId="2539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 5" xfId="3418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3" xfId="966"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 4" xfId="1519"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 5" xfId="2330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 6" xfId="3209"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2" xfId="1081"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 3" xfId="1634"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 4" xfId="2445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 5" xfId="3324"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="810"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="1364"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="2175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="3054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="1128"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 3" xfId="1681"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 4" xfId="2492"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 5" xfId="3371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="919"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4" xfId="1472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 5" xfId="2283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 6" xfId="3162"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="275"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3" xfId="1424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 4" xfId="2235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 5" xfId="3114"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="205"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="802"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3" xfId="1356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 4" xfId="2167"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 5" xfId="3046"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="554"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="1034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3" xfId="1587"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 4" xfId="2398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 5" xfId="3277"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="752"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1776"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3" xfId="2587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 4" xfId="3466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="1224"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="1822"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3" xfId="2633"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 4" xfId="3512"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_2.1" xfId="317"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="1307"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2" xfId="2716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 3" xfId="3595"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="1941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2" xfId="2792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 3" xfId="3671"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="2003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2" xfId="2852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 3" xfId="3731"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1973"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2" xfId="2823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 3" xfId="3702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="2031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2" xfId="2879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 3" xfId="3758"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="2059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2" xfId="2906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 3" xfId="3785"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="2997"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="215"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="705"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2" xfId="1176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 3" xfId="1729"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 4" xfId="2540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 5" xfId="3419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3" xfId="967"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 4" xfId="1520"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 5" xfId="2331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 6" xfId="3210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="611"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2" xfId="1082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 3" xfId="1635"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 4" xfId="2446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 5" xfId="3325"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="812"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="1366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="2177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="3056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="658"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="1129"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 3" xfId="1682"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 4" xfId="2493"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 5" xfId="3372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="920"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4" xfId="1473"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 5" xfId="2284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 6" xfId="3163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="273"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="869"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3" xfId="1423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 4" xfId="2234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 5" xfId="3113"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="207"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3" xfId="1358"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 4" xfId="2169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 5" xfId="3048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="555"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="1035"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3" xfId="1588"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 4" xfId="2399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 5" xfId="3278"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="1777"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3" xfId="2588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 4" xfId="3467"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="1225"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="1823"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3" xfId="2634"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 4" xfId="3513"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_2.1" xfId="318"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="209"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="701"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2" xfId="1172"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 3" xfId="1725"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 4" xfId="2536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 5" xfId="3415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3" xfId="963"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 4" xfId="1516"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 5" xfId="2327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 6" xfId="3206"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="607"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2" xfId="1078"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 3" xfId="1631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 4" xfId="2442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 5" xfId="3321"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="806"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="1360"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="2171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="3050"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="654"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="1125"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 3" xfId="1678"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 4" xfId="2489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 5" xfId="3368"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="916"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4" xfId="1469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 5" xfId="2280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 6" xfId="3159"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="873"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3" xfId="1427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 4" xfId="2238"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 5" xfId="3117"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="501"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="1007"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3" xfId="1560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 4" xfId="2371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 5" xfId="3250"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="551"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="1031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3" xfId="1584"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 4" xfId="2395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 5" xfId="3274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_2.1" xfId="314"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="1226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="1824"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3" xfId="2635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 4" xfId="3514"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="1308"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2" xfId="2719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 3" xfId="3598"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="1937"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2" xfId="2788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 3" xfId="3667"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="1999"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2" xfId="2848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 3" xfId="3727"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1968"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2" xfId="2818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 3" xfId="3697"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="2026"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2" xfId="2874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 3" xfId="3753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="2056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2" xfId="2903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 3" xfId="3782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="2998"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="1309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2" xfId="2721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 3" xfId="3600"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="1934"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2" xfId="2786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 3" xfId="3665"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="1996"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2" xfId="2846"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 3" xfId="3725"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1965"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2" xfId="2816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 3" xfId="3695"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="2023"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2" xfId="2872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 3" xfId="3751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="2054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2" xfId="2902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 3" xfId="3781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="2999"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="64"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="218"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2" xfId="1178"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 3" xfId="1731"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 4" xfId="2542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 5" xfId="3421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3" xfId="969"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 4" xfId="1522"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 5" xfId="2333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 6" xfId="3212"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="613"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2" xfId="1084"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 3" xfId="1637"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 4" xfId="2448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 5" xfId="3327"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="815"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="1369"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="2180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="3059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="660"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="1131"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 3" xfId="1684"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 4" xfId="2495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 5" xfId="3374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="922"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4" xfId="1475"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 5" xfId="2286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 6" xfId="3165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="867"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3" xfId="1421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 4" xfId="2232"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 5" xfId="3111"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="890"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3" xfId="1443"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 4" xfId="2254"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 5" xfId="3133"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="558"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="1037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3" xfId="1590"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 4" xfId="2401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 5" xfId="3280"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="755"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="1779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3" xfId="2590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 4" xfId="3469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="1227"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="1825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3" xfId="2636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 4" xfId="3515"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_2.1" xfId="320"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2" xfId="1177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 3" xfId="1730"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 4" xfId="2541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 5" xfId="3420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3" xfId="968"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 4" xfId="1521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 5" xfId="2332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 6" xfId="3211"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="612"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2" xfId="1083"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 3" xfId="1636"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 4" xfId="2447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 5" xfId="3326"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="814"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="1368"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="2179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="3058"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="659"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="1130"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 3" xfId="1683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 4" xfId="2494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 5" xfId="3373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="921"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4" xfId="1474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 5" xfId="2285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 6" xfId="3164"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="272"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3" xfId="1422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 4" xfId="2233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 5" xfId="3112"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="211"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="808"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3" xfId="1362"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 4" xfId="2173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 5" xfId="3052"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="1036"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3" xfId="1589"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 4" xfId="2400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 5" xfId="3279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="754"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="1778"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3" xfId="2589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 4" xfId="3468"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_2.1" xfId="319"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="1310"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2" xfId="2724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 3" xfId="3603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="1930"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2" xfId="2782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 3" xfId="3661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="1993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2" xfId="2843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 3" xfId="3722"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1961"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2" xfId="2812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 3" xfId="3691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="2020"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2" xfId="2869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 3" xfId="3748"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="2052"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2" xfId="2900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 3" xfId="3779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="3000"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="220"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="708"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2" xfId="1179"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 3" xfId="1732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 4" xfId="2543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 5" xfId="3422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3" xfId="970"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 4" xfId="1523"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 5" xfId="2334"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 6" xfId="3213"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="614"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2" xfId="1085"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 3" xfId="1638"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 4" xfId="2449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 5" xfId="3328"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="817"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="1371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="2182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="3061"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="1132"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 3" xfId="1685"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 4" xfId="2496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 5" xfId="3375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="923"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4" xfId="1476"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 5" xfId="2287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 6" xfId="3166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="270"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="866"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3" xfId="1420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 4" xfId="2231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 5" xfId="3110"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="214"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="811"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3" xfId="1365"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 4" xfId="2176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 5" xfId="3055"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="1038"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3" xfId="1591"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 4" xfId="2402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 5" xfId="3281"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="756"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="1780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3" xfId="2591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 4" xfId="3470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="1228"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="1826"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3" xfId="2637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 4" xfId="3516"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_2.1" xfId="321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20" xfId="2992"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="1229"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="1827"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3" xfId="2638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 4" xfId="3517"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="1311"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2" xfId="2727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 3" xfId="3606"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="1926"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2" xfId="2778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 3" xfId="3657"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="1861"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2" xfId="2673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 3" xfId="3552"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1959"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2" xfId="2810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 3" xfId="3689"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="2018"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2" xfId="2867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 3" xfId="3746"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="2051"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2" xfId="2899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 3" xfId="3778"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="3001"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="1312"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2" xfId="2729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 3" xfId="3608"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="1924"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2" xfId="2775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 3" xfId="3654"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="1862"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2" xfId="2674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 3" xfId="3553"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1957"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2" xfId="2808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 3" xfId="3687"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="2017"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2" xfId="2866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 3" xfId="3745"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="2050"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2" xfId="2898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 3" xfId="3777"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="2123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="3002"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="72"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="225"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="466"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="710"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2" xfId="1181"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 3" xfId="1734"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 4" xfId="2545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 5" xfId="3424"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3" xfId="972"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 4" xfId="1525"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 5" xfId="2336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 6" xfId="3215"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="616"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2" xfId="1087"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 3" xfId="1640"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 4" xfId="2451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 5" xfId="3330"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="822"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="1376"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="2187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="3066"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="419"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="663"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="1134"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 3" xfId="1687"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 4" xfId="2498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 5" xfId="3377"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="925"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4" xfId="1478"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 5" xfId="2289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 6" xfId="3168"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="268"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="864"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3" xfId="1418"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 4" xfId="2229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 5" xfId="3108"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="499"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="1005"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3" xfId="1558"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 4" xfId="2369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 5" xfId="3248"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="561"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="1040"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3" xfId="1593"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 4" xfId="2404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 5" xfId="3283"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="758"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="1782"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3" xfId="2593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 4" xfId="3472"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="1230"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="1828"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3" xfId="2639"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 4" xfId="3518"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_2.1" xfId="323"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="223"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="465"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="709"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2" xfId="1180"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 3" xfId="1733"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 4" xfId="2544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 5" xfId="3423"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3" xfId="971"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 4" xfId="1524"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 5" xfId="2335"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 6" xfId="3214"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="615"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2" xfId="1086"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 3" xfId="1639"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 4" xfId="2450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 5" xfId="3329"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="820"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="1374"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="2185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="3064"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="418"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="662"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="1133"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 3" xfId="1686"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 4" xfId="2497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 5" xfId="3376"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="924"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4" xfId="1477"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 5" xfId="2288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 6" xfId="3167"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="269"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="865"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3" xfId="1419"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 4" xfId="2230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 5" xfId="3109"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="216"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="813"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3" xfId="1367"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 4" xfId="2178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 5" xfId="3057"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="560"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="1039"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3" xfId="1592"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 4" xfId="2403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 5" xfId="3282"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="757"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="1781"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3" xfId="2592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 4" xfId="3471"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_2.1" xfId="322"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="1313"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2" xfId="2732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 3" xfId="3611"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="1920"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2" xfId="2763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 3" xfId="3642"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="1870"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2" xfId="2682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 3" xfId="3561"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="1944"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2" xfId="2795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 3" xfId="3674"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="2005"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2" xfId="2854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 3" xfId="3733"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1976"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2" xfId="2826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 3" xfId="3705"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="3003"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="227"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="467"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="711"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2" xfId="1182"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 3" xfId="1735"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 4" xfId="2546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 5" xfId="3425"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3" xfId="973"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 4" xfId="1526"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 5" xfId="2337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 6" xfId="3216"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="617"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2" xfId="1088"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 3" xfId="1641"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 4" xfId="2452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 5" xfId="3331"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="824"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="1378"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="2189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="3068"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="420"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="664"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="1135"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 3" xfId="1688"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 4" xfId="2499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 5" xfId="3378"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="926"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4" xfId="1479"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 5" xfId="2290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 6" xfId="3169"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="267"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="863"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3" xfId="1417"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 4" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 5" xfId="3107"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="498"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="1004"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3" xfId="1557"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 4" xfId="2368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 5" xfId="3247"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="562"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="1041"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3" xfId="1594"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 4" xfId="2405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 5" xfId="3284"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="759"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1783"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3" xfId="2594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 4" xfId="3473"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="1231"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="1829"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3" xfId="2640"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 4" xfId="3519"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_2.1" xfId="324"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="1314"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2" xfId="2735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 3" xfId="3614"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="1916"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2" xfId="2757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 3" xfId="3636"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="1877"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2" xfId="2692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 3" xfId="3571"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="1933"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2" xfId="2785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 3" xfId="3664"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1995"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2" xfId="2845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 3" xfId="3724"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1964"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2" xfId="2815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 3" xfId="3694"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="3004"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="229"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="468"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="712"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2" xfId="1183"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 3" xfId="1736"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 4" xfId="2547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 5" xfId="3426"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3" xfId="974"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 4" xfId="1527"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 5" xfId="2338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 6" xfId="3217"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="618"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2" xfId="1089"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 3" xfId="1642"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 4" xfId="2453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 5" xfId="3332"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="826"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="1380"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="2191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="3070"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="421"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="665"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="1136"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 3" xfId="1689"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 4" xfId="2500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 5" xfId="3379"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="927"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4" xfId="1480"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 5" xfId="2291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 6" xfId="3170"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="862"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3" xfId="1416"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 4" xfId="2227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 5" xfId="3106"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="497"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="1003"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3" xfId="1556"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 4" xfId="2367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 5" xfId="3246"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="563"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="1042"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3" xfId="1595"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 4" xfId="2406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 5" xfId="3285"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="760"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="1784"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3" xfId="2595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 4" xfId="3474"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="1232"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="1830"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3" xfId="2641"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 4" xfId="3520"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_2.1" xfId="325"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="208"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="456"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="700"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2" xfId="1171"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 3" xfId="1724"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 4" xfId="2535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 5" xfId="3414"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 3" xfId="962"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 4" xfId="1515"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 5" xfId="2326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 6" xfId="3205"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="606"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 2" xfId="1077"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 3" xfId="1630"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 4" xfId="2441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 5" xfId="3320"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="805"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="1359"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="2170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="3049"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="409"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="653"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="1124"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 3" xfId="1677"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 4" xfId="2488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 5" xfId="3367"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="915"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 4" xfId="1468"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 5" xfId="2279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 6" xfId="3158"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="280"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="874"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3" xfId="1428"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 4" xfId="2239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 5" xfId="3118"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="502"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="1008"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3" xfId="1561"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 4" xfId="2372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 5" xfId="3251"/>
     <cellStyle name="Обычный 2 2 2 2 2_2.1" xfId="313"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="1233"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="1831"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3" xfId="2642"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 4" xfId="3521"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="1315"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 2" xfId="2738"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 3" xfId="3617"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="1912"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 2" xfId="2750"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 3" xfId="3629"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 2" xfId="2699"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 3" xfId="3578"/>
     <cellStyle name="Обычный 2 2 2 2 3 14" xfId="1925"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 2" xfId="2776"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 3" xfId="3655"/>
     <cellStyle name="Обычный 2 2 2 2 3 15" xfId="1858"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 2" xfId="2664"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 3" xfId="3543"/>
     <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1958"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 2" xfId="2809"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 3" xfId="3688"/>
     <cellStyle name="Обычный 2 2 2 2 3 17" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18" xfId="3005"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="1316"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2" xfId="2740"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 3" xfId="3619"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="1910"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2" xfId="2744"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 3" xfId="3623"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2" xfId="2702"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 3" xfId="3581"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="1922"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2" xfId="2767"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 3" xfId="3646"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="1866"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2" xfId="2678"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 3" xfId="3557"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1948"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2" xfId="2799"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 3" xfId="3678"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="3006"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="1908"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2" xfId="2739"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 3" xfId="3618"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2" xfId="2706"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 3" xfId="3585"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="1919"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2" xfId="2761"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 3" xfId="3640"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="1872"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2" xfId="2685"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 3" xfId="3564"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1942"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2" xfId="2793"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 3" xfId="3672"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="3007"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="234"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="471"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="715"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2" xfId="1186"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 3" xfId="1739"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 4" xfId="2550"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 5" xfId="3429"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3" xfId="977"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 4" xfId="1530"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 5" xfId="2341"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 6" xfId="3220"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="621"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2" xfId="1092"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 3" xfId="1645"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 4" xfId="2456"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 5" xfId="3335"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="831"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="1385"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="2196"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="3075"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="424"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="668"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="1139"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 3" xfId="1692"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 4" xfId="2503"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 5" xfId="3382"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="930"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4" xfId="1483"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 5" xfId="2294"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 6" xfId="3173"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="857"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3" xfId="1411"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 4" xfId="2222"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 5" xfId="3101"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="219"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="816"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3" xfId="1370"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 4" xfId="2181"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 5" xfId="3060"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="566"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="1045"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3" xfId="1598"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 4" xfId="2409"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 5" xfId="3288"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="763"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="1787"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3" xfId="2598"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 4" xfId="3477"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="1235"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="1833"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3" xfId="2644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 4" xfId="3523"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="1317"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2" xfId="2742"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 3" xfId="3621"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="328"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="232"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="470"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="714"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2" xfId="1185"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 3" xfId="1738"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 4" xfId="2549"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 5" xfId="3428"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3" xfId="976"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 4" xfId="1529"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 5" xfId="2340"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 6" xfId="3219"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="620"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2" xfId="1091"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 3" xfId="1644"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 4" xfId="2455"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 5" xfId="3334"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="829"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="1383"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="2194"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="3073"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="423"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="667"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="1138"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 3" xfId="1691"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 4" xfId="2502"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 5" xfId="3381"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="929"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4" xfId="1482"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 5" xfId="2293"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 6" xfId="3172"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="397"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="903"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3" xfId="1456"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 4" xfId="2267"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 5" xfId="3146"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="382"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="889"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3" xfId="1442"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 4" xfId="2253"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 5" xfId="3132"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="565"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="1044"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3" xfId="1597"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 4" xfId="2408"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 5" xfId="3287"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="762"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="1786"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3" xfId="2597"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 4" xfId="3476"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="1234"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="1832"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3" xfId="2643"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 4" xfId="3522"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_2.1" xfId="327"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="1906"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2" xfId="2736"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 3" xfId="3615"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2" xfId="2712"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 3" xfId="3591"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="1915"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2" xfId="2755"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 3" xfId="3634"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="1879"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2" xfId="2694"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 3" xfId="3573"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1931"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2" xfId="2783"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 3" xfId="3662"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="3008"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="472"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="716"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2" xfId="1187"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 3" xfId="1740"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 4" xfId="2551"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 5" xfId="3430"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3" xfId="978"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 4" xfId="1531"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 5" xfId="2342"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 6" xfId="3221"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="622"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2" xfId="1093"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 3" xfId="1646"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 4" xfId="2457"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 5" xfId="3336"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="832"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="1386"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="2197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="3076"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="425"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="669"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="1140"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 3" xfId="1693"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 4" xfId="2504"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 5" xfId="3383"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="931"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4" xfId="1484"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 5" xfId="2295"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 6" xfId="3174"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="393"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="899"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3" xfId="1452"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 4" xfId="2263"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 5" xfId="3142"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="386"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="892"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3" xfId="1445"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 4" xfId="2256"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 5" xfId="3135"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="567"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="1046"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3" xfId="1599"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 4" xfId="2410"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 5" xfId="3289"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="764"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="1788"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3" xfId="2599"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 4" xfId="3478"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="1236"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="1834"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3" xfId="2645"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 4" xfId="3524"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="1318"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2" xfId="2743"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 3" xfId="3622"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="329"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="1904"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2" xfId="2733"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 3" xfId="3612"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="1892"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2" xfId="2714"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 3" xfId="3593"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2" xfId="2753"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 3" xfId="3632"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2" xfId="2697"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 3" xfId="3576"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1928"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2" xfId="2780"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 3" xfId="3659"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="3009"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="237"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="473"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="717"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2" xfId="1188"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 3" xfId="1741"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 4" xfId="2552"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 5" xfId="3431"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3" xfId="979"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 4" xfId="1532"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 5" xfId="2343"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 6" xfId="3222"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="623"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2" xfId="1094"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 3" xfId="1647"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 4" xfId="2458"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 5" xfId="3337"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="834"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="1388"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="2199"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="3078"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="426"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="670"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="1141"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 3" xfId="1694"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 4" xfId="2505"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 5" xfId="3384"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="932"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4" xfId="1485"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 5" xfId="2296"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 6" xfId="3175"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="258"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="854"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3" xfId="1408"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 4" xfId="2219"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 5" xfId="3098"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="385"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="891"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3" xfId="1444"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 4" xfId="2255"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 5" xfId="3134"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="568"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="1047"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3" xfId="1600"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 4" xfId="2411"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 5" xfId="3290"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="765"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="1789"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3" xfId="2600"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 4" xfId="3479"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="1237"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="1835"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3" xfId="2646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 4" xfId="3525"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="1319"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2" xfId="2745"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 3" xfId="3624"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="330"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="469"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="713"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2" xfId="1184"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 3" xfId="1737"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 4" xfId="2548"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 5" xfId="3427"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 3" xfId="975"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 4" xfId="1528"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 5" xfId="2339"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 6" xfId="3218"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="619"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 2" xfId="1090"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 3" xfId="1643"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 4" xfId="2454"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 5" xfId="3333"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="828"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="1382"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="2193"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="3072"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="422"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="666"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="1137"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 3" xfId="1690"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 4" xfId="2501"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 5" xfId="3380"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="928"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 4" xfId="1481"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 5" xfId="2292"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 6" xfId="3171"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="860"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3" xfId="1414"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 4" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 5" xfId="3104"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="493"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="999"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3" xfId="1552"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 4" xfId="2363"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 5" xfId="3242"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="564"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="1043"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3" xfId="1596"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 4" xfId="2407"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 5" xfId="3286"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="761"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="1785"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3" xfId="2596"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 4" xfId="3475"/>
     <cellStyle name="Обычный 2 2 2 2 3_2.1" xfId="326"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="1320"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 2" xfId="2746"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 3" xfId="3625"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="1902"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 2" xfId="2730"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 3" xfId="3609"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="1896"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 2" xfId="2720"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 3" xfId="3599"/>
     <cellStyle name="Обычный 2 2 2 2 4 13" xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 2" xfId="2737"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 3" xfId="3616"/>
     <cellStyle name="Обычный 2 2 2 2 4 14" xfId="1890"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 2" xfId="2710"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 3" xfId="3589"/>
     <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1917"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 2" xfId="2758"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 3" xfId="3637"/>
     <cellStyle name="Обычный 2 2 2 2 4 16" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17" xfId="3010"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="1900"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2" xfId="2726"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 3" xfId="3605"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="1899"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2" xfId="2725"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 3" xfId="3604"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="1901"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2" xfId="2728"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 3" xfId="3607"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2" xfId="2722"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 3" xfId="3601"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1905"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2" xfId="2734"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 3" xfId="3613"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="3011"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="240"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="475"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="719"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2" xfId="1190"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 3" xfId="1743"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 4" xfId="2554"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 5" xfId="3433"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3" xfId="981"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 4" xfId="1534"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 5" xfId="2345"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 6" xfId="3224"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="625"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2" xfId="1096"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 3" xfId="1649"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 4" xfId="2460"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 5" xfId="3339"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="837"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="1391"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="2202"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="3081"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="428"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="672"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="1143"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 3" xfId="1696"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 4" xfId="2507"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 5" xfId="3386"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="934"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4" xfId="1487"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 5" xfId="2298"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 6" xfId="3177"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="394"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="900"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3" xfId="1453"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 4" xfId="2264"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 5" xfId="3143"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="222"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="819"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3" xfId="1373"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 4" xfId="2184"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 5" xfId="3063"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="570"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="1049"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3" xfId="1602"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 4" xfId="2413"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 5" xfId="3292"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="767"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="1791"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3" xfId="2602"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 4" xfId="3481"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="1239"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="1837"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3" xfId="2648"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 4" xfId="3527"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="1321"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2" xfId="2748"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 3" xfId="3627"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="332"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="238"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="474"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="718"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2" xfId="1189"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 3" xfId="1742"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 4" xfId="2553"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 5" xfId="3432"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 3" xfId="980"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 4" xfId="1533"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 5" xfId="2344"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 6" xfId="3223"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="624"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 2" xfId="1095"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 3" xfId="1648"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 4" xfId="2459"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 5" xfId="3338"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="835"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="1389"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="3079"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="427"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="671"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="1142"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 3" xfId="1695"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 4" xfId="2506"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 5" xfId="3385"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="933"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 4" xfId="1486"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 5" xfId="2297"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 6" xfId="3176"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="395"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="901"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3" xfId="1454"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 4" xfId="2265"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 5" xfId="3144"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="221"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="818"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3" xfId="1372"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 4" xfId="2183"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 5" xfId="3062"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="569"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="1048"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3" xfId="1601"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 4" xfId="2412"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 5" xfId="3291"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="766"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="1790"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3" xfId="2601"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 4" xfId="3480"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="1238"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="1836"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3" xfId="2647"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 4" xfId="3526"/>
     <cellStyle name="Обычный 2 2 2 2 4_2.1" xfId="331"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 2" xfId="2723"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 3" xfId="3602"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="1903"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 2" xfId="2731"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 3" xfId="3610"/>
     <cellStyle name="Обычный 2 2 2 2 5 12" xfId="1894"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 2" xfId="2717"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 3" xfId="3596"/>
     <cellStyle name="Обычный 2 2 2 2 5 13" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 2" xfId="2747"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 3" xfId="3626"/>
     <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1884"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 2" xfId="2700"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 3" xfId="3579"/>
     <cellStyle name="Обычный 2 2 2 2 5 15" xfId="2133"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16" xfId="3012"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="241"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="476"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="720"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2" xfId="1191"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 3" xfId="1744"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 4" xfId="2555"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 5" xfId="3434"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 3" xfId="982"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 4" xfId="1535"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 5" xfId="2346"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 6" xfId="3225"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="626"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 2" xfId="1097"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 3" xfId="1650"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 4" xfId="2461"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 5" xfId="3340"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="838"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="1392"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="3082"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="429"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="673"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="1144"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 3" xfId="1697"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 4" xfId="2508"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 5" xfId="3387"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="935"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 4" xfId="1488"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 5" xfId="2299"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 6" xfId="3178"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="255"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="851"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3" xfId="1405"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 4" xfId="2216"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 5" xfId="3095"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="224"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="821"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3" xfId="1375"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 4" xfId="2186"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 5" xfId="3065"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="571"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="1050"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3" xfId="1603"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 4" xfId="2414"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 5" xfId="3293"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="768"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="1792"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3" xfId="2603"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 4" xfId="3482"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="1240"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="1838"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3" xfId="2649"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 4" xfId="3528"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="1322"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 2" xfId="2749"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 3" xfId="3628"/>
     <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="333"/>
     <cellStyle name="Обычный 2 2 2 20" xfId="2112"/>
+    <cellStyle name="Обычный 2 2 2 21" xfId="2991"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="1241"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="1839"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3" xfId="2650"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 4" xfId="3529"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="1323"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 2" xfId="2752"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 3" xfId="3631"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 2" xfId="2718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 3" xfId="3597"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 2" xfId="2741"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 3" xfId="3620"/>
     <cellStyle name="Обычный 2 2 2 4 2 14" xfId="1887"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 2" xfId="2704"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 3" xfId="3583"/>
     <cellStyle name="Обычный 2 2 2 4 2 15" xfId="1921"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 2" xfId="2765"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 3" xfId="3644"/>
     <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1868"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 2" xfId="2680"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 3" xfId="3559"/>
     <cellStyle name="Обычный 2 2 2 4 2 17" xfId="2134"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18" xfId="3013"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="1324"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2" xfId="2754"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 3" xfId="3633"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2" xfId="2715"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 3" xfId="3594"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="1913"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2" xfId="2751"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 3" xfId="3630"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2" xfId="2698"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 3" xfId="3577"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="1927"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2" xfId="2779"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 3" xfId="3658"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1860"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2" xfId="2672"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 3" xfId="3551"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="2135"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="3014"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="245"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="478"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="722"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2" xfId="1193"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 3" xfId="1746"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 4" xfId="2557"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 5" xfId="3436"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3" xfId="984"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 4" xfId="1537"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 5" xfId="2348"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 6" xfId="3227"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="628"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2" xfId="1099"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 3" xfId="1652"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 4" xfId="2463"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 5" xfId="3342"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="841"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="1395"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="3085"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="431"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="675"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="1146"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 3" xfId="1699"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 4" xfId="2510"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 5" xfId="3389"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="937"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4" xfId="1490"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 5" xfId="2301"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 6" xfId="3180"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="250"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="846"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3" xfId="1400"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 4" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 5" xfId="3090"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="228"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="825"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3" xfId="1379"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 4" xfId="2190"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 5" xfId="3069"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="573"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="1052"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3" xfId="1605"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 4" xfId="2416"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 5" xfId="3295"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="770"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="1794"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3" xfId="2605"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 4" xfId="3484"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="1242"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="1840"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3" xfId="2651"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 4" xfId="3530"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_2.1" xfId="335"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="244"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="477"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="721"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2" xfId="1192"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 3" xfId="1745"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 4" xfId="2556"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 5" xfId="3435"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 3" xfId="983"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 4" xfId="1536"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 5" xfId="2347"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 6" xfId="3226"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="627"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 2" xfId="1098"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 3" xfId="1651"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 4" xfId="2462"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 5" xfId="3341"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="840"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="1394"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="2205"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="3084"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="430"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="674"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="1145"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 3" xfId="1698"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 4" xfId="2509"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 5" xfId="3388"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="936"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 4" xfId="1489"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 5" xfId="2300"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 6" xfId="3179"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="252"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="848"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3" xfId="1402"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 4" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 5" xfId="3092"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="226"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="823"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3" xfId="1377"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 4" xfId="2188"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 5" xfId="3067"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="572"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="1051"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3" xfId="1604"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 4" xfId="2415"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 5" xfId="3294"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="769"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="1793"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3" xfId="2604"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 4" xfId="3483"/>
     <cellStyle name="Обычный 2 2 2 4 2_2.1" xfId="334"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="1325"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 2" xfId="2756"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 3" xfId="3635"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="1889"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 2" xfId="2708"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 3" xfId="3587"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="1918"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 2" xfId="2760"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 3" xfId="3639"/>
     <cellStyle name="Обычный 2 2 2 4 3 13" xfId="1874"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 2" xfId="2688"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 3" xfId="3567"/>
     <cellStyle name="Обычный 2 2 2 4 3 14" xfId="1939"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 2" xfId="2790"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 3" xfId="3669"/>
     <cellStyle name="Обычный 2 2 2 4 3 15" xfId="2001"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 2" xfId="2850"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 3" xfId="3729"/>
     <cellStyle name="Обычный 2 2 2 4 3 16" xfId="2136"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17" xfId="3015"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="100"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="247"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="479"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="723"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2" xfId="1194"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 3" xfId="1747"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 4" xfId="2558"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 5" xfId="3437"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 3" xfId="985"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 4" xfId="1538"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 5" xfId="2349"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 6" xfId="3228"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="629"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 2" xfId="1100"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 3" xfId="1653"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 4" xfId="2464"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 5" xfId="3343"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="843"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="1397"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="2208"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="3087"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="432"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="676"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="1147"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 3" xfId="1700"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 4" xfId="2511"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 5" xfId="3390"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="938"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 4" xfId="1491"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 5" xfId="2302"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 6" xfId="3181"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="248"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="844"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3" xfId="1398"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 4" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 5" xfId="3088"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="496"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="1002"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3" xfId="1555"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 4" xfId="2366"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 5" xfId="3245"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="575"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="1053"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3" xfId="1606"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 4" xfId="2417"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 5" xfId="3296"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="771"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1795"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3" xfId="2606"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 4" xfId="3485"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="1243"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="1841"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3" xfId="2652"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 4" xfId="3531"/>
     <cellStyle name="Обычный 2 2 2 4 3_2.1" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="101"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="1326"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 2" xfId="2759"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 3" xfId="3638"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="1885"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 2" xfId="2701"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 3" xfId="3580"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="1923"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 2" xfId="2770"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 3" xfId="3649"/>
     <cellStyle name="Обычный 2 2 2 5 2 13" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 2" xfId="2676"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 3" xfId="3555"/>
     <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1952"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 2" xfId="2803"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 3" xfId="3682"/>
     <cellStyle name="Обычный 2 2 2 5 2 15" xfId="2012"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 2" xfId="2861"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 3" xfId="3740"/>
     <cellStyle name="Обычный 2 2 2 5 2 16" xfId="2137"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17" xfId="3016"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="103"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="249"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="480"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="724"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2" xfId="1195"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 3" xfId="1748"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 4" xfId="2559"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 5" xfId="3438"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 3" xfId="986"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 4" xfId="1539"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 5" xfId="2350"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 6" xfId="3229"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="630"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 2" xfId="1101"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 3" xfId="1654"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 4" xfId="2465"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 5" xfId="3344"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="845"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="1399"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="3089"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="433"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="677"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="1148"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 3" xfId="1701"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 4" xfId="2512"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 5" xfId="3391"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="939"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 4" xfId="1492"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 5" xfId="2303"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 6" xfId="3182"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="392"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="898"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3" xfId="1451"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 4" xfId="2262"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 5" xfId="3141"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="511"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="1014"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3" xfId="1567"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 4" xfId="2378"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 5" xfId="3257"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="576"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="1054"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3" xfId="1607"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 4" xfId="2418"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 5" xfId="3297"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="772"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="1796"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3" xfId="2607"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 4" xfId="3486"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="1244"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="1842"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3" xfId="2653"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 4" xfId="3532"/>
     <cellStyle name="Обычный 2 2 2 5 2_2.1" xfId="337"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="104"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="206"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="455"/>
     <cellStyle name="Обычный 2 2 2 7 2 2" xfId="699"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 2" xfId="1170"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 3" xfId="1723"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 4" xfId="2534"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 5" xfId="3413"/>
     <cellStyle name="Обычный 2 2 2 7 2 3" xfId="961"/>
     <cellStyle name="Обычный 2 2 2 7 2 4" xfId="1514"/>
     <cellStyle name="Обычный 2 2 2 7 2 5" xfId="2325"/>
+    <cellStyle name="Обычный 2 2 2 7 2 6" xfId="3204"/>
     <cellStyle name="Обычный 2 2 2 7 3" xfId="605"/>
     <cellStyle name="Обычный 2 2 2 7 3 2" xfId="1076"/>
     <cellStyle name="Обычный 2 2 2 7 3 3" xfId="1629"/>
     <cellStyle name="Обычный 2 2 2 7 3 4" xfId="2440"/>
+    <cellStyle name="Обычный 2 2 2 7 3 5" xfId="3319"/>
     <cellStyle name="Обычный 2 2 2 7 4" xfId="803"/>
     <cellStyle name="Обычный 2 2 2 7 5" xfId="1357"/>
     <cellStyle name="Обычный 2 2 2 7 6" xfId="2168"/>
+    <cellStyle name="Обычный 2 2 2 7 7" xfId="3047"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="408"/>
     <cellStyle name="Обычный 2 2 2 8 2" xfId="652"/>
     <cellStyle name="Обычный 2 2 2 8 2 2" xfId="1123"/>
     <cellStyle name="Обычный 2 2 2 8 2 3" xfId="1676"/>
     <cellStyle name="Обычный 2 2 2 8 2 4" xfId="2487"/>
+    <cellStyle name="Обычный 2 2 2 8 2 5" xfId="3366"/>
     <cellStyle name="Обычный 2 2 2 8 3" xfId="914"/>
     <cellStyle name="Обычный 2 2 2 8 4" xfId="1467"/>
     <cellStyle name="Обычный 2 2 2 8 5" xfId="2278"/>
+    <cellStyle name="Обычный 2 2 2 8 6" xfId="3157"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="281"/>
     <cellStyle name="Обычный 2 2 2 9 2" xfId="875"/>
     <cellStyle name="Обычный 2 2 2 9 3" xfId="1429"/>
     <cellStyle name="Обычный 2 2 2 9 4" xfId="2240"/>
+    <cellStyle name="Обычный 2 2 2 9 5" xfId="3119"/>
     <cellStyle name="Обычный 2 2 2_2.1" xfId="312"/>
     <cellStyle name="Обычный 2 2 3" xfId="105"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="1327"/>
     <cellStyle name="Обычный 2 2 3 10 2" xfId="2762"/>
+    <cellStyle name="Обычный 2 2 3 10 3" xfId="3641"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="1880"/>
     <cellStyle name="Обычный 2 2 3 11 2" xfId="2695"/>
+    <cellStyle name="Обычный 2 2 3 11 3" xfId="3574"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="1929"/>
     <cellStyle name="Обычный 2 2 3 12 2" xfId="2781"/>
+    <cellStyle name="Обычный 2 2 3 12 3" xfId="3660"/>
     <cellStyle name="Обычный 2 2 3 13" xfId="1859"/>
     <cellStyle name="Обычный 2 2 3 13 2" xfId="2671"/>
+    <cellStyle name="Обычный 2 2 3 13 3" xfId="3550"/>
     <cellStyle name="Обычный 2 2 3 14" xfId="1960"/>
     <cellStyle name="Обычный 2 2 3 14 2" xfId="2811"/>
+    <cellStyle name="Обычный 2 2 3 14 3" xfId="3690"/>
     <cellStyle name="Обычный 2 2 3 15" xfId="2019"/>
     <cellStyle name="Обычный 2 2 3 15 2" xfId="2868"/>
+    <cellStyle name="Обычный 2 2 3 15 3" xfId="3747"/>
     <cellStyle name="Обычный 2 2 3 16" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 3 17" xfId="3017"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="106"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="251"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="481"/>
     <cellStyle name="Обычный 2 2 3 3 2 2" xfId="725"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 2" xfId="1196"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 3" xfId="1749"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 4" xfId="2560"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 5" xfId="3439"/>
     <cellStyle name="Обычный 2 2 3 3 2 3" xfId="987"/>
     <cellStyle name="Обычный 2 2 3 3 2 4" xfId="1540"/>
     <cellStyle name="Обычный 2 2 3 3 2 5" xfId="2351"/>
+    <cellStyle name="Обычный 2 2 3 3 2 6" xfId="3230"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="631"/>
     <cellStyle name="Обычный 2 2 3 3 3 2" xfId="1102"/>
     <cellStyle name="Обычный 2 2 3 3 3 3" xfId="1655"/>
     <cellStyle name="Обычный 2 2 3 3 3 4" xfId="2466"/>
+    <cellStyle name="Обычный 2 2 3 3 3 5" xfId="3345"/>
     <cellStyle name="Обычный 2 2 3 3 4" xfId="847"/>
     <cellStyle name="Обычный 2 2 3 3 5" xfId="1401"/>
     <cellStyle name="Обычный 2 2 3 3 6" xfId="2212"/>
+    <cellStyle name="Обычный 2 2 3 3 7" xfId="3091"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="434"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="678"/>
     <cellStyle name="Обычный 2 2 3 4 2 2" xfId="1149"/>
     <cellStyle name="Обычный 2 2 3 4 2 3" xfId="1702"/>
     <cellStyle name="Обычный 2 2 3 4 2 4" xfId="2513"/>
+    <cellStyle name="Обычный 2 2 3 4 2 5" xfId="3392"/>
     <cellStyle name="Обычный 2 2 3 4 3" xfId="940"/>
     <cellStyle name="Обычный 2 2 3 4 4" xfId="1493"/>
     <cellStyle name="Обычный 2 2 3 4 5" xfId="2304"/>
+    <cellStyle name="Обычный 2 2 3 4 6" xfId="3183"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="246"/>
     <cellStyle name="Обычный 2 2 3 5 2" xfId="842"/>
     <cellStyle name="Обычный 2 2 3 5 3" xfId="1396"/>
     <cellStyle name="Обычный 2 2 3 5 4" xfId="2207"/>
+    <cellStyle name="Обычный 2 2 3 5 5" xfId="3086"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="230"/>
     <cellStyle name="Обычный 2 2 3 6 2" xfId="827"/>
     <cellStyle name="Обычный 2 2 3 6 3" xfId="1381"/>
     <cellStyle name="Обычный 2 2 3 6 4" xfId="2192"/>
+    <cellStyle name="Обычный 2 2 3 6 5" xfId="3071"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="577"/>
     <cellStyle name="Обычный 2 2 3 7 2" xfId="1055"/>
     <cellStyle name="Обычный 2 2 3 7 3" xfId="1608"/>
     <cellStyle name="Обычный 2 2 3 7 4" xfId="2419"/>
+    <cellStyle name="Обычный 2 2 3 7 5" xfId="3298"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="773"/>
     <cellStyle name="Обычный 2 2 3 8 2" xfId="1797"/>
     <cellStyle name="Обычный 2 2 3 8 3" xfId="2608"/>
+    <cellStyle name="Обычный 2 2 3 8 4" xfId="3487"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="1245"/>
     <cellStyle name="Обычный 2 2 3 9 2" xfId="1843"/>
     <cellStyle name="Обычный 2 2 3 9 3" xfId="2654"/>
+    <cellStyle name="Обычный 2 2 3 9 4" xfId="3533"/>
     <cellStyle name="Обычный 2 2 3_2.1" xfId="338"/>
     <cellStyle name="Обычный 2 2 4" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="1246"/>
     <cellStyle name="Обычный 2 2 4 10 2" xfId="1844"/>
     <cellStyle name="Обычный 2 2 4 10 3" xfId="2655"/>
+    <cellStyle name="Обычный 2 2 4 10 4" xfId="3534"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="1328"/>
     <cellStyle name="Обычный 2 2 4 11 2" xfId="2764"/>
+    <cellStyle name="Обычный 2 2 4 11 3" xfId="3643"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="1878"/>
     <cellStyle name="Обычный 2 2 4 12 2" xfId="2693"/>
+    <cellStyle name="Обычный 2 2 4 12 3" xfId="3572"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="1932"/>
     <cellStyle name="Обычный 2 2 4 13 2" xfId="2784"/>
+    <cellStyle name="Обычный 2 2 4 13 3" xfId="3663"/>
     <cellStyle name="Обычный 2 2 4 14" xfId="1994"/>
     <cellStyle name="Обычный 2 2 4 14 2" xfId="2844"/>
+    <cellStyle name="Обычный 2 2 4 14 3" xfId="3723"/>
     <cellStyle name="Обычный 2 2 4 15" xfId="1963"/>
     <cellStyle name="Обычный 2 2 4 15 2" xfId="2814"/>
+    <cellStyle name="Обычный 2 2 4 15 3" xfId="3693"/>
     <cellStyle name="Обычный 2 2 4 16" xfId="2022"/>
     <cellStyle name="Обычный 2 2 4 16 2" xfId="2871"/>
+    <cellStyle name="Обычный 2 2 4 16 3" xfId="3750"/>
     <cellStyle name="Обычный 2 2 4 17" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 4 18" xfId="3018"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="1329"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 2" xfId="2766"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 3" xfId="3645"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="1876"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 2" xfId="2691"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 3" xfId="3570"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="1935"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 2" xfId="2787"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 3" xfId="3666"/>
     <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1998"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 2" xfId="2847"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 3" xfId="3726"/>
     <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1967"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 2" xfId="2817"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 3" xfId="3696"/>
     <cellStyle name="Обычный 2 2 4 2 2 15" xfId="2025"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 2" xfId="2873"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 3" xfId="3752"/>
     <cellStyle name="Обычный 2 2 4 2 2 16" xfId="2140"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17" xfId="3019"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="111"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="1875"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2" xfId="2690"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 3" xfId="3569"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="1938"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2" xfId="2789"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 3" xfId="3668"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="2000"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2" xfId="2849"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 3" xfId="3728"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1969"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2" xfId="2819"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 3" xfId="3698"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="2027"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2" xfId="2875"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 3" xfId="3754"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="2141"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="3020"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="256"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="484"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="728"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2" xfId="1199"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 3" xfId="1752"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 4" xfId="2563"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 5" xfId="3442"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3" xfId="990"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 4" xfId="1543"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 5" xfId="2354"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 6" xfId="3233"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="634"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2" xfId="1105"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 3" xfId="1658"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 4" xfId="2469"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 5" xfId="3348"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="852"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="1406"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="2217"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="3096"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="437"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="681"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="1152"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 3" xfId="1705"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 4" xfId="2516"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 5" xfId="3395"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="943"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4" xfId="1496"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 5" xfId="2307"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 6" xfId="3186"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="390"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="896"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3" xfId="1449"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 4" xfId="2260"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 5" xfId="3139"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="510"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="1013"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3" xfId="1566"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 4" xfId="2377"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 5" xfId="3256"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="580"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1058"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3" xfId="1611"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 4" xfId="2422"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 5" xfId="3301"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="776"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1800"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3" xfId="2611"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 4" xfId="3490"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="1248"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="1846"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3" xfId="2657"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 4" xfId="3536"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="1330"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2" xfId="2768"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 3" xfId="3647"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="341"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="254"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="483"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="727"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2" xfId="1198"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 3" xfId="1751"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 4" xfId="2562"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 5" xfId="3441"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 3" xfId="989"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 4" xfId="1542"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 5" xfId="2353"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 6" xfId="3232"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="633"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 2" xfId="1104"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 3" xfId="1657"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 4" xfId="2468"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 5" xfId="3347"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="850"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="1404"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="2215"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="3094"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="436"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="680"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="1151"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 3" xfId="1704"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 4" xfId="2515"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 5" xfId="3394"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="942"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 4" xfId="1495"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 5" xfId="2306"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 6" xfId="3185"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="391"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="897"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3" xfId="1450"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 4" xfId="2261"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 5" xfId="3140"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="513"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="1016"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3" xfId="1569"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 4" xfId="2380"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 5" xfId="3259"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="579"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="1057"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3" xfId="1610"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 4" xfId="2421"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 5" xfId="3300"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="775"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1799"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3" xfId="2610"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 4" xfId="3489"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="1247"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="1845"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3" xfId="2656"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 4" xfId="3535"/>
     <cellStyle name="Обычный 2 2 4 2 2_2.1" xfId="340"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="112"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="1873"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 2" xfId="2686"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 3" xfId="3565"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="1940"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 2" xfId="2791"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 3" xfId="3670"/>
     <cellStyle name="Обычный 2 2 4 2 3 12" xfId="2002"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 2" xfId="2851"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 3" xfId="3730"/>
     <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1972"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 2" xfId="2822"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 3" xfId="3701"/>
     <cellStyle name="Обычный 2 2 4 2 3 14" xfId="2030"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 2" xfId="2878"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 3" xfId="3757"/>
     <cellStyle name="Обычный 2 2 4 2 3 15" xfId="2142"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16" xfId="3021"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="257"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="485"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="729"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2" xfId="1200"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 3" xfId="1753"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 4" xfId="2564"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 5" xfId="3443"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 3" xfId="991"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 4" xfId="1544"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 5" xfId="2355"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 6" xfId="3234"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="635"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 2" xfId="1106"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 3" xfId="1659"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 4" xfId="2470"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 5" xfId="3349"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="853"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="1407"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="2218"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="3097"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="438"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="682"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="1153"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 3" xfId="1706"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 4" xfId="2517"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 5" xfId="3396"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="944"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 4" xfId="1497"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 5" xfId="2308"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 6" xfId="3187"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="239"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="836"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3" xfId="1390"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 4" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 5" xfId="3080"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="495"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="1001"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3" xfId="1554"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 4" xfId="2365"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 5" xfId="3244"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="581"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1059"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3" xfId="1612"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 4" xfId="2423"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 5" xfId="3302"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="777"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1801"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3" xfId="2612"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 4" xfId="3491"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="1249"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="1847"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3" xfId="2658"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 4" xfId="3537"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="1331"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 2" xfId="2769"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 3" xfId="3648"/>
     <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="342"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="113"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="114"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="1871"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 2" xfId="2684"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 3" xfId="3563"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="1943"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 2" xfId="2794"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 3" xfId="3673"/>
     <cellStyle name="Обычный 2 2 4 3 2 12" xfId="2004"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 2" xfId="2853"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 3" xfId="3732"/>
     <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1974"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 2" xfId="2824"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 3" xfId="3703"/>
     <cellStyle name="Обычный 2 2 4 3 2 14" xfId="2032"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 2" xfId="2880"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 3" xfId="3759"/>
     <cellStyle name="Обычный 2 2 4 3 2 15" xfId="2143"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16" xfId="3022"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="259"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="486"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="730"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2" xfId="1201"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 3" xfId="1754"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 4" xfId="2565"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 5" xfId="3444"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 3" xfId="992"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 4" xfId="1545"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 5" xfId="2356"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 6" xfId="3235"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="636"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 2" xfId="1107"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 3" xfId="1660"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 4" xfId="2471"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 5" xfId="3350"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="855"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="1409"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="3099"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="439"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="683"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="1154"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 3" xfId="1707"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 4" xfId="2518"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 5" xfId="3397"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="945"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 4" xfId="1498"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 5" xfId="2309"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 6" xfId="3188"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="389"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="895"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3" xfId="1448"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 4" xfId="2259"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 5" xfId="3138"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="514"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="1017"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3" xfId="1570"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 4" xfId="2381"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 5" xfId="3260"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="582"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1060"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3" xfId="1613"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 4" xfId="2424"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 5" xfId="3303"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="778"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1802"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3" xfId="2613"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 4" xfId="3492"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="1250"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="1848"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3" xfId="2659"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 4" xfId="3538"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="1332"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 2" xfId="2771"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 3" xfId="3650"/>
     <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="343"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="253"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="482"/>
     <cellStyle name="Обычный 2 2 4 4 2 2" xfId="726"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 2" xfId="1197"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 3" xfId="1750"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 4" xfId="2561"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 5" xfId="3440"/>
     <cellStyle name="Обычный 2 2 4 4 2 3" xfId="988"/>
     <cellStyle name="Обычный 2 2 4 4 2 4" xfId="1541"/>
     <cellStyle name="Обычный 2 2 4 4 2 5" xfId="2352"/>
+    <cellStyle name="Обычный 2 2 4 4 2 6" xfId="3231"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="632"/>
     <cellStyle name="Обычный 2 2 4 4 3 2" xfId="1103"/>
     <cellStyle name="Обычный 2 2 4 4 3 3" xfId="1656"/>
     <cellStyle name="Обычный 2 2 4 4 3 4" xfId="2467"/>
+    <cellStyle name="Обычный 2 2 4 4 3 5" xfId="3346"/>
     <cellStyle name="Обычный 2 2 4 4 4" xfId="849"/>
     <cellStyle name="Обычный 2 2 4 4 5" xfId="1403"/>
     <cellStyle name="Обычный 2 2 4 4 6" xfId="2214"/>
+    <cellStyle name="Обычный 2 2 4 4 7" xfId="3093"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="435"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="679"/>
     <cellStyle name="Обычный 2 2 4 5 2 2" xfId="1150"/>
     <cellStyle name="Обычный 2 2 4 5 2 3" xfId="1703"/>
     <cellStyle name="Обычный 2 2 4 5 2 4" xfId="2514"/>
+    <cellStyle name="Обычный 2 2 4 5 2 5" xfId="3393"/>
     <cellStyle name="Обычный 2 2 4 5 3" xfId="941"/>
     <cellStyle name="Обычный 2 2 4 5 4" xfId="1494"/>
     <cellStyle name="Обычный 2 2 4 5 5" xfId="2305"/>
+    <cellStyle name="Обычный 2 2 4 5 6" xfId="3184"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="243"/>
     <cellStyle name="Обычный 2 2 4 6 2" xfId="839"/>
     <cellStyle name="Обычный 2 2 4 6 3" xfId="1393"/>
     <cellStyle name="Обычный 2 2 4 6 4" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 4 6 5" xfId="3083"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="233"/>
     <cellStyle name="Обычный 2 2 4 7 2" xfId="830"/>
     <cellStyle name="Обычный 2 2 4 7 3" xfId="1384"/>
     <cellStyle name="Обычный 2 2 4 7 4" xfId="2195"/>
+    <cellStyle name="Обычный 2 2 4 7 5" xfId="3074"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="578"/>
     <cellStyle name="Обычный 2 2 4 8 2" xfId="1056"/>
     <cellStyle name="Обычный 2 2 4 8 3" xfId="1609"/>
     <cellStyle name="Обычный 2 2 4 8 4" xfId="2420"/>
+    <cellStyle name="Обычный 2 2 4 8 5" xfId="3299"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="774"/>
     <cellStyle name="Обычный 2 2 4 9 2" xfId="1798"/>
     <cellStyle name="Обычный 2 2 4 9 3" xfId="2609"/>
+    <cellStyle name="Обычный 2 2 4 9 4" xfId="3488"/>
     <cellStyle name="Обычный 2 2 4_2.1" xfId="339"/>
     <cellStyle name="Обычный 2 2 5" xfId="115"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="1333"/>
     <cellStyle name="Обычный 2 2 5 10 2" xfId="2772"/>
+    <cellStyle name="Обычный 2 2 5 10 3" xfId="3651"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="1869"/>
     <cellStyle name="Обычный 2 2 5 11 2" xfId="2681"/>
+    <cellStyle name="Обычный 2 2 5 11 3" xfId="3560"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="1946"/>
     <cellStyle name="Обычный 2 2 5 12 2" xfId="2797"/>
+    <cellStyle name="Обычный 2 2 5 12 3" xfId="3676"/>
     <cellStyle name="Обычный 2 2 5 13" xfId="2007"/>
     <cellStyle name="Обычный 2 2 5 13 2" xfId="2856"/>
+    <cellStyle name="Обычный 2 2 5 13 3" xfId="3735"/>
     <cellStyle name="Обычный 2 2 5 14" xfId="1978"/>
     <cellStyle name="Обычный 2 2 5 14 2" xfId="2828"/>
+    <cellStyle name="Обычный 2 2 5 14 3" xfId="3707"/>
     <cellStyle name="Обычный 2 2 5 15" xfId="2035"/>
     <cellStyle name="Обычный 2 2 5 15 2" xfId="2883"/>
+    <cellStyle name="Обычный 2 2 5 15 3" xfId="3762"/>
     <cellStyle name="Обычный 2 2 5 16" xfId="2144"/>
+    <cellStyle name="Обычный 2 2 5 17" xfId="3023"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="116"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="117"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="1867"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 2" xfId="2679"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 3" xfId="3558"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="1947"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 2" xfId="2798"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 3" xfId="3677"/>
     <cellStyle name="Обычный 2 2 5 2 2 12" xfId="2008"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 2" xfId="2857"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 3" xfId="3736"/>
     <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1979"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 2" xfId="2829"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 3" xfId="3708"/>
     <cellStyle name="Обычный 2 2 5 2 2 14" xfId="2036"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 2" xfId="2884"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 3" xfId="3763"/>
     <cellStyle name="Обычный 2 2 5 2 2 15" xfId="2145"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16" xfId="3024"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="262"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="488"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="732"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2" xfId="1203"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 3" xfId="1756"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 4" xfId="2567"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 5" xfId="3446"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 3" xfId="994"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 4" xfId="1547"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 5" xfId="2358"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 6" xfId="3237"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="638"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 2" xfId="1109"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 3" xfId="1662"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 4" xfId="2473"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 5" xfId="3352"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="858"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="1412"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="2223"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="3102"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="441"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="685"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="1156"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 3" xfId="1709"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 4" xfId="2520"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 5" xfId="3399"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="947"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 4" xfId="1500"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 5" xfId="2311"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 6" xfId="3190"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="387"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="893"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3" xfId="1446"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 4" xfId="2257"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 5" xfId="3136"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="512"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="1015"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3" xfId="1568"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 4" xfId="2379"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 5" xfId="3258"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="584"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1062"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3" xfId="1615"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 4" xfId="2426"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 5" xfId="3305"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="780"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="1804"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3" xfId="2615"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 4" xfId="3494"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="1252"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="1850"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3" xfId="2661"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 4" xfId="3540"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="1334"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 2" xfId="2773"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 3" xfId="3652"/>
     <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="345"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="260"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="487"/>
     <cellStyle name="Обычный 2 2 5 3 2 2" xfId="731"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 2" xfId="1202"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 3" xfId="1755"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 4" xfId="2566"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 5" xfId="3445"/>
     <cellStyle name="Обычный 2 2 5 3 2 3" xfId="993"/>
     <cellStyle name="Обычный 2 2 5 3 2 4" xfId="1546"/>
     <cellStyle name="Обычный 2 2 5 3 2 5" xfId="2357"/>
+    <cellStyle name="Обычный 2 2 5 3 2 6" xfId="3236"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="637"/>
     <cellStyle name="Обычный 2 2 5 3 3 2" xfId="1108"/>
     <cellStyle name="Обычный 2 2 5 3 3 3" xfId="1661"/>
     <cellStyle name="Обычный 2 2 5 3 3 4" xfId="2472"/>
+    <cellStyle name="Обычный 2 2 5 3 3 5" xfId="3351"/>
     <cellStyle name="Обычный 2 2 5 3 4" xfId="856"/>
     <cellStyle name="Обычный 2 2 5 3 5" xfId="1410"/>
     <cellStyle name="Обычный 2 2 5 3 6" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 5 3 7" xfId="3100"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="440"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="684"/>
     <cellStyle name="Обычный 2 2 5 4 2 2" xfId="1155"/>
     <cellStyle name="Обычный 2 2 5 4 2 3" xfId="1708"/>
     <cellStyle name="Обычный 2 2 5 4 2 4" xfId="2519"/>
+    <cellStyle name="Обычный 2 2 5 4 2 5" xfId="3398"/>
     <cellStyle name="Обычный 2 2 5 4 3" xfId="946"/>
     <cellStyle name="Обычный 2 2 5 4 4" xfId="1499"/>
     <cellStyle name="Обычный 2 2 5 4 5" xfId="2310"/>
+    <cellStyle name="Обычный 2 2 5 4 6" xfId="3189"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="236"/>
     <cellStyle name="Обычный 2 2 5 5 2" xfId="833"/>
     <cellStyle name="Обычный 2 2 5 5 3" xfId="1387"/>
     <cellStyle name="Обычный 2 2 5 5 4" xfId="2198"/>
+    <cellStyle name="Обычный 2 2 5 5 5" xfId="3077"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="509"/>
     <cellStyle name="Обычный 2 2 5 6 2" xfId="1012"/>
     <cellStyle name="Обычный 2 2 5 6 3" xfId="1565"/>
     <cellStyle name="Обычный 2 2 5 6 4" xfId="2376"/>
+    <cellStyle name="Обычный 2 2 5 6 5" xfId="3255"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="583"/>
     <cellStyle name="Обычный 2 2 5 7 2" xfId="1061"/>
     <cellStyle name="Обычный 2 2 5 7 3" xfId="1614"/>
     <cellStyle name="Обычный 2 2 5 7 4" xfId="2425"/>
+    <cellStyle name="Обычный 2 2 5 7 5" xfId="3304"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="779"/>
     <cellStyle name="Обычный 2 2 5 8 2" xfId="1803"/>
     <cellStyle name="Обычный 2 2 5 8 3" xfId="2614"/>
+    <cellStyle name="Обычный 2 2 5 8 4" xfId="3493"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="1251"/>
     <cellStyle name="Обычный 2 2 5 9 2" xfId="1849"/>
     <cellStyle name="Обычный 2 2 5 9 3" xfId="2660"/>
+    <cellStyle name="Обычный 2 2 5 9 4" xfId="3539"/>
     <cellStyle name="Обычный 2 2 5_2.1" xfId="344"/>
     <cellStyle name="Обычный 2 2 6" xfId="118"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="1865"/>
     <cellStyle name="Обычный 2 2 6 10 2" xfId="2677"/>
+    <cellStyle name="Обычный 2 2 6 10 3" xfId="3556"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="1950"/>
     <cellStyle name="Обычный 2 2 6 11 2" xfId="2801"/>
+    <cellStyle name="Обычный 2 2 6 11 3" xfId="3680"/>
     <cellStyle name="Обычный 2 2 6 12" xfId="2010"/>
     <cellStyle name="Обычный 2 2 6 12 2" xfId="2859"/>
+    <cellStyle name="Обычный 2 2 6 12 3" xfId="3738"/>
     <cellStyle name="Обычный 2 2 6 13" xfId="1981"/>
     <cellStyle name="Обычный 2 2 6 13 2" xfId="2831"/>
+    <cellStyle name="Обычный 2 2 6 13 3" xfId="3710"/>
     <cellStyle name="Обычный 2 2 6 14" xfId="2038"/>
     <cellStyle name="Обычный 2 2 6 14 2" xfId="2886"/>
+    <cellStyle name="Обычный 2 2 6 14 3" xfId="3765"/>
     <cellStyle name="Обычный 2 2 6 15" xfId="2146"/>
+    <cellStyle name="Обычный 2 2 6 16" xfId="3025"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="263"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="489"/>
     <cellStyle name="Обычный 2 2 6 2 2 2" xfId="733"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 2" xfId="1204"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 3" xfId="1757"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 4" xfId="2568"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 5" xfId="3447"/>
     <cellStyle name="Обычный 2 2 6 2 2 3" xfId="995"/>
     <cellStyle name="Обычный 2 2 6 2 2 4" xfId="1548"/>
     <cellStyle name="Обычный 2 2 6 2 2 5" xfId="2359"/>
+    <cellStyle name="Обычный 2 2 6 2 2 6" xfId="3238"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="639"/>
     <cellStyle name="Обычный 2 2 6 2 3 2" xfId="1110"/>
     <cellStyle name="Обычный 2 2 6 2 3 3" xfId="1663"/>
     <cellStyle name="Обычный 2 2 6 2 3 4" xfId="2474"/>
+    <cellStyle name="Обычный 2 2 6 2 3 5" xfId="3353"/>
     <cellStyle name="Обычный 2 2 6 2 4" xfId="859"/>
     <cellStyle name="Обычный 2 2 6 2 5" xfId="1413"/>
     <cellStyle name="Обычный 2 2 6 2 6" xfId="2224"/>
+    <cellStyle name="Обычный 2 2 6 2 7" xfId="3103"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="442"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="686"/>
     <cellStyle name="Обычный 2 2 6 3 2 2" xfId="1157"/>
     <cellStyle name="Обычный 2 2 6 3 2 3" xfId="1710"/>
     <cellStyle name="Обычный 2 2 6 3 2 4" xfId="2521"/>
+    <cellStyle name="Обычный 2 2 6 3 2 5" xfId="3400"/>
     <cellStyle name="Обычный 2 2 6 3 3" xfId="948"/>
     <cellStyle name="Обычный 2 2 6 3 4" xfId="1501"/>
     <cellStyle name="Обычный 2 2 6 3 5" xfId="2312"/>
+    <cellStyle name="Обычный 2 2 6 3 6" xfId="3191"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="388"/>
     <cellStyle name="Обычный 2 2 6 4 2" xfId="894"/>
     <cellStyle name="Обычный 2 2 6 4 3" xfId="1447"/>
     <cellStyle name="Обычный 2 2 6 4 4" xfId="2258"/>
+    <cellStyle name="Обычный 2 2 6 4 5" xfId="3137"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="515"/>
     <cellStyle name="Обычный 2 2 6 5 2" xfId="1018"/>
     <cellStyle name="Обычный 2 2 6 5 3" xfId="1571"/>
     <cellStyle name="Обычный 2 2 6 5 4" xfId="2382"/>
+    <cellStyle name="Обычный 2 2 6 5 5" xfId="3261"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="585"/>
     <cellStyle name="Обычный 2 2 6 6 2" xfId="1063"/>
     <cellStyle name="Обычный 2 2 6 6 3" xfId="1616"/>
     <cellStyle name="Обычный 2 2 6 6 4" xfId="2427"/>
+    <cellStyle name="Обычный 2 2 6 6 5" xfId="3306"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="781"/>
     <cellStyle name="Обычный 2 2 6 7 2" xfId="1805"/>
     <cellStyle name="Обычный 2 2 6 7 3" xfId="2616"/>
+    <cellStyle name="Обычный 2 2 6 7 4" xfId="3495"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="1253"/>
     <cellStyle name="Обычный 2 2 6 8 2" xfId="1851"/>
     <cellStyle name="Обычный 2 2 6 8 3" xfId="2662"/>
+    <cellStyle name="Обычный 2 2 6 8 4" xfId="3541"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="1335"/>
     <cellStyle name="Обычный 2 2 6 9 2" xfId="2774"/>
+    <cellStyle name="Обычный 2 2 6 9 3" xfId="3653"/>
     <cellStyle name="Обычный 2 2 6_2.1" xfId="346"/>
     <cellStyle name="Обычный 2 2 7" xfId="119"/>
     <cellStyle name="Обычный 2 20" xfId="120"/>
     <cellStyle name="Обычный 2 20 2" xfId="121"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="1336"/>
     <cellStyle name="Обычный 2 20 2 10 2" xfId="2777"/>
+    <cellStyle name="Обычный 2 20 2 10 3" xfId="3656"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="1863"/>
     <cellStyle name="Обычный 2 20 2 11 2" xfId="2675"/>
+    <cellStyle name="Обычный 2 20 2 11 3" xfId="3554"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="1955"/>
     <cellStyle name="Обычный 2 20 2 12 2" xfId="2806"/>
+    <cellStyle name="Обычный 2 20 2 12 3" xfId="3685"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="2015"/>
     <cellStyle name="Обычный 2 20 2 13 2" xfId="2864"/>
+    <cellStyle name="Обычный 2 20 2 13 3" xfId="3743"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="1984"/>
     <cellStyle name="Обычный 2 20 2 14 2" xfId="2834"/>
+    <cellStyle name="Обычный 2 20 2 14 3" xfId="3713"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="2041"/>
     <cellStyle name="Обычный 2 20 2 15 2" xfId="2889"/>
+    <cellStyle name="Обычный 2 20 2 15 3" xfId="3768"/>
     <cellStyle name="Обычный 2 20 2 16" xfId="2147"/>
+    <cellStyle name="Обычный 2 20 2 17" xfId="3026"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="122"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="123"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="124"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="265"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="490"/>
     <cellStyle name="Обычный 2 20 2 3 2 2" xfId="734"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 2" xfId="1205"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 3" xfId="1758"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 4" xfId="2569"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 5" xfId="3448"/>
     <cellStyle name="Обычный 2 20 2 3 2 3" xfId="996"/>
     <cellStyle name="Обычный 2 20 2 3 2 4" xfId="1549"/>
     <cellStyle name="Обычный 2 20 2 3 2 5" xfId="2360"/>
+    <cellStyle name="Обычный 2 20 2 3 2 6" xfId="3239"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="640"/>
     <cellStyle name="Обычный 2 20 2 3 3 2" xfId="1111"/>
     <cellStyle name="Обычный 2 20 2 3 3 3" xfId="1664"/>
     <cellStyle name="Обычный 2 20 2 3 3 4" xfId="2475"/>
+    <cellStyle name="Обычный 2 20 2 3 3 5" xfId="3354"/>
     <cellStyle name="Обычный 2 20 2 3 4" xfId="861"/>
     <cellStyle name="Обычный 2 20 2 3 5" xfId="1415"/>
     <cellStyle name="Обычный 2 20 2 3 6" xfId="2226"/>
+    <cellStyle name="Обычный 2 20 2 3 7" xfId="3105"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="443"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="687"/>
     <cellStyle name="Обычный 2 20 2 4 2 2" xfId="1158"/>
     <cellStyle name="Обычный 2 20 2 4 2 3" xfId="1711"/>
     <cellStyle name="Обычный 2 20 2 4 2 4" xfId="2522"/>
+    <cellStyle name="Обычный 2 20 2 4 2 5" xfId="3401"/>
     <cellStyle name="Обычный 2 20 2 4 3" xfId="949"/>
     <cellStyle name="Обычный 2 20 2 4 4" xfId="1502"/>
     <cellStyle name="Обычный 2 20 2 4 5" xfId="2313"/>
+    <cellStyle name="Обычный 2 20 2 4 6" xfId="3192"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="381"/>
     <cellStyle name="Обычный 2 20 2 5 2" xfId="888"/>
     <cellStyle name="Обычный 2 20 2 5 3" xfId="1441"/>
     <cellStyle name="Обычный 2 20 2 5 4" xfId="2252"/>
+    <cellStyle name="Обычный 2 20 2 5 5" xfId="3131"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="494"/>
     <cellStyle name="Обычный 2 20 2 6 2" xfId="1000"/>
     <cellStyle name="Обычный 2 20 2 6 3" xfId="1553"/>
     <cellStyle name="Обычный 2 20 2 6 4" xfId="2364"/>
+    <cellStyle name="Обычный 2 20 2 6 5" xfId="3243"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="586"/>
     <cellStyle name="Обычный 2 20 2 7 2" xfId="1064"/>
     <cellStyle name="Обычный 2 20 2 7 3" xfId="1617"/>
     <cellStyle name="Обычный 2 20 2 7 4" xfId="2428"/>
+    <cellStyle name="Обычный 2 20 2 7 5" xfId="3307"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="782"/>
     <cellStyle name="Обычный 2 20 2 8 2" xfId="1806"/>
     <cellStyle name="Обычный 2 20 2 8 3" xfId="2617"/>
+    <cellStyle name="Обычный 2 20 2 8 4" xfId="3496"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="1254"/>
     <cellStyle name="Обычный 2 20 2 9 2" xfId="1852"/>
     <cellStyle name="Обычный 2 20 2 9 3" xfId="2663"/>
+    <cellStyle name="Обычный 2 20 2 9 4" xfId="3542"/>
     <cellStyle name="Обычный 2 20 2_2.1" xfId="347"/>
     <cellStyle name="Обычный 2 20 3" xfId="125"/>
     <cellStyle name="Обычный 2 20 4" xfId="126"/>
     <cellStyle name="Обычный 2 21" xfId="127"/>
     <cellStyle name="Обычный 2 21 2" xfId="128"/>
     <cellStyle name="Обычный 2 21 3" xfId="129"/>
     <cellStyle name="Обычный 2 22" xfId="130"/>
     <cellStyle name="Обычный 2 23" xfId="131"/>
     <cellStyle name="Обычный 2 24" xfId="132"/>
     <cellStyle name="Обычный 2 25" xfId="133"/>
     <cellStyle name="Обычный 2 25 2" xfId="1208"/>
     <cellStyle name="Обычный 2 25 3" xfId="1255"/>
     <cellStyle name="Обычный 2 25 4" xfId="1936"/>
     <cellStyle name="Обычный 2 25 5" xfId="1997"/>
     <cellStyle name="Обычный 2 25 6" xfId="1966"/>
     <cellStyle name="Обычный 2 25 7" xfId="2024"/>
     <cellStyle name="Обычный 2 25 8" xfId="2055"/>
     <cellStyle name="Обычный 2 25 9" xfId="2074"/>
     <cellStyle name="Обычный 2 26" xfId="742"/>
     <cellStyle name="Обычный 2 27" xfId="1296"/>
     <cellStyle name="Обычный 2 28" xfId="2107"/>
+    <cellStyle name="Обычный 2 29" xfId="2986"/>
     <cellStyle name="Обычный 2 3" xfId="134"/>
     <cellStyle name="Обычный 2 3 2" xfId="135"/>
     <cellStyle name="Обычный 2 4" xfId="136"/>
     <cellStyle name="Обычный 2 4 2" xfId="137"/>
     <cellStyle name="Обычный 2 5" xfId="138"/>
     <cellStyle name="Обычный 2 5 2" xfId="139"/>
     <cellStyle name="Обычный 2 6" xfId="140"/>
     <cellStyle name="Обычный 2 7" xfId="141"/>
     <cellStyle name="Обычный 2 8" xfId="142"/>
     <cellStyle name="Обычный 2 9" xfId="143"/>
     <cellStyle name="Обычный 2_2.1" xfId="887"/>
     <cellStyle name="Обычный 20" xfId="348"/>
+    <cellStyle name="Обычный 200" xfId="3860"/>
+    <cellStyle name="Обычный 201" xfId="3861"/>
+    <cellStyle name="Обычный 202" xfId="3862"/>
+    <cellStyle name="Обычный 203" xfId="3863"/>
+    <cellStyle name="Обычный 204" xfId="3864"/>
+    <cellStyle name="Обычный 205" xfId="3865"/>
     <cellStyle name="Обычный 21" xfId="349"/>
     <cellStyle name="Обычный 22" xfId="350"/>
     <cellStyle name="Обычный 23" xfId="351"/>
     <cellStyle name="Обычный 24" xfId="352"/>
     <cellStyle name="Обычный 25" xfId="353"/>
     <cellStyle name="Обычный 26" xfId="354"/>
     <cellStyle name="Обычный 27" xfId="355"/>
     <cellStyle name="Обычный 28" xfId="356"/>
     <cellStyle name="Обычный 29" xfId="357"/>
     <cellStyle name="Обычный 3" xfId="144"/>
     <cellStyle name="Обычный 3 10" xfId="145"/>
     <cellStyle name="Обычный 3 11" xfId="146"/>
     <cellStyle name="Обычный 3 12" xfId="147"/>
     <cellStyle name="Обычный 3 13" xfId="148"/>
     <cellStyle name="Обычный 3 13 2" xfId="149"/>
     <cellStyle name="Обычный 3 13 3" xfId="150"/>
     <cellStyle name="Обычный 3 14" xfId="151"/>
     <cellStyle name="Обычный 3 14 2" xfId="152"/>
     <cellStyle name="Обычный 3 14 3" xfId="153"/>
     <cellStyle name="Обычный 3 15" xfId="154"/>
     <cellStyle name="Обычный 3 16" xfId="274"/>
     <cellStyle name="Обычный 3 17" xfId="384"/>
     <cellStyle name="Обычный 3 18" xfId="242"/>
     <cellStyle name="Обычный 3 19" xfId="588"/>
     <cellStyle name="Обычный 3 2" xfId="155"/>
@@ -6491,50 +8264,51 @@
     <cellStyle name="Обычный 36" xfId="364"/>
     <cellStyle name="Обычный 37" xfId="365"/>
     <cellStyle name="Обычный 38" xfId="366"/>
     <cellStyle name="Обычный 39" xfId="367"/>
     <cellStyle name="Обычный 4" xfId="163"/>
     <cellStyle name="Обычный 4 10" xfId="164"/>
     <cellStyle name="Обычный 4 11" xfId="368"/>
     <cellStyle name="Обычный 4 12" xfId="504"/>
     <cellStyle name="Обычный 4 13" xfId="508"/>
     <cellStyle name="Обычный 4 14" xfId="592"/>
     <cellStyle name="Обычный 4 2" xfId="165"/>
     <cellStyle name="Обычный 4 3" xfId="166"/>
     <cellStyle name="Обычный 4 4" xfId="167"/>
     <cellStyle name="Обычный 4 5" xfId="168"/>
     <cellStyle name="Обычный 4 6" xfId="169"/>
     <cellStyle name="Обычный 4 7" xfId="170"/>
     <cellStyle name="Обычный 4 8" xfId="171"/>
     <cellStyle name="Обычный 4 9" xfId="172"/>
     <cellStyle name="Обычный 4 9 2" xfId="173"/>
     <cellStyle name="Обычный 4 9 3" xfId="174"/>
     <cellStyle name="Обычный 4_8" xfId="375"/>
     <cellStyle name="Обычный 40" xfId="380"/>
     <cellStyle name="Обычный 41 2" xfId="1207"/>
     <cellStyle name="Обычный 41 3" xfId="1760"/>
     <cellStyle name="Обычный 41 4" xfId="2571"/>
+    <cellStyle name="Обычный 41 5" xfId="3450"/>
     <cellStyle name="Обычный 42" xfId="1256"/>
     <cellStyle name="Обычный 43" xfId="516"/>
     <cellStyle name="Обычный 44" xfId="517"/>
     <cellStyle name="Обычный 45" xfId="518"/>
     <cellStyle name="Обычный 46" xfId="519"/>
     <cellStyle name="Обычный 47" xfId="520"/>
     <cellStyle name="Обычный 48" xfId="521"/>
     <cellStyle name="Обычный 49" xfId="522"/>
     <cellStyle name="Обычный 5" xfId="175"/>
     <cellStyle name="Обычный 5 2" xfId="176"/>
     <cellStyle name="Обычный 5 3" xfId="177"/>
     <cellStyle name="Обычный 5 4" xfId="178"/>
     <cellStyle name="Обычный 5 5" xfId="179"/>
     <cellStyle name="Обычный 5 6" xfId="369"/>
     <cellStyle name="Обычный 5 7" xfId="505"/>
     <cellStyle name="Обычный 5 8" xfId="276"/>
     <cellStyle name="Обычный 5 9" xfId="593"/>
     <cellStyle name="Обычный 5_8" xfId="376"/>
     <cellStyle name="Обычный 50" xfId="523"/>
     <cellStyle name="Обычный 51" xfId="524"/>
     <cellStyle name="Обычный 52" xfId="525"/>
     <cellStyle name="Обычный 53" xfId="526"/>
     <cellStyle name="Обычный 54" xfId="527"/>
     <cellStyle name="Обычный 55" xfId="528"/>
     <cellStyle name="Обычный 56" xfId="180"/>
@@ -6577,80 +8351,89 @@
     <cellStyle name="Обычный 85" xfId="1279"/>
     <cellStyle name="Обычный 86" xfId="1269"/>
     <cellStyle name="Обычный 87" xfId="1270"/>
     <cellStyle name="Обычный 88" xfId="1271"/>
     <cellStyle name="Обычный 89" xfId="1272"/>
     <cellStyle name="Обычный 9" xfId="373"/>
     <cellStyle name="Обычный 90" xfId="1273"/>
     <cellStyle name="Обычный 91" xfId="1274"/>
     <cellStyle name="Обычный 92" xfId="1275"/>
     <cellStyle name="Обычный 93" xfId="1276"/>
     <cellStyle name="Обычный 94" xfId="1277"/>
     <cellStyle name="Обычный 95" xfId="1280"/>
     <cellStyle name="Обычный 96" xfId="1278"/>
     <cellStyle name="Обычный 97" xfId="1281"/>
     <cellStyle name="Обычный 98" xfId="1282"/>
     <cellStyle name="Обычный 99" xfId="1283"/>
     <cellStyle name="Обычный_9.7 Верблюды" xfId="2"/>
     <cellStyle name="Открывавшаяся гиперссылка 2" xfId="184"/>
     <cellStyle name="Примечание 2" xfId="185"/>
     <cellStyle name="Примечание 2 2" xfId="292"/>
     <cellStyle name="Примечание 2 2 2" xfId="491"/>
     <cellStyle name="Примечание 2 2 2 2" xfId="735"/>
     <cellStyle name="Примечание 2 2 2 2 2" xfId="1206"/>
     <cellStyle name="Примечание 2 2 2 2 3" xfId="1759"/>
     <cellStyle name="Примечание 2 2 2 2 4" xfId="2570"/>
+    <cellStyle name="Примечание 2 2 2 2 5" xfId="3449"/>
     <cellStyle name="Примечание 2 2 2 3" xfId="997"/>
     <cellStyle name="Примечание 2 2 2 4" xfId="1550"/>
     <cellStyle name="Примечание 2 2 2 5" xfId="2361"/>
+    <cellStyle name="Примечание 2 2 2 6" xfId="3240"/>
     <cellStyle name="Примечание 2 2 3" xfId="641"/>
     <cellStyle name="Примечание 2 2 3 2" xfId="1112"/>
     <cellStyle name="Примечание 2 2 3 3" xfId="1665"/>
     <cellStyle name="Примечание 2 2 3 4" xfId="2476"/>
+    <cellStyle name="Примечание 2 2 3 5" xfId="3355"/>
     <cellStyle name="Примечание 2 2 4" xfId="886"/>
     <cellStyle name="Примечание 2 2 5" xfId="1440"/>
     <cellStyle name="Примечание 2 2 6" xfId="2251"/>
+    <cellStyle name="Примечание 2 2 7" xfId="3130"/>
     <cellStyle name="Примечание 2 3" xfId="444"/>
     <cellStyle name="Примечание 2 3 2" xfId="688"/>
     <cellStyle name="Примечание 2 3 2 2" xfId="1159"/>
     <cellStyle name="Примечание 2 3 2 3" xfId="1712"/>
     <cellStyle name="Примечание 2 3 2 4" xfId="2523"/>
+    <cellStyle name="Примечание 2 3 2 5" xfId="3402"/>
     <cellStyle name="Примечание 2 3 3" xfId="950"/>
     <cellStyle name="Примечание 2 3 4" xfId="1503"/>
     <cellStyle name="Примечание 2 3 5" xfId="2314"/>
+    <cellStyle name="Примечание 2 3 6" xfId="3193"/>
     <cellStyle name="Примечание 2 4" xfId="492"/>
     <cellStyle name="Примечание 2 4 2" xfId="998"/>
     <cellStyle name="Примечание 2 4 3" xfId="1551"/>
     <cellStyle name="Примечание 2 4 4" xfId="2362"/>
+    <cellStyle name="Примечание 2 4 5" xfId="3241"/>
     <cellStyle name="Примечание 2 5" xfId="396"/>
     <cellStyle name="Примечание 2 5 2" xfId="902"/>
     <cellStyle name="Примечание 2 5 3" xfId="1455"/>
     <cellStyle name="Примечание 2 5 4" xfId="2266"/>
+    <cellStyle name="Примечание 2 5 5" xfId="3145"/>
     <cellStyle name="Примечание 2 6" xfId="590"/>
     <cellStyle name="Примечание 2 6 2" xfId="1065"/>
     <cellStyle name="Примечание 2 6 3" xfId="1618"/>
     <cellStyle name="Примечание 2 6 4" xfId="2429"/>
+    <cellStyle name="Примечание 2 6 5" xfId="3308"/>
     <cellStyle name="Примечание 2_8" xfId="379"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -6913,51 +8696,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BV5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CK18" sqref="CK18"/>
+      <selection pane="bottomRight" activeCell="CC26" sqref="CC26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="7.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -6968,349 +8751,349 @@
     <col min="28" max="28" width="8.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7.42578125" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="8.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.5703125" style="1" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="1" customWidth="1"/>
     <col min="44" max="45" width="7.7109375" style="1" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="8.85546875" style="1" customWidth="1"/>
     <col min="49" max="49" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="26.25" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="40"/>
-[...45 lines deleted...]
-      <c r="AV1" s="40"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="35"/>
+      <c r="AA1" s="35"/>
+      <c r="AB1" s="35"/>
+      <c r="AC1" s="35"/>
+      <c r="AD1" s="35"/>
+      <c r="AE1" s="35"/>
+      <c r="AF1" s="35"/>
+      <c r="AG1" s="35"/>
+      <c r="AH1" s="35"/>
+      <c r="AI1" s="35"/>
+      <c r="AJ1" s="35"/>
+      <c r="AK1" s="35"/>
+      <c r="AL1" s="35"/>
+      <c r="AM1" s="35"/>
+      <c r="AN1" s="35"/>
+      <c r="AO1" s="35"/>
+      <c r="AP1" s="35"/>
+      <c r="AQ1" s="35"/>
+      <c r="AR1" s="35"/>
+      <c r="AS1" s="35"/>
+      <c r="AT1" s="35"/>
+      <c r="AU1" s="35"/>
+      <c r="AV1" s="35"/>
       <c r="AW1" s="4"/>
       <c r="AX1" s="4"/>
       <c r="AY1" s="4"/>
       <c r="AZ1" s="4"/>
       <c r="BA1" s="4"/>
       <c r="BB1" s="4"/>
       <c r="BC1" s="4"/>
       <c r="BD1" s="4"/>
       <c r="BE1" s="4"/>
       <c r="BF1" s="4"/>
       <c r="BG1" s="4"/>
       <c r="BH1" s="4"/>
       <c r="BI1" s="4"/>
       <c r="BJ1" s="4"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="34" t="s">
+      <c r="J2" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="34"/>
-[...1 lines deleted...]
-      <c r="M2" s="34"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="34" t="s">
+      <c r="V2" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="34"/>
-[...1 lines deleted...]
-      <c r="Y2" s="34"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="34" t="s">
+      <c r="AH2" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="34"/>
-[...1 lines deleted...]
-      <c r="AK2" s="34"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="39"/>
       <c r="AL2" s="9"/>
       <c r="AM2" s="9"/>
       <c r="AN2" s="9"/>
       <c r="AO2" s="9"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
-      <c r="AT2" s="34" t="s">
+      <c r="AT2" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="34"/>
-[...1 lines deleted...]
-      <c r="AW2" s="34"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="39"/>
       <c r="AX2" s="9"/>
       <c r="AY2" s="9"/>
       <c r="AZ2" s="9"/>
       <c r="BA2" s="9"/>
       <c r="BB2" s="9"/>
       <c r="BC2" s="9"/>
       <c r="BD2" s="9"/>
       <c r="BE2" s="9"/>
-      <c r="BF2" s="34" t="s">
+      <c r="BF2" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="34"/>
-[...1 lines deleted...]
-      <c r="BI2" s="34"/>
+      <c r="BG2" s="39"/>
+      <c r="BH2" s="39"/>
+      <c r="BI2" s="39"/>
       <c r="BJ2" s="9"/>
       <c r="BK2" s="9"/>
       <c r="BL2" s="9"/>
       <c r="BM2" s="9"/>
       <c r="BN2" s="9"/>
       <c r="BO2" s="9"/>
       <c r="BP2" s="9"/>
       <c r="BQ2" s="9"/>
-      <c r="BR2" s="34" t="s">
+      <c r="BR2" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BS2" s="34"/>
-[...1 lines deleted...]
-      <c r="BU2" s="34"/>
+      <c r="BS2" s="39"/>
+      <c r="BT2" s="39"/>
+      <c r="BU2" s="39"/>
       <c r="BV2" s="9"/>
       <c r="BW2" s="9"/>
       <c r="BX2" s="9"/>
       <c r="BY2" s="9"/>
       <c r="BZ2" s="9"/>
       <c r="CA2" s="9"/>
       <c r="CB2" s="9"/>
       <c r="CC2" s="9"/>
-      <c r="CD2" s="34" t="s">
+      <c r="CD2" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="CE2" s="34"/>
-[...1 lines deleted...]
-      <c r="CG2" s="34"/>
+      <c r="CE2" s="39"/>
+      <c r="CF2" s="39"/>
+      <c r="CG2" s="39"/>
       <c r="CH2" s="9"/>
       <c r="CI2" s="9"/>
       <c r="CJ2" s="9"/>
       <c r="CK2" s="9"/>
       <c r="CL2" s="9"/>
       <c r="CM2" s="9"/>
       <c r="CN2" s="9"/>
       <c r="CO2" s="9"/>
-      <c r="CP2" s="34" t="s">
+      <c r="CP2" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="CQ2" s="34"/>
-[...1 lines deleted...]
-      <c r="CS2" s="34"/>
+      <c r="CQ2" s="39"/>
+      <c r="CR2" s="39"/>
+      <c r="CS2" s="39"/>
     </row>
     <row r="3" spans="1:97" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="36"/>
-[...10 lines deleted...]
-      <c r="N3" s="35" t="s">
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="36"/>
-[...10 lines deleted...]
-      <c r="Z3" s="35" t="s">
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="38"/>
+      <c r="Z3" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="36"/>
-[...10 lines deleted...]
-      <c r="AL3" s="35" t="s">
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="38"/>
+      <c r="AL3" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="36"/>
-[...10 lines deleted...]
-      <c r="AX3" s="35" t="s">
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
+      <c r="AO3" s="37"/>
+      <c r="AP3" s="37"/>
+      <c r="AQ3" s="37"/>
+      <c r="AR3" s="37"/>
+      <c r="AS3" s="37"/>
+      <c r="AT3" s="37"/>
+      <c r="AU3" s="37"/>
+      <c r="AV3" s="37"/>
+      <c r="AW3" s="38"/>
+      <c r="AX3" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="AY3" s="36"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="35" t="s">
+      <c r="AY3" s="37"/>
+      <c r="AZ3" s="37"/>
+      <c r="BA3" s="37"/>
+      <c r="BB3" s="37"/>
+      <c r="BC3" s="37"/>
+      <c r="BD3" s="37"/>
+      <c r="BE3" s="37"/>
+      <c r="BF3" s="37"/>
+      <c r="BG3" s="37"/>
+      <c r="BH3" s="37"/>
+      <c r="BI3" s="38"/>
+      <c r="BJ3" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="36"/>
-[...10 lines deleted...]
-      <c r="BV3" s="35" t="s">
+      <c r="BK3" s="37"/>
+      <c r="BL3" s="37"/>
+      <c r="BM3" s="37"/>
+      <c r="BN3" s="37"/>
+      <c r="BO3" s="37"/>
+      <c r="BP3" s="37"/>
+      <c r="BQ3" s="37"/>
+      <c r="BR3" s="37"/>
+      <c r="BS3" s="37"/>
+      <c r="BT3" s="37"/>
+      <c r="BU3" s="38"/>
+      <c r="BV3" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="36"/>
-[...10 lines deleted...]
-      <c r="CH3" s="35" t="s">
+      <c r="BW3" s="37"/>
+      <c r="BX3" s="37"/>
+      <c r="BY3" s="37"/>
+      <c r="BZ3" s="37"/>
+      <c r="CA3" s="37"/>
+      <c r="CB3" s="37"/>
+      <c r="CC3" s="37"/>
+      <c r="CD3" s="37"/>
+      <c r="CE3" s="37"/>
+      <c r="CF3" s="37"/>
+      <c r="CG3" s="38"/>
+      <c r="CH3" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="36"/>
-[...9 lines deleted...]
-      <c r="CS3" s="37"/>
+      <c r="CI3" s="37"/>
+      <c r="CJ3" s="37"/>
+      <c r="CK3" s="37"/>
+      <c r="CL3" s="37"/>
+      <c r="CM3" s="37"/>
+      <c r="CN3" s="37"/>
+      <c r="CO3" s="37"/>
+      <c r="CP3" s="37"/>
+      <c r="CQ3" s="37"/>
+      <c r="CR3" s="37"/>
+      <c r="CS3" s="38"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -7818,54 +9601,56 @@
       </c>
       <c r="CB5" s="24">
         <v>94618</v>
       </c>
       <c r="CC5" s="24">
         <v>94560</v>
       </c>
       <c r="CD5" s="19">
         <v>94781</v>
       </c>
       <c r="CE5" s="19">
         <v>94748</v>
       </c>
       <c r="CF5" s="19">
         <v>96690</v>
       </c>
       <c r="CG5" s="19">
         <v>96646</v>
       </c>
       <c r="CH5" s="31">
         <v>94995</v>
       </c>
       <c r="CI5" s="32">
         <v>94324</v>
       </c>
-      <c r="CJ5" s="41">
+      <c r="CJ5" s="34">
         <v>113623</v>
       </c>
-      <c r="CK5" s="27"/>
+      <c r="CK5" s="42">
+        <v>113446</v>
+      </c>
       <c r="CL5" s="24"/>
       <c r="CM5" s="24"/>
       <c r="CN5" s="24"/>
       <c r="CO5" s="24"/>
       <c r="CP5" s="19"/>
       <c r="CQ5" s="19"/>
       <c r="CR5" s="19"/>
       <c r="CS5" s="19"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="15">
         <v>187</v>
       </c>
       <c r="C6" s="15">
         <v>174</v>
       </c>
       <c r="D6" s="15">
         <v>223</v>
       </c>
       <c r="E6" s="16">
         <v>223</v>
       </c>
@@ -8093,54 +9878,56 @@
       </c>
       <c r="CB6" s="24">
         <v>168</v>
       </c>
       <c r="CC6" s="24">
         <v>167</v>
       </c>
       <c r="CD6" s="19">
         <v>166</v>
       </c>
       <c r="CE6" s="19">
         <v>166</v>
       </c>
       <c r="CF6" s="19">
         <v>165</v>
       </c>
       <c r="CG6" s="19">
         <v>152</v>
       </c>
       <c r="CH6" s="31">
         <v>373</v>
       </c>
       <c r="CI6" s="32">
         <v>351</v>
       </c>
-      <c r="CJ6" s="41">
+      <c r="CJ6" s="34">
         <v>415</v>
       </c>
-      <c r="CK6" s="27"/>
+      <c r="CK6" s="42">
+        <v>408</v>
+      </c>
       <c r="CL6" s="24"/>
       <c r="CM6" s="24"/>
       <c r="CN6" s="24"/>
       <c r="CO6" s="24"/>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="19"/>
       <c r="CR6" s="19"/>
       <c r="CS6" s="19"/>
     </row>
     <row r="7" spans="1:97" ht="14.25" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>2293</v>
       </c>
       <c r="C7" s="15">
         <v>2277</v>
       </c>
       <c r="D7" s="15">
         <v>2844</v>
       </c>
       <c r="E7" s="16">
         <v>2834</v>
       </c>
@@ -8368,54 +10155,56 @@
       </c>
       <c r="CB7" s="24">
         <v>3581</v>
       </c>
       <c r="CC7" s="24">
         <v>3574</v>
       </c>
       <c r="CD7" s="19">
         <v>3572</v>
       </c>
       <c r="CE7" s="19">
         <v>3569</v>
       </c>
       <c r="CF7" s="19">
         <v>3567</v>
       </c>
       <c r="CG7" s="19">
         <v>3566</v>
       </c>
       <c r="CH7" s="31">
         <v>3385</v>
       </c>
       <c r="CI7" s="32">
         <v>3547</v>
       </c>
-      <c r="CJ7" s="41">
+      <c r="CJ7" s="34">
         <v>3966</v>
       </c>
-      <c r="CK7" s="27"/>
+      <c r="CK7" s="42">
+        <v>3947</v>
+      </c>
       <c r="CL7" s="24"/>
       <c r="CM7" s="24"/>
       <c r="CN7" s="24"/>
       <c r="CO7" s="24"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>18414</v>
       </c>
       <c r="C8" s="15">
         <v>18240</v>
       </c>
       <c r="D8" s="15">
         <v>22263</v>
       </c>
       <c r="E8" s="16">
         <v>22197</v>
       </c>
@@ -8643,54 +10432,56 @@
       </c>
       <c r="CB8" s="24">
         <v>28912</v>
       </c>
       <c r="CC8" s="24">
         <v>28912</v>
       </c>
       <c r="CD8" s="19">
         <v>28862</v>
       </c>
       <c r="CE8" s="19">
         <v>28849</v>
       </c>
       <c r="CF8" s="19">
         <v>28853</v>
       </c>
       <c r="CG8" s="19">
         <v>28852</v>
       </c>
       <c r="CH8" s="31">
         <v>28103</v>
       </c>
       <c r="CI8" s="32">
         <v>27890</v>
       </c>
-      <c r="CJ8" s="41">
+      <c r="CJ8" s="34">
         <v>33745</v>
       </c>
-      <c r="CK8" s="27"/>
+      <c r="CK8" s="42">
+        <v>33712</v>
+      </c>
       <c r="CL8" s="24"/>
       <c r="CM8" s="24"/>
       <c r="CN8" s="24"/>
       <c r="CO8" s="24"/>
       <c r="CP8" s="19"/>
       <c r="CQ8" s="19"/>
       <c r="CR8" s="19"/>
       <c r="CS8" s="19"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>10781</v>
       </c>
       <c r="C9" s="15">
         <v>10677</v>
       </c>
       <c r="D9" s="15">
         <v>13338</v>
       </c>
       <c r="E9" s="16">
         <v>13303</v>
       </c>
@@ -8918,54 +10709,56 @@
       </c>
       <c r="CB9" s="24">
         <v>16311</v>
       </c>
       <c r="CC9" s="24">
         <v>16316</v>
       </c>
       <c r="CD9" s="19">
         <v>16321</v>
       </c>
       <c r="CE9" s="19">
         <v>16319</v>
       </c>
       <c r="CF9" s="19">
         <v>16317</v>
       </c>
       <c r="CG9" s="19">
         <v>16306</v>
       </c>
       <c r="CH9" s="31">
         <v>17055</v>
       </c>
       <c r="CI9" s="32">
         <v>16943</v>
       </c>
-      <c r="CJ9" s="41">
+      <c r="CJ9" s="34">
         <v>20494</v>
       </c>
-      <c r="CK9" s="27"/>
+      <c r="CK9" s="42">
+        <v>20454</v>
+      </c>
       <c r="CL9" s="24"/>
       <c r="CM9" s="24"/>
       <c r="CN9" s="24"/>
       <c r="CO9" s="24"/>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>22829</v>
       </c>
       <c r="C10" s="15">
         <v>22634</v>
       </c>
       <c r="D10" s="15">
         <v>27606</v>
       </c>
       <c r="E10" s="16">
         <v>27524</v>
       </c>
@@ -9193,54 +10986,56 @@
       </c>
       <c r="CB10" s="24">
         <v>29602</v>
       </c>
       <c r="CC10" s="24">
         <v>29597</v>
       </c>
       <c r="CD10" s="19">
         <v>29580</v>
       </c>
       <c r="CE10" s="19">
         <v>29585</v>
       </c>
       <c r="CF10" s="19">
         <v>30424</v>
       </c>
       <c r="CG10" s="19">
         <v>30412</v>
       </c>
       <c r="CH10" s="31">
         <v>28713</v>
       </c>
       <c r="CI10" s="32">
         <v>28540</v>
       </c>
-      <c r="CJ10" s="41">
+      <c r="CJ10" s="34">
         <v>34360</v>
       </c>
-      <c r="CK10" s="27"/>
+      <c r="CK10" s="42">
+        <v>34311</v>
+      </c>
       <c r="CL10" s="24"/>
       <c r="CM10" s="24"/>
       <c r="CN10" s="24"/>
       <c r="CO10" s="24"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>4322</v>
       </c>
       <c r="C11" s="15">
         <v>4276</v>
       </c>
       <c r="D11" s="15">
         <v>5529</v>
       </c>
       <c r="E11" s="16">
         <v>5544</v>
       </c>
@@ -9468,54 +11263,56 @@
       </c>
       <c r="CB11" s="24">
         <v>7811</v>
       </c>
       <c r="CC11" s="24">
         <v>7811</v>
       </c>
       <c r="CD11" s="19">
         <v>7811</v>
       </c>
       <c r="CE11" s="19">
         <v>7791</v>
       </c>
       <c r="CF11" s="19">
         <v>8895</v>
       </c>
       <c r="CG11" s="19">
         <v>8889</v>
       </c>
       <c r="CH11" s="31">
         <v>8535</v>
       </c>
       <c r="CI11" s="32">
         <v>8488</v>
       </c>
-      <c r="CJ11" s="41">
+      <c r="CJ11" s="34">
         <v>10280</v>
       </c>
-      <c r="CK11" s="27"/>
+      <c r="CK11" s="42">
+        <v>10264</v>
+      </c>
       <c r="CL11" s="24"/>
       <c r="CM11" s="24"/>
       <c r="CN11" s="24"/>
       <c r="CO11" s="24"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>6613</v>
       </c>
       <c r="C12" s="15">
         <v>6558</v>
       </c>
       <c r="D12" s="15">
         <v>7619</v>
       </c>
       <c r="E12" s="16">
         <v>7565</v>
       </c>
@@ -9743,54 +11540,56 @@
       </c>
       <c r="CB12" s="24">
         <v>8233</v>
       </c>
       <c r="CC12" s="24">
         <v>8183</v>
       </c>
       <c r="CD12" s="19">
         <v>8469</v>
       </c>
       <c r="CE12" s="19">
         <v>8469</v>
       </c>
       <c r="CF12" s="19">
         <v>8469</v>
       </c>
       <c r="CG12" s="19">
         <v>8469</v>
       </c>
       <c r="CH12" s="31">
         <v>8831</v>
       </c>
       <c r="CI12" s="32">
         <v>8765</v>
       </c>
-      <c r="CJ12" s="41">
+      <c r="CJ12" s="34">
         <v>10363</v>
       </c>
-      <c r="CK12" s="27"/>
+      <c r="CK12" s="42">
+        <v>10350</v>
+      </c>
       <c r="CL12" s="24"/>
       <c r="CM12" s="24"/>
       <c r="CN12" s="24"/>
       <c r="CO12" s="24"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="6"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
@@ -9988,68 +11787,68 @@
     </row>
     <row r="20" spans="3:87">
       <c r="C20" s="3"/>
       <c r="CI20" s="33"/>
     </row>
     <row r="21" spans="3:87">
       <c r="C21" s="3"/>
       <c r="CI21" s="33"/>
     </row>
     <row r="22" spans="3:87">
       <c r="C22" s="3"/>
       <c r="CI22" s="33"/>
     </row>
     <row r="23" spans="3:87">
       <c r="C23" s="3"/>
       <c r="CI23" s="33"/>
     </row>
     <row r="24" spans="3:87">
       <c r="CI24" s="33"/>
     </row>
     <row r="25" spans="3:87">
       <c r="CI25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:AV1"/>
-[...5 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A1:AV1"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>