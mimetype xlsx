--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -119,55 +119,63 @@
   <si>
     <t>Численность верблюдов, голов</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -545,237 +553,834 @@
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3866">
+  <cellStyleXfs count="5767">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...120 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -788,193 +1393,102 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -1050,141 +1564,59 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -1282,57 +1714,187 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -1433,51 +1995,50 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -1753,140 +2314,398 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -2306,51 +3125,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -2399,305 +3218,373 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...112 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -3117,51 +4004,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -3486,137 +4373,1190 @@
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -3677,50 +5617,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -3808,50 +5749,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -3996,51 +5938,50 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -4089,50 +6030,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -4365,659 +6307,869 @@
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="4" xfId="530" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="4" xfId="1284" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="1284" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="4" xfId="2973" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="4" xfId="3860" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="3860" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="4" xfId="5761" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3866">
+  <cellStyles count="5767">
     <cellStyle name="60% — акцент1 2" xfId="5"/>
     <cellStyle name="60% — акцент1 2 10" xfId="1991"/>
     <cellStyle name="60% — акцент1 2 10 2" xfId="2841"/>
+    <cellStyle name="60% — акцент1 2 10 2 2" xfId="5654"/>
     <cellStyle name="60% — акцент1 2 10 3" xfId="3720"/>
+    <cellStyle name="60% — акцент1 2 10 4" xfId="4679"/>
     <cellStyle name="60% — акцент1 2 11" xfId="2048"/>
     <cellStyle name="60% — акцент1 2 11 2" xfId="2896"/>
+    <cellStyle name="60% — акцент1 2 11 2 2" xfId="5709"/>
     <cellStyle name="60% — акцент1 2 11 3" xfId="3775"/>
+    <cellStyle name="60% — акцент1 2 11 4" xfId="4734"/>
     <cellStyle name="60% — акцент1 2 12" xfId="2071"/>
     <cellStyle name="60% — акцент1 2 12 2" xfId="2918"/>
+    <cellStyle name="60% — акцент1 2 12 2 2" xfId="5731"/>
     <cellStyle name="60% — акцент1 2 12 3" xfId="3797"/>
+    <cellStyle name="60% — акцент1 2 12 4" xfId="4756"/>
     <cellStyle name="60% — акцент1 2 13" xfId="2083"/>
     <cellStyle name="60% — акцент1 2 13 2" xfId="2929"/>
+    <cellStyle name="60% — акцент1 2 13 2 2" xfId="5742"/>
     <cellStyle name="60% — акцент1 2 13 3" xfId="3808"/>
+    <cellStyle name="60% — акцент1 2 13 4" xfId="4767"/>
     <cellStyle name="60% — акцент1 2 14" xfId="2093"/>
     <cellStyle name="60% — акцент1 2 14 2" xfId="2939"/>
+    <cellStyle name="60% — акцент1 2 14 2 2" xfId="5752"/>
     <cellStyle name="60% — акцент1 2 14 3" xfId="3818"/>
+    <cellStyle name="60% — акцент1 2 14 4" xfId="4777"/>
     <cellStyle name="60% — акцент1 2 15" xfId="2101"/>
+    <cellStyle name="60% — акцент1 2 15 2" xfId="4012"/>
     <cellStyle name="60% — акцент1 2 16" xfId="2980"/>
+    <cellStyle name="60% — акцент1 2 16 2" xfId="4805"/>
+    <cellStyle name="60% — акцент1 2 17" xfId="3866"/>
+    <cellStyle name="60% — акцент1 2 18" xfId="4874"/>
+    <cellStyle name="60% — акцент1 2 19" xfId="4885"/>
     <cellStyle name="60% — акцент1 2 2" xfId="188"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="445"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="689"/>
     <cellStyle name="60% — акцент1 2 2 2 2 2" xfId="1160"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 2 2" xfId="5337"/>
     <cellStyle name="60% — акцент1 2 2 2 2 3" xfId="1713"/>
     <cellStyle name="60% — акцент1 2 2 2 2 4" xfId="2524"/>
     <cellStyle name="60% — акцент1 2 2 2 2 5" xfId="3403"/>
+    <cellStyle name="60% — акцент1 2 2 2 2 6" xfId="4361"/>
     <cellStyle name="60% — акцент1 2 2 2 3" xfId="951"/>
+    <cellStyle name="60% — акцент1 2 2 2 3 2" xfId="5127"/>
     <cellStyle name="60% — акцент1 2 2 2 4" xfId="1504"/>
     <cellStyle name="60% — акцент1 2 2 2 5" xfId="2315"/>
     <cellStyle name="60% — акцент1 2 2 2 6" xfId="3194"/>
+    <cellStyle name="60% — акцент1 2 2 2 7" xfId="4152"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="595"/>
     <cellStyle name="60% — акцент1 2 2 3 2" xfId="1066"/>
+    <cellStyle name="60% — акцент1 2 2 3 2 2" xfId="5243"/>
     <cellStyle name="60% — акцент1 2 2 3 3" xfId="1619"/>
     <cellStyle name="60% — акцент1 2 2 3 4" xfId="2430"/>
     <cellStyle name="60% — акцент1 2 2 3 5" xfId="3309"/>
+    <cellStyle name="60% — акцент1 2 2 3 6" xfId="4267"/>
     <cellStyle name="60% — акцент1 2 2 4" xfId="785"/>
+    <cellStyle name="60% — акцент1 2 2 4 2" xfId="4961"/>
     <cellStyle name="60% — акцент1 2 2 5" xfId="1339"/>
     <cellStyle name="60% — акцент1 2 2 6" xfId="2150"/>
     <cellStyle name="60% — акцент1 2 2 7" xfId="3029"/>
+    <cellStyle name="60% — акцент1 2 2 8" xfId="3913"/>
+    <cellStyle name="60% — акцент1 2 20" xfId="4905"/>
     <cellStyle name="60% — акцент1 2 3" xfId="398"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="642"/>
     <cellStyle name="60% — акцент1 2 3 2 2" xfId="1113"/>
+    <cellStyle name="60% — акцент1 2 3 2 2 2" xfId="5290"/>
     <cellStyle name="60% — акцент1 2 3 2 3" xfId="1666"/>
     <cellStyle name="60% — акцент1 2 3 2 4" xfId="2477"/>
     <cellStyle name="60% — акцент1 2 3 2 5" xfId="3356"/>
+    <cellStyle name="60% — акцент1 2 3 2 6" xfId="4314"/>
     <cellStyle name="60% — акцент1 2 3 3" xfId="904"/>
+    <cellStyle name="60% — акцент1 2 3 3 2" xfId="5080"/>
     <cellStyle name="60% — акцент1 2 3 4" xfId="1457"/>
     <cellStyle name="60% — акцент1 2 3 5" xfId="2268"/>
     <cellStyle name="60% — акцент1 2 3 6" xfId="3147"/>
+    <cellStyle name="60% — акцент1 2 3 7" xfId="4105"/>
     <cellStyle name="60% — акцент1 2 4" xfId="291"/>
     <cellStyle name="60% — акцент1 2 4 2" xfId="885"/>
+    <cellStyle name="60% — акцент1 2 4 2 2" xfId="5061"/>
     <cellStyle name="60% — акцент1 2 4 3" xfId="1439"/>
     <cellStyle name="60% — акцент1 2 4 4" xfId="2250"/>
     <cellStyle name="60% — акцент1 2 4 5" xfId="3129"/>
+    <cellStyle name="60% — акцент1 2 4 6" xfId="4087"/>
     <cellStyle name="60% — акцент1 2 5" xfId="186"/>
     <cellStyle name="60% — акцент1 2 5 2" xfId="783"/>
+    <cellStyle name="60% — акцент1 2 5 2 2" xfId="4959"/>
     <cellStyle name="60% — акцент1 2 5 3" xfId="1337"/>
     <cellStyle name="60% — акцент1 2 5 4" xfId="2148"/>
     <cellStyle name="60% — акцент1 2 5 5" xfId="3027"/>
+    <cellStyle name="60% — акцент1 2 5 6" xfId="4013"/>
     <cellStyle name="60% — акцент1 2 6" xfId="537"/>
     <cellStyle name="60% — акцент1 2 6 2" xfId="1019"/>
+    <cellStyle name="60% — акцент1 2 6 2 2" xfId="5196"/>
     <cellStyle name="60% — акцент1 2 6 3" xfId="1572"/>
     <cellStyle name="60% — акцент1 2 6 4" xfId="2383"/>
     <cellStyle name="60% — акцент1 2 6 5" xfId="3262"/>
+    <cellStyle name="60% — акцент1 2 6 6" xfId="4220"/>
     <cellStyle name="60% — акцент1 2 7" xfId="736"/>
     <cellStyle name="60% — акцент1 2 7 2" xfId="1761"/>
+    <cellStyle name="60% — акцент1 2 7 2 2" xfId="5384"/>
     <cellStyle name="60% — акцент1 2 7 3" xfId="2572"/>
     <cellStyle name="60% — акцент1 2 7 4" xfId="3451"/>
+    <cellStyle name="60% — акцент1 2 7 5" xfId="4409"/>
     <cellStyle name="60% — акцент1 2 8" xfId="1209"/>
     <cellStyle name="60% — акцент1 2 8 2" xfId="1807"/>
+    <cellStyle name="60% — акцент1 2 8 2 2" xfId="5430"/>
     <cellStyle name="60% — акцент1 2 8 3" xfId="2618"/>
     <cellStyle name="60% — акцент1 2 8 4" xfId="3497"/>
+    <cellStyle name="60% — акцент1 2 8 5" xfId="4456"/>
     <cellStyle name="60% — акцент1 2 9" xfId="1290"/>
     <cellStyle name="60% — акцент1 2 9 2" xfId="2665"/>
+    <cellStyle name="60% — акцент1 2 9 2 2" xfId="5478"/>
     <cellStyle name="60% — акцент1 2 9 3" xfId="3544"/>
+    <cellStyle name="60% — акцент1 2 9 4" xfId="4503"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="293"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 10" xfId="1990"/>
     <cellStyle name="60% — акцент2 2 10 2" xfId="2840"/>
+    <cellStyle name="60% — акцент2 2 10 2 2" xfId="5653"/>
     <cellStyle name="60% — акцент2 2 10 3" xfId="3719"/>
+    <cellStyle name="60% — акцент2 2 10 4" xfId="4678"/>
     <cellStyle name="60% — акцент2 2 11" xfId="2047"/>
     <cellStyle name="60% — акцент2 2 11 2" xfId="2895"/>
+    <cellStyle name="60% — акцент2 2 11 2 2" xfId="5708"/>
     <cellStyle name="60% — акцент2 2 11 3" xfId="3774"/>
+    <cellStyle name="60% — акцент2 2 11 4" xfId="4733"/>
     <cellStyle name="60% — акцент2 2 12" xfId="2070"/>
     <cellStyle name="60% — акцент2 2 12 2" xfId="2917"/>
+    <cellStyle name="60% — акцент2 2 12 2 2" xfId="5730"/>
     <cellStyle name="60% — акцент2 2 12 3" xfId="3796"/>
+    <cellStyle name="60% — акцент2 2 12 4" xfId="4755"/>
     <cellStyle name="60% — акцент2 2 13" xfId="2082"/>
     <cellStyle name="60% — акцент2 2 13 2" xfId="2928"/>
+    <cellStyle name="60% — акцент2 2 13 2 2" xfId="5741"/>
     <cellStyle name="60% — акцент2 2 13 3" xfId="3807"/>
+    <cellStyle name="60% — акцент2 2 13 4" xfId="4766"/>
     <cellStyle name="60% — акцент2 2 14" xfId="2092"/>
     <cellStyle name="60% — акцент2 2 14 2" xfId="2938"/>
+    <cellStyle name="60% — акцент2 2 14 2 2" xfId="5751"/>
     <cellStyle name="60% — акцент2 2 14 3" xfId="3817"/>
+    <cellStyle name="60% — акцент2 2 14 4" xfId="4776"/>
     <cellStyle name="60% — акцент2 2 15" xfId="2102"/>
+    <cellStyle name="60% — акцент2 2 15 2" xfId="4011"/>
     <cellStyle name="60% — акцент2 2 16" xfId="2981"/>
+    <cellStyle name="60% — акцент2 2 16 2" xfId="4811"/>
+    <cellStyle name="60% — акцент2 2 17" xfId="3867"/>
+    <cellStyle name="60% — акцент2 2 18" xfId="4797"/>
+    <cellStyle name="60% — акцент2 2 19" xfId="4804"/>
     <cellStyle name="60% — акцент2 2 2" xfId="189"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="446"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="690"/>
     <cellStyle name="60% — акцент2 2 2 2 2 2" xfId="1161"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 2 2" xfId="5338"/>
     <cellStyle name="60% — акцент2 2 2 2 2 3" xfId="1714"/>
     <cellStyle name="60% — акцент2 2 2 2 2 4" xfId="2525"/>
     <cellStyle name="60% — акцент2 2 2 2 2 5" xfId="3404"/>
+    <cellStyle name="60% — акцент2 2 2 2 2 6" xfId="4362"/>
     <cellStyle name="60% — акцент2 2 2 2 3" xfId="952"/>
+    <cellStyle name="60% — акцент2 2 2 2 3 2" xfId="5128"/>
     <cellStyle name="60% — акцент2 2 2 2 4" xfId="1505"/>
     <cellStyle name="60% — акцент2 2 2 2 5" xfId="2316"/>
     <cellStyle name="60% — акцент2 2 2 2 6" xfId="3195"/>
+    <cellStyle name="60% — акцент2 2 2 2 7" xfId="4153"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="596"/>
     <cellStyle name="60% — акцент2 2 2 3 2" xfId="1067"/>
+    <cellStyle name="60% — акцент2 2 2 3 2 2" xfId="5244"/>
     <cellStyle name="60% — акцент2 2 2 3 3" xfId="1620"/>
     <cellStyle name="60% — акцент2 2 2 3 4" xfId="2431"/>
     <cellStyle name="60% — акцент2 2 2 3 5" xfId="3310"/>
+    <cellStyle name="60% — акцент2 2 2 3 6" xfId="4268"/>
     <cellStyle name="60% — акцент2 2 2 4" xfId="786"/>
+    <cellStyle name="60% — акцент2 2 2 4 2" xfId="4962"/>
     <cellStyle name="60% — акцент2 2 2 5" xfId="1340"/>
     <cellStyle name="60% — акцент2 2 2 6" xfId="2151"/>
     <cellStyle name="60% — акцент2 2 2 7" xfId="3030"/>
+    <cellStyle name="60% — акцент2 2 2 8" xfId="3914"/>
+    <cellStyle name="60% — акцент2 2 20" xfId="4906"/>
     <cellStyle name="60% — акцент2 2 3" xfId="399"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="643"/>
     <cellStyle name="60% — акцент2 2 3 2 2" xfId="1114"/>
+    <cellStyle name="60% — акцент2 2 3 2 2 2" xfId="5291"/>
     <cellStyle name="60% — акцент2 2 3 2 3" xfId="1667"/>
     <cellStyle name="60% — акцент2 2 3 2 4" xfId="2478"/>
     <cellStyle name="60% — акцент2 2 3 2 5" xfId="3357"/>
+    <cellStyle name="60% — акцент2 2 3 2 6" xfId="4315"/>
     <cellStyle name="60% — акцент2 2 3 3" xfId="905"/>
+    <cellStyle name="60% — акцент2 2 3 3 2" xfId="5081"/>
     <cellStyle name="60% — акцент2 2 3 4" xfId="1458"/>
     <cellStyle name="60% — акцент2 2 3 5" xfId="2269"/>
     <cellStyle name="60% — акцент2 2 3 6" xfId="3148"/>
+    <cellStyle name="60% — акцент2 2 3 7" xfId="4106"/>
     <cellStyle name="60% — акцент2 2 4" xfId="290"/>
     <cellStyle name="60% — акцент2 2 4 2" xfId="884"/>
+    <cellStyle name="60% — акцент2 2 4 2 2" xfId="5060"/>
     <cellStyle name="60% — акцент2 2 4 3" xfId="1438"/>
     <cellStyle name="60% — акцент2 2 4 4" xfId="2249"/>
     <cellStyle name="60% — акцент2 2 4 5" xfId="3128"/>
+    <cellStyle name="60% — акцент2 2 4 6" xfId="4086"/>
     <cellStyle name="60% — акцент2 2 5" xfId="194"/>
     <cellStyle name="60% — акцент2 2 5 2" xfId="791"/>
+    <cellStyle name="60% — акцент2 2 5 2 2" xfId="4967"/>
     <cellStyle name="60% — акцент2 2 5 3" xfId="1345"/>
     <cellStyle name="60% — акцент2 2 5 4" xfId="2156"/>
     <cellStyle name="60% — акцент2 2 5 5" xfId="3035"/>
+    <cellStyle name="60% — акцент2 2 5 6" xfId="4015"/>
     <cellStyle name="60% — акцент2 2 6" xfId="538"/>
     <cellStyle name="60% — акцент2 2 6 2" xfId="1020"/>
+    <cellStyle name="60% — акцент2 2 6 2 2" xfId="5197"/>
     <cellStyle name="60% — акцент2 2 6 3" xfId="1573"/>
     <cellStyle name="60% — акцент2 2 6 4" xfId="2384"/>
     <cellStyle name="60% — акцент2 2 6 5" xfId="3263"/>
+    <cellStyle name="60% — акцент2 2 6 6" xfId="4221"/>
     <cellStyle name="60% — акцент2 2 7" xfId="737"/>
     <cellStyle name="60% — акцент2 2 7 2" xfId="1762"/>
+    <cellStyle name="60% — акцент2 2 7 2 2" xfId="5385"/>
     <cellStyle name="60% — акцент2 2 7 3" xfId="2573"/>
     <cellStyle name="60% — акцент2 2 7 4" xfId="3452"/>
+    <cellStyle name="60% — акцент2 2 7 5" xfId="4410"/>
     <cellStyle name="60% — акцент2 2 8" xfId="1210"/>
     <cellStyle name="60% — акцент2 2 8 2" xfId="1808"/>
+    <cellStyle name="60% — акцент2 2 8 2 2" xfId="5431"/>
     <cellStyle name="60% — акцент2 2 8 3" xfId="2619"/>
     <cellStyle name="60% — акцент2 2 8 4" xfId="3498"/>
+    <cellStyle name="60% — акцент2 2 8 5" xfId="4457"/>
     <cellStyle name="60% — акцент2 2 9" xfId="1291"/>
     <cellStyle name="60% — акцент2 2 9 2" xfId="2666"/>
+    <cellStyle name="60% — акцент2 2 9 2 2" xfId="5479"/>
     <cellStyle name="60% — акцент2 2 9 3" xfId="3545"/>
+    <cellStyle name="60% — акцент2 2 9 4" xfId="4504"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="294"/>
     <cellStyle name="60% — акцент3 2" xfId="7"/>
     <cellStyle name="60% — акцент3 2 10" xfId="1989"/>
     <cellStyle name="60% — акцент3 2 10 2" xfId="2839"/>
+    <cellStyle name="60% — акцент3 2 10 2 2" xfId="5652"/>
     <cellStyle name="60% — акцент3 2 10 3" xfId="3718"/>
+    <cellStyle name="60% — акцент3 2 10 4" xfId="4677"/>
     <cellStyle name="60% — акцент3 2 11" xfId="2046"/>
     <cellStyle name="60% — акцент3 2 11 2" xfId="2894"/>
+    <cellStyle name="60% — акцент3 2 11 2 2" xfId="5707"/>
     <cellStyle name="60% — акцент3 2 11 3" xfId="3773"/>
+    <cellStyle name="60% — акцент3 2 11 4" xfId="4732"/>
     <cellStyle name="60% — акцент3 2 12" xfId="2069"/>
     <cellStyle name="60% — акцент3 2 12 2" xfId="2916"/>
+    <cellStyle name="60% — акцент3 2 12 2 2" xfId="5729"/>
     <cellStyle name="60% — акцент3 2 12 3" xfId="3795"/>
+    <cellStyle name="60% — акцент3 2 12 4" xfId="4754"/>
     <cellStyle name="60% — акцент3 2 13" xfId="2081"/>
     <cellStyle name="60% — акцент3 2 13 2" xfId="2927"/>
+    <cellStyle name="60% — акцент3 2 13 2 2" xfId="5740"/>
     <cellStyle name="60% — акцент3 2 13 3" xfId="3806"/>
+    <cellStyle name="60% — акцент3 2 13 4" xfId="4765"/>
     <cellStyle name="60% — акцент3 2 14" xfId="2091"/>
     <cellStyle name="60% — акцент3 2 14 2" xfId="2937"/>
+    <cellStyle name="60% — акцент3 2 14 2 2" xfId="5750"/>
     <cellStyle name="60% — акцент3 2 14 3" xfId="3816"/>
+    <cellStyle name="60% — акцент3 2 14 4" xfId="4775"/>
     <cellStyle name="60% — акцент3 2 15" xfId="2103"/>
+    <cellStyle name="60% — акцент3 2 15 2" xfId="4010"/>
     <cellStyle name="60% — акцент3 2 16" xfId="2982"/>
+    <cellStyle name="60% — акцент3 2 16 2" xfId="4834"/>
+    <cellStyle name="60% — акцент3 2 17" xfId="3868"/>
+    <cellStyle name="60% — акцент3 2 18" xfId="4793"/>
+    <cellStyle name="60% — акцент3 2 19" xfId="4798"/>
     <cellStyle name="60% — акцент3 2 2" xfId="190"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="447"/>
     <cellStyle name="60% — акцент3 2 2 2 2" xfId="691"/>
     <cellStyle name="60% — акцент3 2 2 2 2 2" xfId="1162"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 2 2" xfId="5339"/>
     <cellStyle name="60% — акцент3 2 2 2 2 3" xfId="1715"/>
     <cellStyle name="60% — акцент3 2 2 2 2 4" xfId="2526"/>
     <cellStyle name="60% — акцент3 2 2 2 2 5" xfId="3405"/>
+    <cellStyle name="60% — акцент3 2 2 2 2 6" xfId="4363"/>
     <cellStyle name="60% — акцент3 2 2 2 3" xfId="953"/>
+    <cellStyle name="60% — акцент3 2 2 2 3 2" xfId="5129"/>
     <cellStyle name="60% — акцент3 2 2 2 4" xfId="1506"/>
     <cellStyle name="60% — акцент3 2 2 2 5" xfId="2317"/>
     <cellStyle name="60% — акцент3 2 2 2 6" xfId="3196"/>
+    <cellStyle name="60% — акцент3 2 2 2 7" xfId="4154"/>
     <cellStyle name="60% — акцент3 2 2 3" xfId="597"/>
     <cellStyle name="60% — акцент3 2 2 3 2" xfId="1068"/>
+    <cellStyle name="60% — акцент3 2 2 3 2 2" xfId="5245"/>
     <cellStyle name="60% — акцент3 2 2 3 3" xfId="1621"/>
     <cellStyle name="60% — акцент3 2 2 3 4" xfId="2432"/>
     <cellStyle name="60% — акцент3 2 2 3 5" xfId="3311"/>
+    <cellStyle name="60% — акцент3 2 2 3 6" xfId="4269"/>
     <cellStyle name="60% — акцент3 2 2 4" xfId="787"/>
+    <cellStyle name="60% — акцент3 2 2 4 2" xfId="4963"/>
     <cellStyle name="60% — акцент3 2 2 5" xfId="1341"/>
     <cellStyle name="60% — акцент3 2 2 6" xfId="2152"/>
     <cellStyle name="60% — акцент3 2 2 7" xfId="3031"/>
+    <cellStyle name="60% — акцент3 2 2 8" xfId="3915"/>
+    <cellStyle name="60% — акцент3 2 20" xfId="4907"/>
     <cellStyle name="60% — акцент3 2 3" xfId="400"/>
     <cellStyle name="60% — акцент3 2 3 2" xfId="644"/>
     <cellStyle name="60% — акцент3 2 3 2 2" xfId="1115"/>
+    <cellStyle name="60% — акцент3 2 3 2 2 2" xfId="5292"/>
     <cellStyle name="60% — акцент3 2 3 2 3" xfId="1668"/>
     <cellStyle name="60% — акцент3 2 3 2 4" xfId="2479"/>
     <cellStyle name="60% — акцент3 2 3 2 5" xfId="3358"/>
+    <cellStyle name="60% — акцент3 2 3 2 6" xfId="4316"/>
     <cellStyle name="60% — акцент3 2 3 3" xfId="906"/>
+    <cellStyle name="60% — акцент3 2 3 3 2" xfId="5082"/>
     <cellStyle name="60% — акцент3 2 3 4" xfId="1459"/>
     <cellStyle name="60% — акцент3 2 3 5" xfId="2270"/>
     <cellStyle name="60% — акцент3 2 3 6" xfId="3149"/>
+    <cellStyle name="60% — акцент3 2 3 7" xfId="4107"/>
     <cellStyle name="60% — акцент3 2 4" xfId="289"/>
     <cellStyle name="60% — акцент3 2 4 2" xfId="883"/>
+    <cellStyle name="60% — акцент3 2 4 2 2" xfId="5059"/>
     <cellStyle name="60% — акцент3 2 4 3" xfId="1437"/>
     <cellStyle name="60% — акцент3 2 4 4" xfId="2248"/>
     <cellStyle name="60% — акцент3 2 4 5" xfId="3127"/>
+    <cellStyle name="60% — акцент3 2 4 6" xfId="4085"/>
     <cellStyle name="60% — акцент3 2 5" xfId="187"/>
     <cellStyle name="60% — акцент3 2 5 2" xfId="784"/>
+    <cellStyle name="60% — акцент3 2 5 2 2" xfId="4960"/>
     <cellStyle name="60% — акцент3 2 5 3" xfId="1338"/>
     <cellStyle name="60% — акцент3 2 5 4" xfId="2149"/>
     <cellStyle name="60% — акцент3 2 5 5" xfId="3028"/>
+    <cellStyle name="60% — акцент3 2 5 6" xfId="4014"/>
     <cellStyle name="60% — акцент3 2 6" xfId="539"/>
     <cellStyle name="60% — акцент3 2 6 2" xfId="1021"/>
+    <cellStyle name="60% — акцент3 2 6 2 2" xfId="5198"/>
     <cellStyle name="60% — акцент3 2 6 3" xfId="1574"/>
     <cellStyle name="60% — акцент3 2 6 4" xfId="2385"/>
     <cellStyle name="60% — акцент3 2 6 5" xfId="3264"/>
+    <cellStyle name="60% — акцент3 2 6 6" xfId="4222"/>
     <cellStyle name="60% — акцент3 2 7" xfId="738"/>
     <cellStyle name="60% — акцент3 2 7 2" xfId="1763"/>
+    <cellStyle name="60% — акцент3 2 7 2 2" xfId="5386"/>
     <cellStyle name="60% — акцент3 2 7 3" xfId="2574"/>
     <cellStyle name="60% — акцент3 2 7 4" xfId="3453"/>
+    <cellStyle name="60% — акцент3 2 7 5" xfId="4411"/>
     <cellStyle name="60% — акцент3 2 8" xfId="1211"/>
     <cellStyle name="60% — акцент3 2 8 2" xfId="1809"/>
+    <cellStyle name="60% — акцент3 2 8 2 2" xfId="5432"/>
     <cellStyle name="60% — акцент3 2 8 3" xfId="2620"/>
     <cellStyle name="60% — акцент3 2 8 4" xfId="3499"/>
+    <cellStyle name="60% — акцент3 2 8 5" xfId="4458"/>
     <cellStyle name="60% — акцент3 2 9" xfId="1292"/>
     <cellStyle name="60% — акцент3 2 9 2" xfId="2667"/>
+    <cellStyle name="60% — акцент3 2 9 2 2" xfId="5480"/>
     <cellStyle name="60% — акцент3 2 9 3" xfId="3546"/>
+    <cellStyle name="60% — акцент3 2 9 4" xfId="4505"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="295"/>
     <cellStyle name="60% — акцент4 2" xfId="8"/>
     <cellStyle name="60% — акцент4 2 10" xfId="1988"/>
     <cellStyle name="60% — акцент4 2 10 2" xfId="2838"/>
+    <cellStyle name="60% — акцент4 2 10 2 2" xfId="5651"/>
     <cellStyle name="60% — акцент4 2 10 3" xfId="3717"/>
+    <cellStyle name="60% — акцент4 2 10 4" xfId="4676"/>
     <cellStyle name="60% — акцент4 2 11" xfId="2045"/>
     <cellStyle name="60% — акцент4 2 11 2" xfId="2893"/>
+    <cellStyle name="60% — акцент4 2 11 2 2" xfId="5706"/>
     <cellStyle name="60% — акцент4 2 11 3" xfId="3772"/>
+    <cellStyle name="60% — акцент4 2 11 4" xfId="4731"/>
     <cellStyle name="60% — акцент4 2 12" xfId="2068"/>
     <cellStyle name="60% — акцент4 2 12 2" xfId="2915"/>
+    <cellStyle name="60% — акцент4 2 12 2 2" xfId="5728"/>
     <cellStyle name="60% — акцент4 2 12 3" xfId="3794"/>
+    <cellStyle name="60% — акцент4 2 12 4" xfId="4753"/>
     <cellStyle name="60% — акцент4 2 13" xfId="2080"/>
     <cellStyle name="60% — акцент4 2 13 2" xfId="2926"/>
+    <cellStyle name="60% — акцент4 2 13 2 2" xfId="5739"/>
     <cellStyle name="60% — акцент4 2 13 3" xfId="3805"/>
+    <cellStyle name="60% — акцент4 2 13 4" xfId="4764"/>
     <cellStyle name="60% — акцент4 2 14" xfId="2090"/>
     <cellStyle name="60% — акцент4 2 14 2" xfId="2936"/>
+    <cellStyle name="60% — акцент4 2 14 2 2" xfId="5749"/>
     <cellStyle name="60% — акцент4 2 14 3" xfId="3815"/>
+    <cellStyle name="60% — акцент4 2 14 4" xfId="4774"/>
     <cellStyle name="60% — акцент4 2 15" xfId="2104"/>
+    <cellStyle name="60% — акцент4 2 15 2" xfId="4009"/>
     <cellStyle name="60% — акцент4 2 16" xfId="2983"/>
+    <cellStyle name="60% — акцент4 2 16 2" xfId="4809"/>
+    <cellStyle name="60% — акцент4 2 17" xfId="3869"/>
+    <cellStyle name="60% — акцент4 2 18" xfId="4864"/>
+    <cellStyle name="60% — акцент4 2 19" xfId="3970"/>
     <cellStyle name="60% — акцент4 2 2" xfId="191"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="448"/>
     <cellStyle name="60% — акцент4 2 2 2 2" xfId="692"/>
     <cellStyle name="60% — акцент4 2 2 2 2 2" xfId="1163"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 2 2" xfId="5340"/>
     <cellStyle name="60% — акцент4 2 2 2 2 3" xfId="1716"/>
     <cellStyle name="60% — акцент4 2 2 2 2 4" xfId="2527"/>
     <cellStyle name="60% — акцент4 2 2 2 2 5" xfId="3406"/>
+    <cellStyle name="60% — акцент4 2 2 2 2 6" xfId="4364"/>
     <cellStyle name="60% — акцент4 2 2 2 3" xfId="954"/>
+    <cellStyle name="60% — акцент4 2 2 2 3 2" xfId="5130"/>
     <cellStyle name="60% — акцент4 2 2 2 4" xfId="1507"/>
     <cellStyle name="60% — акцент4 2 2 2 5" xfId="2318"/>
     <cellStyle name="60% — акцент4 2 2 2 6" xfId="3197"/>
+    <cellStyle name="60% — акцент4 2 2 2 7" xfId="4155"/>
     <cellStyle name="60% — акцент4 2 2 3" xfId="598"/>
     <cellStyle name="60% — акцент4 2 2 3 2" xfId="1069"/>
+    <cellStyle name="60% — акцент4 2 2 3 2 2" xfId="5246"/>
     <cellStyle name="60% — акцент4 2 2 3 3" xfId="1622"/>
     <cellStyle name="60% — акцент4 2 2 3 4" xfId="2433"/>
     <cellStyle name="60% — акцент4 2 2 3 5" xfId="3312"/>
+    <cellStyle name="60% — акцент4 2 2 3 6" xfId="4270"/>
     <cellStyle name="60% — акцент4 2 2 4" xfId="788"/>
+    <cellStyle name="60% — акцент4 2 2 4 2" xfId="4964"/>
     <cellStyle name="60% — акцент4 2 2 5" xfId="1342"/>
     <cellStyle name="60% — акцент4 2 2 6" xfId="2153"/>
     <cellStyle name="60% — акцент4 2 2 7" xfId="3032"/>
+    <cellStyle name="60% — акцент4 2 2 8" xfId="3916"/>
+    <cellStyle name="60% — акцент4 2 20" xfId="4908"/>
     <cellStyle name="60% — акцент4 2 3" xfId="401"/>
     <cellStyle name="60% — акцент4 2 3 2" xfId="645"/>
     <cellStyle name="60% — акцент4 2 3 2 2" xfId="1116"/>
+    <cellStyle name="60% — акцент4 2 3 2 2 2" xfId="5293"/>
     <cellStyle name="60% — акцент4 2 3 2 3" xfId="1669"/>
     <cellStyle name="60% — акцент4 2 3 2 4" xfId="2480"/>
     <cellStyle name="60% — акцент4 2 3 2 5" xfId="3359"/>
+    <cellStyle name="60% — акцент4 2 3 2 6" xfId="4317"/>
     <cellStyle name="60% — акцент4 2 3 3" xfId="907"/>
+    <cellStyle name="60% — акцент4 2 3 3 2" xfId="5083"/>
     <cellStyle name="60% — акцент4 2 3 4" xfId="1460"/>
     <cellStyle name="60% — акцент4 2 3 5" xfId="2271"/>
     <cellStyle name="60% — акцент4 2 3 6" xfId="3150"/>
+    <cellStyle name="60% — акцент4 2 3 7" xfId="4108"/>
     <cellStyle name="60% — акцент4 2 4" xfId="288"/>
     <cellStyle name="60% — акцент4 2 4 2" xfId="882"/>
+    <cellStyle name="60% — акцент4 2 4 2 2" xfId="5058"/>
     <cellStyle name="60% — акцент4 2 4 3" xfId="1436"/>
     <cellStyle name="60% — акцент4 2 4 4" xfId="2247"/>
     <cellStyle name="60% — акцент4 2 4 5" xfId="3126"/>
+    <cellStyle name="60% — акцент4 2 4 6" xfId="4084"/>
     <cellStyle name="60% — акцент4 2 5" xfId="195"/>
     <cellStyle name="60% — акцент4 2 5 2" xfId="792"/>
+    <cellStyle name="60% — акцент4 2 5 2 2" xfId="4968"/>
     <cellStyle name="60% — акцент4 2 5 3" xfId="1346"/>
     <cellStyle name="60% — акцент4 2 5 4" xfId="2157"/>
     <cellStyle name="60% — акцент4 2 5 5" xfId="3036"/>
+    <cellStyle name="60% — акцент4 2 5 6" xfId="4016"/>
     <cellStyle name="60% — акцент4 2 6" xfId="540"/>
     <cellStyle name="60% — акцент4 2 6 2" xfId="1022"/>
+    <cellStyle name="60% — акцент4 2 6 2 2" xfId="5199"/>
     <cellStyle name="60% — акцент4 2 6 3" xfId="1575"/>
     <cellStyle name="60% — акцент4 2 6 4" xfId="2386"/>
     <cellStyle name="60% — акцент4 2 6 5" xfId="3265"/>
+    <cellStyle name="60% — акцент4 2 6 6" xfId="4223"/>
     <cellStyle name="60% — акцент4 2 7" xfId="739"/>
     <cellStyle name="60% — акцент4 2 7 2" xfId="1764"/>
+    <cellStyle name="60% — акцент4 2 7 2 2" xfId="5387"/>
     <cellStyle name="60% — акцент4 2 7 3" xfId="2575"/>
     <cellStyle name="60% — акцент4 2 7 4" xfId="3454"/>
+    <cellStyle name="60% — акцент4 2 7 5" xfId="4412"/>
     <cellStyle name="60% — акцент4 2 8" xfId="1212"/>
     <cellStyle name="60% — акцент4 2 8 2" xfId="1810"/>
+    <cellStyle name="60% — акцент4 2 8 2 2" xfId="5433"/>
     <cellStyle name="60% — акцент4 2 8 3" xfId="2621"/>
     <cellStyle name="60% — акцент4 2 8 4" xfId="3500"/>
+    <cellStyle name="60% — акцент4 2 8 5" xfId="4459"/>
     <cellStyle name="60% — акцент4 2 9" xfId="1293"/>
     <cellStyle name="60% — акцент4 2 9 2" xfId="2668"/>
+    <cellStyle name="60% — акцент4 2 9 2 2" xfId="5481"/>
     <cellStyle name="60% — акцент4 2 9 3" xfId="3547"/>
+    <cellStyle name="60% — акцент4 2 9 4" xfId="4506"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="296"/>
     <cellStyle name="60% — акцент5 2" xfId="9"/>
     <cellStyle name="60% — акцент5 2 10" xfId="1987"/>
     <cellStyle name="60% — акцент5 2 10 2" xfId="2837"/>
+    <cellStyle name="60% — акцент5 2 10 2 2" xfId="5650"/>
     <cellStyle name="60% — акцент5 2 10 3" xfId="3716"/>
+    <cellStyle name="60% — акцент5 2 10 4" xfId="4675"/>
     <cellStyle name="60% — акцент5 2 11" xfId="2044"/>
     <cellStyle name="60% — акцент5 2 11 2" xfId="2892"/>
+    <cellStyle name="60% — акцент5 2 11 2 2" xfId="5705"/>
     <cellStyle name="60% — акцент5 2 11 3" xfId="3771"/>
+    <cellStyle name="60% — акцент5 2 11 4" xfId="4730"/>
     <cellStyle name="60% — акцент5 2 12" xfId="2067"/>
     <cellStyle name="60% — акцент5 2 12 2" xfId="2914"/>
+    <cellStyle name="60% — акцент5 2 12 2 2" xfId="5727"/>
     <cellStyle name="60% — акцент5 2 12 3" xfId="3793"/>
+    <cellStyle name="60% — акцент5 2 12 4" xfId="4752"/>
     <cellStyle name="60% — акцент5 2 13" xfId="2079"/>
     <cellStyle name="60% — акцент5 2 13 2" xfId="2925"/>
+    <cellStyle name="60% — акцент5 2 13 2 2" xfId="5738"/>
     <cellStyle name="60% — акцент5 2 13 3" xfId="3804"/>
+    <cellStyle name="60% — акцент5 2 13 4" xfId="4763"/>
     <cellStyle name="60% — акцент5 2 14" xfId="2089"/>
     <cellStyle name="60% — акцент5 2 14 2" xfId="2935"/>
+    <cellStyle name="60% — акцент5 2 14 2 2" xfId="5748"/>
     <cellStyle name="60% — акцент5 2 14 3" xfId="3814"/>
+    <cellStyle name="60% — акцент5 2 14 4" xfId="4773"/>
     <cellStyle name="60% — акцент5 2 15" xfId="2105"/>
+    <cellStyle name="60% — акцент5 2 15 2" xfId="4008"/>
     <cellStyle name="60% — акцент5 2 16" xfId="2984"/>
+    <cellStyle name="60% — акцент5 2 16 2" xfId="4831"/>
+    <cellStyle name="60% — акцент5 2 17" xfId="3870"/>
+    <cellStyle name="60% — акцент5 2 18" xfId="4847"/>
+    <cellStyle name="60% — акцент5 2 19" xfId="4784"/>
     <cellStyle name="60% — акцент5 2 2" xfId="192"/>
     <cellStyle name="60% — акцент5 2 2 2" xfId="449"/>
     <cellStyle name="60% — акцент5 2 2 2 2" xfId="693"/>
     <cellStyle name="60% — акцент5 2 2 2 2 2" xfId="1164"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 2 2" xfId="5341"/>
     <cellStyle name="60% — акцент5 2 2 2 2 3" xfId="1717"/>
     <cellStyle name="60% — акцент5 2 2 2 2 4" xfId="2528"/>
     <cellStyle name="60% — акцент5 2 2 2 2 5" xfId="3407"/>
+    <cellStyle name="60% — акцент5 2 2 2 2 6" xfId="4365"/>
     <cellStyle name="60% — акцент5 2 2 2 3" xfId="955"/>
+    <cellStyle name="60% — акцент5 2 2 2 3 2" xfId="5131"/>
     <cellStyle name="60% — акцент5 2 2 2 4" xfId="1508"/>
     <cellStyle name="60% — акцент5 2 2 2 5" xfId="2319"/>
     <cellStyle name="60% — акцент5 2 2 2 6" xfId="3198"/>
+    <cellStyle name="60% — акцент5 2 2 2 7" xfId="4156"/>
     <cellStyle name="60% — акцент5 2 2 3" xfId="599"/>
     <cellStyle name="60% — акцент5 2 2 3 2" xfId="1070"/>
+    <cellStyle name="60% — акцент5 2 2 3 2 2" xfId="5247"/>
     <cellStyle name="60% — акцент5 2 2 3 3" xfId="1623"/>
     <cellStyle name="60% — акцент5 2 2 3 4" xfId="2434"/>
     <cellStyle name="60% — акцент5 2 2 3 5" xfId="3313"/>
+    <cellStyle name="60% — акцент5 2 2 3 6" xfId="4271"/>
     <cellStyle name="60% — акцент5 2 2 4" xfId="789"/>
+    <cellStyle name="60% — акцент5 2 2 4 2" xfId="4965"/>
     <cellStyle name="60% — акцент5 2 2 5" xfId="1343"/>
     <cellStyle name="60% — акцент5 2 2 6" xfId="2154"/>
     <cellStyle name="60% — акцент5 2 2 7" xfId="3033"/>
+    <cellStyle name="60% — акцент5 2 2 8" xfId="3917"/>
+    <cellStyle name="60% — акцент5 2 20" xfId="4909"/>
     <cellStyle name="60% — акцент5 2 3" xfId="402"/>
     <cellStyle name="60% — акцент5 2 3 2" xfId="646"/>
     <cellStyle name="60% — акцент5 2 3 2 2" xfId="1117"/>
+    <cellStyle name="60% — акцент5 2 3 2 2 2" xfId="5294"/>
     <cellStyle name="60% — акцент5 2 3 2 3" xfId="1670"/>
     <cellStyle name="60% — акцент5 2 3 2 4" xfId="2481"/>
     <cellStyle name="60% — акцент5 2 3 2 5" xfId="3360"/>
+    <cellStyle name="60% — акцент5 2 3 2 6" xfId="4318"/>
     <cellStyle name="60% — акцент5 2 3 3" xfId="908"/>
+    <cellStyle name="60% — акцент5 2 3 3 2" xfId="5084"/>
     <cellStyle name="60% — акцент5 2 3 4" xfId="1461"/>
     <cellStyle name="60% — акцент5 2 3 5" xfId="2272"/>
     <cellStyle name="60% — акцент5 2 3 6" xfId="3151"/>
+    <cellStyle name="60% — акцент5 2 3 7" xfId="4109"/>
     <cellStyle name="60% — акцент5 2 4" xfId="287"/>
     <cellStyle name="60% — акцент5 2 4 2" xfId="881"/>
+    <cellStyle name="60% — акцент5 2 4 2 2" xfId="5057"/>
     <cellStyle name="60% — акцент5 2 4 3" xfId="1435"/>
     <cellStyle name="60% — акцент5 2 4 4" xfId="2246"/>
     <cellStyle name="60% — акцент5 2 4 5" xfId="3125"/>
+    <cellStyle name="60% — акцент5 2 4 6" xfId="4083"/>
     <cellStyle name="60% — акцент5 2 5" xfId="196"/>
     <cellStyle name="60% — акцент5 2 5 2" xfId="793"/>
+    <cellStyle name="60% — акцент5 2 5 2 2" xfId="4969"/>
     <cellStyle name="60% — акцент5 2 5 3" xfId="1347"/>
     <cellStyle name="60% — акцент5 2 5 4" xfId="2158"/>
     <cellStyle name="60% — акцент5 2 5 5" xfId="3037"/>
+    <cellStyle name="60% — акцент5 2 5 6" xfId="4017"/>
     <cellStyle name="60% — акцент5 2 6" xfId="541"/>
     <cellStyle name="60% — акцент5 2 6 2" xfId="1023"/>
+    <cellStyle name="60% — акцент5 2 6 2 2" xfId="5200"/>
     <cellStyle name="60% — акцент5 2 6 3" xfId="1576"/>
     <cellStyle name="60% — акцент5 2 6 4" xfId="2387"/>
     <cellStyle name="60% — акцент5 2 6 5" xfId="3266"/>
+    <cellStyle name="60% — акцент5 2 6 6" xfId="4224"/>
     <cellStyle name="60% — акцент5 2 7" xfId="740"/>
     <cellStyle name="60% — акцент5 2 7 2" xfId="1765"/>
+    <cellStyle name="60% — акцент5 2 7 2 2" xfId="5388"/>
     <cellStyle name="60% — акцент5 2 7 3" xfId="2576"/>
     <cellStyle name="60% — акцент5 2 7 4" xfId="3455"/>
+    <cellStyle name="60% — акцент5 2 7 5" xfId="4413"/>
     <cellStyle name="60% — акцент5 2 8" xfId="1213"/>
     <cellStyle name="60% — акцент5 2 8 2" xfId="1811"/>
+    <cellStyle name="60% — акцент5 2 8 2 2" xfId="5434"/>
     <cellStyle name="60% — акцент5 2 8 3" xfId="2622"/>
     <cellStyle name="60% — акцент5 2 8 4" xfId="3501"/>
+    <cellStyle name="60% — акцент5 2 8 5" xfId="4460"/>
     <cellStyle name="60% — акцент5 2 9" xfId="1294"/>
     <cellStyle name="60% — акцент5 2 9 2" xfId="2669"/>
+    <cellStyle name="60% — акцент5 2 9 2 2" xfId="5482"/>
     <cellStyle name="60% — акцент5 2 9 3" xfId="3548"/>
+    <cellStyle name="60% — акцент5 2 9 4" xfId="4507"/>
     <cellStyle name="60% — акцент5 2_2.1" xfId="297"/>
     <cellStyle name="60% — акцент6 2" xfId="10"/>
     <cellStyle name="60% — акцент6 2 10" xfId="1986"/>
     <cellStyle name="60% — акцент6 2 10 2" xfId="2836"/>
+    <cellStyle name="60% — акцент6 2 10 2 2" xfId="5649"/>
     <cellStyle name="60% — акцент6 2 10 3" xfId="3715"/>
+    <cellStyle name="60% — акцент6 2 10 4" xfId="4674"/>
     <cellStyle name="60% — акцент6 2 11" xfId="2043"/>
     <cellStyle name="60% — акцент6 2 11 2" xfId="2891"/>
+    <cellStyle name="60% — акцент6 2 11 2 2" xfId="5704"/>
     <cellStyle name="60% — акцент6 2 11 3" xfId="3770"/>
+    <cellStyle name="60% — акцент6 2 11 4" xfId="4729"/>
     <cellStyle name="60% — акцент6 2 12" xfId="2066"/>
     <cellStyle name="60% — акцент6 2 12 2" xfId="2913"/>
+    <cellStyle name="60% — акцент6 2 12 2 2" xfId="5726"/>
     <cellStyle name="60% — акцент6 2 12 3" xfId="3792"/>
+    <cellStyle name="60% — акцент6 2 12 4" xfId="4751"/>
     <cellStyle name="60% — акцент6 2 13" xfId="2078"/>
     <cellStyle name="60% — акцент6 2 13 2" xfId="2924"/>
+    <cellStyle name="60% — акцент6 2 13 2 2" xfId="5737"/>
     <cellStyle name="60% — акцент6 2 13 3" xfId="3803"/>
+    <cellStyle name="60% — акцент6 2 13 4" xfId="4762"/>
     <cellStyle name="60% — акцент6 2 14" xfId="2088"/>
     <cellStyle name="60% — акцент6 2 14 2" xfId="2934"/>
+    <cellStyle name="60% — акцент6 2 14 2 2" xfId="5747"/>
     <cellStyle name="60% — акцент6 2 14 3" xfId="3813"/>
+    <cellStyle name="60% — акцент6 2 14 4" xfId="4772"/>
     <cellStyle name="60% — акцент6 2 15" xfId="2106"/>
+    <cellStyle name="60% — акцент6 2 15 2" xfId="4007"/>
     <cellStyle name="60% — акцент6 2 16" xfId="2985"/>
+    <cellStyle name="60% — акцент6 2 16 2" xfId="4836"/>
+    <cellStyle name="60% — акцент6 2 17" xfId="3871"/>
+    <cellStyle name="60% — акцент6 2 18" xfId="4796"/>
+    <cellStyle name="60% — акцент6 2 19" xfId="4810"/>
     <cellStyle name="60% — акцент6 2 2" xfId="193"/>
     <cellStyle name="60% — акцент6 2 2 2" xfId="450"/>
     <cellStyle name="60% — акцент6 2 2 2 2" xfId="694"/>
     <cellStyle name="60% — акцент6 2 2 2 2 2" xfId="1165"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 2 2" xfId="5342"/>
     <cellStyle name="60% — акцент6 2 2 2 2 3" xfId="1718"/>
     <cellStyle name="60% — акцент6 2 2 2 2 4" xfId="2529"/>
     <cellStyle name="60% — акцент6 2 2 2 2 5" xfId="3408"/>
+    <cellStyle name="60% — акцент6 2 2 2 2 6" xfId="4366"/>
     <cellStyle name="60% — акцент6 2 2 2 3" xfId="956"/>
+    <cellStyle name="60% — акцент6 2 2 2 3 2" xfId="5132"/>
     <cellStyle name="60% — акцент6 2 2 2 4" xfId="1509"/>
     <cellStyle name="60% — акцент6 2 2 2 5" xfId="2320"/>
     <cellStyle name="60% — акцент6 2 2 2 6" xfId="3199"/>
+    <cellStyle name="60% — акцент6 2 2 2 7" xfId="4157"/>
     <cellStyle name="60% — акцент6 2 2 3" xfId="600"/>
     <cellStyle name="60% — акцент6 2 2 3 2" xfId="1071"/>
+    <cellStyle name="60% — акцент6 2 2 3 2 2" xfId="5248"/>
     <cellStyle name="60% — акцент6 2 2 3 3" xfId="1624"/>
     <cellStyle name="60% — акцент6 2 2 3 4" xfId="2435"/>
     <cellStyle name="60% — акцент6 2 2 3 5" xfId="3314"/>
+    <cellStyle name="60% — акцент6 2 2 3 6" xfId="4272"/>
     <cellStyle name="60% — акцент6 2 2 4" xfId="790"/>
+    <cellStyle name="60% — акцент6 2 2 4 2" xfId="4966"/>
     <cellStyle name="60% — акцент6 2 2 5" xfId="1344"/>
     <cellStyle name="60% — акцент6 2 2 6" xfId="2155"/>
     <cellStyle name="60% — акцент6 2 2 7" xfId="3034"/>
+    <cellStyle name="60% — акцент6 2 2 8" xfId="3918"/>
+    <cellStyle name="60% — акцент6 2 20" xfId="4910"/>
     <cellStyle name="60% — акцент6 2 3" xfId="403"/>
     <cellStyle name="60% — акцент6 2 3 2" xfId="647"/>
     <cellStyle name="60% — акцент6 2 3 2 2" xfId="1118"/>
+    <cellStyle name="60% — акцент6 2 3 2 2 2" xfId="5295"/>
     <cellStyle name="60% — акцент6 2 3 2 3" xfId="1671"/>
     <cellStyle name="60% — акцент6 2 3 2 4" xfId="2482"/>
     <cellStyle name="60% — акцент6 2 3 2 5" xfId="3361"/>
+    <cellStyle name="60% — акцент6 2 3 2 6" xfId="4319"/>
     <cellStyle name="60% — акцент6 2 3 3" xfId="909"/>
+    <cellStyle name="60% — акцент6 2 3 3 2" xfId="5085"/>
     <cellStyle name="60% — акцент6 2 3 4" xfId="1462"/>
     <cellStyle name="60% — акцент6 2 3 5" xfId="2273"/>
     <cellStyle name="60% — акцент6 2 3 6" xfId="3152"/>
+    <cellStyle name="60% — акцент6 2 3 7" xfId="4110"/>
     <cellStyle name="60% — акцент6 2 4" xfId="286"/>
     <cellStyle name="60% — акцент6 2 4 2" xfId="880"/>
+    <cellStyle name="60% — акцент6 2 4 2 2" xfId="5056"/>
     <cellStyle name="60% — акцент6 2 4 3" xfId="1434"/>
     <cellStyle name="60% — акцент6 2 4 4" xfId="2245"/>
     <cellStyle name="60% — акцент6 2 4 5" xfId="3124"/>
+    <cellStyle name="60% — акцент6 2 4 6" xfId="4082"/>
     <cellStyle name="60% — акцент6 2 5" xfId="197"/>
     <cellStyle name="60% — акцент6 2 5 2" xfId="794"/>
+    <cellStyle name="60% — акцент6 2 5 2 2" xfId="4970"/>
     <cellStyle name="60% — акцент6 2 5 3" xfId="1348"/>
     <cellStyle name="60% — акцент6 2 5 4" xfId="2159"/>
     <cellStyle name="60% — акцент6 2 5 5" xfId="3038"/>
+    <cellStyle name="60% — акцент6 2 5 6" xfId="4018"/>
     <cellStyle name="60% — акцент6 2 6" xfId="542"/>
     <cellStyle name="60% — акцент6 2 6 2" xfId="1024"/>
+    <cellStyle name="60% — акцент6 2 6 2 2" xfId="5201"/>
     <cellStyle name="60% — акцент6 2 6 3" xfId="1577"/>
     <cellStyle name="60% — акцент6 2 6 4" xfId="2388"/>
     <cellStyle name="60% — акцент6 2 6 5" xfId="3267"/>
+    <cellStyle name="60% — акцент6 2 6 6" xfId="4225"/>
     <cellStyle name="60% — акцент6 2 7" xfId="741"/>
     <cellStyle name="60% — акцент6 2 7 2" xfId="1766"/>
+    <cellStyle name="60% — акцент6 2 7 2 2" xfId="5389"/>
     <cellStyle name="60% — акцент6 2 7 3" xfId="2577"/>
     <cellStyle name="60% — акцент6 2 7 4" xfId="3456"/>
+    <cellStyle name="60% — акцент6 2 7 5" xfId="4414"/>
     <cellStyle name="60% — акцент6 2 8" xfId="1214"/>
     <cellStyle name="60% — акцент6 2 8 2" xfId="1812"/>
+    <cellStyle name="60% — акцент6 2 8 2 2" xfId="5435"/>
     <cellStyle name="60% — акцент6 2 8 3" xfId="2623"/>
     <cellStyle name="60% — акцент6 2 8 4" xfId="3502"/>
+    <cellStyle name="60% — акцент6 2 8 5" xfId="4461"/>
     <cellStyle name="60% — акцент6 2 9" xfId="1295"/>
     <cellStyle name="60% — акцент6 2 9 2" xfId="2670"/>
+    <cellStyle name="60% — акцент6 2 9 2 2" xfId="5483"/>
     <cellStyle name="60% — акцент6 2 9 3" xfId="3549"/>
+    <cellStyle name="60% — акцент6 2 9 4" xfId="4508"/>
     <cellStyle name="60% — акцент6 2_2.1" xfId="298"/>
     <cellStyle name="Гиперссылка 2" xfId="11"/>
     <cellStyle name="Название 2" xfId="12"/>
     <cellStyle name="Нейтральный 2" xfId="13"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="299"/>
     <cellStyle name="Обычный 100" xfId="1284"/>
     <cellStyle name="Обычный 101" xfId="1285"/>
     <cellStyle name="Обычный 102" xfId="1286"/>
     <cellStyle name="Обычный 103" xfId="1287"/>
     <cellStyle name="Обычный 104" xfId="1288"/>
     <cellStyle name="Обычный 105" xfId="1289"/>
     <cellStyle name="Обычный 106" xfId="2940"/>
     <cellStyle name="Обычный 107" xfId="1853"/>
     <cellStyle name="Обычный 108" xfId="1854"/>
     <cellStyle name="Обычный 109" xfId="1855"/>
     <cellStyle name="Обычный 11" xfId="14"/>
     <cellStyle name="Обычный 110" xfId="1856"/>
     <cellStyle name="Обычный 111" xfId="1857"/>
     <cellStyle name="Обычный 112" xfId="2094"/>
     <cellStyle name="Обычный 113" xfId="2095"/>
     <cellStyle name="Обычный 114" xfId="2096"/>
     <cellStyle name="Обычный 115" xfId="2097"/>
     <cellStyle name="Обычный 116" xfId="2098"/>
     <cellStyle name="Обычный 117" xfId="2941"/>
@@ -5073,3181 +7225,4823 @@
     <cellStyle name="Обычный 162" xfId="3823"/>
     <cellStyle name="Обычный 163" xfId="3824"/>
     <cellStyle name="Обычный 164" xfId="3825"/>
     <cellStyle name="Обычный 165" xfId="3826"/>
     <cellStyle name="Обычный 166" xfId="3827"/>
     <cellStyle name="Обычный 167" xfId="3828"/>
     <cellStyle name="Обычный 168" xfId="3829"/>
     <cellStyle name="Обычный 169" xfId="3830"/>
     <cellStyle name="Обычный 17" xfId="305"/>
     <cellStyle name="Обычный 170" xfId="3831"/>
     <cellStyle name="Обычный 171" xfId="3832"/>
     <cellStyle name="Обычный 172" xfId="3833"/>
     <cellStyle name="Обычный 173" xfId="3834"/>
     <cellStyle name="Обычный 174" xfId="3835"/>
     <cellStyle name="Обычный 175" xfId="3836"/>
     <cellStyle name="Обычный 176" xfId="3837"/>
     <cellStyle name="Обычный 177" xfId="3838"/>
     <cellStyle name="Обычный 178" xfId="3839"/>
     <cellStyle name="Обычный 179" xfId="3840"/>
     <cellStyle name="Обычный 18" xfId="306"/>
     <cellStyle name="Обычный 180" xfId="3841"/>
     <cellStyle name="Обычный 181" xfId="3842"/>
     <cellStyle name="Обычный 182" xfId="3843"/>
     <cellStyle name="Обычный 183" xfId="3844"/>
     <cellStyle name="Обычный 184" xfId="3845"/>
+    <cellStyle name="Обычный 185" xfId="4778"/>
     <cellStyle name="Обычный 186" xfId="3846"/>
     <cellStyle name="Обычный 187" xfId="3847"/>
     <cellStyle name="Обычный 188" xfId="3848"/>
     <cellStyle name="Обычный 189" xfId="3849"/>
     <cellStyle name="Обычный 19" xfId="307"/>
     <cellStyle name="Обычный 190" xfId="3850"/>
     <cellStyle name="Обычный 191" xfId="3851"/>
     <cellStyle name="Обычный 192" xfId="3852"/>
     <cellStyle name="Обычный 193" xfId="3853"/>
     <cellStyle name="Обычный 194" xfId="3854"/>
     <cellStyle name="Обычный 195" xfId="3855"/>
     <cellStyle name="Обычный 196" xfId="3856"/>
     <cellStyle name="Обычный 197" xfId="3857"/>
     <cellStyle name="Обычный 198" xfId="3858"/>
     <cellStyle name="Обычный 199" xfId="3859"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
     <cellStyle name="Обычный 2 11" xfId="16"/>
     <cellStyle name="Обычный 2 12" xfId="17"/>
     <cellStyle name="Обычный 2 13" xfId="18"/>
     <cellStyle name="Обычный 2 14" xfId="19"/>
     <cellStyle name="Обычный 2 15" xfId="20"/>
     <cellStyle name="Обычный 2 16" xfId="21"/>
     <cellStyle name="Обычный 2 17" xfId="22"/>
     <cellStyle name="Обычный 2 17 2" xfId="23"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="1297"/>
     <cellStyle name="Обычный 2 17 2 10 2" xfId="2683"/>
+    <cellStyle name="Обычный 2 17 2 10 2 2" xfId="5496"/>
     <cellStyle name="Обычный 2 17 2 10 3" xfId="3562"/>
+    <cellStyle name="Обычный 2 17 2 10 4" xfId="4521"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="1975"/>
     <cellStyle name="Обычный 2 17 2 11 2" xfId="2825"/>
+    <cellStyle name="Обычный 2 17 2 11 2 2" xfId="5638"/>
     <cellStyle name="Обычный 2 17 2 11 3" xfId="3704"/>
+    <cellStyle name="Обычный 2 17 2 11 4" xfId="4663"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="2033"/>
     <cellStyle name="Обычный 2 17 2 12 2" xfId="2881"/>
+    <cellStyle name="Обычный 2 17 2 12 2 2" xfId="5694"/>
     <cellStyle name="Обычный 2 17 2 12 3" xfId="3760"/>
+    <cellStyle name="Обычный 2 17 2 12 4" xfId="4719"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="2060"/>
     <cellStyle name="Обычный 2 17 2 13 2" xfId="2907"/>
+    <cellStyle name="Обычный 2 17 2 13 2 2" xfId="5720"/>
     <cellStyle name="Обычный 2 17 2 13 3" xfId="3786"/>
+    <cellStyle name="Обычный 2 17 2 13 4" xfId="4745"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="2077"/>
     <cellStyle name="Обычный 2 17 2 14 2" xfId="2923"/>
+    <cellStyle name="Обычный 2 17 2 14 2 2" xfId="5736"/>
     <cellStyle name="Обычный 2 17 2 14 3" xfId="3802"/>
+    <cellStyle name="Обычный 2 17 2 14 4" xfId="4761"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="2087"/>
     <cellStyle name="Обычный 2 17 2 15 2" xfId="2933"/>
+    <cellStyle name="Обычный 2 17 2 15 2 2" xfId="5746"/>
     <cellStyle name="Обычный 2 17 2 15 3" xfId="3812"/>
+    <cellStyle name="Обычный 2 17 2 15 4" xfId="4771"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="2108"/>
+    <cellStyle name="Обычный 2 17 2 16 2" xfId="4004"/>
     <cellStyle name="Обычный 2 17 2 17" xfId="2987"/>
+    <cellStyle name="Обычный 2 17 2 17 2" xfId="3919"/>
+    <cellStyle name="Обычный 2 17 2 18" xfId="3873"/>
+    <cellStyle name="Обычный 2 17 2 19" xfId="4877"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="24"/>
+    <cellStyle name="Обычный 2 17 2 20" xfId="4794"/>
+    <cellStyle name="Обычный 2 17 2 21" xfId="4912"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="198"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="451"/>
     <cellStyle name="Обычный 2 17 2 3 2 2" xfId="695"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 2" xfId="1166"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 2 2" xfId="5343"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 3" xfId="1719"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 4" xfId="2530"/>
     <cellStyle name="Обычный 2 17 2 3 2 2 5" xfId="3409"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 6" xfId="4367"/>
     <cellStyle name="Обычный 2 17 2 3 2 3" xfId="957"/>
+    <cellStyle name="Обычный 2 17 2 3 2 3 2" xfId="5133"/>
     <cellStyle name="Обычный 2 17 2 3 2 4" xfId="1510"/>
     <cellStyle name="Обычный 2 17 2 3 2 5" xfId="2321"/>
     <cellStyle name="Обычный 2 17 2 3 2 6" xfId="3200"/>
+    <cellStyle name="Обычный 2 17 2 3 2 7" xfId="4158"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="601"/>
     <cellStyle name="Обычный 2 17 2 3 3 2" xfId="1072"/>
+    <cellStyle name="Обычный 2 17 2 3 3 2 2" xfId="5249"/>
     <cellStyle name="Обычный 2 17 2 3 3 3" xfId="1625"/>
     <cellStyle name="Обычный 2 17 2 3 3 4" xfId="2436"/>
     <cellStyle name="Обычный 2 17 2 3 3 5" xfId="3315"/>
+    <cellStyle name="Обычный 2 17 2 3 3 6" xfId="4273"/>
     <cellStyle name="Обычный 2 17 2 3 4" xfId="795"/>
+    <cellStyle name="Обычный 2 17 2 3 4 2" xfId="4971"/>
     <cellStyle name="Обычный 2 17 2 3 5" xfId="1349"/>
     <cellStyle name="Обычный 2 17 2 3 6" xfId="2160"/>
     <cellStyle name="Обычный 2 17 2 3 7" xfId="3039"/>
+    <cellStyle name="Обычный 2 17 2 3 8" xfId="3923"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="404"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="648"/>
     <cellStyle name="Обычный 2 17 2 4 2 2" xfId="1119"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2 2" xfId="5296"/>
     <cellStyle name="Обычный 2 17 2 4 2 3" xfId="1672"/>
     <cellStyle name="Обычный 2 17 2 4 2 4" xfId="2483"/>
     <cellStyle name="Обычный 2 17 2 4 2 5" xfId="3362"/>
+    <cellStyle name="Обычный 2 17 2 4 2 6" xfId="4320"/>
     <cellStyle name="Обычный 2 17 2 4 3" xfId="910"/>
+    <cellStyle name="Обычный 2 17 2 4 3 2" xfId="5086"/>
     <cellStyle name="Обычный 2 17 2 4 4" xfId="1463"/>
     <cellStyle name="Обычный 2 17 2 4 5" xfId="2274"/>
     <cellStyle name="Обычный 2 17 2 4 6" xfId="3153"/>
+    <cellStyle name="Обычный 2 17 2 4 7" xfId="4111"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="285"/>
     <cellStyle name="Обычный 2 17 2 5 2" xfId="879"/>
+    <cellStyle name="Обычный 2 17 2 5 2 2" xfId="5055"/>
     <cellStyle name="Обычный 2 17 2 5 3" xfId="1433"/>
     <cellStyle name="Обычный 2 17 2 5 4" xfId="2244"/>
     <cellStyle name="Обычный 2 17 2 5 5" xfId="3123"/>
+    <cellStyle name="Обычный 2 17 2 5 6" xfId="4081"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="507"/>
     <cellStyle name="Обычный 2 17 2 6 2" xfId="1011"/>
+    <cellStyle name="Обычный 2 17 2 6 2 2" xfId="5187"/>
     <cellStyle name="Обычный 2 17 2 6 3" xfId="1564"/>
     <cellStyle name="Обычный 2 17 2 6 4" xfId="2375"/>
     <cellStyle name="Обычный 2 17 2 6 5" xfId="3254"/>
+    <cellStyle name="Обычный 2 17 2 6 6" xfId="4212"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="544"/>
     <cellStyle name="Обычный 2 17 2 7 2" xfId="1025"/>
+    <cellStyle name="Обычный 2 17 2 7 2 2" xfId="5202"/>
     <cellStyle name="Обычный 2 17 2 7 3" xfId="1578"/>
     <cellStyle name="Обычный 2 17 2 7 4" xfId="2389"/>
     <cellStyle name="Обычный 2 17 2 7 5" xfId="3268"/>
+    <cellStyle name="Обычный 2 17 2 7 6" xfId="4226"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="743"/>
     <cellStyle name="Обычный 2 17 2 8 2" xfId="1767"/>
+    <cellStyle name="Обычный 2 17 2 8 2 2" xfId="5390"/>
     <cellStyle name="Обычный 2 17 2 8 3" xfId="2578"/>
     <cellStyle name="Обычный 2 17 2 8 4" xfId="3457"/>
+    <cellStyle name="Обычный 2 17 2 8 5" xfId="4415"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="1215"/>
     <cellStyle name="Обычный 2 17 2 9 2" xfId="1813"/>
+    <cellStyle name="Обычный 2 17 2 9 2 2" xfId="5436"/>
     <cellStyle name="Обычный 2 17 2 9 3" xfId="2624"/>
     <cellStyle name="Обычный 2 17 2 9 4" xfId="3503"/>
+    <cellStyle name="Обычный 2 17 2 9 5" xfId="4462"/>
     <cellStyle name="Обычный 2 17 2_2.1" xfId="308"/>
     <cellStyle name="Обычный 2 18" xfId="25"/>
     <cellStyle name="Обычный 2 19" xfId="26"/>
     <cellStyle name="Обычный 2 19 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="1216"/>
     <cellStyle name="Обычный 2 19 2 10 2" xfId="1814"/>
+    <cellStyle name="Обычный 2 19 2 10 2 2" xfId="5437"/>
     <cellStyle name="Обычный 2 19 2 10 3" xfId="2625"/>
     <cellStyle name="Обычный 2 19 2 10 4" xfId="3504"/>
+    <cellStyle name="Обычный 2 19 2 10 5" xfId="4463"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="1298"/>
     <cellStyle name="Обычный 2 19 2 11 2" xfId="2687"/>
+    <cellStyle name="Обычный 2 19 2 11 2 2" xfId="5500"/>
     <cellStyle name="Обычный 2 19 2 11 3" xfId="3566"/>
+    <cellStyle name="Обычный 2 19 2 11 4" xfId="4525"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="1971"/>
     <cellStyle name="Обычный 2 19 2 12 2" xfId="2821"/>
+    <cellStyle name="Обычный 2 19 2 12 2 2" xfId="5634"/>
     <cellStyle name="Обычный 2 19 2 12 3" xfId="3700"/>
+    <cellStyle name="Обычный 2 19 2 12 4" xfId="4659"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="2029"/>
     <cellStyle name="Обычный 2 19 2 13 2" xfId="2877"/>
+    <cellStyle name="Обычный 2 19 2 13 2 2" xfId="5690"/>
     <cellStyle name="Обычный 2 19 2 13 3" xfId="3756"/>
+    <cellStyle name="Обычный 2 19 2 13 4" xfId="4715"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="2058"/>
     <cellStyle name="Обычный 2 19 2 14 2" xfId="2905"/>
+    <cellStyle name="Обычный 2 19 2 14 2 2" xfId="5718"/>
     <cellStyle name="Обычный 2 19 2 14 3" xfId="3784"/>
+    <cellStyle name="Обычный 2 19 2 14 4" xfId="4743"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="2076"/>
     <cellStyle name="Обычный 2 19 2 15 2" xfId="2922"/>
+    <cellStyle name="Обычный 2 19 2 15 2 2" xfId="5735"/>
     <cellStyle name="Обычный 2 19 2 15 3" xfId="3801"/>
+    <cellStyle name="Обычный 2 19 2 15 4" xfId="4760"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="2086"/>
     <cellStyle name="Обычный 2 19 2 16 2" xfId="2932"/>
+    <cellStyle name="Обычный 2 19 2 16 2 2" xfId="5745"/>
     <cellStyle name="Обычный 2 19 2 16 3" xfId="3811"/>
+    <cellStyle name="Обычный 2 19 2 16 4" xfId="4770"/>
     <cellStyle name="Обычный 2 19 2 17" xfId="2109"/>
+    <cellStyle name="Обычный 2 19 2 17 2" xfId="4003"/>
     <cellStyle name="Обычный 2 19 2 18" xfId="2988"/>
+    <cellStyle name="Обычный 2 19 2 18 2" xfId="3920"/>
+    <cellStyle name="Обычный 2 19 2 19" xfId="3874"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="1299"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 2" xfId="2689"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 2 2" xfId="5502"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 3" xfId="3568"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 4" xfId="4527"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="1970"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 2" xfId="2820"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 2 2" xfId="5633"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 3" xfId="3699"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 4" xfId="4658"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="2028"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 2" xfId="2876"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 2 2" xfId="5689"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 3" xfId="3755"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 4" xfId="4714"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="2057"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 2" xfId="2904"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 2 2" xfId="5717"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 3" xfId="3783"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 4" xfId="4742"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="2075"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 2" xfId="2921"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 2 2" xfId="5734"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 3" xfId="3800"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 4" xfId="4759"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="2085"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 2" xfId="2931"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 2 2" xfId="5744"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 3" xfId="3810"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 4" xfId="4769"/>
     <cellStyle name="Обычный 2 19 2 2 2 16" xfId="2110"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 2" xfId="4002"/>
     <cellStyle name="Обычный 2 19 2 2 2 17" xfId="2989"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 2" xfId="3921"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18" xfId="3875"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19" xfId="4800"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="32"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20" xfId="4886"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21" xfId="4914"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="201"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="453"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="697"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2" xfId="1168"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2 2" xfId="5345"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 3" xfId="1721"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 4" xfId="2532"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 2 5" xfId="3411"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 6" xfId="4369"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 3" xfId="959"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 3 2" xfId="5135"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 4" xfId="1512"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 5" xfId="2323"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2 6" xfId="3202"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 7" xfId="4160"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="603"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 2" xfId="1074"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 2 2" xfId="5251"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 3" xfId="1627"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 4" xfId="2438"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3 5" xfId="3317"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 6" xfId="4275"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="798"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4 2" xfId="4974"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="1352"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="2163"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="3042"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 8" xfId="3927"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="406"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="650"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="1121"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2 2" xfId="5298"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 3" xfId="1674"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 4" xfId="2485"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2 5" xfId="3364"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 6" xfId="4322"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="912"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3 2" xfId="5088"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 4" xfId="1465"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 5" xfId="2276"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 6" xfId="3155"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 7" xfId="4113"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="283"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="877"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2 2" xfId="5053"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3" xfId="1431"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 4" xfId="2242"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 5" xfId="3121"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 6" xfId="4079"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="506"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="1010"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2 2" xfId="5186"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3" xfId="1563"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 4" xfId="2374"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 5" xfId="3253"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 6" xfId="4211"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="547"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="1027"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2 2" xfId="5204"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3" xfId="1580"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 4" xfId="2391"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 5" xfId="3270"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 6" xfId="4228"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="745"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1769"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2 2" xfId="5392"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3" xfId="2580"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 4" xfId="3459"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 5" xfId="4417"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="1217"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="1815"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2 2" xfId="5438"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3" xfId="2626"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 4" xfId="3505"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 5" xfId="4464"/>
     <cellStyle name="Обычный 2 19 2 2 2_2.1" xfId="310"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="34"/>
+    <cellStyle name="Обычный 2 19 2 20" xfId="4779"/>
+    <cellStyle name="Обычный 2 19 2 21" xfId="4859"/>
+    <cellStyle name="Обычный 2 19 2 22" xfId="4913"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="35"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="36"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="199"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="452"/>
     <cellStyle name="Обычный 2 19 2 4 2 2" xfId="696"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 2" xfId="1167"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 2 2" xfId="5344"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 3" xfId="1720"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 4" xfId="2531"/>
     <cellStyle name="Обычный 2 19 2 4 2 2 5" xfId="3410"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 6" xfId="4368"/>
     <cellStyle name="Обычный 2 19 2 4 2 3" xfId="958"/>
+    <cellStyle name="Обычный 2 19 2 4 2 3 2" xfId="5134"/>
     <cellStyle name="Обычный 2 19 2 4 2 4" xfId="1511"/>
     <cellStyle name="Обычный 2 19 2 4 2 5" xfId="2322"/>
     <cellStyle name="Обычный 2 19 2 4 2 6" xfId="3201"/>
+    <cellStyle name="Обычный 2 19 2 4 2 7" xfId="4159"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="602"/>
     <cellStyle name="Обычный 2 19 2 4 3 2" xfId="1073"/>
+    <cellStyle name="Обычный 2 19 2 4 3 2 2" xfId="5250"/>
     <cellStyle name="Обычный 2 19 2 4 3 3" xfId="1626"/>
     <cellStyle name="Обычный 2 19 2 4 3 4" xfId="2437"/>
     <cellStyle name="Обычный 2 19 2 4 3 5" xfId="3316"/>
+    <cellStyle name="Обычный 2 19 2 4 3 6" xfId="4274"/>
     <cellStyle name="Обычный 2 19 2 4 4" xfId="796"/>
+    <cellStyle name="Обычный 2 19 2 4 4 2" xfId="4972"/>
     <cellStyle name="Обычный 2 19 2 4 5" xfId="1350"/>
     <cellStyle name="Обычный 2 19 2 4 6" xfId="2161"/>
     <cellStyle name="Обычный 2 19 2 4 7" xfId="3040"/>
+    <cellStyle name="Обычный 2 19 2 4 8" xfId="3926"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="405"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="649"/>
     <cellStyle name="Обычный 2 19 2 5 2 2" xfId="1120"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2 2" xfId="5297"/>
     <cellStyle name="Обычный 2 19 2 5 2 3" xfId="1673"/>
     <cellStyle name="Обычный 2 19 2 5 2 4" xfId="2484"/>
     <cellStyle name="Обычный 2 19 2 5 2 5" xfId="3363"/>
+    <cellStyle name="Обычный 2 19 2 5 2 6" xfId="4321"/>
     <cellStyle name="Обычный 2 19 2 5 3" xfId="911"/>
+    <cellStyle name="Обычный 2 19 2 5 3 2" xfId="5087"/>
     <cellStyle name="Обычный 2 19 2 5 4" xfId="1464"/>
     <cellStyle name="Обычный 2 19 2 5 5" xfId="2275"/>
     <cellStyle name="Обычный 2 19 2 5 6" xfId="3154"/>
+    <cellStyle name="Обычный 2 19 2 5 7" xfId="4112"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="284"/>
     <cellStyle name="Обычный 2 19 2 6 2" xfId="878"/>
+    <cellStyle name="Обычный 2 19 2 6 2 2" xfId="5054"/>
     <cellStyle name="Обычный 2 19 2 6 3" xfId="1432"/>
     <cellStyle name="Обычный 2 19 2 6 4" xfId="2243"/>
     <cellStyle name="Обычный 2 19 2 6 5" xfId="3122"/>
+    <cellStyle name="Обычный 2 19 2 6 6" xfId="4080"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="200"/>
     <cellStyle name="Обычный 2 19 2 7 2" xfId="797"/>
+    <cellStyle name="Обычный 2 19 2 7 2 2" xfId="4973"/>
     <cellStyle name="Обычный 2 19 2 7 3" xfId="1351"/>
     <cellStyle name="Обычный 2 19 2 7 4" xfId="2162"/>
     <cellStyle name="Обычный 2 19 2 7 5" xfId="3041"/>
+    <cellStyle name="Обычный 2 19 2 7 6" xfId="4020"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="545"/>
     <cellStyle name="Обычный 2 19 2 8 2" xfId="1026"/>
+    <cellStyle name="Обычный 2 19 2 8 2 2" xfId="5203"/>
     <cellStyle name="Обычный 2 19 2 8 3" xfId="1579"/>
     <cellStyle name="Обычный 2 19 2 8 4" xfId="2390"/>
     <cellStyle name="Обычный 2 19 2 8 5" xfId="3269"/>
+    <cellStyle name="Обычный 2 19 2 8 6" xfId="4227"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="744"/>
     <cellStyle name="Обычный 2 19 2 9 2" xfId="1768"/>
+    <cellStyle name="Обычный 2 19 2 9 2 2" xfId="5391"/>
     <cellStyle name="Обычный 2 19 2 9 3" xfId="2579"/>
     <cellStyle name="Обычный 2 19 2 9 4" xfId="3458"/>
+    <cellStyle name="Обычный 2 19 2 9 5" xfId="4416"/>
     <cellStyle name="Обычный 2 19 2_2.1" xfId="309"/>
     <cellStyle name="Обычный 2 19 3" xfId="38"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="1300"/>
     <cellStyle name="Обычный 2 19 3 10 2" xfId="2696"/>
+    <cellStyle name="Обычный 2 19 3 10 2 2" xfId="5509"/>
     <cellStyle name="Обычный 2 19 3 10 3" xfId="3575"/>
+    <cellStyle name="Обычный 2 19 3 10 4" xfId="4534"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="1962"/>
     <cellStyle name="Обычный 2 19 3 11 2" xfId="2813"/>
+    <cellStyle name="Обычный 2 19 3 11 2 2" xfId="5626"/>
     <cellStyle name="Обычный 2 19 3 11 3" xfId="3692"/>
+    <cellStyle name="Обычный 2 19 3 11 4" xfId="4651"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="2021"/>
     <cellStyle name="Обычный 2 19 3 12 2" xfId="2870"/>
+    <cellStyle name="Обычный 2 19 3 12 2 2" xfId="5683"/>
     <cellStyle name="Обычный 2 19 3 12 3" xfId="3749"/>
+    <cellStyle name="Обычный 2 19 3 12 4" xfId="4708"/>
     <cellStyle name="Обычный 2 19 3 13" xfId="2053"/>
     <cellStyle name="Обычный 2 19 3 13 2" xfId="2901"/>
+    <cellStyle name="Обычный 2 19 3 13 2 2" xfId="5714"/>
     <cellStyle name="Обычный 2 19 3 13 3" xfId="3780"/>
+    <cellStyle name="Обычный 2 19 3 13 4" xfId="4739"/>
     <cellStyle name="Обычный 2 19 3 14" xfId="2073"/>
     <cellStyle name="Обычный 2 19 3 14 2" xfId="2920"/>
+    <cellStyle name="Обычный 2 19 3 14 2 2" xfId="5733"/>
     <cellStyle name="Обычный 2 19 3 14 3" xfId="3799"/>
+    <cellStyle name="Обычный 2 19 3 14 4" xfId="4758"/>
     <cellStyle name="Обычный 2 19 3 15" xfId="2084"/>
     <cellStyle name="Обычный 2 19 3 15 2" xfId="2930"/>
+    <cellStyle name="Обычный 2 19 3 15 2 2" xfId="5743"/>
     <cellStyle name="Обычный 2 19 3 15 3" xfId="3809"/>
+    <cellStyle name="Обычный 2 19 3 15 4" xfId="4768"/>
     <cellStyle name="Обычный 2 19 3 16" xfId="2111"/>
+    <cellStyle name="Обычный 2 19 3 16 2" xfId="4000"/>
     <cellStyle name="Обычный 2 19 3 17" xfId="2990"/>
+    <cellStyle name="Обычный 2 19 3 17 2" xfId="4858"/>
+    <cellStyle name="Обычный 2 19 3 18" xfId="3876"/>
+    <cellStyle name="Обычный 2 19 3 19" xfId="4878"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="39"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="40"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="41"/>
+    <cellStyle name="Обычный 2 19 3 20" xfId="4887"/>
+    <cellStyle name="Обычный 2 19 3 21" xfId="4915"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="203"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="454"/>
     <cellStyle name="Обычный 2 19 3 3 2 2" xfId="698"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 2" xfId="1169"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 2 2" xfId="5346"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 3" xfId="1722"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 4" xfId="2533"/>
     <cellStyle name="Обычный 2 19 3 3 2 2 5" xfId="3412"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 6" xfId="4370"/>
     <cellStyle name="Обычный 2 19 3 3 2 3" xfId="960"/>
+    <cellStyle name="Обычный 2 19 3 3 2 3 2" xfId="5136"/>
     <cellStyle name="Обычный 2 19 3 3 2 4" xfId="1513"/>
     <cellStyle name="Обычный 2 19 3 3 2 5" xfId="2324"/>
     <cellStyle name="Обычный 2 19 3 3 2 6" xfId="3203"/>
+    <cellStyle name="Обычный 2 19 3 3 2 7" xfId="4161"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="604"/>
     <cellStyle name="Обычный 2 19 3 3 3 2" xfId="1075"/>
+    <cellStyle name="Обычный 2 19 3 3 3 2 2" xfId="5252"/>
     <cellStyle name="Обычный 2 19 3 3 3 3" xfId="1628"/>
     <cellStyle name="Обычный 2 19 3 3 3 4" xfId="2439"/>
     <cellStyle name="Обычный 2 19 3 3 3 5" xfId="3318"/>
+    <cellStyle name="Обычный 2 19 3 3 3 6" xfId="4276"/>
     <cellStyle name="Обычный 2 19 3 3 4" xfId="800"/>
+    <cellStyle name="Обычный 2 19 3 3 4 2" xfId="4976"/>
     <cellStyle name="Обычный 2 19 3 3 5" xfId="1354"/>
     <cellStyle name="Обычный 2 19 3 3 6" xfId="2165"/>
     <cellStyle name="Обычный 2 19 3 3 7" xfId="3044"/>
+    <cellStyle name="Обычный 2 19 3 3 8" xfId="3933"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="407"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="651"/>
     <cellStyle name="Обычный 2 19 3 4 2 2" xfId="1122"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2 2" xfId="5299"/>
     <cellStyle name="Обычный 2 19 3 4 2 3" xfId="1675"/>
     <cellStyle name="Обычный 2 19 3 4 2 4" xfId="2486"/>
     <cellStyle name="Обычный 2 19 3 4 2 5" xfId="3365"/>
+    <cellStyle name="Обычный 2 19 3 4 2 6" xfId="4323"/>
     <cellStyle name="Обычный 2 19 3 4 3" xfId="913"/>
+    <cellStyle name="Обычный 2 19 3 4 3 2" xfId="5089"/>
     <cellStyle name="Обычный 2 19 3 4 4" xfId="1466"/>
     <cellStyle name="Обычный 2 19 3 4 5" xfId="2277"/>
     <cellStyle name="Обычный 2 19 3 4 6" xfId="3156"/>
+    <cellStyle name="Обычный 2 19 3 4 7" xfId="4114"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="282"/>
     <cellStyle name="Обычный 2 19 3 5 2" xfId="876"/>
+    <cellStyle name="Обычный 2 19 3 5 2 2" xfId="5052"/>
     <cellStyle name="Обычный 2 19 3 5 3" xfId="1430"/>
     <cellStyle name="Обычный 2 19 3 5 4" xfId="2241"/>
     <cellStyle name="Обычный 2 19 3 5 5" xfId="3120"/>
+    <cellStyle name="Обычный 2 19 3 5 6" xfId="4078"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="202"/>
     <cellStyle name="Обычный 2 19 3 6 2" xfId="799"/>
+    <cellStyle name="Обычный 2 19 3 6 2 2" xfId="4975"/>
     <cellStyle name="Обычный 2 19 3 6 3" xfId="1353"/>
     <cellStyle name="Обычный 2 19 3 6 4" xfId="2164"/>
     <cellStyle name="Обычный 2 19 3 6 5" xfId="3043"/>
+    <cellStyle name="Обычный 2 19 3 6 6" xfId="4021"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="548"/>
     <cellStyle name="Обычный 2 19 3 7 2" xfId="1028"/>
+    <cellStyle name="Обычный 2 19 3 7 2 2" xfId="5205"/>
     <cellStyle name="Обычный 2 19 3 7 3" xfId="1581"/>
     <cellStyle name="Обычный 2 19 3 7 4" xfId="2392"/>
     <cellStyle name="Обычный 2 19 3 7 5" xfId="3271"/>
+    <cellStyle name="Обычный 2 19 3 7 6" xfId="4229"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="746"/>
     <cellStyle name="Обычный 2 19 3 8 2" xfId="1770"/>
+    <cellStyle name="Обычный 2 19 3 8 2 2" xfId="5393"/>
     <cellStyle name="Обычный 2 19 3 8 3" xfId="2581"/>
     <cellStyle name="Обычный 2 19 3 8 4" xfId="3460"/>
+    <cellStyle name="Обычный 2 19 3 8 5" xfId="4418"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="1218"/>
     <cellStyle name="Обычный 2 19 3 9 2" xfId="1816"/>
+    <cellStyle name="Обычный 2 19 3 9 2 2" xfId="5439"/>
     <cellStyle name="Обычный 2 19 3 9 3" xfId="2627"/>
     <cellStyle name="Обычный 2 19 3 9 4" xfId="3506"/>
+    <cellStyle name="Обычный 2 19 3 9 5" xfId="4465"/>
     <cellStyle name="Обычный 2 19 3_2.1" xfId="311"/>
     <cellStyle name="Обычный 2 19 4" xfId="42"/>
     <cellStyle name="Обычный 2 19 5" xfId="43"/>
     <cellStyle name="Обычный 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 10" xfId="503"/>
     <cellStyle name="Обычный 2 2 2 10 2" xfId="1009"/>
+    <cellStyle name="Обычный 2 2 2 10 2 2" xfId="5185"/>
     <cellStyle name="Обычный 2 2 2 10 3" xfId="1562"/>
     <cellStyle name="Обычный 2 2 2 10 4" xfId="2373"/>
     <cellStyle name="Обычный 2 2 2 10 5" xfId="3252"/>
+    <cellStyle name="Обычный 2 2 2 10 6" xfId="4210"/>
     <cellStyle name="Обычный 2 2 2 11" xfId="549"/>
     <cellStyle name="Обычный 2 2 2 11 2" xfId="1029"/>
+    <cellStyle name="Обычный 2 2 2 11 2 2" xfId="5206"/>
     <cellStyle name="Обычный 2 2 2 11 3" xfId="1582"/>
     <cellStyle name="Обычный 2 2 2 11 4" xfId="2393"/>
     <cellStyle name="Обычный 2 2 2 11 5" xfId="3272"/>
+    <cellStyle name="Обычный 2 2 2 11 6" xfId="4230"/>
     <cellStyle name="Обычный 2 2 2 12" xfId="747"/>
     <cellStyle name="Обычный 2 2 2 12 2" xfId="1771"/>
+    <cellStyle name="Обычный 2 2 2 12 2 2" xfId="5394"/>
     <cellStyle name="Обычный 2 2 2 12 3" xfId="2582"/>
     <cellStyle name="Обычный 2 2 2 12 4" xfId="3461"/>
+    <cellStyle name="Обычный 2 2 2 12 5" xfId="4419"/>
     <cellStyle name="Обычный 2 2 2 13" xfId="1219"/>
     <cellStyle name="Обычный 2 2 2 13 2" xfId="1817"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2" xfId="5440"/>
     <cellStyle name="Обычный 2 2 2 13 3" xfId="2628"/>
     <cellStyle name="Обычный 2 2 2 13 4" xfId="3507"/>
+    <cellStyle name="Обычный 2 2 2 13 5" xfId="4466"/>
     <cellStyle name="Обычный 2 2 2 14" xfId="1301"/>
     <cellStyle name="Обычный 2 2 2 14 2" xfId="2703"/>
+    <cellStyle name="Обычный 2 2 2 14 2 2" xfId="5516"/>
     <cellStyle name="Обычный 2 2 2 14 3" xfId="3582"/>
+    <cellStyle name="Обычный 2 2 2 14 4" xfId="4541"/>
     <cellStyle name="Обычный 2 2 2 15" xfId="1956"/>
     <cellStyle name="Обычный 2 2 2 15 2" xfId="2807"/>
+    <cellStyle name="Обычный 2 2 2 15 2 2" xfId="5620"/>
     <cellStyle name="Обычный 2 2 2 15 3" xfId="3686"/>
+    <cellStyle name="Обычный 2 2 2 15 4" xfId="4645"/>
     <cellStyle name="Обычный 2 2 2 16" xfId="2016"/>
     <cellStyle name="Обычный 2 2 2 16 2" xfId="2865"/>
+    <cellStyle name="Обычный 2 2 2 16 2 2" xfId="5678"/>
     <cellStyle name="Обычный 2 2 2 16 3" xfId="3744"/>
+    <cellStyle name="Обычный 2 2 2 16 4" xfId="4703"/>
     <cellStyle name="Обычный 2 2 2 17" xfId="1985"/>
     <cellStyle name="Обычный 2 2 2 17 2" xfId="2835"/>
+    <cellStyle name="Обычный 2 2 2 17 2 2" xfId="5648"/>
     <cellStyle name="Обычный 2 2 2 17 3" xfId="3714"/>
+    <cellStyle name="Обычный 2 2 2 17 4" xfId="4673"/>
     <cellStyle name="Обычный 2 2 2 18" xfId="2042"/>
     <cellStyle name="Обычный 2 2 2 18 2" xfId="2890"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2" xfId="5703"/>
     <cellStyle name="Обычный 2 2 2 18 3" xfId="3769"/>
+    <cellStyle name="Обычный 2 2 2 18 4" xfId="4728"/>
     <cellStyle name="Обычный 2 2 2 19" xfId="2065"/>
     <cellStyle name="Обычный 2 2 2 19 2" xfId="2912"/>
+    <cellStyle name="Обычный 2 2 2 19 2 2" xfId="5725"/>
     <cellStyle name="Обычный 2 2 2 19 3" xfId="3791"/>
+    <cellStyle name="Обычный 2 2 2 19 4" xfId="4750"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="550"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="1030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2 2" xfId="5207"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3" xfId="1583"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 4" xfId="2394"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 5" xfId="3273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 6" xfId="4231"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="748"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2 2" xfId="5395"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3" xfId="2583"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 4" xfId="3462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 5" xfId="4420"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="1220"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="1818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2 2" xfId="5441"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3" xfId="2629"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 4" xfId="3508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 5" xfId="4467"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="1302"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 2" xfId="2705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 2 2" xfId="5518"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 3" xfId="3584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 4" xfId="4543"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="1954"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 2" xfId="2805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 2 2" xfId="5618"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 3" xfId="3684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 4" xfId="4643"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="2014"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 2" xfId="2863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 2 2" xfId="5676"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 3" xfId="3742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 4" xfId="4701"/>
     <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1983"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 2" xfId="2833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 2 2" xfId="5646"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 3" xfId="3712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 4" xfId="4671"/>
     <cellStyle name="Обычный 2 2 2 2 2 17" xfId="2040"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 2" xfId="2888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 2 2" xfId="5701"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 3" xfId="3767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 4" xfId="4726"/>
     <cellStyle name="Обычный 2 2 2 2 2 18" xfId="2064"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 2" xfId="2911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 2 2" xfId="5724"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 3" xfId="3790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 4" xfId="4749"/>
     <cellStyle name="Обычный 2 2 2 2 2 19" xfId="2113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 2" xfId="3998"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="749"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2 2" xfId="5396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3" xfId="2584"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 4" xfId="3463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 5" xfId="4421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="1221"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2 2" xfId="5442"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3" xfId="2630"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 4" xfId="3509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 5" xfId="4468"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="1303"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2" xfId="2707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2 2" xfId="5520"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 3" xfId="3586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 4" xfId="4545"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="1953"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2" xfId="2804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2 2" xfId="5617"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 3" xfId="3683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 4" xfId="4642"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="2013"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2" xfId="2862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2 2" xfId="5675"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 3" xfId="3741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 4" xfId="4700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1992"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2" xfId="2842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2 2" xfId="5655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 3" xfId="3721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 4" xfId="4680"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="2049"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2" xfId="2897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2 2" xfId="5710"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 3" xfId="3776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 4" xfId="4735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="2072"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2" xfId="2919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2 2" xfId="5732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 3" xfId="3798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 4" xfId="4757"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="2114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 2" xfId="3997"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="2993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 2" xfId="4854"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="1222"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="1820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2 2" xfId="5443"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3" xfId="2631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 4" xfId="3510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 5" xfId="4469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="1304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2" xfId="2709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2 2" xfId="5522"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 3" xfId="3588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 4" xfId="4547"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="1951"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2" xfId="2802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2 2" xfId="5615"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 3" xfId="3681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 4" xfId="4640"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="2011"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2" xfId="2860"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2 2" xfId="5673"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 3" xfId="3739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 4" xfId="4698"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2" xfId="2832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2 2" xfId="5645"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 3" xfId="3711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 4" xfId="4670"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="2039"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2" xfId="2887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2 2" xfId="5700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 3" xfId="3766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 4" xfId="4725"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="2063"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2" xfId="2910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2 2" xfId="5723"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 3" xfId="3789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 4" xfId="4748"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="2115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 2" xfId="3996"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="2994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 2" xfId="4853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="3880"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="1305"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="2711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2 2" xfId="5524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 3" xfId="3590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 4" xfId="4549"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="1949"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="2800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2 2" xfId="5613"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 3" xfId="3679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 4" xfId="4638"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="2009"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2" xfId="2858"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2 2" xfId="5671"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 3" xfId="3737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 4" xfId="4696"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2" xfId="2830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2 2" xfId="5643"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 3" xfId="3709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 4" xfId="4668"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="2037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2" xfId="2885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2 2" xfId="5698"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 3" xfId="3764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 4" xfId="4723"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="2062"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2" xfId="2909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2 2" xfId="5722"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 3" xfId="3788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 4" xfId="4747"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="2116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 2" xfId="3995"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="2995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 2" xfId="4852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="3881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19" xfId="4792"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="4821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21" xfId="4921"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="212"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="459"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2" xfId="1174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2 2" xfId="5351"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 3" xfId="1727"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 4" xfId="2538"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 5" xfId="3417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 6" xfId="4375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="965"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3 2" xfId="5141"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 4" xfId="1518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 5" xfId="2329"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 6" xfId="3208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 7" xfId="4166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="1080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2 2" xfId="5257"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="1633"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 4" xfId="2444"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 5" xfId="3323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 6" xfId="4281"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4 2" xfId="4985"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="1363"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="2174"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="3053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 8" xfId="3944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="5304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 3" xfId="1680"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 4" xfId="2491"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 5" xfId="3370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 6" xfId="4328"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 2" xfId="5094"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="1471"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 5" xfId="2282"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 6" xfId="3161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 7" xfId="4119"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="277"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 2" xfId="5047"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="1425"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 4" xfId="2236"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 5" xfId="3115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 6" xfId="4073"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="204"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2 2" xfId="4977"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3" xfId="1355"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 4" xfId="2166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 5" xfId="3045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 6" xfId="4022"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="553"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="1033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2 2" xfId="5210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="1586"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="2397"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 5" xfId="3276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 6" xfId="4234"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2 2" xfId="5398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="2586"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="3465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 5" xfId="4423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="1223"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="1821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2 2" xfId="5444"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="2632"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="3511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 5" xfId="4470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_2.1" xfId="316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20" xfId="4802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21" xfId="4869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22" xfId="4920"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="1173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2 2" xfId="5350"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 3" xfId="1726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 4" xfId="2537"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 5" xfId="3416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 6" xfId="4374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3" xfId="964"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3 2" xfId="5140"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 4" xfId="1517"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 5" xfId="2328"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 6" xfId="3207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 7" xfId="4165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2" xfId="1079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2 2" xfId="5256"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 3" xfId="1632"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 4" xfId="2443"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 5" xfId="3322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 6" xfId="4280"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4 2" xfId="4983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="1361"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="2172"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="3051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 8" xfId="3943"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="1126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2 2" xfId="5303"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 3" xfId="1679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 4" xfId="2490"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 5" xfId="3369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 6" xfId="4327"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 2" xfId="5093"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4" xfId="1470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 5" xfId="2281"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 6" xfId="3160"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 7" xfId="4118"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 2" xfId="5048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3" xfId="1426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 4" xfId="2237"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 5" xfId="3116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 6" xfId="4074"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="1006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2 2" xfId="5182"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3" xfId="1559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 4" xfId="2370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 5" xfId="3249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 6" xfId="4207"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="552"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="1032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2 2" xfId="5209"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3" xfId="1585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 4" xfId="2396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 5" xfId="3275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 6" xfId="4233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="750"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2 2" xfId="5397"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3" xfId="2585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 4" xfId="3464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 5" xfId="4422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_2.1" xfId="315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="1306"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2" xfId="2713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2 2" xfId="5526"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 3" xfId="3592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 4" xfId="4551"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="1945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2" xfId="2796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2 2" xfId="5609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 3" xfId="3675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 4" xfId="4634"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="2006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2" xfId="2855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2 2" xfId="5668"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 3" xfId="3734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 4" xfId="4693"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1977"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2" xfId="2827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2 2" xfId="5640"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 3" xfId="3706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 4" xfId="4665"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="2034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2" xfId="2882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2 2" xfId="5695"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 3" xfId="3761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 4" xfId="4720"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="2061"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2" xfId="2908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2 2" xfId="5721"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 3" xfId="3787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 4" xfId="4746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 2" xfId="3994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="2996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 2" xfId="4850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="3882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19" xfId="4879"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="56"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20" xfId="4871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21" xfId="4922"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="213"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="460"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="704"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2" xfId="1175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2 2" xfId="5352"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 3" xfId="1728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 4" xfId="2539"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 5" xfId="3418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 6" xfId="4376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3" xfId="966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3 2" xfId="5142"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 4" xfId="1519"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 5" xfId="2330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 6" xfId="3209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 7" xfId="4167"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2" xfId="1081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2 2" xfId="5258"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 3" xfId="1634"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 4" xfId="2445"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 5" xfId="3324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 6" xfId="4282"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4 2" xfId="4986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="1364"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="2175"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="3054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 8" xfId="3946"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="1128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2 2" xfId="5305"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 3" xfId="1681"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 4" xfId="2492"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 5" xfId="3371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 6" xfId="4329"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 2" xfId="5095"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4" xfId="1472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 5" xfId="2283"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 6" xfId="3162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 7" xfId="4120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="275"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 2" xfId="5046"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3" xfId="1424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 4" xfId="2235"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 5" xfId="3114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 6" xfId="4072"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="205"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2 2" xfId="4978"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3" xfId="1356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 4" xfId="2167"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 5" xfId="3046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 6" xfId="4023"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="554"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="1034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2 2" xfId="5211"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3" xfId="1587"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 4" xfId="2398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 5" xfId="3277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 6" xfId="4235"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="752"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2 2" xfId="5399"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3" xfId="2587"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 4" xfId="3466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 5" xfId="4424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="1224"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="1822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2 2" xfId="5445"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3" xfId="2633"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 4" xfId="3512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 5" xfId="4471"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_2.1" xfId="317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="3879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21" xfId="4790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22" xfId="4842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23" xfId="4918"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="1307"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2" xfId="2716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2 2" xfId="5529"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 3" xfId="3595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 4" xfId="4554"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="1941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2" xfId="2792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2 2" xfId="5605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 3" xfId="3671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 4" xfId="4630"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="2003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2" xfId="2852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2 2" xfId="5665"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 3" xfId="3731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 4" xfId="4690"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1973"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2" xfId="2823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2 2" xfId="5636"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 3" xfId="3702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 4" xfId="4661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="2031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2" xfId="2879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2 2" xfId="5692"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 3" xfId="3758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 4" xfId="4717"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="2059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2" xfId="2906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2 2" xfId="5719"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 3" xfId="3785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 4" xfId="4744"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 2" xfId="3993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="2997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 2" xfId="4825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="3883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19" xfId="4782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="59"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20" xfId="4865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21" xfId="4923"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="215"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="705"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2" xfId="1176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2 2" xfId="5353"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 3" xfId="1729"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 4" xfId="2540"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 5" xfId="3419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 6" xfId="4377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3" xfId="967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3 2" xfId="5143"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 4" xfId="1520"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 5" xfId="2331"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 6" xfId="3210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 7" xfId="4168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="611"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2" xfId="1082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2 2" xfId="5259"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 3" xfId="1635"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 4" xfId="2446"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 5" xfId="3325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 6" xfId="4283"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4 2" xfId="4988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="1366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="2177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="3056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 8" xfId="3947"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="658"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="1129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2 2" xfId="5306"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 3" xfId="1682"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 4" xfId="2493"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 5" xfId="3372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 6" xfId="4330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 2" xfId="5096"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4" xfId="1473"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 5" xfId="2284"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 6" xfId="3163"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 7" xfId="4121"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="273"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 2" xfId="5045"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3" xfId="1423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 4" xfId="2234"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 5" xfId="3113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 6" xfId="4071"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="207"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2 2" xfId="4980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3" xfId="1358"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 4" xfId="2169"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 5" xfId="3048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 6" xfId="4024"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="555"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="1035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2 2" xfId="5212"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3" xfId="1588"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 4" xfId="2399"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 5" xfId="3278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 6" xfId="4236"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="1777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2 2" xfId="5400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3" xfId="2588"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 4" xfId="3467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 5" xfId="4425"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="1225"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="1823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2 2" xfId="5446"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3" xfId="2634"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 4" xfId="3513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 5" xfId="4472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_2.1" xfId="318"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="209"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="701"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2" xfId="1172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2 2" xfId="5349"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 3" xfId="1725"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 4" xfId="2536"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 5" xfId="3415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 6" xfId="4373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3" xfId="963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3 2" xfId="5139"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 4" xfId="1516"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 5" xfId="2327"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 6" xfId="3206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 7" xfId="4164"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="607"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2" xfId="1078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2 2" xfId="5255"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 3" xfId="1631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 4" xfId="2442"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 5" xfId="3321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 6" xfId="4279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4 2" xfId="4982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="1360"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="2171"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="3050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 8" xfId="3941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="654"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="1125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2 2" xfId="5302"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 3" xfId="1678"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 4" xfId="2489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 5" xfId="3368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 6" xfId="4326"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 2" xfId="5092"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4" xfId="1469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 5" xfId="2280"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 6" xfId="3159"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 7" xfId="4117"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 2" xfId="5049"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3" xfId="1427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 4" xfId="2238"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 5" xfId="3117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 6" xfId="4075"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="501"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="1007"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2 2" xfId="5183"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3" xfId="1560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 4" xfId="2371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 5" xfId="3250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 6" xfId="4208"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="551"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="1031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2 2" xfId="5208"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3" xfId="1584"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 4" xfId="2395"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 5" xfId="3274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 6" xfId="4232"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_2.1" xfId="314"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="1226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="1824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2 2" xfId="5447"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3" xfId="2635"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 4" xfId="3514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 5" xfId="4473"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="1308"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2" xfId="2719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2 2" xfId="5532"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 3" xfId="3598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 4" xfId="4557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="1937"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2" xfId="2788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2 2" xfId="5601"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 3" xfId="3667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 4" xfId="4626"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="1999"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2" xfId="2848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2 2" xfId="5661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 3" xfId="3727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 4" xfId="4686"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1968"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2" xfId="2818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2 2" xfId="5631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 3" xfId="3697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 4" xfId="4656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="2026"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2" xfId="2874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2 2" xfId="5687"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 3" xfId="3753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 4" xfId="4712"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="2056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2" xfId="2903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2 2" xfId="5716"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 3" xfId="3782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 4" xfId="4741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 2" xfId="3992"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="2998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 2" xfId="4827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="3884"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="1309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2" xfId="2721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2 2" xfId="5534"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 3" xfId="3600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 4" xfId="4559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="1934"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2" xfId="2786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2 2" xfId="5599"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 3" xfId="3665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 4" xfId="4624"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="1996"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2" xfId="2846"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2 2" xfId="5659"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 3" xfId="3725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 4" xfId="4684"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1965"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2" xfId="2816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2 2" xfId="5629"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 3" xfId="3695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 4" xfId="4654"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="2023"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2" xfId="2872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2 2" xfId="5685"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 3" xfId="3751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 4" xfId="4710"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="2054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2" xfId="2902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2 2" xfId="5715"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 3" xfId="3781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 4" xfId="4740"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 2" xfId="3991"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="2999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 2" xfId="3922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="3885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19" xfId="3936"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="64"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20" xfId="4880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21" xfId="4925"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="218"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2" xfId="1178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2 2" xfId="5355"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 3" xfId="1731"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 4" xfId="2542"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 5" xfId="3421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 6" xfId="4379"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3" xfId="969"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3 2" xfId="5145"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 4" xfId="1522"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 5" xfId="2333"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 6" xfId="3212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 7" xfId="4170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="613"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2" xfId="1084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2 2" xfId="5261"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 3" xfId="1637"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 4" xfId="2448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 5" xfId="3327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 6" xfId="4285"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4 2" xfId="4991"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="1369"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="2180"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="3059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 8" xfId="3950"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="660"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="1131"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2 2" xfId="5308"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 3" xfId="1684"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 4" xfId="2495"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 5" xfId="3374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 6" xfId="4332"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 2" xfId="5098"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4" xfId="1475"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 5" xfId="2286"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 6" xfId="3165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 7" xfId="4123"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 2" xfId="5043"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3" xfId="1421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 4" xfId="2232"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 5" xfId="3111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 6" xfId="4069"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2 2" xfId="5066"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3" xfId="1443"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 4" xfId="2254"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 5" xfId="3133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 6" xfId="4091"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="558"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="1037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2 2" xfId="5214"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3" xfId="1590"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 4" xfId="2401"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 5" xfId="3280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 6" xfId="4238"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="755"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2 2" xfId="5402"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3" xfId="2590"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 4" xfId="3469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 5" xfId="4427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="1227"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="1825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2 2" xfId="5448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3" xfId="2636"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 4" xfId="3515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 5" xfId="4474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_2.1" xfId="320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20" xfId="4883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21" xfId="4863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22" xfId="4924"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2" xfId="1177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2 2" xfId="5354"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 3" xfId="1730"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 4" xfId="2541"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 5" xfId="3420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 6" xfId="4378"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3" xfId="968"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3 2" xfId="5144"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 4" xfId="1521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 5" xfId="2332"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 6" xfId="3211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 7" xfId="4169"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="612"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2" xfId="1083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2 2" xfId="5260"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 3" xfId="1636"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 4" xfId="2447"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 5" xfId="3326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 6" xfId="4284"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4 2" xfId="4990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="1368"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="2179"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="3058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 8" xfId="3948"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="659"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="1130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2 2" xfId="5307"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 3" xfId="1683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 4" xfId="2494"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 5" xfId="3373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 6" xfId="4331"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 2" xfId="5097"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4" xfId="1474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 5" xfId="2285"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 6" xfId="3164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 7" xfId="4122"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="272"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 2" xfId="5044"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3" xfId="1422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 4" xfId="2233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 5" xfId="3112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 6" xfId="4070"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="211"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2 2" xfId="4984"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3" xfId="1362"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 4" xfId="2173"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 5" xfId="3052"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 6" xfId="4026"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="1036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2 2" xfId="5213"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3" xfId="1589"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 4" xfId="2400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 5" xfId="3279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 6" xfId="4237"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="754"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="1778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2 2" xfId="5401"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3" xfId="2589"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 4" xfId="3468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 5" xfId="4426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_2.1" xfId="319"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="1310"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2" xfId="2724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2 2" xfId="5537"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 3" xfId="3603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 4" xfId="4562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="1930"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2" xfId="2782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2 2" xfId="5595"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 3" xfId="3661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 4" xfId="4620"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="1993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2" xfId="2843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2 2" xfId="5656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 3" xfId="3722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 4" xfId="4681"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1961"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2" xfId="2812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2 2" xfId="5625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 3" xfId="3691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 4" xfId="4650"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="2020"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2" xfId="2869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2 2" xfId="5682"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 3" xfId="3748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 4" xfId="4707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="2052"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2" xfId="2900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2 2" xfId="5713"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 3" xfId="3779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 4" xfId="4738"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 2" xfId="3990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="3000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 2" xfId="4829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="3886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19" xfId="4001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="67"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20" xfId="4845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21" xfId="4926"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="220"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="708"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2" xfId="1179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2 2" xfId="5356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 3" xfId="1732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 4" xfId="2543"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 5" xfId="3422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 6" xfId="4380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3" xfId="970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3 2" xfId="5146"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 4" xfId="1523"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 5" xfId="2334"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 6" xfId="3213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 7" xfId="4171"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="614"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2" xfId="1085"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2 2" xfId="5262"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 3" xfId="1638"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 4" xfId="2449"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 5" xfId="3328"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 6" xfId="4286"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4 2" xfId="4993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="1371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="2182"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="3061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 8" xfId="3951"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="1132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2 2" xfId="5309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 3" xfId="1685"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 4" xfId="2496"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 5" xfId="3375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 6" xfId="4333"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 2" xfId="5099"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4" xfId="1476"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 5" xfId="2287"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 6" xfId="3166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 7" xfId="4124"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="270"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 2" xfId="5042"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3" xfId="1420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 4" xfId="2231"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 5" xfId="3110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 6" xfId="4068"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="214"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2 2" xfId="4987"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3" xfId="1365"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 4" xfId="2176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 5" xfId="3055"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 6" xfId="4027"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="1038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2 2" xfId="5215"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3" xfId="1591"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 4" xfId="2402"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 5" xfId="3281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 6" xfId="4239"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="756"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="1780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2 2" xfId="5403"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3" xfId="2591"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 4" xfId="3470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 5" xfId="4428"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="1228"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="1826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2 2" xfId="5449"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3" xfId="2637"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 4" xfId="3516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 5" xfId="4475"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_2.1" xfId="321"/>
     <cellStyle name="Обычный 2 2 2 2 2 20" xfId="2992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 2" xfId="4855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21" xfId="3878"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22" xfId="4875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23" xfId="4888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24" xfId="4917"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="1229"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2 2" xfId="5450"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3" xfId="2638"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 4" xfId="3517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 5" xfId="4476"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="1311"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2" xfId="2727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2 2" xfId="5540"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 3" xfId="3606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 4" xfId="4565"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="1926"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2" xfId="2778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2 2" xfId="5591"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 3" xfId="3657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 4" xfId="4616"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="1861"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2" xfId="2673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2 2" xfId="5486"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 3" xfId="3552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 4" xfId="4511"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1959"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2" xfId="2810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2 2" xfId="5623"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 3" xfId="3689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 4" xfId="4648"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="2018"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2" xfId="2867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2 2" xfId="5680"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 3" xfId="3746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 4" xfId="4705"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="2051"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2" xfId="2899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2 2" xfId="5712"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 3" xfId="3778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 4" xfId="4737"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 2" xfId="3989"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="3001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 2" xfId="4823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="3887"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="1312"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2" xfId="2729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2 2" xfId="5542"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 3" xfId="3608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 4" xfId="4567"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="1924"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2" xfId="2775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2 2" xfId="5588"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 3" xfId="3654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 4" xfId="4613"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="1862"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2" xfId="2674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2 2" xfId="5487"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 3" xfId="3553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 4" xfId="4512"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1957"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2" xfId="2808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2 2" xfId="5621"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 3" xfId="3687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 4" xfId="4646"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="2017"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2" xfId="2866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2 2" xfId="5679"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 3" xfId="3745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 4" xfId="4704"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="2050"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2" xfId="2898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2 2" xfId="5711"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 3" xfId="3777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 4" xfId="4736"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="2123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 2" xfId="4455"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="3002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 2" xfId="4822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="3888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19" xfId="4838"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="72"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20" xfId="4857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21" xfId="4928"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="225"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="466"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="710"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2" xfId="1181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2 2" xfId="5358"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 3" xfId="1734"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 4" xfId="2545"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 5" xfId="3424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 6" xfId="4382"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3" xfId="972"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3 2" xfId="5148"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 4" xfId="1525"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 5" xfId="2336"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 6" xfId="3215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 7" xfId="4173"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="616"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2" xfId="1087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2 2" xfId="5264"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 3" xfId="1640"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 4" xfId="2451"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 5" xfId="3330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 6" xfId="4288"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4 2" xfId="4998"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="1376"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="2187"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="3066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 8" xfId="3953"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="419"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="663"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="1134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2 2" xfId="5311"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 3" xfId="1687"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 4" xfId="2498"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 5" xfId="3377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 6" xfId="4335"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 2" xfId="5101"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4" xfId="1478"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 5" xfId="2289"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 6" xfId="3168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 7" xfId="4126"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="268"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 2" xfId="5040"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3" xfId="1418"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 4" xfId="2229"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 5" xfId="3108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 6" xfId="4066"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="499"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="1005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2 2" xfId="5181"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3" xfId="1558"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 4" xfId="2369"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 5" xfId="3248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 6" xfId="4206"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="561"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="1040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2 2" xfId="5217"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3" xfId="1593"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 4" xfId="2404"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 5" xfId="3283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 6" xfId="4241"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="758"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="1782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2 2" xfId="5405"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3" xfId="2593"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 4" xfId="3472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 5" xfId="4430"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="1230"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="1828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2 2" xfId="5451"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3" xfId="2639"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 4" xfId="3518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 5" xfId="4477"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_2.1" xfId="323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20" xfId="4780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21" xfId="4799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22" xfId="4927"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="223"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="465"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="709"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2" xfId="1180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2 2" xfId="5357"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 3" xfId="1733"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 4" xfId="2544"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 5" xfId="3423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 6" xfId="4381"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3" xfId="971"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3 2" xfId="5147"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 4" xfId="1524"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 5" xfId="2335"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 6" xfId="3214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 7" xfId="4172"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="615"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2" xfId="1086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2 2" xfId="5263"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 3" xfId="1639"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 4" xfId="2450"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 5" xfId="3329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 6" xfId="4287"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4 2" xfId="4996"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="1374"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="2185"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="3064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 8" xfId="3952"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="418"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="662"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="1133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2 2" xfId="5310"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 3" xfId="1686"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 4" xfId="2497"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 5" xfId="3376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 6" xfId="4334"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 2" xfId="5100"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4" xfId="1477"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 5" xfId="2288"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 6" xfId="3167"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 7" xfId="4125"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="269"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 2" xfId="5041"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3" xfId="1419"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 4" xfId="2230"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 5" xfId="3109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 6" xfId="4067"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="216"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2 2" xfId="4989"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3" xfId="1367"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 4" xfId="2178"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 5" xfId="3057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 6" xfId="4029"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="560"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="1039"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2 2" xfId="5216"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3" xfId="1592"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 4" xfId="2403"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 5" xfId="3282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 6" xfId="4240"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="757"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="1781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2 2" xfId="5404"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3" xfId="2592"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 4" xfId="3471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 5" xfId="4429"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_2.1" xfId="322"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="1313"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2" xfId="2732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2 2" xfId="5545"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 3" xfId="3611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 4" xfId="4570"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="1920"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2" xfId="2763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2 2" xfId="5576"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 3" xfId="3642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 4" xfId="4601"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="1870"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2" xfId="2682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2 2" xfId="5495"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 3" xfId="3561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 4" xfId="4520"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="1944"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2" xfId="2795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2 2" xfId="5608"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 3" xfId="3674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 4" xfId="4633"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="2005"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2" xfId="2854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2 2" xfId="5667"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 3" xfId="3733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 4" xfId="4692"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1976"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2" xfId="2826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2 2" xfId="5639"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 3" xfId="3705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 4" xfId="4664"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 2" xfId="3988"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="3003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 2" xfId="4849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="3889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19" xfId="4851"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="75"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20" xfId="4826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21" xfId="4929"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="227"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="467"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="711"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2" xfId="1182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2 2" xfId="5359"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 3" xfId="1735"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 4" xfId="2546"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 5" xfId="3425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 6" xfId="4383"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3" xfId="973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3 2" xfId="5149"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 4" xfId="1526"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 5" xfId="2337"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 6" xfId="3216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 7" xfId="4174"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="617"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2" xfId="1088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2 2" xfId="5265"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 3" xfId="1641"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 4" xfId="2452"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 5" xfId="3331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 6" xfId="4289"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4 2" xfId="5000"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="1378"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="2189"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="3068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 8" xfId="3954"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="420"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="664"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="1135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2 2" xfId="5312"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 3" xfId="1688"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 4" xfId="2499"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 5" xfId="3378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 6" xfId="4336"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="926"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 2" xfId="5102"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4" xfId="1479"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 5" xfId="2290"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 6" xfId="3169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 7" xfId="4127"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="267"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 2" xfId="5039"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3" xfId="1417"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 4" xfId="2228"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 5" xfId="3107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 6" xfId="4065"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="498"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="1004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2 2" xfId="5180"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3" xfId="1557"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 4" xfId="2368"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 5" xfId="3247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 6" xfId="4205"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="562"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="1041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2 2" xfId="5218"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3" xfId="1594"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 4" xfId="2405"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 5" xfId="3284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 6" xfId="4242"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="759"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2 2" xfId="5406"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3" xfId="2594"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 4" xfId="3473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 5" xfId="4431"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="1231"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="1829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2 2" xfId="5452"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3" xfId="2640"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 4" xfId="3519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 5" xfId="4478"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_2.1" xfId="324"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="1314"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2" xfId="2735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2 2" xfId="5548"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 3" xfId="3614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 4" xfId="4573"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="1916"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2" xfId="2757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2 2" xfId="5570"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 3" xfId="3636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 4" xfId="4595"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="1877"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2" xfId="2692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2 2" xfId="5505"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 3" xfId="3571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 4" xfId="4530"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="1933"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2" xfId="2785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2 2" xfId="5598"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 3" xfId="3664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 4" xfId="4623"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1995"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2" xfId="2845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2 2" xfId="5658"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 3" xfId="3724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 4" xfId="4683"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1964"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2" xfId="2815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2 2" xfId="5628"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 3" xfId="3694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 4" xfId="4653"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 2" xfId="3987"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="3004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 2" xfId="4019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="3890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19" xfId="3938"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20" xfId="4861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21" xfId="4930"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="229"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="468"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="712"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2" xfId="1183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2 2" xfId="5360"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 3" xfId="1736"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 4" xfId="2547"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 5" xfId="3426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 6" xfId="4384"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3" xfId="974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3 2" xfId="5150"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 4" xfId="1527"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 5" xfId="2338"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 6" xfId="3217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 7" xfId="4175"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="618"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2" xfId="1089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2 2" xfId="5266"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 3" xfId="1642"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 4" xfId="2453"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 5" xfId="3332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 6" xfId="4290"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4 2" xfId="5002"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="1380"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="2191"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="3070"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 8" xfId="3955"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="421"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="665"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="1136"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2 2" xfId="5313"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 3" xfId="1689"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 4" xfId="2500"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 5" xfId="3379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 6" xfId="4337"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 2" xfId="5103"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4" xfId="1480"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 5" xfId="2291"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 6" xfId="3170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 7" xfId="4128"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 2" xfId="5038"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3" xfId="1416"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 4" xfId="2227"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 5" xfId="3106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 6" xfId="4064"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="497"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="1003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2 2" xfId="5179"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3" xfId="1556"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 4" xfId="2367"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 5" xfId="3246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 6" xfId="4204"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="563"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="1042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2 2" xfId="5219"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3" xfId="1595"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 4" xfId="2406"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 5" xfId="3285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 6" xfId="4243"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="760"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="1784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2 2" xfId="5407"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3" xfId="2595"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 4" xfId="3474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 5" xfId="4432"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="1232"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="1830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2 2" xfId="5453"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3" xfId="2641"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 4" xfId="3520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 5" xfId="4479"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_2.1" xfId="325"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="208"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="456"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="700"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2" xfId="1171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2 2" xfId="5348"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 3" xfId="1724"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 4" xfId="2535"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 2 5" xfId="3414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 6" xfId="4372"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 3" xfId="962"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 3 2" xfId="5138"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 4" xfId="1515"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 5" xfId="2326"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2 6" xfId="3205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 7" xfId="4163"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="606"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 2" xfId="1077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 2 2" xfId="5254"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 3" xfId="1630"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 4" xfId="2441"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3 5" xfId="3320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 6" xfId="4278"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4 2" xfId="4981"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="1359"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="2170"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="3049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 8" xfId="3939"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="409"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="653"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="1124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2 2" xfId="5301"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 3" xfId="1677"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 4" xfId="2488"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2 5" xfId="3367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 6" xfId="4325"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3 2" xfId="5091"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 4" xfId="1468"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 5" xfId="2279"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 6" xfId="3158"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 7" xfId="4116"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="280"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2 2" xfId="5050"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3" xfId="1428"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 4" xfId="2239"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 5" xfId="3118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 6" xfId="4076"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="502"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="1008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2 2" xfId="5184"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3" xfId="1561"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 4" xfId="2372"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 5" xfId="3251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 6" xfId="4209"/>
     <cellStyle name="Обычный 2 2 2 2 2_2.1" xfId="313"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="1233"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="1831"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2 2" xfId="5454"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3" xfId="2642"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 4" xfId="3521"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 5" xfId="4480"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="1315"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 2" xfId="2738"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 2 2" xfId="5551"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 3" xfId="3617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 4" xfId="4576"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="1912"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 2" xfId="2750"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 2 2" xfId="5563"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 3" xfId="3629"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 4" xfId="4588"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 2" xfId="2699"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 2 2" xfId="5512"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 3" xfId="3578"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 4" xfId="4537"/>
     <cellStyle name="Обычный 2 2 2 2 3 14" xfId="1925"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 2" xfId="2776"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 2 2" xfId="5589"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 3" xfId="3655"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 4" xfId="4614"/>
     <cellStyle name="Обычный 2 2 2 2 3 15" xfId="1858"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 2" xfId="2664"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 2 2" xfId="5477"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 3" xfId="3543"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 4" xfId="4502"/>
     <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1958"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 2" xfId="2809"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 2 2" xfId="5622"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 3" xfId="3688"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 4" xfId="4647"/>
     <cellStyle name="Обычный 2 2 2 2 3 17" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 2" xfId="4063"/>
     <cellStyle name="Обычный 2 2 2 2 3 18" xfId="3005"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 2" xfId="4820"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19" xfId="3891"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="1316"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2" xfId="2740"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2 2" xfId="5553"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 3" xfId="3619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 4" xfId="4578"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="1910"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2" xfId="2744"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2 2" xfId="5557"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 3" xfId="3623"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 4" xfId="4582"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2" xfId="2702"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2 2" xfId="5515"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 3" xfId="3581"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 4" xfId="4540"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="1922"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2" xfId="2767"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2 2" xfId="5580"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 3" xfId="3646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 4" xfId="4605"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="1866"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2" xfId="2678"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2 2" xfId="5491"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 3" xfId="3557"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 4" xfId="4516"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1948"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2" xfId="2799"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2 2" xfId="5612"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 3" xfId="3678"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 4" xfId="4637"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 2" xfId="3986"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="3006"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 2" xfId="3924"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="3892"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19" xfId="3940"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="1908"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2" xfId="2739"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2 2" xfId="5552"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 3" xfId="3618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 4" xfId="4577"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2" xfId="2706"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2 2" xfId="5519"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 3" xfId="3585"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 4" xfId="4544"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="1919"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2" xfId="2761"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2 2" xfId="5574"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 3" xfId="3640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 4" xfId="4599"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="1872"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2" xfId="2685"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2 2" xfId="5498"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 3" xfId="3564"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 4" xfId="4523"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1942"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2" xfId="2793"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2 2" xfId="5606"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 3" xfId="3672"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 4" xfId="4631"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 2" xfId="3984"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="3007"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 2" xfId="4819"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="3893"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18" xfId="4785"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19" xfId="4840"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="234"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="471"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="715"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2" xfId="1186"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2 2" xfId="5363"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 3" xfId="1739"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 4" xfId="2550"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 5" xfId="3429"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 6" xfId="4387"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3" xfId="977"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3 2" xfId="5153"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 4" xfId="1530"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 5" xfId="2341"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 6" xfId="3220"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 7" xfId="4178"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="621"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2" xfId="1092"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2 2" xfId="5269"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 3" xfId="1645"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 4" xfId="2456"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 5" xfId="3335"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 6" xfId="4293"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="831"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4 2" xfId="5007"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="1385"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="2196"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="3075"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 8" xfId="3958"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20" xfId="4933"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="424"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="668"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="1139"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2 2" xfId="5316"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 3" xfId="1692"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 4" xfId="2503"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 5" xfId="3382"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 6" xfId="4340"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="930"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 2" xfId="5106"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4" xfId="1483"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 5" xfId="2294"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 6" xfId="3173"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 7" xfId="4131"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="857"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 2" xfId="5033"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3" xfId="1411"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 4" xfId="2222"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 5" xfId="3101"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 6" xfId="4060"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="219"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="816"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2 2" xfId="4992"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3" xfId="1370"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 4" xfId="2181"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 5" xfId="3060"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 6" xfId="4030"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="566"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="1045"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2 2" xfId="5222"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3" xfId="1598"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 4" xfId="2409"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 5" xfId="3288"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 6" xfId="4246"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="763"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="1787"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2 2" xfId="5410"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3" xfId="2598"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 4" xfId="3477"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 5" xfId="4435"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="1235"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="1833"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2 2" xfId="5456"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3" xfId="2644"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 4" xfId="3523"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 5" xfId="4482"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="1317"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2" xfId="2742"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2 2" xfId="5555"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 3" xfId="3621"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 4" xfId="4580"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="328"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20" xfId="4848"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21" xfId="4932"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="232"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="470"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="714"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2" xfId="1185"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2 2" xfId="5362"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 3" xfId="1738"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 4" xfId="2549"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 5" xfId="3428"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 6" xfId="4386"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3" xfId="976"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3 2" xfId="5152"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 4" xfId="1529"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 5" xfId="2340"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 6" xfId="3219"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 7" xfId="4177"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="620"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2" xfId="1091"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2 2" xfId="5268"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 3" xfId="1644"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 4" xfId="2455"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 5" xfId="3334"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 6" xfId="4292"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="829"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4 2" xfId="5005"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="1383"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="2194"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="3073"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 8" xfId="3957"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="423"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="667"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="1138"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2 2" xfId="5315"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 3" xfId="1691"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 4" xfId="2502"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 5" xfId="3381"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 6" xfId="4339"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="929"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 2" xfId="5105"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4" xfId="1482"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 5" xfId="2293"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 6" xfId="3172"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 7" xfId="4130"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="397"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="903"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 2" xfId="5079"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3" xfId="1456"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 4" xfId="2267"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 5" xfId="3146"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 6" xfId="4104"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="382"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="889"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2 2" xfId="5065"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3" xfId="1442"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 4" xfId="2253"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 5" xfId="3132"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 6" xfId="4090"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="565"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="1044"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2 2" xfId="5221"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3" xfId="1597"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 4" xfId="2408"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 5" xfId="3287"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 6" xfId="4245"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="762"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="1786"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2 2" xfId="5409"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3" xfId="2597"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 4" xfId="3476"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 5" xfId="4434"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="1234"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="1832"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2 2" xfId="5455"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3" xfId="2643"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 4" xfId="3522"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 5" xfId="4481"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_2.1" xfId="327"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="1906"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2" xfId="2736"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2 2" xfId="5549"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 3" xfId="3615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 4" xfId="4574"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2" xfId="2712"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2 2" xfId="5525"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 3" xfId="3591"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 4" xfId="4550"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="1915"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2" xfId="2755"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2 2" xfId="5568"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 3" xfId="3634"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 4" xfId="4593"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="1879"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2" xfId="2694"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2 2" xfId="5507"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 3" xfId="3573"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 4" xfId="4532"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1931"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2" xfId="2783"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2 2" xfId="5596"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 3" xfId="3662"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 4" xfId="4621"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 2" xfId="3983"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="3008"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 2" xfId="4818"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="3894"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18" xfId="4872"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19" xfId="4806"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="472"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="716"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2" xfId="1187"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2 2" xfId="5364"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 3" xfId="1740"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 4" xfId="2551"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 5" xfId="3430"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 6" xfId="4388"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3" xfId="978"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3 2" xfId="5154"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 4" xfId="1531"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 5" xfId="2342"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 6" xfId="3221"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 7" xfId="4179"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="622"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2" xfId="1093"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2 2" xfId="5270"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 3" xfId="1646"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 4" xfId="2457"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 5" xfId="3336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 6" xfId="4294"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="832"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4 2" xfId="5008"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="1386"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="2197"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="3076"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 8" xfId="3959"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20" xfId="4934"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="425"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="669"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="1140"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2 2" xfId="5317"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 3" xfId="1693"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 4" xfId="2504"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 5" xfId="3383"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 6" xfId="4341"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="931"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 2" xfId="5107"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4" xfId="1484"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 5" xfId="2295"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 6" xfId="3174"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 7" xfId="4132"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="393"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="899"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 2" xfId="5075"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3" xfId="1452"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 4" xfId="2263"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 5" xfId="3142"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 6" xfId="4100"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="386"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="892"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2 2" xfId="5068"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3" xfId="1445"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 4" xfId="2256"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 5" xfId="3135"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 6" xfId="4093"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="567"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="1046"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2 2" xfId="5223"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3" xfId="1599"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 4" xfId="2410"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 5" xfId="3289"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 6" xfId="4247"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="764"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2 2" xfId="5411"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3" xfId="2599"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 4" xfId="3478"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 5" xfId="4436"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="1236"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="1834"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2 2" xfId="5457"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3" xfId="2645"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 4" xfId="3524"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 5" xfId="4483"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="1318"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2" xfId="2743"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2 2" xfId="5556"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 3" xfId="3622"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 4" xfId="4581"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="329"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20" xfId="4824"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21" xfId="4786"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22" xfId="4931"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="1904"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2" xfId="2733"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2 2" xfId="5546"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 3" xfId="3612"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 4" xfId="4571"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="1892"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2" xfId="2714"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2 2" xfId="5527"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 3" xfId="3593"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 4" xfId="4552"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2" xfId="2753"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2 2" xfId="5566"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 3" xfId="3632"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 4" xfId="4591"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2" xfId="2697"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2 2" xfId="5510"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 3" xfId="3576"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 4" xfId="4535"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1928"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2" xfId="2780"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2 2" xfId="5593"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 3" xfId="3659"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 4" xfId="4618"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 2" xfId="4059"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="3009"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 2" xfId="4817"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="3895"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18" xfId="4795"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19" xfId="3949"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="237"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="473"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="717"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2" xfId="1188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2 2" xfId="5365"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 3" xfId="1741"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 4" xfId="2552"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 5" xfId="3431"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 6" xfId="4389"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3" xfId="979"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3 2" xfId="5155"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 4" xfId="1532"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 5" xfId="2343"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 6" xfId="3222"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 7" xfId="4180"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="623"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2" xfId="1094"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2 2" xfId="5271"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 3" xfId="1647"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 4" xfId="2458"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 5" xfId="3337"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 6" xfId="4295"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="834"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4 2" xfId="5010"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="1388"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="2199"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="3078"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 8" xfId="3960"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20" xfId="4936"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="426"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="670"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="1141"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2 2" xfId="5318"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 3" xfId="1694"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 4" xfId="2505"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 5" xfId="3384"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 6" xfId="4342"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="932"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 2" xfId="5108"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4" xfId="1485"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 5" xfId="2296"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 6" xfId="3175"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 7" xfId="4133"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="258"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="854"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 2" xfId="5030"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3" xfId="1408"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 4" xfId="2219"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 5" xfId="3098"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 6" xfId="4057"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="385"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="891"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2 2" xfId="5067"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3" xfId="1444"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 4" xfId="2255"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 5" xfId="3134"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 6" xfId="4092"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="568"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="1047"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2 2" xfId="5224"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3" xfId="1600"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 4" xfId="2411"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 5" xfId="3290"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 6" xfId="4248"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="765"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2 2" xfId="5412"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3" xfId="2600"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 4" xfId="3479"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 5" xfId="4437"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="1237"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="1835"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2 2" xfId="5458"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3" xfId="2646"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 4" xfId="3525"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 5" xfId="4484"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="1319"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2" xfId="2745"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2 2" xfId="5558"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 3" xfId="3624"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 4" xfId="4583"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="330"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="469"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="713"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2" xfId="1184"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2 2" xfId="5361"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 3" xfId="1737"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 4" xfId="2548"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 2 5" xfId="3427"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 6" xfId="4385"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 3" xfId="975"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 3 2" xfId="5151"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 4" xfId="1528"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 5" xfId="2339"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2 6" xfId="3218"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 7" xfId="4176"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="619"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 2" xfId="1090"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 2 2" xfId="5267"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 3" xfId="1643"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 4" xfId="2454"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3 5" xfId="3333"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 6" xfId="4291"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="828"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4 2" xfId="5004"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="1382"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="2193"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="3072"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 8" xfId="3956"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="422"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="666"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="1137"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2 2" xfId="5314"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 3" xfId="1690"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 4" xfId="2501"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2 5" xfId="3380"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 6" xfId="4338"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="928"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3 2" xfId="5104"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 4" xfId="1481"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 5" xfId="2292"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 6" xfId="3171"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 7" xfId="4129"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="860"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2 2" xfId="5036"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3" xfId="1414"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 4" xfId="2225"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 5" xfId="3104"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 6" xfId="4062"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="493"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="999"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2 2" xfId="5175"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3" xfId="1552"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 4" xfId="2363"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 5" xfId="3242"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 6" xfId="4200"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="564"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="1043"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2 2" xfId="5220"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3" xfId="1596"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 4" xfId="2407"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 5" xfId="3286"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 6" xfId="4244"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="761"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="1785"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2 2" xfId="5408"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3" xfId="2596"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 4" xfId="3475"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 5" xfId="4433"/>
     <cellStyle name="Обычный 2 2 2 2 3_2.1" xfId="326"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="1320"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 2" xfId="2746"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 2 2" xfId="5559"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 3" xfId="3625"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 4" xfId="4584"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="1902"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 2" xfId="2730"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 2 2" xfId="5543"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 3" xfId="3609"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 4" xfId="4568"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="1896"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 2" xfId="2720"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 2 2" xfId="5533"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 3" xfId="3599"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 4" xfId="4558"/>
     <cellStyle name="Обычный 2 2 2 2 4 13" xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 2" xfId="2737"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 2 2" xfId="5550"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 3" xfId="3616"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 4" xfId="4575"/>
     <cellStyle name="Обычный 2 2 2 2 4 14" xfId="1890"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 2" xfId="2710"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 2 2" xfId="5523"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 3" xfId="3589"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 4" xfId="4548"/>
     <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1917"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 2" xfId="2758"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 2 2" xfId="5571"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 3" xfId="3637"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 4" xfId="4596"/>
     <cellStyle name="Обычный 2 2 2 2 4 16" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 2" xfId="4061"/>
     <cellStyle name="Обычный 2 2 2 2 4 17" xfId="3010"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 2" xfId="4816"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18" xfId="3896"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19" xfId="4807"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="1900"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2" xfId="2726"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2 2" xfId="5539"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 3" xfId="3605"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 4" xfId="4564"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="1899"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2" xfId="2725"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2 2" xfId="5538"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 3" xfId="3604"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 4" xfId="4563"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="1901"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2" xfId="2728"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2 2" xfId="5541"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 3" xfId="3607"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 4" xfId="4566"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2" xfId="2722"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2 2" xfId="5535"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 3" xfId="3601"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 4" xfId="4560"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1905"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2" xfId="2734"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2 2" xfId="5547"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 3" xfId="3613"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 4" xfId="4572"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 2" xfId="4054"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="3011"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 2" xfId="4828"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="3897"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18" xfId="4005"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19" xfId="4876"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="240"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="475"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="719"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2" xfId="1190"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2 2" xfId="5367"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 3" xfId="1743"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 4" xfId="2554"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 5" xfId="3433"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 6" xfId="4391"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3" xfId="981"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3 2" xfId="5157"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 4" xfId="1534"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 5" xfId="2345"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 6" xfId="3224"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 7" xfId="4182"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="625"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2" xfId="1096"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2 2" xfId="5273"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 3" xfId="1649"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 4" xfId="2460"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 5" xfId="3339"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 6" xfId="4297"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="837"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4 2" xfId="5013"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="1391"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="2202"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="3081"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 8" xfId="3963"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20" xfId="4938"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="428"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="672"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="1143"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2 2" xfId="5320"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 3" xfId="1696"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 4" xfId="2507"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 5" xfId="3386"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 6" xfId="4344"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="934"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 2" xfId="5110"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4" xfId="1487"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 5" xfId="2298"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 6" xfId="3177"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 7" xfId="4135"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="394"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="900"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 2" xfId="5076"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3" xfId="1453"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 4" xfId="2264"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 5" xfId="3143"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 6" xfId="4101"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="222"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="819"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2 2" xfId="4995"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3" xfId="1373"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 4" xfId="2184"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 5" xfId="3063"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 6" xfId="4032"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="570"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="1049"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2 2" xfId="5226"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3" xfId="1602"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 4" xfId="2413"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 5" xfId="3292"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 6" xfId="4250"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="767"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="1791"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2 2" xfId="5414"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3" xfId="2602"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 4" xfId="3481"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 5" xfId="4439"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="1239"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="1837"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2 2" xfId="5460"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3" xfId="2648"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 4" xfId="3527"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 5" xfId="4486"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="1321"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2" xfId="2748"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2 2" xfId="5561"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 3" xfId="3627"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 4" xfId="4586"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="332"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20" xfId="4025"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21" xfId="4937"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="238"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="474"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="718"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2" xfId="1189"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2 2" xfId="5366"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 3" xfId="1742"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 4" xfId="2553"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 2 5" xfId="3432"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 6" xfId="4390"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 3" xfId="980"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 3 2" xfId="5156"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 4" xfId="1533"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 5" xfId="2344"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2 6" xfId="3223"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 7" xfId="4181"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="624"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 2" xfId="1095"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 2 2" xfId="5272"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 3" xfId="1648"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 4" xfId="2459"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3 5" xfId="3338"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 6" xfId="4296"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="835"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4 2" xfId="5011"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="1389"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="2200"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="3079"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 8" xfId="3961"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="427"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="671"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="1142"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2 2" xfId="5319"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 3" xfId="1695"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 4" xfId="2506"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2 5" xfId="3385"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 6" xfId="4343"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="933"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3 2" xfId="5109"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 4" xfId="1486"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 5" xfId="2297"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 6" xfId="3176"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 7" xfId="4134"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="395"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="901"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2 2" xfId="5077"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3" xfId="1454"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 4" xfId="2265"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 5" xfId="3144"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 6" xfId="4102"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="221"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="818"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2 2" xfId="4994"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3" xfId="1372"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 4" xfId="2183"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 5" xfId="3062"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 6" xfId="4031"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="569"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="1048"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2 2" xfId="5225"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3" xfId="1601"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 4" xfId="2412"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 5" xfId="3291"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 6" xfId="4249"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="766"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="1790"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2 2" xfId="5413"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3" xfId="2601"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 4" xfId="3480"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 5" xfId="4438"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="1238"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="1836"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2 2" xfId="5459"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3" xfId="2647"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 4" xfId="3526"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 5" xfId="4485"/>
     <cellStyle name="Обычный 2 2 2 2 4_2.1" xfId="331"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 2" xfId="2723"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 2 2" xfId="5536"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 3" xfId="3602"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 4" xfId="4561"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="1903"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 2" xfId="2731"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 2 2" xfId="5544"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 3" xfId="3610"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 4" xfId="4569"/>
     <cellStyle name="Обычный 2 2 2 2 5 12" xfId="1894"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 2" xfId="2717"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 2 2" xfId="5530"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 3" xfId="3596"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 4" xfId="4555"/>
     <cellStyle name="Обычный 2 2 2 2 5 13" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 2" xfId="2747"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 2 2" xfId="5560"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 3" xfId="3626"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 4" xfId="4585"/>
     <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1884"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 2" xfId="2700"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 2 2" xfId="5513"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 3" xfId="3579"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 4" xfId="4538"/>
     <cellStyle name="Обычный 2 2 2 2 5 15" xfId="2133"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 2" xfId="4058"/>
     <cellStyle name="Обычный 2 2 2 2 5 16" xfId="3012"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 2" xfId="4787"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17" xfId="3898"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18" xfId="4788"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19" xfId="4860"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="241"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="476"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="720"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2" xfId="1191"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2 2" xfId="5368"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 3" xfId="1744"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 4" xfId="2555"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 2 5" xfId="3434"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 6" xfId="4392"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 3" xfId="982"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 3 2" xfId="5158"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 4" xfId="1535"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 5" xfId="2346"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2 6" xfId="3225"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 7" xfId="4183"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="626"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 2" xfId="1097"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 2 2" xfId="5274"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 3" xfId="1650"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 4" xfId="2461"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3 5" xfId="3340"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 6" xfId="4298"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="838"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4 2" xfId="5014"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="1392"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="2203"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="3082"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 8" xfId="3964"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20" xfId="4939"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="429"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="673"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="1144"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2 2" xfId="5321"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 3" xfId="1697"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 4" xfId="2508"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2 5" xfId="3387"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 6" xfId="4345"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="935"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3 2" xfId="5111"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 4" xfId="1488"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 5" xfId="2299"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 6" xfId="3178"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 7" xfId="4136"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="255"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="851"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2 2" xfId="5027"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3" xfId="1405"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 4" xfId="2216"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 5" xfId="3095"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 6" xfId="4056"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="224"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="821"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2 2" xfId="4997"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3" xfId="1375"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 4" xfId="2186"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 5" xfId="3065"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 6" xfId="4034"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="571"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="1050"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2 2" xfId="5227"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3" xfId="1603"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 4" xfId="2414"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 5" xfId="3293"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 6" xfId="4251"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="768"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="1792"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2 2" xfId="5415"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3" xfId="2603"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 4" xfId="3482"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 5" xfId="4440"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="1240"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="1838"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2 2" xfId="5461"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3" xfId="2649"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 4" xfId="3528"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 5" xfId="4487"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="1322"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 2" xfId="2749"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 2 2" xfId="5562"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 3" xfId="3628"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 4" xfId="4587"/>
     <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="333"/>
     <cellStyle name="Обычный 2 2 2 20" xfId="2112"/>
+    <cellStyle name="Обычный 2 2 2 20 2" xfId="3999"/>
     <cellStyle name="Обычный 2 2 2 21" xfId="2991"/>
+    <cellStyle name="Обычный 2 2 2 21 2" xfId="4856"/>
+    <cellStyle name="Обычный 2 2 2 22" xfId="3877"/>
+    <cellStyle name="Обычный 2 2 2 23" xfId="4882"/>
+    <cellStyle name="Обычный 2 2 2 24" xfId="4862"/>
+    <cellStyle name="Обычный 2 2 2 25" xfId="4916"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="1241"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="1839"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2 2" xfId="5462"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3" xfId="2650"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 4" xfId="3529"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 5" xfId="4488"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="1323"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 2" xfId="2752"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 2 2" xfId="5565"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 3" xfId="3631"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 4" xfId="4590"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 2" xfId="2718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 2 2" xfId="5531"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 3" xfId="3597"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 4" xfId="4556"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 2" xfId="2741"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 2 2" xfId="5554"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 3" xfId="3620"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 4" xfId="4579"/>
     <cellStyle name="Обычный 2 2 2 4 2 14" xfId="1887"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 2" xfId="2704"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 2 2" xfId="5517"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 3" xfId="3583"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 4" xfId="4542"/>
     <cellStyle name="Обычный 2 2 2 4 2 15" xfId="1921"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 2" xfId="2765"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 2 2" xfId="5578"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 3" xfId="3644"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 4" xfId="4603"/>
     <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1868"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 2" xfId="2680"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 2 2" xfId="5493"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 3" xfId="3559"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 4" xfId="4518"/>
     <cellStyle name="Обычный 2 2 2 4 2 17" xfId="2134"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 2" xfId="4055"/>
     <cellStyle name="Обычный 2 2 2 4 2 18" xfId="3013"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 2" xfId="3925"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19" xfId="3899"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="1324"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2" xfId="2754"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2 2" xfId="5567"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 3" xfId="3633"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 4" xfId="4592"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2" xfId="2715"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2 2" xfId="5528"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 3" xfId="3594"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 4" xfId="4553"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="1913"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2" xfId="2751"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2 2" xfId="5564"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 3" xfId="3630"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 4" xfId="4589"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2" xfId="2698"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2 2" xfId="5511"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 3" xfId="3577"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 4" xfId="4536"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="1927"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2" xfId="2779"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2 2" xfId="5592"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 3" xfId="3658"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 4" xfId="4617"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1860"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2" xfId="2672"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2 2" xfId="5485"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 3" xfId="3551"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 4" xfId="4510"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="2135"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 2" xfId="3976"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="3014"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 2" xfId="3928"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="3900"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19" xfId="3945"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="97"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20" xfId="4846"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21" xfId="4941"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="245"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="478"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="722"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2" xfId="1193"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2 2" xfId="5370"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 3" xfId="1746"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 4" xfId="2557"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 5" xfId="3436"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 6" xfId="4394"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3" xfId="984"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3 2" xfId="5160"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 4" xfId="1537"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 5" xfId="2348"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 6" xfId="3227"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 7" xfId="4185"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="628"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2" xfId="1099"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2 2" xfId="5276"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 3" xfId="1652"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 4" xfId="2463"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 5" xfId="3342"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 6" xfId="4300"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="841"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4 2" xfId="5017"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="1395"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="2206"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="3085"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 8" xfId="3968"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="431"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="675"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="1146"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2 2" xfId="5323"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 3" xfId="1699"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 4" xfId="2510"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 5" xfId="3389"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 6" xfId="4347"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="937"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 2" xfId="5113"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4" xfId="1490"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 5" xfId="2301"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 6" xfId="3180"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 7" xfId="4138"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="250"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="846"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 2" xfId="5022"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3" xfId="1400"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 4" xfId="2211"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 5" xfId="3090"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 6" xfId="4052"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="228"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="825"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2 2" xfId="5001"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3" xfId="1379"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 4" xfId="2190"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 5" xfId="3069"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 6" xfId="4036"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="573"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="1052"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2 2" xfId="5229"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3" xfId="1605"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 4" xfId="2416"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 5" xfId="3295"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 6" xfId="4253"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="770"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="1794"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2 2" xfId="5417"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3" xfId="2605"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 4" xfId="3484"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 5" xfId="4442"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="1242"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="1840"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2 2" xfId="5463"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3" xfId="2651"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 4" xfId="3530"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 5" xfId="4489"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_2.1" xfId="335"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20" xfId="3942"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21" xfId="4843"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22" xfId="4940"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="244"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="477"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="721"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2" xfId="1192"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2 2" xfId="5369"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 3" xfId="1745"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 4" xfId="2556"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 2 5" xfId="3435"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 6" xfId="4393"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 3" xfId="983"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 3 2" xfId="5159"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 4" xfId="1536"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 5" xfId="2347"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2 6" xfId="3226"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 7" xfId="4184"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="627"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 2" xfId="1098"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 2 2" xfId="5275"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 3" xfId="1651"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 4" xfId="2462"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3 5" xfId="3341"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 6" xfId="4299"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="840"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4 2" xfId="5016"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="1394"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="2205"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="3084"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 8" xfId="3966"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="430"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="674"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="1145"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2 2" xfId="5322"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 3" xfId="1698"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 4" xfId="2509"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2 5" xfId="3388"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 6" xfId="4346"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="936"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3 2" xfId="5112"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 4" xfId="1489"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 5" xfId="2300"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 6" xfId="3179"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 7" xfId="4137"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="252"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="848"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2 2" xfId="5024"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3" xfId="1402"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 4" xfId="2213"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 5" xfId="3092"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 6" xfId="4053"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="226"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="823"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2 2" xfId="4999"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3" xfId="1377"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 4" xfId="2188"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 5" xfId="3067"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 6" xfId="4035"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="572"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="1051"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2 2" xfId="5228"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3" xfId="1604"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 4" xfId="2415"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 5" xfId="3294"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 6" xfId="4252"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="769"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="1793"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2 2" xfId="5416"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3" xfId="2604"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 4" xfId="3483"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 5" xfId="4441"/>
     <cellStyle name="Обычный 2 2 2 4 2_2.1" xfId="334"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="1325"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 2" xfId="2756"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 2 2" xfId="5569"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 3" xfId="3635"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 4" xfId="4594"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="1889"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 2" xfId="2708"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 2 2" xfId="5521"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 3" xfId="3587"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 4" xfId="4546"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="1918"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 2" xfId="2760"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 2 2" xfId="5573"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 3" xfId="3639"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 4" xfId="4598"/>
     <cellStyle name="Обычный 2 2 2 4 3 13" xfId="1874"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 2" xfId="2688"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 2 2" xfId="5501"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 3" xfId="3567"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 4" xfId="4526"/>
     <cellStyle name="Обычный 2 2 2 4 3 14" xfId="1939"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 2" xfId="2790"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 2 2" xfId="5603"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 3" xfId="3669"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 4" xfId="4628"/>
     <cellStyle name="Обычный 2 2 2 4 3 15" xfId="2001"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 2" xfId="2850"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 2 2" xfId="5663"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 3" xfId="3729"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 4" xfId="4688"/>
     <cellStyle name="Обычный 2 2 2 4 3 16" xfId="2136"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 2" xfId="3973"/>
     <cellStyle name="Обычный 2 2 2 4 3 17" xfId="3015"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 2" xfId="4815"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18" xfId="3901"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19" xfId="4839"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="100"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20" xfId="4832"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21" xfId="4942"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="247"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="479"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="723"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2" xfId="1194"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2 2" xfId="5371"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 3" xfId="1747"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 4" xfId="2558"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 2 5" xfId="3437"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 6" xfId="4395"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 3" xfId="985"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 3 2" xfId="5161"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 4" xfId="1538"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 5" xfId="2349"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2 6" xfId="3228"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 7" xfId="4186"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="629"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 2" xfId="1100"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 2 2" xfId="5277"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 3" xfId="1653"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 4" xfId="2464"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3 5" xfId="3343"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 6" xfId="4301"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="843"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4 2" xfId="5019"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="1397"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="2208"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="3087"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 8" xfId="3969"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="432"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="676"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="1147"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2 2" xfId="5324"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 3" xfId="1700"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 4" xfId="2511"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2 5" xfId="3390"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 6" xfId="4348"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="938"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3 2" xfId="5114"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 4" xfId="1491"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 5" xfId="2302"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 6" xfId="3181"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 7" xfId="4139"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="248"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="844"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2 2" xfId="5020"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3" xfId="1398"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 4" xfId="2209"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 5" xfId="3088"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 6" xfId="4050"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="496"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="1002"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2 2" xfId="5178"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3" xfId="1555"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 4" xfId="2366"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 5" xfId="3245"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 6" xfId="4203"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="575"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="1053"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2 2" xfId="5230"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3" xfId="1606"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 4" xfId="2417"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 5" xfId="3296"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 6" xfId="4254"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="771"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1795"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2 2" xfId="5418"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3" xfId="2606"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 4" xfId="3485"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 5" xfId="4443"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="1243"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="1841"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2 2" xfId="5464"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3" xfId="2652"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 4" xfId="3531"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 5" xfId="4490"/>
     <cellStyle name="Обычный 2 2 2 4 3_2.1" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="101"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="1326"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 2" xfId="2759"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 2 2" xfId="5572"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 3" xfId="3638"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 4" xfId="4597"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="1885"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 2" xfId="2701"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 2 2" xfId="5514"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 3" xfId="3580"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 4" xfId="4539"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="1923"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 2" xfId="2770"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 2 2" xfId="5583"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 3" xfId="3649"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 4" xfId="4608"/>
     <cellStyle name="Обычный 2 2 2 5 2 13" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 2" xfId="2676"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 2 2" xfId="5489"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 3" xfId="3555"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 4" xfId="4514"/>
     <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1952"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 2" xfId="2803"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 2 2" xfId="5616"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 3" xfId="3682"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 4" xfId="4641"/>
     <cellStyle name="Обычный 2 2 2 5 2 15" xfId="2012"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 2" xfId="2861"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 2 2" xfId="5674"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 3" xfId="3740"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 4" xfId="4699"/>
     <cellStyle name="Обычный 2 2 2 5 2 16" xfId="2137"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 2" xfId="4051"/>
     <cellStyle name="Обычный 2 2 2 5 2 17" xfId="3016"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 2" xfId="4814"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18" xfId="3902"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19" xfId="4789"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="103"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20" xfId="4781"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21" xfId="4943"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="249"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="480"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="724"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2" xfId="1195"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2 2" xfId="5372"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 3" xfId="1748"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 4" xfId="2559"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 2 5" xfId="3438"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 6" xfId="4396"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 3" xfId="986"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 3 2" xfId="5162"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 4" xfId="1539"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 5" xfId="2350"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2 6" xfId="3229"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 7" xfId="4187"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="630"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 2" xfId="1101"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 2 2" xfId="5278"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 3" xfId="1654"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 4" xfId="2465"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3 5" xfId="3344"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 6" xfId="4302"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="845"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4 2" xfId="5021"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="1399"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="2210"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="3089"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 8" xfId="3971"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="433"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="677"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="1148"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2 2" xfId="5325"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 3" xfId="1701"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 4" xfId="2512"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2 5" xfId="3391"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 6" xfId="4349"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="939"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3 2" xfId="5115"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 4" xfId="1492"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 5" xfId="2303"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 6" xfId="3182"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 7" xfId="4140"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="392"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="898"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2 2" xfId="5074"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3" xfId="1451"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 4" xfId="2262"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 5" xfId="3141"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 6" xfId="4099"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="511"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="1014"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2 2" xfId="5190"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3" xfId="1567"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 4" xfId="2378"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 5" xfId="3257"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 6" xfId="4215"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="576"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="1054"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2 2" xfId="5231"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3" xfId="1607"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 4" xfId="2418"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 5" xfId="3297"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 6" xfId="4255"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="772"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="1796"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2 2" xfId="5419"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3" xfId="2607"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 4" xfId="3486"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 5" xfId="4444"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="1244"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="1842"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2 2" xfId="5465"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3" xfId="2653"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 4" xfId="3532"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 5" xfId="4491"/>
     <cellStyle name="Обычный 2 2 2 5 2_2.1" xfId="337"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="104"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="206"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="455"/>
     <cellStyle name="Обычный 2 2 2 7 2 2" xfId="699"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 2" xfId="1170"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 2 2" xfId="5347"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 3" xfId="1723"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 4" xfId="2534"/>
     <cellStyle name="Обычный 2 2 2 7 2 2 5" xfId="3413"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 6" xfId="4371"/>
     <cellStyle name="Обычный 2 2 2 7 2 3" xfId="961"/>
+    <cellStyle name="Обычный 2 2 2 7 2 3 2" xfId="5137"/>
     <cellStyle name="Обычный 2 2 2 7 2 4" xfId="1514"/>
     <cellStyle name="Обычный 2 2 2 7 2 5" xfId="2325"/>
     <cellStyle name="Обычный 2 2 2 7 2 6" xfId="3204"/>
+    <cellStyle name="Обычный 2 2 2 7 2 7" xfId="4162"/>
     <cellStyle name="Обычный 2 2 2 7 3" xfId="605"/>
     <cellStyle name="Обычный 2 2 2 7 3 2" xfId="1076"/>
+    <cellStyle name="Обычный 2 2 2 7 3 2 2" xfId="5253"/>
     <cellStyle name="Обычный 2 2 2 7 3 3" xfId="1629"/>
     <cellStyle name="Обычный 2 2 2 7 3 4" xfId="2440"/>
     <cellStyle name="Обычный 2 2 2 7 3 5" xfId="3319"/>
+    <cellStyle name="Обычный 2 2 2 7 3 6" xfId="4277"/>
     <cellStyle name="Обычный 2 2 2 7 4" xfId="803"/>
+    <cellStyle name="Обычный 2 2 2 7 4 2" xfId="4979"/>
     <cellStyle name="Обычный 2 2 2 7 5" xfId="1357"/>
     <cellStyle name="Обычный 2 2 2 7 6" xfId="2168"/>
     <cellStyle name="Обычный 2 2 2 7 7" xfId="3047"/>
+    <cellStyle name="Обычный 2 2 2 7 8" xfId="3937"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="408"/>
     <cellStyle name="Обычный 2 2 2 8 2" xfId="652"/>
     <cellStyle name="Обычный 2 2 2 8 2 2" xfId="1123"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2 2" xfId="5300"/>
     <cellStyle name="Обычный 2 2 2 8 2 3" xfId="1676"/>
     <cellStyle name="Обычный 2 2 2 8 2 4" xfId="2487"/>
     <cellStyle name="Обычный 2 2 2 8 2 5" xfId="3366"/>
+    <cellStyle name="Обычный 2 2 2 8 2 6" xfId="4324"/>
     <cellStyle name="Обычный 2 2 2 8 3" xfId="914"/>
+    <cellStyle name="Обычный 2 2 2 8 3 2" xfId="5090"/>
     <cellStyle name="Обычный 2 2 2 8 4" xfId="1467"/>
     <cellStyle name="Обычный 2 2 2 8 5" xfId="2278"/>
     <cellStyle name="Обычный 2 2 2 8 6" xfId="3157"/>
+    <cellStyle name="Обычный 2 2 2 8 7" xfId="4115"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="281"/>
     <cellStyle name="Обычный 2 2 2 9 2" xfId="875"/>
+    <cellStyle name="Обычный 2 2 2 9 2 2" xfId="5051"/>
     <cellStyle name="Обычный 2 2 2 9 3" xfId="1429"/>
     <cellStyle name="Обычный 2 2 2 9 4" xfId="2240"/>
     <cellStyle name="Обычный 2 2 2 9 5" xfId="3119"/>
+    <cellStyle name="Обычный 2 2 2 9 6" xfId="4077"/>
     <cellStyle name="Обычный 2 2 2_2.1" xfId="312"/>
     <cellStyle name="Обычный 2 2 3" xfId="105"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="1327"/>
     <cellStyle name="Обычный 2 2 3 10 2" xfId="2762"/>
+    <cellStyle name="Обычный 2 2 3 10 2 2" xfId="5575"/>
     <cellStyle name="Обычный 2 2 3 10 3" xfId="3641"/>
+    <cellStyle name="Обычный 2 2 3 10 4" xfId="4600"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="1880"/>
     <cellStyle name="Обычный 2 2 3 11 2" xfId="2695"/>
+    <cellStyle name="Обычный 2 2 3 11 2 2" xfId="5508"/>
     <cellStyle name="Обычный 2 2 3 11 3" xfId="3574"/>
+    <cellStyle name="Обычный 2 2 3 11 4" xfId="4533"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="1929"/>
     <cellStyle name="Обычный 2 2 3 12 2" xfId="2781"/>
+    <cellStyle name="Обычный 2 2 3 12 2 2" xfId="5594"/>
     <cellStyle name="Обычный 2 2 3 12 3" xfId="3660"/>
+    <cellStyle name="Обычный 2 2 3 12 4" xfId="4619"/>
     <cellStyle name="Обычный 2 2 3 13" xfId="1859"/>
     <cellStyle name="Обычный 2 2 3 13 2" xfId="2671"/>
+    <cellStyle name="Обычный 2 2 3 13 2 2" xfId="5484"/>
     <cellStyle name="Обычный 2 2 3 13 3" xfId="3550"/>
+    <cellStyle name="Обычный 2 2 3 13 4" xfId="4509"/>
     <cellStyle name="Обычный 2 2 3 14" xfId="1960"/>
     <cellStyle name="Обычный 2 2 3 14 2" xfId="2811"/>
+    <cellStyle name="Обычный 2 2 3 14 2 2" xfId="5624"/>
     <cellStyle name="Обычный 2 2 3 14 3" xfId="3690"/>
+    <cellStyle name="Обычный 2 2 3 14 4" xfId="4649"/>
     <cellStyle name="Обычный 2 2 3 15" xfId="2019"/>
     <cellStyle name="Обычный 2 2 3 15 2" xfId="2868"/>
+    <cellStyle name="Обычный 2 2 3 15 2 2" xfId="5681"/>
     <cellStyle name="Обычный 2 2 3 15 3" xfId="3747"/>
+    <cellStyle name="Обычный 2 2 3 15 4" xfId="4706"/>
     <cellStyle name="Обычный 2 2 3 16" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 3 16 2" xfId="4049"/>
     <cellStyle name="Обычный 2 2 3 17" xfId="3017"/>
+    <cellStyle name="Обычный 2 2 3 17 2" xfId="4813"/>
+    <cellStyle name="Обычный 2 2 3 18" xfId="3903"/>
+    <cellStyle name="Обычный 2 2 3 19" xfId="4868"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="106"/>
+    <cellStyle name="Обычный 2 2 3 20" xfId="4893"/>
+    <cellStyle name="Обычный 2 2 3 21" xfId="4944"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="251"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="481"/>
     <cellStyle name="Обычный 2 2 3 3 2 2" xfId="725"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 2" xfId="1196"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 2 2" xfId="5373"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 3" xfId="1749"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 4" xfId="2560"/>
     <cellStyle name="Обычный 2 2 3 3 2 2 5" xfId="3439"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 6" xfId="4397"/>
     <cellStyle name="Обычный 2 2 3 3 2 3" xfId="987"/>
+    <cellStyle name="Обычный 2 2 3 3 2 3 2" xfId="5163"/>
     <cellStyle name="Обычный 2 2 3 3 2 4" xfId="1540"/>
     <cellStyle name="Обычный 2 2 3 3 2 5" xfId="2351"/>
     <cellStyle name="Обычный 2 2 3 3 2 6" xfId="3230"/>
+    <cellStyle name="Обычный 2 2 3 3 2 7" xfId="4188"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="631"/>
     <cellStyle name="Обычный 2 2 3 3 3 2" xfId="1102"/>
+    <cellStyle name="Обычный 2 2 3 3 3 2 2" xfId="5279"/>
     <cellStyle name="Обычный 2 2 3 3 3 3" xfId="1655"/>
     <cellStyle name="Обычный 2 2 3 3 3 4" xfId="2466"/>
     <cellStyle name="Обычный 2 2 3 3 3 5" xfId="3345"/>
+    <cellStyle name="Обычный 2 2 3 3 3 6" xfId="4303"/>
     <cellStyle name="Обычный 2 2 3 3 4" xfId="847"/>
+    <cellStyle name="Обычный 2 2 3 3 4 2" xfId="5023"/>
     <cellStyle name="Обычный 2 2 3 3 5" xfId="1401"/>
     <cellStyle name="Обычный 2 2 3 3 6" xfId="2212"/>
     <cellStyle name="Обычный 2 2 3 3 7" xfId="3091"/>
+    <cellStyle name="Обычный 2 2 3 3 8" xfId="3972"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="434"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="678"/>
     <cellStyle name="Обычный 2 2 3 4 2 2" xfId="1149"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2 2" xfId="5326"/>
     <cellStyle name="Обычный 2 2 3 4 2 3" xfId="1702"/>
     <cellStyle name="Обычный 2 2 3 4 2 4" xfId="2513"/>
     <cellStyle name="Обычный 2 2 3 4 2 5" xfId="3392"/>
+    <cellStyle name="Обычный 2 2 3 4 2 6" xfId="4350"/>
     <cellStyle name="Обычный 2 2 3 4 3" xfId="940"/>
+    <cellStyle name="Обычный 2 2 3 4 3 2" xfId="5116"/>
     <cellStyle name="Обычный 2 2 3 4 4" xfId="1493"/>
     <cellStyle name="Обычный 2 2 3 4 5" xfId="2304"/>
     <cellStyle name="Обычный 2 2 3 4 6" xfId="3183"/>
+    <cellStyle name="Обычный 2 2 3 4 7" xfId="4141"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="246"/>
     <cellStyle name="Обычный 2 2 3 5 2" xfId="842"/>
+    <cellStyle name="Обычный 2 2 3 5 2 2" xfId="5018"/>
     <cellStyle name="Обычный 2 2 3 5 3" xfId="1396"/>
     <cellStyle name="Обычный 2 2 3 5 4" xfId="2207"/>
     <cellStyle name="Обычный 2 2 3 5 5" xfId="3086"/>
+    <cellStyle name="Обычный 2 2 3 5 6" xfId="4048"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="230"/>
     <cellStyle name="Обычный 2 2 3 6 2" xfId="827"/>
+    <cellStyle name="Обычный 2 2 3 6 2 2" xfId="5003"/>
     <cellStyle name="Обычный 2 2 3 6 3" xfId="1381"/>
     <cellStyle name="Обычный 2 2 3 6 4" xfId="2192"/>
     <cellStyle name="Обычный 2 2 3 6 5" xfId="3071"/>
+    <cellStyle name="Обычный 2 2 3 6 6" xfId="4037"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="577"/>
     <cellStyle name="Обычный 2 2 3 7 2" xfId="1055"/>
+    <cellStyle name="Обычный 2 2 3 7 2 2" xfId="5232"/>
     <cellStyle name="Обычный 2 2 3 7 3" xfId="1608"/>
     <cellStyle name="Обычный 2 2 3 7 4" xfId="2419"/>
     <cellStyle name="Обычный 2 2 3 7 5" xfId="3298"/>
+    <cellStyle name="Обычный 2 2 3 7 6" xfId="4256"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="773"/>
     <cellStyle name="Обычный 2 2 3 8 2" xfId="1797"/>
+    <cellStyle name="Обычный 2 2 3 8 2 2" xfId="5420"/>
     <cellStyle name="Обычный 2 2 3 8 3" xfId="2608"/>
     <cellStyle name="Обычный 2 2 3 8 4" xfId="3487"/>
+    <cellStyle name="Обычный 2 2 3 8 5" xfId="4445"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="1245"/>
     <cellStyle name="Обычный 2 2 3 9 2" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 3 9 2 2" xfId="5466"/>
     <cellStyle name="Обычный 2 2 3 9 3" xfId="2654"/>
     <cellStyle name="Обычный 2 2 3 9 4" xfId="3533"/>
+    <cellStyle name="Обычный 2 2 3 9 5" xfId="4492"/>
     <cellStyle name="Обычный 2 2 3_2.1" xfId="338"/>
     <cellStyle name="Обычный 2 2 4" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="1246"/>
     <cellStyle name="Обычный 2 2 4 10 2" xfId="1844"/>
+    <cellStyle name="Обычный 2 2 4 10 2 2" xfId="5467"/>
     <cellStyle name="Обычный 2 2 4 10 3" xfId="2655"/>
     <cellStyle name="Обычный 2 2 4 10 4" xfId="3534"/>
+    <cellStyle name="Обычный 2 2 4 10 5" xfId="4493"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="1328"/>
     <cellStyle name="Обычный 2 2 4 11 2" xfId="2764"/>
+    <cellStyle name="Обычный 2 2 4 11 2 2" xfId="5577"/>
     <cellStyle name="Обычный 2 2 4 11 3" xfId="3643"/>
+    <cellStyle name="Обычный 2 2 4 11 4" xfId="4602"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="1878"/>
     <cellStyle name="Обычный 2 2 4 12 2" xfId="2693"/>
+    <cellStyle name="Обычный 2 2 4 12 2 2" xfId="5506"/>
     <cellStyle name="Обычный 2 2 4 12 3" xfId="3572"/>
+    <cellStyle name="Обычный 2 2 4 12 4" xfId="4531"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="1932"/>
     <cellStyle name="Обычный 2 2 4 13 2" xfId="2784"/>
+    <cellStyle name="Обычный 2 2 4 13 2 2" xfId="5597"/>
     <cellStyle name="Обычный 2 2 4 13 3" xfId="3663"/>
+    <cellStyle name="Обычный 2 2 4 13 4" xfId="4622"/>
     <cellStyle name="Обычный 2 2 4 14" xfId="1994"/>
     <cellStyle name="Обычный 2 2 4 14 2" xfId="2844"/>
+    <cellStyle name="Обычный 2 2 4 14 2 2" xfId="5657"/>
     <cellStyle name="Обычный 2 2 4 14 3" xfId="3723"/>
+    <cellStyle name="Обычный 2 2 4 14 4" xfId="4682"/>
     <cellStyle name="Обычный 2 2 4 15" xfId="1963"/>
     <cellStyle name="Обычный 2 2 4 15 2" xfId="2814"/>
+    <cellStyle name="Обычный 2 2 4 15 2 2" xfId="5627"/>
     <cellStyle name="Обычный 2 2 4 15 3" xfId="3693"/>
+    <cellStyle name="Обычный 2 2 4 15 4" xfId="4652"/>
     <cellStyle name="Обычный 2 2 4 16" xfId="2022"/>
     <cellStyle name="Обычный 2 2 4 16 2" xfId="2871"/>
+    <cellStyle name="Обычный 2 2 4 16 2 2" xfId="5684"/>
     <cellStyle name="Обычный 2 2 4 16 3" xfId="3750"/>
+    <cellStyle name="Обычный 2 2 4 16 4" xfId="4709"/>
     <cellStyle name="Обычный 2 2 4 17" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 4 17 2" xfId="4046"/>
     <cellStyle name="Обычный 2 2 4 18" xfId="3018"/>
+    <cellStyle name="Обычный 2 2 4 18 2" xfId="4837"/>
+    <cellStyle name="Обычный 2 2 4 19" xfId="3904"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="1329"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 2" xfId="2766"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 2 2" xfId="5579"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 3" xfId="3645"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 4" xfId="4604"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="1876"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 2" xfId="2691"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 2 2" xfId="5504"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 3" xfId="3570"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 4" xfId="4529"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="1935"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 2" xfId="2787"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 2 2" xfId="5600"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 3" xfId="3666"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 4" xfId="4625"/>
     <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1998"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 2" xfId="2847"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 2 2" xfId="5660"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 3" xfId="3726"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 4" xfId="4685"/>
     <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1967"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 2" xfId="2817"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 2 2" xfId="5630"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 3" xfId="3696"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 4" xfId="4655"/>
     <cellStyle name="Обычный 2 2 4 2 2 15" xfId="2025"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 2" xfId="2873"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 2 2" xfId="5686"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 3" xfId="3752"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 4" xfId="4711"/>
     <cellStyle name="Обычный 2 2 4 2 2 16" xfId="2140"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 2" xfId="4047"/>
     <cellStyle name="Обычный 2 2 4 2 2 17" xfId="3019"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 2" xfId="4803"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18" xfId="3905"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19" xfId="4833"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="111"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="1875"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2" xfId="2690"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2 2" xfId="5503"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 3" xfId="3569"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 4" xfId="4528"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="1938"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2" xfId="2789"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2 2" xfId="5602"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 3" xfId="3668"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 4" xfId="4627"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="2000"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2" xfId="2849"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2 2" xfId="5662"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 3" xfId="3728"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 4" xfId="4687"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1969"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2" xfId="2819"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2 2" xfId="5632"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 3" xfId="3698"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 4" xfId="4657"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="2027"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2" xfId="2875"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2 2" xfId="5688"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 3" xfId="3754"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 4" xfId="4713"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="2141"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 2" xfId="3967"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="3020"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 2" xfId="3929"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="3906"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18" xfId="4889"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19" xfId="4884"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="256"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="484"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="728"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2" xfId="1199"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2 2" xfId="5376"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 3" xfId="1752"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 4" xfId="2563"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 5" xfId="3442"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 6" xfId="4400"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3" xfId="990"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3 2" xfId="5166"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 4" xfId="1543"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 5" xfId="2354"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 6" xfId="3233"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 7" xfId="4191"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="634"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2" xfId="1105"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2 2" xfId="5282"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 3" xfId="1658"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 4" xfId="2469"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 5" xfId="3348"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 6" xfId="4306"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="852"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4 2" xfId="5028"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="1406"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="2217"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="3096"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 8" xfId="3977"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20" xfId="4947"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="437"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="681"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="1152"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2 2" xfId="5329"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 3" xfId="1705"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 4" xfId="2516"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 5" xfId="3395"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 6" xfId="4353"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="943"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 2" xfId="5119"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4" xfId="1496"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 5" xfId="2307"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 6" xfId="3186"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 7" xfId="4144"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="390"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="896"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 2" xfId="5072"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3" xfId="1449"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 4" xfId="2260"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 5" xfId="3139"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 6" xfId="4097"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="510"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="1013"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2 2" xfId="5189"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3" xfId="1566"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 4" xfId="2377"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 5" xfId="3256"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 6" xfId="4214"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="580"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1058"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2 2" xfId="5235"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3" xfId="1611"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 4" xfId="2422"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 5" xfId="3301"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 6" xfId="4259"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="776"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1800"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2 2" xfId="5423"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3" xfId="2611"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 4" xfId="3490"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 5" xfId="4448"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="1248"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="1846"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2 2" xfId="5469"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3" xfId="2657"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 4" xfId="3536"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 5" xfId="4495"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="1330"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2" xfId="2768"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2 2" xfId="5581"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 3" xfId="3647"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 4" xfId="4606"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="341"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20" xfId="4881"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21" xfId="4946"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="254"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="483"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="727"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2" xfId="1198"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2 2" xfId="5375"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 3" xfId="1751"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 4" xfId="2562"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 2 5" xfId="3441"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 6" xfId="4399"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 3" xfId="989"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 3 2" xfId="5165"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 4" xfId="1542"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 5" xfId="2353"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2 6" xfId="3232"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 7" xfId="4190"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="633"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 2" xfId="1104"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 2 2" xfId="5281"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 3" xfId="1657"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 4" xfId="2468"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3 5" xfId="3347"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 6" xfId="4305"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="850"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4 2" xfId="5026"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="1404"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="2215"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="3094"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 8" xfId="3975"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="436"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="680"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="1151"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2 2" xfId="5328"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 3" xfId="1704"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 4" xfId="2515"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2 5" xfId="3394"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 6" xfId="4352"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="942"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3 2" xfId="5118"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 4" xfId="1495"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 5" xfId="2306"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 6" xfId="3185"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 7" xfId="4143"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="391"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="897"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2 2" xfId="5073"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3" xfId="1450"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 4" xfId="2261"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 5" xfId="3140"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 6" xfId="4098"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="513"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="1016"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2 2" xfId="5192"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3" xfId="1569"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 4" xfId="2380"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 5" xfId="3259"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 6" xfId="4217"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="579"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="1057"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2 2" xfId="5234"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3" xfId="1610"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 4" xfId="2421"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 5" xfId="3300"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 6" xfId="4258"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="775"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1799"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2 2" xfId="5422"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3" xfId="2610"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 4" xfId="3489"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 5" xfId="4447"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="1247"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="1845"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2 2" xfId="5468"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3" xfId="2656"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 4" xfId="3535"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 5" xfId="4494"/>
     <cellStyle name="Обычный 2 2 4 2 2_2.1" xfId="340"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="112"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="1873"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 2" xfId="2686"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 2 2" xfId="5499"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 3" xfId="3565"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 4" xfId="4524"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="1940"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 2" xfId="2791"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 2 2" xfId="5604"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 3" xfId="3670"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 4" xfId="4629"/>
     <cellStyle name="Обычный 2 2 4 2 3 12" xfId="2002"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 2" xfId="2851"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 2 2" xfId="5664"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 3" xfId="3730"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 4" xfId="4689"/>
     <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1972"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 2" xfId="2822"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 2 2" xfId="5635"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 3" xfId="3701"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 4" xfId="4660"/>
     <cellStyle name="Обычный 2 2 4 2 3 14" xfId="2030"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 2" xfId="2878"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 2 2" xfId="5691"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 3" xfId="3757"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 4" xfId="4716"/>
     <cellStyle name="Обычный 2 2 4 2 3 15" xfId="2142"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 2" xfId="3965"/>
     <cellStyle name="Обычный 2 2 4 2 3 16" xfId="3021"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 2" xfId="3930"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17" xfId="3907"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18" xfId="4890"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19" xfId="4867"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="257"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="485"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="729"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2" xfId="1200"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2 2" xfId="5377"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 3" xfId="1753"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 4" xfId="2564"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 2 5" xfId="3443"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 6" xfId="4401"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 3" xfId="991"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 3 2" xfId="5167"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 4" xfId="1544"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 5" xfId="2355"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2 6" xfId="3234"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 7" xfId="4192"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="635"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 2" xfId="1106"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 2 2" xfId="5283"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 3" xfId="1659"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 4" xfId="2470"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3 5" xfId="3349"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 6" xfId="4307"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="853"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4 2" xfId="5029"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="1407"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="2218"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="3097"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 8" xfId="3978"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20" xfId="4948"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="438"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="682"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="1153"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2 2" xfId="5330"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 3" xfId="1706"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 4" xfId="2517"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2 5" xfId="3396"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 6" xfId="4354"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="944"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3 2" xfId="5120"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 4" xfId="1497"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 5" xfId="2308"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 6" xfId="3187"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 7" xfId="4145"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="239"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="836"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2 2" xfId="5012"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3" xfId="1390"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 4" xfId="2201"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 5" xfId="3080"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 6" xfId="4043"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="495"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="1001"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2 2" xfId="5177"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3" xfId="1554"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 4" xfId="2365"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 5" xfId="3244"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 6" xfId="4202"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="581"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1059"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2 2" xfId="5236"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3" xfId="1612"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 4" xfId="2423"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 5" xfId="3302"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 6" xfId="4260"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="777"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1801"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2 2" xfId="5424"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3" xfId="2612"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 4" xfId="3491"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 5" xfId="4449"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="1249"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="1847"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2 2" xfId="5470"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3" xfId="2658"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 4" xfId="3537"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 5" xfId="4496"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="1331"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 2" xfId="2769"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 2 2" xfId="5582"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 3" xfId="3648"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 4" xfId="4607"/>
     <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="342"/>
+    <cellStyle name="Обычный 2 2 4 20" xfId="4835"/>
+    <cellStyle name="Обычный 2 2 4 21" xfId="4894"/>
+    <cellStyle name="Обычный 2 2 4 22" xfId="4945"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="113"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="114"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="1871"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 2" xfId="2684"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 2 2" xfId="5497"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 3" xfId="3563"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 4" xfId="4522"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="1943"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 2" xfId="2794"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 2 2" xfId="5607"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 3" xfId="3673"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 4" xfId="4632"/>
     <cellStyle name="Обычный 2 2 4 3 2 12" xfId="2004"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 2" xfId="2853"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 2 2" xfId="5666"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 3" xfId="3732"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 4" xfId="4691"/>
     <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1974"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 2" xfId="2824"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 2 2" xfId="5637"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 3" xfId="3703"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 4" xfId="4662"/>
     <cellStyle name="Обычный 2 2 4 3 2 14" xfId="2032"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 2" xfId="2880"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 2 2" xfId="5693"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 3" xfId="3759"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 4" xfId="4718"/>
     <cellStyle name="Обычный 2 2 4 3 2 15" xfId="2143"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 2" xfId="4044"/>
     <cellStyle name="Обычный 2 2 4 3 2 16" xfId="3022"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 2" xfId="3931"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17" xfId="3908"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18" xfId="4891"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19" xfId="4791"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="259"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="486"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="730"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2" xfId="1201"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2 2" xfId="5378"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 3" xfId="1754"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 4" xfId="2565"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 2 5" xfId="3444"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 6" xfId="4402"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 3" xfId="992"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 3 2" xfId="5168"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 4" xfId="1545"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 5" xfId="2356"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2 6" xfId="3235"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 7" xfId="4193"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="636"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 2" xfId="1107"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 2 2" xfId="5284"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 3" xfId="1660"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 4" xfId="2471"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3 5" xfId="3350"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 6" xfId="4308"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="855"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4 2" xfId="5031"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="1409"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="2220"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="3099"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 8" xfId="3979"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20" xfId="4949"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="439"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="683"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="1154"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2 2" xfId="5331"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 3" xfId="1707"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 4" xfId="2518"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2 5" xfId="3397"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 6" xfId="4355"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="945"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3 2" xfId="5121"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 4" xfId="1498"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 5" xfId="2309"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 6" xfId="3188"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 7" xfId="4146"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="389"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="895"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2 2" xfId="5071"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3" xfId="1448"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 4" xfId="2259"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 5" xfId="3138"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 6" xfId="4096"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="514"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="1017"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2 2" xfId="5193"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3" xfId="1570"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 4" xfId="2381"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 5" xfId="3260"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 6" xfId="4218"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="582"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1060"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2 2" xfId="5237"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3" xfId="1613"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 4" xfId="2424"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 5" xfId="3303"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 6" xfId="4261"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="778"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1802"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2 2" xfId="5425"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3" xfId="2613"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 4" xfId="3492"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 5" xfId="4450"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="1250"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2 2" xfId="5471"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3" xfId="2659"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 4" xfId="3538"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 5" xfId="4497"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="1332"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 2" xfId="2771"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 2 2" xfId="5584"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 3" xfId="3650"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 4" xfId="4609"/>
     <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="343"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="253"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="482"/>
     <cellStyle name="Обычный 2 2 4 4 2 2" xfId="726"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 2" xfId="1197"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 2 2" xfId="5374"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 3" xfId="1750"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 4" xfId="2561"/>
     <cellStyle name="Обычный 2 2 4 4 2 2 5" xfId="3440"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 6" xfId="4398"/>
     <cellStyle name="Обычный 2 2 4 4 2 3" xfId="988"/>
+    <cellStyle name="Обычный 2 2 4 4 2 3 2" xfId="5164"/>
     <cellStyle name="Обычный 2 2 4 4 2 4" xfId="1541"/>
     <cellStyle name="Обычный 2 2 4 4 2 5" xfId="2352"/>
     <cellStyle name="Обычный 2 2 4 4 2 6" xfId="3231"/>
+    <cellStyle name="Обычный 2 2 4 4 2 7" xfId="4189"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="632"/>
     <cellStyle name="Обычный 2 2 4 4 3 2" xfId="1103"/>
+    <cellStyle name="Обычный 2 2 4 4 3 2 2" xfId="5280"/>
     <cellStyle name="Обычный 2 2 4 4 3 3" xfId="1656"/>
     <cellStyle name="Обычный 2 2 4 4 3 4" xfId="2467"/>
     <cellStyle name="Обычный 2 2 4 4 3 5" xfId="3346"/>
+    <cellStyle name="Обычный 2 2 4 4 3 6" xfId="4304"/>
     <cellStyle name="Обычный 2 2 4 4 4" xfId="849"/>
+    <cellStyle name="Обычный 2 2 4 4 4 2" xfId="5025"/>
     <cellStyle name="Обычный 2 2 4 4 5" xfId="1403"/>
     <cellStyle name="Обычный 2 2 4 4 6" xfId="2214"/>
     <cellStyle name="Обычный 2 2 4 4 7" xfId="3093"/>
+    <cellStyle name="Обычный 2 2 4 4 8" xfId="3974"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="435"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="679"/>
     <cellStyle name="Обычный 2 2 4 5 2 2" xfId="1150"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2 2" xfId="5327"/>
     <cellStyle name="Обычный 2 2 4 5 2 3" xfId="1703"/>
     <cellStyle name="Обычный 2 2 4 5 2 4" xfId="2514"/>
     <cellStyle name="Обычный 2 2 4 5 2 5" xfId="3393"/>
+    <cellStyle name="Обычный 2 2 4 5 2 6" xfId="4351"/>
     <cellStyle name="Обычный 2 2 4 5 3" xfId="941"/>
+    <cellStyle name="Обычный 2 2 4 5 3 2" xfId="5117"/>
     <cellStyle name="Обычный 2 2 4 5 4" xfId="1494"/>
     <cellStyle name="Обычный 2 2 4 5 5" xfId="2305"/>
     <cellStyle name="Обычный 2 2 4 5 6" xfId="3184"/>
+    <cellStyle name="Обычный 2 2 4 5 7" xfId="4142"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="243"/>
     <cellStyle name="Обычный 2 2 4 6 2" xfId="839"/>
+    <cellStyle name="Обычный 2 2 4 6 2 2" xfId="5015"/>
     <cellStyle name="Обычный 2 2 4 6 3" xfId="1393"/>
     <cellStyle name="Обычный 2 2 4 6 4" xfId="2204"/>
     <cellStyle name="Обычный 2 2 4 6 5" xfId="3083"/>
+    <cellStyle name="Обычный 2 2 4 6 6" xfId="4045"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="233"/>
     <cellStyle name="Обычный 2 2 4 7 2" xfId="830"/>
+    <cellStyle name="Обычный 2 2 4 7 2 2" xfId="5006"/>
     <cellStyle name="Обычный 2 2 4 7 3" xfId="1384"/>
     <cellStyle name="Обычный 2 2 4 7 4" xfId="2195"/>
     <cellStyle name="Обычный 2 2 4 7 5" xfId="3074"/>
+    <cellStyle name="Обычный 2 2 4 7 6" xfId="4039"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="578"/>
     <cellStyle name="Обычный 2 2 4 8 2" xfId="1056"/>
+    <cellStyle name="Обычный 2 2 4 8 2 2" xfId="5233"/>
     <cellStyle name="Обычный 2 2 4 8 3" xfId="1609"/>
     <cellStyle name="Обычный 2 2 4 8 4" xfId="2420"/>
     <cellStyle name="Обычный 2 2 4 8 5" xfId="3299"/>
+    <cellStyle name="Обычный 2 2 4 8 6" xfId="4257"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="774"/>
     <cellStyle name="Обычный 2 2 4 9 2" xfId="1798"/>
+    <cellStyle name="Обычный 2 2 4 9 2 2" xfId="5421"/>
     <cellStyle name="Обычный 2 2 4 9 3" xfId="2609"/>
     <cellStyle name="Обычный 2 2 4 9 4" xfId="3488"/>
+    <cellStyle name="Обычный 2 2 4 9 5" xfId="4446"/>
     <cellStyle name="Обычный 2 2 4_2.1" xfId="339"/>
     <cellStyle name="Обычный 2 2 5" xfId="115"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="1333"/>
     <cellStyle name="Обычный 2 2 5 10 2" xfId="2772"/>
+    <cellStyle name="Обычный 2 2 5 10 2 2" xfId="5585"/>
     <cellStyle name="Обычный 2 2 5 10 3" xfId="3651"/>
+    <cellStyle name="Обычный 2 2 5 10 4" xfId="4610"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="1869"/>
     <cellStyle name="Обычный 2 2 5 11 2" xfId="2681"/>
+    <cellStyle name="Обычный 2 2 5 11 2 2" xfId="5494"/>
     <cellStyle name="Обычный 2 2 5 11 3" xfId="3560"/>
+    <cellStyle name="Обычный 2 2 5 11 4" xfId="4519"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="1946"/>
     <cellStyle name="Обычный 2 2 5 12 2" xfId="2797"/>
+    <cellStyle name="Обычный 2 2 5 12 2 2" xfId="5610"/>
     <cellStyle name="Обычный 2 2 5 12 3" xfId="3676"/>
+    <cellStyle name="Обычный 2 2 5 12 4" xfId="4635"/>
     <cellStyle name="Обычный 2 2 5 13" xfId="2007"/>
     <cellStyle name="Обычный 2 2 5 13 2" xfId="2856"/>
+    <cellStyle name="Обычный 2 2 5 13 2 2" xfId="5669"/>
     <cellStyle name="Обычный 2 2 5 13 3" xfId="3735"/>
+    <cellStyle name="Обычный 2 2 5 13 4" xfId="4694"/>
     <cellStyle name="Обычный 2 2 5 14" xfId="1978"/>
     <cellStyle name="Обычный 2 2 5 14 2" xfId="2828"/>
+    <cellStyle name="Обычный 2 2 5 14 2 2" xfId="5641"/>
     <cellStyle name="Обычный 2 2 5 14 3" xfId="3707"/>
+    <cellStyle name="Обычный 2 2 5 14 4" xfId="4666"/>
     <cellStyle name="Обычный 2 2 5 15" xfId="2035"/>
     <cellStyle name="Обычный 2 2 5 15 2" xfId="2883"/>
+    <cellStyle name="Обычный 2 2 5 15 2 2" xfId="5696"/>
     <cellStyle name="Обычный 2 2 5 15 3" xfId="3762"/>
+    <cellStyle name="Обычный 2 2 5 15 4" xfId="4721"/>
     <cellStyle name="Обычный 2 2 5 16" xfId="2144"/>
+    <cellStyle name="Обычный 2 2 5 16 2" xfId="4042"/>
     <cellStyle name="Обычный 2 2 5 17" xfId="3023"/>
+    <cellStyle name="Обычный 2 2 5 17 2" xfId="3932"/>
+    <cellStyle name="Обычный 2 2 5 18" xfId="3909"/>
+    <cellStyle name="Обычный 2 2 5 19" xfId="4892"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="116"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="117"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="1867"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 2" xfId="2679"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 2 2" xfId="5492"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 3" xfId="3558"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 4" xfId="4517"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="1947"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 2" xfId="2798"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 2 2" xfId="5611"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 3" xfId="3677"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 4" xfId="4636"/>
     <cellStyle name="Обычный 2 2 5 2 2 12" xfId="2008"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 2" xfId="2857"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 2 2" xfId="5670"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 3" xfId="3736"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 4" xfId="4695"/>
     <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1979"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 2" xfId="2829"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 2 2" xfId="5642"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 3" xfId="3708"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 4" xfId="4667"/>
     <cellStyle name="Обычный 2 2 5 2 2 14" xfId="2036"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 2" xfId="2884"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 2 2" xfId="5697"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 3" xfId="3763"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 4" xfId="4722"/>
     <cellStyle name="Обычный 2 2 5 2 2 15" xfId="2145"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 2" xfId="3962"/>
     <cellStyle name="Обычный 2 2 5 2 2 16" xfId="3024"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 2" xfId="3934"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17" xfId="3910"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18" xfId="4870"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19" xfId="4006"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="262"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="488"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="732"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2" xfId="1203"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2 2" xfId="5380"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 3" xfId="1756"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 4" xfId="2567"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 2 5" xfId="3446"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 6" xfId="4404"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 3" xfId="994"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 3 2" xfId="5170"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 4" xfId="1547"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 5" xfId="2358"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2 6" xfId="3237"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 7" xfId="4195"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="638"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 2" xfId="1109"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 2 2" xfId="5286"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 3" xfId="1662"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 4" xfId="2473"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3 5" xfId="3352"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 6" xfId="4310"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="858"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4 2" xfId="5034"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="1412"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="2223"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="3102"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 8" xfId="3981"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20" xfId="4951"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="441"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="685"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="1156"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2 2" xfId="5333"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 3" xfId="1709"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 4" xfId="2520"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2 5" xfId="3399"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 6" xfId="4357"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="947"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3 2" xfId="5123"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 4" xfId="1500"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 5" xfId="2311"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 6" xfId="3190"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 7" xfId="4148"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="387"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="893"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2 2" xfId="5069"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3" xfId="1446"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 4" xfId="2257"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 5" xfId="3136"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 6" xfId="4094"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="512"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="1015"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2 2" xfId="5191"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3" xfId="1568"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 4" xfId="2379"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 5" xfId="3258"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 6" xfId="4216"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="584"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1062"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2 2" xfId="5239"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3" xfId="1615"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 4" xfId="2426"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 5" xfId="3305"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 6" xfId="4263"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="780"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="1804"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2 2" xfId="5427"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3" xfId="2615"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 4" xfId="3494"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 5" xfId="4452"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="1252"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="1850"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2 2" xfId="5473"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3" xfId="2661"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 4" xfId="3540"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 5" xfId="4499"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="1334"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 2" xfId="2773"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 2 2" xfId="5586"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 3" xfId="3652"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 4" xfId="4611"/>
     <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="345"/>
+    <cellStyle name="Обычный 2 2 5 20" xfId="4841"/>
+    <cellStyle name="Обычный 2 2 5 21" xfId="4950"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="260"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="487"/>
     <cellStyle name="Обычный 2 2 5 3 2 2" xfId="731"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 2" xfId="1202"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 2 2" xfId="5379"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 3" xfId="1755"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 4" xfId="2566"/>
     <cellStyle name="Обычный 2 2 5 3 2 2 5" xfId="3445"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 6" xfId="4403"/>
     <cellStyle name="Обычный 2 2 5 3 2 3" xfId="993"/>
+    <cellStyle name="Обычный 2 2 5 3 2 3 2" xfId="5169"/>
     <cellStyle name="Обычный 2 2 5 3 2 4" xfId="1546"/>
     <cellStyle name="Обычный 2 2 5 3 2 5" xfId="2357"/>
     <cellStyle name="Обычный 2 2 5 3 2 6" xfId="3236"/>
+    <cellStyle name="Обычный 2 2 5 3 2 7" xfId="4194"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="637"/>
     <cellStyle name="Обычный 2 2 5 3 3 2" xfId="1108"/>
+    <cellStyle name="Обычный 2 2 5 3 3 2 2" xfId="5285"/>
     <cellStyle name="Обычный 2 2 5 3 3 3" xfId="1661"/>
     <cellStyle name="Обычный 2 2 5 3 3 4" xfId="2472"/>
     <cellStyle name="Обычный 2 2 5 3 3 5" xfId="3351"/>
+    <cellStyle name="Обычный 2 2 5 3 3 6" xfId="4309"/>
     <cellStyle name="Обычный 2 2 5 3 4" xfId="856"/>
+    <cellStyle name="Обычный 2 2 5 3 4 2" xfId="5032"/>
     <cellStyle name="Обычный 2 2 5 3 5" xfId="1410"/>
     <cellStyle name="Обычный 2 2 5 3 6" xfId="2221"/>
     <cellStyle name="Обычный 2 2 5 3 7" xfId="3100"/>
+    <cellStyle name="Обычный 2 2 5 3 8" xfId="3980"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="440"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="684"/>
     <cellStyle name="Обычный 2 2 5 4 2 2" xfId="1155"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2 2" xfId="5332"/>
     <cellStyle name="Обычный 2 2 5 4 2 3" xfId="1708"/>
     <cellStyle name="Обычный 2 2 5 4 2 4" xfId="2519"/>
     <cellStyle name="Обычный 2 2 5 4 2 5" xfId="3398"/>
+    <cellStyle name="Обычный 2 2 5 4 2 6" xfId="4356"/>
     <cellStyle name="Обычный 2 2 5 4 3" xfId="946"/>
+    <cellStyle name="Обычный 2 2 5 4 3 2" xfId="5122"/>
     <cellStyle name="Обычный 2 2 5 4 4" xfId="1499"/>
     <cellStyle name="Обычный 2 2 5 4 5" xfId="2310"/>
     <cellStyle name="Обычный 2 2 5 4 6" xfId="3189"/>
+    <cellStyle name="Обычный 2 2 5 4 7" xfId="4147"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="236"/>
     <cellStyle name="Обычный 2 2 5 5 2" xfId="833"/>
+    <cellStyle name="Обычный 2 2 5 5 2 2" xfId="5009"/>
     <cellStyle name="Обычный 2 2 5 5 3" xfId="1387"/>
     <cellStyle name="Обычный 2 2 5 5 4" xfId="2198"/>
     <cellStyle name="Обычный 2 2 5 5 5" xfId="3077"/>
+    <cellStyle name="Обычный 2 2 5 5 6" xfId="4041"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="509"/>
     <cellStyle name="Обычный 2 2 5 6 2" xfId="1012"/>
+    <cellStyle name="Обычный 2 2 5 6 2 2" xfId="5188"/>
     <cellStyle name="Обычный 2 2 5 6 3" xfId="1565"/>
     <cellStyle name="Обычный 2 2 5 6 4" xfId="2376"/>
     <cellStyle name="Обычный 2 2 5 6 5" xfId="3255"/>
+    <cellStyle name="Обычный 2 2 5 6 6" xfId="4213"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="583"/>
     <cellStyle name="Обычный 2 2 5 7 2" xfId="1061"/>
+    <cellStyle name="Обычный 2 2 5 7 2 2" xfId="5238"/>
     <cellStyle name="Обычный 2 2 5 7 3" xfId="1614"/>
     <cellStyle name="Обычный 2 2 5 7 4" xfId="2425"/>
     <cellStyle name="Обычный 2 2 5 7 5" xfId="3304"/>
+    <cellStyle name="Обычный 2 2 5 7 6" xfId="4262"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="779"/>
     <cellStyle name="Обычный 2 2 5 8 2" xfId="1803"/>
+    <cellStyle name="Обычный 2 2 5 8 2 2" xfId="5426"/>
     <cellStyle name="Обычный 2 2 5 8 3" xfId="2614"/>
     <cellStyle name="Обычный 2 2 5 8 4" xfId="3493"/>
+    <cellStyle name="Обычный 2 2 5 8 5" xfId="4451"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="1251"/>
     <cellStyle name="Обычный 2 2 5 9 2" xfId="1849"/>
+    <cellStyle name="Обычный 2 2 5 9 2 2" xfId="5472"/>
     <cellStyle name="Обычный 2 2 5 9 3" xfId="2660"/>
     <cellStyle name="Обычный 2 2 5 9 4" xfId="3539"/>
+    <cellStyle name="Обычный 2 2 5 9 5" xfId="4498"/>
     <cellStyle name="Обычный 2 2 5_2.1" xfId="344"/>
     <cellStyle name="Обычный 2 2 6" xfId="118"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="1865"/>
     <cellStyle name="Обычный 2 2 6 10 2" xfId="2677"/>
+    <cellStyle name="Обычный 2 2 6 10 2 2" xfId="5490"/>
     <cellStyle name="Обычный 2 2 6 10 3" xfId="3556"/>
+    <cellStyle name="Обычный 2 2 6 10 4" xfId="4515"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="1950"/>
     <cellStyle name="Обычный 2 2 6 11 2" xfId="2801"/>
+    <cellStyle name="Обычный 2 2 6 11 2 2" xfId="5614"/>
     <cellStyle name="Обычный 2 2 6 11 3" xfId="3680"/>
+    <cellStyle name="Обычный 2 2 6 11 4" xfId="4639"/>
     <cellStyle name="Обычный 2 2 6 12" xfId="2010"/>
     <cellStyle name="Обычный 2 2 6 12 2" xfId="2859"/>
+    <cellStyle name="Обычный 2 2 6 12 2 2" xfId="5672"/>
     <cellStyle name="Обычный 2 2 6 12 3" xfId="3738"/>
+    <cellStyle name="Обычный 2 2 6 12 4" xfId="4697"/>
     <cellStyle name="Обычный 2 2 6 13" xfId="1981"/>
     <cellStyle name="Обычный 2 2 6 13 2" xfId="2831"/>
+    <cellStyle name="Обычный 2 2 6 13 2 2" xfId="5644"/>
     <cellStyle name="Обычный 2 2 6 13 3" xfId="3710"/>
+    <cellStyle name="Обычный 2 2 6 13 4" xfId="4669"/>
     <cellStyle name="Обычный 2 2 6 14" xfId="2038"/>
     <cellStyle name="Обычный 2 2 6 14 2" xfId="2886"/>
+    <cellStyle name="Обычный 2 2 6 14 2 2" xfId="5699"/>
     <cellStyle name="Обычный 2 2 6 14 3" xfId="3765"/>
+    <cellStyle name="Обычный 2 2 6 14 4" xfId="4724"/>
     <cellStyle name="Обычный 2 2 6 15" xfId="2146"/>
+    <cellStyle name="Обычный 2 2 6 15 2" xfId="4038"/>
     <cellStyle name="Обычный 2 2 6 16" xfId="3025"/>
+    <cellStyle name="Обычный 2 2 6 16 2" xfId="3935"/>
+    <cellStyle name="Обычный 2 2 6 17" xfId="3911"/>
+    <cellStyle name="Обычный 2 2 6 18" xfId="4866"/>
+    <cellStyle name="Обычный 2 2 6 19" xfId="4844"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="263"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="489"/>
     <cellStyle name="Обычный 2 2 6 2 2 2" xfId="733"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 2" xfId="1204"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 2 2" xfId="5381"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 3" xfId="1757"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 4" xfId="2568"/>
     <cellStyle name="Обычный 2 2 6 2 2 2 5" xfId="3447"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 6" xfId="4405"/>
     <cellStyle name="Обычный 2 2 6 2 2 3" xfId="995"/>
+    <cellStyle name="Обычный 2 2 6 2 2 3 2" xfId="5171"/>
     <cellStyle name="Обычный 2 2 6 2 2 4" xfId="1548"/>
     <cellStyle name="Обычный 2 2 6 2 2 5" xfId="2359"/>
     <cellStyle name="Обычный 2 2 6 2 2 6" xfId="3238"/>
+    <cellStyle name="Обычный 2 2 6 2 2 7" xfId="4196"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="639"/>
     <cellStyle name="Обычный 2 2 6 2 3 2" xfId="1110"/>
+    <cellStyle name="Обычный 2 2 6 2 3 2 2" xfId="5287"/>
     <cellStyle name="Обычный 2 2 6 2 3 3" xfId="1663"/>
     <cellStyle name="Обычный 2 2 6 2 3 4" xfId="2474"/>
     <cellStyle name="Обычный 2 2 6 2 3 5" xfId="3353"/>
+    <cellStyle name="Обычный 2 2 6 2 3 6" xfId="4311"/>
     <cellStyle name="Обычный 2 2 6 2 4" xfId="859"/>
+    <cellStyle name="Обычный 2 2 6 2 4 2" xfId="5035"/>
     <cellStyle name="Обычный 2 2 6 2 5" xfId="1413"/>
     <cellStyle name="Обычный 2 2 6 2 6" xfId="2224"/>
     <cellStyle name="Обычный 2 2 6 2 7" xfId="3103"/>
+    <cellStyle name="Обычный 2 2 6 2 8" xfId="3982"/>
+    <cellStyle name="Обычный 2 2 6 20" xfId="4952"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="442"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="686"/>
     <cellStyle name="Обычный 2 2 6 3 2 2" xfId="1157"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2 2" xfId="5334"/>
     <cellStyle name="Обычный 2 2 6 3 2 3" xfId="1710"/>
     <cellStyle name="Обычный 2 2 6 3 2 4" xfId="2521"/>
     <cellStyle name="Обычный 2 2 6 3 2 5" xfId="3400"/>
+    <cellStyle name="Обычный 2 2 6 3 2 6" xfId="4358"/>
     <cellStyle name="Обычный 2 2 6 3 3" xfId="948"/>
+    <cellStyle name="Обычный 2 2 6 3 3 2" xfId="5124"/>
     <cellStyle name="Обычный 2 2 6 3 4" xfId="1501"/>
     <cellStyle name="Обычный 2 2 6 3 5" xfId="2312"/>
     <cellStyle name="Обычный 2 2 6 3 6" xfId="3191"/>
+    <cellStyle name="Обычный 2 2 6 3 7" xfId="4149"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="388"/>
     <cellStyle name="Обычный 2 2 6 4 2" xfId="894"/>
+    <cellStyle name="Обычный 2 2 6 4 2 2" xfId="5070"/>
     <cellStyle name="Обычный 2 2 6 4 3" xfId="1447"/>
     <cellStyle name="Обычный 2 2 6 4 4" xfId="2258"/>
     <cellStyle name="Обычный 2 2 6 4 5" xfId="3137"/>
+    <cellStyle name="Обычный 2 2 6 4 6" xfId="4095"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="515"/>
     <cellStyle name="Обычный 2 2 6 5 2" xfId="1018"/>
+    <cellStyle name="Обычный 2 2 6 5 2 2" xfId="5194"/>
     <cellStyle name="Обычный 2 2 6 5 3" xfId="1571"/>
     <cellStyle name="Обычный 2 2 6 5 4" xfId="2382"/>
     <cellStyle name="Обычный 2 2 6 5 5" xfId="3261"/>
+    <cellStyle name="Обычный 2 2 6 5 6" xfId="4219"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="585"/>
     <cellStyle name="Обычный 2 2 6 6 2" xfId="1063"/>
+    <cellStyle name="Обычный 2 2 6 6 2 2" xfId="5240"/>
     <cellStyle name="Обычный 2 2 6 6 3" xfId="1616"/>
     <cellStyle name="Обычный 2 2 6 6 4" xfId="2427"/>
     <cellStyle name="Обычный 2 2 6 6 5" xfId="3306"/>
+    <cellStyle name="Обычный 2 2 6 6 6" xfId="4264"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="781"/>
     <cellStyle name="Обычный 2 2 6 7 2" xfId="1805"/>
+    <cellStyle name="Обычный 2 2 6 7 2 2" xfId="5428"/>
     <cellStyle name="Обычный 2 2 6 7 3" xfId="2616"/>
     <cellStyle name="Обычный 2 2 6 7 4" xfId="3495"/>
+    <cellStyle name="Обычный 2 2 6 7 5" xfId="4453"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="1253"/>
     <cellStyle name="Обычный 2 2 6 8 2" xfId="1851"/>
+    <cellStyle name="Обычный 2 2 6 8 2 2" xfId="5474"/>
     <cellStyle name="Обычный 2 2 6 8 3" xfId="2662"/>
     <cellStyle name="Обычный 2 2 6 8 4" xfId="3541"/>
+    <cellStyle name="Обычный 2 2 6 8 5" xfId="4500"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="1335"/>
     <cellStyle name="Обычный 2 2 6 9 2" xfId="2774"/>
+    <cellStyle name="Обычный 2 2 6 9 2 2" xfId="5587"/>
     <cellStyle name="Обычный 2 2 6 9 3" xfId="3653"/>
+    <cellStyle name="Обычный 2 2 6 9 4" xfId="4612"/>
     <cellStyle name="Обычный 2 2 6_2.1" xfId="346"/>
     <cellStyle name="Обычный 2 2 7" xfId="119"/>
     <cellStyle name="Обычный 2 20" xfId="120"/>
     <cellStyle name="Обычный 2 20 2" xfId="121"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="1336"/>
     <cellStyle name="Обычный 2 20 2 10 2" xfId="2777"/>
+    <cellStyle name="Обычный 2 20 2 10 2 2" xfId="5590"/>
     <cellStyle name="Обычный 2 20 2 10 3" xfId="3656"/>
+    <cellStyle name="Обычный 2 20 2 10 4" xfId="4615"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="1863"/>
     <cellStyle name="Обычный 2 20 2 11 2" xfId="2675"/>
+    <cellStyle name="Обычный 2 20 2 11 2 2" xfId="5488"/>
     <cellStyle name="Обычный 2 20 2 11 3" xfId="3554"/>
+    <cellStyle name="Обычный 2 20 2 11 4" xfId="4513"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="1955"/>
     <cellStyle name="Обычный 2 20 2 12 2" xfId="2806"/>
+    <cellStyle name="Обычный 2 20 2 12 2 2" xfId="5619"/>
     <cellStyle name="Обычный 2 20 2 12 3" xfId="3685"/>
+    <cellStyle name="Обычный 2 20 2 12 4" xfId="4644"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="2015"/>
     <cellStyle name="Обычный 2 20 2 13 2" xfId="2864"/>
+    <cellStyle name="Обычный 2 20 2 13 2 2" xfId="5677"/>
     <cellStyle name="Обычный 2 20 2 13 3" xfId="3743"/>
+    <cellStyle name="Обычный 2 20 2 13 4" xfId="4702"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="1984"/>
     <cellStyle name="Обычный 2 20 2 14 2" xfId="2834"/>
+    <cellStyle name="Обычный 2 20 2 14 2 2" xfId="5647"/>
     <cellStyle name="Обычный 2 20 2 14 3" xfId="3713"/>
+    <cellStyle name="Обычный 2 20 2 14 4" xfId="4672"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="2041"/>
     <cellStyle name="Обычный 2 20 2 15 2" xfId="2889"/>
+    <cellStyle name="Обычный 2 20 2 15 2 2" xfId="5702"/>
     <cellStyle name="Обычный 2 20 2 15 3" xfId="3768"/>
+    <cellStyle name="Обычный 2 20 2 15 4" xfId="4727"/>
     <cellStyle name="Обычный 2 20 2 16" xfId="2147"/>
+    <cellStyle name="Обычный 2 20 2 16 2" xfId="4040"/>
     <cellStyle name="Обычный 2 20 2 17" xfId="3026"/>
+    <cellStyle name="Обычный 2 20 2 17 2" xfId="4812"/>
+    <cellStyle name="Обычный 2 20 2 18" xfId="3912"/>
+    <cellStyle name="Обычный 2 20 2 19" xfId="4873"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="122"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="123"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="124"/>
+    <cellStyle name="Обычный 2 20 2 20" xfId="4830"/>
+    <cellStyle name="Обычный 2 20 2 21" xfId="4953"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="265"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="490"/>
     <cellStyle name="Обычный 2 20 2 3 2 2" xfId="734"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 2" xfId="1205"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 2 2" xfId="5382"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 3" xfId="1758"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 4" xfId="2569"/>
     <cellStyle name="Обычный 2 20 2 3 2 2 5" xfId="3448"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 6" xfId="4406"/>
     <cellStyle name="Обычный 2 20 2 3 2 3" xfId="996"/>
+    <cellStyle name="Обычный 2 20 2 3 2 3 2" xfId="5172"/>
     <cellStyle name="Обычный 2 20 2 3 2 4" xfId="1549"/>
     <cellStyle name="Обычный 2 20 2 3 2 5" xfId="2360"/>
     <cellStyle name="Обычный 2 20 2 3 2 6" xfId="3239"/>
+    <cellStyle name="Обычный 2 20 2 3 2 7" xfId="4197"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="640"/>
     <cellStyle name="Обычный 2 20 2 3 3 2" xfId="1111"/>
+    <cellStyle name="Обычный 2 20 2 3 3 2 2" xfId="5288"/>
     <cellStyle name="Обычный 2 20 2 3 3 3" xfId="1664"/>
     <cellStyle name="Обычный 2 20 2 3 3 4" xfId="2475"/>
     <cellStyle name="Обычный 2 20 2 3 3 5" xfId="3354"/>
+    <cellStyle name="Обычный 2 20 2 3 3 6" xfId="4312"/>
     <cellStyle name="Обычный 2 20 2 3 4" xfId="861"/>
+    <cellStyle name="Обычный 2 20 2 3 4 2" xfId="5037"/>
     <cellStyle name="Обычный 2 20 2 3 5" xfId="1415"/>
     <cellStyle name="Обычный 2 20 2 3 6" xfId="2226"/>
     <cellStyle name="Обычный 2 20 2 3 7" xfId="3105"/>
+    <cellStyle name="Обычный 2 20 2 3 8" xfId="3985"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="443"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="687"/>
     <cellStyle name="Обычный 2 20 2 4 2 2" xfId="1158"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2 2" xfId="5335"/>
     <cellStyle name="Обычный 2 20 2 4 2 3" xfId="1711"/>
     <cellStyle name="Обычный 2 20 2 4 2 4" xfId="2522"/>
     <cellStyle name="Обычный 2 20 2 4 2 5" xfId="3401"/>
+    <cellStyle name="Обычный 2 20 2 4 2 6" xfId="4359"/>
     <cellStyle name="Обычный 2 20 2 4 3" xfId="949"/>
+    <cellStyle name="Обычный 2 20 2 4 3 2" xfId="5125"/>
     <cellStyle name="Обычный 2 20 2 4 4" xfId="1502"/>
     <cellStyle name="Обычный 2 20 2 4 5" xfId="2313"/>
     <cellStyle name="Обычный 2 20 2 4 6" xfId="3192"/>
+    <cellStyle name="Обычный 2 20 2 4 7" xfId="4150"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="381"/>
     <cellStyle name="Обычный 2 20 2 5 2" xfId="888"/>
+    <cellStyle name="Обычный 2 20 2 5 2 2" xfId="5064"/>
     <cellStyle name="Обычный 2 20 2 5 3" xfId="1441"/>
     <cellStyle name="Обычный 2 20 2 5 4" xfId="2252"/>
     <cellStyle name="Обычный 2 20 2 5 5" xfId="3131"/>
+    <cellStyle name="Обычный 2 20 2 5 6" xfId="4089"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="494"/>
     <cellStyle name="Обычный 2 20 2 6 2" xfId="1000"/>
+    <cellStyle name="Обычный 2 20 2 6 2 2" xfId="5176"/>
     <cellStyle name="Обычный 2 20 2 6 3" xfId="1553"/>
     <cellStyle name="Обычный 2 20 2 6 4" xfId="2364"/>
     <cellStyle name="Обычный 2 20 2 6 5" xfId="3243"/>
+    <cellStyle name="Обычный 2 20 2 6 6" xfId="4201"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="586"/>
     <cellStyle name="Обычный 2 20 2 7 2" xfId="1064"/>
+    <cellStyle name="Обычный 2 20 2 7 2 2" xfId="5241"/>
     <cellStyle name="Обычный 2 20 2 7 3" xfId="1617"/>
     <cellStyle name="Обычный 2 20 2 7 4" xfId="2428"/>
     <cellStyle name="Обычный 2 20 2 7 5" xfId="3307"/>
+    <cellStyle name="Обычный 2 20 2 7 6" xfId="4265"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="782"/>
     <cellStyle name="Обычный 2 20 2 8 2" xfId="1806"/>
+    <cellStyle name="Обычный 2 20 2 8 2 2" xfId="5429"/>
     <cellStyle name="Обычный 2 20 2 8 3" xfId="2617"/>
     <cellStyle name="Обычный 2 20 2 8 4" xfId="3496"/>
+    <cellStyle name="Обычный 2 20 2 8 5" xfId="4454"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="1254"/>
     <cellStyle name="Обычный 2 20 2 9 2" xfId="1852"/>
+    <cellStyle name="Обычный 2 20 2 9 2 2" xfId="5475"/>
     <cellStyle name="Обычный 2 20 2 9 3" xfId="2663"/>
     <cellStyle name="Обычный 2 20 2 9 4" xfId="3542"/>
+    <cellStyle name="Обычный 2 20 2 9 5" xfId="4501"/>
     <cellStyle name="Обычный 2 20 2_2.1" xfId="347"/>
     <cellStyle name="Обычный 2 20 3" xfId="125"/>
     <cellStyle name="Обычный 2 20 4" xfId="126"/>
     <cellStyle name="Обычный 2 21" xfId="127"/>
     <cellStyle name="Обычный 2 21 2" xfId="128"/>
     <cellStyle name="Обычный 2 21 3" xfId="129"/>
     <cellStyle name="Обычный 2 22" xfId="130"/>
     <cellStyle name="Обычный 2 23" xfId="131"/>
     <cellStyle name="Обычный 2 24" xfId="132"/>
     <cellStyle name="Обычный 2 25" xfId="133"/>
+    <cellStyle name="Обычный 2 25 10" xfId="4033"/>
+    <cellStyle name="Обычный 2 25 11" xfId="4801"/>
+    <cellStyle name="Обычный 2 25 12" xfId="4783"/>
+    <cellStyle name="Обычный 2 25 13" xfId="4808"/>
+    <cellStyle name="Обычный 2 25 14" xfId="4028"/>
+    <cellStyle name="Обычный 2 25 15" xfId="4955"/>
     <cellStyle name="Обычный 2 25 2" xfId="1208"/>
     <cellStyle name="Обычный 2 25 3" xfId="1255"/>
     <cellStyle name="Обычный 2 25 4" xfId="1936"/>
     <cellStyle name="Обычный 2 25 5" xfId="1997"/>
     <cellStyle name="Обычный 2 25 6" xfId="1966"/>
     <cellStyle name="Обычный 2 25 7" xfId="2024"/>
     <cellStyle name="Обычный 2 25 8" xfId="2055"/>
     <cellStyle name="Обычный 2 25 9" xfId="2074"/>
     <cellStyle name="Обычный 2 26" xfId="742"/>
     <cellStyle name="Обычный 2 27" xfId="1296"/>
     <cellStyle name="Обычный 2 28" xfId="2107"/>
     <cellStyle name="Обычный 2 29" xfId="2986"/>
     <cellStyle name="Обычный 2 3" xfId="134"/>
     <cellStyle name="Обычный 2 3 2" xfId="135"/>
+    <cellStyle name="Обычный 2 30" xfId="3872"/>
     <cellStyle name="Обычный 2 4" xfId="136"/>
     <cellStyle name="Обычный 2 4 2" xfId="137"/>
     <cellStyle name="Обычный 2 5" xfId="138"/>
     <cellStyle name="Обычный 2 5 2" xfId="139"/>
     <cellStyle name="Обычный 2 6" xfId="140"/>
     <cellStyle name="Обычный 2 7" xfId="141"/>
     <cellStyle name="Обычный 2 8" xfId="142"/>
     <cellStyle name="Обычный 2 9" xfId="143"/>
     <cellStyle name="Обычный 2_2.1" xfId="887"/>
     <cellStyle name="Обычный 20" xfId="348"/>
     <cellStyle name="Обычный 200" xfId="3860"/>
     <cellStyle name="Обычный 201" xfId="3861"/>
     <cellStyle name="Обычный 202" xfId="3862"/>
     <cellStyle name="Обычный 203" xfId="3863"/>
     <cellStyle name="Обычный 204" xfId="3864"/>
     <cellStyle name="Обычный 205" xfId="3865"/>
+    <cellStyle name="Обычный 206" xfId="4895"/>
+    <cellStyle name="Обычный 207" xfId="4896"/>
+    <cellStyle name="Обычный 208" xfId="4897"/>
+    <cellStyle name="Обычный 209" xfId="4898"/>
     <cellStyle name="Обычный 21" xfId="349"/>
+    <cellStyle name="Обычный 210" xfId="4899"/>
+    <cellStyle name="Обычный 211" xfId="4900"/>
+    <cellStyle name="Обычный 212" xfId="4901"/>
+    <cellStyle name="Обычный 213" xfId="4902"/>
+    <cellStyle name="Обычный 214" xfId="4903"/>
+    <cellStyle name="Обычный 215" xfId="4904"/>
+    <cellStyle name="Обычный 217" xfId="4958"/>
+    <cellStyle name="Обычный 218" xfId="5476"/>
+    <cellStyle name="Обычный 219" xfId="5195"/>
     <cellStyle name="Обычный 22" xfId="350"/>
+    <cellStyle name="Обычный 220" xfId="4957"/>
+    <cellStyle name="Обычный 221" xfId="5063"/>
+    <cellStyle name="Обычный 223" xfId="4956"/>
+    <cellStyle name="Обычный 224" xfId="4954"/>
+    <cellStyle name="Обычный 225" xfId="4935"/>
+    <cellStyle name="Обычный 226" xfId="4919"/>
+    <cellStyle name="Обычный 227" xfId="4911"/>
+    <cellStyle name="Обычный 228" xfId="5756"/>
+    <cellStyle name="Обычный 229" xfId="5755"/>
     <cellStyle name="Обычный 23" xfId="351"/>
+    <cellStyle name="Обычный 230" xfId="5754"/>
+    <cellStyle name="Обычный 231" xfId="5753"/>
+    <cellStyle name="Обычный 232" xfId="5757"/>
+    <cellStyle name="Обычный 233" xfId="5758"/>
+    <cellStyle name="Обычный 234" xfId="5759"/>
+    <cellStyle name="Обычный 235" xfId="5760"/>
+    <cellStyle name="Обычный 236" xfId="5761"/>
+    <cellStyle name="Обычный 237" xfId="5762"/>
+    <cellStyle name="Обычный 238" xfId="5763"/>
+    <cellStyle name="Обычный 239" xfId="5764"/>
     <cellStyle name="Обычный 24" xfId="352"/>
+    <cellStyle name="Обычный 240" xfId="5765"/>
+    <cellStyle name="Обычный 241" xfId="5766"/>
     <cellStyle name="Обычный 25" xfId="353"/>
     <cellStyle name="Обычный 26" xfId="354"/>
     <cellStyle name="Обычный 27" xfId="355"/>
     <cellStyle name="Обычный 28" xfId="356"/>
     <cellStyle name="Обычный 29" xfId="357"/>
     <cellStyle name="Обычный 3" xfId="144"/>
     <cellStyle name="Обычный 3 10" xfId="145"/>
     <cellStyle name="Обычный 3 11" xfId="146"/>
     <cellStyle name="Обычный 3 12" xfId="147"/>
     <cellStyle name="Обычный 3 13" xfId="148"/>
     <cellStyle name="Обычный 3 13 2" xfId="149"/>
     <cellStyle name="Обычный 3 13 3" xfId="150"/>
     <cellStyle name="Обычный 3 14" xfId="151"/>
     <cellStyle name="Обычный 3 14 2" xfId="152"/>
     <cellStyle name="Обычный 3 14 3" xfId="153"/>
     <cellStyle name="Обычный 3 15" xfId="154"/>
     <cellStyle name="Обычный 3 16" xfId="274"/>
     <cellStyle name="Обычный 3 17" xfId="384"/>
     <cellStyle name="Обычный 3 18" xfId="242"/>
     <cellStyle name="Обычный 3 19" xfId="588"/>
     <cellStyle name="Обычный 3 2" xfId="155"/>
     <cellStyle name="Обычный 3 3" xfId="156"/>
     <cellStyle name="Обычный 3 4" xfId="157"/>
     <cellStyle name="Обычный 3 5" xfId="158"/>
     <cellStyle name="Обычный 3 6" xfId="159"/>
@@ -8265,50 +12059,51 @@
     <cellStyle name="Обычный 37" xfId="365"/>
     <cellStyle name="Обычный 38" xfId="366"/>
     <cellStyle name="Обычный 39" xfId="367"/>
     <cellStyle name="Обычный 4" xfId="163"/>
     <cellStyle name="Обычный 4 10" xfId="164"/>
     <cellStyle name="Обычный 4 11" xfId="368"/>
     <cellStyle name="Обычный 4 12" xfId="504"/>
     <cellStyle name="Обычный 4 13" xfId="508"/>
     <cellStyle name="Обычный 4 14" xfId="592"/>
     <cellStyle name="Обычный 4 2" xfId="165"/>
     <cellStyle name="Обычный 4 3" xfId="166"/>
     <cellStyle name="Обычный 4 4" xfId="167"/>
     <cellStyle name="Обычный 4 5" xfId="168"/>
     <cellStyle name="Обычный 4 6" xfId="169"/>
     <cellStyle name="Обычный 4 7" xfId="170"/>
     <cellStyle name="Обычный 4 8" xfId="171"/>
     <cellStyle name="Обычный 4 9" xfId="172"/>
     <cellStyle name="Обычный 4 9 2" xfId="173"/>
     <cellStyle name="Обычный 4 9 3" xfId="174"/>
     <cellStyle name="Обычный 4_8" xfId="375"/>
     <cellStyle name="Обычный 40" xfId="380"/>
     <cellStyle name="Обычный 41 2" xfId="1207"/>
     <cellStyle name="Обычный 41 3" xfId="1760"/>
     <cellStyle name="Обычный 41 4" xfId="2571"/>
     <cellStyle name="Обычный 41 5" xfId="3450"/>
+    <cellStyle name="Обычный 41 6" xfId="4408"/>
     <cellStyle name="Обычный 42" xfId="1256"/>
     <cellStyle name="Обычный 43" xfId="516"/>
     <cellStyle name="Обычный 44" xfId="517"/>
     <cellStyle name="Обычный 45" xfId="518"/>
     <cellStyle name="Обычный 46" xfId="519"/>
     <cellStyle name="Обычный 47" xfId="520"/>
     <cellStyle name="Обычный 48" xfId="521"/>
     <cellStyle name="Обычный 49" xfId="522"/>
     <cellStyle name="Обычный 5" xfId="175"/>
     <cellStyle name="Обычный 5 2" xfId="176"/>
     <cellStyle name="Обычный 5 3" xfId="177"/>
     <cellStyle name="Обычный 5 4" xfId="178"/>
     <cellStyle name="Обычный 5 5" xfId="179"/>
     <cellStyle name="Обычный 5 6" xfId="369"/>
     <cellStyle name="Обычный 5 7" xfId="505"/>
     <cellStyle name="Обычный 5 8" xfId="276"/>
     <cellStyle name="Обычный 5 9" xfId="593"/>
     <cellStyle name="Обычный 5_8" xfId="376"/>
     <cellStyle name="Обычный 50" xfId="523"/>
     <cellStyle name="Обычный 51" xfId="524"/>
     <cellStyle name="Обычный 52" xfId="525"/>
     <cellStyle name="Обычный 53" xfId="526"/>
     <cellStyle name="Обычный 54" xfId="527"/>
     <cellStyle name="Обычный 55" xfId="528"/>
     <cellStyle name="Обычный 56" xfId="180"/>
@@ -8349,91 +12144,109 @@
     <cellStyle name="Обычный 83" xfId="1267"/>
     <cellStyle name="Обычный 84" xfId="1268"/>
     <cellStyle name="Обычный 85" xfId="1279"/>
     <cellStyle name="Обычный 86" xfId="1269"/>
     <cellStyle name="Обычный 87" xfId="1270"/>
     <cellStyle name="Обычный 88" xfId="1271"/>
     <cellStyle name="Обычный 89" xfId="1272"/>
     <cellStyle name="Обычный 9" xfId="373"/>
     <cellStyle name="Обычный 90" xfId="1273"/>
     <cellStyle name="Обычный 91" xfId="1274"/>
     <cellStyle name="Обычный 92" xfId="1275"/>
     <cellStyle name="Обычный 93" xfId="1276"/>
     <cellStyle name="Обычный 94" xfId="1277"/>
     <cellStyle name="Обычный 95" xfId="1280"/>
     <cellStyle name="Обычный 96" xfId="1278"/>
     <cellStyle name="Обычный 97" xfId="1281"/>
     <cellStyle name="Обычный 98" xfId="1282"/>
     <cellStyle name="Обычный 99" xfId="1283"/>
     <cellStyle name="Обычный_9.7 Верблюды" xfId="2"/>
     <cellStyle name="Открывавшаяся гиперссылка 2" xfId="184"/>
     <cellStyle name="Примечание 2" xfId="185"/>
     <cellStyle name="Примечание 2 2" xfId="292"/>
     <cellStyle name="Примечание 2 2 2" xfId="491"/>
     <cellStyle name="Примечание 2 2 2 2" xfId="735"/>
     <cellStyle name="Примечание 2 2 2 2 2" xfId="1206"/>
+    <cellStyle name="Примечание 2 2 2 2 2 2" xfId="5383"/>
     <cellStyle name="Примечание 2 2 2 2 3" xfId="1759"/>
     <cellStyle name="Примечание 2 2 2 2 4" xfId="2570"/>
     <cellStyle name="Примечание 2 2 2 2 5" xfId="3449"/>
+    <cellStyle name="Примечание 2 2 2 2 6" xfId="4407"/>
     <cellStyle name="Примечание 2 2 2 3" xfId="997"/>
+    <cellStyle name="Примечание 2 2 2 3 2" xfId="5173"/>
     <cellStyle name="Примечание 2 2 2 4" xfId="1550"/>
     <cellStyle name="Примечание 2 2 2 5" xfId="2361"/>
     <cellStyle name="Примечание 2 2 2 6" xfId="3240"/>
+    <cellStyle name="Примечание 2 2 2 7" xfId="4198"/>
     <cellStyle name="Примечание 2 2 3" xfId="641"/>
     <cellStyle name="Примечание 2 2 3 2" xfId="1112"/>
+    <cellStyle name="Примечание 2 2 3 2 2" xfId="5289"/>
     <cellStyle name="Примечание 2 2 3 3" xfId="1665"/>
     <cellStyle name="Примечание 2 2 3 4" xfId="2476"/>
     <cellStyle name="Примечание 2 2 3 5" xfId="3355"/>
+    <cellStyle name="Примечание 2 2 3 6" xfId="4313"/>
     <cellStyle name="Примечание 2 2 4" xfId="886"/>
+    <cellStyle name="Примечание 2 2 4 2" xfId="5062"/>
     <cellStyle name="Примечание 2 2 5" xfId="1440"/>
     <cellStyle name="Примечание 2 2 6" xfId="2251"/>
     <cellStyle name="Примечание 2 2 7" xfId="3130"/>
+    <cellStyle name="Примечание 2 2 8" xfId="4088"/>
     <cellStyle name="Примечание 2 3" xfId="444"/>
     <cellStyle name="Примечание 2 3 2" xfId="688"/>
     <cellStyle name="Примечание 2 3 2 2" xfId="1159"/>
+    <cellStyle name="Примечание 2 3 2 2 2" xfId="5336"/>
     <cellStyle name="Примечание 2 3 2 3" xfId="1712"/>
     <cellStyle name="Примечание 2 3 2 4" xfId="2523"/>
     <cellStyle name="Примечание 2 3 2 5" xfId="3402"/>
+    <cellStyle name="Примечание 2 3 2 6" xfId="4360"/>
     <cellStyle name="Примечание 2 3 3" xfId="950"/>
+    <cellStyle name="Примечание 2 3 3 2" xfId="5126"/>
     <cellStyle name="Примечание 2 3 4" xfId="1503"/>
     <cellStyle name="Примечание 2 3 5" xfId="2314"/>
     <cellStyle name="Примечание 2 3 6" xfId="3193"/>
+    <cellStyle name="Примечание 2 3 7" xfId="4151"/>
     <cellStyle name="Примечание 2 4" xfId="492"/>
     <cellStyle name="Примечание 2 4 2" xfId="998"/>
+    <cellStyle name="Примечание 2 4 2 2" xfId="5174"/>
     <cellStyle name="Примечание 2 4 3" xfId="1551"/>
     <cellStyle name="Примечание 2 4 4" xfId="2362"/>
     <cellStyle name="Примечание 2 4 5" xfId="3241"/>
+    <cellStyle name="Примечание 2 4 6" xfId="4199"/>
     <cellStyle name="Примечание 2 5" xfId="396"/>
     <cellStyle name="Примечание 2 5 2" xfId="902"/>
+    <cellStyle name="Примечание 2 5 2 2" xfId="5078"/>
     <cellStyle name="Примечание 2 5 3" xfId="1455"/>
     <cellStyle name="Примечание 2 5 4" xfId="2266"/>
     <cellStyle name="Примечание 2 5 5" xfId="3145"/>
+    <cellStyle name="Примечание 2 5 6" xfId="4103"/>
     <cellStyle name="Примечание 2 6" xfId="590"/>
     <cellStyle name="Примечание 2 6 2" xfId="1065"/>
+    <cellStyle name="Примечание 2 6 2 2" xfId="5242"/>
     <cellStyle name="Примечание 2 6 3" xfId="1618"/>
     <cellStyle name="Примечание 2 6 4" xfId="2429"/>
     <cellStyle name="Примечание 2 6 5" xfId="3308"/>
+    <cellStyle name="Примечание 2 6 6" xfId="4266"/>
     <cellStyle name="Примечание 2_8" xfId="379"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -8696,51 +12509,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BV5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CC26" sqref="CC26"/>
+      <selection pane="bottomRight" activeCell="BX24" sqref="BX24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="7.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -8751,346 +12564,346 @@
     <col min="28" max="28" width="8.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7.42578125" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="8.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.5703125" style="1" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="1" customWidth="1"/>
     <col min="44" max="45" width="7.7109375" style="1" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="8.85546875" style="1" customWidth="1"/>
     <col min="49" max="49" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="26.25" customHeight="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="35"/>
-[...45 lines deleted...]
-      <c r="AV1" s="35"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="42"/>
+      <c r="AQ1" s="42"/>
+      <c r="AR1" s="42"/>
+      <c r="AS1" s="42"/>
+      <c r="AT1" s="42"/>
+      <c r="AU1" s="42"/>
+      <c r="AV1" s="42"/>
       <c r="AW1" s="4"/>
       <c r="AX1" s="4"/>
       <c r="AY1" s="4"/>
       <c r="AZ1" s="4"/>
       <c r="BA1" s="4"/>
       <c r="BB1" s="4"/>
       <c r="BC1" s="4"/>
       <c r="BD1" s="4"/>
       <c r="BE1" s="4"/>
       <c r="BF1" s="4"/>
       <c r="BG1" s="4"/>
       <c r="BH1" s="4"/>
       <c r="BI1" s="4"/>
       <c r="BJ1" s="4"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="39" t="s">
+      <c r="J2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="39"/>
-[...1 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="39" t="s">
+      <c r="V2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="39"/>
-[...1 lines deleted...]
-      <c r="Y2" s="39"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
+      <c r="Y2" s="36"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="39" t="s">
+      <c r="AH2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="39"/>
-[...1 lines deleted...]
-      <c r="AK2" s="39"/>
+      <c r="AI2" s="36"/>
+      <c r="AJ2" s="36"/>
+      <c r="AK2" s="36"/>
       <c r="AL2" s="9"/>
       <c r="AM2" s="9"/>
       <c r="AN2" s="9"/>
       <c r="AO2" s="9"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
-      <c r="AT2" s="39" t="s">
+      <c r="AT2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="39"/>
-[...1 lines deleted...]
-      <c r="AW2" s="39"/>
+      <c r="AU2" s="36"/>
+      <c r="AV2" s="36"/>
+      <c r="AW2" s="36"/>
       <c r="AX2" s="9"/>
       <c r="AY2" s="9"/>
       <c r="AZ2" s="9"/>
       <c r="BA2" s="9"/>
       <c r="BB2" s="9"/>
       <c r="BC2" s="9"/>
       <c r="BD2" s="9"/>
       <c r="BE2" s="9"/>
-      <c r="BF2" s="39" t="s">
+      <c r="BF2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="39"/>
-[...1 lines deleted...]
-      <c r="BI2" s="39"/>
+      <c r="BG2" s="36"/>
+      <c r="BH2" s="36"/>
+      <c r="BI2" s="36"/>
       <c r="BJ2" s="9"/>
       <c r="BK2" s="9"/>
       <c r="BL2" s="9"/>
       <c r="BM2" s="9"/>
       <c r="BN2" s="9"/>
       <c r="BO2" s="9"/>
       <c r="BP2" s="9"/>
       <c r="BQ2" s="9"/>
-      <c r="BR2" s="39" t="s">
+      <c r="BR2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="BS2" s="39"/>
-[...1 lines deleted...]
-      <c r="BU2" s="39"/>
+      <c r="BS2" s="36"/>
+      <c r="BT2" s="36"/>
+      <c r="BU2" s="36"/>
       <c r="BV2" s="9"/>
       <c r="BW2" s="9"/>
       <c r="BX2" s="9"/>
       <c r="BY2" s="9"/>
       <c r="BZ2" s="9"/>
       <c r="CA2" s="9"/>
       <c r="CB2" s="9"/>
       <c r="CC2" s="9"/>
-      <c r="CD2" s="39" t="s">
+      <c r="CD2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="CE2" s="39"/>
-[...1 lines deleted...]
-      <c r="CG2" s="39"/>
+      <c r="CE2" s="36"/>
+      <c r="CF2" s="36"/>
+      <c r="CG2" s="36"/>
       <c r="CH2" s="9"/>
       <c r="CI2" s="9"/>
       <c r="CJ2" s="9"/>
       <c r="CK2" s="9"/>
       <c r="CL2" s="9"/>
       <c r="CM2" s="9"/>
       <c r="CN2" s="9"/>
       <c r="CO2" s="9"/>
-      <c r="CP2" s="39" t="s">
+      <c r="CP2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="CQ2" s="39"/>
-[...1 lines deleted...]
-      <c r="CS2" s="39"/>
+      <c r="CQ2" s="36"/>
+      <c r="CR2" s="36"/>
+      <c r="CS2" s="36"/>
     </row>
     <row r="3" spans="1:97" ht="17.25" customHeight="1" thickBot="1">
       <c r="A3" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="36" t="s">
+      <c r="B3" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="37"/>
-[...10 lines deleted...]
-      <c r="N3" s="36" t="s">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="37"/>
-[...10 lines deleted...]
-      <c r="Z3" s="36" t="s">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38"/>
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="39"/>
+      <c r="Z3" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="37"/>
-[...10 lines deleted...]
-      <c r="AL3" s="36" t="s">
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38"/>
+      <c r="AE3" s="38"/>
+      <c r="AF3" s="38"/>
+      <c r="AG3" s="38"/>
+      <c r="AH3" s="38"/>
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38"/>
+      <c r="AK3" s="39"/>
+      <c r="AL3" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="37"/>
-[...10 lines deleted...]
-      <c r="AX3" s="36" t="s">
+      <c r="AM3" s="38"/>
+      <c r="AN3" s="38"/>
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38"/>
+      <c r="AQ3" s="38"/>
+      <c r="AR3" s="38"/>
+      <c r="AS3" s="38"/>
+      <c r="AT3" s="38"/>
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="38"/>
+      <c r="AW3" s="39"/>
+      <c r="AX3" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="AY3" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="36" t="s">
+      <c r="AY3" s="38"/>
+      <c r="AZ3" s="38"/>
+      <c r="BA3" s="38"/>
+      <c r="BB3" s="38"/>
+      <c r="BC3" s="38"/>
+      <c r="BD3" s="38"/>
+      <c r="BE3" s="38"/>
+      <c r="BF3" s="38"/>
+      <c r="BG3" s="38"/>
+      <c r="BH3" s="38"/>
+      <c r="BI3" s="39"/>
+      <c r="BJ3" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="37"/>
-[...10 lines deleted...]
-      <c r="BV3" s="36" t="s">
+      <c r="BK3" s="38"/>
+      <c r="BL3" s="38"/>
+      <c r="BM3" s="38"/>
+      <c r="BN3" s="38"/>
+      <c r="BO3" s="38"/>
+      <c r="BP3" s="38"/>
+      <c r="BQ3" s="38"/>
+      <c r="BR3" s="38"/>
+      <c r="BS3" s="38"/>
+      <c r="BT3" s="38"/>
+      <c r="BU3" s="39"/>
+      <c r="BV3" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="37"/>
-[...10 lines deleted...]
-      <c r="CH3" s="36" t="s">
+      <c r="BW3" s="38"/>
+      <c r="BX3" s="38"/>
+      <c r="BY3" s="38"/>
+      <c r="BZ3" s="38"/>
+      <c r="CA3" s="38"/>
+      <c r="CB3" s="38"/>
+      <c r="CC3" s="38"/>
+      <c r="CD3" s="38"/>
+      <c r="CE3" s="38"/>
+      <c r="CF3" s="38"/>
+      <c r="CG3" s="39"/>
+      <c r="CH3" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="37"/>
-[...9 lines deleted...]
-      <c r="CS3" s="38"/>
+      <c r="CI3" s="38"/>
+      <c r="CJ3" s="38"/>
+      <c r="CK3" s="38"/>
+      <c r="CL3" s="38"/>
+      <c r="CM3" s="38"/>
+      <c r="CN3" s="38"/>
+      <c r="CO3" s="38"/>
+      <c r="CP3" s="38"/>
+      <c r="CQ3" s="38"/>
+      <c r="CR3" s="38"/>
+      <c r="CS3" s="39"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
       <c r="A4" s="41"/>
       <c r="B4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="11" t="s">
@@ -9604,54 +13417,56 @@
       </c>
       <c r="CC5" s="24">
         <v>94560</v>
       </c>
       <c r="CD5" s="19">
         <v>94781</v>
       </c>
       <c r="CE5" s="19">
         <v>94748</v>
       </c>
       <c r="CF5" s="19">
         <v>96690</v>
       </c>
       <c r="CG5" s="19">
         <v>96646</v>
       </c>
       <c r="CH5" s="31">
         <v>94995</v>
       </c>
       <c r="CI5" s="32">
         <v>94324</v>
       </c>
       <c r="CJ5" s="34">
         <v>113623</v>
       </c>
-      <c r="CK5" s="42">
+      <c r="CK5" s="35">
         <v>113446</v>
       </c>
-      <c r="CL5" s="24"/>
+      <c r="CL5" s="43">
+        <v>113137</v>
+      </c>
       <c r="CM5" s="24"/>
       <c r="CN5" s="24"/>
       <c r="CO5" s="24"/>
       <c r="CP5" s="19"/>
       <c r="CQ5" s="19"/>
       <c r="CR5" s="19"/>
       <c r="CS5" s="19"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="15">
         <v>187</v>
       </c>
       <c r="C6" s="15">
         <v>174</v>
       </c>
       <c r="D6" s="15">
         <v>223</v>
       </c>
       <c r="E6" s="16">
         <v>223</v>
       </c>
       <c r="F6" s="15">
@@ -9881,54 +13696,56 @@
       </c>
       <c r="CC6" s="24">
         <v>167</v>
       </c>
       <c r="CD6" s="19">
         <v>166</v>
       </c>
       <c r="CE6" s="19">
         <v>166</v>
       </c>
       <c r="CF6" s="19">
         <v>165</v>
       </c>
       <c r="CG6" s="19">
         <v>152</v>
       </c>
       <c r="CH6" s="31">
         <v>373</v>
       </c>
       <c r="CI6" s="32">
         <v>351</v>
       </c>
       <c r="CJ6" s="34">
         <v>415</v>
       </c>
-      <c r="CK6" s="42">
+      <c r="CK6" s="35">
         <v>408</v>
       </c>
-      <c r="CL6" s="24"/>
+      <c r="CL6" s="43">
+        <v>407</v>
+      </c>
       <c r="CM6" s="24"/>
       <c r="CN6" s="24"/>
       <c r="CO6" s="24"/>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="19"/>
       <c r="CR6" s="19"/>
       <c r="CS6" s="19"/>
     </row>
     <row r="7" spans="1:97" ht="14.25" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>2293</v>
       </c>
       <c r="C7" s="15">
         <v>2277</v>
       </c>
       <c r="D7" s="15">
         <v>2844</v>
       </c>
       <c r="E7" s="16">
         <v>2834</v>
       </c>
       <c r="F7" s="15">
@@ -10158,54 +13975,56 @@
       </c>
       <c r="CC7" s="24">
         <v>3574</v>
       </c>
       <c r="CD7" s="19">
         <v>3572</v>
       </c>
       <c r="CE7" s="19">
         <v>3569</v>
       </c>
       <c r="CF7" s="19">
         <v>3567</v>
       </c>
       <c r="CG7" s="19">
         <v>3566</v>
       </c>
       <c r="CH7" s="31">
         <v>3385</v>
       </c>
       <c r="CI7" s="32">
         <v>3547</v>
       </c>
       <c r="CJ7" s="34">
         <v>3966</v>
       </c>
-      <c r="CK7" s="42">
+      <c r="CK7" s="35">
         <v>3947</v>
       </c>
-      <c r="CL7" s="24"/>
+      <c r="CL7" s="43">
+        <v>3926</v>
+      </c>
       <c r="CM7" s="24"/>
       <c r="CN7" s="24"/>
       <c r="CO7" s="24"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>18414</v>
       </c>
       <c r="C8" s="15">
         <v>18240</v>
       </c>
       <c r="D8" s="15">
         <v>22263</v>
       </c>
       <c r="E8" s="16">
         <v>22197</v>
       </c>
       <c r="F8" s="15">
@@ -10435,54 +14254,56 @@
       </c>
       <c r="CC8" s="24">
         <v>28912</v>
       </c>
       <c r="CD8" s="19">
         <v>28862</v>
       </c>
       <c r="CE8" s="19">
         <v>28849</v>
       </c>
       <c r="CF8" s="19">
         <v>28853</v>
       </c>
       <c r="CG8" s="19">
         <v>28852</v>
       </c>
       <c r="CH8" s="31">
         <v>28103</v>
       </c>
       <c r="CI8" s="32">
         <v>27890</v>
       </c>
       <c r="CJ8" s="34">
         <v>33745</v>
       </c>
-      <c r="CK8" s="42">
+      <c r="CK8" s="35">
         <v>33712</v>
       </c>
-      <c r="CL8" s="24"/>
+      <c r="CL8" s="43">
+        <v>33665</v>
+      </c>
       <c r="CM8" s="24"/>
       <c r="CN8" s="24"/>
       <c r="CO8" s="24"/>
       <c r="CP8" s="19"/>
       <c r="CQ8" s="19"/>
       <c r="CR8" s="19"/>
       <c r="CS8" s="19"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>10781</v>
       </c>
       <c r="C9" s="15">
         <v>10677</v>
       </c>
       <c r="D9" s="15">
         <v>13338</v>
       </c>
       <c r="E9" s="16">
         <v>13303</v>
       </c>
       <c r="F9" s="15">
@@ -10712,54 +14533,56 @@
       </c>
       <c r="CC9" s="24">
         <v>16316</v>
       </c>
       <c r="CD9" s="19">
         <v>16321</v>
       </c>
       <c r="CE9" s="19">
         <v>16319</v>
       </c>
       <c r="CF9" s="19">
         <v>16317</v>
       </c>
       <c r="CG9" s="19">
         <v>16306</v>
       </c>
       <c r="CH9" s="31">
         <v>17055</v>
       </c>
       <c r="CI9" s="32">
         <v>16943</v>
       </c>
       <c r="CJ9" s="34">
         <v>20494</v>
       </c>
-      <c r="CK9" s="42">
+      <c r="CK9" s="35">
         <v>20454</v>
       </c>
-      <c r="CL9" s="24"/>
+      <c r="CL9" s="43">
+        <v>20370</v>
+      </c>
       <c r="CM9" s="24"/>
       <c r="CN9" s="24"/>
       <c r="CO9" s="24"/>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>22829</v>
       </c>
       <c r="C10" s="15">
         <v>22634</v>
       </c>
       <c r="D10" s="15">
         <v>27606</v>
       </c>
       <c r="E10" s="16">
         <v>27524</v>
       </c>
       <c r="F10" s="15">
@@ -10989,54 +14812,56 @@
       </c>
       <c r="CC10" s="24">
         <v>29597</v>
       </c>
       <c r="CD10" s="19">
         <v>29580</v>
       </c>
       <c r="CE10" s="19">
         <v>29585</v>
       </c>
       <c r="CF10" s="19">
         <v>30424</v>
       </c>
       <c r="CG10" s="19">
         <v>30412</v>
       </c>
       <c r="CH10" s="31">
         <v>28713</v>
       </c>
       <c r="CI10" s="32">
         <v>28540</v>
       </c>
       <c r="CJ10" s="34">
         <v>34360</v>
       </c>
-      <c r="CK10" s="42">
+      <c r="CK10" s="35">
         <v>34311</v>
       </c>
-      <c r="CL10" s="24"/>
+      <c r="CL10" s="43">
+        <v>34155</v>
+      </c>
       <c r="CM10" s="24"/>
       <c r="CN10" s="24"/>
       <c r="CO10" s="24"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>4322</v>
       </c>
       <c r="C11" s="15">
         <v>4276</v>
       </c>
       <c r="D11" s="15">
         <v>5529</v>
       </c>
       <c r="E11" s="16">
         <v>5544</v>
       </c>
       <c r="F11" s="15">
@@ -11266,54 +15091,56 @@
       </c>
       <c r="CC11" s="24">
         <v>7811</v>
       </c>
       <c r="CD11" s="19">
         <v>7811</v>
       </c>
       <c r="CE11" s="19">
         <v>7791</v>
       </c>
       <c r="CF11" s="19">
         <v>8895</v>
       </c>
       <c r="CG11" s="19">
         <v>8889</v>
       </c>
       <c r="CH11" s="31">
         <v>8535</v>
       </c>
       <c r="CI11" s="32">
         <v>8488</v>
       </c>
       <c r="CJ11" s="34">
         <v>10280</v>
       </c>
-      <c r="CK11" s="42">
+      <c r="CK11" s="35">
         <v>10264</v>
       </c>
-      <c r="CL11" s="24"/>
+      <c r="CL11" s="43">
+        <v>10264</v>
+      </c>
       <c r="CM11" s="24"/>
       <c r="CN11" s="24"/>
       <c r="CO11" s="24"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>6613</v>
       </c>
       <c r="C12" s="15">
         <v>6558</v>
       </c>
       <c r="D12" s="15">
         <v>7619</v>
       </c>
       <c r="E12" s="16">
         <v>7565</v>
       </c>
       <c r="F12" s="15">
@@ -11543,54 +15370,56 @@
       </c>
       <c r="CC12" s="24">
         <v>8183</v>
       </c>
       <c r="CD12" s="19">
         <v>8469</v>
       </c>
       <c r="CE12" s="19">
         <v>8469</v>
       </c>
       <c r="CF12" s="19">
         <v>8469</v>
       </c>
       <c r="CG12" s="19">
         <v>8469</v>
       </c>
       <c r="CH12" s="31">
         <v>8831</v>
       </c>
       <c r="CI12" s="32">
         <v>8765</v>
       </c>
       <c r="CJ12" s="34">
         <v>10363</v>
       </c>
-      <c r="CK12" s="42">
+      <c r="CK12" s="35">
         <v>10350</v>
       </c>
-      <c r="CL12" s="24"/>
+      <c r="CL12" s="43">
+        <v>10350</v>
+      </c>
       <c r="CM12" s="24"/>
       <c r="CN12" s="24"/>
       <c r="CO12" s="24"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="6"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
@@ -11787,68 +15616,68 @@
     </row>
     <row r="20" spans="3:87">
       <c r="C20" s="3"/>
       <c r="CI20" s="33"/>
     </row>
     <row r="21" spans="3:87">
       <c r="C21" s="3"/>
       <c r="CI21" s="33"/>
     </row>
     <row r="22" spans="3:87">
       <c r="C22" s="3"/>
       <c r="CI22" s="33"/>
     </row>
     <row r="23" spans="3:87">
       <c r="C23" s="3"/>
       <c r="CI23" s="33"/>
     </row>
     <row r="24" spans="3:87">
       <c r="CI24" s="33"/>
     </row>
     <row r="25" spans="3:87">
       <c r="CI25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:AV1"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="A1:AV1"/>
-[...5 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>