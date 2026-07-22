--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,60 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
@@ -119,103 +127,55 @@
   <si>
     <t>Численность верблюдов, голов</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...46 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -228,181 +188,66 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...62 lines deleted...]
-    </font>
   </fonts>
-  <fills count="12">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...49 lines deleted...]
-    </fill>
   </fills>
-  <borders count="15">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -522,11735 +367,171 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...28 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="5767">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...1294 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1687 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...2777 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="14" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="24" fillId="0" borderId="4" xfId="5761" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5767">
-[...692 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="13"/>
+  <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="299"/>
-[...108 lines deleted...]
-    <cellStyle name="Обычный 199" xfId="3859"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="4"/>
-    <cellStyle name="Обычный 2 11" xfId="16"/>
-[...723 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="3"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="4821"/>
-[...4166 lines deleted...]
-    <cellStyle name="Обычный 99" xfId="1283"/>
     <cellStyle name="Обычный_9.7 Верблюды" xfId="2"/>
-    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="184"/>
-[...64 lines deleted...]
-    <cellStyle name="Примечание 2_8" xfId="379"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -12503,57 +784,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CS25"/>
+  <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BV5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BX24" sqref="BX24"/>
+      <selection pane="bottomRight" activeCell="CW14" sqref="CW14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="7.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -12564,349 +845,349 @@
     <col min="28" max="28" width="8.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="7.42578125" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="8.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.5703125" style="1" customWidth="1"/>
     <col min="42" max="42" width="8.28515625" style="1" customWidth="1"/>
     <col min="43" max="43" width="7.85546875" style="1" customWidth="1"/>
     <col min="44" max="45" width="7.7109375" style="1" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="8.85546875" style="1" customWidth="1"/>
     <col min="49" max="49" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="26.25" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="42"/>
-[...45 lines deleted...]
-      <c r="AV1" s="42"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
+      <c r="AL1" s="37"/>
+      <c r="AM1" s="37"/>
+      <c r="AN1" s="37"/>
+      <c r="AO1" s="37"/>
+      <c r="AP1" s="37"/>
+      <c r="AQ1" s="37"/>
+      <c r="AR1" s="37"/>
+      <c r="AS1" s="37"/>
+      <c r="AT1" s="37"/>
+      <c r="AU1" s="37"/>
+      <c r="AV1" s="37"/>
       <c r="AW1" s="4"/>
       <c r="AX1" s="4"/>
       <c r="AY1" s="4"/>
       <c r="AZ1" s="4"/>
       <c r="BA1" s="4"/>
       <c r="BB1" s="4"/>
       <c r="BC1" s="4"/>
       <c r="BD1" s="4"/>
       <c r="BE1" s="4"/>
       <c r="BF1" s="4"/>
       <c r="BG1" s="4"/>
       <c r="BH1" s="4"/>
       <c r="BI1" s="4"/>
       <c r="BJ1" s="4"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="36" t="s">
+      <c r="J2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="36"/>
-[...1 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="36" t="s">
+      <c r="V2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="36"/>
-[...1 lines deleted...]
-      <c r="Y2" s="36"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="36" t="s">
+      <c r="AH2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="36"/>
-[...1 lines deleted...]
-      <c r="AK2" s="36"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
       <c r="AL2" s="9"/>
       <c r="AM2" s="9"/>
       <c r="AN2" s="9"/>
       <c r="AO2" s="9"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
-      <c r="AT2" s="36" t="s">
+      <c r="AT2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="36"/>
-[...1 lines deleted...]
-      <c r="AW2" s="36"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
       <c r="AX2" s="9"/>
       <c r="AY2" s="9"/>
       <c r="AZ2" s="9"/>
       <c r="BA2" s="9"/>
       <c r="BB2" s="9"/>
       <c r="BC2" s="9"/>
       <c r="BD2" s="9"/>
       <c r="BE2" s="9"/>
-      <c r="BF2" s="36" t="s">
+      <c r="BF2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="36"/>
-[...1 lines deleted...]
-      <c r="BI2" s="36"/>
+      <c r="BG2" s="31"/>
+      <c r="BH2" s="31"/>
+      <c r="BI2" s="31"/>
       <c r="BJ2" s="9"/>
       <c r="BK2" s="9"/>
       <c r="BL2" s="9"/>
       <c r="BM2" s="9"/>
       <c r="BN2" s="9"/>
       <c r="BO2" s="9"/>
       <c r="BP2" s="9"/>
       <c r="BQ2" s="9"/>
-      <c r="BR2" s="36" t="s">
+      <c r="BR2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="BS2" s="36"/>
-[...1 lines deleted...]
-      <c r="BU2" s="36"/>
+      <c r="BS2" s="31"/>
+      <c r="BT2" s="31"/>
+      <c r="BU2" s="31"/>
       <c r="BV2" s="9"/>
       <c r="BW2" s="9"/>
       <c r="BX2" s="9"/>
       <c r="BY2" s="9"/>
       <c r="BZ2" s="9"/>
       <c r="CA2" s="9"/>
       <c r="CB2" s="9"/>
       <c r="CC2" s="9"/>
-      <c r="CD2" s="36" t="s">
+      <c r="CD2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="CE2" s="36"/>
-[...1 lines deleted...]
-      <c r="CG2" s="36"/>
+      <c r="CE2" s="31"/>
+      <c r="CF2" s="31"/>
+      <c r="CG2" s="31"/>
       <c r="CH2" s="9"/>
       <c r="CI2" s="9"/>
       <c r="CJ2" s="9"/>
       <c r="CK2" s="9"/>
       <c r="CL2" s="9"/>
       <c r="CM2" s="9"/>
       <c r="CN2" s="9"/>
       <c r="CO2" s="9"/>
-      <c r="CP2" s="36" t="s">
+      <c r="CP2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="CQ2" s="36"/>
-[...1 lines deleted...]
-      <c r="CS2" s="36"/>
+      <c r="CQ2" s="31"/>
+      <c r="CR2" s="31"/>
+      <c r="CS2" s="31"/>
     </row>
     <row r="3" spans="1:97" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="37" t="s">
+      <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="38"/>
-[...10 lines deleted...]
-      <c r="N3" s="37" t="s">
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="38"/>
-[...10 lines deleted...]
-      <c r="Z3" s="37" t="s">
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
+      <c r="X3" s="33"/>
+      <c r="Y3" s="34"/>
+      <c r="Z3" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="38"/>
-[...10 lines deleted...]
-      <c r="AL3" s="37" t="s">
+      <c r="AA3" s="33"/>
+      <c r="AB3" s="33"/>
+      <c r="AC3" s="33"/>
+      <c r="AD3" s="33"/>
+      <c r="AE3" s="33"/>
+      <c r="AF3" s="33"/>
+      <c r="AG3" s="33"/>
+      <c r="AH3" s="33"/>
+      <c r="AI3" s="33"/>
+      <c r="AJ3" s="33"/>
+      <c r="AK3" s="34"/>
+      <c r="AL3" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="38"/>
-[...10 lines deleted...]
-      <c r="AX3" s="37" t="s">
+      <c r="AM3" s="33"/>
+      <c r="AN3" s="33"/>
+      <c r="AO3" s="33"/>
+      <c r="AP3" s="33"/>
+      <c r="AQ3" s="33"/>
+      <c r="AR3" s="33"/>
+      <c r="AS3" s="33"/>
+      <c r="AT3" s="33"/>
+      <c r="AU3" s="33"/>
+      <c r="AV3" s="33"/>
+      <c r="AW3" s="34"/>
+      <c r="AX3" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="AY3" s="38"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="37" t="s">
+      <c r="AY3" s="33"/>
+      <c r="AZ3" s="33"/>
+      <c r="BA3" s="33"/>
+      <c r="BB3" s="33"/>
+      <c r="BC3" s="33"/>
+      <c r="BD3" s="33"/>
+      <c r="BE3" s="33"/>
+      <c r="BF3" s="33"/>
+      <c r="BG3" s="33"/>
+      <c r="BH3" s="33"/>
+      <c r="BI3" s="34"/>
+      <c r="BJ3" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="38"/>
-[...10 lines deleted...]
-      <c r="BV3" s="37" t="s">
+      <c r="BK3" s="33"/>
+      <c r="BL3" s="33"/>
+      <c r="BM3" s="33"/>
+      <c r="BN3" s="33"/>
+      <c r="BO3" s="33"/>
+      <c r="BP3" s="33"/>
+      <c r="BQ3" s="33"/>
+      <c r="BR3" s="33"/>
+      <c r="BS3" s="33"/>
+      <c r="BT3" s="33"/>
+      <c r="BU3" s="34"/>
+      <c r="BV3" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="38"/>
-[...10 lines deleted...]
-      <c r="CH3" s="37" t="s">
+      <c r="BW3" s="33"/>
+      <c r="BX3" s="33"/>
+      <c r="BY3" s="33"/>
+      <c r="BZ3" s="33"/>
+      <c r="CA3" s="33"/>
+      <c r="CB3" s="33"/>
+      <c r="CC3" s="33"/>
+      <c r="CD3" s="33"/>
+      <c r="CE3" s="33"/>
+      <c r="CF3" s="33"/>
+      <c r="CG3" s="34"/>
+      <c r="CH3" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="38"/>
-[...9 lines deleted...]
-      <c r="CS3" s="39"/>
+      <c r="CI3" s="33"/>
+      <c r="CJ3" s="33"/>
+      <c r="CK3" s="33"/>
+      <c r="CL3" s="33"/>
+      <c r="CM3" s="33"/>
+      <c r="CN3" s="33"/>
+      <c r="CO3" s="33"/>
+      <c r="CP3" s="33"/>
+      <c r="CQ3" s="33"/>
+      <c r="CR3" s="33"/>
+      <c r="CS3" s="34"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="41"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -13121,51 +1402,51 @@
       </c>
       <c r="CB4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="CC4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="CD4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="CE4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="CF4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="CG4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="CH4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="CI4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="CJ4" s="11" t="s">
+      <c r="CJ4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="CK4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="CL4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="CM4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="CN4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="CO4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="CP4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="CQ4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="CR4" s="11" t="s">
         <v>14</v>
@@ -13408,66 +1689,68 @@
       </c>
       <c r="BZ5" s="24">
         <v>109482</v>
       </c>
       <c r="CA5" s="24">
         <v>94657</v>
       </c>
       <c r="CB5" s="24">
         <v>94618</v>
       </c>
       <c r="CC5" s="24">
         <v>94560</v>
       </c>
       <c r="CD5" s="19">
         <v>94781</v>
       </c>
       <c r="CE5" s="19">
         <v>94748</v>
       </c>
       <c r="CF5" s="19">
         <v>96690</v>
       </c>
       <c r="CG5" s="19">
         <v>96646</v>
       </c>
-      <c r="CH5" s="31">
+      <c r="CH5" s="24">
         <v>94995</v>
       </c>
-      <c r="CI5" s="32">
+      <c r="CI5" s="28">
         <v>94324</v>
       </c>
-      <c r="CJ5" s="34">
+      <c r="CJ5" s="29">
         <v>113623</v>
       </c>
-      <c r="CK5" s="35">
+      <c r="CK5" s="27">
         <v>113446</v>
       </c>
-      <c r="CL5" s="43">
+      <c r="CL5" s="24">
         <v>113137</v>
       </c>
-      <c r="CM5" s="24"/>
+      <c r="CM5" s="24">
+        <v>99095</v>
+      </c>
       <c r="CN5" s="24"/>
       <c r="CO5" s="24"/>
       <c r="CP5" s="19"/>
       <c r="CQ5" s="19"/>
       <c r="CR5" s="19"/>
       <c r="CS5" s="19"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="15">
         <v>187</v>
       </c>
       <c r="C6" s="15">
         <v>174</v>
       </c>
       <c r="D6" s="15">
         <v>223</v>
       </c>
       <c r="E6" s="16">
         <v>223</v>
       </c>
       <c r="F6" s="15">
         <v>223</v>
@@ -13687,66 +1970,68 @@
       </c>
       <c r="BZ6" s="24">
         <v>249</v>
       </c>
       <c r="CA6" s="24">
         <v>169</v>
       </c>
       <c r="CB6" s="24">
         <v>168</v>
       </c>
       <c r="CC6" s="24">
         <v>167</v>
       </c>
       <c r="CD6" s="19">
         <v>166</v>
       </c>
       <c r="CE6" s="19">
         <v>166</v>
       </c>
       <c r="CF6" s="19">
         <v>165</v>
       </c>
       <c r="CG6" s="19">
         <v>152</v>
       </c>
-      <c r="CH6" s="31">
+      <c r="CH6" s="24">
         <v>373</v>
       </c>
-      <c r="CI6" s="32">
+      <c r="CI6" s="28">
         <v>351</v>
       </c>
-      <c r="CJ6" s="34">
+      <c r="CJ6" s="24">
         <v>415</v>
       </c>
-      <c r="CK6" s="35">
+      <c r="CK6" s="27">
         <v>408</v>
       </c>
-      <c r="CL6" s="43">
+      <c r="CL6" s="24">
         <v>407</v>
       </c>
-      <c r="CM6" s="24"/>
+      <c r="CM6" s="24">
+        <v>425</v>
+      </c>
       <c r="CN6" s="24"/>
       <c r="CO6" s="24"/>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="19"/>
       <c r="CR6" s="19"/>
       <c r="CS6" s="19"/>
     </row>
     <row r="7" spans="1:97" ht="14.25" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>2293</v>
       </c>
       <c r="C7" s="15">
         <v>2277</v>
       </c>
       <c r="D7" s="15">
         <v>2844</v>
       </c>
       <c r="E7" s="16">
         <v>2834</v>
       </c>
       <c r="F7" s="15">
         <v>2820</v>
@@ -13966,66 +2251,68 @@
       </c>
       <c r="BZ7" s="24">
         <v>4178</v>
       </c>
       <c r="CA7" s="24">
         <v>3582</v>
       </c>
       <c r="CB7" s="24">
         <v>3581</v>
       </c>
       <c r="CC7" s="24">
         <v>3574</v>
       </c>
       <c r="CD7" s="19">
         <v>3572</v>
       </c>
       <c r="CE7" s="19">
         <v>3569</v>
       </c>
       <c r="CF7" s="19">
         <v>3567</v>
       </c>
       <c r="CG7" s="19">
         <v>3566</v>
       </c>
-      <c r="CH7" s="31">
+      <c r="CH7" s="24">
         <v>3385</v>
       </c>
-      <c r="CI7" s="32">
+      <c r="CI7" s="28">
         <v>3547</v>
       </c>
-      <c r="CJ7" s="34">
+      <c r="CJ7" s="24">
         <v>3966</v>
       </c>
-      <c r="CK7" s="35">
+      <c r="CK7" s="27">
         <v>3947</v>
       </c>
-      <c r="CL7" s="43">
+      <c r="CL7" s="24">
         <v>3926</v>
       </c>
-      <c r="CM7" s="24"/>
+      <c r="CM7" s="24">
+        <v>3971</v>
+      </c>
       <c r="CN7" s="24"/>
       <c r="CO7" s="24"/>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>18414</v>
       </c>
       <c r="C8" s="15">
         <v>18240</v>
       </c>
       <c r="D8" s="15">
         <v>22263</v>
       </c>
       <c r="E8" s="16">
         <v>22197</v>
       </c>
       <c r="F8" s="15">
         <v>22087</v>
@@ -14245,66 +2532,68 @@
       </c>
       <c r="BZ8" s="24">
         <v>31990</v>
       </c>
       <c r="CA8" s="24">
         <v>28922</v>
       </c>
       <c r="CB8" s="24">
         <v>28912</v>
       </c>
       <c r="CC8" s="24">
         <v>28912</v>
       </c>
       <c r="CD8" s="19">
         <v>28862</v>
       </c>
       <c r="CE8" s="19">
         <v>28849</v>
       </c>
       <c r="CF8" s="19">
         <v>28853</v>
       </c>
       <c r="CG8" s="19">
         <v>28852</v>
       </c>
-      <c r="CH8" s="31">
+      <c r="CH8" s="24">
         <v>28103</v>
       </c>
-      <c r="CI8" s="32">
+      <c r="CI8" s="28">
         <v>27890</v>
       </c>
-      <c r="CJ8" s="34">
+      <c r="CJ8" s="24">
         <v>33745</v>
       </c>
-      <c r="CK8" s="35">
+      <c r="CK8" s="27">
         <v>33712</v>
       </c>
-      <c r="CL8" s="43">
+      <c r="CL8" s="24">
         <v>33665</v>
       </c>
-      <c r="CM8" s="24"/>
+      <c r="CM8" s="24">
+        <v>27138</v>
+      </c>
       <c r="CN8" s="24"/>
       <c r="CO8" s="24"/>
       <c r="CP8" s="19"/>
       <c r="CQ8" s="19"/>
       <c r="CR8" s="19"/>
       <c r="CS8" s="19"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>10781</v>
       </c>
       <c r="C9" s="15">
         <v>10677</v>
       </c>
       <c r="D9" s="15">
         <v>13338</v>
       </c>
       <c r="E9" s="16">
         <v>13303</v>
       </c>
       <c r="F9" s="15">
         <v>13241</v>
@@ -14524,66 +2813,68 @@
       </c>
       <c r="BZ9" s="24">
         <v>19371</v>
       </c>
       <c r="CA9" s="24">
         <v>16312</v>
       </c>
       <c r="CB9" s="24">
         <v>16311</v>
       </c>
       <c r="CC9" s="24">
         <v>16316</v>
       </c>
       <c r="CD9" s="19">
         <v>16321</v>
       </c>
       <c r="CE9" s="19">
         <v>16319</v>
       </c>
       <c r="CF9" s="19">
         <v>16317</v>
       </c>
       <c r="CG9" s="19">
         <v>16306</v>
       </c>
-      <c r="CH9" s="31">
+      <c r="CH9" s="24">
         <v>17055</v>
       </c>
-      <c r="CI9" s="32">
+      <c r="CI9" s="28">
         <v>16943</v>
       </c>
-      <c r="CJ9" s="34">
+      <c r="CJ9" s="24">
         <v>20494</v>
       </c>
-      <c r="CK9" s="35">
+      <c r="CK9" s="27">
         <v>20454</v>
       </c>
-      <c r="CL9" s="43">
+      <c r="CL9" s="24">
         <v>20370</v>
       </c>
-      <c r="CM9" s="24"/>
+      <c r="CM9" s="24">
+        <v>17150</v>
+      </c>
       <c r="CN9" s="24"/>
       <c r="CO9" s="24"/>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>22829</v>
       </c>
       <c r="C10" s="15">
         <v>22634</v>
       </c>
       <c r="D10" s="15">
         <v>27606</v>
       </c>
       <c r="E10" s="16">
         <v>27524</v>
       </c>
       <c r="F10" s="15">
         <v>27393</v>
@@ -14803,66 +3094,68 @@
       </c>
       <c r="BZ10" s="24">
         <v>34902</v>
       </c>
       <c r="CA10" s="24">
         <v>29616</v>
       </c>
       <c r="CB10" s="24">
         <v>29602</v>
       </c>
       <c r="CC10" s="24">
         <v>29597</v>
       </c>
       <c r="CD10" s="19">
         <v>29580</v>
       </c>
       <c r="CE10" s="19">
         <v>29585</v>
       </c>
       <c r="CF10" s="19">
         <v>30424</v>
       </c>
       <c r="CG10" s="19">
         <v>30412</v>
       </c>
-      <c r="CH10" s="31">
+      <c r="CH10" s="24">
         <v>28713</v>
       </c>
-      <c r="CI10" s="32">
+      <c r="CI10" s="28">
         <v>28540</v>
       </c>
-      <c r="CJ10" s="34">
+      <c r="CJ10" s="24">
         <v>34360</v>
       </c>
-      <c r="CK10" s="35">
+      <c r="CK10" s="27">
         <v>34311</v>
       </c>
-      <c r="CL10" s="43">
+      <c r="CL10" s="24">
         <v>34155</v>
       </c>
-      <c r="CM10" s="24"/>
+      <c r="CM10" s="24">
+        <v>32319</v>
+      </c>
       <c r="CN10" s="24"/>
       <c r="CO10" s="24"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>4322</v>
       </c>
       <c r="C11" s="15">
         <v>4276</v>
       </c>
       <c r="D11" s="15">
         <v>5529</v>
       </c>
       <c r="E11" s="16">
         <v>5544</v>
       </c>
       <c r="F11" s="15">
         <v>5529</v>
@@ -15082,66 +3375,68 @@
       </c>
       <c r="BZ11" s="24">
         <v>9681</v>
       </c>
       <c r="CA11" s="24">
         <v>7813</v>
       </c>
       <c r="CB11" s="24">
         <v>7811</v>
       </c>
       <c r="CC11" s="24">
         <v>7811</v>
       </c>
       <c r="CD11" s="19">
         <v>7811</v>
       </c>
       <c r="CE11" s="19">
         <v>7791</v>
       </c>
       <c r="CF11" s="19">
         <v>8895</v>
       </c>
       <c r="CG11" s="19">
         <v>8889</v>
       </c>
-      <c r="CH11" s="31">
+      <c r="CH11" s="24">
         <v>8535</v>
       </c>
-      <c r="CI11" s="32">
+      <c r="CI11" s="28">
         <v>8488</v>
       </c>
-      <c r="CJ11" s="34">
+      <c r="CJ11" s="24">
         <v>10280</v>
       </c>
-      <c r="CK11" s="35">
+      <c r="CK11" s="27">
         <v>10264</v>
       </c>
-      <c r="CL11" s="43">
+      <c r="CL11" s="24">
         <v>10264</v>
       </c>
-      <c r="CM11" s="24"/>
+      <c r="CM11" s="24">
+        <v>8950</v>
+      </c>
       <c r="CN11" s="24"/>
       <c r="CO11" s="24"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>6613</v>
       </c>
       <c r="C12" s="15">
         <v>6558</v>
       </c>
       <c r="D12" s="15">
         <v>7619</v>
       </c>
       <c r="E12" s="16">
         <v>7565</v>
       </c>
       <c r="F12" s="15">
         <v>7569</v>
@@ -15361,66 +3656,68 @@
       </c>
       <c r="BZ12" s="24">
         <v>9111</v>
       </c>
       <c r="CA12" s="24">
         <v>8243</v>
       </c>
       <c r="CB12" s="24">
         <v>8233</v>
       </c>
       <c r="CC12" s="24">
         <v>8183</v>
       </c>
       <c r="CD12" s="19">
         <v>8469</v>
       </c>
       <c r="CE12" s="19">
         <v>8469</v>
       </c>
       <c r="CF12" s="19">
         <v>8469</v>
       </c>
       <c r="CG12" s="19">
         <v>8469</v>
       </c>
-      <c r="CH12" s="31">
+      <c r="CH12" s="24">
         <v>8831</v>
       </c>
-      <c r="CI12" s="32">
+      <c r="CI12" s="28">
         <v>8765</v>
       </c>
-      <c r="CJ12" s="34">
+      <c r="CJ12" s="24">
         <v>10363</v>
       </c>
-      <c r="CK12" s="35">
+      <c r="CK12" s="27">
         <v>10350</v>
       </c>
-      <c r="CL12" s="43">
+      <c r="CL12" s="24">
         <v>10350</v>
       </c>
-      <c r="CM12" s="24"/>
+      <c r="CM12" s="24">
+        <v>9142</v>
+      </c>
       <c r="CN12" s="24"/>
       <c r="CO12" s="24"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="6"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
@@ -15578,106 +3875,92 @@
       <c r="AO15" s="4"/>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
       <c r="AT15" s="4"/>
       <c r="AU15" s="4"/>
       <c r="AV15" s="4"/>
       <c r="AW15" s="4"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="4"/>
       <c r="BE15" s="4"/>
       <c r="BF15" s="4"/>
       <c r="BG15" s="4"/>
       <c r="BH15" s="4"/>
       <c r="BI15" s="4"/>
       <c r="BJ15" s="4"/>
     </row>
     <row r="16" spans="1:97">
       <c r="C16" s="3"/>
-      <c r="CI16" s="2"/>
     </row>
-    <row r="17" spans="3:87">
+    <row r="17" spans="3:3">
       <c r="C17" s="3"/>
-      <c r="CI17" s="33"/>
     </row>
-    <row r="18" spans="3:87">
+    <row r="18" spans="3:3">
       <c r="C18" s="3"/>
-      <c r="CI18" s="33"/>
     </row>
-    <row r="19" spans="3:87">
+    <row r="19" spans="3:3">
       <c r="C19" s="3"/>
-      <c r="CI19" s="33"/>
     </row>
-    <row r="20" spans="3:87">
+    <row r="20" spans="3:3">
       <c r="C20" s="3"/>
-      <c r="CI20" s="33"/>
     </row>
-    <row r="21" spans="3:87">
+    <row r="21" spans="3:3">
       <c r="C21" s="3"/>
-      <c r="CI21" s="33"/>
     </row>
-    <row r="22" spans="3:87">
+    <row r="22" spans="3:3">
       <c r="C22" s="3"/>
-      <c r="CI22" s="33"/>
     </row>
-    <row r="23" spans="3:87">
+    <row r="23" spans="3:3">
       <c r="C23" s="3"/>
-      <c r="CI23" s="33"/>
-[...5 lines deleted...]
-      <c r="CI25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A1:AV1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="CP2:CS2"/>
-    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>