--- v3 (2026-07-22)
+++ v4 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="5040"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
@@ -787,54 +787,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="CJ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CW14" sqref="CW14"/>
+      <selection pane="bottomRight" activeCell="CZ14" sqref="CZ14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="7.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1707,52 +1707,56 @@
       </c>
       <c r="CF5" s="19">
         <v>96690</v>
       </c>
       <c r="CG5" s="19">
         <v>96646</v>
       </c>
       <c r="CH5" s="24">
         <v>94995</v>
       </c>
       <c r="CI5" s="28">
         <v>94324</v>
       </c>
       <c r="CJ5" s="29">
         <v>113623</v>
       </c>
       <c r="CK5" s="27">
         <v>113446</v>
       </c>
       <c r="CL5" s="24">
         <v>113137</v>
       </c>
       <c r="CM5" s="24">
         <v>99095</v>
       </c>
-      <c r="CN5" s="24"/>
-      <c r="CO5" s="24"/>
+      <c r="CN5" s="24">
+        <v>98762</v>
+      </c>
+      <c r="CO5" s="24">
+        <v>98529</v>
+      </c>
       <c r="CP5" s="19"/>
       <c r="CQ5" s="19"/>
       <c r="CR5" s="19"/>
       <c r="CS5" s="19"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="15">
         <v>187</v>
       </c>
       <c r="C6" s="15">
         <v>174</v>
       </c>
       <c r="D6" s="15">
         <v>223</v>
       </c>
       <c r="E6" s="16">
         <v>223</v>
       </c>
       <c r="F6" s="15">
         <v>223</v>
       </c>
       <c r="G6" s="15">
@@ -1988,52 +1992,56 @@
       </c>
       <c r="CF6" s="19">
         <v>165</v>
       </c>
       <c r="CG6" s="19">
         <v>152</v>
       </c>
       <c r="CH6" s="24">
         <v>373</v>
       </c>
       <c r="CI6" s="28">
         <v>351</v>
       </c>
       <c r="CJ6" s="24">
         <v>415</v>
       </c>
       <c r="CK6" s="27">
         <v>408</v>
       </c>
       <c r="CL6" s="24">
         <v>407</v>
       </c>
       <c r="CM6" s="24">
         <v>425</v>
       </c>
-      <c r="CN6" s="24"/>
-      <c r="CO6" s="24"/>
+      <c r="CN6" s="24">
+        <v>425</v>
+      </c>
+      <c r="CO6" s="24">
+        <v>425</v>
+      </c>
       <c r="CP6" s="19"/>
       <c r="CQ6" s="19"/>
       <c r="CR6" s="19"/>
       <c r="CS6" s="19"/>
     </row>
     <row r="7" spans="1:97" ht="14.25" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>2293</v>
       </c>
       <c r="C7" s="15">
         <v>2277</v>
       </c>
       <c r="D7" s="15">
         <v>2844</v>
       </c>
       <c r="E7" s="16">
         <v>2834</v>
       </c>
       <c r="F7" s="15">
         <v>2820</v>
       </c>
       <c r="G7" s="15">
@@ -2269,52 +2277,56 @@
       </c>
       <c r="CF7" s="19">
         <v>3567</v>
       </c>
       <c r="CG7" s="19">
         <v>3566</v>
       </c>
       <c r="CH7" s="24">
         <v>3385</v>
       </c>
       <c r="CI7" s="28">
         <v>3547</v>
       </c>
       <c r="CJ7" s="24">
         <v>3966</v>
       </c>
       <c r="CK7" s="27">
         <v>3947</v>
       </c>
       <c r="CL7" s="24">
         <v>3926</v>
       </c>
       <c r="CM7" s="24">
         <v>3971</v>
       </c>
-      <c r="CN7" s="24"/>
-      <c r="CO7" s="24"/>
+      <c r="CN7" s="24">
+        <v>3967</v>
+      </c>
+      <c r="CO7" s="24">
+        <v>3957</v>
+      </c>
       <c r="CP7" s="19"/>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>18414</v>
       </c>
       <c r="C8" s="15">
         <v>18240</v>
       </c>
       <c r="D8" s="15">
         <v>22263</v>
       </c>
       <c r="E8" s="16">
         <v>22197</v>
       </c>
       <c r="F8" s="15">
         <v>22087</v>
       </c>
       <c r="G8" s="15">
@@ -2550,52 +2562,56 @@
       </c>
       <c r="CF8" s="19">
         <v>28853</v>
       </c>
       <c r="CG8" s="19">
         <v>28852</v>
       </c>
       <c r="CH8" s="24">
         <v>28103</v>
       </c>
       <c r="CI8" s="28">
         <v>27890</v>
       </c>
       <c r="CJ8" s="24">
         <v>33745</v>
       </c>
       <c r="CK8" s="27">
         <v>33712</v>
       </c>
       <c r="CL8" s="24">
         <v>33665</v>
       </c>
       <c r="CM8" s="24">
         <v>27138</v>
       </c>
-      <c r="CN8" s="24"/>
-      <c r="CO8" s="24"/>
+      <c r="CN8" s="24">
+        <v>27042</v>
+      </c>
+      <c r="CO8" s="24">
+        <v>26973</v>
+      </c>
       <c r="CP8" s="19"/>
       <c r="CQ8" s="19"/>
       <c r="CR8" s="19"/>
       <c r="CS8" s="19"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>10781</v>
       </c>
       <c r="C9" s="15">
         <v>10677</v>
       </c>
       <c r="D9" s="15">
         <v>13338</v>
       </c>
       <c r="E9" s="16">
         <v>13303</v>
       </c>
       <c r="F9" s="15">
         <v>13241</v>
       </c>
       <c r="G9" s="15">
@@ -2831,52 +2847,56 @@
       </c>
       <c r="CF9" s="19">
         <v>16317</v>
       </c>
       <c r="CG9" s="19">
         <v>16306</v>
       </c>
       <c r="CH9" s="24">
         <v>17055</v>
       </c>
       <c r="CI9" s="28">
         <v>16943</v>
       </c>
       <c r="CJ9" s="24">
         <v>20494</v>
       </c>
       <c r="CK9" s="27">
         <v>20454</v>
       </c>
       <c r="CL9" s="24">
         <v>20370</v>
       </c>
       <c r="CM9" s="24">
         <v>17150</v>
       </c>
-      <c r="CN9" s="24"/>
-      <c r="CO9" s="24"/>
+      <c r="CN9" s="24">
+        <v>17113</v>
+      </c>
+      <c r="CO9" s="24">
+        <v>17078</v>
+      </c>
       <c r="CP9" s="19"/>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>22829</v>
       </c>
       <c r="C10" s="15">
         <v>22634</v>
       </c>
       <c r="D10" s="15">
         <v>27606</v>
       </c>
       <c r="E10" s="16">
         <v>27524</v>
       </c>
       <c r="F10" s="15">
         <v>27393</v>
       </c>
       <c r="G10" s="15">
@@ -3112,52 +3132,56 @@
       </c>
       <c r="CF10" s="19">
         <v>30424</v>
       </c>
       <c r="CG10" s="19">
         <v>30412</v>
       </c>
       <c r="CH10" s="24">
         <v>28713</v>
       </c>
       <c r="CI10" s="28">
         <v>28540</v>
       </c>
       <c r="CJ10" s="24">
         <v>34360</v>
       </c>
       <c r="CK10" s="27">
         <v>34311</v>
       </c>
       <c r="CL10" s="24">
         <v>34155</v>
       </c>
       <c r="CM10" s="24">
         <v>32319</v>
       </c>
-      <c r="CN10" s="24"/>
-      <c r="CO10" s="24"/>
+      <c r="CN10" s="24">
+        <v>32129</v>
+      </c>
+      <c r="CO10" s="24">
+        <v>32032</v>
+      </c>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>4322</v>
       </c>
       <c r="C11" s="15">
         <v>4276</v>
       </c>
       <c r="D11" s="15">
         <v>5529</v>
       </c>
       <c r="E11" s="16">
         <v>5544</v>
       </c>
       <c r="F11" s="15">
         <v>5529</v>
       </c>
       <c r="G11" s="15">
@@ -3393,52 +3417,56 @@
       </c>
       <c r="CF11" s="19">
         <v>8895</v>
       </c>
       <c r="CG11" s="19">
         <v>8889</v>
       </c>
       <c r="CH11" s="24">
         <v>8535</v>
       </c>
       <c r="CI11" s="28">
         <v>8488</v>
       </c>
       <c r="CJ11" s="24">
         <v>10280</v>
       </c>
       <c r="CK11" s="27">
         <v>10264</v>
       </c>
       <c r="CL11" s="24">
         <v>10264</v>
       </c>
       <c r="CM11" s="24">
         <v>8950</v>
       </c>
-      <c r="CN11" s="24"/>
-      <c r="CO11" s="24"/>
+      <c r="CN11" s="24">
+        <v>8944</v>
+      </c>
+      <c r="CO11" s="24">
+        <v>8929</v>
+      </c>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>6613</v>
       </c>
       <c r="C12" s="15">
         <v>6558</v>
       </c>
       <c r="D12" s="15">
         <v>7619</v>
       </c>
       <c r="E12" s="16">
         <v>7565</v>
       </c>
       <c r="F12" s="15">
         <v>7569</v>
       </c>
       <c r="G12" s="15">
@@ -3674,52 +3702,56 @@
       </c>
       <c r="CF12" s="19">
         <v>8469</v>
       </c>
       <c r="CG12" s="19">
         <v>8469</v>
       </c>
       <c r="CH12" s="24">
         <v>8831</v>
       </c>
       <c r="CI12" s="28">
         <v>8765</v>
       </c>
       <c r="CJ12" s="24">
         <v>10363</v>
       </c>
       <c r="CK12" s="27">
         <v>10350</v>
       </c>
       <c r="CL12" s="24">
         <v>10350</v>
       </c>
       <c r="CM12" s="24">
         <v>9142</v>
       </c>
-      <c r="CN12" s="24"/>
-      <c r="CO12" s="24"/>
+      <c r="CN12" s="24">
+        <v>9142</v>
+      </c>
+      <c r="CO12" s="24">
+        <v>9135</v>
+      </c>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="6"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>