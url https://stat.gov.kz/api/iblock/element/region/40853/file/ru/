--- v4 (2026-09-21)
+++ v5 (2026-10-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="5040"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
@@ -790,51 +790,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="CJ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CZ14" sqref="CZ14"/>
+      <selection pane="bottomRight" activeCell="DA9" sqref="DA9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="7.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1713,51 +1713,53 @@
       </c>
       <c r="CH5" s="24">
         <v>94995</v>
       </c>
       <c r="CI5" s="28">
         <v>94324</v>
       </c>
       <c r="CJ5" s="29">
         <v>113623</v>
       </c>
       <c r="CK5" s="27">
         <v>113446</v>
       </c>
       <c r="CL5" s="24">
         <v>113137</v>
       </c>
       <c r="CM5" s="24">
         <v>99095</v>
       </c>
       <c r="CN5" s="24">
         <v>98762</v>
       </c>
       <c r="CO5" s="24">
         <v>98529</v>
       </c>
-      <c r="CP5" s="19"/>
+      <c r="CP5" s="19">
+        <v>101166</v>
+      </c>
       <c r="CQ5" s="19"/>
       <c r="CR5" s="19"/>
       <c r="CS5" s="19"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="15">
         <v>187</v>
       </c>
       <c r="C6" s="15">
         <v>174</v>
       </c>
       <c r="D6" s="15">
         <v>223</v>
       </c>
       <c r="E6" s="16">
         <v>223</v>
       </c>
       <c r="F6" s="15">
         <v>223</v>
       </c>
       <c r="G6" s="15">
         <v>223</v>
@@ -1998,51 +2000,53 @@
       </c>
       <c r="CH6" s="24">
         <v>373</v>
       </c>
       <c r="CI6" s="28">
         <v>351</v>
       </c>
       <c r="CJ6" s="24">
         <v>415</v>
       </c>
       <c r="CK6" s="27">
         <v>408</v>
       </c>
       <c r="CL6" s="24">
         <v>407</v>
       </c>
       <c r="CM6" s="24">
         <v>425</v>
       </c>
       <c r="CN6" s="24">
         <v>425</v>
       </c>
       <c r="CO6" s="24">
         <v>425</v>
       </c>
-      <c r="CP6" s="19"/>
+      <c r="CP6" s="19">
+        <v>434</v>
+      </c>
       <c r="CQ6" s="19"/>
       <c r="CR6" s="19"/>
       <c r="CS6" s="19"/>
     </row>
     <row r="7" spans="1:97" ht="14.25" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>2293</v>
       </c>
       <c r="C7" s="15">
         <v>2277</v>
       </c>
       <c r="D7" s="15">
         <v>2844</v>
       </c>
       <c r="E7" s="16">
         <v>2834</v>
       </c>
       <c r="F7" s="15">
         <v>2820</v>
       </c>
       <c r="G7" s="15">
         <v>2832</v>
@@ -2283,51 +2287,53 @@
       </c>
       <c r="CH7" s="24">
         <v>3385</v>
       </c>
       <c r="CI7" s="28">
         <v>3547</v>
       </c>
       <c r="CJ7" s="24">
         <v>3966</v>
       </c>
       <c r="CK7" s="27">
         <v>3947</v>
       </c>
       <c r="CL7" s="24">
         <v>3926</v>
       </c>
       <c r="CM7" s="24">
         <v>3971</v>
       </c>
       <c r="CN7" s="24">
         <v>3967</v>
       </c>
       <c r="CO7" s="24">
         <v>3957</v>
       </c>
-      <c r="CP7" s="19"/>
+      <c r="CP7" s="19">
+        <v>3972</v>
+      </c>
       <c r="CQ7" s="19"/>
       <c r="CR7" s="19"/>
       <c r="CS7" s="19"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>18414</v>
       </c>
       <c r="C8" s="15">
         <v>18240</v>
       </c>
       <c r="D8" s="15">
         <v>22263</v>
       </c>
       <c r="E8" s="16">
         <v>22197</v>
       </c>
       <c r="F8" s="15">
         <v>22087</v>
       </c>
       <c r="G8" s="15">
         <v>21939</v>
@@ -2568,51 +2574,53 @@
       </c>
       <c r="CH8" s="24">
         <v>28103</v>
       </c>
       <c r="CI8" s="28">
         <v>27890</v>
       </c>
       <c r="CJ8" s="24">
         <v>33745</v>
       </c>
       <c r="CK8" s="27">
         <v>33712</v>
       </c>
       <c r="CL8" s="24">
         <v>33665</v>
       </c>
       <c r="CM8" s="24">
         <v>27138</v>
       </c>
       <c r="CN8" s="24">
         <v>27042</v>
       </c>
       <c r="CO8" s="24">
         <v>26973</v>
       </c>
-      <c r="CP8" s="19"/>
+      <c r="CP8" s="19">
+        <v>27783</v>
+      </c>
       <c r="CQ8" s="19"/>
       <c r="CR8" s="19"/>
       <c r="CS8" s="19"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>10781</v>
       </c>
       <c r="C9" s="15">
         <v>10677</v>
       </c>
       <c r="D9" s="15">
         <v>13338</v>
       </c>
       <c r="E9" s="16">
         <v>13303</v>
       </c>
       <c r="F9" s="15">
         <v>13241</v>
       </c>
       <c r="G9" s="15">
         <v>13215</v>
@@ -2853,51 +2861,53 @@
       </c>
       <c r="CH9" s="24">
         <v>17055</v>
       </c>
       <c r="CI9" s="28">
         <v>16943</v>
       </c>
       <c r="CJ9" s="24">
         <v>20494</v>
       </c>
       <c r="CK9" s="27">
         <v>20454</v>
       </c>
       <c r="CL9" s="24">
         <v>20370</v>
       </c>
       <c r="CM9" s="24">
         <v>17150</v>
       </c>
       <c r="CN9" s="24">
         <v>17113</v>
       </c>
       <c r="CO9" s="24">
         <v>17078</v>
       </c>
-      <c r="CP9" s="19"/>
+      <c r="CP9" s="19">
+        <v>17308</v>
+      </c>
       <c r="CQ9" s="19"/>
       <c r="CR9" s="19"/>
       <c r="CS9" s="19"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>22829</v>
       </c>
       <c r="C10" s="15">
         <v>22634</v>
       </c>
       <c r="D10" s="15">
         <v>27606</v>
       </c>
       <c r="E10" s="16">
         <v>27524</v>
       </c>
       <c r="F10" s="15">
         <v>27393</v>
       </c>
       <c r="G10" s="15">
         <v>27147</v>
@@ -3138,51 +3148,53 @@
       </c>
       <c r="CH10" s="24">
         <v>28713</v>
       </c>
       <c r="CI10" s="28">
         <v>28540</v>
       </c>
       <c r="CJ10" s="24">
         <v>34360</v>
       </c>
       <c r="CK10" s="27">
         <v>34311</v>
       </c>
       <c r="CL10" s="24">
         <v>34155</v>
       </c>
       <c r="CM10" s="24">
         <v>32319</v>
       </c>
       <c r="CN10" s="24">
         <v>32129</v>
       </c>
       <c r="CO10" s="24">
         <v>32032</v>
       </c>
-      <c r="CP10" s="19"/>
+      <c r="CP10" s="19">
+        <v>33167</v>
+      </c>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>4322</v>
       </c>
       <c r="C11" s="15">
         <v>4276</v>
       </c>
       <c r="D11" s="15">
         <v>5529</v>
       </c>
       <c r="E11" s="16">
         <v>5544</v>
       </c>
       <c r="F11" s="15">
         <v>5529</v>
       </c>
       <c r="G11" s="15">
         <v>5508</v>
@@ -3423,51 +3435,53 @@
       </c>
       <c r="CH11" s="24">
         <v>8535</v>
       </c>
       <c r="CI11" s="28">
         <v>8488</v>
       </c>
       <c r="CJ11" s="24">
         <v>10280</v>
       </c>
       <c r="CK11" s="27">
         <v>10264</v>
       </c>
       <c r="CL11" s="24">
         <v>10264</v>
       </c>
       <c r="CM11" s="24">
         <v>8950</v>
       </c>
       <c r="CN11" s="24">
         <v>8944</v>
       </c>
       <c r="CO11" s="24">
         <v>8929</v>
       </c>
-      <c r="CP11" s="19"/>
+      <c r="CP11" s="19">
+        <v>9188</v>
+      </c>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>6613</v>
       </c>
       <c r="C12" s="15">
         <v>6558</v>
       </c>
       <c r="D12" s="15">
         <v>7619</v>
       </c>
       <c r="E12" s="16">
         <v>7565</v>
       </c>
       <c r="F12" s="15">
         <v>7569</v>
       </c>
       <c r="G12" s="15">
         <v>7542</v>
@@ -3708,51 +3722,53 @@
       </c>
       <c r="CH12" s="24">
         <v>8831</v>
       </c>
       <c r="CI12" s="28">
         <v>8765</v>
       </c>
       <c r="CJ12" s="24">
         <v>10363</v>
       </c>
       <c r="CK12" s="27">
         <v>10350</v>
       </c>
       <c r="CL12" s="24">
         <v>10350</v>
       </c>
       <c r="CM12" s="24">
         <v>9142</v>
       </c>
       <c r="CN12" s="24">
         <v>9142</v>
       </c>
       <c r="CO12" s="24">
         <v>9135</v>
       </c>
-      <c r="CP12" s="19"/>
+      <c r="CP12" s="19">
+        <v>9314</v>
+      </c>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="6"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>