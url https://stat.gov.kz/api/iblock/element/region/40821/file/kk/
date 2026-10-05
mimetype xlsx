--- v1 (2026-09-14)
+++ v2 (2026-10-05)
@@ -1,90 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="849"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026" sheetId="10" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="12" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
+    <sheet name="2015-2026" sheetId="10" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$A$7:$AX$72</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2015-2026'!$A$7:$AX$72</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT7" i="10" l="1"/>
   <c r="AS7" i="10"/>
   <c r="AR7" i="10"/>
   <c r="AQ7" i="10"/>
   <c r="BB7" i="10"/>
   <c r="BA7" i="10"/>
   <c r="AZ7" i="10"/>
   <c r="AY7" i="10"/>
   <c r="AP7" i="10"/>
   <c r="AO7" i="10"/>
   <c r="AN7" i="10"/>
   <c r="AM7" i="10"/>
   <c r="AL7" i="10"/>
   <c r="AK7" i="10"/>
   <c r="AJ7" i="10"/>
   <c r="AI7" i="10"/>
   <c r="AU7" i="10"/>
   <c r="AV7" i="10"/>
   <c r="AW7" i="10"/>
   <c r="AX7" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="760" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="185">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>Срезанные цветы и бутоны, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</t>
   </si>
   <si>
@@ -468,67 +472,210 @@
   </si>
   <si>
     <t xml:space="preserve">Тауардың атауы
 </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Өсімдік өнімдерінің экспорты және импорты</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">*Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-маусым*</t>
-[...2 lines deleted...]
-    <t>2025 жылғы қаңтар-маусым</t>
+    <t>2025 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ТС нысаны " Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп"  (айлық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сауда статистикасы басқармасы </t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ирина Демиденко</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 714 2 536363</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>i.demidenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kostanay/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -539,60 +686,225 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -681,186 +993,3706 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="1706">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="7"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="9"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="1706">
+    <cellStyle name="20% - Акцент1 2" xfId="15"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="16"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="18"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="19"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="20"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="21"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="22"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="25"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="26"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="27"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="28"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="29"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="39"/>
+    <cellStyle name="20% - Акцент1 3" xfId="40"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="41"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="42"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="43"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="44"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="45"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="46"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="47"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="48"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="49"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="50"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="51"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="52"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="53"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="54"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="55"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="56"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="57"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="58"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="61"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="63"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="64"/>
+    <cellStyle name="20% - Акцент1 4" xfId="65"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="66"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="67"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="68"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="69"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="70"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="71"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="72"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="73"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="74"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="75"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="76"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="77"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="78"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="79"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="80"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="81"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="82"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="83"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="86"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="88"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="89"/>
+    <cellStyle name="20% - Акцент1 5" xfId="90"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="91"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="92"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="93"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="94"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="95"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="96"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="97"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="98"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="99"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="100"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="101"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="102"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="103"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="104"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="105"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="106"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="107"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="108"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="111"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="113"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="114"/>
+    <cellStyle name="20% - Акцент1 6" xfId="115"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="116"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="117"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="118"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="119"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="120"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="121"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="122"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="123"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="124"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="125"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="126"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="127"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="128"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="129"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="130"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="131"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="132"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="133"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="136"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="138"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="139"/>
+    <cellStyle name="20% - Акцент1 7" xfId="140"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="141"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="142"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="143"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="144"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="145"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="146"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="147"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="148"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="149"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="150"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="151"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="152"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="153"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="154"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="155"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="156"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="157"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="158"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="161"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="163"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="164"/>
+    <cellStyle name="20% - Акцент1 8" xfId="165"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="166"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="167"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="168"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="169"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="170"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="171"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="172"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="173"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="174"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="175"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="176"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="177"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="178"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="179"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="180"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="181"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="182"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="183"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="186"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="188"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="189"/>
+    <cellStyle name="20% - Акцент1 9" xfId="190"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="191"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="192"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="193"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="194"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="195"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="196"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="197"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="198"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="199"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="200"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="201"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="202"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="203"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="204"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="206"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="207"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="208"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="211"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="213"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="214"/>
+    <cellStyle name="20% - Акцент2 2" xfId="215"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="216"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="217"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="218"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="219"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="220"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="221"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="222"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="223"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="224"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="225"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="226"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="227"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="228"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="229"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="230"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="231"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="232"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="233"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="236"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="238"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="239"/>
+    <cellStyle name="20% - Акцент2 3" xfId="240"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="241"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="242"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="243"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="244"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="245"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="246"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="247"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="248"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="249"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="250"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="251"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="252"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="253"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="254"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="255"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="256"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="257"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="258"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="261"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="263"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="264"/>
+    <cellStyle name="20% - Акцент2 4" xfId="265"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="266"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="267"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="268"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="269"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="270"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="271"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="272"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="273"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="274"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="275"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="276"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="277"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="278"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="279"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="280"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="281"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="282"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="283"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="286"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="288"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="289"/>
+    <cellStyle name="20% - Акцент2 5" xfId="290"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="291"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="292"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="293"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="294"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="295"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="296"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="297"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="298"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="299"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="300"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="301"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="302"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="303"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="304"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="305"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="306"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="307"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="308"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="311"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="313"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="314"/>
+    <cellStyle name="20% - Акцент2 6" xfId="315"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="316"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="317"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="318"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="319"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="320"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="321"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="322"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="323"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="324"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="325"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="326"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="327"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="328"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="329"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="330"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="331"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="332"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="333"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="336"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="338"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="339"/>
+    <cellStyle name="20% - Акцент2 7" xfId="340"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="341"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="342"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="343"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="344"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="345"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="346"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="347"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="348"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="349"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="350"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="351"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="352"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="353"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="354"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="355"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="356"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="357"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="358"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="361"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="363"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="364"/>
+    <cellStyle name="20% - Акцент2 8" xfId="365"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="366"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="367"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="368"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="369"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="370"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="371"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="372"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="373"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="374"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="375"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="376"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="377"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="378"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="379"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="380"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="381"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="382"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="383"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="386"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="388"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="389"/>
+    <cellStyle name="20% - Акцент2 9" xfId="390"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="391"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="392"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="393"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="394"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="395"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="396"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="397"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="398"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="399"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="400"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="401"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="402"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="403"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="404"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="405"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="406"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="407"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="408"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="411"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="413"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="414"/>
+    <cellStyle name="20% - Акцент3 2" xfId="415"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="416"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="417"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="418"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="419"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="420"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="421"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="422"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="423"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="424"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="425"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="426"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="427"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="428"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="429"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="430"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="431"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="432"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="433"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="436"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="438"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="439"/>
+    <cellStyle name="20% - Акцент3 3" xfId="440"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="441"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="442"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="443"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="444"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="445"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="446"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="447"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="448"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="449"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="450"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="451"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="452"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="453"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="454"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="455"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="456"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="457"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="458"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="461"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="463"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="464"/>
+    <cellStyle name="20% - Акцент3 4" xfId="465"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="466"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="467"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="468"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="469"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="470"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="471"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="472"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="473"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="474"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="475"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="476"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="477"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="478"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="479"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="480"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="481"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="482"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="483"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="486"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="488"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="489"/>
+    <cellStyle name="20% - Акцент3 5" xfId="490"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="491"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="492"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="493"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="494"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="495"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="496"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="497"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="498"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="499"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="500"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="501"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="502"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="503"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="504"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="505"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="506"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="507"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="508"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="511"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="513"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="514"/>
+    <cellStyle name="20% - Акцент3 6" xfId="515"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="516"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="517"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="518"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="519"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="520"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="521"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="522"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="523"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="524"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="525"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="526"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="527"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="528"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="529"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="530"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="531"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="532"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="533"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="536"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="538"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="539"/>
+    <cellStyle name="20% - Акцент3 7" xfId="540"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="541"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="542"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="543"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="544"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="545"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="546"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="547"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="548"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="549"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="550"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="551"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="552"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="553"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="554"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="555"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="556"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="557"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="558"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="561"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="563"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="564"/>
+    <cellStyle name="20% - Акцент3 8" xfId="565"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="566"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="567"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="568"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="569"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="570"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="571"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="572"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="573"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="574"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="575"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="576"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="577"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="578"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="579"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="580"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="581"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="582"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="583"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="586"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="588"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="589"/>
+    <cellStyle name="20% - Акцент3 9" xfId="590"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="591"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="592"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="593"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="594"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="595"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="596"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="597"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="598"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="599"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="600"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="601"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="602"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="603"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="604"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="605"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="606"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="607"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="608"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="611"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="613"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="614"/>
+    <cellStyle name="20% - Акцент4 2" xfId="615"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="616"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="617"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="618"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="619"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="620"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="621"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="622"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="623"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="624"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="625"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="626"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="627"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="628"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="629"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="630"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="631"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="632"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="633"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="636"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="638"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="639"/>
+    <cellStyle name="20% - Акцент4 3" xfId="640"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="641"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="642"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="643"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="644"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="645"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="646"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="647"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="648"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="649"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="650"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="651"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="652"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="653"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="654"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="655"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="656"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="657"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="658"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="661"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="663"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="664"/>
+    <cellStyle name="20% - Акцент4 4" xfId="665"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="666"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="667"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="668"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="669"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="670"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="671"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="672"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="673"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="674"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="675"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="676"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="677"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="678"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="679"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="680"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="681"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="682"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="683"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="686"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="688"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="689"/>
+    <cellStyle name="20% - Акцент4 5" xfId="690"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="691"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="692"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="693"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="694"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="695"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="696"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="697"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="698"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="699"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="700"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="701"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="702"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="703"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="704"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="705"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="706"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="707"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="708"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="711"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="713"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="714"/>
+    <cellStyle name="20% - Акцент4 6" xfId="715"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="716"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="717"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="718"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="719"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="720"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="721"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="722"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="723"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="724"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="725"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="726"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="727"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="728"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="729"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="730"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="731"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="732"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="733"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="736"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="738"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="739"/>
+    <cellStyle name="20% - Акцент4 7" xfId="740"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="741"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="742"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="743"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="744"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="745"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="746"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="747"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="748"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="749"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="750"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="751"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="752"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="753"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="754"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="755"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="756"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="757"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="758"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="761"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="763"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="764"/>
+    <cellStyle name="20% - Акцент4 8" xfId="765"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="766"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="767"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="768"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="769"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="770"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="771"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="772"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="773"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="774"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="775"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="776"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="777"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="778"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="779"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="780"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="781"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="782"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="783"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="786"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="788"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="789"/>
+    <cellStyle name="20% - Акцент4 9" xfId="790"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="791"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="792"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="793"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="794"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="795"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="796"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="797"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="798"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="799"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="800"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="801"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="802"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="803"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="804"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="805"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="806"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="807"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="808"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="811"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="813"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="814"/>
+    <cellStyle name="40% - Акцент3 2" xfId="815"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="816"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="817"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="818"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="819"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="820"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="821"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="822"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="823"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="824"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="825"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="826"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="827"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="828"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="829"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="830"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="831"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="832"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="833"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="836"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="838"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="839"/>
+    <cellStyle name="40% - Акцент3 3" xfId="840"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="841"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="842"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="843"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="844"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="845"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="846"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="847"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="848"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="849"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="850"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="851"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="852"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="853"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="854"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="855"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="856"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="857"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="858"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="861"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="863"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="864"/>
+    <cellStyle name="40% - Акцент3 4" xfId="865"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="866"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="867"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="868"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="869"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="870"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="871"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="872"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="873"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="874"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="875"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="876"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="877"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="878"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="879"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="880"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="881"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="882"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="883"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="886"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="888"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="889"/>
+    <cellStyle name="40% - Акцент3 5" xfId="890"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="891"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="892"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="893"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="894"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="895"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="896"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="897"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="898"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="899"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="900"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="901"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="902"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="903"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="904"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="905"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="906"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="907"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="908"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="911"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="913"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="914"/>
+    <cellStyle name="40% - Акцент3 6" xfId="915"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="916"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="917"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="918"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="919"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="920"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="921"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="922"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="923"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="924"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="925"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="926"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="927"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="928"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="929"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="930"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="931"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="932"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="933"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="936"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="938"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="939"/>
+    <cellStyle name="40% - Акцент3 7" xfId="940"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="941"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="942"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="943"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="944"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="945"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="946"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="947"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="948"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="949"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="950"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="951"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="952"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="953"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="954"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="955"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="956"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="957"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="958"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="961"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="963"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="964"/>
+    <cellStyle name="40% - Акцент3 8" xfId="965"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="966"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="967"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="968"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="969"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="970"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="971"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="972"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="973"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="974"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="975"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="976"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="977"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="978"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="979"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="980"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="981"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="982"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="983"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="986"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="988"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="989"/>
+    <cellStyle name="40% - Акцент3 9" xfId="990"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="991"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="992"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="993"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="994"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="995"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="996"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="997"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="998"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="999"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1014"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1015"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1016"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1017"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1018"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1019"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1020"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1021"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1022"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1023"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1024"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1025"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1026"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1027"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1028"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1029"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1214"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1215"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1216"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1217"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1218"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1219"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1220"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1221"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1222"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1223"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1224"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1225"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1226"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1227"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1228"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1414"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1415"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1416"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1417"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1418"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1419"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1420"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1421"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1422"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1423"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1424"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1425"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1426"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1427"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1428"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1429"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1614"/>
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
+    <cellStyle name="Название 2" xfId="1615"/>
+    <cellStyle name="Название 2 2" xfId="1616"/>
+    <cellStyle name="Нейтральный 2" xfId="1617"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2" xfId="10"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1619"/>
+    <cellStyle name="Обычный 2 2_01_Б-18-38-М" xfId="9"/>
+    <cellStyle name="Обычный 2 3" xfId="1620"/>
+    <cellStyle name="Обычный 2 4" xfId="11"/>
+    <cellStyle name="Обычный 2 4 2" xfId="5"/>
+    <cellStyle name="Обычный 2 5" xfId="14"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="1621"/>
+    <cellStyle name="Обычный 3 3" xfId="12"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="13"/>
+    <cellStyle name="Обычный 4 3" xfId="1622"/>
+    <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
+    <cellStyle name="Примечание 2" xfId="1623"/>
+    <cellStyle name="Примечание 2 10" xfId="1624"/>
+    <cellStyle name="Примечание 2 2" xfId="1625"/>
+    <cellStyle name="Примечание 2 3" xfId="1626"/>
+    <cellStyle name="Примечание 2 4" xfId="1627"/>
+    <cellStyle name="Примечание 2 5" xfId="1628"/>
+    <cellStyle name="Примечание 2 6" xfId="1629"/>
+    <cellStyle name="Примечание 2 7" xfId="1630"/>
+    <cellStyle name="Примечание 2 8" xfId="1631"/>
+    <cellStyle name="Примечание 2 9" xfId="1632"/>
+    <cellStyle name="Примечание 3" xfId="1633"/>
+    <cellStyle name="Примечание 3 10" xfId="1634"/>
+    <cellStyle name="Примечание 3 11" xfId="1635"/>
+    <cellStyle name="Примечание 3 12" xfId="1636"/>
+    <cellStyle name="Примечание 3 13" xfId="1637"/>
+    <cellStyle name="Примечание 3 14" xfId="1638"/>
+    <cellStyle name="Примечание 3 15" xfId="1639"/>
+    <cellStyle name="Примечание 3 16" xfId="1640"/>
+    <cellStyle name="Примечание 3 17" xfId="1641"/>
+    <cellStyle name="Примечание 3 18" xfId="1642"/>
+    <cellStyle name="Примечание 3 19" xfId="1643"/>
+    <cellStyle name="Примечание 3 2" xfId="1644"/>
+    <cellStyle name="Примечание 3 20" xfId="1645"/>
+    <cellStyle name="Примечание 3 21" xfId="1646"/>
+    <cellStyle name="Примечание 3 22" xfId="1647"/>
+    <cellStyle name="Примечание 3 23" xfId="1648"/>
+    <cellStyle name="Примечание 3 24" xfId="1649"/>
+    <cellStyle name="Примечание 3 25" xfId="1650"/>
+    <cellStyle name="Примечание 3 26" xfId="1651"/>
+    <cellStyle name="Примечание 3 27" xfId="1652"/>
+    <cellStyle name="Примечание 3 28" xfId="1653"/>
+    <cellStyle name="Примечание 3 29" xfId="1654"/>
+    <cellStyle name="Примечание 3 3" xfId="1655"/>
+    <cellStyle name="Примечание 3 30" xfId="1656"/>
+    <cellStyle name="Примечание 3 31" xfId="1657"/>
+    <cellStyle name="Примечание 3 32" xfId="1658"/>
+    <cellStyle name="Примечание 3 33" xfId="1659"/>
+    <cellStyle name="Примечание 3 34" xfId="1660"/>
+    <cellStyle name="Примечание 3 35" xfId="1661"/>
+    <cellStyle name="Примечание 3 36" xfId="1662"/>
+    <cellStyle name="Примечание 3 4" xfId="1663"/>
+    <cellStyle name="Примечание 3 5" xfId="1664"/>
+    <cellStyle name="Примечание 3 6" xfId="1665"/>
+    <cellStyle name="Примечание 3 7" xfId="1666"/>
+    <cellStyle name="Примечание 3 8" xfId="1667"/>
+    <cellStyle name="Примечание 3 9" xfId="1668"/>
+    <cellStyle name="Примечание 4" xfId="1669"/>
+    <cellStyle name="Примечание 4 10" xfId="1670"/>
+    <cellStyle name="Примечание 4 11" xfId="1671"/>
+    <cellStyle name="Примечание 4 12" xfId="1672"/>
+    <cellStyle name="Примечание 4 13" xfId="1673"/>
+    <cellStyle name="Примечание 4 14" xfId="1674"/>
+    <cellStyle name="Примечание 4 15" xfId="1675"/>
+    <cellStyle name="Примечание 4 16" xfId="1676"/>
+    <cellStyle name="Примечание 4 17" xfId="1677"/>
+    <cellStyle name="Примечание 4 18" xfId="1678"/>
+    <cellStyle name="Примечание 4 19" xfId="1679"/>
+    <cellStyle name="Примечание 4 2" xfId="1680"/>
+    <cellStyle name="Примечание 4 20" xfId="1681"/>
+    <cellStyle name="Примечание 4 21" xfId="1682"/>
+    <cellStyle name="Примечание 4 22" xfId="1683"/>
+    <cellStyle name="Примечание 4 23" xfId="1684"/>
+    <cellStyle name="Примечание 4 24" xfId="1685"/>
+    <cellStyle name="Примечание 4 25" xfId="1686"/>
+    <cellStyle name="Примечание 4 26" xfId="1687"/>
+    <cellStyle name="Примечание 4 27" xfId="1688"/>
+    <cellStyle name="Примечание 4 28" xfId="1689"/>
+    <cellStyle name="Примечание 4 29" xfId="1690"/>
+    <cellStyle name="Примечание 4 3" xfId="1691"/>
+    <cellStyle name="Примечание 4 30" xfId="1692"/>
+    <cellStyle name="Примечание 4 31" xfId="1693"/>
+    <cellStyle name="Примечание 4 32" xfId="1694"/>
+    <cellStyle name="Примечание 4 33" xfId="1695"/>
+    <cellStyle name="Примечание 4 34" xfId="1696"/>
+    <cellStyle name="Примечание 4 35" xfId="1697"/>
+    <cellStyle name="Примечание 4 36" xfId="1698"/>
+    <cellStyle name="Примечание 4 4" xfId="1699"/>
+    <cellStyle name="Примечание 4 5" xfId="1700"/>
+    <cellStyle name="Примечание 4 6" xfId="1701"/>
+    <cellStyle name="Примечание 4 7" xfId="1702"/>
+    <cellStyle name="Примечание 4 8" xfId="1703"/>
+    <cellStyle name="Примечание 4 9" xfId="1704"/>
+    <cellStyle name="Финансовый 2" xfId="1705"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1105,448 +4937,1014 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="B2" s="28" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A4" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7" s="32"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="B11" s="31"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="35" t="s">
+        <v>159</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="36" t="s">
+        <v>161</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="53" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="54"/>
+      <c r="B15" s="40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="37" t="s">
+        <v>164</v>
+      </c>
+      <c r="B16" s="41" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="B18" s="38">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="27" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A22" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>174</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId2" display="Табыстар әдісімен ЖІӨ"/>
+    <hyperlink ref="B14" r:id="rId3" display="Өндіріс әдісімен ЖІӨ"/>
+    <hyperlink ref="B16" r:id="rId4" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/55001201?keyword="/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C293"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="2" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="3" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="4" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="5" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A5" s="46"/>
+      <c r="B5" s="48" t="s">
+        <v>178</v>
+      </c>
+      <c r="C5" s="47"/>
+    </row>
+    <row r="6" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A6" s="46"/>
+      <c r="B6" s="48" t="s">
+        <v>179</v>
+      </c>
+      <c r="C6" s="47"/>
+    </row>
+    <row r="7" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A7" s="46"/>
+      <c r="B7" s="48" t="s">
+        <v>180</v>
+      </c>
+      <c r="C7" s="47"/>
+    </row>
+    <row r="8" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A8" s="46"/>
+      <c r="B8" s="48" t="s">
+        <v>181</v>
+      </c>
+      <c r="C8" s="47"/>
+    </row>
+    <row r="9" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A9" s="46"/>
+      <c r="B9" s="48" t="s">
+        <v>182</v>
+      </c>
+      <c r="C9" s="47"/>
+    </row>
+    <row r="10" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A10" s="46"/>
+      <c r="B10" s="49"/>
+      <c r="C10" s="47"/>
+    </row>
+    <row r="11" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A11" s="46"/>
+      <c r="B11" s="50" t="s">
+        <v>183</v>
+      </c>
+      <c r="C11" s="47"/>
+    </row>
+    <row r="12" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A12" s="46"/>
+      <c r="B12" s="49"/>
+      <c r="C12" s="47"/>
+    </row>
+    <row r="13" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A13" s="46"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="46"/>
+    </row>
+    <row r="14" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A14" s="45"/>
+      <c r="B14" s="51" t="s">
+        <v>184</v>
+      </c>
+      <c r="C14" s="52"/>
+    </row>
+    <row r="15" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="16" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="17" ht="12.75" customHeight="1"/>
+    <row r="18" ht="12.75" customHeight="1"/>
+    <row r="19" ht="12.75" customHeight="1"/>
+    <row r="20" ht="12.75" customHeight="1"/>
+    <row r="21" ht="12.75" customHeight="1"/>
+    <row r="22" ht="12.75" customHeight="1"/>
+    <row r="23" ht="12.75" customHeight="1"/>
+    <row r="24" ht="12.75" customHeight="1"/>
+    <row r="25" ht="12.75" customHeight="1"/>
+    <row r="26" ht="12.75" customHeight="1"/>
+    <row r="27" ht="12.75" customHeight="1"/>
+    <row r="28" ht="12.75" customHeight="1"/>
+    <row r="29" ht="12.75" customHeight="1"/>
+    <row r="30" ht="12.75" customHeight="1"/>
+    <row r="31" ht="12.75" customHeight="1"/>
+    <row r="32" ht="12.75" customHeight="1"/>
+    <row r="33" ht="12.75" customHeight="1"/>
+    <row r="34" ht="12.75" customHeight="1"/>
+    <row r="35" ht="12.75" customHeight="1"/>
+    <row r="36" ht="12.75" customHeight="1"/>
+    <row r="37" ht="12.75" customHeight="1"/>
+    <row r="38" ht="12.75" customHeight="1"/>
+    <row r="39" ht="12.75" customHeight="1"/>
+    <row r="40" ht="12.75" customHeight="1"/>
+    <row r="41" ht="12.75" customHeight="1"/>
+    <row r="42" ht="12.75" customHeight="1"/>
+    <row r="43" ht="12.75" customHeight="1"/>
+    <row r="44" ht="12.75" customHeight="1"/>
+    <row r="45" ht="12.75" customHeight="1"/>
+    <row r="46" ht="12.75" customHeight="1"/>
+    <row r="47" ht="12.75" customHeight="1"/>
+    <row r="48" ht="12.75" customHeight="1"/>
+    <row r="49" ht="12.75" customHeight="1"/>
+    <row r="50" ht="12.75" customHeight="1"/>
+    <row r="51" ht="12.75" customHeight="1"/>
+    <row r="52" ht="12.75" customHeight="1"/>
+    <row r="53" ht="12.75" customHeight="1"/>
+    <row r="54" ht="12.75" customHeight="1"/>
+    <row r="55" ht="12.75" customHeight="1"/>
+    <row r="56" ht="12.75" customHeight="1"/>
+    <row r="57" ht="12.75" customHeight="1"/>
+    <row r="58" ht="12.75" customHeight="1"/>
+    <row r="59" ht="12.75" customHeight="1"/>
+    <row r="60" ht="12.75" customHeight="1"/>
+    <row r="61" ht="12.75" customHeight="1"/>
+    <row r="62" ht="12.75" customHeight="1"/>
+    <row r="63" ht="12.75" customHeight="1"/>
+    <row r="64" ht="12.75" customHeight="1"/>
+    <row r="65" ht="12.75" customHeight="1"/>
+    <row r="66" ht="12.75" customHeight="1"/>
+    <row r="67" ht="12.75" customHeight="1"/>
+    <row r="68" ht="12.75" customHeight="1"/>
+    <row r="69" ht="12.75" customHeight="1"/>
+    <row r="70" ht="12.75" customHeight="1"/>
+    <row r="71" ht="12.75" customHeight="1"/>
+    <row r="72" ht="12.75" customHeight="1"/>
+    <row r="73" ht="12.75" customHeight="1"/>
+    <row r="74" ht="12.75" customHeight="1"/>
+    <row r="75" ht="12.75" customHeight="1"/>
+    <row r="76" ht="12.75" customHeight="1"/>
+    <row r="77" ht="12.75" customHeight="1"/>
+    <row r="78" ht="12.75" customHeight="1"/>
+    <row r="79" ht="12.75" customHeight="1"/>
+    <row r="80" ht="12.75" customHeight="1"/>
+    <row r="81" ht="12.75" customHeight="1"/>
+    <row r="82" ht="12.75" customHeight="1"/>
+    <row r="83" ht="12.75" customHeight="1"/>
+    <row r="84" ht="12.75" customHeight="1"/>
+    <row r="85" ht="12.75" customHeight="1"/>
+    <row r="86" ht="12.75" customHeight="1"/>
+    <row r="87" ht="12.75" customHeight="1"/>
+    <row r="88" ht="12.75" customHeight="1"/>
+    <row r="89" ht="12.75" customHeight="1"/>
+    <row r="90" ht="12.75" customHeight="1"/>
+    <row r="91" ht="12.75" customHeight="1"/>
+    <row r="92" ht="12.75" customHeight="1"/>
+    <row r="93" ht="12.75" customHeight="1"/>
+    <row r="94" ht="12.75" customHeight="1"/>
+    <row r="95" ht="12.75" customHeight="1"/>
+    <row r="96" ht="12.75" customHeight="1"/>
+    <row r="97" ht="12.75" customHeight="1"/>
+    <row r="98" ht="12.75" customHeight="1"/>
+    <row r="99" ht="12.75" customHeight="1"/>
+    <row r="100" ht="12.75" customHeight="1"/>
+    <row r="101" ht="12.75" customHeight="1"/>
+    <row r="102" ht="12.75" customHeight="1"/>
+    <row r="103" ht="12.75" customHeight="1"/>
+    <row r="104" ht="12.75" customHeight="1"/>
+    <row r="105" ht="12.75" customHeight="1"/>
+    <row r="106" ht="12.75" customHeight="1"/>
+    <row r="107" ht="12.75" customHeight="1"/>
+    <row r="108" ht="12.75" customHeight="1"/>
+    <row r="109" ht="12.75" customHeight="1"/>
+    <row r="110" ht="12.75" customHeight="1"/>
+    <row r="111" ht="12.75" customHeight="1"/>
+    <row r="112" ht="12.75" customHeight="1"/>
+    <row r="113" ht="12.75" customHeight="1"/>
+    <row r="114" ht="12.75" customHeight="1"/>
+    <row r="115" ht="12.75" customHeight="1"/>
+    <row r="116" ht="12.75" customHeight="1"/>
+    <row r="117" ht="12.75" customHeight="1"/>
+    <row r="118" ht="12.75" customHeight="1"/>
+    <row r="119" ht="12.75" customHeight="1"/>
+    <row r="120" ht="12.75" customHeight="1"/>
+    <row r="121" ht="12.75" customHeight="1"/>
+    <row r="122" ht="12.75" customHeight="1"/>
+    <row r="123" ht="12.75" customHeight="1"/>
+    <row r="124" ht="12.75" customHeight="1"/>
+    <row r="125" ht="12.75" customHeight="1"/>
+    <row r="126" ht="12.75" customHeight="1"/>
+    <row r="127" ht="12.75" customHeight="1"/>
+    <row r="128" ht="12.75" customHeight="1"/>
+    <row r="129" ht="12.75" customHeight="1"/>
+    <row r="130" ht="12.75" customHeight="1"/>
+    <row r="131" ht="12.75" customHeight="1"/>
+    <row r="132" ht="12.75" customHeight="1"/>
+    <row r="133" ht="12.75" customHeight="1"/>
+    <row r="134" ht="12.75" customHeight="1"/>
+    <row r="135" ht="12.75" customHeight="1"/>
+    <row r="136" ht="12.75" customHeight="1"/>
+    <row r="137" ht="12.75" customHeight="1"/>
+    <row r="138" ht="12.75" customHeight="1"/>
+    <row r="139" ht="12.75" customHeight="1"/>
+    <row r="140" ht="12.75" customHeight="1"/>
+    <row r="141" ht="12.75" customHeight="1"/>
+    <row r="142" ht="12.75" customHeight="1"/>
+    <row r="143" ht="12.75" customHeight="1"/>
+    <row r="144" ht="12.75" customHeight="1"/>
+    <row r="145" ht="12.75" customHeight="1"/>
+    <row r="146" ht="12.75" customHeight="1"/>
+    <row r="147" ht="12.75" customHeight="1"/>
+    <row r="148" ht="12.75" customHeight="1"/>
+    <row r="149" ht="12.75" customHeight="1"/>
+    <row r="150" ht="12.75" customHeight="1"/>
+    <row r="151" ht="12.75" customHeight="1"/>
+    <row r="152" ht="12.75" customHeight="1"/>
+    <row r="153" ht="12.75" customHeight="1"/>
+    <row r="154" ht="12.75" customHeight="1"/>
+    <row r="155" ht="12.75" customHeight="1"/>
+    <row r="156" ht="12.75" customHeight="1"/>
+    <row r="157" ht="12.75" customHeight="1"/>
+    <row r="158" ht="12.75" customHeight="1"/>
+    <row r="159" ht="12.75" customHeight="1"/>
+    <row r="160" ht="12.75" customHeight="1"/>
+    <row r="161" ht="12.75" customHeight="1"/>
+    <row r="162" ht="12.75" customHeight="1"/>
+    <row r="163" ht="12.75" customHeight="1"/>
+    <row r="164" ht="12.75" customHeight="1"/>
+    <row r="165" ht="12.75" customHeight="1"/>
+    <row r="166" ht="12.75" customHeight="1"/>
+    <row r="167" ht="12.75" customHeight="1"/>
+    <row r="168" ht="12.75" customHeight="1"/>
+    <row r="169" ht="12.75" customHeight="1"/>
+    <row r="170" ht="12.75" customHeight="1"/>
+    <row r="171" ht="12.75" customHeight="1"/>
+    <row r="172" ht="12.75" customHeight="1"/>
+    <row r="173" ht="12.75" customHeight="1"/>
+    <row r="174" ht="12.75" customHeight="1"/>
+    <row r="175" ht="12.75" customHeight="1"/>
+    <row r="176" ht="12.75" customHeight="1"/>
+    <row r="177" ht="12.75" customHeight="1"/>
+    <row r="178" ht="12.75" customHeight="1"/>
+    <row r="179" ht="12.75" customHeight="1"/>
+    <row r="180" ht="12.75" customHeight="1"/>
+    <row r="181" ht="12.75" customHeight="1"/>
+    <row r="182" ht="12.75" customHeight="1"/>
+    <row r="183" ht="12.75" customHeight="1"/>
+    <row r="184" ht="12.75" customHeight="1"/>
+    <row r="185" ht="12.75" customHeight="1"/>
+    <row r="186" ht="12.75" customHeight="1"/>
+    <row r="187" ht="12.75" customHeight="1"/>
+    <row r="188" ht="12.75" customHeight="1"/>
+    <row r="189" ht="12.75" customHeight="1"/>
+    <row r="190" ht="12.75" customHeight="1"/>
+    <row r="191" ht="12.75" customHeight="1"/>
+    <row r="192" ht="12.75" customHeight="1"/>
+    <row r="193" ht="12.75" customHeight="1"/>
+    <row r="194" ht="12.75" customHeight="1"/>
+    <row r="195" ht="12.75" customHeight="1"/>
+    <row r="196" ht="12.75" customHeight="1"/>
+    <row r="197" ht="12.75" customHeight="1"/>
+    <row r="198" ht="12.75" customHeight="1"/>
+    <row r="199" ht="12.75" customHeight="1"/>
+    <row r="200" ht="12.75" customHeight="1"/>
+    <row r="201" ht="12.75" customHeight="1"/>
+    <row r="202" ht="12.75" customHeight="1"/>
+    <row r="203" ht="12.75" customHeight="1"/>
+    <row r="204" ht="12.75" customHeight="1"/>
+    <row r="205" ht="12.75" customHeight="1"/>
+    <row r="206" ht="12.75" customHeight="1"/>
+    <row r="207" ht="12.75" customHeight="1"/>
+    <row r="208" ht="12.75" customHeight="1"/>
+    <row r="209" ht="12.75" customHeight="1"/>
+    <row r="210" ht="12.75" customHeight="1"/>
+    <row r="211" ht="12.75" customHeight="1"/>
+    <row r="212" ht="12.75" customHeight="1"/>
+    <row r="213" ht="12.75" customHeight="1"/>
+    <row r="214" ht="12.75" customHeight="1"/>
+    <row r="215" ht="12.75" customHeight="1"/>
+    <row r="216" ht="12.75" customHeight="1"/>
+    <row r="217" ht="12.75" customHeight="1"/>
+    <row r="218" ht="12.75" customHeight="1"/>
+    <row r="219" ht="12.75" customHeight="1"/>
+    <row r="220" ht="12.75" customHeight="1"/>
+    <row r="221" ht="12.75" customHeight="1"/>
+    <row r="222" ht="12.75" customHeight="1"/>
+    <row r="223" ht="12.75" customHeight="1"/>
+    <row r="224" ht="12.75" customHeight="1"/>
+    <row r="225" ht="12.75" customHeight="1"/>
+    <row r="226" ht="12.75" customHeight="1"/>
+    <row r="227" ht="12.75" customHeight="1"/>
+    <row r="228" ht="12.75" customHeight="1"/>
+    <row r="229" ht="12.75" customHeight="1"/>
+    <row r="230" ht="12.75" customHeight="1"/>
+    <row r="231" ht="12.75" customHeight="1"/>
+    <row r="232" ht="12.75" customHeight="1"/>
+    <row r="233" ht="12.75" customHeight="1"/>
+    <row r="234" ht="12.75" customHeight="1"/>
+    <row r="235" ht="12.75" customHeight="1"/>
+    <row r="236" ht="12.75" customHeight="1"/>
+    <row r="237" ht="12.75" customHeight="1"/>
+    <row r="238" ht="12.75" customHeight="1"/>
+    <row r="239" ht="12.75" customHeight="1"/>
+    <row r="240" ht="12.75" customHeight="1"/>
+    <row r="241" ht="12.75" customHeight="1"/>
+    <row r="242" ht="12.75" customHeight="1"/>
+    <row r="243" ht="12.75" customHeight="1"/>
+    <row r="244" ht="12.75" customHeight="1"/>
+    <row r="245" ht="12.75" customHeight="1"/>
+    <row r="246" ht="12.75" customHeight="1"/>
+    <row r="247" ht="12.75" customHeight="1"/>
+    <row r="248" ht="12.75" customHeight="1"/>
+    <row r="249" ht="12.75" customHeight="1"/>
+    <row r="250" ht="12.75" customHeight="1"/>
+    <row r="251" ht="12.75" customHeight="1"/>
+    <row r="252" ht="12.75" customHeight="1"/>
+    <row r="253" ht="12.75" customHeight="1"/>
+    <row r="254" ht="12.75" customHeight="1"/>
+    <row r="255" ht="12.75" customHeight="1"/>
+    <row r="256" ht="12.75" customHeight="1"/>
+    <row r="257" ht="12.75" customHeight="1"/>
+    <row r="258" ht="12.75" customHeight="1"/>
+    <row r="259" ht="12.75" customHeight="1"/>
+    <row r="260" ht="12.75" customHeight="1"/>
+    <row r="261" ht="12.75" customHeight="1"/>
+    <row r="262" ht="12.75" customHeight="1"/>
+    <row r="263" ht="12.75" customHeight="1"/>
+    <row r="264" ht="12.75" customHeight="1"/>
+    <row r="265" ht="12.75" customHeight="1"/>
+    <row r="266" ht="12.75" customHeight="1"/>
+    <row r="267" ht="12.75" customHeight="1"/>
+    <row r="268" ht="12.75" customHeight="1"/>
+    <row r="269" ht="12.75" customHeight="1"/>
+    <row r="270" ht="12.75" customHeight="1"/>
+    <row r="271" ht="12.75" customHeight="1"/>
+    <row r="272" ht="12.75" customHeight="1"/>
+    <row r="273" ht="12.75" customHeight="1"/>
+    <row r="274" ht="12.75" customHeight="1"/>
+    <row r="275" ht="12.75" customHeight="1"/>
+    <row r="276" ht="12.75" customHeight="1"/>
+    <row r="277" ht="12.75" customHeight="1"/>
+    <row r="278" ht="12.75" customHeight="1"/>
+    <row r="279" ht="12.75" customHeight="1"/>
+    <row r="280" ht="12.75" customHeight="1"/>
+    <row r="281" ht="12.75" customHeight="1"/>
+    <row r="282" ht="12.75" customHeight="1"/>
+    <row r="283" ht="12.75" customHeight="1"/>
+    <row r="284" ht="12.75" customHeight="1"/>
+    <row r="285" ht="12.75" customHeight="1"/>
+    <row r="286" ht="12.75" customHeight="1"/>
+    <row r="287" ht="12.75" customHeight="1"/>
+    <row r="288" ht="12.75" customHeight="1"/>
+    <row r="289" ht="12.75" customHeight="1"/>
+    <row r="290" ht="12.75" customHeight="1"/>
+    <row r="291" ht="12.75" customHeight="1"/>
+    <row r="292" ht="12.75" customHeight="1"/>
+    <row r="293" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Y1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BC1" sqref="BC1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:BB1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="13" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="3" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="3" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="3" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="3" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="3" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="3" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="3" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="3" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="3" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="3" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" style="3" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="3" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="3" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="3" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="3" customWidth="1"/>
     <col min="29" max="29" width="8.85546875" style="3" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="3" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" style="3" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="3" customWidth="1"/>
     <col min="33" max="34" width="8.85546875" style="3" customWidth="1"/>
     <col min="35" max="35" width="8.140625" style="3" customWidth="1"/>
     <col min="36" max="36" width="8.7109375" style="3" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="3" customWidth="1"/>
     <col min="38" max="46" width="8.7109375" style="3" customWidth="1"/>
     <col min="47" max="47" width="8.5703125" style="3" customWidth="1"/>
     <col min="48" max="48" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:54" ht="26.25" customHeight="1">
+      <c r="A1" s="55" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="27"/>
-[...51 lines deleted...]
-      <c r="BB1" s="28"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="55"/>
+      <c r="AM1" s="55"/>
+      <c r="AN1" s="55"/>
+      <c r="AO1" s="55"/>
+      <c r="AP1" s="55"/>
+      <c r="AQ1" s="55"/>
+      <c r="AR1" s="55"/>
+      <c r="AS1" s="55"/>
+      <c r="AT1" s="55"/>
+      <c r="AU1" s="55"/>
+      <c r="AV1" s="55"/>
+      <c r="AW1" s="55"/>
+      <c r="AX1" s="55"/>
+      <c r="AY1" s="56"/>
+      <c r="AZ1" s="56"/>
+      <c r="BA1" s="56"/>
+      <c r="BB1" s="56"/>
     </row>
-    <row r="2" spans="1:54" s="4" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:54" s="4" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A2" s="55" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="27"/>
-[...51 lines deleted...]
-      <c r="BB2" s="28"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="55"/>
+      <c r="AM2" s="55"/>
+      <c r="AN2" s="55"/>
+      <c r="AO2" s="55"/>
+      <c r="AP2" s="55"/>
+      <c r="AQ2" s="55"/>
+      <c r="AR2" s="55"/>
+      <c r="AS2" s="55"/>
+      <c r="AT2" s="55"/>
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
+      <c r="AX2" s="55"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
     </row>
-    <row r="3" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
     </row>
-    <row r="4" spans="1:54" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="39" t="s">
+    <row r="4" spans="1:54" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="B4" s="42" t="s">
+      <c r="B4" s="70" t="s">
         <v>134</v>
       </c>
-      <c r="C4" s="29">
+      <c r="C4" s="57">
         <v>2015</v>
       </c>
-      <c r="D4" s="29"/>
-[...2 lines deleted...]
-      <c r="G4" s="29">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57">
         <v>2016</v>
       </c>
-      <c r="H4" s="29"/>
-[...2 lines deleted...]
-      <c r="K4" s="29">
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57">
         <v>2017</v>
       </c>
-      <c r="L4" s="29"/>
-[...2 lines deleted...]
-      <c r="O4" s="29">
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57">
         <v>2018</v>
       </c>
-      <c r="P4" s="29"/>
-[...2 lines deleted...]
-      <c r="S4" s="29">
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57">
         <v>2019</v>
       </c>
-      <c r="T4" s="29"/>
-[...2 lines deleted...]
-      <c r="W4" s="29">
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57">
         <v>2020</v>
       </c>
-      <c r="X4" s="29"/>
-[...2 lines deleted...]
-      <c r="AA4" s="37">
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="57"/>
+      <c r="AA4" s="65">
         <v>2021</v>
       </c>
-      <c r="AB4" s="37"/>
-[...2 lines deleted...]
-      <c r="AE4" s="30">
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="58">
         <v>2022</v>
       </c>
-      <c r="AF4" s="31"/>
-[...2 lines deleted...]
-      <c r="AI4" s="30">
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="58">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="31"/>
-[...2 lines deleted...]
-      <c r="AM4" s="30">
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
+      <c r="AL4" s="59"/>
+      <c r="AM4" s="58">
         <v>2024</v>
       </c>
-      <c r="AN4" s="31"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="30">
+      <c r="AN4" s="59"/>
+      <c r="AO4" s="59"/>
+      <c r="AP4" s="59"/>
+      <c r="AQ4" s="58">
         <v>2025</v>
       </c>
-      <c r="AR4" s="31"/>
-[...2 lines deleted...]
-      <c r="AU4" s="30" t="s">
+      <c r="AR4" s="59"/>
+      <c r="AS4" s="59"/>
+      <c r="AT4" s="59"/>
+      <c r="AU4" s="58" t="s">
+        <v>141</v>
+      </c>
+      <c r="AV4" s="59"/>
+      <c r="AW4" s="59"/>
+      <c r="AX4" s="59"/>
+      <c r="AY4" s="58" t="s">
         <v>142</v>
       </c>
-      <c r="AV4" s="31"/>
-[...7 lines deleted...]
-      <c r="BB4" s="32"/>
+      <c r="AZ4" s="59"/>
+      <c r="BA4" s="60"/>
+      <c r="BB4" s="60"/>
     </row>
-    <row r="5" spans="1:54" s="7" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E5" s="29" t="s">
+    <row r="5" spans="1:54" s="7" customFormat="1">
+      <c r="A5" s="68"/>
+      <c r="B5" s="70"/>
+      <c r="C5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="63"/>
+      <c r="E5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="29"/>
-[...4 lines deleted...]
-      <c r="I5" s="29" t="s">
+      <c r="F5" s="57"/>
+      <c r="G5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="63"/>
+      <c r="I5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="29"/>
-[...4 lines deleted...]
-      <c r="M5" s="29" t="s">
+      <c r="J5" s="57"/>
+      <c r="K5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="63"/>
+      <c r="M5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="29"/>
-[...4 lines deleted...]
-      <c r="Q5" s="29" t="s">
+      <c r="N5" s="57"/>
+      <c r="O5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="63"/>
+      <c r="Q5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="29"/>
-[...4 lines deleted...]
-      <c r="U5" s="29" t="s">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="57"/>
+      <c r="U5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="29"/>
-[...4 lines deleted...]
-      <c r="Y5" s="29" t="s">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="57"/>
+      <c r="Y5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="29"/>
-[...4 lines deleted...]
-      <c r="AC5" s="29" t="s">
+      <c r="Z5" s="57"/>
+      <c r="AA5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="57"/>
+      <c r="AC5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="29"/>
-[...4 lines deleted...]
-      <c r="AG5" s="29" t="s">
+      <c r="AD5" s="57"/>
+      <c r="AE5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="57"/>
+      <c r="AG5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="29"/>
-[...4 lines deleted...]
-      <c r="AK5" s="29" t="s">
+      <c r="AH5" s="57"/>
+      <c r="AI5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="57"/>
+      <c r="AK5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="29"/>
-[...4 lines deleted...]
-      <c r="AO5" s="29" t="s">
+      <c r="AL5" s="57"/>
+      <c r="AM5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="57"/>
+      <c r="AO5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="29"/>
-[...4 lines deleted...]
-      <c r="AS5" s="29" t="s">
+      <c r="AP5" s="57"/>
+      <c r="AQ5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="57"/>
+      <c r="AS5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="29"/>
-[...4 lines deleted...]
-      <c r="AW5" s="29" t="s">
+      <c r="AT5" s="57"/>
+      <c r="AU5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="57"/>
+      <c r="AW5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="29"/>
-[...4 lines deleted...]
-      <c r="BA5" s="33" t="s">
+      <c r="AX5" s="57"/>
+      <c r="AY5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="61"/>
+      <c r="BA5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="34"/>
+      <c r="BB5" s="62"/>
     </row>
-    <row r="6" spans="1:54" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="42"/>
+    <row r="6" spans="1:54" s="4" customFormat="1" ht="25.5">
+      <c r="A6" s="69"/>
+      <c r="B6" s="70"/>
       <c r="C6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="K6" s="8" t="s">
@@ -1660,51 +6058,51 @@
       <c r="AU6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="AV6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="AW6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="AX6" s="24" t="s">
         <v>140</v>
       </c>
       <c r="AY6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="AZ6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="BA6" s="25" t="s">
         <v>139</v>
       </c>
       <c r="BB6" s="26" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="1" customFormat="1">
       <c r="A7" s="9"/>
       <c r="B7" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C7" s="11">
         <v>63454.237199999996</v>
       </c>
       <c r="D7" s="11">
         <v>14730.745179999998</v>
       </c>
       <c r="E7" s="11">
         <v>13634.793249999999</v>
       </c>
       <c r="F7" s="11">
         <v>5677.1554599999999</v>
       </c>
       <c r="G7" s="11">
         <v>77374.003399999987</v>
       </c>
       <c r="H7" s="11">
         <v>10320.560819999999</v>
       </c>
       <c r="I7" s="11">
         <v>3985.4306099999999</v>
       </c>
@@ -1811,82 +6209,82 @@
         <f t="shared" si="0"/>
         <v>410833.97377999994</v>
       </c>
       <c r="AP7" s="22">
         <f t="shared" si="0"/>
         <v>77232.487830000013</v>
       </c>
       <c r="AQ7" s="22">
         <f>SUM(AQ8:AQ72)</f>
         <v>129287.86259999999</v>
       </c>
       <c r="AR7" s="22">
         <f>SUM(AR8:AR72)</f>
         <v>38410.265800000001</v>
       </c>
       <c r="AS7" s="22">
         <f>SUM(AS8:AS72)</f>
         <v>232290.49124000003</v>
       </c>
       <c r="AT7" s="22">
         <f>SUM(AT8:AT72)</f>
         <v>38471.718550000005</v>
       </c>
       <c r="AU7" s="22">
         <f t="shared" si="0"/>
-        <v>66139.591599999985</v>
+        <v>77534.102599999998</v>
       </c>
       <c r="AV7" s="22">
         <f t="shared" si="0"/>
-        <v>23074.295760000001</v>
+        <v>25952.318699999996</v>
       </c>
       <c r="AW7" s="22">
         <f t="shared" si="0"/>
-        <v>103383.02671999998</v>
+        <v>124683.81756</v>
       </c>
       <c r="AX7" s="22">
         <f t="shared" si="0"/>
-        <v>18525.274690000009</v>
+        <v>21839.44733000001</v>
       </c>
       <c r="AY7" s="22">
         <f t="shared" si="0"/>
-        <v>28000.581999999999</v>
+        <v>32542.847999999998</v>
       </c>
       <c r="AZ7" s="22">
         <f t="shared" si="0"/>
-        <v>7101.3997300000001</v>
+        <v>8317.98704</v>
       </c>
       <c r="BA7" s="22">
         <f t="shared" si="0"/>
-        <v>329562.18032999989</v>
+        <v>380168.1751600001</v>
       </c>
       <c r="BB7" s="22">
         <f t="shared" si="0"/>
-        <v>55146.988430000005</v>
+        <v>62840.857900000003</v>
       </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="89.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G8" s="14">
         <v>0</v>
       </c>
       <c r="H8" s="14">
         <v>0</v>
       </c>
       <c r="I8" s="14">
@@ -2006,51 +6404,51 @@
       <c r="AU8" s="23">
         <v>33.563000000000002</v>
       </c>
       <c r="AV8" s="23">
         <v>427.08762000000002</v>
       </c>
       <c r="AW8" s="23">
         <v>1.8698999999999999</v>
       </c>
       <c r="AX8" s="23">
         <v>13.01965</v>
       </c>
       <c r="AY8" s="23">
         <v>0</v>
       </c>
       <c r="AZ8" s="23">
         <v>0</v>
       </c>
       <c r="BA8" s="23">
         <v>0.38400000000000001</v>
       </c>
       <c r="BB8" s="23">
         <v>0.74794000000000005</v>
       </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="14">
         <v>0</v>
       </c>
       <c r="D9" s="14">
         <v>0</v>
       </c>
       <c r="E9" s="14">
         <v>26.922999999999998</v>
       </c>
       <c r="F9" s="14">
         <v>53.921869999999998</v>
       </c>
       <c r="G9" s="14">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>0</v>
       </c>
       <c r="I9" s="14">
@@ -2152,69 +6550,69 @@
       <c r="AO9" s="23">
         <v>816.37618999999995</v>
       </c>
       <c r="AP9" s="23">
         <v>491.24266</v>
       </c>
       <c r="AQ9" s="23">
         <v>19.847000000000001</v>
       </c>
       <c r="AR9" s="23">
         <v>70.011600000000001</v>
       </c>
       <c r="AS9" s="23">
         <v>592.33011999999997</v>
       </c>
       <c r="AT9" s="23">
         <v>385.17459000000002</v>
       </c>
       <c r="AU9" s="23">
         <v>19.847000000000001</v>
       </c>
       <c r="AV9" s="23">
         <v>70.011600000000001</v>
       </c>
       <c r="AW9" s="23">
-        <v>294.40226999999999</v>
+        <v>315.52956999999998</v>
       </c>
       <c r="AX9" s="23">
-        <v>213.28113999999999</v>
+        <v>229.83425</v>
       </c>
       <c r="AY9" s="23">
         <v>0</v>
       </c>
       <c r="AZ9" s="23">
         <v>0</v>
       </c>
       <c r="BA9" s="23">
-        <v>386.37718999999998</v>
+        <v>524.38219000000004</v>
       </c>
       <c r="BB9" s="23">
-        <v>382.45715999999999</v>
+        <v>467.65620000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="76.5">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="14">
         <v>0</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>15.8287</v>
       </c>
       <c r="F10" s="14">
         <v>15.731909999999999</v>
       </c>
       <c r="G10" s="14">
         <v>0</v>
       </c>
       <c r="H10" s="14">
         <v>0</v>
       </c>
       <c r="I10" s="14">
@@ -2334,51 +6732,51 @@
       <c r="AU10" s="23">
         <v>0</v>
       </c>
       <c r="AV10" s="23">
         <v>0</v>
       </c>
       <c r="AW10" s="23">
         <v>0.5</v>
       </c>
       <c r="AX10" s="23">
         <v>2.3690000000000002</v>
       </c>
       <c r="AY10" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ10" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA10" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB10" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="89.25">
       <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="14">
         <v>0</v>
       </c>
       <c r="D11" s="14">
         <v>0</v>
       </c>
       <c r="E11" s="14">
         <v>11.4</v>
       </c>
       <c r="F11" s="14">
         <v>1.9109</v>
       </c>
       <c r="G11" s="14">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
       <c r="I11" s="14">
@@ -2492,57 +6890,57 @@
       <c r="AS11" s="23">
         <v>55.514400000000002</v>
       </c>
       <c r="AT11" s="23">
         <v>11.82368</v>
       </c>
       <c r="AU11" s="23">
         <v>0</v>
       </c>
       <c r="AV11" s="23">
         <v>0</v>
       </c>
       <c r="AW11" s="23">
         <v>0.3619</v>
       </c>
       <c r="AX11" s="23">
         <v>0.37946000000000002</v>
       </c>
       <c r="AY11" s="23">
         <v>0</v>
       </c>
       <c r="AZ11" s="23">
         <v>0</v>
       </c>
       <c r="BA11" s="23">
-        <v>4.512E-2</v>
+        <v>7.7119999999999994E-2</v>
       </c>
       <c r="BB11" s="23">
-        <v>0.20219999999999999</v>
+        <v>0.33871000000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="14">
         <v>484.74</v>
       </c>
       <c r="D12" s="14">
         <v>43.228769999999997</v>
       </c>
       <c r="E12" s="14">
         <v>1.35E-2</v>
       </c>
       <c r="F12" s="14">
         <v>4.8149999999999998E-2</v>
       </c>
       <c r="G12" s="14">
         <v>499.96</v>
       </c>
       <c r="H12" s="14">
         <v>61.235999999999997</v>
       </c>
       <c r="I12" s="14">
@@ -2656,57 +7054,57 @@
       <c r="AS12" s="23">
         <v>402.7</v>
       </c>
       <c r="AT12" s="23">
         <v>182.16255000000001</v>
       </c>
       <c r="AU12" s="23">
         <v>291.87099999999998</v>
       </c>
       <c r="AV12" s="23">
         <v>221.93799999999999</v>
       </c>
       <c r="AW12" s="23">
         <v>400</v>
       </c>
       <c r="AX12" s="23">
         <v>181.59055000000001</v>
       </c>
       <c r="AY12" s="23">
         <v>0</v>
       </c>
       <c r="AZ12" s="23">
         <v>0</v>
       </c>
       <c r="BA12" s="23">
-        <v>404.42624999999998</v>
+        <v>480.42624999999998</v>
       </c>
       <c r="BB12" s="23">
-        <v>305.16869000000003</v>
+        <v>325.77318000000002</v>
       </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1">
       <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I13" s="14" t="s">
@@ -2808,69 +7206,69 @@
       <c r="AO13" s="23">
         <v>345.1</v>
       </c>
       <c r="AP13" s="23">
         <v>116.12172</v>
       </c>
       <c r="AQ13" s="23">
         <v>20</v>
       </c>
       <c r="AR13" s="23">
         <v>21.123000000000001</v>
       </c>
       <c r="AS13" s="23">
         <v>542.55499999999995</v>
       </c>
       <c r="AT13" s="23">
         <v>185.95446000000001</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
-        <v>297.20999999999998</v>
+        <v>391.959</v>
       </c>
       <c r="AX13" s="23">
-        <v>101.50799000000001</v>
+        <v>132.62137999999999</v>
       </c>
       <c r="AY13" s="23">
         <v>0</v>
       </c>
       <c r="AZ13" s="23">
         <v>0</v>
       </c>
       <c r="BA13" s="23">
-        <v>88.948130000000006</v>
+        <v>119.80695</v>
       </c>
       <c r="BB13" s="23">
-        <v>78.194789999999998</v>
+        <v>93.523070000000004</v>
       </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="14">
         <v>1.028</v>
       </c>
       <c r="D14" s="14">
         <v>0.99826000000000004</v>
       </c>
       <c r="E14" s="14">
         <v>0</v>
       </c>
       <c r="F14" s="14">
         <v>0</v>
       </c>
       <c r="G14" s="14">
         <v>32.9</v>
       </c>
       <c r="H14" s="14">
         <v>6.2065599999999996</v>
       </c>
       <c r="I14" s="14">
@@ -2990,51 +7388,51 @@
       <c r="AU14" s="23">
         <v>106.85</v>
       </c>
       <c r="AV14" s="23">
         <v>233.83965000000001</v>
       </c>
       <c r="AW14" s="23">
         <v>11.644600000000001</v>
       </c>
       <c r="AX14" s="23">
         <v>22.086559999999999</v>
       </c>
       <c r="AY14" s="23">
         <v>0</v>
       </c>
       <c r="AZ14" s="23">
         <v>0</v>
       </c>
       <c r="BA14" s="23">
         <v>7.5</v>
       </c>
       <c r="BB14" s="23">
         <v>13.323</v>
       </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="14">
         <v>1.044</v>
       </c>
       <c r="D15" s="14">
         <v>0.24987000000000001</v>
       </c>
       <c r="E15" s="14">
         <v>89.850200000000001</v>
       </c>
       <c r="F15" s="14">
         <v>41.536099999999998</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I15" s="14" t="s">
@@ -3154,51 +7552,51 @@
       <c r="AU15" s="23">
         <v>35.118000000000002</v>
       </c>
       <c r="AV15" s="23">
         <v>55.045999999999999</v>
       </c>
       <c r="AW15" s="23">
         <v>0</v>
       </c>
       <c r="AX15" s="23">
         <v>0</v>
       </c>
       <c r="AY15" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ15" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA15" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB15" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I16" s="14" t="s">
@@ -3300,69 +7698,69 @@
       <c r="AO16" s="23">
         <v>45.29</v>
       </c>
       <c r="AP16" s="23">
         <v>14.44666</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>87.567999999999998</v>
       </c>
       <c r="AT16" s="23">
         <v>24.049980000000001</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>37.39</v>
+        <v>54.25</v>
       </c>
       <c r="AX16" s="23">
-        <v>6.7459600000000002</v>
+        <v>11.7719</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
-        <v>39.262999999999998</v>
+        <v>41.662999999999997</v>
       </c>
       <c r="BB16" s="23">
-        <v>22.760590000000001</v>
+        <v>24.30021</v>
       </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="14">
         <v>1.266</v>
       </c>
       <c r="D17" s="14">
         <v>0.42809999999999998</v>
       </c>
       <c r="E17" s="14">
         <v>0.123</v>
       </c>
       <c r="F17" s="14">
         <v>0.18029000000000001</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I17" s="14" t="s">
@@ -3464,69 +7862,69 @@
       <c r="AO17" s="23">
         <v>10.37</v>
       </c>
       <c r="AP17" s="23">
         <v>1.37666</v>
       </c>
       <c r="AQ17" s="23">
         <v>103.15049999999999</v>
       </c>
       <c r="AR17" s="23">
         <v>71.981610000000003</v>
       </c>
       <c r="AS17" s="23">
         <v>216.113</v>
       </c>
       <c r="AT17" s="23">
         <v>28.997479999999999</v>
       </c>
       <c r="AU17" s="23">
         <v>103.15049999999999</v>
       </c>
       <c r="AV17" s="23">
         <v>71.981610000000003</v>
       </c>
       <c r="AW17" s="23">
-        <v>129.66</v>
+        <v>181.85900000000001</v>
       </c>
       <c r="AX17" s="23">
-        <v>14.37477</v>
+        <v>23.174630000000001</v>
       </c>
       <c r="AY17" s="23">
         <v>19.635000000000002</v>
       </c>
       <c r="AZ17" s="23">
         <v>9.64</v>
       </c>
       <c r="BA17" s="23">
-        <v>2.7120000000000002</v>
+        <v>7.7119999999999997</v>
       </c>
       <c r="BB17" s="23">
-        <v>0.71816999999999998</v>
+        <v>2.5957400000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I18" s="14" t="s">
@@ -3628,69 +8026,69 @@
       <c r="AO18" s="23">
         <v>419.14</v>
       </c>
       <c r="AP18" s="23">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ18" s="23">
         <v>0</v>
       </c>
       <c r="AR18" s="23">
         <v>0</v>
       </c>
       <c r="AS18" s="23">
         <v>715.48199999999997</v>
       </c>
       <c r="AT18" s="23">
         <v>147.17344</v>
       </c>
       <c r="AU18" s="23">
         <v>0</v>
       </c>
       <c r="AV18" s="23">
         <v>0</v>
       </c>
       <c r="AW18" s="23">
-        <v>397.80799999999999</v>
+        <v>520.31799999999998</v>
       </c>
       <c r="AX18" s="23">
-        <v>76.297610000000006</v>
+        <v>97.930970000000002</v>
       </c>
       <c r="AY18" s="23">
         <v>0</v>
       </c>
       <c r="AZ18" s="23">
         <v>0</v>
       </c>
       <c r="BA18" s="23">
-        <v>142.624</v>
+        <v>248.09399999999999</v>
       </c>
       <c r="BB18" s="23">
-        <v>131.81800000000001</v>
+        <v>182.59244000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="14">
         <v>2.4319999999999999</v>
       </c>
       <c r="D19" s="14">
         <v>0.60799999999999998</v>
       </c>
       <c r="E19" s="14">
         <v>10.2843</v>
       </c>
       <c r="F19" s="14">
         <v>7.2089999999999996</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I19" s="14" t="s">
@@ -3792,69 +8190,69 @@
       <c r="AO19" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AP19" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AQ19" s="23">
         <v>0</v>
       </c>
       <c r="AR19" s="23">
         <v>0</v>
       </c>
       <c r="AS19" s="23">
         <v>1.18</v>
       </c>
       <c r="AT19" s="23">
         <v>0.50355000000000005</v>
       </c>
       <c r="AU19" s="23">
         <v>0</v>
       </c>
       <c r="AV19" s="23">
         <v>0</v>
       </c>
       <c r="AW19" s="23">
-        <v>1.1000000000000001</v>
+        <v>1.18</v>
       </c>
       <c r="AX19" s="23">
-        <v>0.38100000000000001</v>
+        <v>0.50355000000000005</v>
       </c>
       <c r="AY19" s="23">
         <v>0</v>
       </c>
       <c r="AZ19" s="23">
         <v>0</v>
       </c>
       <c r="BA19" s="23">
         <v>844.56</v>
       </c>
       <c r="BB19" s="23">
         <v>139.22461000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="14">
         <v>0</v>
       </c>
       <c r="D20" s="14">
         <v>0</v>
       </c>
       <c r="E20" s="14">
         <v>3.7194500000000001</v>
       </c>
       <c r="F20" s="14">
         <v>3.3269099999999998</v>
       </c>
       <c r="G20" s="14">
         <v>0</v>
       </c>
       <c r="H20" s="14">
         <v>0</v>
       </c>
       <c r="I20" s="14">
@@ -3956,69 +8354,69 @@
       <c r="AO20" s="23">
         <v>236.72499999999999</v>
       </c>
       <c r="AP20" s="23">
         <v>102.04531</v>
       </c>
       <c r="AQ20" s="23">
         <v>13.797000000000001</v>
       </c>
       <c r="AR20" s="23">
         <v>20.047999999999998</v>
       </c>
       <c r="AS20" s="23">
         <v>431.95567</v>
       </c>
       <c r="AT20" s="23">
         <v>178.99779000000001</v>
       </c>
       <c r="AU20" s="23">
         <v>13.797000000000001</v>
       </c>
       <c r="AV20" s="23">
         <v>20.047999999999998</v>
       </c>
       <c r="AW20" s="23">
-        <v>272.03566999999998</v>
+        <v>307.40467000000001</v>
       </c>
       <c r="AX20" s="23">
-        <v>76.509399999999999</v>
+        <v>87.012129999999999</v>
       </c>
       <c r="AY20" s="23">
         <v>29.867999999999999</v>
       </c>
       <c r="AZ20" s="23">
         <v>26.390999999999998</v>
       </c>
       <c r="BA20" s="23">
-        <v>99.518159999999995</v>
+        <v>120.92816000000001</v>
       </c>
       <c r="BB20" s="23">
-        <v>106.38961999999999</v>
+        <v>129.13165000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A21" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="14">
         <v>0</v>
       </c>
       <c r="D21" s="14">
         <v>0</v>
       </c>
       <c r="E21" s="14">
         <v>51.34516</v>
       </c>
       <c r="F21" s="14">
         <v>96.105360000000005</v>
       </c>
       <c r="G21" s="14">
         <v>136</v>
       </c>
       <c r="H21" s="14">
         <v>19.479299999999999</v>
       </c>
       <c r="I21" s="14">
@@ -4120,69 +8518,69 @@
       <c r="AO21" s="23">
         <v>434.73899999999998</v>
       </c>
       <c r="AP21" s="23">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>350.63159999999999</v>
       </c>
       <c r="AT21" s="23">
         <v>479.70458000000002</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>156.56120000000001</v>
+        <v>181.70679999999999</v>
       </c>
       <c r="AX21" s="23">
-        <v>221.83133000000001</v>
+        <v>255.54348999999999</v>
       </c>
       <c r="AY21" s="23">
         <v>0</v>
       </c>
       <c r="AZ21" s="23">
         <v>0</v>
       </c>
       <c r="BA21" s="23">
-        <v>259.52519999999998</v>
+        <v>297.35700000000003</v>
       </c>
       <c r="BB21" s="23">
-        <v>330.74993000000001</v>
+        <v>379.69546000000003</v>
       </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="14">
         <v>309.63600000000002</v>
       </c>
       <c r="D22" s="14">
         <v>75.574060000000003</v>
       </c>
       <c r="E22" s="14">
         <v>1026.6891000000001</v>
       </c>
       <c r="F22" s="14">
         <v>264.18905999999998</v>
       </c>
       <c r="G22" s="14">
         <v>20.100000000000001</v>
       </c>
       <c r="H22" s="14">
         <v>11.75381</v>
       </c>
       <c r="I22" s="14">
@@ -4284,69 +8682,69 @@
       <c r="AO22" s="23">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP22" s="23">
         <v>2851.0814</v>
       </c>
       <c r="AQ22" s="23">
         <v>0</v>
       </c>
       <c r="AR22" s="23">
         <v>0</v>
       </c>
       <c r="AS22" s="23">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT22" s="23">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU22" s="23">
         <v>0</v>
       </c>
       <c r="AV22" s="23">
         <v>0</v>
       </c>
       <c r="AW22" s="23">
-        <v>4464.3239599999997</v>
+        <v>4667.5464599999996</v>
       </c>
       <c r="AX22" s="23">
-        <v>1568.7250200000001</v>
+        <v>1636.2847300000001</v>
       </c>
       <c r="AY22" s="23">
         <v>0</v>
       </c>
       <c r="AZ22" s="23">
         <v>0</v>
       </c>
       <c r="BA22" s="23">
-        <v>7032.1583099999998</v>
+        <v>7910.0783099999999</v>
       </c>
       <c r="BB22" s="23">
-        <v>1554.57781</v>
+        <v>1748.56908</v>
       </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="102">
       <c r="A23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="14">
         <v>0</v>
       </c>
       <c r="D23" s="14">
         <v>0</v>
       </c>
       <c r="E23" s="14">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F23" s="14">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G23" s="14">
         <v>0</v>
       </c>
       <c r="H23" s="14">
         <v>0</v>
       </c>
       <c r="I23" s="14">
@@ -4466,51 +8864,51 @@
       <c r="AU23" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AV23" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AW23" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AX23" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AY23" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ23" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA23" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB23" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="14">
         <v>0</v>
       </c>
       <c r="D24" s="14">
         <v>0</v>
       </c>
       <c r="E24" s="14">
         <v>66.694460000000007</v>
       </c>
       <c r="F24" s="14">
         <v>578.68881999999996</v>
       </c>
       <c r="G24" s="14">
         <v>0</v>
       </c>
       <c r="H24" s="14">
         <v>0</v>
       </c>
       <c r="I24" s="14">
@@ -4606,75 +9004,75 @@
       <c r="AM24" s="23">
         <v>10.75</v>
       </c>
       <c r="AN24" s="23">
         <v>37.470939999999999</v>
       </c>
       <c r="AO24" s="23">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP24" s="23">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ24" s="23">
         <v>213.14599999999999</v>
       </c>
       <c r="AR24" s="23">
         <v>140.19757999999999</v>
       </c>
       <c r="AS24" s="23">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT24" s="23">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU24" s="23">
-        <v>189.27799999999999</v>
+        <v>210.77799999999999</v>
       </c>
       <c r="AV24" s="23">
-        <v>122.03743</v>
+        <v>138.50841</v>
       </c>
       <c r="AW24" s="23">
-        <v>1.4727600000000001</v>
+        <v>1.4770799999999999</v>
       </c>
       <c r="AX24" s="23">
-        <v>6.2598799999999999</v>
+        <v>6.2796200000000004</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>0.56544000000000005</v>
+        <v>0.61760000000000004</v>
       </c>
       <c r="BB24" s="23">
-        <v>2.6315</v>
+        <v>2.8681899999999998</v>
       </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A25" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="14">
         <v>239.34299999999999</v>
       </c>
       <c r="D25" s="14">
         <v>156.21600000000001</v>
       </c>
       <c r="E25" s="14">
         <v>121.378</v>
       </c>
       <c r="F25" s="14">
         <v>1222.7900400000001</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
         <v>0</v>
       </c>
       <c r="I25" s="14">
@@ -4776,69 +9174,69 @@
       <c r="AO25" s="23">
         <v>3.79278</v>
       </c>
       <c r="AP25" s="23">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ25" s="23">
         <v>736.04499999999996</v>
       </c>
       <c r="AR25" s="23">
         <v>402.56966</v>
       </c>
       <c r="AS25" s="23">
         <v>1.835</v>
       </c>
       <c r="AT25" s="23">
         <v>13.84836</v>
       </c>
       <c r="AU25" s="23">
         <v>696.04499999999996</v>
       </c>
       <c r="AV25" s="23">
         <v>372.34721000000002</v>
       </c>
       <c r="AW25" s="23">
-        <v>0.93500000000000005</v>
+        <v>1.165</v>
       </c>
       <c r="AX25" s="23">
-        <v>6.7546200000000001</v>
+        <v>8.5772600000000008</v>
       </c>
       <c r="AY25" s="23">
         <v>0</v>
       </c>
       <c r="AZ25" s="23">
         <v>0</v>
       </c>
       <c r="BA25" s="23">
-        <v>0.70299999999999996</v>
+        <v>0.85299999999999998</v>
       </c>
       <c r="BB25" s="23">
-        <v>6.2284100000000002</v>
+        <v>7.4162800000000004</v>
       </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I26" s="14" t="s">
@@ -4940,69 +9338,69 @@
       <c r="AO26" s="23">
         <v>278.64999999999998</v>
       </c>
       <c r="AP26" s="23">
         <v>95.440240000000003</v>
       </c>
       <c r="AQ26" s="23">
         <v>209.5076</v>
       </c>
       <c r="AR26" s="23">
         <v>115.2107</v>
       </c>
       <c r="AS26" s="23">
         <v>200.685</v>
       </c>
       <c r="AT26" s="23">
         <v>40.734769999999997</v>
       </c>
       <c r="AU26" s="23">
         <v>209.5076</v>
       </c>
       <c r="AV26" s="23">
         <v>115.2107</v>
       </c>
       <c r="AW26" s="23">
-        <v>197.96</v>
+        <v>199.07499999999999</v>
       </c>
       <c r="AX26" s="23">
-        <v>39.168579999999999</v>
-[...11 lines deleted...]
-        <v>132</v>
+        <v>39.476770000000002</v>
+      </c>
+      <c r="AY26" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="23">
+        <v>4.6670000000000003E-2</v>
+      </c>
+      <c r="BB26" s="23">
+        <v>8.6599999999999996E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="14">
         <v>156.80000000000001</v>
       </c>
       <c r="D27" s="14">
         <v>62.72</v>
       </c>
       <c r="E27" s="14">
         <v>0</v>
       </c>
       <c r="F27" s="14">
         <v>0</v>
       </c>
       <c r="G27" s="14">
         <v>10</v>
       </c>
       <c r="H27" s="14">
         <v>7.2949999999999999</v>
       </c>
       <c r="I27" s="14">
@@ -5098,75 +9496,75 @@
       <c r="AM27" s="23">
         <v>672.22400000000005</v>
       </c>
       <c r="AN27" s="23">
         <v>201.15378000000001</v>
       </c>
       <c r="AO27" s="23">
         <v>0</v>
       </c>
       <c r="AP27" s="23">
         <v>0</v>
       </c>
       <c r="AQ27" s="23">
         <v>2051.0365000000002</v>
       </c>
       <c r="AR27" s="23">
         <v>606.98279000000002</v>
       </c>
       <c r="AS27" s="23">
         <v>2.3199999999999998</v>
       </c>
       <c r="AT27" s="23">
         <v>1.0309699999999999</v>
       </c>
       <c r="AU27" s="23">
-        <v>1891.1745000000001</v>
+        <v>1942.4114999999999</v>
       </c>
       <c r="AV27" s="23">
-        <v>559.53079000000002</v>
+        <v>570.07578999999998</v>
       </c>
       <c r="AW27" s="23">
         <v>2.3199999999999998</v>
       </c>
       <c r="AX27" s="23">
         <v>1.0309699999999999</v>
       </c>
       <c r="AY27" s="23">
-        <v>120.2</v>
+        <v>133.76599999999999</v>
       </c>
       <c r="AZ27" s="23">
-        <v>31.645</v>
+        <v>46.372999999999998</v>
       </c>
       <c r="BA27" s="23">
         <v>0</v>
       </c>
       <c r="BB27" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1">
       <c r="A28" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G28" s="14">
         <v>58.877000000000002</v>
       </c>
       <c r="H28" s="14">
         <v>30.594000000000001</v>
       </c>
       <c r="I28" s="14">
@@ -5268,69 +9666,69 @@
       <c r="AO28" s="23">
         <v>131.35400000000001</v>
       </c>
       <c r="AP28" s="23">
         <v>38.714849999999998</v>
       </c>
       <c r="AQ28" s="23">
         <v>231.47499999999999</v>
       </c>
       <c r="AR28" s="23">
         <v>70.843000000000004</v>
       </c>
       <c r="AS28" s="23">
         <v>120.52</v>
       </c>
       <c r="AT28" s="23">
         <v>32.242939999999997</v>
       </c>
       <c r="AU28" s="23">
         <v>231.47499999999999</v>
       </c>
       <c r="AV28" s="23">
         <v>70.843000000000004</v>
       </c>
       <c r="AW28" s="23">
-        <v>118.22</v>
+        <v>119.72</v>
       </c>
       <c r="AX28" s="23">
-        <v>31.47522</v>
+        <v>31.755939999999999</v>
       </c>
       <c r="AY28" s="23">
         <v>40.021000000000001</v>
       </c>
       <c r="AZ28" s="23">
         <v>25.706</v>
       </c>
       <c r="BA28" s="23">
         <v>4.2</v>
       </c>
       <c r="BB28" s="23">
         <v>2.9119000000000002</v>
       </c>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1">
       <c r="A29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="14">
         <v>68.483000000000004</v>
       </c>
       <c r="D29" s="14">
         <v>34.552999999999997</v>
       </c>
       <c r="E29" s="14">
         <v>16.971800000000002</v>
       </c>
       <c r="F29" s="14">
         <v>48.731729999999999</v>
       </c>
       <c r="G29" s="14">
         <v>0</v>
       </c>
       <c r="H29" s="14">
         <v>0</v>
       </c>
       <c r="I29" s="14">
@@ -5432,69 +9830,69 @@
       <c r="AO29" s="23">
         <v>229.55645000000001</v>
       </c>
       <c r="AP29" s="23">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ29" s="23">
         <v>548.38199999999995</v>
       </c>
       <c r="AR29" s="23">
         <v>159.50873000000001</v>
       </c>
       <c r="AS29" s="23">
         <v>306.70206000000002</v>
       </c>
       <c r="AT29" s="23">
         <v>218.61126999999999</v>
       </c>
       <c r="AU29" s="23">
         <v>488.38200000000001</v>
       </c>
       <c r="AV29" s="23">
         <v>146.70873</v>
       </c>
       <c r="AW29" s="23">
-        <v>224.34806</v>
+        <v>253.62306000000001</v>
       </c>
       <c r="AX29" s="23">
-        <v>108.4631</v>
+        <v>154.53745000000001</v>
       </c>
       <c r="AY29" s="23">
         <v>0</v>
       </c>
       <c r="AZ29" s="23">
         <v>0</v>
       </c>
       <c r="BA29" s="23">
-        <v>30.1</v>
+        <v>38.655000000000001</v>
       </c>
       <c r="BB29" s="23">
-        <v>35.301000000000002</v>
+        <v>41.367959999999997</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I30" s="14" t="s">
@@ -5601,64 +9999,64 @@
       </c>
       <c r="AQ30" s="23">
         <v>0</v>
       </c>
       <c r="AR30" s="23">
         <v>0</v>
       </c>
       <c r="AS30" s="23">
         <v>19</v>
       </c>
       <c r="AT30" s="23">
         <v>1.17611</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
         <v>2.5</v>
       </c>
       <c r="AX30" s="23">
         <v>0.49310999999999999</v>
       </c>
-      <c r="AY30" s="23" t="s">
-[...9 lines deleted...]
-        <v>132</v>
+      <c r="AY30" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="23">
+        <v>0.38768999999999998</v>
+      </c>
+      <c r="BB30" s="23">
+        <v>0.10392</v>
       </c>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="2" customFormat="1">
       <c r="A31" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="14">
         <v>0</v>
       </c>
       <c r="D31" s="14">
         <v>0</v>
       </c>
       <c r="E31" s="14">
         <v>723.39599999999996</v>
       </c>
       <c r="F31" s="14">
         <v>244.01400000000001</v>
       </c>
       <c r="G31" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H31" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I31" s="14" t="s">
@@ -5760,69 +10158,69 @@
       <c r="AO31" s="23">
         <v>73.177999999999997</v>
       </c>
       <c r="AP31" s="23">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ31" s="23">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR31" s="23">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS31" s="23">
         <v>22.32</v>
       </c>
       <c r="AT31" s="23">
         <v>4.8088199999999999</v>
       </c>
       <c r="AU31" s="23">
         <v>2.7269999999999999</v>
       </c>
       <c r="AV31" s="23">
         <v>3.7607699999999999</v>
       </c>
       <c r="AW31" s="23">
-        <v>17.399999999999999</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="AX31" s="23">
-        <v>3.66012</v>
+        <v>4.05382</v>
       </c>
       <c r="AY31" s="23">
         <v>37.561999999999998</v>
       </c>
       <c r="AZ31" s="23">
         <v>25.094000000000001</v>
       </c>
       <c r="BA31" s="23">
-        <v>0</v>
+        <v>0.15057999999999999</v>
       </c>
       <c r="BB31" s="23">
-        <v>0</v>
+        <v>0.20784</v>
       </c>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A32" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <v>36.700000000000003</v>
       </c>
       <c r="F32" s="14">
         <v>20.917999999999999</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I32" s="14" t="s">
@@ -5924,69 +10322,69 @@
       <c r="AO32" s="23">
         <v>70.48</v>
       </c>
       <c r="AP32" s="23">
         <v>21.836559999999999</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
         <v>8.8659999999999997</v>
       </c>
       <c r="AT32" s="23">
         <v>2.5469400000000002</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>0.8</v>
+        <v>5.798</v>
       </c>
       <c r="AX32" s="23">
-        <v>0.30576999999999999</v>
+        <v>1.1437900000000001</v>
       </c>
       <c r="AY32" s="23">
         <v>7.4119999999999999</v>
       </c>
       <c r="AZ32" s="23">
         <v>12.839</v>
       </c>
       <c r="BA32" s="23">
-        <v>0</v>
+        <v>2.5251999999999999</v>
       </c>
       <c r="BB32" s="23">
-        <v>0</v>
+        <v>1.69458</v>
       </c>
     </row>
-    <row r="33" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="2" customFormat="1">
       <c r="A33" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="14">
         <v>0</v>
       </c>
       <c r="D33" s="14">
         <v>0</v>
       </c>
       <c r="E33" s="14">
         <v>0.03</v>
       </c>
       <c r="F33" s="14">
         <v>0.1381</v>
       </c>
       <c r="G33" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I33" s="14" t="s">
@@ -6088,69 +10486,69 @@
       <c r="AO33" s="23">
         <v>50.71</v>
       </c>
       <c r="AP33" s="23">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ33" s="23">
         <v>0</v>
       </c>
       <c r="AR33" s="23">
         <v>0</v>
       </c>
       <c r="AS33" s="23">
         <v>153.2432</v>
       </c>
       <c r="AT33" s="23">
         <v>69.901420000000002</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
-        <v>100.43899999999999</v>
+        <v>135.44800000000001</v>
       </c>
       <c r="AX33" s="23">
-        <v>42.787909999999997</v>
+        <v>59.240830000000003</v>
       </c>
       <c r="AY33" s="23">
         <v>16.782</v>
       </c>
       <c r="AZ33" s="23">
         <v>11.39</v>
       </c>
       <c r="BA33" s="23">
-        <v>61.55086</v>
+        <v>75.55086</v>
       </c>
       <c r="BB33" s="23">
-        <v>39.583539999999999</v>
+        <v>48.354979999999998</v>
       </c>
     </row>
-    <row r="34" spans="1:54" s="2" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="2" customFormat="1" ht="76.5">
       <c r="A34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="14">
         <v>5</v>
       </c>
       <c r="D34" s="14">
         <v>3</v>
       </c>
       <c r="E34" s="14">
         <v>34.095999999999997</v>
       </c>
       <c r="F34" s="14">
         <v>50.773829999999997</v>
       </c>
       <c r="G34" s="14">
         <v>0</v>
       </c>
       <c r="H34" s="14">
         <v>0</v>
       </c>
       <c r="I34" s="14">
@@ -6252,69 +10650,69 @@
       <c r="AO34" s="23">
         <v>232.71</v>
       </c>
       <c r="AP34" s="23">
         <v>525.81097</v>
       </c>
       <c r="AQ34" s="23">
         <v>0</v>
       </c>
       <c r="AR34" s="23">
         <v>0</v>
       </c>
       <c r="AS34" s="23">
         <v>180.398</v>
       </c>
       <c r="AT34" s="23">
         <v>524.34919000000002</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
-        <v>90.241</v>
+        <v>99.200999999999993</v>
       </c>
       <c r="AX34" s="23">
-        <v>265.09142000000003</v>
+        <v>298.59645</v>
       </c>
       <c r="AY34" s="23">
         <v>0</v>
       </c>
       <c r="AZ34" s="23">
         <v>0</v>
       </c>
       <c r="BA34" s="23">
-        <v>128.07300000000001</v>
+        <v>148.405</v>
       </c>
       <c r="BB34" s="23">
-        <v>356.81639000000001</v>
+        <v>412.75826000000001</v>
       </c>
     </row>
-    <row r="35" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A35" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="14">
         <v>497.3723</v>
       </c>
       <c r="D35" s="14">
         <v>201.84706</v>
       </c>
       <c r="E35" s="14">
         <v>3.5918000000000001</v>
       </c>
       <c r="F35" s="14">
         <v>18.020520000000001</v>
       </c>
       <c r="G35" s="14">
         <v>0.24959999999999999</v>
       </c>
       <c r="H35" s="14">
         <v>0.29357</v>
       </c>
       <c r="I35" s="14">
@@ -6410,75 +10808,75 @@
       <c r="AM35" s="23">
         <v>22.55</v>
       </c>
       <c r="AN35" s="23">
         <v>27.571999999999999</v>
       </c>
       <c r="AO35" s="23">
         <v>16.222999999999999</v>
       </c>
       <c r="AP35" s="23">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ35" s="23">
         <v>29.9</v>
       </c>
       <c r="AR35" s="23">
         <v>8.0459999999999994</v>
       </c>
       <c r="AS35" s="23">
         <v>13.138500000000001</v>
       </c>
       <c r="AT35" s="23">
         <v>74.250370000000004</v>
       </c>
       <c r="AU35" s="23">
-        <v>8.9</v>
+        <v>29.9</v>
       </c>
       <c r="AV35" s="23">
-        <v>3.9060000000000001</v>
+        <v>8.0459999999999994</v>
       </c>
       <c r="AW35" s="23">
-        <v>6.9515000000000002</v>
+        <v>7.2244999999999999</v>
       </c>
       <c r="AX35" s="23">
-        <v>38.158119999999997</v>
+        <v>39.244909999999997</v>
       </c>
       <c r="AY35" s="23">
         <v>0</v>
       </c>
       <c r="AZ35" s="23">
         <v>0</v>
       </c>
       <c r="BA35" s="23">
-        <v>4.2454999999999998</v>
+        <v>4.2705000000000002</v>
       </c>
       <c r="BB35" s="23">
-        <v>33.530839999999998</v>
+        <v>33.6248</v>
       </c>
     </row>
-    <row r="36" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A36" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="14">
         <v>0.1363</v>
       </c>
       <c r="D36" s="14">
         <v>0.95277999999999996</v>
       </c>
       <c r="E36" s="14">
         <v>4.1156800000000002</v>
       </c>
       <c r="F36" s="14">
         <v>25.362739999999999</v>
       </c>
       <c r="G36" s="14">
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="H36" s="14">
         <v>2.283E-2</v>
       </c>
       <c r="I36" s="14">
@@ -6580,69 +10978,69 @@
       <c r="AO36" s="23">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP36" s="23">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ36" s="23">
         <v>0</v>
       </c>
       <c r="AR36" s="23">
         <v>0</v>
       </c>
       <c r="AS36" s="23">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT36" s="23">
         <v>47.08596</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
-        <v>2.6749999999999998</v>
+        <v>3.50014</v>
       </c>
       <c r="AX36" s="23">
-        <v>18.111049999999999</v>
+        <v>26.273199999999999</v>
       </c>
       <c r="AY36" s="23">
         <v>0</v>
       </c>
       <c r="AZ36" s="23">
         <v>0</v>
       </c>
       <c r="BA36" s="23">
-        <v>8.9018200000000007</v>
+        <v>9.1588600000000007</v>
       </c>
       <c r="BB36" s="23">
-        <v>19.372810000000001</v>
+        <v>20.74916</v>
       </c>
     </row>
-    <row r="37" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="2" customFormat="1">
       <c r="A37" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="14">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>0.12073</v>
       </c>
       <c r="F37" s="14">
         <v>0.45517000000000002</v>
       </c>
       <c r="G37" s="14">
         <v>0</v>
       </c>
       <c r="H37" s="14">
         <v>0</v>
       </c>
       <c r="I37" s="14">
@@ -6744,69 +11142,69 @@
       <c r="AO37" s="23">
         <v>1.49257</v>
       </c>
       <c r="AP37" s="23">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ37" s="23">
         <v>0</v>
       </c>
       <c r="AR37" s="23">
         <v>0</v>
       </c>
       <c r="AS37" s="23">
         <v>1.58971</v>
       </c>
       <c r="AT37" s="23">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU37" s="23">
         <v>0</v>
       </c>
       <c r="AV37" s="23">
         <v>0</v>
       </c>
       <c r="AW37" s="23">
-        <v>1.00203</v>
+        <v>1.0714300000000001</v>
       </c>
       <c r="AX37" s="23">
-        <v>3.2493400000000001</v>
+        <v>3.4237799999999998</v>
       </c>
       <c r="AY37" s="23">
         <v>0</v>
       </c>
       <c r="AZ37" s="23">
         <v>0</v>
       </c>
       <c r="BA37" s="23">
-        <v>0.24603</v>
+        <v>0.25163000000000002</v>
       </c>
       <c r="BB37" s="23">
-        <v>1.41883</v>
+        <v>1.44953</v>
       </c>
     </row>
-    <row r="38" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A38" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="14">
         <v>0</v>
       </c>
       <c r="D38" s="14">
         <v>0</v>
       </c>
       <c r="E38" s="14">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F38" s="14">
         <v>0.78446000000000005</v>
       </c>
       <c r="G38" s="14">
         <v>0</v>
       </c>
       <c r="H38" s="14">
         <v>0</v>
       </c>
       <c r="I38" s="14">
@@ -6908,69 +11306,69 @@
       <c r="AO38" s="23">
         <v>0.15356</v>
       </c>
       <c r="AP38" s="23">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ38" s="23">
         <v>0</v>
       </c>
       <c r="AR38" s="23">
         <v>0</v>
       </c>
       <c r="AS38" s="23">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT38" s="23">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU38" s="23">
         <v>0</v>
       </c>
       <c r="AV38" s="23">
         <v>0</v>
       </c>
       <c r="AW38" s="23">
-        <v>9.1740000000000002E-2</v>
+        <v>0.13422000000000001</v>
       </c>
       <c r="AX38" s="23">
-        <v>2.01505</v>
+        <v>2.8744900000000002</v>
       </c>
       <c r="AY38" s="23">
         <v>0</v>
       </c>
       <c r="AZ38" s="23">
         <v>0</v>
       </c>
       <c r="BA38" s="23">
-        <v>0.12956000000000001</v>
+        <v>0.16123999999999999</v>
       </c>
       <c r="BB38" s="23">
-        <v>2.98258</v>
+        <v>3.74057</v>
       </c>
     </row>
-    <row r="39" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="2" customFormat="1">
       <c r="A39" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="14">
         <v>0</v>
       </c>
       <c r="D39" s="14">
         <v>0</v>
       </c>
       <c r="E39" s="14">
         <v>0.38929999999999998</v>
       </c>
       <c r="F39" s="14">
         <v>2.8227500000000001</v>
       </c>
       <c r="G39" s="14">
         <v>0</v>
       </c>
       <c r="H39" s="14">
         <v>0</v>
       </c>
       <c r="I39" s="14">
@@ -7072,69 +11470,69 @@
       <c r="AO39" s="23">
         <v>2.06E-2</v>
       </c>
       <c r="AP39" s="23">
         <v>0.25701000000000002</v>
       </c>
       <c r="AQ39" s="23">
         <v>0</v>
       </c>
       <c r="AR39" s="23">
         <v>0</v>
       </c>
       <c r="AS39" s="23">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT39" s="23">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU39" s="23">
         <v>0</v>
       </c>
       <c r="AV39" s="23">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
-        <v>3.6700000000000003E-2</v>
+        <v>4.0899999999999999E-2</v>
       </c>
       <c r="AX39" s="23">
-        <v>0.37646000000000002</v>
+        <v>0.45034999999999997</v>
       </c>
       <c r="AY39" s="23">
         <v>0</v>
       </c>
       <c r="AZ39" s="23">
         <v>0</v>
       </c>
       <c r="BA39" s="23">
         <v>1.2E-2</v>
       </c>
       <c r="BB39" s="23">
         <v>0.19058</v>
       </c>
     </row>
-    <row r="40" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A40" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="14">
         <v>0</v>
       </c>
       <c r="D40" s="14">
         <v>0</v>
       </c>
       <c r="E40" s="14">
         <v>8.6617700000000006</v>
       </c>
       <c r="F40" s="14">
         <v>16.530470000000001</v>
       </c>
       <c r="G40" s="14">
         <v>0</v>
       </c>
       <c r="H40" s="14">
         <v>0</v>
       </c>
       <c r="I40" s="14">
@@ -7236,69 +11634,69 @@
       <c r="AO40" s="23">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP40" s="23">
         <v>10.96942</v>
       </c>
       <c r="AQ40" s="23">
         <v>0</v>
       </c>
       <c r="AR40" s="23">
         <v>0</v>
       </c>
       <c r="AS40" s="23">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT40" s="23">
         <v>11.036479999999999</v>
       </c>
       <c r="AU40" s="23">
         <v>0</v>
       </c>
       <c r="AV40" s="23">
         <v>0</v>
       </c>
       <c r="AW40" s="23">
-        <v>3.5173800000000002</v>
+        <v>4.3227399999999996</v>
       </c>
       <c r="AX40" s="23">
-        <v>5.1069399999999998</v>
+        <v>6.3680300000000001</v>
       </c>
       <c r="AY40" s="23">
         <v>0</v>
       </c>
       <c r="AZ40" s="23">
         <v>0</v>
       </c>
       <c r="BA40" s="23">
-        <v>3.0460400000000001</v>
+        <v>3.4009100000000001</v>
       </c>
       <c r="BB40" s="23">
-        <v>5.4100700000000002</v>
+        <v>5.9153799999999999</v>
       </c>
     </row>
-    <row r="41" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A41" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="14">
         <v>1.04E-2</v>
       </c>
       <c r="D41" s="14">
         <v>0.17760000000000001</v>
       </c>
       <c r="E41" s="14">
         <v>0.84643999999999997</v>
       </c>
       <c r="F41" s="14">
         <v>5.0372399999999997</v>
       </c>
       <c r="G41" s="14">
         <v>0</v>
       </c>
       <c r="H41" s="14">
         <v>0</v>
       </c>
       <c r="I41" s="14">
@@ -7400,69 +11798,69 @@
       <c r="AO41" s="23">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP41" s="23">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ41" s="23">
         <v>0</v>
       </c>
       <c r="AR41" s="23">
         <v>0</v>
       </c>
       <c r="AS41" s="23">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT41" s="23">
         <v>28.0609</v>
       </c>
       <c r="AU41" s="23">
         <v>0</v>
       </c>
       <c r="AV41" s="23">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
-        <v>2.1045799999999999</v>
+        <v>2.31236</v>
       </c>
       <c r="AX41" s="23">
-        <v>11.24334</v>
+        <v>13.24756</v>
       </c>
       <c r="AY41" s="23">
         <v>0</v>
       </c>
       <c r="AZ41" s="23">
         <v>0</v>
       </c>
       <c r="BA41" s="23">
-        <v>3.14994</v>
+        <v>3.8046899999999999</v>
       </c>
       <c r="BB41" s="23">
-        <v>19.847020000000001</v>
+        <v>23.927910000000001</v>
       </c>
     </row>
-    <row r="42" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="2" customFormat="1">
       <c r="A42" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="14">
         <v>53574.428</v>
       </c>
       <c r="D42" s="14">
         <v>11513.902050000001</v>
       </c>
       <c r="E42" s="14">
         <v>10758.971</v>
       </c>
       <c r="F42" s="14">
         <v>2111.9763800000001</v>
       </c>
       <c r="G42" s="14">
         <v>66811.33</v>
       </c>
       <c r="H42" s="14">
         <v>8810.3449000000001</v>
       </c>
       <c r="I42" s="14">
@@ -7558,75 +11956,75 @@
       <c r="AM42" s="23">
         <v>18765</v>
       </c>
       <c r="AN42" s="23">
         <v>3352.74566</v>
       </c>
       <c r="AO42" s="23">
         <v>345843.34299999999</v>
       </c>
       <c r="AP42" s="23">
         <v>64427.344700000001</v>
       </c>
       <c r="AQ42" s="23">
         <v>103168.461</v>
       </c>
       <c r="AR42" s="23">
         <v>22553.174340000001</v>
       </c>
       <c r="AS42" s="23">
         <v>185963.60310000001</v>
       </c>
       <c r="AT42" s="23">
         <v>25604.847709999998</v>
       </c>
       <c r="AU42" s="23">
-        <v>49822.754000000001</v>
+        <v>59341.637999999999</v>
       </c>
       <c r="AV42" s="23">
-        <v>10437.87444</v>
+        <v>12735.243469999999</v>
       </c>
       <c r="AW42" s="23">
-        <v>84459.312000000005</v>
+        <v>104809.102</v>
       </c>
       <c r="AX42" s="23">
-        <v>12845.735650000001</v>
+        <v>15790.51539</v>
       </c>
       <c r="AY42" s="23">
-        <v>22258.214</v>
+        <v>26128.214</v>
       </c>
       <c r="AZ42" s="23">
-        <v>5172.4278899999999</v>
+        <v>6047.41489</v>
       </c>
       <c r="BA42" s="23">
-        <v>266288.93400000001</v>
+        <v>307280.91600000003</v>
       </c>
       <c r="BB42" s="23">
-        <v>38697.0435</v>
+        <v>44682.198929999999</v>
       </c>
     </row>
-    <row r="43" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="2" customFormat="1">
       <c r="A43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F43" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G43" s="14">
         <v>0</v>
       </c>
       <c r="H43" s="14">
         <v>0</v>
       </c>
       <c r="I43" s="14">
@@ -7746,51 +12144,51 @@
       <c r="AU43" s="23">
         <v>0</v>
       </c>
       <c r="AV43" s="23">
         <v>0</v>
       </c>
       <c r="AW43" s="23">
         <v>1767.28</v>
       </c>
       <c r="AX43" s="23">
         <v>130.91283999999999</v>
       </c>
       <c r="AY43" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ43" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA43" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB43" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="44" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="2" customFormat="1">
       <c r="A44" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="14">
         <v>150.08000000000001</v>
       </c>
       <c r="D44" s="14">
         <v>21.036190000000001</v>
       </c>
       <c r="E44" s="14">
         <v>64</v>
       </c>
       <c r="F44" s="14">
         <v>15.888260000000001</v>
       </c>
       <c r="G44" s="14">
         <v>6813.5969999999998</v>
       </c>
       <c r="H44" s="14">
         <v>737.30552999999998</v>
       </c>
       <c r="I44" s="14">
@@ -7892,69 +12290,69 @@
       <c r="AO44" s="23">
         <v>43740.987999999998</v>
       </c>
       <c r="AP44" s="23">
         <v>4460.7601599999998</v>
       </c>
       <c r="AQ44" s="23">
         <v>3134</v>
       </c>
       <c r="AR44" s="23">
         <v>358.39299999999997</v>
       </c>
       <c r="AS44" s="23">
         <v>11249.416999999999</v>
       </c>
       <c r="AT44" s="23">
         <v>1406.94885</v>
       </c>
       <c r="AU44" s="23">
         <v>0</v>
       </c>
       <c r="AV44" s="23">
         <v>0</v>
       </c>
       <c r="AW44" s="23">
-        <v>4017.99</v>
+        <v>4142.82</v>
       </c>
       <c r="AX44" s="23">
-        <v>588.98162000000002</v>
+        <v>604.54362000000003</v>
       </c>
       <c r="AY44" s="23">
         <v>1857.85</v>
       </c>
       <c r="AZ44" s="23">
         <v>315.31450000000001</v>
       </c>
       <c r="BA44" s="23">
-        <v>33633.358</v>
+        <v>40835.313000000002</v>
       </c>
       <c r="BB44" s="23">
-        <v>4754.43995</v>
+        <v>5780.19146</v>
       </c>
     </row>
-    <row r="45" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="2" customFormat="1">
       <c r="A45" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="14">
         <v>497.74</v>
       </c>
       <c r="D45" s="14">
         <v>42.302</v>
       </c>
       <c r="E45" s="14">
         <v>0</v>
       </c>
       <c r="F45" s="14">
         <v>0</v>
       </c>
       <c r="G45" s="14">
         <v>848.95</v>
       </c>
       <c r="H45" s="14">
         <v>88.274090000000001</v>
       </c>
       <c r="I45" s="14">
@@ -8050,75 +12448,75 @@
       <c r="AM45" s="23">
         <v>0</v>
       </c>
       <c r="AN45" s="23">
         <v>0</v>
       </c>
       <c r="AO45" s="23">
         <v>274.00240000000002</v>
       </c>
       <c r="AP45" s="23">
         <v>45.593049999999998</v>
       </c>
       <c r="AQ45" s="23">
         <v>6455.46</v>
       </c>
       <c r="AR45" s="23">
         <v>960.53913</v>
       </c>
       <c r="AS45" s="23">
         <v>65.016999999999996</v>
       </c>
       <c r="AT45" s="23">
         <v>13.159700000000001</v>
       </c>
       <c r="AU45" s="23">
-        <v>5647.34</v>
+        <v>6455.46</v>
       </c>
       <c r="AV45" s="23">
-        <v>896.92912999999999</v>
+        <v>960.53913</v>
       </c>
       <c r="AW45" s="23">
         <v>65</v>
       </c>
       <c r="AX45" s="23">
         <v>13.130800000000001</v>
       </c>
       <c r="AY45" s="23">
         <v>0</v>
       </c>
       <c r="AZ45" s="23">
         <v>0</v>
       </c>
       <c r="BA45" s="23">
         <v>1785.557</v>
       </c>
       <c r="BB45" s="23">
         <v>215.5266</v>
       </c>
     </row>
-    <row r="46" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="2" customFormat="1">
       <c r="A46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="14">
         <v>0</v>
       </c>
       <c r="D46" s="14">
         <v>0</v>
       </c>
       <c r="E46" s="14">
         <v>107.146</v>
       </c>
       <c r="F46" s="14">
         <v>80.020049999999998</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H46" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I46" s="14" t="s">
@@ -8238,51 +12636,51 @@
       <c r="AU46" s="23">
         <v>0</v>
       </c>
       <c r="AV46" s="23">
         <v>0</v>
       </c>
       <c r="AW46" s="23">
         <v>1723.14029</v>
       </c>
       <c r="AX46" s="23">
         <v>447.18502000000001</v>
       </c>
       <c r="AY46" s="23">
         <v>0</v>
       </c>
       <c r="AZ46" s="23">
         <v>0</v>
       </c>
       <c r="BA46" s="23">
         <v>1070.2619999999999</v>
       </c>
       <c r="BB46" s="23">
         <v>354.87905000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="2" customFormat="1">
       <c r="A47" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="14">
         <v>5.476</v>
       </c>
       <c r="D47" s="14">
         <v>4.2389799999999997</v>
       </c>
       <c r="E47" s="14">
         <v>73.676429999999996</v>
       </c>
       <c r="F47" s="14">
         <v>99.175489999999996</v>
       </c>
       <c r="G47" s="14">
         <v>1.325</v>
       </c>
       <c r="H47" s="14">
         <v>0.62090000000000001</v>
       </c>
       <c r="I47" s="14">
@@ -8384,69 +12782,69 @@
       <c r="AO47" s="23">
         <v>104.6561</v>
       </c>
       <c r="AP47" s="23">
         <v>100.27531999999999</v>
       </c>
       <c r="AQ47" s="23">
         <v>0</v>
       </c>
       <c r="AR47" s="23">
         <v>0</v>
       </c>
       <c r="AS47" s="23">
         <v>57.276000000000003</v>
       </c>
       <c r="AT47" s="23">
         <v>66.417680000000004</v>
       </c>
       <c r="AU47" s="23">
         <v>0</v>
       </c>
       <c r="AV47" s="23">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
-        <v>31.927199999999999</v>
+        <v>41.519199999999998</v>
       </c>
       <c r="AX47" s="23">
-        <v>42.6539</v>
+        <v>50.795079999999999</v>
       </c>
       <c r="AY47" s="23">
         <v>0</v>
       </c>
       <c r="AZ47" s="23">
         <v>0</v>
       </c>
       <c r="BA47" s="23">
-        <v>11.570399999999999</v>
+        <v>11.572800000000001</v>
       </c>
       <c r="BB47" s="23">
-        <v>10.49137</v>
+        <v>10.502599999999999</v>
       </c>
     </row>
-    <row r="48" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="2" customFormat="1">
       <c r="A48" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="14">
         <v>0</v>
       </c>
       <c r="D48" s="14">
         <v>0</v>
       </c>
       <c r="E48" s="14">
         <v>13.4</v>
       </c>
       <c r="F48" s="14">
         <v>14.818</v>
       </c>
       <c r="G48" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H48" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I48" s="14" t="s">
@@ -8566,51 +12964,51 @@
       <c r="AU48" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AV48" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AW48" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AX48" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AY48" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ48" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA48" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB48" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="49" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A49" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>85</v>
       </c>
       <c r="C49" s="14">
         <v>690.81</v>
       </c>
       <c r="D49" s="14">
         <v>141.3845</v>
       </c>
       <c r="E49" s="14">
         <v>5.0620000000000003</v>
       </c>
       <c r="F49" s="14">
         <v>0.67900000000000005</v>
       </c>
       <c r="G49" s="14">
         <v>0.2</v>
       </c>
       <c r="H49" s="14">
         <v>0.19105</v>
       </c>
       <c r="I49" s="14">
@@ -8724,57 +13122,57 @@
       <c r="AS49" s="23">
         <v>4047.9690000000001</v>
       </c>
       <c r="AT49" s="23">
         <v>674.89410999999996</v>
       </c>
       <c r="AU49" s="23">
         <v>0</v>
       </c>
       <c r="AV49" s="23">
         <v>0</v>
       </c>
       <c r="AW49" s="23">
         <v>20.027000000000001</v>
       </c>
       <c r="AX49" s="23">
         <v>13.166410000000001</v>
       </c>
       <c r="AY49" s="23">
         <v>0</v>
       </c>
       <c r="AZ49" s="23">
         <v>0</v>
       </c>
       <c r="BA49" s="23">
-        <v>3852.17</v>
+        <v>3933.44</v>
       </c>
       <c r="BB49" s="23">
-        <v>797.16971999999998</v>
+        <v>812.46172000000001</v>
       </c>
     </row>
-    <row r="50" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A50" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="14">
         <v>445.22399999999999</v>
       </c>
       <c r="D50" s="14">
         <v>136.446</v>
       </c>
       <c r="E50" s="14">
         <v>30</v>
       </c>
       <c r="F50" s="14">
         <v>19.762</v>
       </c>
       <c r="G50" s="14">
         <v>348.09199999999998</v>
       </c>
       <c r="H50" s="14">
         <v>101.59132</v>
       </c>
       <c r="I50" s="14">
@@ -8876,69 +13274,69 @@
       <c r="AO50" s="23">
         <v>260</v>
       </c>
       <c r="AP50" s="23">
         <v>112.69956999999999</v>
       </c>
       <c r="AQ50" s="23">
         <v>607.5</v>
       </c>
       <c r="AR50" s="23">
         <v>243</v>
       </c>
       <c r="AS50" s="23">
         <v>462</v>
       </c>
       <c r="AT50" s="23">
         <v>196.14690999999999</v>
       </c>
       <c r="AU50" s="23">
         <v>607.5</v>
       </c>
       <c r="AV50" s="23">
         <v>243</v>
       </c>
       <c r="AW50" s="23">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="AX50" s="23">
-        <v>2.2798500000000002</v>
+        <v>11.12659</v>
       </c>
       <c r="AY50" s="23">
         <v>0</v>
       </c>
       <c r="AZ50" s="23">
         <v>0</v>
       </c>
       <c r="BA50" s="23">
         <v>354</v>
       </c>
       <c r="BB50" s="23">
         <v>146.80772999999999</v>
       </c>
     </row>
-    <row r="51" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A51" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="14">
         <v>71.457999999999998</v>
       </c>
       <c r="D51" s="14">
         <v>31.728000000000002</v>
       </c>
       <c r="E51" s="14">
         <v>1.7789999999999999</v>
       </c>
       <c r="F51" s="14">
         <v>3.7607499999999998</v>
       </c>
       <c r="G51" s="14">
         <v>0</v>
       </c>
       <c r="H51" s="14">
         <v>0</v>
       </c>
       <c r="I51" s="14">
@@ -9040,69 +13438,69 @@
       <c r="AO51" s="23">
         <v>189.977</v>
       </c>
       <c r="AP51" s="23">
         <v>318.13887999999997</v>
       </c>
       <c r="AQ51" s="23">
         <v>412.65</v>
       </c>
       <c r="AR51" s="23">
         <v>198.08265</v>
       </c>
       <c r="AS51" s="23">
         <v>241.65887000000001</v>
       </c>
       <c r="AT51" s="23">
         <v>380.15607999999997</v>
       </c>
       <c r="AU51" s="23">
         <v>412.65</v>
       </c>
       <c r="AV51" s="23">
         <v>198.08265</v>
       </c>
       <c r="AW51" s="23">
-        <v>121.20887</v>
+        <v>121.25887</v>
       </c>
       <c r="AX51" s="23">
-        <v>204.44908000000001</v>
+        <v>204.53208000000001</v>
       </c>
       <c r="AY51" s="23">
         <v>0</v>
       </c>
       <c r="AZ51" s="23">
         <v>0</v>
       </c>
       <c r="BA51" s="23">
         <v>60</v>
       </c>
       <c r="BB51" s="23">
         <v>84.3</v>
       </c>
     </row>
-    <row r="52" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A52" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="14">
         <v>4423.99</v>
       </c>
       <c r="D52" s="14">
         <v>1669.97822</v>
       </c>
       <c r="E52" s="14">
         <v>25.010899999999999</v>
       </c>
       <c r="F52" s="14">
         <v>35.924439999999997</v>
       </c>
       <c r="G52" s="14">
         <v>1260.18</v>
       </c>
       <c r="H52" s="14">
         <v>269.91199999999998</v>
       </c>
       <c r="I52" s="14">
@@ -9204,69 +13602,69 @@
       <c r="AO52" s="23">
         <v>5294.64822</v>
       </c>
       <c r="AP52" s="23">
         <v>1047.60995</v>
       </c>
       <c r="AQ52" s="23">
         <v>0</v>
       </c>
       <c r="AR52" s="23">
         <v>0</v>
       </c>
       <c r="AS52" s="23">
         <v>13771.40812</v>
       </c>
       <c r="AT52" s="23">
         <v>2447.4326799999999</v>
       </c>
       <c r="AU52" s="23">
         <v>0</v>
       </c>
       <c r="AV52" s="23">
         <v>0</v>
       </c>
       <c r="AW52" s="23">
-        <v>3552.93714</v>
+        <v>3656.93714</v>
       </c>
       <c r="AX52" s="23">
-        <v>625.41197999999997</v>
+        <v>637.62381000000005</v>
       </c>
       <c r="AY52" s="23">
         <v>0</v>
       </c>
       <c r="AZ52" s="23">
         <v>0</v>
       </c>
       <c r="BA52" s="23">
-        <v>12519.53189</v>
+        <v>13483.161389999999</v>
       </c>
       <c r="BB52" s="23">
-        <v>2668.3655199999998</v>
+        <v>2778.1329000000001</v>
       </c>
     </row>
-    <row r="53" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A53" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="14">
         <v>0</v>
       </c>
       <c r="D53" s="14">
         <v>0</v>
       </c>
       <c r="E53" s="14">
         <v>4.3</v>
       </c>
       <c r="F53" s="14">
         <v>6.08</v>
       </c>
       <c r="G53" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I53" s="14" t="s">
@@ -9386,51 +13784,51 @@
       <c r="AU53" s="23">
         <v>0</v>
       </c>
       <c r="AV53" s="23">
         <v>0</v>
       </c>
       <c r="AW53" s="23">
         <v>81.045000000000002</v>
       </c>
       <c r="AX53" s="23">
         <v>173.21164999999999</v>
       </c>
       <c r="AY53" s="23">
         <v>15.4</v>
       </c>
       <c r="AZ53" s="23">
         <v>37.335000000000001</v>
       </c>
       <c r="BA53" s="23">
         <v>45.72</v>
       </c>
       <c r="BB53" s="23">
         <v>134.184</v>
       </c>
     </row>
-    <row r="54" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A54" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>95</v>
       </c>
       <c r="C54" s="14">
         <v>348.3732</v>
       </c>
       <c r="D54" s="14">
         <v>102.49993000000001</v>
       </c>
       <c r="E54" s="14">
         <v>81.982699999999994</v>
       </c>
       <c r="F54" s="14">
         <v>133.84187</v>
       </c>
       <c r="G54" s="14">
         <v>0</v>
       </c>
       <c r="H54" s="14">
         <v>0</v>
       </c>
       <c r="I54" s="14">
@@ -9526,75 +13924,75 @@
       <c r="AM54" s="23">
         <v>4924.7489999999998</v>
       </c>
       <c r="AN54" s="23">
         <v>8445.6417999999994</v>
       </c>
       <c r="AO54" s="23">
         <v>684.44920000000002</v>
       </c>
       <c r="AP54" s="23">
         <v>218.22761</v>
       </c>
       <c r="AQ54" s="23">
         <v>9591.3680000000004</v>
       </c>
       <c r="AR54" s="23">
         <v>10781.876630000001</v>
       </c>
       <c r="AS54" s="23">
         <v>182.53988000000001</v>
       </c>
       <c r="AT54" s="23">
         <v>969.40718000000004</v>
       </c>
       <c r="AU54" s="23">
-        <v>4742.0079999999998</v>
+        <v>5436.808</v>
       </c>
       <c r="AV54" s="23">
-        <v>8516.6218200000003</v>
+        <v>8883.5199599999996</v>
       </c>
       <c r="AW54" s="23">
-        <v>92.719639999999998</v>
+        <v>93.314639999999997</v>
       </c>
       <c r="AX54" s="23">
-        <v>83.669409999999999</v>
+        <v>84.309640000000002</v>
       </c>
       <c r="AY54" s="23">
-        <v>3597.6379999999999</v>
+        <v>4256.3379999999997</v>
       </c>
       <c r="AZ54" s="23">
-        <v>1433.61734</v>
+        <v>1760.48965</v>
       </c>
       <c r="BA54" s="23">
-        <v>196.31012000000001</v>
+        <v>197.04012</v>
       </c>
       <c r="BB54" s="23">
-        <v>3360.0887899999998</v>
+        <v>3360.8217</v>
       </c>
     </row>
-    <row r="55" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A55" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="14">
         <v>1402.46</v>
       </c>
       <c r="D55" s="14">
         <v>458.04241000000002</v>
       </c>
       <c r="E55" s="14">
         <v>11.78851</v>
       </c>
       <c r="F55" s="14">
         <v>17.83239</v>
       </c>
       <c r="G55" s="14">
         <v>502.93599999999998</v>
       </c>
       <c r="H55" s="14">
         <v>148.17269999999999</v>
       </c>
       <c r="I55" s="14">
@@ -9690,75 +14088,75 @@
       <c r="AM55" s="23">
         <v>226.9</v>
       </c>
       <c r="AN55" s="23">
         <v>163.79057</v>
       </c>
       <c r="AO55" s="23">
         <v>558.87757999999997</v>
       </c>
       <c r="AP55" s="23">
         <v>128.3922</v>
       </c>
       <c r="AQ55" s="23">
         <v>986.22500000000002</v>
       </c>
       <c r="AR55" s="23">
         <v>416.8501</v>
       </c>
       <c r="AS55" s="23">
         <v>98.597059999999999</v>
       </c>
       <c r="AT55" s="23">
         <v>68.923959999999994</v>
       </c>
       <c r="AU55" s="23">
-        <v>536.755</v>
+        <v>815.72500000000002</v>
       </c>
       <c r="AV55" s="23">
-        <v>231.51711</v>
+        <v>350.50689999999997</v>
       </c>
       <c r="AW55" s="23">
-        <v>92.800399999999996</v>
+        <v>93.898539999999997</v>
       </c>
       <c r="AX55" s="23">
-        <v>48.680540000000001</v>
+        <v>52.903030000000001</v>
       </c>
       <c r="AY55" s="23">
         <v>0</v>
       </c>
       <c r="AZ55" s="23">
         <v>0</v>
       </c>
       <c r="BA55" s="23">
-        <v>67.725629999999995</v>
+        <v>67.937269999999998</v>
       </c>
       <c r="BB55" s="23">
-        <v>58.662970000000001</v>
+        <v>59.406219999999998</v>
       </c>
     </row>
-    <row r="56" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="2" customFormat="1">
       <c r="A56" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="14">
         <v>0</v>
       </c>
       <c r="D56" s="14">
         <v>0</v>
       </c>
       <c r="E56" s="14">
         <v>142.87119999999999</v>
       </c>
       <c r="F56" s="14">
         <v>159.87870000000001</v>
       </c>
       <c r="G56" s="14">
         <v>10</v>
       </c>
       <c r="H56" s="14">
         <v>18.478259999999999</v>
       </c>
       <c r="I56" s="14">
@@ -9860,69 +14258,69 @@
       <c r="AO56" s="23">
         <v>760.04142000000002</v>
       </c>
       <c r="AP56" s="23">
         <v>590.45250999999996</v>
       </c>
       <c r="AQ56" s="23">
         <v>189</v>
       </c>
       <c r="AR56" s="23">
         <v>163.33093</v>
       </c>
       <c r="AS56" s="23">
         <v>49.500109999999999</v>
       </c>
       <c r="AT56" s="23">
         <v>344.04593999999997</v>
       </c>
       <c r="AU56" s="23">
         <v>0</v>
       </c>
       <c r="AV56" s="23">
         <v>0</v>
       </c>
       <c r="AW56" s="23">
-        <v>23.688649999999999</v>
+        <v>24.573650000000001</v>
       </c>
       <c r="AX56" s="23">
-        <v>131.11041</v>
+        <v>138.15481</v>
       </c>
       <c r="AY56" s="23">
         <v>0</v>
       </c>
       <c r="AZ56" s="23">
         <v>0</v>
       </c>
       <c r="BA56" s="23">
-        <v>55.895299999999999</v>
+        <v>57.386629999999997</v>
       </c>
       <c r="BB56" s="23">
-        <v>141.04060000000001</v>
+        <v>145.53581</v>
       </c>
     </row>
-    <row r="57" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A57" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="14">
         <v>0</v>
       </c>
       <c r="D57" s="14">
         <v>0</v>
       </c>
       <c r="E57" s="14">
         <v>0.72</v>
       </c>
       <c r="F57" s="14">
         <v>7.5220000000000002</v>
       </c>
       <c r="G57" s="14">
         <v>0</v>
       </c>
       <c r="H57" s="14">
         <v>0</v>
       </c>
       <c r="I57" s="14">
@@ -10042,51 +14440,51 @@
       <c r="AU57" s="23">
         <v>0</v>
       </c>
       <c r="AV57" s="23">
         <v>0</v>
       </c>
       <c r="AW57" s="23">
         <v>0.8</v>
       </c>
       <c r="AX57" s="23">
         <v>18.170999999999999</v>
       </c>
       <c r="AY57" s="23">
         <v>0</v>
       </c>
       <c r="AZ57" s="23">
         <v>0</v>
       </c>
       <c r="BA57" s="23">
         <v>1.00017</v>
       </c>
       <c r="BB57" s="23">
         <v>20.826799999999999</v>
       </c>
     </row>
-    <row r="58" spans="1:54" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:54" s="2" customFormat="1" ht="89.25">
       <c r="A58" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="14">
         <v>0</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="14">
         <v>3.3450000000000001E-2</v>
       </c>
       <c r="F58" s="14">
         <v>0.30155999999999999</v>
       </c>
       <c r="G58" s="14">
         <v>0</v>
       </c>
       <c r="H58" s="14">
         <v>0</v>
       </c>
       <c r="I58" s="14">
@@ -10188,69 +14586,69 @@
       <c r="AO58" s="23">
         <v>0.14552999999999999</v>
       </c>
       <c r="AP58" s="23">
         <v>1.5563100000000001</v>
       </c>
       <c r="AQ58" s="23">
         <v>0</v>
       </c>
       <c r="AR58" s="23">
         <v>0</v>
       </c>
       <c r="AS58" s="23">
         <v>66.168350000000004</v>
       </c>
       <c r="AT58" s="23">
         <v>38.969900000000003</v>
       </c>
       <c r="AU58" s="23">
         <v>0</v>
       </c>
       <c r="AV58" s="23">
         <v>0</v>
       </c>
       <c r="AW58" s="23">
-        <v>8.2320000000000004E-2</v>
+        <v>9.4829999999999998E-2</v>
       </c>
       <c r="AX58" s="23">
-        <v>0.97850999999999999</v>
+        <v>1.12096</v>
       </c>
       <c r="AY58" s="23">
         <v>0</v>
       </c>
       <c r="AZ58" s="23">
         <v>0</v>
       </c>
       <c r="BA58" s="23">
-        <v>7.3090000000000002E-2</v>
+        <v>8.6860000000000007E-2</v>
       </c>
       <c r="BB58" s="23">
-        <v>0.89400000000000002</v>
+        <v>1.29413</v>
       </c>
     </row>
-    <row r="59" spans="1:54" s="2" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" s="2" customFormat="1" ht="114.75">
       <c r="A59" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="14">
         <v>66.906999999999996</v>
       </c>
       <c r="D59" s="14">
         <v>27.594999999999999</v>
       </c>
       <c r="E59" s="14">
         <v>2.4218999999999999</v>
       </c>
       <c r="F59" s="14">
         <v>10.33928</v>
       </c>
       <c r="G59" s="14">
         <v>0</v>
       </c>
       <c r="H59" s="14">
         <v>0</v>
       </c>
       <c r="I59" s="14">
@@ -10352,69 +14750,69 @@
       <c r="AO59" s="23">
         <v>3.1960999999999999</v>
       </c>
       <c r="AP59" s="23">
         <v>18.09477</v>
       </c>
       <c r="AQ59" s="23">
         <v>0</v>
       </c>
       <c r="AR59" s="23">
         <v>0</v>
       </c>
       <c r="AS59" s="23">
         <v>1.6580299999999999</v>
       </c>
       <c r="AT59" s="23">
         <v>9.6954899999999995</v>
       </c>
       <c r="AU59" s="23">
         <v>0</v>
       </c>
       <c r="AV59" s="23">
         <v>0</v>
       </c>
       <c r="AW59" s="23">
-        <v>0.95789999999999997</v>
+        <v>1.0188999999999999</v>
       </c>
       <c r="AX59" s="23">
-        <v>5.0364399999999998</v>
+        <v>5.8489800000000001</v>
       </c>
       <c r="AY59" s="23">
         <v>0</v>
       </c>
       <c r="AZ59" s="23">
         <v>0</v>
       </c>
       <c r="BA59" s="23">
-        <v>44.845239999999997</v>
+        <v>66.450839999999999</v>
       </c>
       <c r="BB59" s="23">
-        <v>74.740229999999997</v>
+        <v>101.38491</v>
       </c>
     </row>
-    <row r="60" spans="1:54" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" s="2" customFormat="1" ht="63.75">
       <c r="A60" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="14">
         <v>0</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="14">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="F60" s="14">
         <v>3.619E-2</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
       <c r="H60" s="14">
         <v>0</v>
       </c>
       <c r="I60" s="14">
@@ -10521,64 +14919,64 @@
       </c>
       <c r="AQ60" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AR60" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AS60" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AT60" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AU60" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AV60" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AW60" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AX60" s="23" t="s">
         <v>132</v>
       </c>
-      <c r="AY60" s="23" t="s">
-[...9 lines deleted...]
-        <v>132</v>
+      <c r="AY60" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="23">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="BB60" s="23">
+        <v>3.4369999999999998E-2</v>
       </c>
     </row>
-    <row r="61" spans="1:54" s="2" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" s="2" customFormat="1" ht="76.5">
       <c r="A61" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="14">
         <v>0</v>
       </c>
       <c r="D61" s="14">
         <v>0</v>
       </c>
       <c r="E61" s="14">
         <v>0.23300000000000001</v>
       </c>
       <c r="F61" s="14">
         <v>0.14885999999999999</v>
       </c>
       <c r="G61" s="14">
         <v>0</v>
       </c>
       <c r="H61" s="14">
         <v>0</v>
       </c>
       <c r="I61" s="14">
@@ -10698,51 +15096,51 @@
       <c r="AU61" s="23">
         <v>21.76</v>
       </c>
       <c r="AV61" s="23">
         <v>34.344099999999997</v>
       </c>
       <c r="AW61" s="23">
         <v>0</v>
       </c>
       <c r="AX61" s="23">
         <v>0</v>
       </c>
       <c r="AY61" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ61" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA61" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB61" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="62" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A62" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="14">
         <v>0</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="14">
         <v>22.37537</v>
       </c>
       <c r="F62" s="14">
         <v>10.1463</v>
       </c>
       <c r="G62" s="14">
         <v>0</v>
       </c>
       <c r="H62" s="14">
         <v>0</v>
       </c>
       <c r="I62" s="14">
@@ -10856,57 +15254,57 @@
       <c r="AS62" s="23">
         <v>0.74163000000000001</v>
       </c>
       <c r="AT62" s="23">
         <v>3.5433599999999998</v>
       </c>
       <c r="AU62" s="23">
         <v>0</v>
       </c>
       <c r="AV62" s="23">
         <v>0</v>
       </c>
       <c r="AW62" s="23">
         <v>0.52668999999999999</v>
       </c>
       <c r="AX62" s="23">
         <v>2.64629</v>
       </c>
       <c r="AY62" s="23">
         <v>0</v>
       </c>
       <c r="AZ62" s="23">
         <v>0</v>
       </c>
       <c r="BA62" s="23">
-        <v>0.14954999999999999</v>
+        <v>0.72455000000000003</v>
       </c>
       <c r="BB62" s="23">
-        <v>1.11605</v>
+        <v>1.9918800000000001</v>
       </c>
     </row>
-    <row r="63" spans="1:54" s="2" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" s="2" customFormat="1" ht="76.5">
       <c r="A63" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="14">
         <v>0</v>
       </c>
       <c r="D63" s="14">
         <v>0</v>
       </c>
       <c r="E63" s="14">
         <v>32.293999999999997</v>
       </c>
       <c r="F63" s="14">
         <v>221.22967</v>
       </c>
       <c r="G63" s="14">
         <v>0</v>
       </c>
       <c r="H63" s="14">
         <v>0</v>
       </c>
       <c r="I63" s="14">
@@ -11008,69 +15406,69 @@
       <c r="AO63" s="23">
         <v>2.5952799999999998</v>
       </c>
       <c r="AP63" s="23">
         <v>30.178550000000001</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>2.55572</v>
       </c>
       <c r="AT63" s="23">
         <v>23.72411</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>1.88242</v>
+        <v>1.98966</v>
       </c>
       <c r="AX63" s="23">
-        <v>11.72358</v>
+        <v>13.869529999999999</v>
       </c>
       <c r="AY63" s="23">
         <v>0</v>
       </c>
       <c r="AZ63" s="23">
         <v>0</v>
       </c>
       <c r="BA63" s="23">
-        <v>0.89061999999999997</v>
+        <v>0.93262</v>
       </c>
       <c r="BB63" s="23">
-        <v>26.956479999999999</v>
+        <v>28.491399999999999</v>
       </c>
     </row>
-    <row r="64" spans="1:54" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" s="2" customFormat="1" ht="89.25">
       <c r="A64" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I64" s="14" t="s">
@@ -11190,51 +15588,51 @@
       <c r="AU64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AV64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AW64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AX64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AY64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB64" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="65" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A65" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="14">
         <v>10</v>
       </c>
       <c r="D65" s="14">
         <v>1.0384</v>
       </c>
       <c r="E65" s="14">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F65" s="14">
         <v>2.0840000000000001E-2</v>
       </c>
       <c r="G65" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H65" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I65" s="14" t="s">
@@ -11336,69 +15734,69 @@
       <c r="AO65" s="23">
         <v>5.0985800000000001</v>
       </c>
       <c r="AP65" s="23">
         <v>9.3146599999999999</v>
       </c>
       <c r="AQ65" s="23">
         <v>20.399999999999999</v>
       </c>
       <c r="AR65" s="23">
         <v>25.80931</v>
       </c>
       <c r="AS65" s="23">
         <v>9.5888000000000009</v>
       </c>
       <c r="AT65" s="23">
         <v>6.71556</v>
       </c>
       <c r="AU65" s="23">
         <v>0</v>
       </c>
       <c r="AV65" s="23">
         <v>0</v>
       </c>
       <c r="AW65" s="23">
-        <v>6.01844</v>
+        <v>6.0237100000000003</v>
       </c>
       <c r="AX65" s="23">
-        <v>4.3380900000000002</v>
+        <v>4.5893600000000001</v>
       </c>
       <c r="AY65" s="23">
         <v>0</v>
       </c>
       <c r="AZ65" s="23">
         <v>0</v>
       </c>
       <c r="BA65" s="23">
-        <v>1.39913</v>
+        <v>1.4134599999999999</v>
       </c>
       <c r="BB65" s="23">
-        <v>4.94299</v>
+        <v>5.0918599999999996</v>
       </c>
     </row>
-    <row r="66" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A66" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="14">
         <v>0</v>
       </c>
       <c r="D66" s="14">
         <v>0</v>
       </c>
       <c r="E66" s="14">
         <v>0.2</v>
       </c>
       <c r="F66" s="14">
         <v>0.30095</v>
       </c>
       <c r="G66" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H66" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I66" s="14" t="s">
@@ -11518,51 +15916,51 @@
       <c r="AU66" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AV66" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AW66" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AX66" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AY66" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ66" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA66" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB66" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="67" spans="1:54" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A67" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B67" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D67" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E67" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F67" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G67" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H67" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I67" s="14" t="s">
@@ -11682,51 +16080,51 @@
       <c r="AU67" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AV67" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AW67" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AX67" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AY67" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ67" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA67" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB67" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="68" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:54" s="2" customFormat="1">
       <c r="A68" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D68" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E68" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F68" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G68" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H68" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I68" s="14" t="s">
@@ -11846,51 +16244,51 @@
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
         <v>0.24</v>
       </c>
       <c r="AX68" s="23">
         <v>0.56200000000000006</v>
       </c>
       <c r="AY68" s="23">
         <v>0</v>
       </c>
       <c r="AZ68" s="23">
         <v>0</v>
       </c>
       <c r="BA68" s="23">
         <v>0.03</v>
       </c>
       <c r="BB68" s="23">
         <v>0.13200000000000001</v>
       </c>
     </row>
-    <row r="69" spans="1:54" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A69" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="14">
         <v>0</v>
       </c>
       <c r="D69" s="14">
         <v>0</v>
       </c>
       <c r="E69" s="14">
         <v>0.69920000000000004</v>
       </c>
       <c r="F69" s="14">
         <v>2.6680600000000001</v>
       </c>
       <c r="G69" s="14">
         <v>19.3</v>
       </c>
       <c r="H69" s="14">
         <v>8.7889999999999997</v>
       </c>
       <c r="I69" s="14">
@@ -11992,69 +16390,69 @@
       <c r="AO69" s="23">
         <v>0.58172000000000001</v>
       </c>
       <c r="AP69" s="23">
         <v>7.51241</v>
       </c>
       <c r="AQ69" s="23">
         <v>54.622999999999998</v>
       </c>
       <c r="AR69" s="23">
         <v>46.670900000000003</v>
       </c>
       <c r="AS69" s="23">
         <v>115.74447000000001</v>
       </c>
       <c r="AT69" s="23">
         <v>49.921790000000001</v>
       </c>
       <c r="AU69" s="23">
         <v>27.138999999999999</v>
       </c>
       <c r="AV69" s="23">
         <v>21.6294</v>
       </c>
       <c r="AW69" s="23">
-        <v>83.144850000000005</v>
+        <v>115.62845</v>
       </c>
       <c r="AX69" s="23">
-        <v>46.905430000000003</v>
+        <v>47.854109999999999</v>
       </c>
       <c r="AY69" s="23">
         <v>0</v>
       </c>
       <c r="AZ69" s="23">
         <v>0</v>
       </c>
       <c r="BA69" s="23">
         <v>19.79364</v>
       </c>
       <c r="BB69" s="23">
         <v>1.8221000000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:54" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:54" s="2" customFormat="1" ht="63.75">
       <c r="A70" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="I70" s="14" t="s">
@@ -12174,51 +16572,51 @@
       <c r="AU70" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AV70" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AW70" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AX70" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AY70" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ70" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA70" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB70" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="71" spans="1:54" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:54" s="2" customFormat="1" ht="89.25">
       <c r="A71" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="14">
         <v>0</v>
       </c>
       <c r="D71" s="14">
         <v>0</v>
       </c>
       <c r="E71" s="14">
         <v>2.61</v>
       </c>
       <c r="F71" s="14">
         <v>5.5279999999999996</v>
       </c>
       <c r="G71" s="14">
         <v>0</v>
       </c>
       <c r="H71" s="14">
         <v>0</v>
       </c>
       <c r="I71" s="14">
@@ -12338,51 +16736,51 @@
       <c r="AU71" s="23">
         <v>0</v>
       </c>
       <c r="AV71" s="23">
         <v>0</v>
       </c>
       <c r="AW71" s="23">
         <v>0.38700000000000001</v>
       </c>
       <c r="AX71" s="23">
         <v>1.13775</v>
       </c>
       <c r="AY71" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ71" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA71" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB71" s="23" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="72" spans="1:54" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A72" s="16" t="s">
         <v>130</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="18" t="s">
         <v>132</v>
       </c>
       <c r="D72" s="18" t="s">
         <v>132</v>
       </c>
       <c r="E72" s="18" t="s">
         <v>132</v>
       </c>
       <c r="F72" s="18" t="s">
         <v>132</v>
       </c>
       <c r="G72" s="18">
         <v>0</v>
       </c>
       <c r="H72" s="18">
         <v>0</v>
       </c>
       <c r="I72" s="18">
@@ -12502,72 +16900,72 @@
       <c r="AU72" s="19">
         <v>0</v>
       </c>
       <c r="AV72" s="19">
         <v>0</v>
       </c>
       <c r="AW72" s="19">
         <v>2.8660000000000001E-2</v>
       </c>
       <c r="AX72" s="19">
         <v>0.34599999999999997</v>
       </c>
       <c r="AY72" s="19" t="s">
         <v>132</v>
       </c>
       <c r="AZ72" s="19" t="s">
         <v>132</v>
       </c>
       <c r="BA72" s="19" t="s">
         <v>132</v>
       </c>
       <c r="BB72" s="19" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="73" spans="1:54" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:54" ht="3" customHeight="1">
       <c r="A73" s="20"/>
       <c r="B73" s="20"/>
       <c r="C73" s="21"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="21"/>
       <c r="K73" s="21"/>
       <c r="L73" s="21"/>
       <c r="M73" s="21"/>
       <c r="N73" s="21"/>
       <c r="O73" s="21"/>
     </row>
-    <row r="74" spans="1:54" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="38" t="s">
+    <row r="74" spans="1:54" ht="27.75" customHeight="1">
+      <c r="A74" s="66" t="s">
         <v>138</v>
       </c>
-      <c r="B74" s="38"/>
+      <c r="B74" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
@@ -12588,50 +16986,52 @@
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AA4:AD4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>