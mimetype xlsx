--- v2 (2026-10-05)
+++ v3 (2026-10-25)
@@ -44,51 +44,51 @@
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT7" i="10" l="1"/>
   <c r="AS7" i="10"/>
   <c r="AR7" i="10"/>
   <c r="AQ7" i="10"/>
   <c r="BB7" i="10"/>
   <c r="BA7" i="10"/>
   <c r="AZ7" i="10"/>
   <c r="AY7" i="10"/>
   <c r="AP7" i="10"/>
   <c r="AO7" i="10"/>
   <c r="AN7" i="10"/>
   <c r="AM7" i="10"/>
   <c r="AL7" i="10"/>
   <c r="AK7" i="10"/>
   <c r="AJ7" i="10"/>
   <c r="AI7" i="10"/>
   <c r="AU7" i="10"/>
   <c r="AV7" i="10"/>
   <c r="AW7" i="10"/>
   <c r="AX7" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="185">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>Срезанные цветы и бутоны, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</t>
   </si>
   <si>
@@ -472,56 +472,50 @@
   </si>
   <si>
     <t xml:space="preserve">Тауардың атауы
 </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Өсімдік өнімдерінің экспорты және импорты</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">*Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-шілде</t>
-[...4 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>312101, 312103</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>мың АҚШ доллары, тонна</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>2015 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
@@ -602,50 +596,56 @@
     <t>https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-» – құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2880,97 +2880,97 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="7"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1706">
     <cellStyle name="20% - Акцент1 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="36"/>
@@ -4964,304 +4964,304 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="12.75" customHeight="1">
       <c r="A2" s="27" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B2" s="28" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75" customHeight="1">
       <c r="A3" s="27" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B3" s="29" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1">
       <c r="A4" s="27" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B4" s="29" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="30" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="30" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B6" s="31" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="30" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B7" s="32"/>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="27" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B8" s="33" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="27" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B9" s="34" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="27" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B10" s="32" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="27" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B11" s="31"/>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="35" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B12" s="42" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="36" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="53" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1">
       <c r="A15" s="54"/>
       <c r="B15" s="40" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="37" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B16" s="41" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75" customHeight="1">
       <c r="A17" s="27" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B17" s="38">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1">
       <c r="A18" s="27" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B18" s="38">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="27" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="27" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B20" s="29" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="27" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="27" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B22" s="44" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
     <hyperlink ref="B15" r:id="rId2" display="Табыстар әдісімен ЖІӨ"/>
     <hyperlink ref="B14" r:id="rId3" display="Өндіріс әдісімен ЖІӨ"/>
     <hyperlink ref="B16" r:id="rId4" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/55001201?keyword="/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C293"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="2" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="3" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="4" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="5" spans="1:3" ht="12.75" customHeight="1">
       <c r="A5" s="46"/>
       <c r="B5" s="48" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C5" s="47"/>
     </row>
     <row r="6" spans="1:3" ht="12.75" customHeight="1">
       <c r="A6" s="46"/>
       <c r="B6" s="48" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C6" s="47"/>
     </row>
     <row r="7" spans="1:3" ht="12.75" customHeight="1">
       <c r="A7" s="46"/>
       <c r="B7" s="48" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C7" s="47"/>
     </row>
     <row r="8" spans="1:3" ht="12.75" customHeight="1">
       <c r="A8" s="46"/>
       <c r="B8" s="48" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C8" s="47"/>
     </row>
     <row r="9" spans="1:3" ht="12.75" customHeight="1">
       <c r="A9" s="46"/>
       <c r="B9" s="48" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C9" s="47"/>
     </row>
     <row r="10" spans="1:3" ht="12.75" customHeight="1">
       <c r="A10" s="46"/>
       <c r="B10" s="49"/>
       <c r="C10" s="47"/>
     </row>
     <row r="11" spans="1:3" ht="12.75" customHeight="1">
       <c r="A11" s="46"/>
       <c r="B11" s="50" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C11" s="47"/>
     </row>
     <row r="12" spans="1:3" ht="12.75" customHeight="1">
       <c r="A12" s="46"/>
       <c r="B12" s="49"/>
       <c r="C12" s="47"/>
     </row>
     <row r="13" spans="1:3" ht="12.75" customHeight="1">
       <c r="A13" s="46"/>
       <c r="B13" s="49"/>
       <c r="C13" s="46"/>
     </row>
     <row r="14" spans="1:3" ht="12.75" customHeight="1">
       <c r="A14" s="45"/>
       <c r="B14" s="51" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C14" s="52"/>
     </row>
     <row r="15" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="16" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="17" ht="12.75" customHeight="1"/>
     <row r="18" ht="12.75" customHeight="1"/>
     <row r="19" ht="12.75" customHeight="1"/>
     <row r="20" ht="12.75" customHeight="1"/>
     <row r="21" ht="12.75" customHeight="1"/>
     <row r="22" ht="12.75" customHeight="1"/>
     <row r="23" ht="12.75" customHeight="1"/>
     <row r="24" ht="12.75" customHeight="1"/>
     <row r="25" ht="12.75" customHeight="1"/>
     <row r="26" ht="12.75" customHeight="1"/>
     <row r="27" ht="12.75" customHeight="1"/>
     <row r="28" ht="12.75" customHeight="1"/>
     <row r="29" ht="12.75" customHeight="1"/>
     <row r="30" ht="12.75" customHeight="1"/>
     <row r="31" ht="12.75" customHeight="1"/>
     <row r="32" ht="12.75" customHeight="1"/>
     <row r="33" ht="12.75" customHeight="1"/>
     <row r="34" ht="12.75" customHeight="1"/>
     <row r="35" ht="12.75" customHeight="1"/>
     <row r="36" ht="12.75" customHeight="1"/>
@@ -5510,441 +5510,441 @@
     <row r="279" ht="12.75" customHeight="1"/>
     <row r="280" ht="12.75" customHeight="1"/>
     <row r="281" ht="12.75" customHeight="1"/>
     <row r="282" ht="12.75" customHeight="1"/>
     <row r="283" ht="12.75" customHeight="1"/>
     <row r="284" ht="12.75" customHeight="1"/>
     <row r="285" ht="12.75" customHeight="1"/>
     <row r="286" ht="12.75" customHeight="1"/>
     <row r="287" ht="12.75" customHeight="1"/>
     <row r="288" ht="12.75" customHeight="1"/>
     <row r="289" ht="12.75" customHeight="1"/>
     <row r="290" ht="12.75" customHeight="1"/>
     <row r="291" ht="12.75" customHeight="1"/>
     <row r="292" ht="12.75" customHeight="1"/>
     <row r="293" ht="12.75" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB74"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:BB1"/>
+    <sheetView topLeftCell="Y1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="BC1" sqref="BC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="13" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="3" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="3" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="3" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="3" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="3" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="3" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="3" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="3" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="3" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="3" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" style="3" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="3" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="3" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="3" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="3" customWidth="1"/>
     <col min="29" max="29" width="8.85546875" style="3" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="3" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" style="3" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="3" customWidth="1"/>
     <col min="33" max="34" width="8.85546875" style="3" customWidth="1"/>
     <col min="35" max="35" width="8.140625" style="3" customWidth="1"/>
     <col min="36" max="36" width="8.7109375" style="3" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="3" customWidth="1"/>
     <col min="38" max="46" width="8.7109375" style="3" customWidth="1"/>
     <col min="47" max="47" width="8.5703125" style="3" customWidth="1"/>
     <col min="48" max="48" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="26.25" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="65" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="55"/>
-[...51 lines deleted...]
-      <c r="BB1" s="56"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
+      <c r="Z1" s="65"/>
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
+      <c r="AL1" s="65"/>
+      <c r="AM1" s="65"/>
+      <c r="AN1" s="65"/>
+      <c r="AO1" s="65"/>
+      <c r="AP1" s="65"/>
+      <c r="AQ1" s="65"/>
+      <c r="AR1" s="65"/>
+      <c r="AS1" s="65"/>
+      <c r="AT1" s="65"/>
+      <c r="AU1" s="65"/>
+      <c r="AV1" s="65"/>
+      <c r="AW1" s="65"/>
+      <c r="AX1" s="65"/>
+      <c r="AY1" s="66"/>
+      <c r="AZ1" s="66"/>
+      <c r="BA1" s="66"/>
+      <c r="BB1" s="66"/>
     </row>
     <row r="2" spans="1:54" s="4" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="65" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="55"/>
-[...51 lines deleted...]
-      <c r="BB2" s="56"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="65"/>
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65"/>
+      <c r="AL2" s="65"/>
+      <c r="AM2" s="65"/>
+      <c r="AN2" s="65"/>
+      <c r="AO2" s="65"/>
+      <c r="AP2" s="65"/>
+      <c r="AQ2" s="65"/>
+      <c r="AR2" s="65"/>
+      <c r="AS2" s="65"/>
+      <c r="AT2" s="65"/>
+      <c r="AU2" s="65"/>
+      <c r="AV2" s="65"/>
+      <c r="AW2" s="65"/>
+      <c r="AX2" s="65"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
     </row>
     <row r="4" spans="1:54" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="67" t="s">
+      <c r="A4" s="60" t="s">
         <v>133</v>
       </c>
-      <c r="B4" s="70" t="s">
+      <c r="B4" s="56" t="s">
         <v>134</v>
       </c>
-      <c r="C4" s="57">
+      <c r="C4" s="55">
         <v>2015</v>
       </c>
-      <c r="D4" s="57"/>
-[...2 lines deleted...]
-      <c r="G4" s="57">
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55">
         <v>2016</v>
       </c>
-      <c r="H4" s="57"/>
-[...2 lines deleted...]
-      <c r="K4" s="57">
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55">
         <v>2017</v>
       </c>
-      <c r="L4" s="57"/>
-[...2 lines deleted...]
-      <c r="O4" s="57">
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="55">
         <v>2018</v>
       </c>
-      <c r="P4" s="57"/>
-[...2 lines deleted...]
-      <c r="S4" s="57">
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55">
         <v>2019</v>
       </c>
-      <c r="T4" s="57"/>
-[...2 lines deleted...]
-      <c r="W4" s="57">
+      <c r="T4" s="55"/>
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55">
         <v>2020</v>
       </c>
-      <c r="X4" s="57"/>
-[...2 lines deleted...]
-      <c r="AA4" s="65">
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="55"/>
+      <c r="AA4" s="70">
         <v>2021</v>
       </c>
-      <c r="AB4" s="65"/>
-[...2 lines deleted...]
-      <c r="AE4" s="58">
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="63">
         <v>2022</v>
       </c>
-      <c r="AF4" s="59"/>
-[...2 lines deleted...]
-      <c r="AI4" s="58">
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="63">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="59"/>
-[...2 lines deleted...]
-      <c r="AM4" s="58">
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
+      <c r="AL4" s="64"/>
+      <c r="AM4" s="63">
         <v>2024</v>
       </c>
-      <c r="AN4" s="59"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="58">
+      <c r="AN4" s="64"/>
+      <c r="AO4" s="64"/>
+      <c r="AP4" s="64"/>
+      <c r="AQ4" s="63">
         <v>2025</v>
       </c>
-      <c r="AR4" s="59"/>
-[...13 lines deleted...]
-      <c r="BB4" s="60"/>
+      <c r="AR4" s="64"/>
+      <c r="AS4" s="64"/>
+      <c r="AT4" s="64"/>
+      <c r="AU4" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV4" s="64"/>
+      <c r="AW4" s="64"/>
+      <c r="AX4" s="64"/>
+      <c r="AY4" s="63" t="s">
+        <v>184</v>
+      </c>
+      <c r="AZ4" s="64"/>
+      <c r="BA4" s="67"/>
+      <c r="BB4" s="67"/>
     </row>
     <row r="5" spans="1:54" s="7" customFormat="1">
-      <c r="A5" s="68"/>
-[...5 lines deleted...]
-      <c r="E5" s="57" t="s">
+      <c r="A5" s="61"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="58"/>
+      <c r="E5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="57"/>
-[...4 lines deleted...]
-      <c r="I5" s="57" t="s">
+      <c r="F5" s="55"/>
+      <c r="G5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="58"/>
+      <c r="I5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="57"/>
-[...4 lines deleted...]
-      <c r="M5" s="57" t="s">
+      <c r="J5" s="55"/>
+      <c r="K5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="58"/>
+      <c r="M5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="57"/>
-[...4 lines deleted...]
-      <c r="Q5" s="57" t="s">
+      <c r="N5" s="55"/>
+      <c r="O5" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="58"/>
+      <c r="Q5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="57"/>
-[...4 lines deleted...]
-      <c r="U5" s="57" t="s">
+      <c r="R5" s="55"/>
+      <c r="S5" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="57"/>
-[...4 lines deleted...]
-      <c r="Y5" s="57" t="s">
+      <c r="V5" s="55"/>
+      <c r="W5" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="57"/>
-[...4 lines deleted...]
-      <c r="AC5" s="57" t="s">
+      <c r="Z5" s="55"/>
+      <c r="AA5" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="55"/>
+      <c r="AC5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="57"/>
-[...4 lines deleted...]
-      <c r="AG5" s="57" t="s">
+      <c r="AD5" s="55"/>
+      <c r="AE5" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="55"/>
+      <c r="AG5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="57"/>
-[...4 lines deleted...]
-      <c r="AK5" s="57" t="s">
+      <c r="AH5" s="55"/>
+      <c r="AI5" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="55"/>
+      <c r="AK5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="57"/>
-[...4 lines deleted...]
-      <c r="AO5" s="57" t="s">
+      <c r="AL5" s="55"/>
+      <c r="AM5" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="55"/>
+      <c r="AO5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="57"/>
-[...4 lines deleted...]
-      <c r="AS5" s="57" t="s">
+      <c r="AP5" s="55"/>
+      <c r="AQ5" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="55"/>
+      <c r="AS5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="57"/>
-[...4 lines deleted...]
-      <c r="AW5" s="57" t="s">
+      <c r="AT5" s="55"/>
+      <c r="AU5" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="55"/>
+      <c r="AW5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="57"/>
-[...4 lines deleted...]
-      <c r="BA5" s="61" t="s">
+      <c r="AX5" s="55"/>
+      <c r="AY5" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="57"/>
+      <c r="BA5" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="62"/>
+      <c r="BB5" s="68"/>
     </row>
     <row r="6" spans="1:54" s="4" customFormat="1" ht="25.5">
-      <c r="A6" s="69"/>
-      <c r="B6" s="70"/>
+      <c r="A6" s="62"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="K6" s="8" t="s">
@@ -6209,79 +6209,79 @@
         <f t="shared" si="0"/>
         <v>410833.97377999994</v>
       </c>
       <c r="AP7" s="22">
         <f t="shared" si="0"/>
         <v>77232.487830000013</v>
       </c>
       <c r="AQ7" s="22">
         <f>SUM(AQ8:AQ72)</f>
         <v>129287.86259999999</v>
       </c>
       <c r="AR7" s="22">
         <f>SUM(AR8:AR72)</f>
         <v>38410.265800000001</v>
       </c>
       <c r="AS7" s="22">
         <f>SUM(AS8:AS72)</f>
         <v>232290.49124000003</v>
       </c>
       <c r="AT7" s="22">
         <f>SUM(AT8:AT72)</f>
         <v>38471.718550000005</v>
       </c>
       <c r="AU7" s="22">
         <f t="shared" si="0"/>
-        <v>77534.102599999998</v>
+        <v>84949.069600000003</v>
       </c>
       <c r="AV7" s="22">
         <f t="shared" si="0"/>
-        <v>25952.318699999996</v>
+        <v>27782.613499999999</v>
       </c>
       <c r="AW7" s="22">
         <f t="shared" si="0"/>
-        <v>124683.81756</v>
+        <v>152850.50336999999</v>
       </c>
       <c r="AX7" s="22">
         <f t="shared" si="0"/>
-        <v>21839.44733000001</v>
+        <v>25641.090309999996</v>
       </c>
       <c r="AY7" s="22">
         <f t="shared" si="0"/>
-        <v>32542.847999999998</v>
+        <v>32664.166999999998</v>
       </c>
       <c r="AZ7" s="22">
         <f t="shared" si="0"/>
-        <v>8317.98704</v>
+        <v>8382.3707600000016</v>
       </c>
       <c r="BA7" s="22">
         <f t="shared" si="0"/>
-        <v>380168.1751600001</v>
+        <v>402567.94005999994</v>
       </c>
       <c r="BB7" s="22">
         <f t="shared" si="0"/>
-        <v>62840.857900000003</v>
+        <v>66031.088530000008</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="2" customFormat="1" ht="89.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G8" s="14">
         <v>0</v>
       </c>
       <c r="H8" s="14">
@@ -6398,51 +6398,51 @@
       <c r="AS8" s="23">
         <v>2.3489</v>
       </c>
       <c r="AT8" s="23">
         <v>15.88495</v>
       </c>
       <c r="AU8" s="23">
         <v>33.563000000000002</v>
       </c>
       <c r="AV8" s="23">
         <v>427.08762000000002</v>
       </c>
       <c r="AW8" s="23">
         <v>1.8698999999999999</v>
       </c>
       <c r="AX8" s="23">
         <v>13.01965</v>
       </c>
       <c r="AY8" s="23">
         <v>0</v>
       </c>
       <c r="AZ8" s="23">
         <v>0</v>
       </c>
       <c r="BA8" s="23">
-        <v>0.38400000000000001</v>
+        <v>5.3530000000000001E-2</v>
       </c>
       <c r="BB8" s="23">
         <v>0.74794000000000005</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="14">
         <v>0</v>
       </c>
       <c r="D9" s="14">
         <v>0</v>
       </c>
       <c r="E9" s="14">
         <v>26.922999999999998</v>
       </c>
       <c r="F9" s="14">
         <v>53.921869999999998</v>
       </c>
       <c r="G9" s="14">
@@ -6550,66 +6550,66 @@
       <c r="AO9" s="23">
         <v>816.37618999999995</v>
       </c>
       <c r="AP9" s="23">
         <v>491.24266</v>
       </c>
       <c r="AQ9" s="23">
         <v>19.847000000000001</v>
       </c>
       <c r="AR9" s="23">
         <v>70.011600000000001</v>
       </c>
       <c r="AS9" s="23">
         <v>592.33011999999997</v>
       </c>
       <c r="AT9" s="23">
         <v>385.17459000000002</v>
       </c>
       <c r="AU9" s="23">
         <v>19.847000000000001</v>
       </c>
       <c r="AV9" s="23">
         <v>70.011600000000001</v>
       </c>
       <c r="AW9" s="23">
-        <v>315.52956999999998</v>
+        <v>326.17487</v>
       </c>
       <c r="AX9" s="23">
-        <v>229.83425</v>
+        <v>235.66722999999999</v>
       </c>
       <c r="AY9" s="23">
         <v>0</v>
       </c>
       <c r="AZ9" s="23">
         <v>0</v>
       </c>
       <c r="BA9" s="23">
-        <v>524.38219000000004</v>
+        <v>556.13819000000001</v>
       </c>
       <c r="BB9" s="23">
-        <v>467.65620000000001</v>
+        <v>493.32413000000003</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="2" customFormat="1" ht="76.5">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="14">
         <v>0</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>15.8287</v>
       </c>
       <c r="F10" s="14">
         <v>15.731909999999999</v>
       </c>
       <c r="G10" s="14">
         <v>0</v>
       </c>
       <c r="H10" s="14">
@@ -6878,54 +6878,54 @@
       <c r="AO11" s="23">
         <v>189.70078000000001</v>
       </c>
       <c r="AP11" s="23">
         <v>17.852989999999998</v>
       </c>
       <c r="AQ11" s="23">
         <v>0</v>
       </c>
       <c r="AR11" s="23">
         <v>0</v>
       </c>
       <c r="AS11" s="23">
         <v>55.514400000000002</v>
       </c>
       <c r="AT11" s="23">
         <v>11.82368</v>
       </c>
       <c r="AU11" s="23">
         <v>0</v>
       </c>
       <c r="AV11" s="23">
         <v>0</v>
       </c>
       <c r="AW11" s="23">
-        <v>0.3619</v>
+        <v>0.36959999999999998</v>
       </c>
       <c r="AX11" s="23">
-        <v>0.37946000000000002</v>
+        <v>0.40953000000000001</v>
       </c>
       <c r="AY11" s="23">
         <v>0</v>
       </c>
       <c r="AZ11" s="23">
         <v>0</v>
       </c>
       <c r="BA11" s="23">
         <v>7.7119999999999994E-2</v>
       </c>
       <c r="BB11" s="23">
         <v>0.33871000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="2" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="14">
         <v>484.74</v>
       </c>
       <c r="D12" s="14">
@@ -7206,66 +7206,66 @@
       <c r="AO13" s="23">
         <v>345.1</v>
       </c>
       <c r="AP13" s="23">
         <v>116.12172</v>
       </c>
       <c r="AQ13" s="23">
         <v>20</v>
       </c>
       <c r="AR13" s="23">
         <v>21.123000000000001</v>
       </c>
       <c r="AS13" s="23">
         <v>542.55499999999995</v>
       </c>
       <c r="AT13" s="23">
         <v>185.95446000000001</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
-        <v>391.959</v>
+        <v>455.90199999999999</v>
       </c>
       <c r="AX13" s="23">
-        <v>132.62137999999999</v>
+        <v>149.83292</v>
       </c>
       <c r="AY13" s="23">
         <v>0</v>
       </c>
       <c r="AZ13" s="23">
         <v>0</v>
       </c>
       <c r="BA13" s="23">
-        <v>119.80695</v>
+        <v>123.43472</v>
       </c>
       <c r="BB13" s="23">
-        <v>93.523070000000004</v>
+        <v>97.210260000000005</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="14">
         <v>1.028</v>
       </c>
       <c r="D14" s="14">
         <v>0.99826000000000004</v>
       </c>
       <c r="E14" s="14">
         <v>0</v>
       </c>
       <c r="F14" s="14">
         <v>0</v>
       </c>
       <c r="G14" s="14">
         <v>32.9</v>
       </c>
       <c r="H14" s="14">
@@ -7370,54 +7370,54 @@
       <c r="AO14" s="23">
         <v>13.753</v>
       </c>
       <c r="AP14" s="23">
         <v>23.519130000000001</v>
       </c>
       <c r="AQ14" s="23">
         <v>106.85</v>
       </c>
       <c r="AR14" s="23">
         <v>233.83965000000001</v>
       </c>
       <c r="AS14" s="23">
         <v>11.739000000000001</v>
       </c>
       <c r="AT14" s="23">
         <v>22.73828</v>
       </c>
       <c r="AU14" s="23">
         <v>106.85</v>
       </c>
       <c r="AV14" s="23">
         <v>233.83965000000001</v>
       </c>
       <c r="AW14" s="23">
-        <v>11.644600000000001</v>
+        <v>11.739000000000001</v>
       </c>
       <c r="AX14" s="23">
-        <v>22.086559999999999</v>
+        <v>22.73828</v>
       </c>
       <c r="AY14" s="23">
         <v>0</v>
       </c>
       <c r="AZ14" s="23">
         <v>0</v>
       </c>
       <c r="BA14" s="23">
         <v>7.5</v>
       </c>
       <c r="BB14" s="23">
         <v>13.323</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="14">
         <v>1.044</v>
       </c>
       <c r="D15" s="14">
@@ -7698,66 +7698,66 @@
       <c r="AO16" s="23">
         <v>45.29</v>
       </c>
       <c r="AP16" s="23">
         <v>14.44666</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>87.567999999999998</v>
       </c>
       <c r="AT16" s="23">
         <v>24.049980000000001</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>54.25</v>
+        <v>62.65</v>
       </c>
       <c r="AX16" s="23">
-        <v>11.7719</v>
+        <v>14.67714</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
-        <v>41.662999999999997</v>
+        <v>42.059480000000001</v>
       </c>
       <c r="BB16" s="23">
-        <v>24.30021</v>
+        <v>24.95354</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="14">
         <v>1.266</v>
       </c>
       <c r="D17" s="14">
         <v>0.42809999999999998</v>
       </c>
       <c r="E17" s="14">
         <v>0.123</v>
       </c>
       <c r="F17" s="14">
         <v>0.18029000000000001</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H17" s="14" t="s">
@@ -7862,66 +7862,66 @@
       <c r="AO17" s="23">
         <v>10.37</v>
       </c>
       <c r="AP17" s="23">
         <v>1.37666</v>
       </c>
       <c r="AQ17" s="23">
         <v>103.15049999999999</v>
       </c>
       <c r="AR17" s="23">
         <v>71.981610000000003</v>
       </c>
       <c r="AS17" s="23">
         <v>216.113</v>
       </c>
       <c r="AT17" s="23">
         <v>28.997479999999999</v>
       </c>
       <c r="AU17" s="23">
         <v>103.15049999999999</v>
       </c>
       <c r="AV17" s="23">
         <v>71.981610000000003</v>
       </c>
       <c r="AW17" s="23">
-        <v>181.85900000000001</v>
+        <v>209.15100000000001</v>
       </c>
       <c r="AX17" s="23">
-        <v>23.174630000000001</v>
+        <v>27.47373</v>
       </c>
       <c r="AY17" s="23">
         <v>19.635000000000002</v>
       </c>
       <c r="AZ17" s="23">
         <v>9.64</v>
       </c>
       <c r="BA17" s="23">
-        <v>7.7119999999999997</v>
+        <v>8.5120000000000005</v>
       </c>
       <c r="BB17" s="23">
-        <v>2.5957400000000002</v>
+        <v>2.8807900000000002</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H18" s="14" t="s">
@@ -8026,66 +8026,66 @@
       <c r="AO18" s="23">
         <v>419.14</v>
       </c>
       <c r="AP18" s="23">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ18" s="23">
         <v>0</v>
       </c>
       <c r="AR18" s="23">
         <v>0</v>
       </c>
       <c r="AS18" s="23">
         <v>715.48199999999997</v>
       </c>
       <c r="AT18" s="23">
         <v>147.17344</v>
       </c>
       <c r="AU18" s="23">
         <v>0</v>
       </c>
       <c r="AV18" s="23">
         <v>0</v>
       </c>
       <c r="AW18" s="23">
-        <v>520.31799999999998</v>
+        <v>612.00199999999995</v>
       </c>
       <c r="AX18" s="23">
-        <v>97.930970000000002</v>
+        <v>113.42112</v>
       </c>
       <c r="AY18" s="23">
         <v>0</v>
       </c>
       <c r="AZ18" s="23">
         <v>0</v>
       </c>
       <c r="BA18" s="23">
-        <v>248.09399999999999</v>
+        <v>252.45827</v>
       </c>
       <c r="BB18" s="23">
-        <v>182.59244000000001</v>
+        <v>186.88811999999999</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="14">
         <v>2.4319999999999999</v>
       </c>
       <c r="D19" s="14">
         <v>0.60799999999999998</v>
       </c>
       <c r="E19" s="14">
         <v>10.2843</v>
       </c>
       <c r="F19" s="14">
         <v>7.2089999999999996</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H19" s="14" t="s">
@@ -8354,66 +8354,66 @@
       <c r="AO20" s="23">
         <v>236.72499999999999</v>
       </c>
       <c r="AP20" s="23">
         <v>102.04531</v>
       </c>
       <c r="AQ20" s="23">
         <v>13.797000000000001</v>
       </c>
       <c r="AR20" s="23">
         <v>20.047999999999998</v>
       </c>
       <c r="AS20" s="23">
         <v>431.95567</v>
       </c>
       <c r="AT20" s="23">
         <v>178.99779000000001</v>
       </c>
       <c r="AU20" s="23">
         <v>13.797000000000001</v>
       </c>
       <c r="AV20" s="23">
         <v>20.047999999999998</v>
       </c>
       <c r="AW20" s="23">
-        <v>307.40467000000001</v>
+        <v>341.15866999999997</v>
       </c>
       <c r="AX20" s="23">
-        <v>87.012129999999999</v>
+        <v>109.26772</v>
       </c>
       <c r="AY20" s="23">
         <v>29.867999999999999</v>
       </c>
       <c r="AZ20" s="23">
         <v>26.390999999999998</v>
       </c>
       <c r="BA20" s="23">
-        <v>120.92816000000001</v>
+        <v>123.65300999999999</v>
       </c>
       <c r="BB20" s="23">
-        <v>129.13165000000001</v>
+        <v>132.46105</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A21" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="14">
         <v>0</v>
       </c>
       <c r="D21" s="14">
         <v>0</v>
       </c>
       <c r="E21" s="14">
         <v>51.34516</v>
       </c>
       <c r="F21" s="14">
         <v>96.105360000000005</v>
       </c>
       <c r="G21" s="14">
         <v>136</v>
       </c>
       <c r="H21" s="14">
@@ -8518,66 +8518,66 @@
       <c r="AO21" s="23">
         <v>434.73899999999998</v>
       </c>
       <c r="AP21" s="23">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>350.63159999999999</v>
       </c>
       <c r="AT21" s="23">
         <v>479.70458000000002</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>181.70679999999999</v>
+        <v>208.49379999999999</v>
       </c>
       <c r="AX21" s="23">
-        <v>255.54348999999999</v>
+        <v>292.82118000000003</v>
       </c>
       <c r="AY21" s="23">
         <v>0</v>
       </c>
       <c r="AZ21" s="23">
         <v>0</v>
       </c>
       <c r="BA21" s="23">
-        <v>297.35700000000003</v>
+        <v>307.12</v>
       </c>
       <c r="BB21" s="23">
-        <v>379.69546000000003</v>
+        <v>392.85117000000002</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="14">
         <v>309.63600000000002</v>
       </c>
       <c r="D22" s="14">
         <v>75.574060000000003</v>
       </c>
       <c r="E22" s="14">
         <v>1026.6891000000001</v>
       </c>
       <c r="F22" s="14">
         <v>264.18905999999998</v>
       </c>
       <c r="G22" s="14">
         <v>20.100000000000001</v>
       </c>
       <c r="H22" s="14">
@@ -8682,66 +8682,66 @@
       <c r="AO22" s="23">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP22" s="23">
         <v>2851.0814</v>
       </c>
       <c r="AQ22" s="23">
         <v>0</v>
       </c>
       <c r="AR22" s="23">
         <v>0</v>
       </c>
       <c r="AS22" s="23">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT22" s="23">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU22" s="23">
         <v>0</v>
       </c>
       <c r="AV22" s="23">
         <v>0</v>
       </c>
       <c r="AW22" s="23">
-        <v>4667.5464599999996</v>
+        <v>5081.3659600000001</v>
       </c>
       <c r="AX22" s="23">
-        <v>1636.2847300000001</v>
+        <v>1752.3983499999999</v>
       </c>
       <c r="AY22" s="23">
         <v>0</v>
       </c>
       <c r="AZ22" s="23">
         <v>0</v>
       </c>
       <c r="BA22" s="23">
-        <v>7910.0783099999999</v>
+        <v>8984.2383100000006</v>
       </c>
       <c r="BB22" s="23">
-        <v>1748.56908</v>
+        <v>1980.03115</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="2" customFormat="1" ht="102">
       <c r="A23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="14">
         <v>0</v>
       </c>
       <c r="D23" s="14">
         <v>0</v>
       </c>
       <c r="E23" s="14">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F23" s="14">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G23" s="14">
         <v>0</v>
       </c>
       <c r="H23" s="14">
@@ -9010,66 +9010,66 @@
       <c r="AO24" s="23">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP24" s="23">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ24" s="23">
         <v>213.14599999999999</v>
       </c>
       <c r="AR24" s="23">
         <v>140.19757999999999</v>
       </c>
       <c r="AS24" s="23">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT24" s="23">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU24" s="23">
         <v>210.77799999999999</v>
       </c>
       <c r="AV24" s="23">
         <v>138.50841</v>
       </c>
       <c r="AW24" s="23">
-        <v>1.4770799999999999</v>
+        <v>1.4910000000000001</v>
       </c>
       <c r="AX24" s="23">
-        <v>6.2796200000000004</v>
+        <v>6.3372099999999998</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
-        <v>0.61760000000000004</v>
+        <v>0.70123999999999997</v>
       </c>
       <c r="BB24" s="23">
-        <v>2.8681899999999998</v>
+        <v>3.2446899999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A25" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="14">
         <v>239.34299999999999</v>
       </c>
       <c r="D25" s="14">
         <v>156.21600000000001</v>
       </c>
       <c r="E25" s="14">
         <v>121.378</v>
       </c>
       <c r="F25" s="14">
         <v>1222.7900400000001</v>
       </c>
       <c r="G25" s="14">
         <v>0</v>
       </c>
       <c r="H25" s="14">
@@ -9174,66 +9174,66 @@
       <c r="AO25" s="23">
         <v>3.79278</v>
       </c>
       <c r="AP25" s="23">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ25" s="23">
         <v>736.04499999999996</v>
       </c>
       <c r="AR25" s="23">
         <v>402.56966</v>
       </c>
       <c r="AS25" s="23">
         <v>1.835</v>
       </c>
       <c r="AT25" s="23">
         <v>13.84836</v>
       </c>
       <c r="AU25" s="23">
         <v>696.04499999999996</v>
       </c>
       <c r="AV25" s="23">
         <v>372.34721000000002</v>
       </c>
       <c r="AW25" s="23">
-        <v>1.165</v>
+        <v>1.2250000000000001</v>
       </c>
       <c r="AX25" s="23">
-        <v>8.5772600000000008</v>
+        <v>9.1093600000000006</v>
       </c>
       <c r="AY25" s="23">
         <v>0</v>
       </c>
       <c r="AZ25" s="23">
         <v>0</v>
       </c>
       <c r="BA25" s="23">
-        <v>0.85299999999999998</v>
+        <v>0.97099999999999997</v>
       </c>
       <c r="BB25" s="23">
-        <v>7.4162800000000004</v>
+        <v>8.2814499999999995</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H26" s="14" t="s">
@@ -9338,54 +9338,54 @@
       <c r="AO26" s="23">
         <v>278.64999999999998</v>
       </c>
       <c r="AP26" s="23">
         <v>95.440240000000003</v>
       </c>
       <c r="AQ26" s="23">
         <v>209.5076</v>
       </c>
       <c r="AR26" s="23">
         <v>115.2107</v>
       </c>
       <c r="AS26" s="23">
         <v>200.685</v>
       </c>
       <c r="AT26" s="23">
         <v>40.734769999999997</v>
       </c>
       <c r="AU26" s="23">
         <v>209.5076</v>
       </c>
       <c r="AV26" s="23">
         <v>115.2107</v>
       </c>
       <c r="AW26" s="23">
-        <v>199.07499999999999</v>
+        <v>199.10499999999999</v>
       </c>
       <c r="AX26" s="23">
-        <v>39.476770000000002</v>
+        <v>39.49277</v>
       </c>
       <c r="AY26" s="23">
         <v>0</v>
       </c>
       <c r="AZ26" s="23">
         <v>0</v>
       </c>
       <c r="BA26" s="23">
         <v>4.6670000000000003E-2</v>
       </c>
       <c r="BB26" s="23">
         <v>8.6599999999999996E-2</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="14">
         <v>156.80000000000001</v>
       </c>
       <c r="D27" s="14">
@@ -9830,66 +9830,66 @@
       <c r="AO29" s="23">
         <v>229.55645000000001</v>
       </c>
       <c r="AP29" s="23">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ29" s="23">
         <v>548.38199999999995</v>
       </c>
       <c r="AR29" s="23">
         <v>159.50873000000001</v>
       </c>
       <c r="AS29" s="23">
         <v>306.70206000000002</v>
       </c>
       <c r="AT29" s="23">
         <v>218.61126999999999</v>
       </c>
       <c r="AU29" s="23">
         <v>488.38200000000001</v>
       </c>
       <c r="AV29" s="23">
         <v>146.70873</v>
       </c>
       <c r="AW29" s="23">
-        <v>253.62306000000001</v>
+        <v>257.39305999999999</v>
       </c>
       <c r="AX29" s="23">
-        <v>154.53745000000001</v>
+        <v>156.42872</v>
       </c>
       <c r="AY29" s="23">
         <v>0</v>
       </c>
       <c r="AZ29" s="23">
         <v>0</v>
       </c>
       <c r="BA29" s="23">
-        <v>38.655000000000001</v>
+        <v>40.209290000000003</v>
       </c>
       <c r="BB29" s="23">
-        <v>41.367959999999997</v>
+        <v>43.513669999999998</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G30" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H30" s="14" t="s">
@@ -9994,54 +9994,54 @@
       <c r="AO30" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AP30" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AQ30" s="23">
         <v>0</v>
       </c>
       <c r="AR30" s="23">
         <v>0</v>
       </c>
       <c r="AS30" s="23">
         <v>19</v>
       </c>
       <c r="AT30" s="23">
         <v>1.17611</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
-        <v>2.5</v>
+        <v>17.5</v>
       </c>
       <c r="AX30" s="23">
-        <v>0.49310999999999999</v>
+        <v>0.84011000000000002</v>
       </c>
       <c r="AY30" s="23">
         <v>0</v>
       </c>
       <c r="AZ30" s="23">
         <v>0</v>
       </c>
       <c r="BA30" s="23">
         <v>0.38768999999999998</v>
       </c>
       <c r="BB30" s="23">
         <v>0.10392</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="2" customFormat="1">
       <c r="A31" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="14">
         <v>0</v>
       </c>
       <c r="D31" s="14">
@@ -10158,54 +10158,54 @@
       <c r="AO31" s="23">
         <v>73.177999999999997</v>
       </c>
       <c r="AP31" s="23">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ31" s="23">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR31" s="23">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS31" s="23">
         <v>22.32</v>
       </c>
       <c r="AT31" s="23">
         <v>4.8088199999999999</v>
       </c>
       <c r="AU31" s="23">
         <v>2.7269999999999999</v>
       </c>
       <c r="AV31" s="23">
         <v>3.7607699999999999</v>
       </c>
       <c r="AW31" s="23">
-        <v>20.100000000000001</v>
+        <v>20.94</v>
       </c>
       <c r="AX31" s="23">
-        <v>4.05382</v>
+        <v>4.2948199999999996</v>
       </c>
       <c r="AY31" s="23">
         <v>37.561999999999998</v>
       </c>
       <c r="AZ31" s="23">
         <v>25.094000000000001</v>
       </c>
       <c r="BA31" s="23">
         <v>0.15057999999999999</v>
       </c>
       <c r="BB31" s="23">
         <v>0.20784</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A32" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="14">
         <v>0</v>
       </c>
       <c r="D32" s="14">
@@ -10322,54 +10322,54 @@
       <c r="AO32" s="23">
         <v>70.48</v>
       </c>
       <c r="AP32" s="23">
         <v>21.836559999999999</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
         <v>8.8659999999999997</v>
       </c>
       <c r="AT32" s="23">
         <v>2.5469400000000002</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>5.798</v>
+        <v>6.81</v>
       </c>
       <c r="AX32" s="23">
-        <v>1.1437900000000001</v>
+        <v>1.4969399999999999</v>
       </c>
       <c r="AY32" s="23">
         <v>7.4119999999999999</v>
       </c>
       <c r="AZ32" s="23">
         <v>12.839</v>
       </c>
       <c r="BA32" s="23">
         <v>2.5251999999999999</v>
       </c>
       <c r="BB32" s="23">
         <v>1.69458</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="2" customFormat="1">
       <c r="A33" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="14">
         <v>0</v>
       </c>
       <c r="D33" s="14">
@@ -10486,66 +10486,66 @@
       <c r="AO33" s="23">
         <v>50.71</v>
       </c>
       <c r="AP33" s="23">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ33" s="23">
         <v>0</v>
       </c>
       <c r="AR33" s="23">
         <v>0</v>
       </c>
       <c r="AS33" s="23">
         <v>153.2432</v>
       </c>
       <c r="AT33" s="23">
         <v>69.901420000000002</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
-        <v>135.44800000000001</v>
+        <v>142.78919999999999</v>
       </c>
       <c r="AX33" s="23">
-        <v>59.240830000000003</v>
+        <v>63.585740000000001</v>
       </c>
       <c r="AY33" s="23">
         <v>16.782</v>
       </c>
       <c r="AZ33" s="23">
         <v>11.39</v>
       </c>
       <c r="BA33" s="23">
-        <v>75.55086</v>
+        <v>76.836380000000005</v>
       </c>
       <c r="BB33" s="23">
-        <v>48.354979999999998</v>
+        <v>49.948390000000003</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="2" customFormat="1" ht="76.5">
       <c r="A34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="14">
         <v>5</v>
       </c>
       <c r="D34" s="14">
         <v>3</v>
       </c>
       <c r="E34" s="14">
         <v>34.095999999999997</v>
       </c>
       <c r="F34" s="14">
         <v>50.773829999999997</v>
       </c>
       <c r="G34" s="14">
         <v>0</v>
       </c>
       <c r="H34" s="14">
@@ -10650,66 +10650,66 @@
       <c r="AO34" s="23">
         <v>232.71</v>
       </c>
       <c r="AP34" s="23">
         <v>525.81097</v>
       </c>
       <c r="AQ34" s="23">
         <v>0</v>
       </c>
       <c r="AR34" s="23">
         <v>0</v>
       </c>
       <c r="AS34" s="23">
         <v>180.398</v>
       </c>
       <c r="AT34" s="23">
         <v>524.34919000000002</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
-        <v>99.200999999999993</v>
+        <v>111.56100000000001</v>
       </c>
       <c r="AX34" s="23">
-        <v>298.59645</v>
+        <v>339.05838</v>
       </c>
       <c r="AY34" s="23">
         <v>0</v>
       </c>
       <c r="AZ34" s="23">
         <v>0</v>
       </c>
       <c r="BA34" s="23">
-        <v>148.405</v>
+        <v>162.249</v>
       </c>
       <c r="BB34" s="23">
-        <v>412.75826000000001</v>
+        <v>447.76369999999997</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A35" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="14">
         <v>497.3723</v>
       </c>
       <c r="D35" s="14">
         <v>201.84706</v>
       </c>
       <c r="E35" s="14">
         <v>3.5918000000000001</v>
       </c>
       <c r="F35" s="14">
         <v>18.020520000000001</v>
       </c>
       <c r="G35" s="14">
         <v>0.24959999999999999</v>
       </c>
       <c r="H35" s="14">
@@ -10814,66 +10814,66 @@
       <c r="AO35" s="23">
         <v>16.222999999999999</v>
       </c>
       <c r="AP35" s="23">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ35" s="23">
         <v>29.9</v>
       </c>
       <c r="AR35" s="23">
         <v>8.0459999999999994</v>
       </c>
       <c r="AS35" s="23">
         <v>13.138500000000001</v>
       </c>
       <c r="AT35" s="23">
         <v>74.250370000000004</v>
       </c>
       <c r="AU35" s="23">
         <v>29.9</v>
       </c>
       <c r="AV35" s="23">
         <v>8.0459999999999994</v>
       </c>
       <c r="AW35" s="23">
-        <v>7.2244999999999999</v>
+        <v>7.3855000000000004</v>
       </c>
       <c r="AX35" s="23">
-        <v>39.244909999999997</v>
+        <v>39.93844</v>
       </c>
       <c r="AY35" s="23">
         <v>0</v>
       </c>
       <c r="AZ35" s="23">
         <v>0</v>
       </c>
       <c r="BA35" s="23">
-        <v>4.2705000000000002</v>
+        <v>4.4005000000000001</v>
       </c>
       <c r="BB35" s="23">
-        <v>33.6248</v>
+        <v>34.14246</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A36" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="14">
         <v>0.1363</v>
       </c>
       <c r="D36" s="14">
         <v>0.95277999999999996</v>
       </c>
       <c r="E36" s="14">
         <v>4.1156800000000002</v>
       </c>
       <c r="F36" s="14">
         <v>25.362739999999999</v>
       </c>
       <c r="G36" s="14">
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="H36" s="14">
@@ -10978,66 +10978,66 @@
       <c r="AO36" s="23">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP36" s="23">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ36" s="23">
         <v>0</v>
       </c>
       <c r="AR36" s="23">
         <v>0</v>
       </c>
       <c r="AS36" s="23">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT36" s="23">
         <v>47.08596</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
-        <v>3.50014</v>
+        <v>4.1169599999999997</v>
       </c>
       <c r="AX36" s="23">
-        <v>26.273199999999999</v>
+        <v>32.119759999999999</v>
       </c>
       <c r="AY36" s="23">
         <v>0</v>
       </c>
       <c r="AZ36" s="23">
         <v>0</v>
       </c>
       <c r="BA36" s="23">
-        <v>9.1588600000000007</v>
+        <v>9.6704799999999995</v>
       </c>
       <c r="BB36" s="23">
-        <v>20.74916</v>
+        <v>23.913270000000001</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="2" customFormat="1">
       <c r="A37" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="14">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>0.12073</v>
       </c>
       <c r="F37" s="14">
         <v>0.45517000000000002</v>
       </c>
       <c r="G37" s="14">
         <v>0</v>
       </c>
       <c r="H37" s="14">
@@ -11142,66 +11142,66 @@
       <c r="AO37" s="23">
         <v>1.49257</v>
       </c>
       <c r="AP37" s="23">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ37" s="23">
         <v>0</v>
       </c>
       <c r="AR37" s="23">
         <v>0</v>
       </c>
       <c r="AS37" s="23">
         <v>1.58971</v>
       </c>
       <c r="AT37" s="23">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU37" s="23">
         <v>0</v>
       </c>
       <c r="AV37" s="23">
         <v>0</v>
       </c>
       <c r="AW37" s="23">
-        <v>1.0714300000000001</v>
+        <v>1.2473099999999999</v>
       </c>
       <c r="AX37" s="23">
-        <v>3.4237799999999998</v>
+        <v>4.0299100000000001</v>
       </c>
       <c r="AY37" s="23">
         <v>0</v>
       </c>
       <c r="AZ37" s="23">
         <v>0</v>
       </c>
       <c r="BA37" s="23">
-        <v>0.25163000000000002</v>
+        <v>0.27002999999999999</v>
       </c>
       <c r="BB37" s="23">
-        <v>1.44953</v>
+        <v>1.5419</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A38" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="14">
         <v>0</v>
       </c>
       <c r="D38" s="14">
         <v>0</v>
       </c>
       <c r="E38" s="14">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F38" s="14">
         <v>0.78446000000000005</v>
       </c>
       <c r="G38" s="14">
         <v>0</v>
       </c>
       <c r="H38" s="14">
@@ -11306,66 +11306,66 @@
       <c r="AO38" s="23">
         <v>0.15356</v>
       </c>
       <c r="AP38" s="23">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ38" s="23">
         <v>0</v>
       </c>
       <c r="AR38" s="23">
         <v>0</v>
       </c>
       <c r="AS38" s="23">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT38" s="23">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU38" s="23">
         <v>0</v>
       </c>
       <c r="AV38" s="23">
         <v>0</v>
       </c>
       <c r="AW38" s="23">
-        <v>0.13422000000000001</v>
+        <v>0.16602</v>
       </c>
       <c r="AX38" s="23">
-        <v>2.8744900000000002</v>
+        <v>3.4827400000000002</v>
       </c>
       <c r="AY38" s="23">
         <v>0</v>
       </c>
       <c r="AZ38" s="23">
         <v>0</v>
       </c>
       <c r="BA38" s="23">
-        <v>0.16123999999999999</v>
+        <v>0.18012</v>
       </c>
       <c r="BB38" s="23">
-        <v>3.74057</v>
+        <v>4.1825900000000003</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="2" customFormat="1">
       <c r="A39" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="14">
         <v>0</v>
       </c>
       <c r="D39" s="14">
         <v>0</v>
       </c>
       <c r="E39" s="14">
         <v>0.38929999999999998</v>
       </c>
       <c r="F39" s="14">
         <v>2.8227500000000001</v>
       </c>
       <c r="G39" s="14">
         <v>0</v>
       </c>
       <c r="H39" s="14">
@@ -11470,54 +11470,54 @@
       <c r="AO39" s="23">
         <v>2.06E-2</v>
       </c>
       <c r="AP39" s="23">
         <v>0.25701000000000002</v>
       </c>
       <c r="AQ39" s="23">
         <v>0</v>
       </c>
       <c r="AR39" s="23">
         <v>0</v>
       </c>
       <c r="AS39" s="23">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT39" s="23">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU39" s="23">
         <v>0</v>
       </c>
       <c r="AV39" s="23">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
-        <v>4.0899999999999999E-2</v>
+        <v>4.3900000000000002E-2</v>
       </c>
       <c r="AX39" s="23">
-        <v>0.45034999999999997</v>
+        <v>0.48000999999999999</v>
       </c>
       <c r="AY39" s="23">
         <v>0</v>
       </c>
       <c r="AZ39" s="23">
         <v>0</v>
       </c>
       <c r="BA39" s="23">
         <v>1.2E-2</v>
       </c>
       <c r="BB39" s="23">
         <v>0.19058</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A40" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="14">
         <v>0</v>
       </c>
       <c r="D40" s="14">
@@ -11634,66 +11634,66 @@
       <c r="AO40" s="23">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP40" s="23">
         <v>10.96942</v>
       </c>
       <c r="AQ40" s="23">
         <v>0</v>
       </c>
       <c r="AR40" s="23">
         <v>0</v>
       </c>
       <c r="AS40" s="23">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT40" s="23">
         <v>11.036479999999999</v>
       </c>
       <c r="AU40" s="23">
         <v>0</v>
       </c>
       <c r="AV40" s="23">
         <v>0</v>
       </c>
       <c r="AW40" s="23">
-        <v>4.3227399999999996</v>
+        <v>4.6486200000000002</v>
       </c>
       <c r="AX40" s="23">
-        <v>6.3680300000000001</v>
+        <v>7.2142799999999996</v>
       </c>
       <c r="AY40" s="23">
         <v>0</v>
       </c>
       <c r="AZ40" s="23">
         <v>0</v>
       </c>
       <c r="BA40" s="23">
-        <v>3.4009100000000001</v>
+        <v>4.2368300000000003</v>
       </c>
       <c r="BB40" s="23">
-        <v>5.9153799999999999</v>
+        <v>7.0584199999999999</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A41" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="14">
         <v>1.04E-2</v>
       </c>
       <c r="D41" s="14">
         <v>0.17760000000000001</v>
       </c>
       <c r="E41" s="14">
         <v>0.84643999999999997</v>
       </c>
       <c r="F41" s="14">
         <v>5.0372399999999997</v>
       </c>
       <c r="G41" s="14">
         <v>0</v>
       </c>
       <c r="H41" s="14">
@@ -11798,66 +11798,66 @@
       <c r="AO41" s="23">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP41" s="23">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ41" s="23">
         <v>0</v>
       </c>
       <c r="AR41" s="23">
         <v>0</v>
       </c>
       <c r="AS41" s="23">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT41" s="23">
         <v>28.0609</v>
       </c>
       <c r="AU41" s="23">
         <v>0</v>
       </c>
       <c r="AV41" s="23">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
-        <v>2.31236</v>
+        <v>3.14181</v>
       </c>
       <c r="AX41" s="23">
-        <v>13.24756</v>
+        <v>17.225100000000001</v>
       </c>
       <c r="AY41" s="23">
         <v>0</v>
       </c>
       <c r="AZ41" s="23">
         <v>0</v>
       </c>
       <c r="BA41" s="23">
-        <v>3.8046899999999999</v>
+        <v>3.85433</v>
       </c>
       <c r="BB41" s="23">
-        <v>23.927910000000001</v>
+        <v>24.867529999999999</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="2" customFormat="1">
       <c r="A42" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="14">
         <v>53574.428</v>
       </c>
       <c r="D42" s="14">
         <v>11513.902050000001</v>
       </c>
       <c r="E42" s="14">
         <v>10758.971</v>
       </c>
       <c r="F42" s="14">
         <v>2111.9763800000001</v>
       </c>
       <c r="G42" s="14">
         <v>66811.33</v>
       </c>
       <c r="H42" s="14">
@@ -11956,72 +11956,72 @@
       <c r="AM42" s="23">
         <v>18765</v>
       </c>
       <c r="AN42" s="23">
         <v>3352.74566</v>
       </c>
       <c r="AO42" s="23">
         <v>345843.34299999999</v>
       </c>
       <c r="AP42" s="23">
         <v>64427.344700000001</v>
       </c>
       <c r="AQ42" s="23">
         <v>103168.461</v>
       </c>
       <c r="AR42" s="23">
         <v>22553.174340000001</v>
       </c>
       <c r="AS42" s="23">
         <v>185963.60310000001</v>
       </c>
       <c r="AT42" s="23">
         <v>25604.847709999998</v>
       </c>
       <c r="AU42" s="23">
-        <v>59341.637999999999</v>
+        <v>64659.461000000003</v>
       </c>
       <c r="AV42" s="23">
-        <v>12735.243469999999</v>
+        <v>13870.070739999999</v>
       </c>
       <c r="AW42" s="23">
-        <v>104809.102</v>
+        <v>131052.72199999999</v>
       </c>
       <c r="AX42" s="23">
-        <v>15790.51539</v>
+        <v>18972.28297</v>
       </c>
       <c r="AY42" s="23">
         <v>26128.214</v>
       </c>
       <c r="AZ42" s="23">
         <v>6047.41489</v>
       </c>
       <c r="BA42" s="23">
-        <v>307280.91600000003</v>
+        <v>322665.36599999998</v>
       </c>
       <c r="BB42" s="23">
-        <v>44682.198929999999</v>
+        <v>46736.273699999998</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="2" customFormat="1">
       <c r="A43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F43" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G43" s="14">
         <v>0</v>
       </c>
       <c r="H43" s="14">
@@ -12126,54 +12126,54 @@
       <c r="AO43" s="23">
         <v>674.61</v>
       </c>
       <c r="AP43" s="23">
         <v>64.082250000000002</v>
       </c>
       <c r="AQ43" s="23">
         <v>0</v>
       </c>
       <c r="AR43" s="23">
         <v>0</v>
       </c>
       <c r="AS43" s="23">
         <v>1817.28</v>
       </c>
       <c r="AT43" s="23">
         <v>143.08083999999999</v>
       </c>
       <c r="AU43" s="23">
         <v>0</v>
       </c>
       <c r="AV43" s="23">
         <v>0</v>
       </c>
       <c r="AW43" s="23">
-        <v>1767.28</v>
+        <v>1817.28</v>
       </c>
       <c r="AX43" s="23">
-        <v>130.91283999999999</v>
+        <v>143.08083999999999</v>
       </c>
       <c r="AY43" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ43" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA43" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB43" s="23" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="2" customFormat="1">
       <c r="A44" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="14">
         <v>150.08000000000001</v>
       </c>
       <c r="D44" s="14">
@@ -12284,72 +12284,72 @@
       <c r="AM44" s="23">
         <v>2989.8</v>
       </c>
       <c r="AN44" s="23">
         <v>475.90433000000002</v>
       </c>
       <c r="AO44" s="23">
         <v>43740.987999999998</v>
       </c>
       <c r="AP44" s="23">
         <v>4460.7601599999998</v>
       </c>
       <c r="AQ44" s="23">
         <v>3134</v>
       </c>
       <c r="AR44" s="23">
         <v>358.39299999999997</v>
       </c>
       <c r="AS44" s="23">
         <v>11249.416999999999</v>
       </c>
       <c r="AT44" s="23">
         <v>1406.94885</v>
       </c>
       <c r="AU44" s="23">
-        <v>0</v>
+        <v>1184</v>
       </c>
       <c r="AV44" s="23">
-        <v>0</v>
+        <v>166.047</v>
       </c>
       <c r="AW44" s="23">
-        <v>4142.82</v>
+        <v>4417.28</v>
       </c>
       <c r="AX44" s="23">
-        <v>604.54362000000003</v>
+        <v>640.37441999999999</v>
       </c>
       <c r="AY44" s="23">
         <v>1857.85</v>
       </c>
       <c r="AZ44" s="23">
         <v>315.31450000000001</v>
       </c>
       <c r="BA44" s="23">
-        <v>40835.313000000002</v>
+        <v>43616.468000000001</v>
       </c>
       <c r="BB44" s="23">
-        <v>5780.19146</v>
+        <v>6096.2978199999998</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="2" customFormat="1">
       <c r="A45" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="14">
         <v>497.74</v>
       </c>
       <c r="D45" s="14">
         <v>42.302</v>
       </c>
       <c r="E45" s="14">
         <v>0</v>
       </c>
       <c r="F45" s="14">
         <v>0</v>
       </c>
       <c r="G45" s="14">
         <v>848.95</v>
       </c>
       <c r="H45" s="14">
@@ -12782,66 +12782,66 @@
       <c r="AO47" s="23">
         <v>104.6561</v>
       </c>
       <c r="AP47" s="23">
         <v>100.27531999999999</v>
       </c>
       <c r="AQ47" s="23">
         <v>0</v>
       </c>
       <c r="AR47" s="23">
         <v>0</v>
       </c>
       <c r="AS47" s="23">
         <v>57.276000000000003</v>
       </c>
       <c r="AT47" s="23">
         <v>66.417680000000004</v>
       </c>
       <c r="AU47" s="23">
         <v>0</v>
       </c>
       <c r="AV47" s="23">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
-        <v>41.519199999999998</v>
+        <v>42.7592</v>
       </c>
       <c r="AX47" s="23">
-        <v>50.795079999999999</v>
+        <v>52.03434</v>
       </c>
       <c r="AY47" s="23">
         <v>0</v>
       </c>
       <c r="AZ47" s="23">
         <v>0</v>
       </c>
       <c r="BA47" s="23">
-        <v>11.572800000000001</v>
+        <v>17.5168</v>
       </c>
       <c r="BB47" s="23">
-        <v>10.502599999999999</v>
+        <v>16.324310000000001</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="2" customFormat="1">
       <c r="A48" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="14">
         <v>0</v>
       </c>
       <c r="D48" s="14">
         <v>0</v>
       </c>
       <c r="E48" s="14">
         <v>13.4</v>
       </c>
       <c r="F48" s="14">
         <v>14.818</v>
       </c>
       <c r="G48" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H48" s="14" t="s">
@@ -13110,66 +13110,66 @@
       <c r="AO49" s="23">
         <v>12.0692</v>
       </c>
       <c r="AP49" s="23">
         <v>6.5745500000000003</v>
       </c>
       <c r="AQ49" s="23">
         <v>0</v>
       </c>
       <c r="AR49" s="23">
         <v>0</v>
       </c>
       <c r="AS49" s="23">
         <v>4047.9690000000001</v>
       </c>
       <c r="AT49" s="23">
         <v>674.89410999999996</v>
       </c>
       <c r="AU49" s="23">
         <v>0</v>
       </c>
       <c r="AV49" s="23">
         <v>0</v>
       </c>
       <c r="AW49" s="23">
-        <v>20.027000000000001</v>
+        <v>591.14700000000005</v>
       </c>
       <c r="AX49" s="23">
-        <v>13.166410000000001</v>
+        <v>86.462909999999994</v>
       </c>
       <c r="AY49" s="23">
         <v>0</v>
       </c>
       <c r="AZ49" s="23">
         <v>0</v>
       </c>
       <c r="BA49" s="23">
-        <v>3933.44</v>
+        <v>5137.99</v>
       </c>
       <c r="BB49" s="23">
-        <v>812.46172000000001</v>
+        <v>996.45312000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A50" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="14">
         <v>445.22399999999999</v>
       </c>
       <c r="D50" s="14">
         <v>136.446</v>
       </c>
       <c r="E50" s="14">
         <v>30</v>
       </c>
       <c r="F50" s="14">
         <v>19.762</v>
       </c>
       <c r="G50" s="14">
         <v>348.09199999999998</v>
       </c>
       <c r="H50" s="14">
@@ -13274,54 +13274,54 @@
       <c r="AO50" s="23">
         <v>260</v>
       </c>
       <c r="AP50" s="23">
         <v>112.69956999999999</v>
       </c>
       <c r="AQ50" s="23">
         <v>607.5</v>
       </c>
       <c r="AR50" s="23">
         <v>243</v>
       </c>
       <c r="AS50" s="23">
         <v>462</v>
       </c>
       <c r="AT50" s="23">
         <v>196.14690999999999</v>
       </c>
       <c r="AU50" s="23">
         <v>607.5</v>
       </c>
       <c r="AV50" s="23">
         <v>243</v>
       </c>
       <c r="AW50" s="23">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="AX50" s="23">
-        <v>11.12659</v>
+        <v>47.059959999999997</v>
       </c>
       <c r="AY50" s="23">
         <v>0</v>
       </c>
       <c r="AZ50" s="23">
         <v>0</v>
       </c>
       <c r="BA50" s="23">
         <v>354</v>
       </c>
       <c r="BB50" s="23">
         <v>146.80772999999999</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A51" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="14">
         <v>71.457999999999998</v>
       </c>
       <c r="D51" s="14">
@@ -13438,54 +13438,54 @@
       <c r="AO51" s="23">
         <v>189.977</v>
       </c>
       <c r="AP51" s="23">
         <v>318.13887999999997</v>
       </c>
       <c r="AQ51" s="23">
         <v>412.65</v>
       </c>
       <c r="AR51" s="23">
         <v>198.08265</v>
       </c>
       <c r="AS51" s="23">
         <v>241.65887000000001</v>
       </c>
       <c r="AT51" s="23">
         <v>380.15607999999997</v>
       </c>
       <c r="AU51" s="23">
         <v>412.65</v>
       </c>
       <c r="AV51" s="23">
         <v>198.08265</v>
       </c>
       <c r="AW51" s="23">
-        <v>121.25887</v>
+        <v>181.25887</v>
       </c>
       <c r="AX51" s="23">
-        <v>204.53208000000001</v>
+        <v>295.13207999999997</v>
       </c>
       <c r="AY51" s="23">
         <v>0</v>
       </c>
       <c r="AZ51" s="23">
         <v>0</v>
       </c>
       <c r="BA51" s="23">
         <v>60</v>
       </c>
       <c r="BB51" s="23">
         <v>84.3</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A52" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="14">
         <v>4423.99</v>
       </c>
       <c r="D52" s="14">
@@ -13602,66 +13602,66 @@
       <c r="AO52" s="23">
         <v>5294.64822</v>
       </c>
       <c r="AP52" s="23">
         <v>1047.60995</v>
       </c>
       <c r="AQ52" s="23">
         <v>0</v>
       </c>
       <c r="AR52" s="23">
         <v>0</v>
       </c>
       <c r="AS52" s="23">
         <v>13771.40812</v>
       </c>
       <c r="AT52" s="23">
         <v>2447.4326799999999</v>
       </c>
       <c r="AU52" s="23">
         <v>0</v>
       </c>
       <c r="AV52" s="23">
         <v>0</v>
       </c>
       <c r="AW52" s="23">
-        <v>3656.93714</v>
+        <v>3815.3605600000001</v>
       </c>
       <c r="AX52" s="23">
-        <v>637.62381000000005</v>
+        <v>655.52504999999996</v>
       </c>
       <c r="AY52" s="23">
         <v>0</v>
       </c>
       <c r="AZ52" s="23">
         <v>0</v>
       </c>
       <c r="BA52" s="23">
-        <v>13483.161389999999</v>
+        <v>15346.197190000001</v>
       </c>
       <c r="BB52" s="23">
-        <v>2778.1329000000001</v>
+        <v>3005.1875599999998</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A53" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="14">
         <v>0</v>
       </c>
       <c r="D53" s="14">
         <v>0</v>
       </c>
       <c r="E53" s="14">
         <v>4.3</v>
       </c>
       <c r="F53" s="14">
         <v>6.08</v>
       </c>
       <c r="G53" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H53" s="14" t="s">
@@ -13924,72 +13924,72 @@
       <c r="AM54" s="23">
         <v>4924.7489999999998</v>
       </c>
       <c r="AN54" s="23">
         <v>8445.6417999999994</v>
       </c>
       <c r="AO54" s="23">
         <v>684.44920000000002</v>
       </c>
       <c r="AP54" s="23">
         <v>218.22761</v>
       </c>
       <c r="AQ54" s="23">
         <v>9591.3680000000004</v>
       </c>
       <c r="AR54" s="23">
         <v>10781.876630000001</v>
       </c>
       <c r="AS54" s="23">
         <v>182.53988000000001</v>
       </c>
       <c r="AT54" s="23">
         <v>969.40718000000004</v>
       </c>
       <c r="AU54" s="23">
-        <v>5436.808</v>
+        <v>6315.8180000000002</v>
       </c>
       <c r="AV54" s="23">
-        <v>8883.5199599999996</v>
+        <v>9382.0718300000008</v>
       </c>
       <c r="AW54" s="23">
-        <v>93.314639999999997</v>
+        <v>93.959639999999993</v>
       </c>
       <c r="AX54" s="23">
-        <v>84.309640000000002</v>
+        <v>84.986770000000007</v>
       </c>
       <c r="AY54" s="23">
-        <v>4256.3379999999997</v>
+        <v>4364.2470000000003</v>
       </c>
       <c r="AZ54" s="23">
-        <v>1760.48965</v>
+        <v>1812.5974000000001</v>
       </c>
       <c r="BA54" s="23">
-        <v>197.04012</v>
+        <v>204.59512000000001</v>
       </c>
       <c r="BB54" s="23">
-        <v>3360.8217</v>
+        <v>3364.4784199999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A55" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="14">
         <v>1402.46</v>
       </c>
       <c r="D55" s="14">
         <v>458.04241000000002</v>
       </c>
       <c r="E55" s="14">
         <v>11.78851</v>
       </c>
       <c r="F55" s="14">
         <v>17.83239</v>
       </c>
       <c r="G55" s="14">
         <v>502.93599999999998</v>
       </c>
       <c r="H55" s="14">
@@ -14094,66 +14094,66 @@
       <c r="AO55" s="23">
         <v>558.87757999999997</v>
       </c>
       <c r="AP55" s="23">
         <v>128.3922</v>
       </c>
       <c r="AQ55" s="23">
         <v>986.22500000000002</v>
       </c>
       <c r="AR55" s="23">
         <v>416.8501</v>
       </c>
       <c r="AS55" s="23">
         <v>98.597059999999999</v>
       </c>
       <c r="AT55" s="23">
         <v>68.923959999999994</v>
       </c>
       <c r="AU55" s="23">
         <v>815.72500000000002</v>
       </c>
       <c r="AV55" s="23">
         <v>350.50689999999997</v>
       </c>
       <c r="AW55" s="23">
-        <v>93.898539999999997</v>
+        <v>94.388199999999998</v>
       </c>
       <c r="AX55" s="23">
-        <v>52.903030000000001</v>
+        <v>55.26493</v>
       </c>
       <c r="AY55" s="23">
         <v>0</v>
       </c>
       <c r="AZ55" s="23">
         <v>0</v>
       </c>
       <c r="BA55" s="23">
-        <v>67.937269999999998</v>
+        <v>68.896569999999997</v>
       </c>
       <c r="BB55" s="23">
-        <v>59.406219999999998</v>
+        <v>61.93712</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="2" customFormat="1">
       <c r="A56" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="14">
         <v>0</v>
       </c>
       <c r="D56" s="14">
         <v>0</v>
       </c>
       <c r="E56" s="14">
         <v>142.87119999999999</v>
       </c>
       <c r="F56" s="14">
         <v>159.87870000000001</v>
       </c>
       <c r="G56" s="14">
         <v>10</v>
       </c>
       <c r="H56" s="14">
@@ -14252,72 +14252,72 @@
       <c r="AM56" s="23">
         <v>2.79</v>
       </c>
       <c r="AN56" s="23">
         <v>12.926</v>
       </c>
       <c r="AO56" s="23">
         <v>760.04142000000002</v>
       </c>
       <c r="AP56" s="23">
         <v>590.45250999999996</v>
       </c>
       <c r="AQ56" s="23">
         <v>189</v>
       </c>
       <c r="AR56" s="23">
         <v>163.33093</v>
       </c>
       <c r="AS56" s="23">
         <v>49.500109999999999</v>
       </c>
       <c r="AT56" s="23">
         <v>344.04593999999997</v>
       </c>
       <c r="AU56" s="23">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="AV56" s="23">
-        <v>0</v>
+        <v>17.923459999999999</v>
       </c>
       <c r="AW56" s="23">
-        <v>24.573650000000001</v>
+        <v>31.81804</v>
       </c>
       <c r="AX56" s="23">
-        <v>138.15481</v>
+        <v>200.82831999999999</v>
       </c>
       <c r="AY56" s="23">
         <v>0</v>
       </c>
       <c r="AZ56" s="23">
         <v>0</v>
       </c>
       <c r="BA56" s="23">
-        <v>57.386629999999997</v>
+        <v>58.7209</v>
       </c>
       <c r="BB56" s="23">
-        <v>145.53581</v>
+        <v>208.00480999999999</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="2" customFormat="1" ht="51">
       <c r="A57" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="14">
         <v>0</v>
       </c>
       <c r="D57" s="14">
         <v>0</v>
       </c>
       <c r="E57" s="14">
         <v>0.72</v>
       </c>
       <c r="F57" s="14">
         <v>7.5220000000000002</v>
       </c>
       <c r="G57" s="14">
         <v>0</v>
       </c>
       <c r="H57" s="14">
@@ -14422,54 +14422,54 @@
       <c r="AO57" s="23">
         <v>1.9350000000000001</v>
       </c>
       <c r="AP57" s="23">
         <v>37.994860000000003</v>
       </c>
       <c r="AQ57" s="23">
         <v>0</v>
       </c>
       <c r="AR57" s="23">
         <v>0</v>
       </c>
       <c r="AS57" s="23">
         <v>2.5550000000000002</v>
       </c>
       <c r="AT57" s="23">
         <v>87.596999999999994</v>
       </c>
       <c r="AU57" s="23">
         <v>0</v>
       </c>
       <c r="AV57" s="23">
         <v>0</v>
       </c>
       <c r="AW57" s="23">
-        <v>0.8</v>
+        <v>0.85499999999999998</v>
       </c>
       <c r="AX57" s="23">
-        <v>18.170999999999999</v>
+        <v>19.564</v>
       </c>
       <c r="AY57" s="23">
         <v>0</v>
       </c>
       <c r="AZ57" s="23">
         <v>0</v>
       </c>
       <c r="BA57" s="23">
         <v>1.00017</v>
       </c>
       <c r="BB57" s="23">
         <v>20.826799999999999</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="2" customFormat="1" ht="89.25">
       <c r="A58" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="14">
         <v>0</v>
       </c>
       <c r="D58" s="14">
@@ -14586,54 +14586,54 @@
       <c r="AO58" s="23">
         <v>0.14552999999999999</v>
       </c>
       <c r="AP58" s="23">
         <v>1.5563100000000001</v>
       </c>
       <c r="AQ58" s="23">
         <v>0</v>
       </c>
       <c r="AR58" s="23">
         <v>0</v>
       </c>
       <c r="AS58" s="23">
         <v>66.168350000000004</v>
       </c>
       <c r="AT58" s="23">
         <v>38.969900000000003</v>
       </c>
       <c r="AU58" s="23">
         <v>0</v>
       </c>
       <c r="AV58" s="23">
         <v>0</v>
       </c>
       <c r="AW58" s="23">
-        <v>9.4829999999999998E-2</v>
+        <v>0.10858</v>
       </c>
       <c r="AX58" s="23">
-        <v>1.12096</v>
+        <v>1.2693399999999999</v>
       </c>
       <c r="AY58" s="23">
         <v>0</v>
       </c>
       <c r="AZ58" s="23">
         <v>0</v>
       </c>
       <c r="BA58" s="23">
         <v>8.6860000000000007E-2</v>
       </c>
       <c r="BB58" s="23">
         <v>1.29413</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="2" customFormat="1" ht="114.75">
       <c r="A59" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="14">
         <v>66.906999999999996</v>
       </c>
       <c r="D59" s="14">
@@ -14750,66 +14750,66 @@
       <c r="AO59" s="23">
         <v>3.1960999999999999</v>
       </c>
       <c r="AP59" s="23">
         <v>18.09477</v>
       </c>
       <c r="AQ59" s="23">
         <v>0</v>
       </c>
       <c r="AR59" s="23">
         <v>0</v>
       </c>
       <c r="AS59" s="23">
         <v>1.6580299999999999</v>
       </c>
       <c r="AT59" s="23">
         <v>9.6954899999999995</v>
       </c>
       <c r="AU59" s="23">
         <v>0</v>
       </c>
       <c r="AV59" s="23">
         <v>0</v>
       </c>
       <c r="AW59" s="23">
-        <v>1.0188999999999999</v>
+        <v>1.2269000000000001</v>
       </c>
       <c r="AX59" s="23">
-        <v>5.8489800000000001</v>
+        <v>6.8324499999999997</v>
       </c>
       <c r="AY59" s="23">
         <v>0</v>
       </c>
       <c r="AZ59" s="23">
         <v>0</v>
       </c>
       <c r="BA59" s="23">
-        <v>66.450839999999999</v>
+        <v>71.495840000000001</v>
       </c>
       <c r="BB59" s="23">
-        <v>101.38491</v>
+        <v>106.64945</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="2" customFormat="1" ht="63.75">
       <c r="A60" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="14">
         <v>0</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="14">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="F60" s="14">
         <v>3.619E-2</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
       <c r="H60" s="14">
@@ -15406,66 +15406,66 @@
       <c r="AO63" s="23">
         <v>2.5952799999999998</v>
       </c>
       <c r="AP63" s="23">
         <v>30.178550000000001</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>2.55572</v>
       </c>
       <c r="AT63" s="23">
         <v>23.72411</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>1.98966</v>
+        <v>2.0255999999999998</v>
       </c>
       <c r="AX63" s="23">
-        <v>13.869529999999999</v>
+        <v>14.575200000000001</v>
       </c>
       <c r="AY63" s="23">
         <v>0</v>
       </c>
       <c r="AZ63" s="23">
         <v>0</v>
       </c>
       <c r="BA63" s="23">
-        <v>0.93262</v>
+        <v>0.95172000000000001</v>
       </c>
       <c r="BB63" s="23">
-        <v>28.491399999999999</v>
+        <v>28.773129999999998</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="2" customFormat="1" ht="89.25">
       <c r="A64" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G64" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H64" s="14" t="s">
@@ -15575,61 +15575,61 @@
       </c>
       <c r="AQ64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AR64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AS64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AT64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AU64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AV64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AW64" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AX64" s="23" t="s">
         <v>132</v>
       </c>
-      <c r="AY64" s="23" t="s">
-[...9 lines deleted...]
-        <v>132</v>
+      <c r="AY64" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="23">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="23">
+        <v>1.42E-3</v>
+      </c>
+      <c r="BB64" s="23">
+        <v>7.7999999999999996E-3</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A65" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="14">
         <v>10</v>
       </c>
       <c r="D65" s="14">
         <v>1.0384</v>
       </c>
       <c r="E65" s="14">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F65" s="14">
         <v>2.0840000000000001E-2</v>
       </c>
       <c r="G65" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H65" s="14" t="s">
@@ -15734,66 +15734,66 @@
       <c r="AO65" s="23">
         <v>5.0985800000000001</v>
       </c>
       <c r="AP65" s="23">
         <v>9.3146599999999999</v>
       </c>
       <c r="AQ65" s="23">
         <v>20.399999999999999</v>
       </c>
       <c r="AR65" s="23">
         <v>25.80931</v>
       </c>
       <c r="AS65" s="23">
         <v>9.5888000000000009</v>
       </c>
       <c r="AT65" s="23">
         <v>6.71556</v>
       </c>
       <c r="AU65" s="23">
         <v>0</v>
       </c>
       <c r="AV65" s="23">
         <v>0</v>
       </c>
       <c r="AW65" s="23">
-        <v>6.0237100000000003</v>
+        <v>6.05471</v>
       </c>
       <c r="AX65" s="23">
-        <v>4.5893600000000001</v>
+        <v>4.7283099999999996</v>
       </c>
       <c r="AY65" s="23">
         <v>0</v>
       </c>
       <c r="AZ65" s="23">
         <v>0</v>
       </c>
       <c r="BA65" s="23">
-        <v>1.4134599999999999</v>
+        <v>1.41736</v>
       </c>
       <c r="BB65" s="23">
-        <v>5.0918599999999996</v>
+        <v>5.2343500000000001</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="2" customFormat="1" ht="25.5">
       <c r="A66" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="14">
         <v>0</v>
       </c>
       <c r="D66" s="14">
         <v>0</v>
       </c>
       <c r="E66" s="14">
         <v>0.2</v>
       </c>
       <c r="F66" s="14">
         <v>0.30095</v>
       </c>
       <c r="G66" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H66" s="14" t="s">
@@ -16384,72 +16384,72 @@
       <c r="AM69" s="23">
         <v>47.78</v>
       </c>
       <c r="AN69" s="23">
         <v>29.522310000000001</v>
       </c>
       <c r="AO69" s="23">
         <v>0.58172000000000001</v>
       </c>
       <c r="AP69" s="23">
         <v>7.51241</v>
       </c>
       <c r="AQ69" s="23">
         <v>54.622999999999998</v>
       </c>
       <c r="AR69" s="23">
         <v>46.670900000000003</v>
       </c>
       <c r="AS69" s="23">
         <v>115.74447000000001</v>
       </c>
       <c r="AT69" s="23">
         <v>49.921790000000001</v>
       </c>
       <c r="AU69" s="23">
-        <v>27.138999999999999</v>
+        <v>41.273000000000003</v>
       </c>
       <c r="AV69" s="23">
-        <v>21.6294</v>
+        <v>34.574599999999997</v>
       </c>
       <c r="AW69" s="23">
-        <v>115.62845</v>
+        <v>115.67325</v>
       </c>
       <c r="AX69" s="23">
-        <v>47.854109999999999</v>
+        <v>48.607759999999999</v>
       </c>
       <c r="AY69" s="23">
-        <v>0</v>
+        <v>13.41</v>
       </c>
       <c r="AZ69" s="23">
-        <v>0</v>
+        <v>12.275969999999999</v>
       </c>
       <c r="BA69" s="23">
-        <v>19.79364</v>
+        <v>19.793939999999999</v>
       </c>
       <c r="BB69" s="23">
-        <v>1.8221000000000001</v>
+        <v>1.82924</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="2" customFormat="1" ht="63.75">
       <c r="A70" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="F70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="G70" s="14" t="s">
         <v>132</v>
       </c>
       <c r="H70" s="14" t="s">
@@ -16718,54 +16718,54 @@
       <c r="AO71" s="23">
         <v>0.247</v>
       </c>
       <c r="AP71" s="23">
         <v>1.2345600000000001</v>
       </c>
       <c r="AQ71" s="23">
         <v>0</v>
       </c>
       <c r="AR71" s="23">
         <v>0</v>
       </c>
       <c r="AS71" s="23">
         <v>0.44400000000000001</v>
       </c>
       <c r="AT71" s="23">
         <v>1.28775</v>
       </c>
       <c r="AU71" s="23">
         <v>0</v>
       </c>
       <c r="AV71" s="23">
         <v>0</v>
       </c>
       <c r="AW71" s="23">
-        <v>0.38700000000000001</v>
+        <v>0.44400000000000001</v>
       </c>
       <c r="AX71" s="23">
-        <v>1.13775</v>
+        <v>1.28775</v>
       </c>
       <c r="AY71" s="23" t="s">
         <v>132</v>
       </c>
       <c r="AZ71" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BA71" s="23" t="s">
         <v>132</v>
       </c>
       <c r="BB71" s="23" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="72" spans="1:54" s="2" customFormat="1" ht="38.25">
       <c r="A72" s="16" t="s">
         <v>130</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="18" t="s">
         <v>132</v>
       </c>
       <c r="D72" s="18" t="s">
@@ -16918,101 +16918,101 @@
       <c r="BA72" s="19" t="s">
         <v>132</v>
       </c>
       <c r="BB72" s="19" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="73" spans="1:54" ht="3" customHeight="1">
       <c r="A73" s="20"/>
       <c r="B73" s="20"/>
       <c r="C73" s="21"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="21"/>
       <c r="K73" s="21"/>
       <c r="L73" s="21"/>
       <c r="M73" s="21"/>
       <c r="N73" s="21"/>
       <c r="O73" s="21"/>
     </row>
     <row r="74" spans="1:54" ht="27.75" customHeight="1">
-      <c r="A74" s="66" t="s">
+      <c r="A74" s="59" t="s">
         <v>138</v>
       </c>
-      <c r="B74" s="66"/>
+      <c r="B74" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="I5:J5"/>
-[...10 lines deleted...]
-    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="A2:BB2"/>
+    <mergeCell ref="A1:BB1"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
-    <mergeCell ref="A2:BB2"/>
-[...14 lines deleted...]
-    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="K4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>